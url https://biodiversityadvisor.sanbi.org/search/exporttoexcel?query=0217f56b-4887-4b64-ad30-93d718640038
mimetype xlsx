--- v0 (2025-12-16)
+++ v1 (2026-06-07)
@@ -1,2142 +1,1639 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet3.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet4.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet5.xml"/>
-  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet6.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="text/plain" PartName="/EPPlusLicense.txt"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="SYNONYMS" sheetId="1" r:id="rId1"/>
-    <sheet name="COMMONNAMES" sheetId="2" r:id="rId3"/>
+    <sheet name="COMMONNAMES" sheetId="1" r:id="rId1"/>
+    <sheet name="COMMONNAMESDISTINCT" sheetId="2" r:id="rId3"/>
     <sheet name="BOTANICALRECORDS" sheetId="3" r:id="rId4"/>
     <sheet name="SPECIMENBARCODE" sheetId="4" r:id="rId5"/>
-    <sheet name="COMMONNAMESDISTINCT" sheetId="5" r:id="rId6"/>
-    <sheet name="TAXON" sheetId="6" r:id="rId7"/>
+    <sheet name="TAXON" sheetId="5" r:id="rId6"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="528" uniqueCount="528">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="503" uniqueCount="503">
   <si>
     <t>Biodiversity Advisor Search Results</t>
   </si>
   <si>
-    <t xml:space="preserve">Downloaded from Biodiversity Advisor (https://biodiversityadvisor.sanbi.org)  [Accessed (please insert date of download 12/16/2025 10:51:26 AM.</t>
+    <t xml:space="preserve">Downloaded from Biodiversity Advisor (https://biodiversityadvisor.sanbi.org)  [Accessed (please insert date of download 6/8/2026 12:19:40 AM.</t>
   </si>
   <si>
     <t>Acknowledgement and attribution</t>
   </si>
   <si>
     <t>South African National Biodiversity Institute. 2023. Available: https://biodiversityadvisor.sanbi.org</t>
   </si>
   <si>
+    <t>VERNACULARNAME</t>
+  </si>
+  <si>
+    <t>LANGUAGE</t>
+  </si>
+  <si>
+    <t>BIBLIO_BARCODE</t>
+  </si>
+  <si>
     <t>CALCFULLNAME</t>
   </si>
   <si>
+    <t>TAXSTATUS</t>
+  </si>
+  <si>
+    <t>COLLECTIONEVENTID</t>
+  </si>
+  <si>
+    <t>concertina plant</t>
+  </si>
+  <si>
+    <t>English</t>
+  </si>
+  <si>
+    <t>Phillips, EP; Smith, CA; Van Hoepen, E. 1966. Common names of South African plants. Mem. Bot. Surv. South Africa 35: 1-642. Government Printer, Pretoria.</t>
+  </si>
+  <si>
+    <t>Crassula perforata Thunb. subsp. perforata</t>
+  </si>
+  <si>
+    <t>Accepted name</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>konsertinabossie</t>
+  </si>
+  <si>
+    <t>Afrikaans</t>
+  </si>
+  <si>
+    <t>sosaties</t>
+  </si>
+  <si>
+    <t>sosatiesbossie</t>
+  </si>
+  <si>
+    <t>ELEVATION</t>
+  </si>
+  <si>
+    <t>CULTIVATED</t>
+  </si>
+  <si>
+    <t>MUSEUMCODE</t>
+  </si>
+  <si>
+    <t>LOCALITYNOTES</t>
+  </si>
+  <si>
+    <t>COLLECTIONYEAR</t>
+  </si>
+  <si>
+    <t>LLRESOLUTION</t>
+  </si>
+  <si>
+    <t>FIELDNUMBER</t>
+  </si>
+  <si>
+    <t>LATITUDE</t>
+  </si>
+  <si>
+    <t>HABITATTEXT</t>
+  </si>
+  <si>
+    <t>COUNTRYNAME</t>
+  </si>
+  <si>
+    <t>COLLECTORSCODE</t>
+  </si>
+  <si>
+    <t>COLLECTIONDAY</t>
+  </si>
+  <si>
+    <t>COLLECTORS</t>
+  </si>
+  <si>
+    <t>GENERALNOTES</t>
+  </si>
+  <si>
+    <t>MAJORADMINNAME</t>
+  </si>
+  <si>
+    <t>COLLECTIONMONTH</t>
+  </si>
+  <si>
+    <t>PLANTDESCRIPTION</t>
+  </si>
+  <si>
+    <t>LONGITUDE</t>
+  </si>
+  <si>
+    <t>False</t>
+  </si>
+  <si>
+    <t>PRE</t>
+  </si>
+  <si>
+    <t>GRAHAMSTOWN DIST.; ECCA RIVER.; "BOSKY DELL". BETWEEN KLOOF AND PLATEAU.</t>
+  </si>
+  <si>
+    <t>1974</t>
+  </si>
+  <si>
+    <t>8753</t>
+  </si>
+  <si>
+    <t>-33.125</t>
+  </si>
+  <si>
+    <t>South Africa</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>Taylor, HC</t>
+  </si>
+  <si>
+    <t>Eastern Cape</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>26.625</t>
+  </si>
+  <si>
+    <t>Steytlerville District. Noorspoort Farm.</t>
+  </si>
+  <si>
+    <t>2004</t>
+  </si>
+  <si>
+    <t>186</t>
+  </si>
+  <si>
+    <t>-33.31944444</t>
+  </si>
+  <si>
+    <t>Mountain slope. Valley thicket. Gravelly sand. Moderate to steep slope. Disturbed.</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>Middelberg, G</t>
+  </si>
+  <si>
+    <t>Succulent. Plant height: 40 cm.</t>
+  </si>
+  <si>
+    <t>24.45805556</t>
+  </si>
+  <si>
+    <t>MZAMBA BRIDGE</t>
+  </si>
+  <si>
+    <t>1947</t>
+  </si>
+  <si>
+    <t>13381</t>
+  </si>
+  <si>
+    <t>-31.05472869</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>Acocks, JPH</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>30.02589109</t>
+  </si>
+  <si>
+    <t>Steytlerville District. Noorspoort Farm. Eastern section.</t>
+  </si>
+  <si>
+    <t>169</t>
+  </si>
+  <si>
+    <t>-33.31361111</t>
+  </si>
+  <si>
+    <t>Valley. Sandstone &amp; quartzite.</t>
+  </si>
+  <si>
+    <t>Steenkamp, LP</t>
+  </si>
+  <si>
+    <t>Dwarf shrub. Plant height: 30 cm. Small, green leaves in pairs, arranged alternately. Leaves heart-shaped. Clusters of small flowers. Isolated specimens.</t>
+  </si>
+  <si>
+    <t>24.46083333</t>
+  </si>
+  <si>
+    <t>Steytlerville District: Baviaanskloof; Enkeldoorn Track.</t>
+  </si>
+  <si>
+    <t>1977</t>
+  </si>
+  <si>
+    <t>900</t>
+  </si>
+  <si>
+    <t>-33.625</t>
+  </si>
+  <si>
+    <t>Bond, WJ</t>
+  </si>
+  <si>
+    <t>24.375</t>
+  </si>
+  <si>
+    <t>Port Elizabeth; Markman Industrial A[rea]</t>
+  </si>
+  <si>
+    <t>1968</t>
+  </si>
+  <si>
+    <t>1597</t>
+  </si>
+  <si>
+    <t>-33.79458997</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>Dahlstrand, KA</t>
+  </si>
+  <si>
+    <t>25.6378</t>
+  </si>
+  <si>
+    <t>PORT ELIZABETH; ALOES</t>
+  </si>
+  <si>
+    <t>1933</t>
+  </si>
+  <si>
+    <t>899</t>
+  </si>
+  <si>
+    <t>-33.875</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>Long, FR</t>
+  </si>
+  <si>
+    <t>25.625</t>
+  </si>
+  <si>
+    <t>ALEXANDRIA DIV.; DUMISA STA.; ELLISMEERE</t>
+  </si>
+  <si>
+    <t>1910</t>
+  </si>
+  <si>
+    <t>1005</t>
+  </si>
+  <si>
+    <t>-30.375</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>Rudatis, AGH</t>
+  </si>
+  <si>
+    <t>KwaZulu-Natal</t>
+  </si>
+  <si>
+    <t>30.375</t>
+  </si>
+  <si>
+    <t>VAN WYKSDORP; ROOIBERG PASS; ON LOWER THIRD OF PASS</t>
+  </si>
+  <si>
+    <t>1982</t>
+  </si>
+  <si>
+    <t>8135</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>Bohnen, P</t>
+  </si>
+  <si>
+    <t>Western Cape</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>21.625</t>
+  </si>
+  <si>
+    <t>NBG</t>
+  </si>
+  <si>
+    <t>Bredasdorp. 12 km NW of Wydgelee, farm Luipaardskop 53, near Suikerkankop.</t>
+  </si>
+  <si>
+    <t>2000</t>
+  </si>
+  <si>
+    <t>2794</t>
+  </si>
+  <si>
+    <t>-34.375</t>
+  </si>
+  <si>
+    <t>Fynbos biome. Renosterveld vegetation. Hilltop. Bare rock. Well-drained, baserock. Shale. Gentle slope. Partial shade. NE aspect. No biotic effect seen.</t>
+  </si>
+  <si>
+    <t>Helme, NA</t>
+  </si>
+  <si>
+    <t>Succulent. Flowers and fruit absent. Plant height 0.05 m. Uncommon in shale crevices on rocky ridge.</t>
+  </si>
+  <si>
+    <t>20.375</t>
+  </si>
+  <si>
+    <t>Fisantehoek. Petrus Brand Nature Reserve.</t>
+  </si>
+  <si>
+    <t>2001</t>
+  </si>
+  <si>
+    <t>557</t>
+  </si>
+  <si>
+    <t>Hill slope. Forest/Fynbos ecotone.</t>
+  </si>
+  <si>
+    <t>Baard, JA</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>Succulent. Plant height: 20 cm.</t>
+  </si>
+  <si>
+    <t>23.125</t>
+  </si>
+  <si>
+    <t>Natures Valley on forested cliff. Ledges overlooking the Soutrivier Mouth.</t>
+  </si>
+  <si>
+    <t>2005</t>
+  </si>
+  <si>
+    <t>05-117</t>
+  </si>
+  <si>
+    <t>-34.125</t>
+  </si>
+  <si>
+    <t>Mort, ME</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>Growing in dense clusters, suffrutescent.</t>
+  </si>
+  <si>
+    <t>23.375</t>
+  </si>
+  <si>
+    <t>Steytlerville District. Noorspoort Farm of George Craven. Picnic area.</t>
+  </si>
+  <si>
+    <t>3195</t>
+  </si>
+  <si>
+    <t>Hill slope. Mountain bushveld.</t>
+  </si>
+  <si>
+    <t>Bredenkamp, CL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Succulent. Plant height:  0.30 m. Leaves opposite. Leave bases inverted. Racemes with yellow flowers.</t>
+  </si>
+  <si>
+    <t>Pinetown District: Shongweni. Delville Wood Station.</t>
+  </si>
+  <si>
+    <t>2003</t>
+  </si>
+  <si>
+    <t>9789B</t>
+  </si>
+  <si>
+    <t>-29.83888889</t>
+  </si>
+  <si>
+    <t>Cliff face. Forest grassland mosaic. Soil cracks in bare rock. Well-drained to moist/damp. Partial shade to full sun. Steep slope.</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>Burgoyne, PM</t>
+  </si>
+  <si>
+    <t>Succulent. Plant height: 20 cm. Flowers pale yellow. Hanging over rocks.</t>
+  </si>
+  <si>
+    <t>30.72694444</t>
+  </si>
+  <si>
+    <t>CRADOCK DIV.; MARAIS KLOOF</t>
+  </si>
+  <si>
+    <t>1945</t>
+  </si>
+  <si>
+    <t>11938</t>
+  </si>
+  <si>
+    <t>-32.24004143</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>25.55809937</t>
+  </si>
+  <si>
+    <t>ORIBI GORGE NAT. RES</t>
+  </si>
+  <si>
+    <t>1970</t>
+  </si>
+  <si>
+    <t>5023</t>
+  </si>
+  <si>
+    <t>-30.625</t>
+  </si>
+  <si>
+    <t>Moll, EJ</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>KLEINBRAK RIVER; on road to Gannakraal along Moordkuil Riv. Valley.</t>
+  </si>
+  <si>
+    <t>1990</t>
+  </si>
+  <si>
+    <t>876</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>Joffe, H</t>
+  </si>
+  <si>
+    <t>22.125</t>
+  </si>
+  <si>
+    <t>PORT ELIZABETH; EARN CLIFF</t>
+  </si>
+  <si>
+    <t>1902</t>
+  </si>
+  <si>
+    <t>s.n.</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>Galpin, EE</t>
+  </si>
+  <si>
+    <t>Uniondale District: On road between Elands Valley Farm and Uniondale Poort.</t>
+  </si>
+  <si>
+    <t>391</t>
+  </si>
+  <si>
+    <t>-33.67277778</t>
+  </si>
+  <si>
+    <t>Mountain slope. Fynbos. Mountain slope. Rocky soil. Well-drained. Sand. Quartzite. Full sun. W-aspect. Gentle slope. Biotic effect: roadside.</t>
+  </si>
+  <si>
+    <t>Steyn, HM</t>
+  </si>
+  <si>
+    <t>Succulent, 0.15m high. Flowers present.</t>
+  </si>
+  <si>
+    <t>23.31527778</t>
+  </si>
+  <si>
+    <t>KNYSNA FOR</t>
+  </si>
+  <si>
+    <t>1889</t>
+  </si>
+  <si>
+    <t>1880</t>
+  </si>
+  <si>
+    <t>Marloth, HWR</t>
+  </si>
+  <si>
+    <t>Storms River trail to 'Lookout' Point.</t>
+  </si>
+  <si>
+    <t>05-109</t>
+  </si>
+  <si>
+    <t>-34.02055556</t>
+  </si>
+  <si>
+    <t>Decumbent, hanging in dense clusters from rock faces. Conf.: P.M. Burgoyne 5/5/2005.</t>
+  </si>
+  <si>
+    <t>23.90694444</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Baviaanskloof Mountains.  Miskraalkloof Mountain Ridge to E of Miskraalkloof, steep S slopes of Baviaanskloof Mountains.</t>
+  </si>
+  <si>
+    <t>2011</t>
+  </si>
+  <si>
+    <t>1713</t>
+  </si>
+  <si>
+    <t>-33.60944444</t>
+  </si>
+  <si>
+    <t>mountain slope</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>Euston-Brown, DIW</t>
+  </si>
+  <si>
+    <t xml:space="preserve">33.60952' S; 24.26599' E.  Fynbos biome.  Arid Fynbos vegetation.  Steep, mountain slope.  Ridge.  Well-drained, sandy, loam, stony soil.  Sandstone.  Full sun.  S aspect.  No biotic effect seen.  Succulent.  Erect shrub with woody stems, to 80 cm tall.  Leaves blue/grey with purple edge and spots.  Flowers pale yellow.  Plant height 0.8 m.  Rare.  Unusual form of C. perforata that is typically decumbent and in shade.</t>
+  </si>
+  <si>
+    <t>HT: 0.80, HTUNIT: m; GRFRMS: Succulent</t>
+  </si>
+  <si>
+    <t>24.26611111</t>
+  </si>
+  <si>
+    <t>BREDASDORP DIST.; NAPIER; RUGGENS</t>
+  </si>
+  <si>
+    <t>1920</t>
+  </si>
+  <si>
+    <t>10005</t>
+  </si>
+  <si>
+    <t>19.875</t>
+  </si>
+  <si>
+    <t>Greater Durban Area: Inanda Mission Reserve 4579; Matabetulu Area, above mid Mzinyathi Gorge.</t>
+  </si>
+  <si>
+    <t>1993</t>
+  </si>
+  <si>
+    <t>12322</t>
+  </si>
+  <si>
+    <t>-29.70833333</t>
+  </si>
+  <si>
+    <t>cliff face</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>Ward, CJ</t>
+  </si>
+  <si>
+    <t>Shallow soil on cliff. Open scrub. Soil: Loam + organic material. Lithology: Natal Group Sandstone. Slope: vertical. Conf.: P. Hartzer, 1994.</t>
+  </si>
+  <si>
+    <t>30.90833333</t>
+  </si>
+  <si>
+    <t>ROBERTSON DIV.; MONTAGU</t>
+  </si>
+  <si>
+    <t>1903</t>
+  </si>
+  <si>
+    <t>2817</t>
+  </si>
+  <si>
+    <t>20.125</t>
+  </si>
+  <si>
+    <t>Ladismith District ± 2 km E of Ladismith on road to Calitzdorp.</t>
+  </si>
+  <si>
+    <t>10444</t>
+  </si>
+  <si>
+    <t>-33.50888889</t>
+  </si>
+  <si>
+    <t>hill slope</t>
+  </si>
+  <si>
+    <t>Gravelly sand. Slope: moderate. Height ± 30-50 cm. Forming rounded bushes with leaves tipped red on margins. Flowers pale pink.</t>
+  </si>
+  <si>
+    <t>HT: 50.00, HTUNIT: cm; HT: 50.00, HTUNIT: cm; GRFRMS: Dwarf shrub; GRFRMS: Succulent</t>
+  </si>
+  <si>
+    <t>21.30055556</t>
+  </si>
+  <si>
+    <t>TRANSKEI; MATEKU WATERFALL</t>
+  </si>
+  <si>
+    <t>1969</t>
+  </si>
+  <si>
+    <t>8487</t>
+  </si>
+  <si>
+    <t>-31.125</t>
+  </si>
+  <si>
+    <t>Strey, RG</t>
+  </si>
+  <si>
+    <t>29.625</t>
+  </si>
+  <si>
+    <t>Worcester: Karoo Botanic Garden; Mountain slopes behind nursery.</t>
+  </si>
+  <si>
+    <t>1995</t>
+  </si>
+  <si>
+    <t>580</t>
+  </si>
+  <si>
+    <t>Dreyer, LL</t>
+  </si>
+  <si>
+    <t>Erect woody shrub with opposite, succulent leaves which turn brownish-red in the sun. Leaves slightly dorsiventrally flattened. Flowers white. Locally abundant.</t>
+  </si>
+  <si>
+    <t>19.375</t>
+  </si>
+  <si>
+    <t>Barrydale, north of town.</t>
+  </si>
+  <si>
+    <t>05-157</t>
+  </si>
+  <si>
+    <t>-33.90027778</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>Conf.: P.M. Burgoyne.</t>
+  </si>
+  <si>
+    <t>20.7225</t>
+  </si>
+  <si>
+    <t>Grahamstown, dry ridge south of the N2.</t>
+  </si>
+  <si>
+    <t>05-142</t>
+  </si>
+  <si>
+    <t>-33.32833333</t>
+  </si>
+  <si>
+    <t>26.49833333</t>
+  </si>
+  <si>
+    <t>Calitzdorp District. ± 20 km SW of Calitzdorp, Rooiberg Pass on Groenefontein Nature Reserve.</t>
+  </si>
+  <si>
+    <t>2006</t>
+  </si>
+  <si>
+    <t>10690</t>
+  </si>
+  <si>
+    <t>-33.64805556</t>
+  </si>
+  <si>
+    <t>mountain slope;ridge</t>
+  </si>
+  <si>
+    <t>Ridge on mountain slope. Partial shade to full sun. Slope: steep. Hanging over rock faces and small loose shrublets. Leaves glaucous.</t>
+  </si>
+  <si>
+    <t>HT: 30.00, HTUNIT: cm; GRFRMS: Succulent</t>
+  </si>
+  <si>
+    <t>21.64583333</t>
+  </si>
+  <si>
+    <t>PORT ELIZABETH; ENON; N. OF UITENHAGE AND S. OF THE ZUURBERG</t>
+  </si>
+  <si>
+    <t>1930</t>
+  </si>
+  <si>
+    <t>A2654</t>
+  </si>
+  <si>
+    <t>Thode</t>
+  </si>
+  <si>
+    <t>UNIONDALE DIV.; JOUBERTINA; DIE HOEK</t>
+  </si>
+  <si>
+    <t>1954</t>
+  </si>
+  <si>
+    <t>22835</t>
+  </si>
+  <si>
+    <t>Esterhuysen, EE</t>
+  </si>
+  <si>
+    <t>23.875</t>
+  </si>
+  <si>
+    <t>GRAAF REINET</t>
+  </si>
+  <si>
+    <t>1925</t>
+  </si>
+  <si>
+    <t>A559</t>
+  </si>
+  <si>
+    <t>-32.375</t>
+  </si>
+  <si>
+    <t>24.625</t>
+  </si>
+  <si>
+    <t>Steytlerville District: Baviaanskloof; Gert Smitskloof.</t>
+  </si>
+  <si>
+    <t>1991</t>
+  </si>
+  <si>
+    <t>7240</t>
+  </si>
+  <si>
+    <t>Van Jaarsveld, EJ</t>
+  </si>
+  <si>
+    <t>Narrow Kloof, Valley Bushveld. Not: 248/86 15 5 83. Conf. P.C.M. Hartzer</t>
+  </si>
+  <si>
+    <t>24.125</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Baviaanskloof Mountains.  Miskraalkloof Mountain Ridge leading up to Bakenkop above Miskraalkloof, S slope of Baviaanskloof Mountains.</t>
+  </si>
+  <si>
+    <t>1715</t>
+  </si>
+  <si>
+    <t>-33.58972222</t>
+  </si>
+  <si>
+    <t>ridge</t>
+  </si>
+  <si>
+    <t xml:space="preserve">33.58969' S; 24.27173' E.  Fynbos biome.  Mesic Proteoid Fynbos vegetation.  Ridge.  Bare rock.  Well-drained, sandy, loam soil.  Sandstone.  Full sun.  Gentle slope.  S aspect.  Recently burned, 8 years old.  Succulent.  Trailing, decumbent, but fairly compact.  Bracts purple, flowers yellow/cream.  Fruit present.  Plant height 0.1 m.   Rare on rocks only.  Unusual stunted, sandstone form of C. perforata??</t>
+  </si>
+  <si>
+    <t>HT: 0.10, HTUNIT: m; GRFRMS: Succulent</t>
+  </si>
+  <si>
+    <t>24.27166667</t>
+  </si>
+  <si>
+    <t>ALICE DIV.; TYUMIE VALLEY; ABOVE TOWN OPPOSITE WOBURN</t>
+  </si>
+  <si>
+    <t>11150</t>
+  </si>
+  <si>
+    <t>-32.73493686</t>
+  </si>
+  <si>
+    <t>26.85947372</t>
+  </si>
+  <si>
+    <t>Bontebok National Park. Plot 42.</t>
+  </si>
+  <si>
+    <t>34960</t>
+  </si>
+  <si>
+    <t>-34.06694444</t>
+  </si>
+  <si>
+    <t>Kraaij, T</t>
+  </si>
+  <si>
+    <t>Kranse, steil, bo-hang. Slope: 45°+. Sittende blare dig rangskik.</t>
+  </si>
+  <si>
+    <t>HT: 25.00, HTUNIT: cm; GRFRMS: Succulent</t>
+  </si>
+  <si>
+    <t>22.41527778</t>
+  </si>
+  <si>
+    <t>Uitenhage District. W of Port Elizabeth. Farm South of Uitkyk on Northern road to Baviaanskloof.</t>
+  </si>
+  <si>
+    <t>2002</t>
+  </si>
+  <si>
+    <t>9150</t>
+  </si>
+  <si>
+    <t>-33.80944444</t>
+  </si>
+  <si>
+    <t>Mountain slope. Rocky soil. Well-drained. Sand. Sandstone to Granite. Full sun. Moderate slope. N-aspect. Biotic effect: recently burned. Succulent ± 20 cm high. Glaucous leaves borne on woody stems. Flowers cream tinged pink. Fruit absent. Occasional.</t>
+  </si>
+  <si>
+    <t>HT: 20.00, HTUNIT: cm; GRFRMS: Succulent</t>
+  </si>
+  <si>
+    <t>25.19416667</t>
+  </si>
+  <si>
+    <t>VERULAM; MDLOTI RIVER; 7 MI. W. OF TOWN</t>
+  </si>
+  <si>
+    <t>1965</t>
+  </si>
+  <si>
+    <t>2381</t>
+  </si>
+  <si>
+    <t>-29.5</t>
+  </si>
+  <si>
+    <t>Cape Province</t>
+  </si>
+  <si>
+    <t>30.36666667</t>
+  </si>
+  <si>
+    <t>ALICE; SANDILE'S KOP</t>
+  </si>
+  <si>
+    <t>1938</t>
+  </si>
+  <si>
+    <t>189</t>
+  </si>
+  <si>
+    <t>-31.875</t>
+  </si>
+  <si>
+    <t>Giffen, MH</t>
+  </si>
+  <si>
+    <t>26.875</t>
+  </si>
+  <si>
+    <t>Mzimvubu River, 2 km W of Taleni. 31°27'102"S: 29°22'431"E.</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>Thicket biome. Cliff face. Well-drained, stony and loamy soil. Shale. No biotic effect seen. Pendant from cliff face.</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>29.375</t>
+  </si>
+  <si>
+    <t>Zuurberg National Park: Kabougas Poort; Slope near house.</t>
+  </si>
+  <si>
+    <t>1986</t>
+  </si>
+  <si>
+    <t>1626</t>
+  </si>
+  <si>
+    <t>-33.375</t>
+  </si>
+  <si>
+    <t>Van Wyk, B-E</t>
+  </si>
+  <si>
+    <t>Monitoring plot. Steep N slope. Succulent shrublet ca 30 cm tall and wide. Flowers yellow. Det: KLI</t>
+  </si>
+  <si>
+    <t>25.375</t>
+  </si>
+  <si>
+    <t>GREAT WINTERHOEK MTS; UITENHAGE DIV.; COCKSCOMB</t>
+  </si>
+  <si>
+    <t>1958</t>
+  </si>
+  <si>
+    <t>27521</t>
+  </si>
+  <si>
+    <t>19.125</t>
+  </si>
+  <si>
+    <t>Knysna. Tsitsikamma National Park. Otter trail.</t>
+  </si>
+  <si>
+    <t>1999</t>
+  </si>
+  <si>
+    <t>150</t>
+  </si>
+  <si>
+    <t>-33.97916667</t>
+  </si>
+  <si>
+    <t>hilltop;cliff face</t>
+  </si>
+  <si>
+    <t>Brand, R</t>
+  </si>
+  <si>
+    <t>Coastal fynbos. Hilltop, cliff face. Stony soil. Well-drained. Gravel. Quartzite. Full sun. Succulent, 50 cm tall. Yellow flowers.</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>HT: 50.00, HTUNIT: cm; GRFRMS: Succulent</t>
+  </si>
+  <si>
+    <t>23.62</t>
+  </si>
+  <si>
+    <t>ALEXANDRIA DIST.; ADDO ELEPHANT NAT. P; CEASARSDAM GEBIED</t>
+  </si>
+  <si>
+    <t>1959</t>
+  </si>
+  <si>
+    <t>571</t>
+  </si>
+  <si>
+    <t>Barnard, PJ</t>
+  </si>
+  <si>
+    <t>25.875</t>
+  </si>
+  <si>
+    <t>GIBRALTAR</t>
+  </si>
+  <si>
+    <t>9585</t>
+  </si>
+  <si>
+    <t>ZWARTKOPS; ALOES STA.; ON ADDO RD. 11 MI. FROM PORT ELIZABETH AND H MI. FROM ZWARTKOPS</t>
+  </si>
+  <si>
+    <t>1946</t>
+  </si>
+  <si>
+    <t>1949</t>
+  </si>
+  <si>
+    <t>Erens, J</t>
+  </si>
+  <si>
+    <t>32° 50' 77" S: 26° 37' 81" E. Fort Beaufort District: ± 5km S of Fort Beaufort on road to Grahamstown.</t>
+  </si>
+  <si>
+    <t>8903</t>
+  </si>
+  <si>
+    <t>-32.83333333</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nama and Succulent Karoo. Valley bushveld. Cliff face. Stony soil. Gravel. Well-drained. Shale. Partial shade. E-aspect.  Succulent, ± 30cm high. Decumbent with glaucous leaves. Flowers white. Fruit absent. Occasional.</t>
+  </si>
+  <si>
+    <t>26.61666667</t>
+  </si>
+  <si>
+    <t>KEI MOUTH</t>
+  </si>
+  <si>
+    <t>159</t>
+  </si>
+  <si>
+    <t>-32.625</t>
+  </si>
+  <si>
+    <t>Flanagan, HG</t>
+  </si>
+  <si>
+    <t>28.375</t>
+  </si>
+  <si>
+    <t>Baviaanskloof.</t>
+  </si>
+  <si>
+    <t>108</t>
+  </si>
+  <si>
+    <t>-33.65388889</t>
+  </si>
+  <si>
+    <t>Moderate slope. Gravelly sand.</t>
+  </si>
+  <si>
+    <t>24.42305556</t>
+  </si>
+  <si>
+    <t>Gouritsmond, De Hoek Farm north of town.</t>
+  </si>
+  <si>
+    <t>1998</t>
+  </si>
+  <si>
+    <t>1779</t>
+  </si>
+  <si>
+    <t>-34.21666667</t>
+  </si>
+  <si>
+    <t>Meyer, JJ</t>
+  </si>
+  <si>
+    <t>South West Coast Renosterveld. Moderate slope. Grows amongst rocks.</t>
+  </si>
+  <si>
+    <t>21.75</t>
+  </si>
+  <si>
+    <t>Albany District: N of Grahamstown. Northern part of Ecca Pass.</t>
+  </si>
+  <si>
+    <t>9101</t>
+  </si>
+  <si>
+    <t>-33.20138889</t>
+  </si>
+  <si>
+    <t>Thicket. Mountain slope. Stony soil. Well-drained. Gravel. Shale. Full sun. Moderate slope. W-aspect. Biotic effect: roadside. Succulent, ± 20cm high. Straggling with glaucous leaves. Flowers white. Fruit absent. Occasional.</t>
+  </si>
+  <si>
+    <t>26.62083333</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Baviaanskloof. A. karroo veld. 3 km W of  Doodsklip.</t>
+  </si>
+  <si>
+    <t>1696</t>
+  </si>
+  <si>
+    <t>Dry mountain bushveld.</t>
+  </si>
+  <si>
+    <t>Plant height: 0.35 m high. Leaves small, opposite ovate.</t>
+  </si>
+  <si>
+    <t>24.47305556</t>
+  </si>
+  <si>
+    <t>DE RUST; DOORNKRAAL FARM WATER RESERVOIR HILL</t>
+  </si>
+  <si>
+    <t>1972</t>
+  </si>
+  <si>
+    <t>2202</t>
+  </si>
+  <si>
+    <t>22.625</t>
+  </si>
+  <si>
+    <t>ALBANY DIV.; GRAHAMSTOWN; QUARRY SITE 1.5 MI. FROM TOWN ON OLD PORT ELIZABETH RD.</t>
+  </si>
+  <si>
+    <t>1955</t>
+  </si>
+  <si>
+    <t>988</t>
+  </si>
+  <si>
+    <t>Comins, DM</t>
+  </si>
+  <si>
+    <t>HARTENBOS RIVER; MOUTH</t>
+  </si>
+  <si>
+    <t>1981</t>
+  </si>
+  <si>
+    <t>501</t>
+  </si>
+  <si>
+    <t>Parsons, RJ</t>
+  </si>
+  <si>
+    <t>SPECIMENCATEGORY</t>
+  </si>
+  <si>
+    <t>TYPECATEGORY</t>
+  </si>
+  <si>
+    <t>TYPETAXSTATUS</t>
+  </si>
+  <si>
+    <t>TYPECALCFULLNAME</t>
+  </si>
+  <si>
+    <t>IMAGEURL</t>
+  </si>
+  <si>
+    <t>SYN_SPECIESID</t>
+  </si>
+  <si>
+    <t>Herbarium voucher</t>
+  </si>
+  <si>
+    <t>2790</t>
+  </si>
+  <si>
+    <t>1899</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>1976</t>
+  </si>
+  <si>
+    <t>Pegler, AM</t>
+  </si>
+  <si>
+    <t>1760B</t>
+  </si>
+  <si>
+    <t>1913</t>
+  </si>
+  <si>
+    <t>1951</t>
+  </si>
+  <si>
+    <t>Zeyher, CLP</t>
+  </si>
+  <si>
+    <t>2534</t>
+  </si>
+  <si>
+    <t>1760A</t>
+  </si>
+  <si>
+    <t>Drege</t>
+  </si>
+  <si>
+    <t>PRE 53752</t>
+  </si>
+  <si>
+    <t>1838</t>
+  </si>
+  <si>
+    <t>A2536</t>
+  </si>
+  <si>
+    <t>8336</t>
+  </si>
+  <si>
+    <t>1911</t>
+  </si>
+  <si>
+    <t>Liebenberg, LCC</t>
+  </si>
+  <si>
+    <t>6671</t>
+  </si>
+  <si>
+    <t>1962</t>
+  </si>
+  <si>
+    <t>Jacobsen, NHG</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>1967</t>
+  </si>
+  <si>
+    <t>Dyer, RA</t>
+  </si>
+  <si>
+    <t>1036</t>
+  </si>
+  <si>
+    <t>1927</t>
+  </si>
+  <si>
+    <t>Muir, J</t>
+  </si>
+  <si>
+    <t>821</t>
+  </si>
+  <si>
+    <t>1912</t>
+  </si>
+  <si>
+    <t>Sim, TR</t>
+  </si>
+  <si>
+    <t>19543</t>
+  </si>
+  <si>
+    <t>1888</t>
+  </si>
+  <si>
+    <t>27175</t>
+  </si>
+  <si>
+    <t>1957</t>
+  </si>
+  <si>
+    <t>5770</t>
+  </si>
+  <si>
+    <t>1966</t>
+  </si>
+  <si>
+    <t>PRE 53754</t>
+  </si>
+  <si>
+    <t>5195</t>
+  </si>
+  <si>
+    <t>1909</t>
+  </si>
+  <si>
+    <t>KINGDOM</t>
+  </si>
+  <si>
+    <t>SUBKINGDOM</t>
+  </si>
+  <si>
+    <t>PHYLUM</t>
+  </si>
+  <si>
+    <t>SUBPHYLUM</t>
+  </si>
+  <si>
+    <t>GROUPNAME</t>
+  </si>
+  <si>
+    <t>CLASSNAME</t>
+  </si>
+  <si>
+    <t>SUBCLASSNAME</t>
+  </si>
+  <si>
+    <t>ORDERNAME</t>
+  </si>
+  <si>
+    <t>SUBORDERNAME</t>
+  </si>
+  <si>
+    <t>FAMILY</t>
+  </si>
+  <si>
+    <t>SUBFAMILY</t>
+  </si>
+  <si>
+    <t>TRIBE</t>
+  </si>
+  <si>
+    <t>SUBTRIBE</t>
+  </si>
+  <si>
+    <t>GENUS</t>
+  </si>
+  <si>
+    <t>SUBGENUS</t>
+  </si>
+  <si>
+    <t>SPECIES</t>
+  </si>
+  <si>
+    <t>SUBSPECIES</t>
+  </si>
+  <si>
+    <t>VARIETY</t>
+  </si>
+  <si>
+    <t>SUBVARIETY</t>
+  </si>
+  <si>
+    <t>FORMA</t>
+  </si>
+  <si>
+    <t>SUBFORMA</t>
+  </si>
+  <si>
+    <t>CULTIVAR</t>
+  </si>
+  <si>
+    <t>SPECIESAUTHORNAME</t>
+  </si>
+  <si>
+    <t>SUBSPECIESAUTHORNAME</t>
+  </si>
+  <si>
+    <t>VARIETYAUTHORNAME</t>
+  </si>
+  <si>
+    <t>FORMAAUTHORNAME</t>
+  </si>
+  <si>
+    <t>CULTIVARAUTHORNAME</t>
+  </si>
+  <si>
+    <t>NAMESTRING</t>
+  </si>
+  <si>
+    <t>PROTOLOGUECITATION</t>
+  </si>
+  <si>
+    <t>HABIT</t>
+  </si>
+  <si>
+    <t>LIFECYCLE</t>
+  </si>
+  <si>
+    <t>LIFEFORMCLASSIFICATION</t>
+  </si>
+  <si>
+    <t>PLANTHEIGHT</t>
+  </si>
+  <si>
+    <t>CALCACCEPTEDNAME</t>
+  </si>
+  <si>
+    <t>GENUSHYBRID</t>
+  </si>
+  <si>
+    <t>INVALID</t>
+  </si>
+  <si>
+    <t>LEGITIMACY</t>
+  </si>
+  <si>
     <t>NOMENCLATURENOTE</t>
   </si>
   <si>
-    <t>ACC_PROTOLOGUECITATION</t>
-[...4 lines deleted...]
-  <si>
     <t>TYPENOTE</t>
   </si>
   <si>
-    <t>CALCACCEPTEDNAME</t>
-[...17 lines deleted...]
-    <t/>
+    <t>ETYMOLOGY</t>
+  </si>
+  <si>
+    <t>TOPS</t>
+  </si>
+  <si>
+    <t>IUCN</t>
+  </si>
+  <si>
+    <t>IUCNCRITERIA</t>
+  </si>
+  <si>
+    <t>OLDSPECIESCODE</t>
+  </si>
+  <si>
+    <t>FLOWERSTART</t>
+  </si>
+  <si>
+    <t>FLOWEREND</t>
+  </si>
+  <si>
+    <t>MINALTITUDE</t>
+  </si>
+  <si>
+    <t>MAXALTITUDE</t>
+  </si>
+  <si>
+    <t>SPNUMBER</t>
+  </si>
+  <si>
+    <t>HASIMAGE</t>
+  </si>
+  <si>
+    <t>Plantae</t>
+  </si>
+  <si>
+    <t>Phanerogamae</t>
+  </si>
+  <si>
+    <t>Anthophyta</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> </t>
+  </si>
+  <si>
+    <t>Flowering plants: dicots (Dicotyledons: eudicots)</t>
+  </si>
+  <si>
+    <t>Saxifragales</t>
+  </si>
+  <si>
+    <t>Crassulaceae</t>
+  </si>
+  <si>
+    <t>Crassuloideae</t>
+  </si>
+  <si>
+    <t>Crassula</t>
+  </si>
+  <si>
+    <t>perforata</t>
+  </si>
+  <si>
+    <t>Thunb.</t>
+  </si>
+  <si>
+    <t>Scrambler; Succulent; Dwarf shrub</t>
+  </si>
+  <si>
+    <t>Perennial</t>
   </si>
   <si>
     <t>acc</t>
   </si>
   <si>
-    <t>0217f56b-4887-4b64-ad30-93d718640038</t>
-[...1496 lines deleted...]
-    <t>Flowering plants: dicots (Dicotyledons: eudicots)</t>
+    <t>91936</t>
+  </si>
+  <si>
+    <t>50</t>
   </si>
   <si>
     <t>2200</t>
-  </si>
-[...28 lines deleted...]
-    <t>Crassulaceae</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...424 lines deleted...]
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:BR14"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="141.258438110352" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="12.3162364959717" customWidth="1"/>
+    <col min="1" max="1" width="138.731414794922" customWidth="1"/>
+    <col min="2" max="2" width="12.3162364959717" customWidth="1"/>
+    <col min="3" max="3" width="152.083297729492" customWidth="1"/>
+    <col min="4" max="4" width="41.0048294067383" customWidth="1"/>
+    <col min="5" max="5" width="16.9591541290283" customWidth="1"/>
     <col min="6" max="6" width="22.5282649993896" customWidth="1"/>
     <col min="7" max="7" width="9.140625" customWidth="1"/>
     <col min="8" max="8" width="9.140625" customWidth="1"/>
     <col min="9" max="9" width="9.140625" customWidth="1"/>
     <col min="10" max="10" width="9.140625" customWidth="1"/>
     <col min="11" max="11" width="9.140625" customWidth="1"/>
     <col min="12" max="12" width="9.140625" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
     <col min="27" max="27" width="9.140625" customWidth="1"/>
     <col min="28" max="28" width="9.140625" customWidth="1"/>
     <col min="29" max="29" width="9.140625" customWidth="1"/>
     <col min="30" max="30" width="9.140625" customWidth="1"/>
@@ -2185,63 +1682,63 @@
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D10" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="C10" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E10" s="1" t="s">
-        <v>42</v>
+        <v>8</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>43</v>
+        <v>9</v>
       </c>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
       <c r="P10" s="1"/>
       <c r="Q10" s="1"/>
       <c r="R10" s="1"/>
       <c r="S10" s="1"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
       <c r="X10" s="1"/>
       <c r="Y10" s="1"/>
       <c r="Z10" s="1"/>
       <c r="AA10" s="1"/>
       <c r="AB10" s="1"/>
       <c r="AC10" s="1"/>
       <c r="AD10" s="1"/>
@@ -2266,142 +1763,331 @@
       <c r="AW10" s="1"/>
       <c r="AX10" s="1"/>
       <c r="AY10" s="1"/>
       <c r="AZ10" s="1"/>
       <c r="BA10" s="1"/>
       <c r="BB10" s="1"/>
       <c r="BC10" s="1"/>
       <c r="BD10" s="1"/>
       <c r="BE10" s="1"/>
       <c r="BF10" s="1"/>
       <c r="BG10" s="1"/>
       <c r="BH10" s="1"/>
       <c r="BI10" s="1"/>
       <c r="BJ10" s="1"/>
       <c r="BK10" s="1"/>
       <c r="BL10" s="1"/>
       <c r="BM10" s="1"/>
       <c r="BN10" s="1"/>
       <c r="BO10" s="1"/>
       <c r="BP10" s="1"/>
       <c r="BQ10" s="1"/>
       <c r="BR10" s="1"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B11" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="C11" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="D11" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>14</v>
-      </c>
-[...10 lines deleted...]
-        <v>47</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="B12" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="C12" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="D12" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>14</v>
-      </c>
-[...10 lines deleted...]
-        <v>49</v>
       </c>
       <c r="F12" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="B13" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="C13" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="D13" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>14</v>
-      </c>
-[...10 lines deleted...]
-        <v>49</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="B14" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="C14" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="D14" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="B14" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
         <v>15</v>
+      </c>
+    </row>
+  </sheetData>
+  <headerFooter/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1:BM14"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="138.731414794922" customWidth="1"/>
+    <col min="2" max="2" width="9.140625" customWidth="1"/>
+    <col min="3" max="3" width="9.140625" customWidth="1"/>
+    <col min="4" max="4" width="9.140625" customWidth="1"/>
+    <col min="5" max="5" width="9.140625" customWidth="1"/>
+    <col min="6" max="6" width="9.140625" customWidth="1"/>
+    <col min="7" max="7" width="9.140625" customWidth="1"/>
+    <col min="8" max="8" width="9.140625" customWidth="1"/>
+    <col min="9" max="9" width="9.140625" customWidth="1"/>
+    <col min="10" max="10" width="9.140625" customWidth="1"/>
+    <col min="11" max="11" width="9.140625" customWidth="1"/>
+    <col min="12" max="12" width="9.140625" customWidth="1"/>
+    <col min="13" max="13" width="9.140625" customWidth="1"/>
+    <col min="14" max="14" width="9.140625" customWidth="1"/>
+    <col min="15" max="15" width="9.140625" customWidth="1"/>
+    <col min="16" max="16" width="9.140625" customWidth="1"/>
+    <col min="17" max="17" width="9.140625" customWidth="1"/>
+    <col min="18" max="18" width="9.140625" customWidth="1"/>
+    <col min="19" max="19" width="9.140625" customWidth="1"/>
+    <col min="20" max="20" width="9.140625" customWidth="1"/>
+    <col min="21" max="21" width="9.140625" customWidth="1"/>
+    <col min="22" max="22" width="9.140625" customWidth="1"/>
+    <col min="23" max="23" width="9.140625" customWidth="1"/>
+    <col min="24" max="24" width="9.140625" customWidth="1"/>
+    <col min="25" max="25" width="9.140625" customWidth="1"/>
+    <col min="26" max="26" width="9.140625" customWidth="1"/>
+    <col min="27" max="27" width="9.140625" customWidth="1"/>
+    <col min="28" max="28" width="9.140625" customWidth="1"/>
+    <col min="29" max="29" width="9.140625" customWidth="1"/>
+    <col min="30" max="30" width="9.140625" customWidth="1"/>
+    <col min="31" max="31" width="9.140625" customWidth="1"/>
+    <col min="32" max="32" width="9.140625" customWidth="1"/>
+    <col min="33" max="33" width="9.140625" customWidth="1"/>
+    <col min="34" max="34" width="9.140625" customWidth="1"/>
+    <col min="35" max="35" width="9.140625" customWidth="1"/>
+    <col min="36" max="36" width="9.140625" customWidth="1"/>
+    <col min="37" max="37" width="9.140625" customWidth="1"/>
+    <col min="38" max="38" width="9.140625" customWidth="1"/>
+    <col min="39" max="39" width="9.140625" customWidth="1"/>
+    <col min="40" max="40" width="9.140625" customWidth="1"/>
+    <col min="41" max="41" width="9.140625" customWidth="1"/>
+    <col min="42" max="42" width="9.140625" customWidth="1"/>
+    <col min="43" max="43" width="9.140625" customWidth="1"/>
+    <col min="44" max="44" width="9.140625" customWidth="1"/>
+    <col min="45" max="45" width="9.140625" customWidth="1"/>
+    <col min="46" max="46" width="9.140625" customWidth="1"/>
+    <col min="47" max="47" width="9.140625" customWidth="1"/>
+    <col min="48" max="48" width="9.140625" customWidth="1"/>
+    <col min="49" max="49" width="9.140625" customWidth="1"/>
+    <col min="50" max="50" width="9.140625" customWidth="1"/>
+    <col min="51" max="51" width="9.140625" customWidth="1"/>
+    <col min="52" max="52" width="9.140625" customWidth="1"/>
+    <col min="53" max="53" width="9.140625" customWidth="1"/>
+    <col min="54" max="54" width="9.140625" customWidth="1"/>
+    <col min="55" max="55" width="9.140625" customWidth="1"/>
+    <col min="56" max="56" width="9.140625" customWidth="1"/>
+    <col min="57" max="57" width="9.140625" customWidth="1"/>
+    <col min="58" max="58" width="9.140625" customWidth="1"/>
+    <col min="59" max="59" width="9.140625" customWidth="1"/>
+    <col min="60" max="60" width="9.140625" customWidth="1"/>
+    <col min="61" max="61" width="9.140625" customWidth="1"/>
+    <col min="62" max="62" width="9.140625" customWidth="1"/>
+    <col min="63" max="63" width="9.140625" customWidth="1"/>
+    <col min="64" max="64" width="9.140625" customWidth="1"/>
+    <col min="65" max="65" width="9.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="0" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="0" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="0" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="0" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="B10" s="1"/>
+      <c r="C10" s="1"/>
+      <c r="D10" s="1"/>
+      <c r="E10" s="1"/>
+      <c r="F10" s="1"/>
+      <c r="G10" s="1"/>
+      <c r="H10" s="1"/>
+      <c r="I10" s="1"/>
+      <c r="J10" s="1"/>
+      <c r="K10" s="1"/>
+      <c r="L10" s="1"/>
+      <c r="M10" s="1"/>
+      <c r="N10" s="1"/>
+      <c r="O10" s="1"/>
+      <c r="P10" s="1"/>
+      <c r="Q10" s="1"/>
+      <c r="R10" s="1"/>
+      <c r="S10" s="1"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+      <c r="X10" s="1"/>
+      <c r="Y10" s="1"/>
+      <c r="Z10" s="1"/>
+      <c r="AA10" s="1"/>
+      <c r="AB10" s="1"/>
+      <c r="AC10" s="1"/>
+      <c r="AD10" s="1"/>
+      <c r="AE10" s="1"/>
+      <c r="AF10" s="1"/>
+      <c r="AG10" s="1"/>
+      <c r="AH10" s="1"/>
+      <c r="AI10" s="1"/>
+      <c r="AJ10" s="1"/>
+      <c r="AK10" s="1"/>
+      <c r="AL10" s="1"/>
+      <c r="AM10" s="1"/>
+      <c r="AN10" s="1"/>
+      <c r="AO10" s="1"/>
+      <c r="AP10" s="1"/>
+      <c r="AQ10" s="1"/>
+      <c r="AR10" s="1"/>
+      <c r="AS10" s="1"/>
+      <c r="AT10" s="1"/>
+      <c r="AU10" s="1"/>
+      <c r="AV10" s="1"/>
+      <c r="AW10" s="1"/>
+      <c r="AX10" s="1"/>
+      <c r="AY10" s="1"/>
+      <c r="AZ10" s="1"/>
+      <c r="BA10" s="1"/>
+      <c r="BB10" s="1"/>
+      <c r="BC10" s="1"/>
+      <c r="BD10" s="1"/>
+      <c r="BE10" s="1"/>
+      <c r="BF10" s="1"/>
+      <c r="BG10" s="1"/>
+      <c r="BH10" s="1"/>
+      <c r="BI10" s="1"/>
+      <c r="BJ10" s="1"/>
+      <c r="BK10" s="1"/>
+      <c r="BL10" s="1"/>
+      <c r="BM10" s="1"/>
+    </row>
+    <row r="11">
+      <c r="A11" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="0" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="0" t="s">
+        <v>18</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:CD67"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="141.258438110352" customWidth="1"/>
+    <col min="1" max="1" width="138.731414794922" customWidth="1"/>
     <col min="2" max="2" width="14.1555633544922" customWidth="1"/>
     <col min="3" max="3" width="16.2056007385254" customWidth="1"/>
     <col min="4" max="4" width="131.745864868164" customWidth="1"/>
     <col min="5" max="5" width="18.9249477386475" customWidth="1"/>
     <col min="6" max="6" width="16.4443302154541" customWidth="1"/>
     <col min="7" max="7" width="16.4186573028564" customWidth="1"/>
     <col min="8" max="8" width="16.128345489502" customWidth="1"/>
     <col min="9" max="9" width="145.405288696289" customWidth="1"/>
     <col min="10" max="10" width="16.3991889953613" customWidth="1"/>
     <col min="11" max="11" width="19.5752983093262" customWidth="1"/>
     <col min="12" max="12" width="17.8236141204834" customWidth="1"/>
     <col min="13" max="13" width="20.023193359375" customWidth="1"/>
     <col min="14" max="14" width="256" customWidth="1"/>
     <col min="15" max="15" width="20.2256126403809" customWidth="1"/>
     <col min="16" max="16" width="21.1659736633301" customWidth="1"/>
     <col min="17" max="17" width="147.139602661133" customWidth="1"/>
     <col min="18" max="18" width="15.2131252288818" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
@@ -2463,102 +2149,102 @@
     <col min="82" max="82" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="s">
-        <v>52</v>
+        <v>20</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>53</v>
+        <v>21</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>55</v>
+        <v>23</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>56</v>
+        <v>24</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>57</v>
+        <v>25</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>58</v>
+        <v>26</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>59</v>
+        <v>27</v>
       </c>
       <c r="I10" s="1" t="s">
-        <v>60</v>
+        <v>28</v>
       </c>
       <c r="J10" s="1" t="s">
-        <v>61</v>
+        <v>29</v>
       </c>
       <c r="K10" s="1" t="s">
-        <v>62</v>
+        <v>30</v>
       </c>
       <c r="L10" s="1" t="s">
-        <v>63</v>
+        <v>31</v>
       </c>
       <c r="M10" s="1" t="s">
-        <v>64</v>
+        <v>32</v>
       </c>
       <c r="N10" s="1" t="s">
-        <v>65</v>
+        <v>33</v>
       </c>
       <c r="O10" s="1" t="s">
-        <v>66</v>
+        <v>34</v>
       </c>
       <c r="P10" s="1" t="s">
-        <v>67</v>
+        <v>35</v>
       </c>
       <c r="Q10" s="1" t="s">
-        <v>68</v>
+        <v>36</v>
       </c>
       <c r="R10" s="1" t="s">
-        <v>69</v>
+        <v>37</v>
       </c>
       <c r="S10" s="1"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
       <c r="X10" s="1"/>
       <c r="Y10" s="1"/>
       <c r="Z10" s="1"/>
       <c r="AA10" s="1"/>
       <c r="AB10" s="1"/>
       <c r="AC10" s="1"/>
       <c r="AD10" s="1"/>
       <c r="AE10" s="1"/>
       <c r="AF10" s="1"/>
       <c r="AG10" s="1"/>
       <c r="AH10" s="1"/>
       <c r="AI10" s="1"/>
       <c r="AJ10" s="1"/>
       <c r="AK10" s="1"/>
       <c r="AL10" s="1"/>
       <c r="AM10" s="1"/>
       <c r="AN10" s="1"/>
       <c r="AO10" s="1"/>
       <c r="AP10" s="1"/>
@@ -2586,3262 +2272,3262 @@
       <c r="BL10" s="1"/>
       <c r="BM10" s="1"/>
       <c r="BN10" s="1"/>
       <c r="BO10" s="1"/>
       <c r="BP10" s="1"/>
       <c r="BQ10" s="1"/>
       <c r="BR10" s="1"/>
       <c r="BS10" s="1"/>
       <c r="BT10" s="1"/>
       <c r="BU10" s="1"/>
       <c r="BV10" s="1"/>
       <c r="BW10" s="1"/>
       <c r="BX10" s="1"/>
       <c r="BY10" s="1"/>
       <c r="BZ10" s="1"/>
       <c r="CA10" s="1"/>
       <c r="CB10" s="1"/>
       <c r="CC10" s="1"/>
       <c r="CD10" s="1"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>70</v>
+        <v>38</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>72</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>73</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>74</v>
+        <v>42</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>75</v>
+        <v>43</v>
       </c>
       <c r="I11" s="0" t="s">
         <v>15</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>76</v>
+        <v>44</v>
       </c>
       <c r="K11" s="0" t="s">
         <v>15</v>
       </c>
       <c r="L11" s="0" t="s">
-        <v>77</v>
+        <v>45</v>
       </c>
       <c r="M11" s="0" t="s">
-        <v>78</v>
+        <v>46</v>
       </c>
       <c r="N11" s="0" t="s">
         <v>15</v>
       </c>
       <c r="O11" s="0" t="s">
-        <v>79</v>
+        <v>47</v>
       </c>
       <c r="P11" s="0" t="s">
-        <v>80</v>
+        <v>48</v>
       </c>
       <c r="Q11" s="0" t="s">
         <v>15</v>
       </c>
       <c r="R11" s="0" t="s">
-        <v>81</v>
+        <v>49</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>70</v>
+        <v>38</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>82</v>
+        <v>50</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>83</v>
+        <v>51</v>
       </c>
       <c r="F12" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>84</v>
+        <v>52</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>86</v>
+        <v>54</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>76</v>
+        <v>44</v>
       </c>
       <c r="K12" s="0" t="s">
         <v>15</v>
       </c>
       <c r="L12" s="0" t="s">
-        <v>87</v>
+        <v>55</v>
       </c>
       <c r="M12" s="0" t="s">
-        <v>88</v>
+        <v>56</v>
       </c>
       <c r="N12" s="0" t="s">
         <v>15</v>
       </c>
       <c r="O12" s="0" t="s">
-        <v>79</v>
+        <v>47</v>
       </c>
       <c r="P12" s="0" t="s">
-        <v>80</v>
+        <v>48</v>
       </c>
       <c r="Q12" s="0" t="s">
-        <v>89</v>
+        <v>57</v>
       </c>
       <c r="R12" s="0" t="s">
-        <v>90</v>
+        <v>58</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>70</v>
+        <v>38</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>91</v>
+        <v>59</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>92</v>
+        <v>60</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>93</v>
+        <v>61</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>94</v>
+        <v>62</v>
       </c>
       <c r="I13" s="0" t="s">
         <v>15</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>76</v>
+        <v>44</v>
       </c>
       <c r="K13" s="0" t="s">
         <v>15</v>
       </c>
       <c r="L13" s="0" t="s">
-        <v>95</v>
+        <v>63</v>
       </c>
       <c r="M13" s="0" t="s">
-        <v>96</v>
+        <v>64</v>
       </c>
       <c r="N13" s="0" t="s">
         <v>15</v>
       </c>
       <c r="O13" s="0" t="s">
-        <v>79</v>
+        <v>47</v>
       </c>
       <c r="P13" s="0" t="s">
-        <v>97</v>
+        <v>65</v>
       </c>
       <c r="Q13" s="0" t="s">
         <v>15</v>
       </c>
       <c r="R13" s="0" t="s">
-        <v>98</v>
+        <v>66</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="C14" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="D14" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="F14" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G14" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="H14" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="I14" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="C14" s="0" t="s">
+      <c r="J14" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="K14" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L14" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="M14" s="0" t="s">
         <v>71</v>
       </c>
-      <c r="D14" s="0" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="N14" s="0" t="s">
         <v>15</v>
       </c>
       <c r="O14" s="0" t="s">
-        <v>79</v>
+        <v>47</v>
       </c>
       <c r="P14" s="0" t="s">
-        <v>80</v>
+        <v>48</v>
       </c>
       <c r="Q14" s="0" t="s">
-        <v>104</v>
+        <v>72</v>
       </c>
       <c r="R14" s="0" t="s">
-        <v>105</v>
+        <v>73</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>70</v>
+        <v>38</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>106</v>
+        <v>74</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>107</v>
+        <v>75</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>108</v>
+        <v>76</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>109</v>
+        <v>77</v>
       </c>
       <c r="I15" s="0" t="s">
         <v>15</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>76</v>
+        <v>44</v>
       </c>
       <c r="K15" s="0" t="s">
         <v>15</v>
       </c>
       <c r="L15" s="0" t="s">
         <v>15</v>
       </c>
       <c r="M15" s="0" t="s">
-        <v>110</v>
+        <v>78</v>
       </c>
       <c r="N15" s="0" t="s">
         <v>15</v>
       </c>
       <c r="O15" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="P15" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q15" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R15" s="0" t="s">
         <v>79</v>
-      </c>
-[...7 lines deleted...]
-        <v>111</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>70</v>
+        <v>38</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>112</v>
+        <v>80</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>113</v>
+        <v>81</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>114</v>
+        <v>82</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>115</v>
+        <v>83</v>
       </c>
       <c r="I16" s="0" t="s">
         <v>15</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>76</v>
+        <v>44</v>
       </c>
       <c r="K16" s="0" t="s">
         <v>15</v>
       </c>
       <c r="L16" s="0" t="s">
-        <v>116</v>
+        <v>84</v>
       </c>
       <c r="M16" s="0" t="s">
-        <v>117</v>
+        <v>85</v>
       </c>
       <c r="N16" s="0" t="s">
         <v>15</v>
       </c>
       <c r="O16" s="0" t="s">
-        <v>79</v>
+        <v>47</v>
       </c>
       <c r="P16" s="0" t="s">
-        <v>80</v>
+        <v>48</v>
       </c>
       <c r="Q16" s="0" t="s">
         <v>15</v>
       </c>
       <c r="R16" s="0" t="s">
-        <v>118</v>
+        <v>86</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>70</v>
+        <v>38</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>119</v>
+        <v>87</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>120</v>
+        <v>88</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>121</v>
+        <v>89</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>115</v>
+        <v>90</v>
       </c>
       <c r="I17" s="0" t="s">
         <v>15</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>76</v>
+        <v>44</v>
       </c>
       <c r="K17" s="0" t="s">
         <v>15</v>
       </c>
       <c r="L17" s="0" t="s">
-        <v>122</v>
+        <v>91</v>
       </c>
       <c r="M17" s="0" t="s">
-        <v>123</v>
+        <v>92</v>
       </c>
       <c r="N17" s="0" t="s">
         <v>15</v>
       </c>
       <c r="O17" s="0" t="s">
-        <v>79</v>
+        <v>47</v>
       </c>
       <c r="P17" s="0" t="s">
-        <v>116</v>
+        <v>84</v>
       </c>
       <c r="Q17" s="0" t="s">
         <v>15</v>
       </c>
       <c r="R17" s="0" t="s">
-        <v>118</v>
+        <v>93</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>15</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>70</v>
+        <v>38</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>124</v>
+        <v>94</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>125</v>
+        <v>95</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>126</v>
+        <v>96</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>127</v>
+        <v>97</v>
       </c>
       <c r="I18" s="0" t="s">
         <v>15</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>76</v>
+        <v>44</v>
       </c>
       <c r="K18" s="0" t="s">
         <v>15</v>
       </c>
       <c r="L18" s="0" t="s">
-        <v>128</v>
+        <v>98</v>
       </c>
       <c r="M18" s="0" t="s">
-        <v>129</v>
+        <v>99</v>
       </c>
       <c r="N18" s="0" t="s">
         <v>15</v>
       </c>
       <c r="O18" s="0" t="s">
-        <v>130</v>
+        <v>100</v>
       </c>
       <c r="P18" s="0" t="s">
-        <v>77</v>
+        <v>45</v>
       </c>
       <c r="Q18" s="0" t="s">
         <v>15</v>
       </c>
       <c r="R18" s="0" t="s">
-        <v>131</v>
+        <v>101</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>15</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>70</v>
+        <v>38</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>132</v>
+        <v>102</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>133</v>
+        <v>103</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>134</v>
+        <v>104</v>
       </c>
       <c r="H19" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I19" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J19" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="K19" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L19" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="M19" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="N19" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O19" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="P19" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="Q19" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R19" s="0" t="s">
         <v>109</v>
-      </c>
-[...28 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>15</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>70</v>
+        <v>38</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>140</v>
+        <v>110</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>141</v>
+        <v>111</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>142</v>
+        <v>112</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>143</v>
+        <v>113</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>144</v>
+        <v>114</v>
       </c>
       <c r="I20" s="0" t="s">
-        <v>145</v>
+        <v>115</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>76</v>
+        <v>44</v>
       </c>
       <c r="K20" s="0" t="s">
         <v>15</v>
       </c>
       <c r="L20" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="M20" s="0" t="s">
-        <v>146</v>
+        <v>116</v>
       </c>
       <c r="N20" s="0" t="s">
         <v>15</v>
       </c>
       <c r="O20" s="0" t="s">
-        <v>137</v>
+        <v>107</v>
       </c>
       <c r="P20" s="0" t="s">
-        <v>87</v>
+        <v>55</v>
       </c>
       <c r="Q20" s="0" t="s">
-        <v>147</v>
+        <v>117</v>
       </c>
       <c r="R20" s="0" t="s">
-        <v>148</v>
+        <v>118</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>15</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>70</v>
+        <v>38</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>149</v>
+        <v>119</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>150</v>
+        <v>120</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>151</v>
+        <v>121</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>115</v>
+        <v>90</v>
       </c>
       <c r="I21" s="0" t="s">
-        <v>152</v>
+        <v>122</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>76</v>
+        <v>44</v>
       </c>
       <c r="K21" s="0" t="s">
         <v>15</v>
       </c>
       <c r="L21" s="0" t="s">
         <v>15</v>
       </c>
       <c r="M21" s="0" t="s">
-        <v>153</v>
+        <v>123</v>
       </c>
       <c r="N21" s="0" t="s">
         <v>15</v>
       </c>
       <c r="O21" s="0" t="s">
-        <v>137</v>
+        <v>107</v>
       </c>
       <c r="P21" s="0" t="s">
-        <v>154</v>
+        <v>124</v>
       </c>
       <c r="Q21" s="0" t="s">
-        <v>155</v>
+        <v>125</v>
       </c>
       <c r="R21" s="0" t="s">
-        <v>156</v>
+        <v>126</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
         <v>15</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>70</v>
+        <v>38</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>157</v>
+        <v>127</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>158</v>
+        <v>128</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>159</v>
+        <v>129</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>160</v>
+        <v>130</v>
       </c>
       <c r="I22" s="0" t="s">
         <v>15</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>76</v>
+        <v>44</v>
       </c>
       <c r="K22" s="0" t="s">
         <v>15</v>
       </c>
       <c r="L22" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="M22" s="0" t="s">
-        <v>161</v>
+        <v>131</v>
       </c>
       <c r="N22" s="0" t="s">
-        <v>162</v>
+        <v>15</v>
       </c>
       <c r="O22" s="0" t="s">
-        <v>137</v>
+        <v>107</v>
       </c>
       <c r="P22" s="0" t="s">
-        <v>163</v>
+        <v>132</v>
       </c>
       <c r="Q22" s="0" t="s">
-        <v>15</v>
+        <v>133</v>
       </c>
       <c r="R22" s="0" t="s">
-        <v>164</v>
+        <v>134</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
         <v>15</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>70</v>
+        <v>38</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>165</v>
+        <v>135</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>83</v>
+        <v>51</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>166</v>
+        <v>136</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>101</v>
+        <v>69</v>
       </c>
       <c r="I23" s="0" t="s">
-        <v>167</v>
+        <v>137</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>76</v>
+        <v>44</v>
       </c>
       <c r="K23" s="0" t="s">
         <v>15</v>
       </c>
       <c r="L23" s="0" t="s">
-        <v>87</v>
+        <v>55</v>
       </c>
       <c r="M23" s="0" t="s">
-        <v>168</v>
+        <v>138</v>
       </c>
       <c r="N23" s="0" t="s">
-        <v>169</v>
+        <v>15</v>
       </c>
       <c r="O23" s="0" t="s">
-        <v>79</v>
+        <v>47</v>
       </c>
       <c r="P23" s="0" t="s">
-        <v>80</v>
+        <v>48</v>
       </c>
       <c r="Q23" s="0" t="s">
-        <v>170</v>
+        <v>139</v>
       </c>
       <c r="R23" s="0" t="s">
-        <v>105</v>
+        <v>73</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
         <v>15</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>70</v>
+        <v>38</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>171</v>
+        <v>140</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>172</v>
+        <v>141</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>173</v>
+        <v>142</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>174</v>
+        <v>143</v>
       </c>
       <c r="I24" s="0" t="s">
-        <v>175</v>
+        <v>144</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>76</v>
+        <v>44</v>
       </c>
       <c r="K24" s="0" t="s">
         <v>15</v>
       </c>
       <c r="L24" s="0" t="s">
-        <v>176</v>
+        <v>145</v>
       </c>
       <c r="M24" s="0" t="s">
-        <v>177</v>
+        <v>146</v>
       </c>
       <c r="N24" s="0" t="s">
         <v>15</v>
       </c>
       <c r="O24" s="0" t="s">
-        <v>130</v>
+        <v>100</v>
       </c>
       <c r="P24" s="0" t="s">
-        <v>80</v>
+        <v>48</v>
       </c>
       <c r="Q24" s="0" t="s">
-        <v>178</v>
+        <v>147</v>
       </c>
       <c r="R24" s="0" t="s">
-        <v>179</v>
+        <v>148</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
         <v>15</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>70</v>
+        <v>38</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>180</v>
+        <v>149</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>181</v>
+        <v>150</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>182</v>
+        <v>151</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>183</v>
+        <v>152</v>
       </c>
       <c r="I25" s="0" t="s">
         <v>15</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>76</v>
+        <v>44</v>
       </c>
       <c r="K25" s="0" t="s">
         <v>15</v>
       </c>
       <c r="L25" s="0" t="s">
-        <v>184</v>
+        <v>153</v>
       </c>
       <c r="M25" s="0" t="s">
-        <v>96</v>
+        <v>64</v>
       </c>
       <c r="N25" s="0" t="s">
         <v>15</v>
       </c>
       <c r="O25" s="0" t="s">
-        <v>79</v>
+        <v>47</v>
       </c>
       <c r="P25" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="Q25" s="0" t="s">
         <v>15</v>
       </c>
       <c r="R25" s="0" t="s">
-        <v>185</v>
+        <v>154</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
         <v>15</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>70</v>
+        <v>38</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>186</v>
+        <v>155</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>187</v>
+        <v>156</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>188</v>
+        <v>157</v>
       </c>
       <c r="H26" s="0" t="s">
-        <v>189</v>
+        <v>158</v>
       </c>
       <c r="I26" s="0" t="s">
         <v>15</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>76</v>
+        <v>44</v>
       </c>
       <c r="K26" s="0" t="s">
         <v>15</v>
       </c>
       <c r="L26" s="0" t="s">
         <v>15</v>
       </c>
       <c r="M26" s="0" t="s">
-        <v>190</v>
+        <v>159</v>
       </c>
       <c r="N26" s="0" t="s">
         <v>15</v>
       </c>
       <c r="O26" s="0" t="s">
-        <v>130</v>
+        <v>100</v>
       </c>
       <c r="P26" s="0" t="s">
-        <v>191</v>
+        <v>160</v>
       </c>
       <c r="Q26" s="0" t="s">
         <v>15</v>
       </c>
       <c r="R26" s="0" t="s">
-        <v>131</v>
+        <v>101</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
         <v>15</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>70</v>
+        <v>38</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>192</v>
+        <v>161</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>193</v>
+        <v>162</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>194</v>
+        <v>163</v>
       </c>
       <c r="H27" s="0" t="s">
-        <v>160</v>
+        <v>130</v>
       </c>
       <c r="I27" s="0" t="s">
         <v>15</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>76</v>
+        <v>44</v>
       </c>
       <c r="K27" s="0" t="s">
         <v>15</v>
       </c>
       <c r="L27" s="0" t="s">
-        <v>195</v>
+        <v>164</v>
       </c>
       <c r="M27" s="0" t="s">
-        <v>196</v>
+        <v>165</v>
       </c>
       <c r="N27" s="0" t="s">
         <v>15</v>
       </c>
       <c r="O27" s="0" t="s">
-        <v>137</v>
+        <v>107</v>
       </c>
       <c r="P27" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="Q27" s="0" t="s">
         <v>15</v>
       </c>
       <c r="R27" s="0" t="s">
-        <v>197</v>
+        <v>166</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
         <v>15</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>70</v>
+        <v>38</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>198</v>
+        <v>167</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>199</v>
+        <v>168</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>200</v>
+        <v>169</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>115</v>
+        <v>90</v>
       </c>
       <c r="I28" s="0" t="s">
         <v>15</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>76</v>
+        <v>44</v>
       </c>
       <c r="K28" s="0" t="s">
         <v>15</v>
       </c>
       <c r="L28" s="0" t="s">
-        <v>201</v>
+        <v>170</v>
       </c>
       <c r="M28" s="0" t="s">
-        <v>202</v>
+        <v>171</v>
       </c>
       <c r="N28" s="0" t="s">
         <v>15</v>
       </c>
       <c r="O28" s="0" t="s">
-        <v>79</v>
+        <v>47</v>
       </c>
       <c r="P28" s="0" t="s">
-        <v>77</v>
+        <v>45</v>
       </c>
       <c r="Q28" s="0" t="s">
         <v>15</v>
       </c>
       <c r="R28" s="0" t="s">
-        <v>118</v>
+        <v>93</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
         <v>15</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>70</v>
+        <v>38</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>203</v>
+        <v>172</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>172</v>
+        <v>141</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>204</v>
+        <v>173</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>205</v>
+        <v>174</v>
       </c>
       <c r="I29" s="0" t="s">
-        <v>206</v>
+        <v>175</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>76</v>
+        <v>44</v>
       </c>
       <c r="K29" s="0" t="s">
         <v>15</v>
       </c>
       <c r="L29" s="0" t="s">
-        <v>97</v>
+        <v>65</v>
       </c>
       <c r="M29" s="0" t="s">
-        <v>207</v>
+        <v>176</v>
       </c>
       <c r="N29" s="0" t="s">
         <v>15</v>
       </c>
       <c r="O29" s="0" t="s">
-        <v>137</v>
+        <v>107</v>
       </c>
       <c r="P29" s="0" t="s">
-        <v>163</v>
+        <v>132</v>
       </c>
       <c r="Q29" s="0" t="s">
-        <v>208</v>
+        <v>177</v>
       </c>
       <c r="R29" s="0" t="s">
-        <v>209</v>
+        <v>178</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
         <v>15</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>70</v>
+        <v>38</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>210</v>
+        <v>179</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>211</v>
+        <v>180</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>212</v>
+        <v>181</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>115</v>
+        <v>90</v>
       </c>
       <c r="I30" s="0" t="s">
         <v>15</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>76</v>
+        <v>44</v>
       </c>
       <c r="K30" s="0" t="s">
         <v>15</v>
       </c>
       <c r="L30" s="0" t="s">
         <v>15</v>
       </c>
       <c r="M30" s="0" t="s">
-        <v>213</v>
+        <v>182</v>
       </c>
       <c r="N30" s="0" t="s">
         <v>15</v>
       </c>
       <c r="O30" s="0" t="s">
-        <v>137</v>
+        <v>107</v>
       </c>
       <c r="P30" s="0" t="s">
-        <v>116</v>
+        <v>84</v>
       </c>
       <c r="Q30" s="0" t="s">
         <v>15</v>
       </c>
       <c r="R30" s="0" t="s">
-        <v>156</v>
+        <v>126</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
         <v>15</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>70</v>
+        <v>38</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>214</v>
+        <v>183</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>158</v>
+        <v>128</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>215</v>
+        <v>184</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>216</v>
+        <v>185</v>
       </c>
       <c r="I31" s="0" t="s">
         <v>15</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>76</v>
+        <v>44</v>
       </c>
       <c r="K31" s="0" t="s">
         <v>15</v>
       </c>
       <c r="L31" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="M31" s="0" t="s">
-        <v>161</v>
+        <v>131</v>
       </c>
       <c r="N31" s="0" t="s">
-        <v>217</v>
+        <v>186</v>
       </c>
       <c r="O31" s="0" t="s">
-        <v>79</v>
+        <v>47</v>
       </c>
       <c r="P31" s="0" t="s">
-        <v>163</v>
+        <v>132</v>
       </c>
       <c r="Q31" s="0" t="s">
         <v>15</v>
       </c>
       <c r="R31" s="0" t="s">
-        <v>218</v>
+        <v>187</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
         <v>15</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>70</v>
+        <v>38</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>140</v>
+        <v>110</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>219</v>
+        <v>188</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>220</v>
+        <v>189</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>221</v>
+        <v>190</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>222</v>
+        <v>191</v>
       </c>
       <c r="I32" s="0" t="s">
-        <v>223</v>
+        <v>192</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>76</v>
+        <v>44</v>
       </c>
       <c r="K32" s="0" t="s">
         <v>15</v>
       </c>
       <c r="L32" s="0" t="s">
-        <v>224</v>
+        <v>193</v>
       </c>
       <c r="M32" s="0" t="s">
-        <v>225</v>
+        <v>194</v>
       </c>
       <c r="N32" s="0" t="s">
-        <v>226</v>
+        <v>195</v>
       </c>
       <c r="O32" s="0" t="s">
-        <v>79</v>
+        <v>47</v>
       </c>
       <c r="P32" s="0" t="s">
-        <v>201</v>
+        <v>170</v>
       </c>
       <c r="Q32" s="0" t="s">
-        <v>227</v>
+        <v>196</v>
       </c>
       <c r="R32" s="0" t="s">
-        <v>228</v>
+        <v>197</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
         <v>15</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>70</v>
+        <v>38</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>229</v>
+        <v>198</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>230</v>
+        <v>199</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>231</v>
+        <v>200</v>
       </c>
       <c r="H33" s="0" t="s">
-        <v>144</v>
+        <v>114</v>
       </c>
       <c r="I33" s="0" t="s">
         <v>15</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>76</v>
+        <v>44</v>
       </c>
       <c r="K33" s="0" t="s">
         <v>15</v>
       </c>
       <c r="L33" s="0" t="s">
         <v>15</v>
       </c>
       <c r="M33" s="0" t="s">
-        <v>213</v>
+        <v>182</v>
       </c>
       <c r="N33" s="0" t="s">
         <v>15</v>
       </c>
       <c r="O33" s="0" t="s">
-        <v>137</v>
+        <v>107</v>
       </c>
       <c r="P33" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="Q33" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R33" s="0" t="s">
         <v>201</v>
-      </c>
-[...4 lines deleted...]
-        <v>232</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
         <v>15</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>70</v>
+        <v>38</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>233</v>
+        <v>202</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>234</v>
+        <v>203</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>235</v>
+        <v>204</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>236</v>
+        <v>205</v>
       </c>
       <c r="I34" s="0" t="s">
-        <v>237</v>
+        <v>206</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>76</v>
+        <v>44</v>
       </c>
       <c r="K34" s="0" t="s">
         <v>15</v>
       </c>
       <c r="L34" s="0" t="s">
-        <v>238</v>
+        <v>207</v>
       </c>
       <c r="M34" s="0" t="s">
-        <v>239</v>
+        <v>208</v>
       </c>
       <c r="N34" s="0" t="s">
-        <v>240</v>
+        <v>209</v>
       </c>
       <c r="O34" s="0" t="s">
-        <v>130</v>
+        <v>100</v>
       </c>
       <c r="P34" s="0" t="s">
-        <v>191</v>
+        <v>160</v>
       </c>
       <c r="Q34" s="0" t="s">
         <v>15</v>
       </c>
       <c r="R34" s="0" t="s">
-        <v>241</v>
+        <v>210</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
         <v>15</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>70</v>
+        <v>38</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>242</v>
+        <v>211</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>243</v>
+        <v>212</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>244</v>
+        <v>213</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>115</v>
+        <v>90</v>
       </c>
       <c r="I35" s="0" t="s">
         <v>15</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>76</v>
+        <v>44</v>
       </c>
       <c r="K35" s="0" t="s">
         <v>15</v>
       </c>
       <c r="L35" s="0" t="s">
-        <v>116</v>
+        <v>84</v>
       </c>
       <c r="M35" s="0" t="s">
-        <v>213</v>
+        <v>182</v>
       </c>
       <c r="N35" s="0" t="s">
         <v>15</v>
       </c>
       <c r="O35" s="0" t="s">
-        <v>137</v>
+        <v>107</v>
       </c>
       <c r="P35" s="0" t="s">
-        <v>116</v>
+        <v>84</v>
       </c>
       <c r="Q35" s="0" t="s">
         <v>15</v>
       </c>
       <c r="R35" s="0" t="s">
-        <v>245</v>
+        <v>214</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
         <v>15</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>70</v>
+        <v>38</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>246</v>
+        <v>215</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>158</v>
+        <v>128</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>247</v>
+        <v>216</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>248</v>
+        <v>217</v>
       </c>
       <c r="I36" s="0" t="s">
-        <v>167</v>
+        <v>218</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>76</v>
+        <v>44</v>
       </c>
       <c r="K36" s="0" t="s">
         <v>15</v>
       </c>
       <c r="L36" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="M36" s="0" t="s">
-        <v>177</v>
+        <v>146</v>
       </c>
       <c r="N36" s="0" t="s">
-        <v>249</v>
+        <v>219</v>
       </c>
       <c r="O36" s="0" t="s">
-        <v>137</v>
+        <v>107</v>
       </c>
       <c r="P36" s="0" t="s">
-        <v>201</v>
+        <v>170</v>
       </c>
       <c r="Q36" s="0" t="s">
-        <v>250</v>
+        <v>220</v>
       </c>
       <c r="R36" s="0" t="s">
-        <v>251</v>
+        <v>221</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
         <v>15</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>70</v>
+        <v>38</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>252</v>
+        <v>222</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>253</v>
+        <v>223</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>254</v>
+        <v>224</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>255</v>
+        <v>225</v>
       </c>
       <c r="I37" s="0" t="s">
         <v>15</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>76</v>
+        <v>44</v>
       </c>
       <c r="K37" s="0" t="s">
         <v>15</v>
       </c>
       <c r="L37" s="0" t="s">
-        <v>87</v>
+        <v>55</v>
       </c>
       <c r="M37" s="0" t="s">
-        <v>256</v>
+        <v>226</v>
       </c>
       <c r="N37" s="0" t="s">
         <v>15</v>
       </c>
       <c r="O37" s="0" t="s">
-        <v>79</v>
+        <v>47</v>
       </c>
       <c r="P37" s="0" t="s">
-        <v>77</v>
+        <v>45</v>
       </c>
       <c r="Q37" s="0" t="s">
         <v>15</v>
       </c>
       <c r="R37" s="0" t="s">
-        <v>257</v>
+        <v>227</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
         <v>15</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>70</v>
+        <v>38</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>258</v>
+        <v>228</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>259</v>
+        <v>229</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>260</v>
+        <v>230</v>
       </c>
       <c r="H38" s="0" t="s">
-        <v>109</v>
+        <v>77</v>
       </c>
       <c r="I38" s="0" t="s">
-        <v>223</v>
+        <v>192</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>76</v>
+        <v>44</v>
       </c>
       <c r="K38" s="0" t="s">
         <v>15</v>
       </c>
       <c r="L38" s="0" t="s">
-        <v>97</v>
+        <v>65</v>
       </c>
       <c r="M38" s="0" t="s">
-        <v>261</v>
+        <v>231</v>
       </c>
       <c r="N38" s="0" t="s">
-        <v>262</v>
+        <v>232</v>
       </c>
       <c r="O38" s="0" t="s">
-        <v>137</v>
+        <v>107</v>
       </c>
       <c r="P38" s="0" t="s">
-        <v>154</v>
+        <v>124</v>
       </c>
       <c r="Q38" s="0" t="s">
         <v>15</v>
       </c>
       <c r="R38" s="0" t="s">
-        <v>263</v>
+        <v>233</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
         <v>15</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>70</v>
+        <v>38</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>264</v>
+        <v>234</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>158</v>
+        <v>128</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>265</v>
+        <v>235</v>
       </c>
       <c r="H39" s="0" t="s">
-        <v>266</v>
+        <v>236</v>
       </c>
       <c r="I39" s="0" t="s">
-        <v>223</v>
+        <v>192</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>76</v>
+        <v>44</v>
       </c>
       <c r="K39" s="0" t="s">
         <v>15</v>
       </c>
       <c r="L39" s="0" t="s">
-        <v>267</v>
+        <v>237</v>
       </c>
       <c r="M39" s="0" t="s">
-        <v>161</v>
+        <v>131</v>
       </c>
       <c r="N39" s="0" t="s">
-        <v>268</v>
+        <v>238</v>
       </c>
       <c r="O39" s="0" t="s">
-        <v>137</v>
+        <v>107</v>
       </c>
       <c r="P39" s="0" t="s">
-        <v>163</v>
+        <v>132</v>
       </c>
       <c r="Q39" s="0" t="s">
         <v>15</v>
       </c>
       <c r="R39" s="0" t="s">
-        <v>269</v>
+        <v>239</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
         <v>15</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>70</v>
+        <v>38</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>270</v>
+        <v>240</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>158</v>
+        <v>128</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>271</v>
+        <v>241</v>
       </c>
       <c r="H40" s="0" t="s">
-        <v>272</v>
+        <v>242</v>
       </c>
       <c r="I40" s="0" t="s">
         <v>15</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>76</v>
+        <v>44</v>
       </c>
       <c r="K40" s="0" t="s">
         <v>15</v>
       </c>
       <c r="L40" s="0" t="s">
-        <v>238</v>
+        <v>207</v>
       </c>
       <c r="M40" s="0" t="s">
-        <v>161</v>
+        <v>131</v>
       </c>
       <c r="N40" s="0" t="s">
         <v>15</v>
       </c>
       <c r="O40" s="0" t="s">
-        <v>79</v>
+        <v>47</v>
       </c>
       <c r="P40" s="0" t="s">
-        <v>163</v>
+        <v>132</v>
       </c>
       <c r="Q40" s="0" t="s">
         <v>15</v>
       </c>
       <c r="R40" s="0" t="s">
-        <v>273</v>
+        <v>243</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
         <v>15</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>70</v>
+        <v>38</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>274</v>
+        <v>244</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>275</v>
+        <v>245</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>276</v>
+        <v>246</v>
       </c>
       <c r="H41" s="0" t="s">
-        <v>277</v>
+        <v>247</v>
       </c>
       <c r="I41" s="0" t="s">
-        <v>278</v>
+        <v>248</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>76</v>
+        <v>44</v>
       </c>
       <c r="K41" s="0" t="s">
         <v>15</v>
       </c>
       <c r="L41" s="0" t="s">
-        <v>176</v>
+        <v>145</v>
       </c>
       <c r="M41" s="0" t="s">
-        <v>177</v>
+        <v>146</v>
       </c>
       <c r="N41" s="0" t="s">
-        <v>279</v>
+        <v>249</v>
       </c>
       <c r="O41" s="0" t="s">
-        <v>137</v>
+        <v>107</v>
       </c>
       <c r="P41" s="0" t="s">
-        <v>87</v>
+        <v>55</v>
       </c>
       <c r="Q41" s="0" t="s">
-        <v>280</v>
+        <v>250</v>
       </c>
       <c r="R41" s="0" t="s">
-        <v>281</v>
+        <v>251</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
         <v>15</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>70</v>
+        <v>38</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>282</v>
+        <v>252</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>283</v>
+        <v>253</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>284</v>
+        <v>254</v>
       </c>
       <c r="H42" s="0" t="s">
-        <v>115</v>
+        <v>90</v>
       </c>
       <c r="I42" s="0" t="s">
         <v>15</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>76</v>
+        <v>44</v>
       </c>
       <c r="K42" s="0" t="s">
         <v>15</v>
       </c>
       <c r="L42" s="0" t="s">
         <v>15</v>
       </c>
       <c r="M42" s="0" t="s">
-        <v>285</v>
+        <v>255</v>
       </c>
       <c r="N42" s="0" t="s">
         <v>15</v>
       </c>
       <c r="O42" s="0" t="s">
-        <v>79</v>
+        <v>47</v>
       </c>
       <c r="P42" s="0" t="s">
-        <v>80</v>
+        <v>48</v>
       </c>
       <c r="Q42" s="0" t="s">
         <v>15</v>
       </c>
       <c r="R42" s="0" t="s">
-        <v>118</v>
+        <v>93</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
         <v>15</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>70</v>
+        <v>38</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>286</v>
+        <v>256</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>287</v>
+        <v>257</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>288</v>
+        <v>258</v>
       </c>
       <c r="H43" s="0" t="s">
-        <v>115</v>
+        <v>90</v>
       </c>
       <c r="I43" s="0" t="s">
         <v>15</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>76</v>
+        <v>44</v>
       </c>
       <c r="K43" s="0" t="s">
         <v>15</v>
       </c>
       <c r="L43" s="0" t="s">
         <v>15</v>
       </c>
       <c r="M43" s="0" t="s">
-        <v>289</v>
+        <v>259</v>
       </c>
       <c r="N43" s="0" t="s">
         <v>15</v>
       </c>
       <c r="O43" s="0" t="s">
-        <v>79</v>
+        <v>47</v>
       </c>
       <c r="P43" s="0" t="s">
-        <v>163</v>
+        <v>132</v>
       </c>
       <c r="Q43" s="0" t="s">
         <v>15</v>
       </c>
       <c r="R43" s="0" t="s">
-        <v>290</v>
+        <v>260</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
         <v>15</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>70</v>
+        <v>38</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>291</v>
+        <v>261</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>292</v>
+        <v>262</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>293</v>
+        <v>263</v>
       </c>
       <c r="H44" s="0" t="s">
-        <v>294</v>
+        <v>264</v>
       </c>
       <c r="I44" s="0" t="s">
         <v>15</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>76</v>
+        <v>44</v>
       </c>
       <c r="K44" s="0" t="s">
         <v>15</v>
       </c>
       <c r="L44" s="0" t="s">
         <v>15</v>
       </c>
       <c r="M44" s="0" t="s">
-        <v>285</v>
+        <v>255</v>
       </c>
       <c r="N44" s="0" t="s">
         <v>15</v>
       </c>
       <c r="O44" s="0" t="s">
-        <v>79</v>
+        <v>47</v>
       </c>
       <c r="P44" s="0" t="s">
-        <v>87</v>
+        <v>55</v>
       </c>
       <c r="Q44" s="0" t="s">
         <v>15</v>
       </c>
       <c r="R44" s="0" t="s">
-        <v>295</v>
+        <v>265</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
         <v>15</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>70</v>
+        <v>38</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>296</v>
+        <v>266</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>297</v>
+        <v>267</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>298</v>
+        <v>268</v>
       </c>
       <c r="H45" s="0" t="s">
-        <v>109</v>
+        <v>77</v>
       </c>
       <c r="I45" s="0" t="s">
         <v>15</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>76</v>
+        <v>44</v>
       </c>
       <c r="K45" s="0" t="s">
         <v>15</v>
       </c>
       <c r="L45" s="0" t="s">
-        <v>80</v>
+        <v>48</v>
       </c>
       <c r="M45" s="0" t="s">
-        <v>299</v>
+        <v>269</v>
       </c>
       <c r="N45" s="0" t="s">
-        <v>300</v>
+        <v>270</v>
       </c>
       <c r="O45" s="0" t="s">
-        <v>79</v>
+        <v>47</v>
       </c>
       <c r="P45" s="0" t="s">
-        <v>80</v>
+        <v>48</v>
       </c>
       <c r="Q45" s="0" t="s">
         <v>15</v>
       </c>
       <c r="R45" s="0" t="s">
-        <v>301</v>
+        <v>271</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
         <v>15</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>70</v>
+        <v>38</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>140</v>
+        <v>110</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>302</v>
+        <v>272</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>220</v>
+        <v>189</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>303</v>
+        <v>273</v>
       </c>
       <c r="H46" s="0" t="s">
-        <v>304</v>
+        <v>274</v>
       </c>
       <c r="I46" s="0" t="s">
-        <v>305</v>
+        <v>275</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>76</v>
+        <v>44</v>
       </c>
       <c r="K46" s="0" t="s">
         <v>15</v>
       </c>
       <c r="L46" s="0" t="s">
-        <v>224</v>
+        <v>193</v>
       </c>
       <c r="M46" s="0" t="s">
-        <v>225</v>
+        <v>194</v>
       </c>
       <c r="N46" s="0" t="s">
-        <v>306</v>
+        <v>276</v>
       </c>
       <c r="O46" s="0" t="s">
-        <v>79</v>
+        <v>47</v>
       </c>
       <c r="P46" s="0" t="s">
-        <v>201</v>
+        <v>170</v>
       </c>
       <c r="Q46" s="0" t="s">
-        <v>307</v>
+        <v>277</v>
       </c>
       <c r="R46" s="0" t="s">
-        <v>308</v>
+        <v>278</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
         <v>15</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>70</v>
+        <v>38</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>309</v>
+        <v>279</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>181</v>
+        <v>150</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>310</v>
+        <v>280</v>
       </c>
       <c r="H47" s="0" t="s">
-        <v>311</v>
+        <v>281</v>
       </c>
       <c r="I47" s="0" t="s">
         <v>15</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>76</v>
+        <v>44</v>
       </c>
       <c r="K47" s="0" t="s">
         <v>15</v>
       </c>
       <c r="L47" s="0" t="s">
-        <v>195</v>
+        <v>164</v>
       </c>
       <c r="M47" s="0" t="s">
-        <v>96</v>
+        <v>64</v>
       </c>
       <c r="N47" s="0" t="s">
         <v>15</v>
       </c>
       <c r="O47" s="0" t="s">
-        <v>79</v>
+        <v>47</v>
       </c>
       <c r="P47" s="0" t="s">
-        <v>116</v>
+        <v>84</v>
       </c>
       <c r="Q47" s="0" t="s">
         <v>15</v>
       </c>
       <c r="R47" s="0" t="s">
-        <v>312</v>
+        <v>282</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
         <v>15</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>70</v>
+        <v>38</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>313</v>
+        <v>283</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>172</v>
+        <v>141</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>314</v>
+        <v>284</v>
       </c>
       <c r="H48" s="0" t="s">
-        <v>315</v>
+        <v>285</v>
       </c>
       <c r="I48" s="0" t="s">
         <v>15</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>76</v>
+        <v>44</v>
       </c>
       <c r="K48" s="0" t="s">
         <v>15</v>
       </c>
       <c r="L48" s="0" t="s">
-        <v>201</v>
+        <v>170</v>
       </c>
       <c r="M48" s="0" t="s">
-        <v>316</v>
+        <v>286</v>
       </c>
       <c r="N48" s="0" t="s">
-        <v>317</v>
+        <v>287</v>
       </c>
       <c r="O48" s="0" t="s">
-        <v>137</v>
+        <v>107</v>
       </c>
       <c r="P48" s="0" t="s">
-        <v>87</v>
+        <v>55</v>
       </c>
       <c r="Q48" s="0" t="s">
-        <v>318</v>
+        <v>288</v>
       </c>
       <c r="R48" s="0" t="s">
-        <v>319</v>
+        <v>289</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
         <v>15</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>70</v>
+        <v>38</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>320</v>
+        <v>290</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>321</v>
+        <v>291</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>322</v>
+        <v>292</v>
       </c>
       <c r="H49" s="0" t="s">
-        <v>323</v>
+        <v>293</v>
       </c>
       <c r="I49" s="0" t="s">
-        <v>223</v>
+        <v>192</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>76</v>
+        <v>44</v>
       </c>
       <c r="K49" s="0" t="s">
         <v>15</v>
       </c>
       <c r="L49" s="0" t="s">
-        <v>191</v>
+        <v>160</v>
       </c>
       <c r="M49" s="0" t="s">
-        <v>177</v>
+        <v>146</v>
       </c>
       <c r="N49" s="0" t="s">
-        <v>324</v>
+        <v>294</v>
       </c>
       <c r="O49" s="0" t="s">
-        <v>79</v>
+        <v>47</v>
       </c>
       <c r="P49" s="0" t="s">
-        <v>87</v>
+        <v>55</v>
       </c>
       <c r="Q49" s="0" t="s">
-        <v>325</v>
+        <v>295</v>
       </c>
       <c r="R49" s="0" t="s">
-        <v>326</v>
+        <v>296</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
         <v>15</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>70</v>
+        <v>38</v>
       </c>
       <c r="C50" s="0" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>327</v>
+        <v>297</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>328</v>
+        <v>298</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>329</v>
+        <v>299</v>
       </c>
       <c r="H50" s="0" t="s">
-        <v>330</v>
+        <v>300</v>
       </c>
       <c r="I50" s="0" t="s">
         <v>15</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>76</v>
+        <v>44</v>
       </c>
       <c r="K50" s="0" t="s">
         <v>15</v>
       </c>
       <c r="L50" s="0" t="s">
-        <v>184</v>
+        <v>153</v>
       </c>
       <c r="M50" s="0" t="s">
-        <v>190</v>
+        <v>159</v>
       </c>
       <c r="N50" s="0" t="s">
         <v>15</v>
       </c>
       <c r="O50" s="0" t="s">
-        <v>331</v>
+        <v>301</v>
       </c>
       <c r="P50" s="0" t="s">
-        <v>87</v>
+        <v>55</v>
       </c>
       <c r="Q50" s="0" t="s">
         <v>15</v>
       </c>
       <c r="R50" s="0" t="s">
-        <v>332</v>
+        <v>302</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
         <v>15</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>70</v>
+        <v>38</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>333</v>
+        <v>303</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>334</v>
+        <v>304</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>335</v>
+        <v>305</v>
       </c>
       <c r="H51" s="0" t="s">
-        <v>336</v>
+        <v>306</v>
       </c>
       <c r="I51" s="0" t="s">
         <v>15</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>76</v>
+        <v>44</v>
       </c>
       <c r="K51" s="0" t="s">
         <v>15</v>
       </c>
       <c r="L51" s="0" t="s">
-        <v>176</v>
+        <v>145</v>
       </c>
       <c r="M51" s="0" t="s">
-        <v>337</v>
+        <v>307</v>
       </c>
       <c r="N51" s="0" t="s">
         <v>15</v>
       </c>
       <c r="O51" s="0" t="s">
-        <v>79</v>
+        <v>47</v>
       </c>
       <c r="P51" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="Q51" s="0" t="s">
         <v>15</v>
       </c>
       <c r="R51" s="0" t="s">
-        <v>338</v>
+        <v>308</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
         <v>15</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>70</v>
+        <v>38</v>
       </c>
       <c r="C52" s="0" t="s">
-        <v>140</v>
+        <v>110</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>339</v>
+        <v>309</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>321</v>
+        <v>291</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>238</v>
+        <v>207</v>
       </c>
       <c r="H52" s="0" t="s">
-        <v>255</v>
+        <v>225</v>
       </c>
       <c r="I52" s="0" t="s">
-        <v>237</v>
+        <v>206</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>76</v>
+        <v>44</v>
       </c>
       <c r="K52" s="0" t="s">
         <v>15</v>
       </c>
       <c r="L52" s="0" t="s">
-        <v>340</v>
+        <v>310</v>
       </c>
       <c r="M52" s="0" t="s">
-        <v>299</v>
+        <v>269</v>
       </c>
       <c r="N52" s="0" t="s">
-        <v>341</v>
+        <v>311</v>
       </c>
       <c r="O52" s="0" t="s">
-        <v>79</v>
+        <v>47</v>
       </c>
       <c r="P52" s="0" t="s">
-        <v>342</v>
+        <v>312</v>
       </c>
       <c r="Q52" s="0" t="s">
         <v>15</v>
       </c>
       <c r="R52" s="0" t="s">
-        <v>343</v>
+        <v>313</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
         <v>15</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>70</v>
+        <v>38</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>344</v>
+        <v>314</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>345</v>
+        <v>315</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>346</v>
+        <v>316</v>
       </c>
       <c r="H53" s="0" t="s">
-        <v>347</v>
+        <v>317</v>
       </c>
       <c r="I53" s="0" t="s">
         <v>15</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>76</v>
+        <v>44</v>
       </c>
       <c r="K53" s="0" t="s">
         <v>15</v>
       </c>
       <c r="L53" s="0" t="s">
-        <v>238</v>
+        <v>207</v>
       </c>
       <c r="M53" s="0" t="s">
-        <v>348</v>
+        <v>318</v>
       </c>
       <c r="N53" s="0" t="s">
-        <v>349</v>
+        <v>319</v>
       </c>
       <c r="O53" s="0" t="s">
-        <v>79</v>
+        <v>47</v>
       </c>
       <c r="P53" s="0" t="s">
-        <v>77</v>
+        <v>45</v>
       </c>
       <c r="Q53" s="0" t="s">
         <v>15</v>
       </c>
       <c r="R53" s="0" t="s">
-        <v>350</v>
+        <v>320</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
         <v>15</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>70</v>
+        <v>38</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>351</v>
+        <v>321</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>352</v>
+        <v>322</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>353</v>
+        <v>323</v>
       </c>
       <c r="H54" s="0" t="s">
-        <v>75</v>
+        <v>43</v>
       </c>
       <c r="I54" s="0" t="s">
         <v>15</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>76</v>
+        <v>44</v>
       </c>
       <c r="K54" s="0" t="s">
         <v>15</v>
       </c>
       <c r="L54" s="0" t="s">
-        <v>97</v>
+        <v>65</v>
       </c>
       <c r="M54" s="0" t="s">
-        <v>289</v>
+        <v>259</v>
       </c>
       <c r="N54" s="0" t="s">
         <v>15</v>
       </c>
       <c r="O54" s="0" t="s">
-        <v>137</v>
+        <v>107</v>
       </c>
       <c r="P54" s="0" t="s">
-        <v>97</v>
+        <v>65</v>
       </c>
       <c r="Q54" s="0" t="s">
         <v>15</v>
       </c>
       <c r="R54" s="0" t="s">
-        <v>354</v>
+        <v>324</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
         <v>15</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>70</v>
+        <v>38</v>
       </c>
       <c r="C55" s="0" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>355</v>
+        <v>325</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>356</v>
+        <v>326</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>357</v>
+        <v>327</v>
       </c>
       <c r="H55" s="0" t="s">
-        <v>358</v>
+        <v>328</v>
       </c>
       <c r="I55" s="0" t="s">
-        <v>359</v>
+        <v>329</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>76</v>
+        <v>44</v>
       </c>
       <c r="K55" s="0" t="s">
         <v>15</v>
       </c>
       <c r="L55" s="0" t="s">
-        <v>95</v>
+        <v>63</v>
       </c>
       <c r="M55" s="0" t="s">
-        <v>360</v>
+        <v>330</v>
       </c>
       <c r="N55" s="0" t="s">
-        <v>361</v>
+        <v>331</v>
       </c>
       <c r="O55" s="0" t="s">
-        <v>79</v>
+        <v>47</v>
       </c>
       <c r="P55" s="0" t="s">
-        <v>362</v>
+        <v>332</v>
       </c>
       <c r="Q55" s="0" t="s">
-        <v>363</v>
+        <v>333</v>
       </c>
       <c r="R55" s="0" t="s">
-        <v>364</v>
+        <v>334</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
         <v>15</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>70</v>
+        <v>38</v>
       </c>
       <c r="C56" s="0" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>365</v>
+        <v>335</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>366</v>
+        <v>336</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>367</v>
+        <v>337</v>
       </c>
       <c r="H56" s="0" t="s">
-        <v>347</v>
+        <v>317</v>
       </c>
       <c r="I56" s="0" t="s">
         <v>15</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>76</v>
+        <v>44</v>
       </c>
       <c r="K56" s="0" t="s">
         <v>15</v>
       </c>
       <c r="L56" s="0" t="s">
-        <v>95</v>
+        <v>63</v>
       </c>
       <c r="M56" s="0" t="s">
-        <v>368</v>
+        <v>338</v>
       </c>
       <c r="N56" s="0" t="s">
         <v>15</v>
       </c>
       <c r="O56" s="0" t="s">
-        <v>79</v>
+        <v>47</v>
       </c>
       <c r="P56" s="0" t="s">
-        <v>342</v>
+        <v>312</v>
       </c>
       <c r="Q56" s="0" t="s">
         <v>15</v>
       </c>
       <c r="R56" s="0" t="s">
-        <v>369</v>
+        <v>339</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
         <v>15</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>70</v>
+        <v>38</v>
       </c>
       <c r="C57" s="0" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>370</v>
+        <v>340</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>187</v>
+        <v>156</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>371</v>
+        <v>341</v>
       </c>
       <c r="H57" s="0" t="s">
-        <v>189</v>
+        <v>158</v>
       </c>
       <c r="I57" s="0" t="s">
         <v>15</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>76</v>
+        <v>44</v>
       </c>
       <c r="K57" s="0" t="s">
         <v>15</v>
       </c>
       <c r="L57" s="0" t="s">
-        <v>342</v>
+        <v>312</v>
       </c>
       <c r="M57" s="0" t="s">
-        <v>256</v>
+        <v>226</v>
       </c>
       <c r="N57" s="0" t="s">
         <v>15</v>
       </c>
       <c r="O57" s="0" t="s">
-        <v>130</v>
+        <v>100</v>
       </c>
       <c r="P57" s="0" t="s">
-        <v>97</v>
+        <v>65</v>
       </c>
       <c r="Q57" s="0" t="s">
         <v>15</v>
       </c>
       <c r="R57" s="0" t="s">
-        <v>131</v>
+        <v>101</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
         <v>15</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>70</v>
+        <v>38</v>
       </c>
       <c r="C58" s="0" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>372</v>
+        <v>342</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>373</v>
+        <v>343</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>374</v>
+        <v>344</v>
       </c>
       <c r="H58" s="0" t="s">
-        <v>115</v>
+        <v>90</v>
       </c>
       <c r="I58" s="0" t="s">
         <v>15</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>76</v>
+        <v>44</v>
       </c>
       <c r="K58" s="0" t="s">
         <v>15</v>
       </c>
       <c r="L58" s="0" t="s">
-        <v>191</v>
+        <v>160</v>
       </c>
       <c r="M58" s="0" t="s">
-        <v>375</v>
+        <v>345</v>
       </c>
       <c r="N58" s="0" t="s">
         <v>15</v>
       </c>
       <c r="O58" s="0" t="s">
-        <v>79</v>
+        <v>47</v>
       </c>
       <c r="P58" s="0" t="s">
-        <v>80</v>
+        <v>48</v>
       </c>
       <c r="Q58" s="0" t="s">
         <v>15</v>
       </c>
       <c r="R58" s="0" t="s">
-        <v>118</v>
+        <v>93</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
         <v>15</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>70</v>
+        <v>38</v>
       </c>
       <c r="C59" s="0" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>376</v>
+        <v>346</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>321</v>
+        <v>291</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>377</v>
+        <v>347</v>
       </c>
       <c r="H59" s="0" t="s">
-        <v>378</v>
+        <v>348</v>
       </c>
       <c r="I59" s="0" t="s">
-        <v>237</v>
+        <v>206</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>76</v>
+        <v>44</v>
       </c>
       <c r="K59" s="0" t="s">
         <v>15</v>
       </c>
       <c r="L59" s="0" t="s">
-        <v>238</v>
+        <v>207</v>
       </c>
       <c r="M59" s="0" t="s">
-        <v>177</v>
+        <v>146</v>
       </c>
       <c r="N59" s="0" t="s">
-        <v>379</v>
+        <v>349</v>
       </c>
       <c r="O59" s="0" t="s">
-        <v>79</v>
+        <v>47</v>
       </c>
       <c r="P59" s="0" t="s">
-        <v>116</v>
+        <v>84</v>
       </c>
       <c r="Q59" s="0" t="s">
-        <v>280</v>
+        <v>250</v>
       </c>
       <c r="R59" s="0" t="s">
-        <v>380</v>
+        <v>350</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
         <v>15</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>70</v>
+        <v>38</v>
       </c>
       <c r="C60" s="0" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>381</v>
+        <v>351</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>211</v>
+        <v>180</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>382</v>
+        <v>352</v>
       </c>
       <c r="H60" s="0" t="s">
-        <v>383</v>
+        <v>353</v>
       </c>
       <c r="I60" s="0" t="s">
         <v>15</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>76</v>
+        <v>44</v>
       </c>
       <c r="K60" s="0" t="s">
         <v>15</v>
       </c>
       <c r="L60" s="0" t="s">
         <v>15</v>
       </c>
       <c r="M60" s="0" t="s">
-        <v>384</v>
+        <v>354</v>
       </c>
       <c r="N60" s="0" t="s">
         <v>15</v>
       </c>
       <c r="O60" s="0" t="s">
-        <v>79</v>
+        <v>47</v>
       </c>
       <c r="P60" s="0" t="s">
-        <v>191</v>
+        <v>160</v>
       </c>
       <c r="Q60" s="0" t="s">
         <v>15</v>
       </c>
       <c r="R60" s="0" t="s">
-        <v>385</v>
+        <v>355</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
         <v>15</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>70</v>
+        <v>38</v>
       </c>
       <c r="C61" s="0" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>386</v>
+        <v>356</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>172</v>
+        <v>141</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>387</v>
+        <v>357</v>
       </c>
       <c r="H61" s="0" t="s">
-        <v>388</v>
+        <v>358</v>
       </c>
       <c r="I61" s="0" t="s">
-        <v>223</v>
+        <v>192</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>76</v>
+        <v>44</v>
       </c>
       <c r="K61" s="0" t="s">
         <v>15</v>
       </c>
       <c r="L61" s="0" t="s">
-        <v>128</v>
+        <v>98</v>
       </c>
       <c r="M61" s="0" t="s">
-        <v>88</v>
+        <v>56</v>
       </c>
       <c r="N61" s="0" t="s">
-        <v>389</v>
+        <v>359</v>
       </c>
       <c r="O61" s="0" t="s">
-        <v>79</v>
+        <v>47</v>
       </c>
       <c r="P61" s="0" t="s">
-        <v>116</v>
+        <v>84</v>
       </c>
       <c r="Q61" s="0" t="s">
-        <v>280</v>
+        <v>250</v>
       </c>
       <c r="R61" s="0" t="s">
-        <v>390</v>
+        <v>360</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
         <v>15</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>70</v>
+        <v>38</v>
       </c>
       <c r="C62" s="0" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>391</v>
+        <v>361</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>392</v>
+        <v>362</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>393</v>
+        <v>363</v>
       </c>
       <c r="H62" s="0" t="s">
-        <v>394</v>
+        <v>364</v>
       </c>
       <c r="I62" s="0" t="s">
-        <v>223</v>
+        <v>192</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>76</v>
+        <v>44</v>
       </c>
       <c r="K62" s="0" t="s">
         <v>15</v>
       </c>
       <c r="L62" s="0" t="s">
-        <v>80</v>
+        <v>48</v>
       </c>
       <c r="M62" s="0" t="s">
-        <v>395</v>
+        <v>365</v>
       </c>
       <c r="N62" s="0" t="s">
-        <v>396</v>
+        <v>366</v>
       </c>
       <c r="O62" s="0" t="s">
-        <v>137</v>
+        <v>107</v>
       </c>
       <c r="P62" s="0" t="s">
-        <v>80</v>
+        <v>48</v>
       </c>
       <c r="Q62" s="0" t="s">
-        <v>325</v>
+        <v>295</v>
       </c>
       <c r="R62" s="0" t="s">
-        <v>397</v>
+        <v>367</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
         <v>15</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>70</v>
+        <v>38</v>
       </c>
       <c r="C63" s="0" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>398</v>
+        <v>368</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>321</v>
+        <v>291</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>399</v>
+        <v>369</v>
       </c>
       <c r="H63" s="0" t="s">
-        <v>400</v>
+        <v>370</v>
       </c>
       <c r="I63" s="0" t="s">
-        <v>223</v>
+        <v>192</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>76</v>
+        <v>44</v>
       </c>
       <c r="K63" s="0" t="s">
         <v>15</v>
       </c>
       <c r="L63" s="0" t="s">
-        <v>154</v>
+        <v>124</v>
       </c>
       <c r="M63" s="0" t="s">
-        <v>177</v>
+        <v>146</v>
       </c>
       <c r="N63" s="0" t="s">
-        <v>401</v>
+        <v>371</v>
       </c>
       <c r="O63" s="0" t="s">
-        <v>79</v>
+        <v>47</v>
       </c>
       <c r="P63" s="0" t="s">
-        <v>87</v>
+        <v>55</v>
       </c>
       <c r="Q63" s="0" t="s">
-        <v>325</v>
+        <v>295</v>
       </c>
       <c r="R63" s="0" t="s">
-        <v>402</v>
+        <v>372</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
         <v>15</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>70</v>
+        <v>38</v>
       </c>
       <c r="C64" s="0" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>403</v>
+        <v>373</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>172</v>
+        <v>141</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>404</v>
+        <v>374</v>
       </c>
       <c r="H64" s="0" t="s">
-        <v>388</v>
+        <v>358</v>
       </c>
       <c r="I64" s="0" t="s">
-        <v>405</v>
+        <v>375</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>76</v>
+        <v>44</v>
       </c>
       <c r="K64" s="0" t="s">
         <v>15</v>
       </c>
       <c r="L64" s="0" t="s">
-        <v>128</v>
+        <v>98</v>
       </c>
       <c r="M64" s="0" t="s">
-        <v>168</v>
+        <v>138</v>
       </c>
       <c r="N64" s="0" t="s">
         <v>15</v>
       </c>
       <c r="O64" s="0" t="s">
-        <v>79</v>
+        <v>47</v>
       </c>
       <c r="P64" s="0" t="s">
-        <v>116</v>
+        <v>84</v>
       </c>
       <c r="Q64" s="0" t="s">
-        <v>406</v>
+        <v>376</v>
       </c>
       <c r="R64" s="0" t="s">
-        <v>407</v>
+        <v>377</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
         <v>15</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>70</v>
+        <v>38</v>
       </c>
       <c r="C65" s="0" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>408</v>
+        <v>378</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>409</v>
+        <v>379</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>410</v>
+        <v>380</v>
       </c>
       <c r="H65" s="0" t="s">
-        <v>109</v>
+        <v>77</v>
       </c>
       <c r="I65" s="0" t="s">
         <v>15</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>76</v>
+        <v>44</v>
       </c>
       <c r="K65" s="0" t="s">
         <v>15</v>
       </c>
       <c r="L65" s="0" t="s">
-        <v>135</v>
+        <v>105</v>
       </c>
       <c r="M65" s="0" t="s">
-        <v>117</v>
+        <v>85</v>
       </c>
       <c r="N65" s="0" t="s">
         <v>15</v>
       </c>
       <c r="O65" s="0" t="s">
-        <v>137</v>
+        <v>107</v>
       </c>
       <c r="P65" s="0" t="s">
-        <v>116</v>
+        <v>84</v>
       </c>
       <c r="Q65" s="0" t="s">
         <v>15</v>
       </c>
       <c r="R65" s="0" t="s">
-        <v>411</v>
+        <v>381</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
         <v>15</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>70</v>
+        <v>38</v>
       </c>
       <c r="C66" s="0" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>412</v>
+        <v>382</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>413</v>
+        <v>383</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>414</v>
+        <v>384</v>
       </c>
       <c r="H66" s="0" t="s">
-        <v>347</v>
+        <v>317</v>
       </c>
       <c r="I66" s="0" t="s">
         <v>15</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>76</v>
+        <v>44</v>
       </c>
       <c r="K66" s="0" t="s">
         <v>15</v>
       </c>
       <c r="L66" s="0" t="s">
-        <v>342</v>
+        <v>312</v>
       </c>
       <c r="M66" s="0" t="s">
-        <v>415</v>
+        <v>385</v>
       </c>
       <c r="N66" s="0" t="s">
         <v>15</v>
       </c>
       <c r="O66" s="0" t="s">
-        <v>79</v>
+        <v>47</v>
       </c>
       <c r="P66" s="0" t="s">
-        <v>97</v>
+        <v>65</v>
       </c>
       <c r="Q66" s="0" t="s">
         <v>15</v>
       </c>
       <c r="R66" s="0" t="s">
-        <v>81</v>
+        <v>49</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
         <v>15</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>70</v>
+        <v>38</v>
       </c>
       <c r="C67" s="0" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>416</v>
+        <v>386</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>417</v>
+        <v>387</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>418</v>
+        <v>388</v>
       </c>
       <c r="H67" s="0" t="s">
-        <v>160</v>
+        <v>130</v>
       </c>
       <c r="I67" s="0" t="s">
         <v>15</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>76</v>
+        <v>44</v>
       </c>
       <c r="K67" s="0" t="s">
         <v>15</v>
       </c>
       <c r="L67" s="0" t="s">
-        <v>80</v>
+        <v>48</v>
       </c>
       <c r="M67" s="0" t="s">
-        <v>419</v>
+        <v>389</v>
       </c>
       <c r="N67" s="0" t="s">
         <v>15</v>
       </c>
       <c r="O67" s="0" t="s">
-        <v>137</v>
+        <v>107</v>
       </c>
       <c r="P67" s="0" t="s">
-        <v>80</v>
+        <v>48</v>
       </c>
       <c r="Q67" s="0" t="s">
         <v>15</v>
       </c>
       <c r="R67" s="0" t="s">
-        <v>197</v>
+        <v>166</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:BX85"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="141.258438110352" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="16.8503913879395" customWidth="1"/>
+    <col min="1" max="1" width="138.731414794922" customWidth="1"/>
+    <col min="2" max="2" width="21.9820461273193" customWidth="1"/>
+    <col min="3" max="3" width="20.023193359375" customWidth="1"/>
     <col min="4" max="4" width="16.4186573028564" customWidth="1"/>
-    <col min="5" max="5" width="17.5667171478271" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="12" max="12" width="21.3445873260498" customWidth="1"/>
+    <col min="5" max="5" width="18.9249477386475" customWidth="1"/>
+    <col min="6" max="6" width="21.1659736633301" customWidth="1"/>
+    <col min="7" max="7" width="17.8236141204834" customWidth="1"/>
+    <col min="8" max="8" width="16.8503913879395" customWidth="1"/>
+    <col min="9" max="9" width="17.5667171478271" customWidth="1"/>
+    <col min="10" max="10" width="21.3445873260498" customWidth="1"/>
+    <col min="11" max="11" width="11.8522176742554" customWidth="1"/>
+    <col min="12" max="12" width="17.1655139923096" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
     <col min="27" max="27" width="9.140625" customWidth="1"/>
     <col min="28" max="28" width="9.140625" customWidth="1"/>
     <col min="29" max="29" width="9.140625" customWidth="1"/>
     <col min="30" max="30" width="9.140625" customWidth="1"/>
     <col min="31" max="31" width="9.140625" customWidth="1"/>
     <col min="32" max="32" width="9.140625" customWidth="1"/>
     <col min="33" max="33" width="9.140625" customWidth="1"/>
     <col min="34" max="34" width="9.140625" customWidth="1"/>
     <col min="35" max="35" width="9.140625" customWidth="1"/>
     <col min="36" max="36" width="9.140625" customWidth="1"/>
     <col min="37" max="37" width="9.140625" customWidth="1"/>
@@ -5886,84 +5572,84 @@
     <col min="76" max="76" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>56</v>
+        <v>390</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>420</v>
+        <v>32</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>58</v>
+        <v>26</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>421</v>
+        <v>24</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>63</v>
+        <v>35</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>64</v>
+        <v>31</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>422</v>
+        <v>391</v>
       </c>
       <c r="I10" s="1" t="s">
-        <v>10</v>
+        <v>392</v>
       </c>
       <c r="J10" s="1" t="s">
-        <v>423</v>
+        <v>393</v>
       </c>
       <c r="K10" s="1" t="s">
-        <v>67</v>
+        <v>394</v>
       </c>
       <c r="L10" s="1" t="s">
-        <v>424</v>
+        <v>395</v>
       </c>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
       <c r="P10" s="1"/>
       <c r="Q10" s="1"/>
       <c r="R10" s="1"/>
       <c r="S10" s="1"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
       <c r="X10" s="1"/>
       <c r="Y10" s="1"/>
       <c r="Z10" s="1"/>
       <c r="AA10" s="1"/>
       <c r="AB10" s="1"/>
       <c r="AC10" s="1"/>
       <c r="AD10" s="1"/>
       <c r="AE10" s="1"/>
       <c r="AF10" s="1"/>
       <c r="AG10" s="1"/>
       <c r="AH10" s="1"/>
       <c r="AI10" s="1"/>
       <c r="AJ10" s="1"/>
@@ -5988,3152 +5674,2738 @@
       <c r="BC10" s="1"/>
       <c r="BD10" s="1"/>
       <c r="BE10" s="1"/>
       <c r="BF10" s="1"/>
       <c r="BG10" s="1"/>
       <c r="BH10" s="1"/>
       <c r="BI10" s="1"/>
       <c r="BJ10" s="1"/>
       <c r="BK10" s="1"/>
       <c r="BL10" s="1"/>
       <c r="BM10" s="1"/>
       <c r="BN10" s="1"/>
       <c r="BO10" s="1"/>
       <c r="BP10" s="1"/>
       <c r="BQ10" s="1"/>
       <c r="BR10" s="1"/>
       <c r="BS10" s="1"/>
       <c r="BT10" s="1"/>
       <c r="BU10" s="1"/>
       <c r="BV10" s="1"/>
       <c r="BW10" s="1"/>
       <c r="BX10" s="1"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>73</v>
+        <v>396</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>15</v>
+        <v>46</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>74</v>
+        <v>42</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>15</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>77</v>
+        <v>48</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>78</v>
+        <v>45</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>425</v>
+        <v>15</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K11" s="0" t="s">
-        <v>80</v>
-[...1 lines deleted...]
-      <c r="L11" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>83</v>
+        <v>396</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>84</v>
+        <v>52</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>15</v>
+        <v>51</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>87</v>
+        <v>48</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>88</v>
+        <v>55</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>425</v>
+        <v>15</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K12" s="0" t="s">
-        <v>80</v>
-[...1 lines deleted...]
-      <c r="L12" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>92</v>
+        <v>396</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>15</v>
+        <v>64</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>93</v>
+        <v>61</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>15</v>
+        <v>60</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>95</v>
+        <v>65</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>96</v>
+        <v>63</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>425</v>
+        <v>15</v>
       </c>
       <c r="I13" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K13" s="0" t="s">
-        <v>97</v>
-[...1 lines deleted...]
-      <c r="L13" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="B14" s="0" t="s">
+        <v>396</v>
+      </c>
+      <c r="C14" s="0" t="s">
         <v>71</v>
       </c>
-      <c r="B14" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D14" s="0" t="s">
-        <v>100</v>
+        <v>68</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>15</v>
+        <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>87</v>
+        <v>48</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>103</v>
+        <v>55</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>425</v>
+        <v>15</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K14" s="0" t="s">
-        <v>80</v>
-[...1 lines deleted...]
-      <c r="L14" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>426</v>
+        <v>396</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>15</v>
+        <v>171</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>427</v>
+        <v>397</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>15</v>
+        <v>398</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>428</v>
+        <v>160</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>202</v>
+        <v>399</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>425</v>
+        <v>15</v>
       </c>
       <c r="I15" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K15" s="0" t="s">
-        <v>191</v>
-[...1 lines deleted...]
-      <c r="L15" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>107</v>
+        <v>396</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>15</v>
+        <v>78</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>108</v>
+        <v>76</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>15</v>
+        <v>75</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>15</v>
+        <v>65</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>110</v>
+        <v>15</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>425</v>
+        <v>15</v>
       </c>
       <c r="I16" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K16" s="0" t="s">
-        <v>97</v>
-[...1 lines deleted...]
-      <c r="L16" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>113</v>
+        <v>396</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>15</v>
+        <v>85</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>114</v>
+        <v>82</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>15</v>
+        <v>81</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>116</v>
+        <v>48</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>117</v>
+        <v>84</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>425</v>
+        <v>15</v>
       </c>
       <c r="I17" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K17" s="0" t="s">
-        <v>80</v>
-[...1 lines deleted...]
-      <c r="L17" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>120</v>
+        <v>396</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>15</v>
+        <v>92</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>121</v>
+        <v>89</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>15</v>
+        <v>88</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>122</v>
+        <v>84</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>123</v>
+        <v>91</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>425</v>
+        <v>15</v>
       </c>
       <c r="I18" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K18" s="0" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="L18" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>125</v>
+        <v>396</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>15</v>
+        <v>99</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>126</v>
+        <v>96</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>15</v>
+        <v>95</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>128</v>
+        <v>45</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>129</v>
+        <v>98</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>425</v>
+        <v>15</v>
       </c>
       <c r="I19" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K19" s="0" t="s">
-        <v>77</v>
-[...1 lines deleted...]
-      <c r="L19" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>133</v>
+        <v>396</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>15</v>
+        <v>106</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>134</v>
+        <v>104</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>15</v>
+        <v>103</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>135</v>
+        <v>108</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>136</v>
+        <v>105</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>425</v>
+        <v>15</v>
       </c>
       <c r="I20" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K20" s="0" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="L20" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>140</v>
+        <v>110</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>142</v>
+        <v>396</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>15</v>
+        <v>116</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>143</v>
+        <v>113</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>15</v>
+        <v>112</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>138</v>
+        <v>55</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>146</v>
+        <v>108</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>425</v>
+        <v>15</v>
       </c>
       <c r="I21" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K21" s="0" t="s">
-        <v>87</v>
-[...1 lines deleted...]
-      <c r="L21" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>150</v>
+        <v>396</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>15</v>
+        <v>123</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>151</v>
+        <v>121</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>15</v>
+        <v>120</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>15</v>
+        <v>124</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>153</v>
+        <v>15</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>425</v>
+        <v>15</v>
       </c>
       <c r="I22" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K22" s="0" t="s">
-        <v>154</v>
-[...1 lines deleted...]
-      <c r="L22" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>158</v>
+        <v>396</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>15</v>
+        <v>131</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>159</v>
+        <v>129</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>15</v>
+        <v>128</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>138</v>
+        <v>132</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>161</v>
+        <v>108</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>425</v>
+        <v>15</v>
       </c>
       <c r="I23" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K23" s="0" t="s">
-        <v>163</v>
-[...1 lines deleted...]
-      <c r="L23" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>83</v>
+        <v>396</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>15</v>
+        <v>138</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>166</v>
+        <v>136</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>15</v>
+        <v>51</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>87</v>
+        <v>48</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>168</v>
+        <v>55</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>425</v>
+        <v>15</v>
       </c>
       <c r="I24" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K24" s="0" t="s">
-        <v>80</v>
-[...1 lines deleted...]
-      <c r="L24" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>172</v>
+        <v>396</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>15</v>
+        <v>146</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>173</v>
+        <v>142</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>15</v>
+        <v>141</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>176</v>
+        <v>48</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>177</v>
+        <v>145</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>425</v>
+        <v>15</v>
       </c>
       <c r="I25" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K25" s="0" t="s">
-        <v>80</v>
-[...1 lines deleted...]
-      <c r="L25" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>181</v>
+        <v>396</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>15</v>
+        <v>64</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>182</v>
+        <v>151</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>15</v>
+        <v>150</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>184</v>
+        <v>108</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>96</v>
+        <v>153</v>
       </c>
       <c r="H26" s="0" t="s">
-        <v>425</v>
+        <v>15</v>
       </c>
       <c r="I26" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K26" s="0" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="L26" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>187</v>
+        <v>396</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>15</v>
+        <v>159</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>188</v>
+        <v>157</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>15</v>
+        <v>156</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>15</v>
+        <v>160</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>190</v>
+        <v>15</v>
       </c>
       <c r="H27" s="0" t="s">
-        <v>425</v>
+        <v>15</v>
       </c>
       <c r="I27" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K27" s="0" t="s">
-        <v>191</v>
-[...1 lines deleted...]
-      <c r="L27" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>193</v>
+        <v>396</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>15</v>
+        <v>165</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>194</v>
+        <v>163</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>15</v>
+        <v>162</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>195</v>
+        <v>108</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>196</v>
+        <v>164</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>425</v>
+        <v>15</v>
       </c>
       <c r="I28" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K28" s="0" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="L28" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>199</v>
+        <v>396</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>15</v>
+        <v>171</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>200</v>
+        <v>169</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>15</v>
+        <v>168</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>201</v>
+        <v>45</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>202</v>
+        <v>170</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>425</v>
+        <v>15</v>
       </c>
       <c r="I29" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K29" s="0" t="s">
-        <v>77</v>
-[...1 lines deleted...]
-      <c r="L29" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>373</v>
+        <v>396</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>15</v>
+        <v>345</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>429</v>
+        <v>400</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>15</v>
+        <v>343</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>138</v>
+        <v>170</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>375</v>
+        <v>108</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>425</v>
+        <v>15</v>
       </c>
       <c r="I30" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K30" s="0" t="s">
-        <v>201</v>
-[...1 lines deleted...]
-      <c r="L30" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>430</v>
+        <v>396</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>15</v>
+        <v>401</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>431</v>
+        <v>402</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>15</v>
+        <v>403</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>87</v>
+        <v>160</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>432</v>
+        <v>55</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>425</v>
+        <v>15</v>
       </c>
       <c r="I31" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K31" s="0" t="s">
-        <v>191</v>
-[...1 lines deleted...]
-      <c r="L31" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>172</v>
+        <v>396</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>15</v>
+        <v>176</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>204</v>
+        <v>173</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>15</v>
+        <v>141</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>97</v>
+        <v>132</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>207</v>
+        <v>65</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>425</v>
+        <v>15</v>
       </c>
       <c r="I32" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K32" s="0" t="s">
-        <v>163</v>
-[...1 lines deleted...]
-      <c r="L32" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>211</v>
+        <v>396</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>15</v>
+        <v>182</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>212</v>
+        <v>181</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>15</v>
+        <v>180</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>15</v>
+        <v>84</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>213</v>
+        <v>15</v>
       </c>
       <c r="H33" s="0" t="s">
-        <v>425</v>
+        <v>15</v>
       </c>
       <c r="I33" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K33" s="0" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="L33" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>158</v>
+        <v>396</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>15</v>
+        <v>131</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>215</v>
+        <v>184</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>15</v>
+        <v>128</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>138</v>
+        <v>132</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>161</v>
+        <v>108</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>425</v>
+        <v>15</v>
       </c>
       <c r="I34" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K34" s="0" t="s">
-        <v>163</v>
-[...1 lines deleted...]
-      <c r="L34" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>140</v>
+        <v>110</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>220</v>
+        <v>396</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>15</v>
+        <v>194</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>221</v>
+        <v>190</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>15</v>
+        <v>189</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>224</v>
+        <v>170</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>225</v>
+        <v>193</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>425</v>
+        <v>15</v>
       </c>
       <c r="I35" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K35" s="0" t="s">
-        <v>201</v>
-[...1 lines deleted...]
-      <c r="L35" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>433</v>
+        <v>396</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>15</v>
+        <v>259</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>200</v>
+        <v>169</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>15</v>
+        <v>404</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>95</v>
+        <v>170</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>289</v>
+        <v>63</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>425</v>
+        <v>15</v>
       </c>
       <c r="I36" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K36" s="0" t="s">
-        <v>201</v>
-[...1 lines deleted...]
-      <c r="L36" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>15</v>
+        <v>396</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>15</v>
+        <v>405</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>434</v>
+        <v>406</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>435</v>
+        <v>15</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>425</v>
+        <v>15</v>
       </c>
       <c r="I37" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K37" s="0" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="L37" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>230</v>
+        <v>396</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>15</v>
+        <v>182</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>231</v>
+        <v>200</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>15</v>
+        <v>199</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>15</v>
+        <v>170</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>213</v>
+        <v>15</v>
       </c>
       <c r="H38" s="0" t="s">
-        <v>425</v>
+        <v>15</v>
       </c>
       <c r="I38" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K38" s="0" t="s">
-        <v>201</v>
-[...1 lines deleted...]
-      <c r="L38" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>234</v>
+        <v>396</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>15</v>
+        <v>208</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>235</v>
+        <v>204</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>15</v>
+        <v>203</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>238</v>
+        <v>160</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>239</v>
+        <v>207</v>
       </c>
       <c r="H39" s="0" t="s">
-        <v>425</v>
+        <v>15</v>
       </c>
       <c r="I39" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K39" s="0" t="s">
-        <v>191</v>
-[...1 lines deleted...]
-      <c r="L39" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>243</v>
+        <v>396</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>15</v>
+        <v>182</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>244</v>
+        <v>213</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>15</v>
+        <v>212</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>116</v>
+        <v>84</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>213</v>
+        <v>84</v>
       </c>
       <c r="H40" s="0" t="s">
-        <v>425</v>
+        <v>15</v>
       </c>
       <c r="I40" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K40" s="0" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="L40" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>125</v>
+        <v>396</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>15</v>
+        <v>401</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>436</v>
+        <v>407</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>15</v>
+        <v>95</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>15</v>
+        <v>160</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>432</v>
+        <v>15</v>
       </c>
       <c r="H41" s="0" t="s">
-        <v>425</v>
+        <v>15</v>
       </c>
       <c r="I41" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K41" s="0" t="s">
-        <v>191</v>
-[...1 lines deleted...]
-      <c r="L41" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>158</v>
+        <v>396</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>15</v>
+        <v>146</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>247</v>
+        <v>216</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>15</v>
+        <v>128</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>138</v>
+        <v>170</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>177</v>
+        <v>108</v>
       </c>
       <c r="H42" s="0" t="s">
-        <v>425</v>
+        <v>15</v>
       </c>
       <c r="I42" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K42" s="0" t="s">
-        <v>201</v>
-[...1 lines deleted...]
-      <c r="L42" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>437</v>
+        <v>396</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>15</v>
+        <v>408</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>438</v>
+        <v>409</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>15</v>
+        <v>410</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>439</v>
+        <v>15</v>
       </c>
       <c r="H43" s="0" t="s">
-        <v>425</v>
+        <v>15</v>
       </c>
       <c r="I43" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K43" s="0" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="L43" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>283</v>
+        <v>396</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>15</v>
+        <v>255</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>440</v>
+        <v>411</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>15</v>
+        <v>253</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>15</v>
+        <v>332</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>285</v>
+        <v>15</v>
       </c>
       <c r="H44" s="0" t="s">
-        <v>425</v>
+        <v>15</v>
       </c>
       <c r="I44" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K44" s="0" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="L44" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>441</v>
+        <v>396</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>15</v>
+        <v>171</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>442</v>
+        <v>412</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>15</v>
+        <v>413</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>135</v>
+        <v>170</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>202</v>
+        <v>105</v>
       </c>
       <c r="H45" s="0" t="s">
-        <v>425</v>
+        <v>15</v>
       </c>
       <c r="I45" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K45" s="0" t="s">
-        <v>201</v>
-[...1 lines deleted...]
-      <c r="L45" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>253</v>
+        <v>396</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>15</v>
+        <v>226</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>254</v>
+        <v>224</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>15</v>
+        <v>223</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>87</v>
+        <v>45</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>256</v>
+        <v>55</v>
       </c>
       <c r="H46" s="0" t="s">
-        <v>425</v>
+        <v>15</v>
       </c>
       <c r="I46" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K46" s="0" t="s">
-        <v>77</v>
-[...1 lines deleted...]
-      <c r="L46" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>443</v>
+        <v>396</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>15</v>
+        <v>414</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>444</v>
+        <v>415</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>15</v>
+        <v>416</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>445</v>
+        <v>15</v>
       </c>
       <c r="H47" s="0" t="s">
-        <v>425</v>
+        <v>15</v>
       </c>
       <c r="I47" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J47" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K47" s="0" t="s">
-        <v>80</v>
-[...1 lines deleted...]
-      <c r="L47" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>259</v>
+        <v>396</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>15</v>
+        <v>231</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>260</v>
+        <v>230</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>15</v>
+        <v>229</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>97</v>
+        <v>124</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>261</v>
+        <v>65</v>
       </c>
       <c r="H48" s="0" t="s">
-        <v>425</v>
+        <v>15</v>
       </c>
       <c r="I48" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K48" s="0" t="s">
-        <v>154</v>
-[...1 lines deleted...]
-      <c r="L48" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>158</v>
+        <v>396</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>15</v>
+        <v>131</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>265</v>
+        <v>235</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>15</v>
+        <v>128</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>267</v>
+        <v>132</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>161</v>
+        <v>237</v>
       </c>
       <c r="H49" s="0" t="s">
-        <v>425</v>
+        <v>15</v>
       </c>
       <c r="I49" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K49" s="0" t="s">
-        <v>163</v>
-[...1 lines deleted...]
-      <c r="L49" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>158</v>
+        <v>396</v>
       </c>
       <c r="C50" s="0" t="s">
-        <v>15</v>
+        <v>131</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>271</v>
+        <v>241</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>15</v>
+        <v>128</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>238</v>
+        <v>132</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>161</v>
+        <v>207</v>
       </c>
       <c r="H50" s="0" t="s">
-        <v>425</v>
+        <v>15</v>
       </c>
       <c r="I50" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K50" s="0" t="s">
-        <v>163</v>
-[...1 lines deleted...]
-      <c r="L50" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>446</v>
+        <v>396</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>15</v>
+        <v>417</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>447</v>
+        <v>418</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>15</v>
+        <v>419</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>447</v>
+        <v>45</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>448</v>
+        <v>418</v>
       </c>
       <c r="H51" s="0" t="s">
-        <v>425</v>
+        <v>15</v>
       </c>
       <c r="I51" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K51" s="0" t="s">
-        <v>77</v>
-[...1 lines deleted...]
-      <c r="L51" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>275</v>
+        <v>396</v>
       </c>
       <c r="C52" s="0" t="s">
-        <v>15</v>
+        <v>146</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>276</v>
+        <v>246</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>15</v>
+        <v>245</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>176</v>
+        <v>55</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>177</v>
+        <v>145</v>
       </c>
       <c r="H52" s="0" t="s">
-        <v>425</v>
+        <v>15</v>
       </c>
       <c r="I52" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K52" s="0" t="s">
-        <v>87</v>
-[...1 lines deleted...]
-      <c r="L52" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>283</v>
+        <v>396</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>15</v>
+        <v>255</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>284</v>
+        <v>254</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>15</v>
+        <v>253</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>285</v>
+        <v>15</v>
       </c>
       <c r="H53" s="0" t="s">
-        <v>425</v>
+        <v>15</v>
       </c>
       <c r="I53" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K53" s="0" t="s">
-        <v>80</v>
-[...1 lines deleted...]
-      <c r="L53" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>287</v>
+        <v>396</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>15</v>
+        <v>259</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>288</v>
+        <v>258</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>15</v>
+        <v>257</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>15</v>
+        <v>132</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>289</v>
+        <v>15</v>
       </c>
       <c r="H54" s="0" t="s">
-        <v>425</v>
+        <v>15</v>
       </c>
       <c r="I54" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K54" s="0" t="s">
-        <v>163</v>
-[...1 lines deleted...]
-      <c r="L54" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>292</v>
+        <v>396</v>
       </c>
       <c r="C55" s="0" t="s">
-        <v>15</v>
+        <v>255</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>293</v>
+        <v>263</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>15</v>
+        <v>262</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>15</v>
+        <v>55</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>285</v>
+        <v>15</v>
       </c>
       <c r="H55" s="0" t="s">
-        <v>425</v>
+        <v>15</v>
       </c>
       <c r="I55" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K55" s="0" t="s">
-        <v>87</v>
-[...1 lines deleted...]
-      <c r="L55" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>297</v>
+        <v>396</v>
       </c>
       <c r="C56" s="0" t="s">
-        <v>15</v>
+        <v>269</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>298</v>
+        <v>268</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>15</v>
+        <v>267</v>
       </c>
       <c r="F56" s="0" t="s">
-        <v>80</v>
+        <v>48</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>299</v>
+        <v>48</v>
       </c>
       <c r="H56" s="0" t="s">
-        <v>425</v>
+        <v>15</v>
       </c>
       <c r="I56" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K56" s="0" t="s">
-        <v>80</v>
-[...1 lines deleted...]
-      <c r="L56" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>140</v>
+        <v>110</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>220</v>
+        <v>396</v>
       </c>
       <c r="C57" s="0" t="s">
-        <v>15</v>
+        <v>194</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>303</v>
+        <v>273</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>15</v>
+        <v>189</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>224</v>
+        <v>170</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>225</v>
+        <v>193</v>
       </c>
       <c r="H57" s="0" t="s">
-        <v>425</v>
+        <v>15</v>
       </c>
       <c r="I57" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K57" s="0" t="s">
-        <v>201</v>
-[...1 lines deleted...]
-      <c r="L57" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>181</v>
+        <v>396</v>
       </c>
       <c r="C58" s="0" t="s">
-        <v>15</v>
+        <v>64</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>310</v>
+        <v>280</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>15</v>
+        <v>150</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>195</v>
+        <v>84</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>96</v>
+        <v>164</v>
       </c>
       <c r="H58" s="0" t="s">
-        <v>425</v>
+        <v>15</v>
       </c>
       <c r="I58" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K58" s="0" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="L58" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>172</v>
+        <v>396</v>
       </c>
       <c r="C59" s="0" t="s">
-        <v>15</v>
+        <v>286</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>314</v>
+        <v>284</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>15</v>
+        <v>141</v>
       </c>
       <c r="F59" s="0" t="s">
-        <v>201</v>
+        <v>55</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>316</v>
+        <v>170</v>
       </c>
       <c r="H59" s="0" t="s">
-        <v>425</v>
+        <v>15</v>
       </c>
       <c r="I59" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K59" s="0" t="s">
-        <v>87</v>
-[...1 lines deleted...]
-      <c r="L59" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>321</v>
+        <v>396</v>
       </c>
       <c r="C60" s="0" t="s">
-        <v>15</v>
+        <v>146</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>322</v>
+        <v>292</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>15</v>
+        <v>291</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>191</v>
+        <v>55</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>177</v>
+        <v>160</v>
       </c>
       <c r="H60" s="0" t="s">
-        <v>425</v>
+        <v>15</v>
       </c>
       <c r="I60" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K60" s="0" t="s">
-        <v>87</v>
-[...1 lines deleted...]
-      <c r="L60" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>328</v>
+        <v>396</v>
       </c>
       <c r="C61" s="0" t="s">
-        <v>15</v>
+        <v>159</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>329</v>
+        <v>299</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>15</v>
+        <v>298</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>184</v>
+        <v>55</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>190</v>
+        <v>153</v>
       </c>
       <c r="H61" s="0" t="s">
-        <v>425</v>
+        <v>15</v>
       </c>
       <c r="I61" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K61" s="0" t="s">
-        <v>87</v>
-[...1 lines deleted...]
-      <c r="L61" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>449</v>
+        <v>396</v>
       </c>
       <c r="C62" s="0" t="s">
-        <v>15</v>
+        <v>420</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>450</v>
+        <v>421</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>15</v>
+        <v>422</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>15</v>
+        <v>108</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>451</v>
+        <v>15</v>
       </c>
       <c r="H62" s="0" t="s">
-        <v>425</v>
+        <v>15</v>
       </c>
       <c r="I62" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K62" s="0" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="L62" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>334</v>
+        <v>396</v>
       </c>
       <c r="C63" s="0" t="s">
-        <v>15</v>
+        <v>307</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>335</v>
+        <v>305</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>15</v>
+        <v>304</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>176</v>
+        <v>108</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>337</v>
+        <v>145</v>
       </c>
       <c r="H63" s="0" t="s">
-        <v>425</v>
+        <v>15</v>
       </c>
       <c r="I63" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K63" s="0" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="L63" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
-        <v>140</v>
+        <v>110</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>321</v>
+        <v>396</v>
       </c>
       <c r="C64" s="0" t="s">
-        <v>15</v>
+        <v>269</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>238</v>
+        <v>207</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>15</v>
+        <v>291</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>340</v>
+        <v>312</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>299</v>
+        <v>310</v>
       </c>
       <c r="H64" s="0" t="s">
-        <v>425</v>
+        <v>15</v>
       </c>
       <c r="I64" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K64" s="0" t="s">
-        <v>342</v>
-[...1 lines deleted...]
-      <c r="L64" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>452</v>
+        <v>396</v>
       </c>
       <c r="C65" s="0" t="s">
-        <v>15</v>
+        <v>423</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>453</v>
+        <v>424</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>15</v>
+        <v>425</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>15</v>
+        <v>170</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>454</v>
+        <v>15</v>
       </c>
       <c r="H65" s="0" t="s">
-        <v>425</v>
+        <v>15</v>
       </c>
       <c r="I65" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K65" s="0" t="s">
-        <v>201</v>
-[...1 lines deleted...]
-      <c r="L65" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>455</v>
+        <v>396</v>
       </c>
       <c r="C66" s="0" t="s">
-        <v>15</v>
+        <v>426</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>456</v>
+        <v>427</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>15</v>
+        <v>428</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>457</v>
+        <v>15</v>
       </c>
       <c r="H66" s="0" t="s">
-        <v>425</v>
+        <v>15</v>
       </c>
       <c r="I66" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K66" s="0" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="L66" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>458</v>
+        <v>396</v>
       </c>
       <c r="C67" s="0" t="s">
-        <v>15</v>
+        <v>259</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>459</v>
+        <v>429</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>15</v>
+        <v>430</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>163</v>
+        <v>132</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>289</v>
+        <v>132</v>
       </c>
       <c r="H67" s="0" t="s">
-        <v>425</v>
+        <v>15</v>
       </c>
       <c r="I67" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K67" s="0" t="s">
-        <v>163</v>
-[...1 lines deleted...]
-      <c r="L67" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>345</v>
+        <v>396</v>
       </c>
       <c r="C68" s="0" t="s">
-        <v>15</v>
+        <v>318</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>346</v>
+        <v>316</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>15</v>
+        <v>315</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>238</v>
+        <v>45</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>348</v>
+        <v>207</v>
       </c>
       <c r="H68" s="0" t="s">
-        <v>425</v>
+        <v>15</v>
       </c>
       <c r="I68" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K68" s="0" t="s">
-        <v>77</v>
-[...1 lines deleted...]
-      <c r="L68" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>352</v>
+        <v>396</v>
       </c>
       <c r="C69" s="0" t="s">
-        <v>15</v>
+        <v>259</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>353</v>
+        <v>323</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>15</v>
+        <v>322</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>97</v>
+        <v>65</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>289</v>
+        <v>65</v>
       </c>
       <c r="H69" s="0" t="s">
-        <v>425</v>
+        <v>15</v>
       </c>
       <c r="I69" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K69" s="0" t="s">
-        <v>97</v>
-[...1 lines deleted...]
-      <c r="L69" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>356</v>
+        <v>396</v>
       </c>
       <c r="C70" s="0" t="s">
-        <v>15</v>
+        <v>330</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>357</v>
+        <v>327</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>15</v>
+        <v>326</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>95</v>
+        <v>332</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>360</v>
+        <v>63</v>
       </c>
       <c r="H70" s="0" t="s">
-        <v>425</v>
+        <v>15</v>
       </c>
       <c r="I70" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K70" s="0" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="L70" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>366</v>
+        <v>396</v>
       </c>
       <c r="C71" s="0" t="s">
-        <v>15</v>
+        <v>338</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>367</v>
+        <v>337</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>15</v>
+        <v>336</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>95</v>
+        <v>312</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>368</v>
+        <v>63</v>
       </c>
       <c r="H71" s="0" t="s">
-        <v>425</v>
+        <v>15</v>
       </c>
       <c r="I71" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K71" s="0" t="s">
-        <v>342</v>
-[...1 lines deleted...]
-      <c r="L71" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>187</v>
+        <v>396</v>
       </c>
       <c r="C72" s="0" t="s">
-        <v>15</v>
+        <v>226</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>371</v>
+        <v>341</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>15</v>
+        <v>156</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>342</v>
+        <v>65</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>256</v>
+        <v>312</v>
       </c>
       <c r="H72" s="0" t="s">
-        <v>425</v>
+        <v>15</v>
       </c>
       <c r="I72" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K72" s="0" t="s">
-        <v>97</v>
-[...1 lines deleted...]
-      <c r="L72" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>460</v>
+        <v>396</v>
       </c>
       <c r="C73" s="0" t="s">
-        <v>15</v>
+        <v>208</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>461</v>
+        <v>431</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>15</v>
+        <v>432</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>238</v>
+        <v>160</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>239</v>
+        <v>207</v>
       </c>
       <c r="H73" s="0" t="s">
-        <v>425</v>
+        <v>15</v>
       </c>
       <c r="I73" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K73" s="0" t="s">
-        <v>191</v>
-[...1 lines deleted...]
-      <c r="L73" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>15</v>
+        <v>396</v>
       </c>
       <c r="C74" s="0" t="s">
-        <v>15</v>
+        <v>405</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>462</v>
+        <v>433</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>435</v>
+        <v>15</v>
       </c>
       <c r="H74" s="0" t="s">
-        <v>425</v>
+        <v>15</v>
       </c>
       <c r="I74" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K74" s="0" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="L74" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>373</v>
+        <v>396</v>
       </c>
       <c r="C75" s="0" t="s">
-        <v>15</v>
+        <v>345</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>374</v>
+        <v>344</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>15</v>
+        <v>343</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>191</v>
+        <v>48</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>375</v>
+        <v>160</v>
       </c>
       <c r="H75" s="0" t="s">
-        <v>425</v>
+        <v>15</v>
       </c>
       <c r="I75" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K75" s="0" t="s">
-        <v>80</v>
-[...1 lines deleted...]
-      <c r="L75" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>463</v>
+        <v>396</v>
       </c>
       <c r="C76" s="0" t="s">
-        <v>15</v>
+        <v>423</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>464</v>
+        <v>434</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>15</v>
+        <v>435</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>15</v>
+        <v>332</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>454</v>
+        <v>15</v>
       </c>
       <c r="H76" s="0" t="s">
-        <v>425</v>
+        <v>15</v>
       </c>
       <c r="I76" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K76" s="0" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="L76" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>321</v>
+        <v>396</v>
       </c>
       <c r="C77" s="0" t="s">
-        <v>15</v>
+        <v>146</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>377</v>
+        <v>347</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>15</v>
+        <v>291</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>238</v>
+        <v>84</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>177</v>
+        <v>207</v>
       </c>
       <c r="H77" s="0" t="s">
-        <v>425</v>
+        <v>15</v>
       </c>
       <c r="I77" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K77" s="0" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="L77" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>211</v>
+        <v>396</v>
       </c>
       <c r="C78" s="0" t="s">
-        <v>15</v>
+        <v>354</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>382</v>
+        <v>352</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>15</v>
+        <v>180</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>15</v>
+        <v>160</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>384</v>
+        <v>15</v>
       </c>
       <c r="H78" s="0" t="s">
-        <v>425</v>
+        <v>15</v>
       </c>
       <c r="I78" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K78" s="0" t="s">
-        <v>191</v>
-[...1 lines deleted...]
-      <c r="L78" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>172</v>
+        <v>396</v>
       </c>
       <c r="C79" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>387</v>
+        <v>357</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>15</v>
+        <v>141</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>128</v>
+        <v>84</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>88</v>
+        <v>98</v>
       </c>
       <c r="H79" s="0" t="s">
-        <v>425</v>
+        <v>15</v>
       </c>
       <c r="I79" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K79" s="0" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="L79" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
       <c r="C80" s="0" t="s">
-        <v>15</v>
+        <v>365</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>393</v>
+        <v>363</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>15</v>
+        <v>362</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>80</v>
+        <v>48</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>395</v>
+        <v>48</v>
       </c>
       <c r="H80" s="0" t="s">
-        <v>425</v>
+        <v>15</v>
       </c>
       <c r="I80" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K80" s="0" t="s">
-        <v>80</v>
-[...1 lines deleted...]
-      <c r="L80" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>321</v>
+        <v>396</v>
       </c>
       <c r="C81" s="0" t="s">
-        <v>15</v>
+        <v>146</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>399</v>
+        <v>369</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>15</v>
+        <v>291</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>154</v>
+        <v>55</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>177</v>
+        <v>124</v>
       </c>
       <c r="H81" s="0" t="s">
-        <v>425</v>
+        <v>15</v>
       </c>
       <c r="I81" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K81" s="0" t="s">
-        <v>87</v>
-[...1 lines deleted...]
-      <c r="L81" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>172</v>
+        <v>396</v>
       </c>
       <c r="C82" s="0" t="s">
-        <v>15</v>
+        <v>138</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>404</v>
+        <v>374</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>15</v>
+        <v>141</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>128</v>
+        <v>84</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>168</v>
+        <v>98</v>
       </c>
       <c r="H82" s="0" t="s">
-        <v>425</v>
+        <v>15</v>
       </c>
       <c r="I82" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K82" s="0" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="L82" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>409</v>
+        <v>396</v>
       </c>
       <c r="C83" s="0" t="s">
-        <v>15</v>
+        <v>85</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>410</v>
+        <v>380</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>15</v>
+        <v>379</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>135</v>
+        <v>84</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>117</v>
+        <v>105</v>
       </c>
       <c r="H83" s="0" t="s">
-        <v>425</v>
+        <v>15</v>
       </c>
       <c r="I83" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K83" s="0" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="L83" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>413</v>
+        <v>396</v>
       </c>
       <c r="C84" s="0" t="s">
-        <v>15</v>
+        <v>385</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>414</v>
+        <v>384</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>15</v>
+        <v>383</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>342</v>
+        <v>65</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>415</v>
+        <v>312</v>
       </c>
       <c r="H84" s="0" t="s">
-        <v>425</v>
+        <v>15</v>
       </c>
       <c r="I84" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K84" s="0" t="s">
-        <v>97</v>
-[...1 lines deleted...]
-      <c r="L84" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
-        <v>71</v>
+        <v>39</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>417</v>
+        <v>396</v>
       </c>
       <c r="C85" s="0" t="s">
-        <v>15</v>
+        <v>389</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>418</v>
+        <v>388</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>15</v>
+        <v>387</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>80</v>
+        <v>48</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>419</v>
+        <v>48</v>
       </c>
       <c r="H85" s="0" t="s">
-        <v>425</v>
+        <v>15</v>
       </c>
       <c r="I85" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K85" s="0" t="s">
-        <v>80</v>
-[...1 lines deleted...]
-      <c r="L85" s="0" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:BM14"/>
-[...187 lines deleted...]
-<worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:DL11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="141.258438110352" customWidth="1"/>
-[...31 lines deleted...]
-    <col min="33" max="33" width="19.1858921051025" customWidth="1"/>
+    <col min="1" max="1" width="138.731414794922" customWidth="1"/>
+    <col min="2" max="2" width="16.4682579040527" customWidth="1"/>
+    <col min="3" max="3" width="12.2438411712646" customWidth="1"/>
+    <col min="4" max="4" width="13.7846775054932" customWidth="1"/>
+    <col min="5" max="5" width="46.6056823730469" customWidth="1"/>
+    <col min="6" max="6" width="13.4709873199463" customWidth="1"/>
+    <col min="7" max="7" width="16.8507900238037" customWidth="1"/>
+    <col min="8" max="8" width="14.5682554244995" customWidth="1"/>
+    <col min="9" max="9" width="17.7794742584229" customWidth="1"/>
+    <col min="10" max="10" width="14.3578767776489" customWidth="1"/>
+    <col min="11" max="11" width="15.1327209472656" customWidth="1"/>
+    <col min="12" max="12" width="9.140625" customWidth="1"/>
+    <col min="13" max="13" width="11.2328100204468" customWidth="1"/>
+    <col min="14" max="14" width="9.1510009765625" customWidth="1"/>
+    <col min="15" max="15" width="12.3193073272705" customWidth="1"/>
+    <col min="16" max="16" width="10.0616550445557" customWidth="1"/>
+    <col min="17" max="17" width="14.0015459060669" customWidth="1"/>
+    <col min="18" max="18" width="9.62744140625" customWidth="1"/>
+    <col min="19" max="19" width="14.1586542129517" customWidth="1"/>
+    <col min="20" max="20" width="9.140625" customWidth="1"/>
+    <col min="21" max="21" width="12.3197755813599" customWidth="1"/>
+    <col min="22" max="22" width="11.0761251449585" customWidth="1"/>
+    <col min="23" max="23" width="23.2858848571777" customWidth="1"/>
+    <col min="24" max="24" width="26.8468170166016" customWidth="1"/>
+    <col min="25" max="25" width="23.4107551574707" customWidth="1"/>
+    <col min="26" max="26" width="21.9337024688721" customWidth="1"/>
+    <col min="27" max="27" width="24.5701885223389" customWidth="1"/>
+    <col min="28" max="28" width="15.4134759902954" customWidth="1"/>
+    <col min="29" max="29" width="24.3194923400879" customWidth="1"/>
+    <col min="30" max="30" width="33.6786994934082" customWidth="1"/>
+    <col min="31" max="31" width="11.9074773788452" customWidth="1"/>
+    <col min="32" max="32" width="27.1680431365967" customWidth="1"/>
+    <col min="33" max="33" width="16.4163856506348" customWidth="1"/>
     <col min="34" max="34" width="41.0048294067383" customWidth="1"/>
-    <col min="35" max="35" width="21.8553886413574" customWidth="1"/>
-[...16 lines deleted...]
-    <col min="52" max="52" width="16.639232635498" customWidth="1"/>
+    <col min="35" max="35" width="41.0048294067383" customWidth="1"/>
+    <col min="36" max="36" width="16.8935375213623" customWidth="1"/>
+    <col min="37" max="37" width="9.46847057342529" customWidth="1"/>
+    <col min="38" max="38" width="13.0042209625244" customWidth="1"/>
+    <col min="39" max="39" width="13.9987125396729" customWidth="1"/>
+    <col min="40" max="40" width="22.8609447479248" customWidth="1"/>
+    <col min="41" max="41" width="12.0073404312134" customWidth="1"/>
+    <col min="42" max="42" width="14.0951719284058" customWidth="1"/>
+    <col min="43" max="43" width="9.140625" customWidth="1"/>
+    <col min="44" max="44" width="9.140625" customWidth="1"/>
+    <col min="45" max="45" width="16.639232635498" customWidth="1"/>
+    <col min="46" max="46" width="19.1858921051025" customWidth="1"/>
+    <col min="47" max="47" width="16.8960285186768" customWidth="1"/>
+    <col min="48" max="48" width="14.4082813262939" customWidth="1"/>
+    <col min="49" max="49" width="15.9452333450317" customWidth="1"/>
+    <col min="50" max="50" width="16.1050109863281" customWidth="1"/>
+    <col min="51" max="51" width="12.477201461792" customWidth="1"/>
+    <col min="52" max="52" width="12.0075979232788" customWidth="1"/>
     <col min="53" max="53" width="9.140625" customWidth="1"/>
     <col min="54" max="54" width="9.140625" customWidth="1"/>
     <col min="55" max="55" width="9.140625" customWidth="1"/>
     <col min="56" max="56" width="9.140625" customWidth="1"/>
     <col min="57" max="57" width="9.140625" customWidth="1"/>
     <col min="58" max="58" width="9.140625" customWidth="1"/>
     <col min="59" max="59" width="9.140625" customWidth="1"/>
     <col min="60" max="60" width="9.140625" customWidth="1"/>
     <col min="61" max="61" width="9.140625" customWidth="1"/>
     <col min="62" max="62" width="9.140625" customWidth="1"/>
     <col min="63" max="63" width="9.140625" customWidth="1"/>
     <col min="64" max="64" width="9.140625" customWidth="1"/>
     <col min="65" max="65" width="9.140625" customWidth="1"/>
     <col min="66" max="66" width="9.140625" customWidth="1"/>
     <col min="67" max="67" width="9.140625" customWidth="1"/>
     <col min="68" max="68" width="9.140625" customWidth="1"/>
     <col min="69" max="69" width="9.140625" customWidth="1"/>
     <col min="70" max="70" width="9.140625" customWidth="1"/>
     <col min="71" max="71" width="9.140625" customWidth="1"/>
     <col min="72" max="72" width="9.140625" customWidth="1"/>
     <col min="73" max="73" width="9.140625" customWidth="1"/>
     <col min="74" max="74" width="9.140625" customWidth="1"/>
     <col min="75" max="75" width="9.140625" customWidth="1"/>
     <col min="76" max="76" width="9.140625" customWidth="1"/>
     <col min="77" max="77" width="9.140625" customWidth="1"/>
@@ -9178,204 +8450,204 @@
     <col min="116" max="116" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>437</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>438</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="F10" s="1" t="s">
+        <v>441</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>442</v>
+      </c>
+      <c r="H10" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="I10" s="1" t="s">
+        <v>444</v>
+      </c>
+      <c r="J10" s="1" t="s">
+        <v>445</v>
+      </c>
+      <c r="K10" s="1" t="s">
+        <v>446</v>
+      </c>
+      <c r="L10" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="M10" s="1" t="s">
+        <v>448</v>
+      </c>
+      <c r="N10" s="1" t="s">
+        <v>449</v>
+      </c>
+      <c r="O10" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="P10" s="1" t="s">
+        <v>451</v>
+      </c>
+      <c r="Q10" s="1" t="s">
+        <v>452</v>
+      </c>
+      <c r="R10" s="1" t="s">
+        <v>453</v>
+      </c>
+      <c r="S10" s="1" t="s">
+        <v>454</v>
+      </c>
+      <c r="T10" s="1" t="s">
+        <v>455</v>
+      </c>
+      <c r="U10" s="1" t="s">
+        <v>456</v>
+      </c>
+      <c r="V10" s="1" t="s">
+        <v>457</v>
+      </c>
+      <c r="W10" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="X10" s="1" t="s">
+        <v>459</v>
+      </c>
+      <c r="Y10" s="1" t="s">
+        <v>460</v>
+      </c>
+      <c r="Z10" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="AA10" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="AB10" s="1" t="s">
+        <v>463</v>
+      </c>
+      <c r="AC10" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="AD10" s="1" t="s">
         <v>465</v>
       </c>
-      <c r="B10" s="1" t="s">
+      <c r="AE10" s="1" t="s">
         <v>466</v>
       </c>
-      <c r="C10" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D10" s="1" t="s">
+      <c r="AF10" s="1" t="s">
         <v>467</v>
       </c>
-      <c r="E10" s="1" t="s">
+      <c r="AG10" s="1" t="s">
         <v>468</v>
-      </c>
-[...82 lines deleted...]
-        <v>494</v>
       </c>
       <c r="AH10" s="1" t="s">
         <v>7</v>
       </c>
       <c r="AI10" s="1" t="s">
-        <v>9</v>
+        <v>469</v>
       </c>
       <c r="AJ10" s="1" t="s">
-        <v>495</v>
+        <v>470</v>
       </c>
       <c r="AK10" s="1" t="s">
-        <v>496</v>
+        <v>471</v>
       </c>
       <c r="AL10" s="1" t="s">
-        <v>497</v>
+        <v>8</v>
       </c>
       <c r="AM10" s="1" t="s">
-        <v>498</v>
+        <v>472</v>
       </c>
       <c r="AN10" s="1" t="s">
-        <v>499</v>
+        <v>473</v>
       </c>
       <c r="AO10" s="1" t="s">
-        <v>500</v>
+        <v>474</v>
       </c>
       <c r="AP10" s="1" t="s">
-        <v>501</v>
+        <v>475</v>
       </c>
       <c r="AQ10" s="1" t="s">
-        <v>502</v>
+        <v>476</v>
       </c>
       <c r="AR10" s="1" t="s">
-        <v>503</v>
+        <v>477</v>
       </c>
       <c r="AS10" s="1" t="s">
-        <v>504</v>
+        <v>478</v>
       </c>
       <c r="AT10" s="1" t="s">
-        <v>505</v>
+        <v>479</v>
       </c>
       <c r="AU10" s="1" t="s">
-        <v>506</v>
+        <v>480</v>
       </c>
       <c r="AV10" s="1" t="s">
-        <v>507</v>
+        <v>481</v>
       </c>
       <c r="AW10" s="1" t="s">
-        <v>508</v>
+        <v>482</v>
       </c>
       <c r="AX10" s="1" t="s">
-        <v>509</v>
+        <v>483</v>
       </c>
       <c r="AY10" s="1" t="s">
-        <v>510</v>
+        <v>484</v>
       </c>
       <c r="AZ10" s="1" t="s">
-        <v>511</v>
+        <v>485</v>
       </c>
       <c r="BA10" s="1"/>
       <c r="BB10" s="1"/>
       <c r="BC10" s="1"/>
       <c r="BD10" s="1"/>
       <c r="BE10" s="1"/>
       <c r="BF10" s="1"/>
       <c r="BG10" s="1"/>
       <c r="BH10" s="1"/>
       <c r="BI10" s="1"/>
       <c r="BJ10" s="1"/>
       <c r="BK10" s="1"/>
       <c r="BL10" s="1"/>
       <c r="BM10" s="1"/>
       <c r="BN10" s="1"/>
       <c r="BO10" s="1"/>
       <c r="BP10" s="1"/>
       <c r="BQ10" s="1"/>
       <c r="BR10" s="1"/>
       <c r="BS10" s="1"/>
       <c r="BT10" s="1"/>
       <c r="BU10" s="1"/>
       <c r="BV10" s="1"/>
       <c r="BW10" s="1"/>
       <c r="BX10" s="1"/>
@@ -9400,201 +8672,204 @@
       <c r="CQ10" s="1"/>
       <c r="CR10" s="1"/>
       <c r="CS10" s="1"/>
       <c r="CT10" s="1"/>
       <c r="CU10" s="1"/>
       <c r="CV10" s="1"/>
       <c r="CW10" s="1"/>
       <c r="CX10" s="1"/>
       <c r="CY10" s="1"/>
       <c r="CZ10" s="1"/>
       <c r="DA10" s="1"/>
       <c r="DB10" s="1"/>
       <c r="DC10" s="1"/>
       <c r="DD10" s="1"/>
       <c r="DE10" s="1"/>
       <c r="DF10" s="1"/>
       <c r="DG10" s="1"/>
       <c r="DH10" s="1"/>
       <c r="DI10" s="1"/>
       <c r="DJ10" s="1"/>
       <c r="DK10" s="1"/>
       <c r="DL10" s="1"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>512</v>
+        <v>486</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>513</v>
+        <v>487</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>512</v>
+        <v>488</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>514</v>
+        <v>489</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>515</v>
+        <v>490</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>512</v>
+        <v>489</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>512</v>
+        <v>489</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>512</v>
+        <v>491</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>512</v>
+        <v>489</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>512</v>
+        <v>492</v>
       </c>
       <c r="K11" s="0" t="s">
-        <v>516</v>
+        <v>493</v>
       </c>
       <c r="L11" s="0" t="s">
-        <v>517</v>
+        <v>489</v>
       </c>
       <c r="M11" s="0" t="s">
-        <v>512</v>
+        <v>489</v>
       </c>
       <c r="N11" s="0" t="s">
-        <v>512</v>
+        <v>494</v>
       </c>
       <c r="O11" s="0" t="s">
-        <v>518</v>
+        <v>489</v>
       </c>
       <c r="P11" s="0" t="s">
-        <v>512</v>
+        <v>495</v>
       </c>
       <c r="Q11" s="0" t="s">
-        <v>512</v>
+        <v>495</v>
       </c>
       <c r="R11" s="0" t="s">
-        <v>512</v>
+        <v>489</v>
       </c>
       <c r="S11" s="0" t="s">
-        <v>512</v>
+        <v>489</v>
       </c>
       <c r="T11" s="0" t="s">
-        <v>512</v>
+        <v>489</v>
       </c>
       <c r="U11" s="0" t="s">
-        <v>519</v>
+        <v>489</v>
       </c>
       <c r="V11" s="0" t="s">
-        <v>512</v>
+        <v>489</v>
       </c>
       <c r="W11" s="0" t="s">
-        <v>512</v>
+        <v>496</v>
       </c>
       <c r="X11" s="0" t="s">
-        <v>520</v>
+        <v>489</v>
       </c>
       <c r="Y11" s="0" t="s">
-        <v>14</v>
+        <v>489</v>
       </c>
       <c r="Z11" s="0" t="s">
-        <v>512</v>
+        <v>489</v>
       </c>
       <c r="AA11" s="0" t="s">
-        <v>521</v>
+        <v>489</v>
       </c>
       <c r="AB11" s="0" t="s">
-        <v>522</v>
+        <v>489</v>
       </c>
       <c r="AC11" s="0" t="s">
-        <v>512</v>
+        <v>489</v>
       </c>
       <c r="AD11" s="0" t="s">
-        <v>512</v>
+        <v>497</v>
       </c>
       <c r="AE11" s="0" t="s">
-        <v>512</v>
+        <v>498</v>
       </c>
       <c r="AF11" s="0" t="s">
-        <v>523</v>
+        <v>489</v>
       </c>
       <c r="AG11" s="0" t="s">
-        <v>16</v>
+        <v>489</v>
       </c>
       <c r="AH11" s="0" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="AI11" s="0" t="s">
-        <v>512</v>
+        <v>13</v>
       </c>
       <c r="AJ11" s="0" t="s">
-        <v>512</v>
+        <v>489</v>
       </c>
       <c r="AK11" s="0" t="s">
-        <v>512</v>
+        <v>489</v>
       </c>
       <c r="AL11" s="0" t="s">
-        <v>512</v>
+        <v>499</v>
       </c>
       <c r="AM11" s="0" t="s">
-        <v>523</v>
+        <v>489</v>
       </c>
       <c r="AN11" s="0" t="s">
-        <v>512</v>
+        <v>489</v>
       </c>
       <c r="AO11" s="0" t="s">
-        <v>512</v>
+        <v>489</v>
       </c>
       <c r="AP11" s="0" t="s">
-        <v>512</v>
+        <v>489</v>
       </c>
       <c r="AQ11" s="0" t="s">
-        <v>524</v>
+        <v>489</v>
       </c>
       <c r="AR11" s="0" t="s">
-        <v>525</v>
+        <v>489</v>
       </c>
       <c r="AS11" s="0" t="s">
-        <v>512</v>
+        <v>489</v>
       </c>
       <c r="AT11" s="0" t="s">
-        <v>526</v>
+        <v>500</v>
       </c>
       <c r="AU11" s="0" t="s">
-        <v>512</v>
+        <v>489</v>
       </c>
       <c r="AV11" s="0" t="s">
-        <v>519</v>
+        <v>489</v>
       </c>
       <c r="AW11" s="0" t="s">
-        <v>512</v>
+        <v>501</v>
       </c>
       <c r="AX11" s="0" t="s">
-        <v>527</v>
+        <v>502</v>
       </c>
       <c r="AY11" s="0" t="s">
-        <v>512</v>
+        <v>500</v>
+      </c>
+      <c r="AZ11" s="0" t="s">
+        <v>38</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=EPPlusLicense.txt>This workbook was created with the EPPlus library, licensed to South African National Biodiversity Institute under the Polyform Noncommercial license, see https://polyformproject.org/licenses/noncommercial/1.0.0
 For more information about EPPlus, see https://epplussoftware.com/
 
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>EPPlus</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:keywords>EPPlus noncommercial use</cp:keywords>
   <dc:description>This workbook has been created with EPPlus licensed to South African National Biodiversity Institute under The Polyform Noncommercial License: See https://polyformproject.org/licenses/noncommercial/1.0.0</dc:description>
   <dc:creator>South African National Biodiversity Institute</dc:creator>
 </cp:coreProperties>