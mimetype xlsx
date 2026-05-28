--- v0 (2026-04-11)
+++ v1 (2026-05-28)
@@ -1,755 +1,397 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet2.xml"/>
-  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet3.xml"/>
-  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet4.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="text/plain" PartName="/EPPlusLicense.txt"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="SYNONYMS" sheetId="1" r:id="rId1"/>
-[...2 lines deleted...]
-    <sheet name="TAXON" sheetId="4" r:id="rId5"/>
+    <sheet name="TAXONDESCRIPTIONS" sheetId="1" r:id="rId1"/>
+    <sheet name="TAXON" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="122" uniqueCount="122">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="91" uniqueCount="91">
   <si>
     <t>Biodiversity Advisor Search Results</t>
   </si>
   <si>
-    <t xml:space="preserve">Downloaded from Biodiversity Advisor (https://biodiversityadvisor.sanbi.org)  [Accessed (please insert date of download 4/11/2026 2:52:24 PM.</t>
+    <t xml:space="preserve">Downloaded from Biodiversity Advisor (https://biodiversityadvisor.sanbi.org)  [Accessed (please insert date of download 5/28/2026 12:59:02 PM.</t>
   </si>
   <si>
     <t>Acknowledgement and attribution</t>
   </si>
   <si>
     <t>South African National Biodiversity Institute. 2023. Available: https://biodiversityadvisor.sanbi.org</t>
   </si>
   <si>
     <t>CALCFULLNAME</t>
   </si>
   <si>
+    <t>TEXTTITLE</t>
+  </si>
+  <si>
+    <t>TAXONTEXT</t>
+  </si>
+  <si>
+    <t>BIBLIO</t>
+  </si>
+  <si>
+    <t>COMMENTS</t>
+  </si>
+  <si>
+    <t>Rabdosiella leemannii N.Hahn</t>
+  </si>
+  <si>
+    <t>Diagnostic</t>
+  </si>
+  <si>
+    <t>Rabdosiella leemannii is a distinct species and differs from R. calycina in several features such as its habitat, habit and the vegetative and floral features). It is distinguished by its erect, shrubby nature, woody stems, smaller leaves and flowers. The leaves of R. leemannii are only rarely temate, smaller, narrower (ovate to elliptic or trullate), never becoming broadly ovate as those found in R. calycina. The leaves of R. calycina are often temate. The inflorescences and flowers are also considerably smaller than those of R. calycina.</t>
+  </si>
+  <si>
+    <t>Hahn, N; Bredenkamp, GJ. 2007. Lamiaceae: Rabdosiella leemannii, a new species from the Limpopo Province of South Africa. Bothalia 37(1): 37-39. [CC BY]</t>
+  </si>
+  <si>
+    <t>e-Fl; PS</t>
+  </si>
+  <si>
+    <t>Distribution</t>
+  </si>
+  <si>
+    <t>Endemic to the Soutpansberg and Blouberg Afromontane mist-belt open bushland.</t>
+  </si>
+  <si>
+    <t>Habitat</t>
+  </si>
+  <si>
+    <t>The habitat consists of Soutpansberg Summit Sourveld and a mosaic of the latter and Soutpansberg Mountain Bushveld. The habitat of R. leemannii is quite sheltered from fire with a maximum period of five years. In the absence of fire, R. leemannii forms single-stemmed shrubs, however, plants exposed to fire do resprout forming multi-stemmed shrubs. Rabdosiells calycina is clearly a herbaceous suffrutex, annually burnt. It is commonly associated with grassland of the eastern escarpment of South Africa occurring as far north as the Soutpansberg.</t>
+  </si>
+  <si>
+    <t>Morphology</t>
+  </si>
+  <si>
+    <t>Phanerophyte, single or multi-stemmed shrub up to 2 m tall, usually not exceeding 1.5 m. Seedlings with distinctly succulent roots. Main stem up to 50 mm diam., showing multiple year rings, not ribbed in fresh material; young stems pubescent, pale brown. Bark grey to grey-brown, glabrous. Leaves decussate, rarely ternate; lamina shortly petiolate; petiole (1.1-) 1.9-3.4(-4.0) mm; blade ovate to elliptic to trullate, size of mature leaf, (57-)59-66-(70) x (25-)27-36(-38) mm, upper surface pale green, strigose, lower surface grey, tomentose; main veins 5-8, venation reticulate; margins crenate to dentate, teeth 10-15 per side. Inflorescence a terminal thyrse, 50-100 mm long. Flowers in pedunculate dichasia, 20 mm long; peduncles 2-4 mm; pedicel (3.6-)3.7-4.9(-5.2) mm long. Calyx equally 5-toothed, tubular, 2.2-4.9(-5.2) mm long in flowering stage extending to I x 6 mm in fruiting stage, green, glandular hairy, lobes 5, (1.1-) 1.2-1.4 mm long, tinged purple at apex, at fruiting (4.0-)4.2-5.0(-5.1) mm long. Corolla (6.9-)7.0-9.4 (-9.7) mm long; tube (3.6-)3.7-4.9(-5.2) x 2.9-3.1 mm, white-hairy; upper lobe (1.3-) 1.4-1.9(-2.0) mm, inside tinged purple-pink, outside densely glandular hairy; lower lobe navicular, (3.2-)3.1-4.3(-4.5) mm, white on outside, tinged purple-pink on inside. Stamens antrorse, 5.4-7.5 mm long, attached to tube. Style antrorse, shorter than stamens, 5.4-7.2 mm long, bifid. Fruit a small, brown, rounded nutlet, 0.9 x 0.7 mm.</t>
+  </si>
+  <si>
+    <t>SpecCit</t>
+  </si>
+  <si>
+    <t>LIMPOPO.-2229 (Waterpoort): Soutpansberg, Farm Wellington, northern side of farm, 1400 m, (-DC), 25-03-1994, Rossouw 208 (PRE); northern slopes of Hanglip near summit, (-DD), 02-04-1957, Meeuse 10164 (PRE); Farm Buckworth (Dr Bird’s farm), southern slope north of Bird’s cottage near summit, (-DD), 12-05-1957, Meeuse 10243 (PRE). 2328 (Baltimore): Blouberg, mountain grassland, aspect south, shrub, 23°04'37.922'S, 28°59'10.506'E, 1990 m, (-BB), 11-05-1999, Hahn 1574 (ZPB); in kloof leading to beacon, 5600 ft [1847 m], 29-04-1954, (-BB), Codd 8759 (PRE); alt. 6000 ft [1968 m], (-BB), 10-03-1933, Leemann 118 (PRE); kloof near top, 4 ft [1.3 m], (-BB), 26-06-1961, Strey &amp; Schlieben 8517 (PRE); kloof below beacon, (-BB), 26-4-1961, Van der Schyff 5416 (PRE). 2329 (Polokwane): Soutpansberg, Farm Lejuma, Mt Lejuma, 23°01'22.584'S, 29°25’57.180'E, 1636 m, 22-05-1982, (-AB), Venter 7855 (PRE); Lejuma south of Mt Lejuma, (-AB), 23-05-1982, Venter 8754 (PRE).</t>
+  </si>
+  <si>
+    <t>KINGDOM</t>
+  </si>
+  <si>
+    <t>SUBKINGDOM</t>
+  </si>
+  <si>
+    <t>PHYLUM</t>
+  </si>
+  <si>
+    <t>SUBPHYLUM</t>
+  </si>
+  <si>
+    <t>GROUPNAME</t>
+  </si>
+  <si>
+    <t>CLASSNAME</t>
+  </si>
+  <si>
+    <t>SUBCLASSNAME</t>
+  </si>
+  <si>
+    <t>ORDERNAME</t>
+  </si>
+  <si>
+    <t>SUBORDERNAME</t>
+  </si>
+  <si>
+    <t>FAMILY</t>
+  </si>
+  <si>
+    <t>SUBFAMILY</t>
+  </si>
+  <si>
+    <t>TRIBE</t>
+  </si>
+  <si>
+    <t>SUBTRIBE</t>
+  </si>
+  <si>
+    <t>GENUS</t>
+  </si>
+  <si>
+    <t>SUBGENUS</t>
+  </si>
+  <si>
+    <t>SPECIES</t>
+  </si>
+  <si>
+    <t>SUBSPECIES</t>
+  </si>
+  <si>
+    <t>VARIETY</t>
+  </si>
+  <si>
+    <t>SUBVARIETY</t>
+  </si>
+  <si>
+    <t>FORMA</t>
+  </si>
+  <si>
+    <t>SUBFORMA</t>
+  </si>
+  <si>
+    <t>CULTIVAR</t>
+  </si>
+  <si>
+    <t>SPECIESAUTHORNAME</t>
+  </si>
+  <si>
+    <t>SUBSPECIESAUTHORNAME</t>
+  </si>
+  <si>
+    <t>VARIETYAUTHORNAME</t>
+  </si>
+  <si>
+    <t>FORMAAUTHORNAME</t>
+  </si>
+  <si>
+    <t>CULTIVARAUTHORNAME</t>
+  </si>
+  <si>
+    <t>NAMESTRING</t>
+  </si>
+  <si>
+    <t>PROTOLOGUECITATION</t>
+  </si>
+  <si>
+    <t>HABIT</t>
+  </si>
+  <si>
+    <t>LIFECYCLE</t>
+  </si>
+  <si>
+    <t>LIFEFORMCLASSIFICATION</t>
+  </si>
+  <si>
+    <t>PLANTHEIGHT</t>
+  </si>
+  <si>
+    <t>CALCACCEPTEDNAME</t>
+  </si>
+  <si>
+    <t>GENUSHYBRID</t>
+  </si>
+  <si>
+    <t>INVALID</t>
+  </si>
+  <si>
+    <t>TAXSTATUS</t>
+  </si>
+  <si>
+    <t>LEGITIMACY</t>
+  </si>
+  <si>
     <t>NOMENCLATURENOTE</t>
   </si>
   <si>
-    <t>ACC_PROTOLOGUECITATION</t>
-[...4 lines deleted...]
-  <si>
     <t>TYPENOTE</t>
   </si>
   <si>
-    <t>CALCACCEPTEDNAME</t>
-[...11 lines deleted...]
-    <t>CITESFIELD</t>
+    <t>ETYMOLOGY</t>
+  </si>
+  <si>
+    <t>TOPS</t>
+  </si>
+  <si>
+    <t>IUCN</t>
+  </si>
+  <si>
+    <t>IUCNCRITERIA</t>
+  </si>
+  <si>
+    <t>OLDSPECIESCODE</t>
+  </si>
+  <si>
+    <t>FLOWERSTART</t>
+  </si>
+  <si>
+    <t>FLOWEREND</t>
+  </si>
+  <si>
+    <t>MINALTITUDE</t>
+  </si>
+  <si>
+    <t>MAXALTITUDE</t>
+  </si>
+  <si>
+    <t>SPNUMBER</t>
+  </si>
+  <si>
+    <t>HASIMAGE</t>
+  </si>
+  <si>
+    <t>Plantae</t>
+  </si>
+  <si>
+    <t>Phanerogamae</t>
+  </si>
+  <si>
+    <t>Anthophyta</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> </t>
+  </si>
+  <si>
+    <t>Flowering plants: dicots (Dicotyledons: eudicots)</t>
+  </si>
+  <si>
+    <t>Lamiales</t>
+  </si>
+  <si>
+    <t>Lamiaceae</t>
+  </si>
+  <si>
+    <t>Nepetoideae</t>
+  </si>
+  <si>
+    <t>Ocimeae</t>
+  </si>
+  <si>
+    <t>Plectranthinae</t>
+  </si>
+  <si>
+    <t>Coleus</t>
+  </si>
+  <si>
+    <t>leemannii</t>
+  </si>
+  <si>
+    <t>(N.Hahn) A.J.Paton</t>
+  </si>
+  <si>
+    <t>Bothalia ABC 53(1): 2 (2023)</t>
   </si>
   <si>
     <t>Coleus leemannii (N.Hahn) A.J.Paton</t>
   </si>
   <si>
-    <t>Bothalia ABC 53(1): 2 (2023)</t>
-[...1 lines deleted...]
-  <si>
     <t>acc</t>
   </si>
   <si>
     <t>Type: South Africa, Limpopo, Soutpansberg, Lejuma, 13 Apr 2005, N. Hahn 2086 (ZPB, holo.; PRE, PRU, iso.)</t>
   </si>
   <si>
-    <t>09415cfe-c878-47be-a7d8-274c78d047ed</t>
-[...309 lines deleted...]
-    <t>Lamiaceae</t>
+    <t>False</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...258 lines deleted...]
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:BQ15"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="138.606475830078" customWidth="1"/>
+    <col min="1" max="1" width="139.869979858398" customWidth="1"/>
     <col min="2" max="2" width="12.666654586792" customWidth="1"/>
-    <col min="3" max="3" width="12.9443483352661" customWidth="1"/>
+    <col min="3" max="3" width="256" customWidth="1"/>
     <col min="4" max="4" width="153.351226806641" customWidth="1"/>
-    <col min="5" max="5" width="256" customWidth="1"/>
+    <col min="5" max="5" width="12.9443483352661" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
     <col min="7" max="7" width="9.140625" customWidth="1"/>
     <col min="8" max="8" width="9.140625" customWidth="1"/>
     <col min="9" max="9" width="9.140625" customWidth="1"/>
     <col min="10" max="10" width="9.140625" customWidth="1"/>
     <col min="11" max="11" width="9.140625" customWidth="1"/>
     <col min="12" max="12" width="9.140625" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
     <col min="27" max="27" width="9.140625" customWidth="1"/>
     <col min="28" max="28" width="9.140625" customWidth="1"/>
     <col min="29" max="29" width="9.140625" customWidth="1"/>
     <col min="30" max="30" width="9.140625" customWidth="1"/>
@@ -797,60 +439,60 @@
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>28</v>
+        <v>5</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>29</v>
+        <v>6</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>30</v>
+        <v>7</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>31</v>
+        <v>8</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
       <c r="P10" s="1"/>
       <c r="Q10" s="1"/>
       <c r="R10" s="1"/>
       <c r="S10" s="1"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
       <c r="X10" s="1"/>
       <c r="Y10" s="1"/>
       <c r="Z10" s="1"/>
       <c r="AA10" s="1"/>
       <c r="AB10" s="1"/>
       <c r="AC10" s="1"/>
@@ -875,447 +517,198 @@
       <c r="AV10" s="1"/>
       <c r="AW10" s="1"/>
       <c r="AX10" s="1"/>
       <c r="AY10" s="1"/>
       <c r="AZ10" s="1"/>
       <c r="BA10" s="1"/>
       <c r="BB10" s="1"/>
       <c r="BC10" s="1"/>
       <c r="BD10" s="1"/>
       <c r="BE10" s="1"/>
       <c r="BF10" s="1"/>
       <c r="BG10" s="1"/>
       <c r="BH10" s="1"/>
       <c r="BI10" s="1"/>
       <c r="BJ10" s="1"/>
       <c r="BK10" s="1"/>
       <c r="BL10" s="1"/>
       <c r="BM10" s="1"/>
       <c r="BN10" s="1"/>
       <c r="BO10" s="1"/>
       <c r="BP10" s="1"/>
       <c r="BQ10" s="1"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>32</v>
+        <v>10</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>33</v>
+        <v>11</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>35</v>
+        <v>13</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>36</v>
+        <v>14</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>37</v>
+        <v>13</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>39</v>
+        <v>13</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>41</v>
+        <v>13</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="B15" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="B15" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D15" s="0" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>43</v>
+        <v>13</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-[...248 lines deleted...]
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:DL11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="138.606475830078" customWidth="1"/>
-[...31 lines deleted...]
-    <col min="33" max="33" width="19.1858921051025" customWidth="1"/>
+    <col min="1" max="1" width="139.869979858398" customWidth="1"/>
+    <col min="2" max="2" width="16.4682579040527" customWidth="1"/>
+    <col min="3" max="3" width="12.2438411712646" customWidth="1"/>
+    <col min="4" max="4" width="13.7846775054932" customWidth="1"/>
+    <col min="5" max="5" width="46.6056823730469" customWidth="1"/>
+    <col min="6" max="6" width="13.4709873199463" customWidth="1"/>
+    <col min="7" max="7" width="16.8507900238037" customWidth="1"/>
+    <col min="8" max="8" width="14.5682554244995" customWidth="1"/>
+    <col min="9" max="9" width="17.7794742584229" customWidth="1"/>
+    <col min="10" max="10" width="11.8927583694458" customWidth="1"/>
+    <col min="11" max="11" width="13.7213716506958" customWidth="1"/>
+    <col min="12" max="12" width="9.78272724151611" customWidth="1"/>
+    <col min="13" max="13" width="15.6203489303589" customWidth="1"/>
+    <col min="14" max="14" width="9.140625" customWidth="1"/>
+    <col min="15" max="15" width="12.3193073272705" customWidth="1"/>
+    <col min="16" max="16" width="10.7683458328247" customWidth="1"/>
+    <col min="17" max="17" width="14.0015459060669" customWidth="1"/>
+    <col min="18" max="18" width="9.62744140625" customWidth="1"/>
+    <col min="19" max="19" width="14.1586542129517" customWidth="1"/>
+    <col min="20" max="20" width="9.140625" customWidth="1"/>
+    <col min="21" max="21" width="12.3197755813599" customWidth="1"/>
+    <col min="22" max="22" width="11.0761251449585" customWidth="1"/>
+    <col min="23" max="23" width="23.2858848571777" customWidth="1"/>
+    <col min="24" max="24" width="26.8468170166016" customWidth="1"/>
+    <col min="25" max="25" width="23.4107551574707" customWidth="1"/>
+    <col min="26" max="26" width="21.9337024688721" customWidth="1"/>
+    <col min="27" max="27" width="24.5701885223389" customWidth="1"/>
+    <col min="28" max="28" width="15.4134759902954" customWidth="1"/>
+    <col min="29" max="29" width="28.6702709197998" customWidth="1"/>
+    <col min="30" max="30" width="9.140625" customWidth="1"/>
+    <col min="31" max="31" width="11.9074773788452" customWidth="1"/>
+    <col min="32" max="32" width="27.1680431365967" customWidth="1"/>
+    <col min="33" max="33" width="16.4163856506348" customWidth="1"/>
     <col min="34" max="34" width="35.4050331115723" customWidth="1"/>
-    <col min="35" max="35" width="21.8553886413574" customWidth="1"/>
-[...16 lines deleted...]
-    <col min="52" max="52" width="16.639232635498" customWidth="1"/>
+    <col min="35" max="35" width="35.4050331115723" customWidth="1"/>
+    <col min="36" max="36" width="16.8935375213623" customWidth="1"/>
+    <col min="37" max="37" width="9.46847057342529" customWidth="1"/>
+    <col min="38" max="38" width="13.0042209625244" customWidth="1"/>
+    <col min="39" max="39" width="13.9987125396729" customWidth="1"/>
+    <col min="40" max="40" width="22.8609447479248" customWidth="1"/>
+    <col min="41" max="41" width="105.903137207031" customWidth="1"/>
+    <col min="42" max="42" width="14.0951719284058" customWidth="1"/>
+    <col min="43" max="43" width="9.140625" customWidth="1"/>
+    <col min="44" max="44" width="9.140625" customWidth="1"/>
+    <col min="45" max="45" width="16.639232635498" customWidth="1"/>
+    <col min="46" max="46" width="19.1858921051025" customWidth="1"/>
+    <col min="47" max="47" width="16.8960285186768" customWidth="1"/>
+    <col min="48" max="48" width="14.4082813262939" customWidth="1"/>
+    <col min="49" max="49" width="15.9452333450317" customWidth="1"/>
+    <col min="50" max="50" width="16.1050109863281" customWidth="1"/>
+    <col min="51" max="51" width="12.477201461792" customWidth="1"/>
+    <col min="52" max="52" width="12.0075979232788" customWidth="1"/>
     <col min="53" max="53" width="9.140625" customWidth="1"/>
     <col min="54" max="54" width="9.140625" customWidth="1"/>
     <col min="55" max="55" width="9.140625" customWidth="1"/>
     <col min="56" max="56" width="9.140625" customWidth="1"/>
     <col min="57" max="57" width="9.140625" customWidth="1"/>
     <col min="58" max="58" width="9.140625" customWidth="1"/>
     <col min="59" max="59" width="9.140625" customWidth="1"/>
     <col min="60" max="60" width="9.140625" customWidth="1"/>
     <col min="61" max="61" width="9.140625" customWidth="1"/>
     <col min="62" max="62" width="9.140625" customWidth="1"/>
     <col min="63" max="63" width="9.140625" customWidth="1"/>
     <col min="64" max="64" width="9.140625" customWidth="1"/>
     <col min="65" max="65" width="9.140625" customWidth="1"/>
     <col min="66" max="66" width="9.140625" customWidth="1"/>
     <col min="67" max="67" width="9.140625" customWidth="1"/>
     <col min="68" max="68" width="9.140625" customWidth="1"/>
     <col min="69" max="69" width="9.140625" customWidth="1"/>
     <col min="70" max="70" width="9.140625" customWidth="1"/>
     <col min="71" max="71" width="9.140625" customWidth="1"/>
     <col min="72" max="72" width="9.140625" customWidth="1"/>
     <col min="73" max="73" width="9.140625" customWidth="1"/>
     <col min="74" max="74" width="9.140625" customWidth="1"/>
     <col min="75" max="75" width="9.140625" customWidth="1"/>
     <col min="76" max="76" width="9.140625" customWidth="1"/>
     <col min="77" max="77" width="9.140625" customWidth="1"/>
@@ -1360,204 +753,204 @@
     <col min="116" max="116" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="F10" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="H10" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="I10" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="J10" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="K10" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="L10" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="M10" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="N10" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="O10" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="P10" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="Q10" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="R10" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="S10" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="T10" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="U10" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="V10" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="W10" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="X10" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="Y10" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="Z10" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="AA10" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="AB10" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC10" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="AD10" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="AE10" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="AF10" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="AG10" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="AH10" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="AI10" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="AJ10" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="AK10" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="AL10" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="AM10" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="AN10" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="AO10" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="AP10" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="B10" s="1" t="s">
+      <c r="AQ10" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="C10" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D10" s="1" t="s">
+      <c r="AR10" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="E10" s="1" t="s">
+      <c r="AS10" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="F10" s="1" t="s">
+      <c r="AT10" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="G10" s="1" t="s">
+      <c r="AU10" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="H10" s="1" t="s">
+      <c r="AV10" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="I10" s="1" t="s">
+      <c r="AW10" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="J10" s="1" t="s">
+      <c r="AX10" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="K10" s="1" t="s">
+      <c r="AY10" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="L10" s="1" t="s">
+      <c r="AZ10" s="1" t="s">
         <v>72</v>
-      </c>
-[...118 lines deleted...]
-        <v>108</v>
       </c>
       <c r="BA10" s="1"/>
       <c r="BB10" s="1"/>
       <c r="BC10" s="1"/>
       <c r="BD10" s="1"/>
       <c r="BE10" s="1"/>
       <c r="BF10" s="1"/>
       <c r="BG10" s="1"/>
       <c r="BH10" s="1"/>
       <c r="BI10" s="1"/>
       <c r="BJ10" s="1"/>
       <c r="BK10" s="1"/>
       <c r="BL10" s="1"/>
       <c r="BM10" s="1"/>
       <c r="BN10" s="1"/>
       <c r="BO10" s="1"/>
       <c r="BP10" s="1"/>
       <c r="BQ10" s="1"/>
       <c r="BR10" s="1"/>
       <c r="BS10" s="1"/>
       <c r="BT10" s="1"/>
       <c r="BU10" s="1"/>
       <c r="BV10" s="1"/>
       <c r="BW10" s="1"/>
       <c r="BX10" s="1"/>
@@ -1582,201 +975,204 @@
       <c r="CQ10" s="1"/>
       <c r="CR10" s="1"/>
       <c r="CS10" s="1"/>
       <c r="CT10" s="1"/>
       <c r="CU10" s="1"/>
       <c r="CV10" s="1"/>
       <c r="CW10" s="1"/>
       <c r="CX10" s="1"/>
       <c r="CY10" s="1"/>
       <c r="CZ10" s="1"/>
       <c r="DA10" s="1"/>
       <c r="DB10" s="1"/>
       <c r="DC10" s="1"/>
       <c r="DD10" s="1"/>
       <c r="DE10" s="1"/>
       <c r="DF10" s="1"/>
       <c r="DG10" s="1"/>
       <c r="DH10" s="1"/>
       <c r="DI10" s="1"/>
       <c r="DJ10" s="1"/>
       <c r="DK10" s="1"/>
       <c r="DL10" s="1"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>109</v>
+        <v>73</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>109</v>
+        <v>74</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>17</v>
+        <v>75</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>109</v>
+        <v>76</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>110</v>
+        <v>77</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>109</v>
+        <v>76</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>109</v>
+        <v>76</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>109</v>
+        <v>78</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>109</v>
+        <v>76</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>109</v>
+        <v>79</v>
       </c>
       <c r="K11" s="0" t="s">
-        <v>111</v>
+        <v>80</v>
       </c>
       <c r="L11" s="0" t="s">
-        <v>109</v>
+        <v>81</v>
       </c>
       <c r="M11" s="0" t="s">
-        <v>109</v>
+        <v>82</v>
       </c>
       <c r="N11" s="0" t="s">
-        <v>109</v>
+        <v>83</v>
       </c>
       <c r="O11" s="0" t="s">
-        <v>112</v>
+        <v>76</v>
       </c>
       <c r="P11" s="0" t="s">
-        <v>109</v>
+        <v>84</v>
       </c>
       <c r="Q11" s="0" t="s">
-        <v>113</v>
+        <v>76</v>
       </c>
       <c r="R11" s="0" t="s">
-        <v>109</v>
+        <v>76</v>
       </c>
       <c r="S11" s="0" t="s">
-        <v>109</v>
+        <v>76</v>
       </c>
       <c r="T11" s="0" t="s">
-        <v>109</v>
+        <v>76</v>
       </c>
       <c r="U11" s="0" t="s">
-        <v>109</v>
+        <v>76</v>
       </c>
       <c r="V11" s="0" t="s">
-        <v>109</v>
+        <v>76</v>
       </c>
       <c r="W11" s="0" t="s">
-        <v>109</v>
+        <v>85</v>
       </c>
       <c r="X11" s="0" t="s">
-        <v>109</v>
+        <v>76</v>
       </c>
       <c r="Y11" s="0" t="s">
-        <v>14</v>
+        <v>76</v>
       </c>
       <c r="Z11" s="0" t="s">
-        <v>109</v>
+        <v>76</v>
       </c>
       <c r="AA11" s="0" t="s">
-        <v>114</v>
+        <v>76</v>
       </c>
       <c r="AB11" s="0" t="s">
-        <v>115</v>
+        <v>76</v>
       </c>
       <c r="AC11" s="0" t="s">
-        <v>109</v>
+        <v>86</v>
       </c>
       <c r="AD11" s="0" t="s">
-        <v>109</v>
+        <v>76</v>
       </c>
       <c r="AE11" s="0" t="s">
-        <v>109</v>
+        <v>76</v>
       </c>
       <c r="AF11" s="0" t="s">
-        <v>109</v>
+        <v>76</v>
       </c>
       <c r="AG11" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="AH11" s="0" t="s">
-        <v>14</v>
+        <v>87</v>
       </c>
       <c r="AI11" s="0" t="s">
-        <v>109</v>
+        <v>87</v>
       </c>
       <c r="AJ11" s="0" t="s">
-        <v>109</v>
+        <v>76</v>
       </c>
       <c r="AK11" s="0" t="s">
-        <v>109</v>
+        <v>76</v>
       </c>
       <c r="AL11" s="0" t="s">
-        <v>116</v>
+        <v>88</v>
       </c>
       <c r="AM11" s="0" t="s">
-        <v>109</v>
+        <v>76</v>
       </c>
       <c r="AN11" s="0" t="s">
-        <v>109</v>
+        <v>76</v>
       </c>
       <c r="AO11" s="0" t="s">
-        <v>15</v>
+        <v>89</v>
       </c>
       <c r="AP11" s="0" t="s">
-        <v>109</v>
+        <v>76</v>
       </c>
       <c r="AQ11" s="0" t="s">
-        <v>117</v>
+        <v>76</v>
       </c>
       <c r="AR11" s="0" t="s">
-        <v>118</v>
+        <v>76</v>
       </c>
       <c r="AS11" s="0" t="s">
-        <v>109</v>
+        <v>76</v>
       </c>
       <c r="AT11" s="0" t="s">
-        <v>119</v>
+        <v>76</v>
       </c>
       <c r="AU11" s="0" t="s">
-        <v>109</v>
+        <v>76</v>
       </c>
       <c r="AV11" s="0" t="s">
-        <v>120</v>
+        <v>76</v>
       </c>
       <c r="AW11" s="0" t="s">
-        <v>109</v>
+        <v>76</v>
       </c>
       <c r="AX11" s="0" t="s">
-        <v>121</v>
+        <v>76</v>
       </c>
       <c r="AY11" s="0" t="s">
-        <v>109</v>
+        <v>76</v>
+      </c>
+      <c r="AZ11" s="0" t="s">
+        <v>90</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=EPPlusLicense.txt>This workbook was created with the EPPlus library, licensed to South African National Biodiversity Institute under the Polyform Noncommercial license, see https://polyformproject.org/licenses/noncommercial/1.0.0
 For more information about EPPlus, see https://epplussoftware.com/
 
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>EPPlus</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:keywords>EPPlus noncommercial use</cp:keywords>
   <dc:description>This workbook has been created with EPPlus licensed to South African National Biodiversity Institute under The Polyform Noncommercial License: See https://polyformproject.org/licenses/noncommercial/1.0.0</dc:description>
   <dc:creator>South African National Biodiversity Institute</dc:creator>
 </cp:coreProperties>