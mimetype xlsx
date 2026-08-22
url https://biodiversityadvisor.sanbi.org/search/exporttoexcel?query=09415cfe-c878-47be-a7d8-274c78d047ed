--- v1 (2026-05-28)
+++ v2 (2026-08-22)
@@ -1,403 +1,200 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
-  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="text/plain" PartName="/EPPlusLicense.txt"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="TAXONDESCRIPTIONS" sheetId="1" r:id="rId1"/>
-    <sheet name="TAXON" sheetId="2" r:id="rId3"/>
+    <sheet name="TAXON" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="91" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <si>
     <t>Biodiversity Advisor Search Results</t>
   </si>
   <si>
-    <t xml:space="preserve">Downloaded from Biodiversity Advisor (https://biodiversityadvisor.sanbi.org)  [Accessed (please insert date of download 5/28/2026 12:59:02 PM.</t>
+    <t xml:space="preserve">Downloaded from Biodiversity Advisor (https://biodiversityadvisor.sanbi.org)  [Accessed (please insert date of download 8/22/2026 7:58:24 PM.</t>
   </si>
   <si>
     <t>Acknowledgement and attribution</t>
   </si>
   <si>
     <t>South African National Biodiversity Institute. 2023. Available: https://biodiversityadvisor.sanbi.org</t>
   </si>
   <si>
-    <t>CALCFULLNAME</t>
-[...52 lines deleted...]
-  <si>
     <t>KINGDOM</t>
   </si>
   <si>
-    <t>SUBKINGDOM</t>
-[...1 lines deleted...]
-  <si>
     <t>PHYLUM</t>
   </si>
   <si>
-    <t>SUBPHYLUM</t>
-[...10 lines deleted...]
-  <si>
     <t>ORDERNAME</t>
   </si>
   <si>
-    <t>SUBORDERNAME</t>
-[...20 lines deleted...]
-    <t>SPECIES</t>
+    <t>FAMILYNAME</t>
+  </si>
+  <si>
+    <t>GENUSNAME</t>
+  </si>
+  <si>
+    <t>GENUSID</t>
+  </si>
+  <si>
+    <t>SPECIESNAME</t>
   </si>
   <si>
     <t>SUBSPECIES</t>
   </si>
   <si>
     <t>VARIETY</t>
   </si>
   <si>
-    <t>SUBVARIETY</t>
-[...1 lines deleted...]
-  <si>
     <t>FORMA</t>
   </si>
   <si>
-    <t>SUBFORMA</t>
-[...89 lines deleted...]
-    <t>HASIMAGE</t>
+    <t>TAXON_PATH</t>
   </si>
   <si>
     <t>Plantae</t>
   </si>
   <si>
-    <t>Phanerogamae</t>
-[...1 lines deleted...]
-  <si>
     <t>Anthophyta</t>
   </si>
   <si>
+    <t>Lamiales</t>
+  </si>
+  <si>
+    <t>Lamiaceae</t>
+  </si>
+  <si>
+    <t>Coleus</t>
+  </si>
+  <si>
+    <t>5299474E-A117-4B36-8964-F11ADA125C32</t>
+  </si>
+  <si>
+    <t>leemannii</t>
+  </si>
+  <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
-    <t>Flowering plants: dicots (Dicotyledons: eudicots)</t>
-[...38 lines deleted...]
-    <t>False</t>
+    <t>Plantae|Anthophyta|Lamiales|Lamiaceae|Coleus|leemannii</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:BQ15"/>
+  <dimension ref="A1:BW11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="139.869979858398" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="9" max="9" width="9.140625" customWidth="1"/>
+    <col min="1" max="1" width="138.606475830078" customWidth="1"/>
+    <col min="2" max="2" width="12.2438411712646" customWidth="1"/>
+    <col min="3" max="3" width="14.5682554244995" customWidth="1"/>
+    <col min="4" max="4" width="14.7836008071899" customWidth="1"/>
+    <col min="5" max="5" width="14.4109058380127" customWidth="1"/>
+    <col min="6" max="6" width="44.0065078735352" customWidth="1"/>
+    <col min="7" max="7" width="16.1063327789307" customWidth="1"/>
+    <col min="8" max="8" width="14.0015459060669" customWidth="1"/>
+    <col min="9" max="9" width="9.62744140625" customWidth="1"/>
     <col min="10" max="10" width="9.140625" customWidth="1"/>
-    <col min="11" max="11" width="9.140625" customWidth="1"/>
+    <col min="11" max="11" width="56.4068870544434" customWidth="1"/>
     <col min="12" max="12" width="9.140625" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
     <col min="27" max="27" width="9.140625" customWidth="1"/>
     <col min="28" max="28" width="9.140625" customWidth="1"/>
     <col min="29" max="29" width="9.140625" customWidth="1"/>
     <col min="30" max="30" width="9.140625" customWidth="1"/>
     <col min="31" max="31" width="9.140625" customWidth="1"/>
     <col min="32" max="32" width="9.140625" customWidth="1"/>
     <col min="33" max="33" width="9.140625" customWidth="1"/>
     <col min="34" max="34" width="9.140625" customWidth="1"/>
     <col min="35" max="35" width="9.140625" customWidth="1"/>
     <col min="36" max="36" width="9.140625" customWidth="1"/>
@@ -412,94 +209,112 @@
     <col min="45" max="45" width="9.140625" customWidth="1"/>
     <col min="46" max="46" width="9.140625" customWidth="1"/>
     <col min="47" max="47" width="9.140625" customWidth="1"/>
     <col min="48" max="48" width="9.140625" customWidth="1"/>
     <col min="49" max="49" width="9.140625" customWidth="1"/>
     <col min="50" max="50" width="9.140625" customWidth="1"/>
     <col min="51" max="51" width="9.140625" customWidth="1"/>
     <col min="52" max="52" width="9.140625" customWidth="1"/>
     <col min="53" max="53" width="9.140625" customWidth="1"/>
     <col min="54" max="54" width="9.140625" customWidth="1"/>
     <col min="55" max="55" width="9.140625" customWidth="1"/>
     <col min="56" max="56" width="9.140625" customWidth="1"/>
     <col min="57" max="57" width="9.140625" customWidth="1"/>
     <col min="58" max="58" width="9.140625" customWidth="1"/>
     <col min="59" max="59" width="9.140625" customWidth="1"/>
     <col min="60" max="60" width="9.140625" customWidth="1"/>
     <col min="61" max="61" width="9.140625" customWidth="1"/>
     <col min="62" max="62" width="9.140625" customWidth="1"/>
     <col min="63" max="63" width="9.140625" customWidth="1"/>
     <col min="64" max="64" width="9.140625" customWidth="1"/>
     <col min="65" max="65" width="9.140625" customWidth="1"/>
     <col min="66" max="66" width="9.140625" customWidth="1"/>
     <col min="67" max="67" width="9.140625" customWidth="1"/>
     <col min="68" max="68" width="9.140625" customWidth="1"/>
     <col min="69" max="69" width="9.140625" customWidth="1"/>
+    <col min="70" max="70" width="9.140625" customWidth="1"/>
+    <col min="71" max="71" width="9.140625" customWidth="1"/>
+    <col min="72" max="72" width="9.140625" customWidth="1"/>
+    <col min="73" max="73" width="9.140625" customWidth="1"/>
+    <col min="74" max="74" width="9.140625" customWidth="1"/>
+    <col min="75" max="75" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E10" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="F10" s="1"/>
-[...4 lines deleted...]
-      <c r="K10" s="1"/>
+      <c r="F10" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H10" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="I10" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="J10" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="K10" s="1" t="s">
+        <v>14</v>
+      </c>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
       <c r="P10" s="1"/>
       <c r="Q10" s="1"/>
       <c r="R10" s="1"/>
       <c r="S10" s="1"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
       <c r="X10" s="1"/>
       <c r="Y10" s="1"/>
       <c r="Z10" s="1"/>
       <c r="AA10" s="1"/>
       <c r="AB10" s="1"/>
       <c r="AC10" s="1"/>
       <c r="AD10" s="1"/>
       <c r="AE10" s="1"/>
       <c r="AF10" s="1"/>
       <c r="AG10" s="1"/>
       <c r="AH10" s="1"/>
       <c r="AI10" s="1"/>
       <c r="AJ10" s="1"/>
@@ -514,665 +329,90 @@
       <c r="AS10" s="1"/>
       <c r="AT10" s="1"/>
       <c r="AU10" s="1"/>
       <c r="AV10" s="1"/>
       <c r="AW10" s="1"/>
       <c r="AX10" s="1"/>
       <c r="AY10" s="1"/>
       <c r="AZ10" s="1"/>
       <c r="BA10" s="1"/>
       <c r="BB10" s="1"/>
       <c r="BC10" s="1"/>
       <c r="BD10" s="1"/>
       <c r="BE10" s="1"/>
       <c r="BF10" s="1"/>
       <c r="BG10" s="1"/>
       <c r="BH10" s="1"/>
       <c r="BI10" s="1"/>
       <c r="BJ10" s="1"/>
       <c r="BK10" s="1"/>
       <c r="BL10" s="1"/>
       <c r="BM10" s="1"/>
       <c r="BN10" s="1"/>
       <c r="BO10" s="1"/>
       <c r="BP10" s="1"/>
       <c r="BQ10" s="1"/>
-    </row>
-[...409 lines deleted...]
-      <c r="BQ10" s="1"/>
       <c r="BR10" s="1"/>
       <c r="BS10" s="1"/>
       <c r="BT10" s="1"/>
       <c r="BU10" s="1"/>
       <c r="BV10" s="1"/>
       <c r="BW10" s="1"/>
-      <c r="BX10" s="1"/>
-[...39 lines deleted...]
-      <c r="DL10" s="1"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>74</v>
+        <v>16</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>75</v>
+        <v>17</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>76</v>
+        <v>18</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>77</v>
+        <v>19</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>76</v>
+        <v>20</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>76</v>
+        <v>21</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>78</v>
+        <v>22</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>76</v>
+        <v>22</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>79</v>
+        <v>22</v>
       </c>
       <c r="K11" s="0" t="s">
-        <v>80</v>
-[...122 lines deleted...]
-        <v>90</v>
+        <v>23</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=EPPlusLicense.txt>This workbook was created with the EPPlus library, licensed to South African National Biodiversity Institute under the Polyform Noncommercial license, see https://polyformproject.org/licenses/noncommercial/1.0.0
 For more information about EPPlus, see https://epplussoftware.com/
 
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>EPPlus</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:keywords>EPPlus noncommercial use</cp:keywords>
   <dc:description>This workbook has been created with EPPlus licensed to South African National Biodiversity Institute under The Polyform Noncommercial License: See https://polyformproject.org/licenses/noncommercial/1.0.0</dc:description>
   <dc:creator>South African National Biodiversity Institute</dc:creator>
 </cp:coreProperties>