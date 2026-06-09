--- v0 (2026-04-04)
+++ v1 (2026-06-09)
@@ -1,806 +1,729 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet3.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet4.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet5.xml"/>
-  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet6.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="text/plain" PartName="/EPPlusLicense.txt"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="SYNONYMS" sheetId="1" r:id="rId1"/>
+    <sheet name="TAXONDESCRIPTIONS" sheetId="1" r:id="rId1"/>
     <sheet name="BOTANICALRECORDS" sheetId="2" r:id="rId3"/>
-    <sheet name="SPECIMENBARCODE" sheetId="3" r:id="rId4"/>
-[...2 lines deleted...]
-    <sheet name="TAXON" sheetId="6" r:id="rId7"/>
+    <sheet name="LITERATURE" sheetId="3" r:id="rId4"/>
+    <sheet name="SPECIMENBARCODE" sheetId="4" r:id="rId5"/>
+    <sheet name="TAXON" sheetId="5" r:id="rId6"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="223" uniqueCount="223">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="198" uniqueCount="198">
   <si>
     <t>Biodiversity Advisor Search Results</t>
   </si>
   <si>
-    <t xml:space="preserve">Downloaded from Biodiversity Advisor (https://biodiversityadvisor.sanbi.org)  [Accessed (please insert date of download 4/4/2026 7:25:39 AM.</t>
+    <t xml:space="preserve">Downloaded from Biodiversity Advisor (https://biodiversityadvisor.sanbi.org)  [Accessed (please insert date of download 6/9/2026 4:27:54 AM.</t>
   </si>
   <si>
     <t>Acknowledgement and attribution</t>
   </si>
   <si>
     <t>South African National Biodiversity Institute. 2023. Available: https://biodiversityadvisor.sanbi.org</t>
   </si>
   <si>
     <t>CALCFULLNAME</t>
   </si>
   <si>
+    <t>TEXTTITLE</t>
+  </si>
+  <si>
+    <t>TAXONTEXT</t>
+  </si>
+  <si>
+    <t>BIBLIO</t>
+  </si>
+  <si>
+    <t>COMMENTS</t>
+  </si>
+  <si>
+    <t>Solenostemon rotundifolius (Poir.) J.K.Morton</t>
+  </si>
+  <si>
+    <t>Distribution</t>
+  </si>
+  <si>
+    <t>In eastern Transvaal and KwaZulu; probably of tropical African origin.</t>
+  </si>
+  <si>
+    <t>Codd, LEW. 1985. Lamiaceae: 27. Solenostemon. In: OA Leistner (ed.). Fl. S. Africa 28(4): 179-181. Botanical Research Institute, Department of Agriculture and Water Supply, Pretoria. [http://www.biodiversitylibrary.org/item/209555#page/9/mode/1up] [CC BY]</t>
+  </si>
+  <si>
+    <t>e-Fl; PS</t>
+  </si>
+  <si>
+    <t>Habitat</t>
+  </si>
+  <si>
+    <t>Cultivated for the potato-like tubers.</t>
+  </si>
+  <si>
+    <t>Morphology</t>
+  </si>
+  <si>
+    <t>Perennial herb, branching at the base, producing ovoid to roundish potato-like tubers; stems ascending to decumbent, 0.3-0.6 m long, semi-succulent, puberulous to shortly pubescent. Leaves petiolate; blade fairly thick-textured, ovate, 25-50 x 20-30 mm, upper surface subglabrous, lower surface puberulous, sparingly red gland-dotted, apex acute, base truncate to abruptly attenuate, margin crenate-dentate; petiole 20-30 mm long. Inflorescence 60-100 mm long, simple or with a pair of branches at the base; verticils many-flowered, dense. Calyx 3 mm long in fruit, glandular-hispid. Corolla 5-7 mm long, gland-dotted; upper lip whitish, lower lip pale bluish mauve. Stamens shortly united at the base.</t>
+  </si>
+  <si>
+    <t>SpecCit</t>
+  </si>
+  <si>
+    <t>Clarke 65; Scheepers 931.</t>
+  </si>
+  <si>
+    <t>ELEVATION</t>
+  </si>
+  <si>
+    <t>CULTIVATED</t>
+  </si>
+  <si>
+    <t>MUSEUMCODE</t>
+  </si>
+  <si>
+    <t>LOCALITYNOTES</t>
+  </si>
+  <si>
+    <t>COLLECTIONYEAR</t>
+  </si>
+  <si>
+    <t>LLRESOLUTION</t>
+  </si>
+  <si>
+    <t>FIELDNUMBER</t>
+  </si>
+  <si>
+    <t>LATITUDE</t>
+  </si>
+  <si>
+    <t>HABITATTEXT</t>
+  </si>
+  <si>
+    <t>COUNTRYNAME</t>
+  </si>
+  <si>
+    <t>COLLECTORSCODE</t>
+  </si>
+  <si>
+    <t>COLLECTIONDAY</t>
+  </si>
+  <si>
+    <t>COLLECTORS</t>
+  </si>
+  <si>
+    <t>GENERALNOTES</t>
+  </si>
+  <si>
+    <t>MAJORADMINNAME</t>
+  </si>
+  <si>
+    <t>COLLECTIONMONTH</t>
+  </si>
+  <si>
+    <t>PLANTDESCRIPTION</t>
+  </si>
+  <si>
+    <t>LONGITUDE</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>False</t>
+  </si>
+  <si>
+    <t>PRE</t>
+  </si>
+  <si>
+    <t>BARBERTON DIST.</t>
+  </si>
+  <si>
+    <t>1956</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>-25.875</t>
+  </si>
+  <si>
+    <t>South Africa</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>Clarke, B</t>
+  </si>
+  <si>
+    <t>Mpumalanga</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>31.125</t>
+  </si>
+  <si>
+    <t>Outside Lubango in 2nd generation woodland close to Tchivinguiro.</t>
+  </si>
+  <si>
+    <t>2009</t>
+  </si>
+  <si>
+    <t>VDW053</t>
+  </si>
+  <si>
+    <t>-15.17361111</t>
+  </si>
+  <si>
+    <t>Edge of disturbed forest. Slope: none.</t>
+  </si>
+  <si>
+    <t>Angola</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>Van der Walt, K</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>Herb.</t>
+  </si>
+  <si>
+    <t>13.25861111</t>
+  </si>
+  <si>
+    <t>LETABA DIST; DUIWELSKLOOF; RAILWAY FIREBREAK NR. LEVEL CROSSING BY MERENSKY DAM WALL</t>
+  </si>
+  <si>
+    <t>1960</t>
+  </si>
+  <si>
+    <t>931</t>
+  </si>
+  <si>
+    <t>-23.625</t>
+  </si>
+  <si>
+    <t>Scheepers, JC</t>
+  </si>
+  <si>
+    <t>Limpopo</t>
+  </si>
+  <si>
+    <t>30.125</t>
+  </si>
+  <si>
+    <t>KWA ZULU; KWALINDIZWE NEAR INGWAVUMA</t>
+  </si>
+  <si>
+    <t>1982</t>
+  </si>
+  <si>
+    <t>2025</t>
+  </si>
+  <si>
+    <t>-27.125</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>Arnold, TH</t>
+  </si>
+  <si>
+    <t>KwaZulu-Natal</t>
+  </si>
+  <si>
+    <t>31.875</t>
+  </si>
+  <si>
+    <t>ZULULAND; NGOME</t>
+  </si>
+  <si>
+    <t>1944</t>
+  </si>
+  <si>
+    <t>4454</t>
+  </si>
+  <si>
+    <t>-27.875</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>Gerstner, J</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>31.375</t>
+  </si>
+  <si>
+    <t>SPECIESID</t>
+  </si>
+  <si>
+    <t>LITERATUREPRINTYEAR</t>
+  </si>
+  <si>
+    <t>REFERENCE_TYPE</t>
+  </si>
+  <si>
+    <t>LITERATURETITLE</t>
+  </si>
+  <si>
+    <t>LITERATURENAMESTRING</t>
+  </si>
+  <si>
+    <t>LITERATUREADDINFO</t>
+  </si>
+  <si>
+    <t>LITERATUREPUBLISHER</t>
+  </si>
+  <si>
+    <t>DOI</t>
+  </si>
+  <si>
+    <t>REFERENCEURL</t>
+  </si>
+  <si>
+    <t>099d7f91-ac5c-448b-a9d8-8da876146c5e</t>
+  </si>
+  <si>
+    <t>2019</t>
+  </si>
+  <si>
+    <t>Periodical/Journal</t>
+  </si>
+  <si>
+    <t>Nomenclatural changes in Coleus and Plectranthus (Lamiaceae): a tale of more than two genera</t>
+  </si>
+  <si>
+    <t>Paton, A.J.; Mwanyambo, M.L.; Govaerts, R.H.A.; Smitha, K.; Suddee, S.; Phillipson, P.B.; Wilson, T.; Forster, P.I.; Culham, A.</t>
+  </si>
+  <si>
+    <t>Phytokeys 129: 1-158</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.3897/phytokeys.129.34988</t>
+  </si>
+  <si>
+    <t>1985</t>
+  </si>
+  <si>
+    <t>Flora Chapter</t>
+  </si>
+  <si>
+    <t>Lamiaceae: 1. Ajuga</t>
+  </si>
+  <si>
+    <t>Codd, LEW</t>
+  </si>
+  <si>
+    <t>In: OA Leistner (ed.). Flora of Southern Africa 28(4)7-8</t>
+  </si>
+  <si>
+    <t>Botanical Research Institute, Department of Agriculture and Water Supply, Pretoria</t>
+  </si>
+  <si>
+    <t>SPECIMENCATEGORY</t>
+  </si>
+  <si>
+    <t>TYPECATEGORY</t>
+  </si>
+  <si>
+    <t>TYPETAXSTATUS</t>
+  </si>
+  <si>
+    <t>TYPECALCFULLNAME</t>
+  </si>
+  <si>
+    <t>IMAGEURL</t>
+  </si>
+  <si>
+    <t>SYN_SPECIESID</t>
+  </si>
+  <si>
+    <t>Herbarium voucher</t>
+  </si>
+  <si>
+    <t>d0b696e9-3079-4bf8-9f38-62486d132d4b</t>
+  </si>
+  <si>
+    <t>Govt. Off.</t>
+  </si>
+  <si>
+    <t>PRE 40478</t>
+  </si>
+  <si>
+    <t>1941</t>
+  </si>
+  <si>
+    <t>Curator Pretoria Bot. Garden</t>
+  </si>
+  <si>
+    <t>PRE 3457</t>
+  </si>
+  <si>
+    <t>Curson</t>
+  </si>
+  <si>
+    <t>PRE 40482</t>
+  </si>
+  <si>
+    <t>1940</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>NH</t>
+  </si>
+  <si>
+    <t>Schweickerdt, HG</t>
+  </si>
+  <si>
+    <t>s.n.</t>
+  </si>
+  <si>
+    <t>1939</t>
+  </si>
+  <si>
+    <t>KINGDOM</t>
+  </si>
+  <si>
+    <t>SUBKINGDOM</t>
+  </si>
+  <si>
+    <t>PHYLUM</t>
+  </si>
+  <si>
+    <t>SUBPHYLUM</t>
+  </si>
+  <si>
+    <t>GROUPNAME</t>
+  </si>
+  <si>
+    <t>CLASSNAME</t>
+  </si>
+  <si>
+    <t>SUBCLASSNAME</t>
+  </si>
+  <si>
+    <t>ORDERNAME</t>
+  </si>
+  <si>
+    <t>SUBORDERNAME</t>
+  </si>
+  <si>
+    <t>FAMILY</t>
+  </si>
+  <si>
+    <t>SUBFAMILY</t>
+  </si>
+  <si>
+    <t>TRIBE</t>
+  </si>
+  <si>
+    <t>SUBTRIBE</t>
+  </si>
+  <si>
+    <t>GENUS</t>
+  </si>
+  <si>
+    <t>SUBGENUS</t>
+  </si>
+  <si>
+    <t>SPECIES</t>
+  </si>
+  <si>
+    <t>SUBSPECIES</t>
+  </si>
+  <si>
+    <t>VARIETY</t>
+  </si>
+  <si>
+    <t>SUBVARIETY</t>
+  </si>
+  <si>
+    <t>FORMA</t>
+  </si>
+  <si>
+    <t>SUBFORMA</t>
+  </si>
+  <si>
+    <t>CULTIVAR</t>
+  </si>
+  <si>
+    <t>SPECIESAUTHORNAME</t>
+  </si>
+  <si>
+    <t>SUBSPECIESAUTHORNAME</t>
+  </si>
+  <si>
+    <t>VARIETYAUTHORNAME</t>
+  </si>
+  <si>
+    <t>FORMAAUTHORNAME</t>
+  </si>
+  <si>
+    <t>CULTIVARAUTHORNAME</t>
+  </si>
+  <si>
+    <t>NAMESTRING</t>
+  </si>
+  <si>
+    <t>PROTOLOGUECITATION</t>
+  </si>
+  <si>
+    <t>HABIT</t>
+  </si>
+  <si>
+    <t>LIFECYCLE</t>
+  </si>
+  <si>
+    <t>LIFEFORMCLASSIFICATION</t>
+  </si>
+  <si>
+    <t>PLANTHEIGHT</t>
+  </si>
+  <si>
+    <t>CALCACCEPTEDNAME</t>
+  </si>
+  <si>
+    <t>GENUSHYBRID</t>
+  </si>
+  <si>
+    <t>INVALID</t>
+  </si>
+  <si>
+    <t>TAXSTATUS</t>
+  </si>
+  <si>
+    <t>LEGITIMACY</t>
+  </si>
+  <si>
     <t>NOMENCLATURENOTE</t>
   </si>
   <si>
-    <t>ACC_PROTOLOGUECITATION</t>
-[...4 lines deleted...]
-  <si>
     <t>TYPENOTE</t>
   </si>
   <si>
-    <t>CALCACCEPTEDNAME</t>
-[...11 lines deleted...]
-    <t>CITESFIELD</t>
+    <t>ETYMOLOGY</t>
+  </si>
+  <si>
+    <t>TOPS</t>
+  </si>
+  <si>
+    <t>IUCN</t>
+  </si>
+  <si>
+    <t>IUCNCRITERIA</t>
+  </si>
+  <si>
+    <t>OLDSPECIESCODE</t>
+  </si>
+  <si>
+    <t>FLOWERSTART</t>
+  </si>
+  <si>
+    <t>FLOWEREND</t>
+  </si>
+  <si>
+    <t>MINALTITUDE</t>
+  </si>
+  <si>
+    <t>MAXALTITUDE</t>
+  </si>
+  <si>
+    <t>SPNUMBER</t>
+  </si>
+  <si>
+    <t>HASIMAGE</t>
+  </si>
+  <si>
+    <t>Plantae</t>
+  </si>
+  <si>
+    <t>Phanerogamae</t>
+  </si>
+  <si>
+    <t>Anthophyta</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> </t>
+  </si>
+  <si>
+    <t>Flowering plants: dicots (Dicotyledons: eudicots)</t>
+  </si>
+  <si>
+    <t>Lamiales</t>
+  </si>
+  <si>
+    <t>Lamiaceae</t>
+  </si>
+  <si>
+    <t>Nepetoideae</t>
+  </si>
+  <si>
+    <t>Ocimeae</t>
+  </si>
+  <si>
+    <t>Plectranthinae</t>
+  </si>
+  <si>
+    <t>Coleus</t>
+  </si>
+  <si>
+    <t>rotundifolius</t>
+  </si>
+  <si>
+    <t>(Poir.) A.Chev. &amp; Perrot</t>
+  </si>
+  <si>
+    <t>Vég. Utiles Afrique Trop. Franç. 1: 119 (1905)</t>
+  </si>
+  <si>
+    <t>Succulent; Herb</t>
   </si>
   <si>
     <t>Coleus rotundifolius (Poir.) A.Chev. &amp; Perrot</t>
   </si>
   <si>
-    <t/>
-[...4 lines deleted...]
-  <si>
     <t>acc</t>
   </si>
   <si>
     <t>Type: Mauritius (Ile de France), Commerson s.n. (P, holo.; FI, iso.)</t>
   </si>
   <si>
-    <t>099d7f91-ac5c-448b-a9d8-8da876146c5e</t>
-[...589 lines deleted...]
-  <si>
     <t>39674</t>
-  </si>
-[...16 lines deleted...]
-    <t>Lamiaceae</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:BV15"/>
+  <dimension ref="A1:BQ14"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="137.467910766602" customWidth="1"/>
-    <col min="2" max="2" width="22.8609447479248" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="10" max="10" width="26.3693695068359" customWidth="1"/>
+    <col min="2" max="2" width="12.666654586792" customWidth="1"/>
+    <col min="3" max="3" width="256" customWidth="1"/>
+    <col min="4" max="4" width="254.277084350586" customWidth="1"/>
+    <col min="5" max="5" width="12.9443483352661" customWidth="1"/>
+    <col min="6" max="6" width="9.140625" customWidth="1"/>
+    <col min="7" max="7" width="9.140625" customWidth="1"/>
+    <col min="8" max="8" width="9.140625" customWidth="1"/>
+    <col min="9" max="9" width="9.140625" customWidth="1"/>
+    <col min="10" max="10" width="9.140625" customWidth="1"/>
     <col min="11" max="11" width="9.140625" customWidth="1"/>
     <col min="12" max="12" width="9.140625" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
     <col min="27" max="27" width="9.140625" customWidth="1"/>
     <col min="28" max="28" width="9.140625" customWidth="1"/>
     <col min="29" max="29" width="9.140625" customWidth="1"/>
     <col min="30" max="30" width="9.140625" customWidth="1"/>
     <col min="31" max="31" width="9.140625" customWidth="1"/>
     <col min="32" max="32" width="9.140625" customWidth="1"/>
     <col min="33" max="33" width="9.140625" customWidth="1"/>
     <col min="34" max="34" width="9.140625" customWidth="1"/>
     <col min="35" max="35" width="9.140625" customWidth="1"/>
@@ -816,108 +739,93 @@
     <col min="45" max="45" width="9.140625" customWidth="1"/>
     <col min="46" max="46" width="9.140625" customWidth="1"/>
     <col min="47" max="47" width="9.140625" customWidth="1"/>
     <col min="48" max="48" width="9.140625" customWidth="1"/>
     <col min="49" max="49" width="9.140625" customWidth="1"/>
     <col min="50" max="50" width="9.140625" customWidth="1"/>
     <col min="51" max="51" width="9.140625" customWidth="1"/>
     <col min="52" max="52" width="9.140625" customWidth="1"/>
     <col min="53" max="53" width="9.140625" customWidth="1"/>
     <col min="54" max="54" width="9.140625" customWidth="1"/>
     <col min="55" max="55" width="9.140625" customWidth="1"/>
     <col min="56" max="56" width="9.140625" customWidth="1"/>
     <col min="57" max="57" width="9.140625" customWidth="1"/>
     <col min="58" max="58" width="9.140625" customWidth="1"/>
     <col min="59" max="59" width="9.140625" customWidth="1"/>
     <col min="60" max="60" width="9.140625" customWidth="1"/>
     <col min="61" max="61" width="9.140625" customWidth="1"/>
     <col min="62" max="62" width="9.140625" customWidth="1"/>
     <col min="63" max="63" width="9.140625" customWidth="1"/>
     <col min="64" max="64" width="9.140625" customWidth="1"/>
     <col min="65" max="65" width="9.140625" customWidth="1"/>
     <col min="66" max="66" width="9.140625" customWidth="1"/>
     <col min="67" max="67" width="9.140625" customWidth="1"/>
     <col min="68" max="68" width="9.140625" customWidth="1"/>
     <col min="69" max="69" width="9.140625" customWidth="1"/>
-    <col min="70" max="70" width="9.140625" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="74" max="74" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E10" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="F10" s="1" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="F10" s="1"/>
+      <c r="G10" s="1"/>
+      <c r="H10" s="1"/>
+      <c r="I10" s="1"/>
+      <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
       <c r="P10" s="1"/>
       <c r="Q10" s="1"/>
       <c r="R10" s="1"/>
       <c r="S10" s="1"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
       <c r="X10" s="1"/>
       <c r="Y10" s="1"/>
       <c r="Z10" s="1"/>
       <c r="AA10" s="1"/>
       <c r="AB10" s="1"/>
       <c r="AC10" s="1"/>
       <c r="AD10" s="1"/>
       <c r="AE10" s="1"/>
       <c r="AF10" s="1"/>
       <c r="AG10" s="1"/>
       <c r="AH10" s="1"/>
       <c r="AI10" s="1"/>
@@ -933,211 +841,117 @@
       <c r="AS10" s="1"/>
       <c r="AT10" s="1"/>
       <c r="AU10" s="1"/>
       <c r="AV10" s="1"/>
       <c r="AW10" s="1"/>
       <c r="AX10" s="1"/>
       <c r="AY10" s="1"/>
       <c r="AZ10" s="1"/>
       <c r="BA10" s="1"/>
       <c r="BB10" s="1"/>
       <c r="BC10" s="1"/>
       <c r="BD10" s="1"/>
       <c r="BE10" s="1"/>
       <c r="BF10" s="1"/>
       <c r="BG10" s="1"/>
       <c r="BH10" s="1"/>
       <c r="BI10" s="1"/>
       <c r="BJ10" s="1"/>
       <c r="BK10" s="1"/>
       <c r="BL10" s="1"/>
       <c r="BM10" s="1"/>
       <c r="BN10" s="1"/>
       <c r="BO10" s="1"/>
       <c r="BP10" s="1"/>
       <c r="BQ10" s="1"/>
-      <c r="BR10" s="1"/>
-[...3 lines deleted...]
-      <c r="BV10" s="1"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>18</v>
-[...11 lines deleted...]
-        <v>20</v>
+        <v>13</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="B12" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="C12" s="0" t="s">
         <v>15</v>
       </c>
-      <c r="C12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D12" s="0" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>15</v>
-[...14 lines deleted...]
-        <v>27</v>
+        <v>13</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>15</v>
-[...14 lines deleted...]
-        <v>32</v>
+        <v>13</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>33</v>
+        <v>9</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>34</v>
-[...46 lines deleted...]
-        <v>43</v>
+        <v>13</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:CD15"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="137.467910766602" customWidth="1"/>
     <col min="2" max="2" width="14.1555633544922" customWidth="1"/>
     <col min="3" max="3" width="16.2056007385254" customWidth="1"/>
     <col min="4" max="4" width="100.7763671875" customWidth="1"/>
     <col min="5" max="5" width="18.9249477386475" customWidth="1"/>
     <col min="6" max="6" width="16.4443302154541" customWidth="1"/>
     <col min="7" max="7" width="16.4186573028564" customWidth="1"/>
     <col min="8" max="8" width="16.128345489502" customWidth="1"/>
     <col min="9" max="9" width="36.3217391967773" customWidth="1"/>
     <col min="10" max="10" width="16.3991889953613" customWidth="1"/>
@@ -1215,102 +1029,102 @@
     <col min="82" max="82" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>45</v>
+        <v>21</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>46</v>
+        <v>22</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>47</v>
+        <v>23</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>48</v>
+        <v>24</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>49</v>
+        <v>25</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>50</v>
+        <v>26</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>51</v>
+        <v>27</v>
       </c>
       <c r="I10" s="1" t="s">
-        <v>52</v>
+        <v>28</v>
       </c>
       <c r="J10" s="1" t="s">
-        <v>53</v>
+        <v>29</v>
       </c>
       <c r="K10" s="1" t="s">
-        <v>54</v>
+        <v>30</v>
       </c>
       <c r="L10" s="1" t="s">
-        <v>55</v>
+        <v>31</v>
       </c>
       <c r="M10" s="1" t="s">
-        <v>56</v>
+        <v>32</v>
       </c>
       <c r="N10" s="1" t="s">
-        <v>57</v>
+        <v>33</v>
       </c>
       <c r="O10" s="1" t="s">
-        <v>58</v>
+        <v>34</v>
       </c>
       <c r="P10" s="1" t="s">
-        <v>59</v>
+        <v>35</v>
       </c>
       <c r="Q10" s="1" t="s">
-        <v>60</v>
+        <v>36</v>
       </c>
       <c r="R10" s="1" t="s">
-        <v>61</v>
+        <v>37</v>
       </c>
       <c r="S10" s="1"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
       <c r="X10" s="1"/>
       <c r="Y10" s="1"/>
       <c r="Z10" s="1"/>
       <c r="AA10" s="1"/>
       <c r="AB10" s="1"/>
       <c r="AC10" s="1"/>
       <c r="AD10" s="1"/>
       <c r="AE10" s="1"/>
       <c r="AF10" s="1"/>
       <c r="AG10" s="1"/>
       <c r="AH10" s="1"/>
       <c r="AI10" s="1"/>
       <c r="AJ10" s="1"/>
       <c r="AK10" s="1"/>
       <c r="AL10" s="1"/>
       <c r="AM10" s="1"/>
       <c r="AN10" s="1"/>
       <c r="AO10" s="1"/>
       <c r="AP10" s="1"/>
@@ -1335,353 +1149,612 @@
       <c r="BI10" s="1"/>
       <c r="BJ10" s="1"/>
       <c r="BK10" s="1"/>
       <c r="BL10" s="1"/>
       <c r="BM10" s="1"/>
       <c r="BN10" s="1"/>
       <c r="BO10" s="1"/>
       <c r="BP10" s="1"/>
       <c r="BQ10" s="1"/>
       <c r="BR10" s="1"/>
       <c r="BS10" s="1"/>
       <c r="BT10" s="1"/>
       <c r="BU10" s="1"/>
       <c r="BV10" s="1"/>
       <c r="BW10" s="1"/>
       <c r="BX10" s="1"/>
       <c r="BY10" s="1"/>
       <c r="BZ10" s="1"/>
       <c r="CA10" s="1"/>
       <c r="CB10" s="1"/>
       <c r="CC10" s="1"/>
       <c r="CD10" s="1"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>15</v>
+        <v>38</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>62</v>
+        <v>39</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>63</v>
+        <v>40</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>64</v>
+        <v>41</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>65</v>
+        <v>42</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>15</v>
+        <v>38</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>66</v>
+        <v>43</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>67</v>
+        <v>44</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>15</v>
+        <v>38</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>68</v>
+        <v>45</v>
       </c>
       <c r="K11" s="0" t="s">
-        <v>15</v>
+        <v>38</v>
       </c>
       <c r="L11" s="0" t="s">
-        <v>69</v>
+        <v>46</v>
       </c>
       <c r="M11" s="0" t="s">
-        <v>70</v>
+        <v>47</v>
       </c>
       <c r="N11" s="0" t="s">
-        <v>15</v>
+        <v>38</v>
       </c>
       <c r="O11" s="0" t="s">
-        <v>71</v>
+        <v>48</v>
       </c>
       <c r="P11" s="0" t="s">
-        <v>72</v>
+        <v>49</v>
       </c>
       <c r="Q11" s="0" t="s">
-        <v>15</v>
+        <v>38</v>
       </c>
       <c r="R11" s="0" t="s">
-        <v>73</v>
+        <v>50</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>15</v>
+        <v>38</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>62</v>
+        <v>39</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>63</v>
+        <v>40</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>74</v>
+        <v>51</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>75</v>
+        <v>52</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>15</v>
+        <v>38</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>77</v>
+        <v>54</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>78</v>
+        <v>55</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>79</v>
+        <v>56</v>
       </c>
       <c r="K12" s="0" t="s">
-        <v>15</v>
+        <v>38</v>
       </c>
       <c r="L12" s="0" t="s">
-        <v>80</v>
+        <v>57</v>
       </c>
       <c r="M12" s="0" t="s">
-        <v>81</v>
+        <v>58</v>
       </c>
       <c r="N12" s="0" t="s">
-        <v>15</v>
+        <v>38</v>
       </c>
       <c r="O12" s="0" t="s">
-        <v>15</v>
+        <v>38</v>
       </c>
       <c r="P12" s="0" t="s">
-        <v>82</v>
+        <v>59</v>
       </c>
       <c r="Q12" s="0" t="s">
-        <v>83</v>
+        <v>60</v>
       </c>
       <c r="R12" s="0" t="s">
-        <v>84</v>
+        <v>61</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>15</v>
+        <v>38</v>
       </c>
       <c r="B13" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="C13" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="D13" s="0" t="s">
         <v>62</v>
       </c>
-      <c r="C13" s="0" t="s">
+      <c r="E13" s="0" t="s">
         <v>63</v>
       </c>
-      <c r="D13" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>15</v>
+        <v>38</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>87</v>
+        <v>64</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>88</v>
+        <v>65</v>
       </c>
       <c r="I13" s="0" t="s">
-        <v>15</v>
+        <v>38</v>
       </c>
       <c r="J13" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="K13" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="L13" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="M13" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="N13" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="O13" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="P13" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q13" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="R13" s="0" t="s">
         <v>68</v>
-      </c>
-[...22 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>15</v>
+        <v>38</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>62</v>
+        <v>39</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>63</v>
+        <v>40</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>92</v>
+        <v>69</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>93</v>
+        <v>70</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>15</v>
+        <v>38</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>94</v>
+        <v>71</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>95</v>
+        <v>72</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>15</v>
+        <v>38</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>68</v>
+        <v>45</v>
       </c>
       <c r="K14" s="0" t="s">
-        <v>15</v>
+        <v>38</v>
       </c>
       <c r="L14" s="0" t="s">
-        <v>96</v>
+        <v>73</v>
       </c>
       <c r="M14" s="0" t="s">
-        <v>97</v>
+        <v>74</v>
       </c>
       <c r="N14" s="0" t="s">
-        <v>15</v>
+        <v>38</v>
       </c>
       <c r="O14" s="0" t="s">
-        <v>98</v>
+        <v>75</v>
       </c>
       <c r="P14" s="0" t="s">
-        <v>72</v>
+        <v>49</v>
       </c>
       <c r="Q14" s="0" t="s">
-        <v>15</v>
+        <v>38</v>
       </c>
       <c r="R14" s="0" t="s">
-        <v>99</v>
+        <v>76</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>15</v>
+        <v>38</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>62</v>
+        <v>39</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>63</v>
+        <v>40</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>100</v>
+        <v>77</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>101</v>
+        <v>78</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>15</v>
+        <v>38</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>102</v>
+        <v>79</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>103</v>
+        <v>80</v>
       </c>
       <c r="I15" s="0" t="s">
-        <v>15</v>
+        <v>38</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>68</v>
+        <v>45</v>
       </c>
       <c r="K15" s="0" t="s">
-        <v>15</v>
+        <v>38</v>
       </c>
       <c r="L15" s="0" t="s">
-        <v>104</v>
+        <v>81</v>
       </c>
       <c r="M15" s="0" t="s">
-        <v>105</v>
+        <v>82</v>
       </c>
       <c r="N15" s="0" t="s">
-        <v>15</v>
+        <v>38</v>
       </c>
       <c r="O15" s="0" t="s">
-        <v>98</v>
+        <v>75</v>
       </c>
       <c r="P15" s="0" t="s">
-        <v>106</v>
+        <v>83</v>
       </c>
       <c r="Q15" s="0" t="s">
-        <v>15</v>
+        <v>38</v>
       </c>
       <c r="R15" s="0" t="s">
-        <v>107</v>
+        <v>84</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1:BU12"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="137.467910766602" customWidth="1"/>
+    <col min="2" max="2" width="24.6175117492676" customWidth="1"/>
+    <col min="3" max="3" width="19.0595378875732" customWidth="1"/>
+    <col min="4" max="4" width="92.5945663452148" customWidth="1"/>
+    <col min="5" max="5" width="121.709693908691" customWidth="1"/>
+    <col min="6" max="6" width="53.2929267883301" customWidth="1"/>
+    <col min="7" max="7" width="79.7877578735352" customWidth="1"/>
+    <col min="8" max="8" width="44.4682273864746" customWidth="1"/>
+    <col min="9" max="9" width="16.7160453796387" customWidth="1"/>
+    <col min="10" max="10" width="9.140625" customWidth="1"/>
+    <col min="11" max="11" width="9.140625" customWidth="1"/>
+    <col min="12" max="12" width="9.140625" customWidth="1"/>
+    <col min="13" max="13" width="9.140625" customWidth="1"/>
+    <col min="14" max="14" width="9.140625" customWidth="1"/>
+    <col min="15" max="15" width="9.140625" customWidth="1"/>
+    <col min="16" max="16" width="9.140625" customWidth="1"/>
+    <col min="17" max="17" width="9.140625" customWidth="1"/>
+    <col min="18" max="18" width="9.140625" customWidth="1"/>
+    <col min="19" max="19" width="9.140625" customWidth="1"/>
+    <col min="20" max="20" width="9.140625" customWidth="1"/>
+    <col min="21" max="21" width="9.140625" customWidth="1"/>
+    <col min="22" max="22" width="9.140625" customWidth="1"/>
+    <col min="23" max="23" width="9.140625" customWidth="1"/>
+    <col min="24" max="24" width="9.140625" customWidth="1"/>
+    <col min="25" max="25" width="9.140625" customWidth="1"/>
+    <col min="26" max="26" width="9.140625" customWidth="1"/>
+    <col min="27" max="27" width="9.140625" customWidth="1"/>
+    <col min="28" max="28" width="9.140625" customWidth="1"/>
+    <col min="29" max="29" width="9.140625" customWidth="1"/>
+    <col min="30" max="30" width="9.140625" customWidth="1"/>
+    <col min="31" max="31" width="9.140625" customWidth="1"/>
+    <col min="32" max="32" width="9.140625" customWidth="1"/>
+    <col min="33" max="33" width="9.140625" customWidth="1"/>
+    <col min="34" max="34" width="9.140625" customWidth="1"/>
+    <col min="35" max="35" width="9.140625" customWidth="1"/>
+    <col min="36" max="36" width="9.140625" customWidth="1"/>
+    <col min="37" max="37" width="9.140625" customWidth="1"/>
+    <col min="38" max="38" width="9.140625" customWidth="1"/>
+    <col min="39" max="39" width="9.140625" customWidth="1"/>
+    <col min="40" max="40" width="9.140625" customWidth="1"/>
+    <col min="41" max="41" width="9.140625" customWidth="1"/>
+    <col min="42" max="42" width="9.140625" customWidth="1"/>
+    <col min="43" max="43" width="9.140625" customWidth="1"/>
+    <col min="44" max="44" width="9.140625" customWidth="1"/>
+    <col min="45" max="45" width="9.140625" customWidth="1"/>
+    <col min="46" max="46" width="9.140625" customWidth="1"/>
+    <col min="47" max="47" width="9.140625" customWidth="1"/>
+    <col min="48" max="48" width="9.140625" customWidth="1"/>
+    <col min="49" max="49" width="9.140625" customWidth="1"/>
+    <col min="50" max="50" width="9.140625" customWidth="1"/>
+    <col min="51" max="51" width="9.140625" customWidth="1"/>
+    <col min="52" max="52" width="9.140625" customWidth="1"/>
+    <col min="53" max="53" width="9.140625" customWidth="1"/>
+    <col min="54" max="54" width="9.140625" customWidth="1"/>
+    <col min="55" max="55" width="9.140625" customWidth="1"/>
+    <col min="56" max="56" width="9.140625" customWidth="1"/>
+    <col min="57" max="57" width="9.140625" customWidth="1"/>
+    <col min="58" max="58" width="9.140625" customWidth="1"/>
+    <col min="59" max="59" width="9.140625" customWidth="1"/>
+    <col min="60" max="60" width="9.140625" customWidth="1"/>
+    <col min="61" max="61" width="9.140625" customWidth="1"/>
+    <col min="62" max="62" width="9.140625" customWidth="1"/>
+    <col min="63" max="63" width="9.140625" customWidth="1"/>
+    <col min="64" max="64" width="9.140625" customWidth="1"/>
+    <col min="65" max="65" width="9.140625" customWidth="1"/>
+    <col min="66" max="66" width="9.140625" customWidth="1"/>
+    <col min="67" max="67" width="9.140625" customWidth="1"/>
+    <col min="68" max="68" width="9.140625" customWidth="1"/>
+    <col min="69" max="69" width="9.140625" customWidth="1"/>
+    <col min="70" max="70" width="9.140625" customWidth="1"/>
+    <col min="71" max="71" width="9.140625" customWidth="1"/>
+    <col min="72" max="72" width="9.140625" customWidth="1"/>
+    <col min="73" max="73" width="9.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="0" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="0" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="0" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="0" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="F10" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="H10" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="I10" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="J10" s="1"/>
+      <c r="K10" s="1"/>
+      <c r="L10" s="1"/>
+      <c r="M10" s="1"/>
+      <c r="N10" s="1"/>
+      <c r="O10" s="1"/>
+      <c r="P10" s="1"/>
+      <c r="Q10" s="1"/>
+      <c r="R10" s="1"/>
+      <c r="S10" s="1"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+      <c r="X10" s="1"/>
+      <c r="Y10" s="1"/>
+      <c r="Z10" s="1"/>
+      <c r="AA10" s="1"/>
+      <c r="AB10" s="1"/>
+      <c r="AC10" s="1"/>
+      <c r="AD10" s="1"/>
+      <c r="AE10" s="1"/>
+      <c r="AF10" s="1"/>
+      <c r="AG10" s="1"/>
+      <c r="AH10" s="1"/>
+      <c r="AI10" s="1"/>
+      <c r="AJ10" s="1"/>
+      <c r="AK10" s="1"/>
+      <c r="AL10" s="1"/>
+      <c r="AM10" s="1"/>
+      <c r="AN10" s="1"/>
+      <c r="AO10" s="1"/>
+      <c r="AP10" s="1"/>
+      <c r="AQ10" s="1"/>
+      <c r="AR10" s="1"/>
+      <c r="AS10" s="1"/>
+      <c r="AT10" s="1"/>
+      <c r="AU10" s="1"/>
+      <c r="AV10" s="1"/>
+      <c r="AW10" s="1"/>
+      <c r="AX10" s="1"/>
+      <c r="AY10" s="1"/>
+      <c r="AZ10" s="1"/>
+      <c r="BA10" s="1"/>
+      <c r="BB10" s="1"/>
+      <c r="BC10" s="1"/>
+      <c r="BD10" s="1"/>
+      <c r="BE10" s="1"/>
+      <c r="BF10" s="1"/>
+      <c r="BG10" s="1"/>
+      <c r="BH10" s="1"/>
+      <c r="BI10" s="1"/>
+      <c r="BJ10" s="1"/>
+      <c r="BK10" s="1"/>
+      <c r="BL10" s="1"/>
+      <c r="BM10" s="1"/>
+      <c r="BN10" s="1"/>
+      <c r="BO10" s="1"/>
+      <c r="BP10" s="1"/>
+      <c r="BQ10" s="1"/>
+      <c r="BR10" s="1"/>
+      <c r="BS10" s="1"/>
+      <c r="BT10" s="1"/>
+      <c r="BU10" s="1"/>
+    </row>
+    <row r="11">
+      <c r="A11" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="B11" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="C11" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="D11" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="E11" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="F11" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="G11" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="H11" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="I11" s="0" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="B12" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="C12" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="D12" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="E12" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="F12" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G12" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="H12" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="I12" s="0" t="s">
+        <v>38</v>
+      </c>
+    </row>
+  </sheetData>
+  <headerFooter/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:BX19"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="137.467910766602" customWidth="1"/>
-    <col min="2" max="2" width="18.9249477386475" customWidth="1"/>
-    <col min="3" max="3" width="16.8503913879395" customWidth="1"/>
+    <col min="2" max="2" width="21.9820461273193" customWidth="1"/>
+    <col min="3" max="3" width="27.6844139099121" customWidth="1"/>
     <col min="4" max="4" width="16.4186573028564" customWidth="1"/>
-    <col min="5" max="5" width="17.5667171478271" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="12" max="12" width="21.3445873260498" customWidth="1"/>
+    <col min="5" max="5" width="18.9249477386475" customWidth="1"/>
+    <col min="6" max="6" width="21.1659736633301" customWidth="1"/>
+    <col min="7" max="7" width="17.8236141204834" customWidth="1"/>
+    <col min="8" max="8" width="16.8503913879395" customWidth="1"/>
+    <col min="9" max="9" width="17.5667171478271" customWidth="1"/>
+    <col min="10" max="10" width="21.3445873260498" customWidth="1"/>
+    <col min="11" max="11" width="11.8522176742554" customWidth="1"/>
+    <col min="12" max="12" width="41.8061943054199" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
     <col min="27" max="27" width="9.140625" customWidth="1"/>
     <col min="28" max="28" width="9.140625" customWidth="1"/>
     <col min="29" max="29" width="9.140625" customWidth="1"/>
     <col min="30" max="30" width="9.140625" customWidth="1"/>
     <col min="31" max="31" width="9.140625" customWidth="1"/>
     <col min="32" max="32" width="9.140625" customWidth="1"/>
     <col min="33" max="33" width="9.140625" customWidth="1"/>
     <col min="34" max="34" width="9.140625" customWidth="1"/>
     <col min="35" max="35" width="9.140625" customWidth="1"/>
     <col min="36" max="36" width="9.140625" customWidth="1"/>
     <col min="37" max="37" width="9.140625" customWidth="1"/>
@@ -1726,81 +1799,81 @@
     <col min="76" max="76" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="s">
-        <v>46</v>
+        <v>22</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>48</v>
+        <v>107</v>
       </c>
       <c r="C10" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="F10" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="H10" s="1" t="s">
         <v>108</v>
       </c>
-      <c r="D10" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E10" s="1" t="s">
+      <c r="I10" s="1" t="s">
         <v>109</v>
       </c>
-      <c r="F10" s="1" t="s">
-[...5 lines deleted...]
-      <c r="H10" s="1" t="s">
+      <c r="J10" s="1" t="s">
         <v>110</v>
       </c>
-      <c r="I10" s="1" t="s">
-[...2 lines deleted...]
-      <c r="J10" s="1" t="s">
+      <c r="K10" s="1" t="s">
         <v>111</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
       <c r="L10" s="1" t="s">
         <v>112</v>
       </c>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
       <c r="P10" s="1"/>
       <c r="Q10" s="1"/>
       <c r="R10" s="1"/>
       <c r="S10" s="1"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
       <c r="X10" s="1"/>
       <c r="Y10" s="1"/>
       <c r="Z10" s="1"/>
       <c r="AA10" s="1"/>
       <c r="AB10" s="1"/>
       <c r="AC10" s="1"/>
       <c r="AD10" s="1"/>
       <c r="AE10" s="1"/>
       <c r="AF10" s="1"/>
       <c r="AG10" s="1"/>
@@ -1828,957 +1901,452 @@
       <c r="BC10" s="1"/>
       <c r="BD10" s="1"/>
       <c r="BE10" s="1"/>
       <c r="BF10" s="1"/>
       <c r="BG10" s="1"/>
       <c r="BH10" s="1"/>
       <c r="BI10" s="1"/>
       <c r="BJ10" s="1"/>
       <c r="BK10" s="1"/>
       <c r="BL10" s="1"/>
       <c r="BM10" s="1"/>
       <c r="BN10" s="1"/>
       <c r="BO10" s="1"/>
       <c r="BP10" s="1"/>
       <c r="BQ10" s="1"/>
       <c r="BR10" s="1"/>
       <c r="BS10" s="1"/>
       <c r="BT10" s="1"/>
       <c r="BU10" s="1"/>
       <c r="BV10" s="1"/>
       <c r="BW10" s="1"/>
       <c r="BX10" s="1"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>63</v>
+        <v>40</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>65</v>
+        <v>113</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>15</v>
+        <v>47</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>66</v>
+        <v>43</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>15</v>
+        <v>42</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>69</v>
+        <v>49</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>70</v>
+        <v>46</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>113</v>
+        <v>38</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>15</v>
+        <v>38</v>
       </c>
       <c r="K11" s="0" t="s">
-        <v>72</v>
+        <v>38</v>
       </c>
       <c r="L11" s="0" t="s">
-        <v>15</v>
+        <v>114</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>63</v>
+        <v>40</v>
       </c>
       <c r="B12" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="C12" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="D12" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="E12" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F12" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="G12" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="H12" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="I12" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J12" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="K12" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="L12" s="0" t="s">
         <v>114</v>
-      </c>
-[...28 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>63</v>
+        <v>40</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>75</v>
+        <v>113</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>15</v>
+        <v>58</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>80</v>
+        <v>59</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>81</v>
+        <v>57</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>113</v>
+        <v>38</v>
       </c>
       <c r="I13" s="0" t="s">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>15</v>
+        <v>38</v>
       </c>
       <c r="K13" s="0" t="s">
-        <v>82</v>
+        <v>38</v>
       </c>
       <c r="L13" s="0" t="s">
-        <v>15</v>
+        <v>114</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="B14" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="C14" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="D14" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>63</v>
       </c>
-      <c r="B14" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>72</v>
+        <v>49</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>89</v>
+        <v>49</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>113</v>
+        <v>38</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>15</v>
+        <v>38</v>
       </c>
       <c r="K14" s="0" t="s">
-        <v>72</v>
+        <v>38</v>
       </c>
       <c r="L14" s="0" t="s">
-        <v>15</v>
+        <v>114</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>63</v>
+        <v>40</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>93</v>
+        <v>113</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>15</v>
+        <v>74</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>94</v>
+        <v>71</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>96</v>
+        <v>49</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>97</v>
+        <v>73</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>113</v>
+        <v>38</v>
       </c>
       <c r="I15" s="0" t="s">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>15</v>
+        <v>38</v>
       </c>
       <c r="K15" s="0" t="s">
-        <v>72</v>
+        <v>38</v>
       </c>
       <c r="L15" s="0" t="s">
-        <v>15</v>
+        <v>114</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>63</v>
+        <v>40</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>15</v>
+        <v>113</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>15</v>
+        <v>118</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>15</v>
+        <v>38</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>15</v>
+        <v>38</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>118</v>
+        <v>38</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>113</v>
+        <v>38</v>
       </c>
       <c r="I16" s="0" t="s">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>15</v>
+        <v>38</v>
       </c>
       <c r="K16" s="0" t="s">
-        <v>15</v>
+        <v>38</v>
       </c>
       <c r="L16" s="0" t="s">
-        <v>15</v>
+        <v>114</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>63</v>
+        <v>40</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>101</v>
+        <v>113</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>15</v>
+        <v>82</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>102</v>
+        <v>79</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>15</v>
+        <v>78</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>104</v>
+        <v>83</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>105</v>
+        <v>81</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>113</v>
+        <v>38</v>
       </c>
       <c r="I17" s="0" t="s">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>15</v>
+        <v>38</v>
       </c>
       <c r="K17" s="0" t="s">
-        <v>106</v>
+        <v>38</v>
       </c>
       <c r="L17" s="0" t="s">
-        <v>15</v>
+        <v>114</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>63</v>
+        <v>40</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>119</v>
+        <v>113</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>15</v>
+        <v>120</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>15</v>
+        <v>122</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>121</v>
+        <v>49</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>113</v>
+        <v>38</v>
       </c>
       <c r="I18" s="0" t="s">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>15</v>
+        <v>38</v>
       </c>
       <c r="K18" s="0" t="s">
-        <v>72</v>
+        <v>38</v>
       </c>
       <c r="L18" s="0" t="s">
-        <v>15</v>
+        <v>114</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>124</v>
+        <v>113</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>15</v>
+        <v>125</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>15</v>
+        <v>127</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>126</v>
+        <v>38</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>113</v>
+        <v>38</v>
       </c>
       <c r="I19" s="0" t="s">
-        <v>19</v>
+        <v>38</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>15</v>
+        <v>38</v>
       </c>
       <c r="K19" s="0" t="s">
-        <v>72</v>
-[...255 lines deleted...]
-        <v>140</v>
+        <v>38</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...247 lines deleted...]
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:DL11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="137.467910766602" customWidth="1"/>
-    <col min="2" max="2" width="11.9074773788452" customWidth="1"/>
-[...30 lines deleted...]
-    <col min="33" max="33" width="19.1858921051025" customWidth="1"/>
+    <col min="2" max="2" width="16.4682579040527" customWidth="1"/>
+    <col min="3" max="3" width="12.2438411712646" customWidth="1"/>
+    <col min="4" max="4" width="13.7846775054932" customWidth="1"/>
+    <col min="5" max="5" width="46.6056823730469" customWidth="1"/>
+    <col min="6" max="6" width="13.4709873199463" customWidth="1"/>
+    <col min="7" max="7" width="16.8507900238037" customWidth="1"/>
+    <col min="8" max="8" width="14.5682554244995" customWidth="1"/>
+    <col min="9" max="9" width="17.7794742584229" customWidth="1"/>
+    <col min="10" max="10" width="11.8927583694458" customWidth="1"/>
+    <col min="11" max="11" width="13.7213716506958" customWidth="1"/>
+    <col min="12" max="12" width="9.78272724151611" customWidth="1"/>
+    <col min="13" max="13" width="15.6203489303589" customWidth="1"/>
+    <col min="14" max="14" width="9.140625" customWidth="1"/>
+    <col min="15" max="15" width="12.3193073272705" customWidth="1"/>
+    <col min="16" max="16" width="13.4396715164185" customWidth="1"/>
+    <col min="17" max="17" width="14.0015459060669" customWidth="1"/>
+    <col min="18" max="18" width="9.62744140625" customWidth="1"/>
+    <col min="19" max="19" width="14.1586542129517" customWidth="1"/>
+    <col min="20" max="20" width="9.140625" customWidth="1"/>
+    <col min="21" max="21" width="12.3197755813599" customWidth="1"/>
+    <col min="22" max="22" width="11.0761251449585" customWidth="1"/>
+    <col min="23" max="23" width="23.4503326416016" customWidth="1"/>
+    <col min="24" max="24" width="26.8468170166016" customWidth="1"/>
+    <col min="25" max="25" width="23.4107551574707" customWidth="1"/>
+    <col min="26" max="26" width="21.9337024688721" customWidth="1"/>
+    <col min="27" max="27" width="24.5701885223389" customWidth="1"/>
+    <col min="28" max="28" width="15.4134759902954" customWidth="1"/>
+    <col min="29" max="29" width="44.8320960998535" customWidth="1"/>
+    <col min="30" max="30" width="16.4013652801514" customWidth="1"/>
+    <col min="31" max="31" width="11.9074773788452" customWidth="1"/>
+    <col min="32" max="32" width="27.1680431365967" customWidth="1"/>
+    <col min="33" max="33" width="16.4163856506348" customWidth="1"/>
     <col min="34" max="34" width="42.0532302856445" customWidth="1"/>
-    <col min="35" max="35" width="21.8553886413574" customWidth="1"/>
-[...16 lines deleted...]
-    <col min="52" max="52" width="16.639232635498" customWidth="1"/>
+    <col min="35" max="35" width="42.0532302856445" customWidth="1"/>
+    <col min="36" max="36" width="16.8935375213623" customWidth="1"/>
+    <col min="37" max="37" width="9.46847057342529" customWidth="1"/>
+    <col min="38" max="38" width="13.0042209625244" customWidth="1"/>
+    <col min="39" max="39" width="13.9987125396729" customWidth="1"/>
+    <col min="40" max="40" width="22.8609447479248" customWidth="1"/>
+    <col min="41" max="41" width="64.5220413208008" customWidth="1"/>
+    <col min="42" max="42" width="14.0951719284058" customWidth="1"/>
+    <col min="43" max="43" width="9.140625" customWidth="1"/>
+    <col min="44" max="44" width="9.140625" customWidth="1"/>
+    <col min="45" max="45" width="16.639232635498" customWidth="1"/>
+    <col min="46" max="46" width="19.1858921051025" customWidth="1"/>
+    <col min="47" max="47" width="16.8960285186768" customWidth="1"/>
+    <col min="48" max="48" width="14.4082813262939" customWidth="1"/>
+    <col min="49" max="49" width="15.9452333450317" customWidth="1"/>
+    <col min="50" max="50" width="16.1050109863281" customWidth="1"/>
+    <col min="51" max="51" width="12.477201461792" customWidth="1"/>
+    <col min="52" max="52" width="12.0075979232788" customWidth="1"/>
     <col min="53" max="53" width="9.140625" customWidth="1"/>
     <col min="54" max="54" width="9.140625" customWidth="1"/>
     <col min="55" max="55" width="9.140625" customWidth="1"/>
     <col min="56" max="56" width="9.140625" customWidth="1"/>
     <col min="57" max="57" width="9.140625" customWidth="1"/>
     <col min="58" max="58" width="9.140625" customWidth="1"/>
     <col min="59" max="59" width="9.140625" customWidth="1"/>
     <col min="60" max="60" width="9.140625" customWidth="1"/>
     <col min="61" max="61" width="9.140625" customWidth="1"/>
     <col min="62" max="62" width="9.140625" customWidth="1"/>
     <col min="63" max="63" width="9.140625" customWidth="1"/>
     <col min="64" max="64" width="9.140625" customWidth="1"/>
     <col min="65" max="65" width="9.140625" customWidth="1"/>
     <col min="66" max="66" width="9.140625" customWidth="1"/>
     <col min="67" max="67" width="9.140625" customWidth="1"/>
     <col min="68" max="68" width="9.140625" customWidth="1"/>
     <col min="69" max="69" width="9.140625" customWidth="1"/>
     <col min="70" max="70" width="9.140625" customWidth="1"/>
     <col min="71" max="71" width="9.140625" customWidth="1"/>
     <col min="72" max="72" width="9.140625" customWidth="1"/>
     <col min="73" max="73" width="9.140625" customWidth="1"/>
     <col min="74" max="74" width="9.140625" customWidth="1"/>
     <col min="75" max="75" width="9.140625" customWidth="1"/>
     <col min="76" max="76" width="9.140625" customWidth="1"/>
     <col min="77" max="77" width="9.140625" customWidth="1"/>
@@ -2823,204 +2391,204 @@
     <col min="116" max="116" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="F10" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="H10" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="I10" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="J10" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="K10" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="L10" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="M10" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="N10" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="O10" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="P10" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q10" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="R10" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="S10" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="T10" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="U10" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="V10" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="W10" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="X10" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="Y10" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="Z10" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="AA10" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="AB10" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="AC10" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="AD10" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="AE10" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="AF10" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="AG10" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="AH10" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="AI10" s="1" t="s">
         <v>161</v>
       </c>
-      <c r="B10" s="1" t="s">
+      <c r="AJ10" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="C10" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D10" s="1" t="s">
+      <c r="AK10" s="1" t="s">
         <v>163</v>
       </c>
-      <c r="E10" s="1" t="s">
+      <c r="AL10" s="1" t="s">
         <v>164</v>
       </c>
-      <c r="F10" s="1" t="s">
+      <c r="AM10" s="1" t="s">
         <v>165</v>
       </c>
-      <c r="G10" s="1" t="s">
+      <c r="AN10" s="1" t="s">
         <v>166</v>
       </c>
-      <c r="H10" s="1" t="s">
+      <c r="AO10" s="1" t="s">
         <v>167</v>
       </c>
-      <c r="I10" s="1" t="s">
+      <c r="AP10" s="1" t="s">
         <v>168</v>
       </c>
-      <c r="J10" s="1" t="s">
+      <c r="AQ10" s="1" t="s">
         <v>169</v>
       </c>
-      <c r="K10" s="1" t="s">
+      <c r="AR10" s="1" t="s">
         <v>170</v>
       </c>
-      <c r="L10" s="1" t="s">
+      <c r="AS10" s="1" t="s">
         <v>171</v>
       </c>
-      <c r="M10" s="1" t="s">
+      <c r="AT10" s="1" t="s">
         <v>172</v>
       </c>
-      <c r="N10" s="1" t="s">
+      <c r="AU10" s="1" t="s">
         <v>173</v>
       </c>
-      <c r="O10" s="1" t="s">
+      <c r="AV10" s="1" t="s">
         <v>174</v>
       </c>
-      <c r="P10" s="1" t="s">
+      <c r="AW10" s="1" t="s">
         <v>175</v>
       </c>
-      <c r="Q10" s="1" t="s">
+      <c r="AX10" s="1" t="s">
         <v>176</v>
       </c>
-      <c r="R10" s="1" t="s">
+      <c r="AY10" s="1" t="s">
         <v>177</v>
       </c>
-      <c r="S10" s="1" t="s">
+      <c r="AZ10" s="1" t="s">
         <v>178</v>
-      </c>
-[...97 lines deleted...]
-        <v>207</v>
       </c>
       <c r="BA10" s="1"/>
       <c r="BB10" s="1"/>
       <c r="BC10" s="1"/>
       <c r="BD10" s="1"/>
       <c r="BE10" s="1"/>
       <c r="BF10" s="1"/>
       <c r="BG10" s="1"/>
       <c r="BH10" s="1"/>
       <c r="BI10" s="1"/>
       <c r="BJ10" s="1"/>
       <c r="BK10" s="1"/>
       <c r="BL10" s="1"/>
       <c r="BM10" s="1"/>
       <c r="BN10" s="1"/>
       <c r="BO10" s="1"/>
       <c r="BP10" s="1"/>
       <c r="BQ10" s="1"/>
       <c r="BR10" s="1"/>
       <c r="BS10" s="1"/>
       <c r="BT10" s="1"/>
       <c r="BU10" s="1"/>
       <c r="BV10" s="1"/>
       <c r="BW10" s="1"/>
       <c r="BX10" s="1"/>
@@ -3045,201 +2613,204 @@
       <c r="CQ10" s="1"/>
       <c r="CR10" s="1"/>
       <c r="CS10" s="1"/>
       <c r="CT10" s="1"/>
       <c r="CU10" s="1"/>
       <c r="CV10" s="1"/>
       <c r="CW10" s="1"/>
       <c r="CX10" s="1"/>
       <c r="CY10" s="1"/>
       <c r="CZ10" s="1"/>
       <c r="DA10" s="1"/>
       <c r="DB10" s="1"/>
       <c r="DC10" s="1"/>
       <c r="DD10" s="1"/>
       <c r="DE10" s="1"/>
       <c r="DF10" s="1"/>
       <c r="DG10" s="1"/>
       <c r="DH10" s="1"/>
       <c r="DI10" s="1"/>
       <c r="DJ10" s="1"/>
       <c r="DK10" s="1"/>
       <c r="DL10" s="1"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>208</v>
+        <v>179</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>208</v>
+        <v>180</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>18</v>
+        <v>181</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>209</v>
+        <v>182</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>210</v>
+        <v>183</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>208</v>
+        <v>182</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>208</v>
+        <v>182</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>208</v>
+        <v>184</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>208</v>
+        <v>182</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>208</v>
+        <v>185</v>
       </c>
       <c r="K11" s="0" t="s">
-        <v>211</v>
+        <v>186</v>
       </c>
       <c r="L11" s="0" t="s">
-        <v>208</v>
+        <v>187</v>
       </c>
       <c r="M11" s="0" t="s">
-        <v>208</v>
+        <v>188</v>
       </c>
       <c r="N11" s="0" t="s">
-        <v>208</v>
+        <v>189</v>
       </c>
       <c r="O11" s="0" t="s">
-        <v>212</v>
+        <v>182</v>
       </c>
       <c r="P11" s="0" t="s">
-        <v>208</v>
+        <v>190</v>
       </c>
       <c r="Q11" s="0" t="s">
-        <v>213</v>
+        <v>182</v>
       </c>
       <c r="R11" s="0" t="s">
-        <v>208</v>
+        <v>182</v>
       </c>
       <c r="S11" s="0" t="s">
-        <v>208</v>
+        <v>182</v>
       </c>
       <c r="T11" s="0" t="s">
-        <v>208</v>
+        <v>182</v>
       </c>
       <c r="U11" s="0" t="s">
-        <v>208</v>
+        <v>182</v>
       </c>
       <c r="V11" s="0" t="s">
-        <v>208</v>
+        <v>182</v>
       </c>
       <c r="W11" s="0" t="s">
-        <v>208</v>
+        <v>191</v>
       </c>
       <c r="X11" s="0" t="s">
-        <v>208</v>
+        <v>182</v>
       </c>
       <c r="Y11" s="0" t="s">
-        <v>14</v>
+        <v>182</v>
       </c>
       <c r="Z11" s="0" t="s">
-        <v>208</v>
+        <v>182</v>
       </c>
       <c r="AA11" s="0" t="s">
-        <v>214</v>
+        <v>182</v>
       </c>
       <c r="AB11" s="0" t="s">
-        <v>215</v>
+        <v>182</v>
       </c>
       <c r="AC11" s="0" t="s">
-        <v>208</v>
+        <v>192</v>
       </c>
       <c r="AD11" s="0" t="s">
-        <v>208</v>
+        <v>193</v>
       </c>
       <c r="AE11" s="0" t="s">
-        <v>208</v>
+        <v>182</v>
       </c>
       <c r="AF11" s="0" t="s">
-        <v>216</v>
+        <v>182</v>
       </c>
       <c r="AG11" s="0" t="s">
-        <v>17</v>
+        <v>182</v>
       </c>
       <c r="AH11" s="0" t="s">
-        <v>14</v>
+        <v>194</v>
       </c>
       <c r="AI11" s="0" t="s">
-        <v>208</v>
+        <v>194</v>
       </c>
       <c r="AJ11" s="0" t="s">
-        <v>208</v>
+        <v>182</v>
       </c>
       <c r="AK11" s="0" t="s">
-        <v>208</v>
+        <v>182</v>
       </c>
       <c r="AL11" s="0" t="s">
-        <v>217</v>
+        <v>195</v>
       </c>
       <c r="AM11" s="0" t="s">
-        <v>216</v>
+        <v>182</v>
       </c>
       <c r="AN11" s="0" t="s">
-        <v>208</v>
+        <v>182</v>
       </c>
       <c r="AO11" s="0" t="s">
-        <v>16</v>
+        <v>196</v>
       </c>
       <c r="AP11" s="0" t="s">
-        <v>208</v>
+        <v>182</v>
       </c>
       <c r="AQ11" s="0" t="s">
-        <v>218</v>
+        <v>182</v>
       </c>
       <c r="AR11" s="0" t="s">
-        <v>219</v>
+        <v>182</v>
       </c>
       <c r="AS11" s="0" t="s">
-        <v>208</v>
+        <v>182</v>
       </c>
       <c r="AT11" s="0" t="s">
-        <v>220</v>
+        <v>197</v>
       </c>
       <c r="AU11" s="0" t="s">
-        <v>208</v>
+        <v>182</v>
       </c>
       <c r="AV11" s="0" t="s">
-        <v>221</v>
+        <v>182</v>
       </c>
       <c r="AW11" s="0" t="s">
-        <v>208</v>
+        <v>182</v>
       </c>
       <c r="AX11" s="0" t="s">
-        <v>222</v>
+        <v>182</v>
       </c>
       <c r="AY11" s="0" t="s">
-        <v>208</v>
+        <v>197</v>
+      </c>
+      <c r="AZ11" s="0" t="s">
+        <v>39</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=EPPlusLicense.txt>This workbook was created with the EPPlus library, licensed to South African National Biodiversity Institute under the Polyform Noncommercial license, see https://polyformproject.org/licenses/noncommercial/1.0.0
 For more information about EPPlus, see https://epplussoftware.com/
 
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>EPPlus</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:keywords>EPPlus noncommercial use</cp:keywords>
   <dc:description>This workbook has been created with EPPlus licensed to South African National Biodiversity Institute under The Polyform Noncommercial License: See https://polyformproject.org/licenses/noncommercial/1.0.0</dc:description>
   <dc:creator>South African National Biodiversity Institute</dc:creator>
 </cp:coreProperties>