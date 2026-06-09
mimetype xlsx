--- v1 (2026-06-09)
+++ v2 (2026-06-09)
@@ -1,71 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet3.xml"/>
-  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet4.xml"/>
-  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet5.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="text/plain" PartName="/EPPlusLicense.txt"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="TAXONDESCRIPTIONS" sheetId="1" r:id="rId1"/>
-    <sheet name="BOTANICALRECORDS" sheetId="2" r:id="rId3"/>
-[...2 lines deleted...]
-    <sheet name="TAXON" sheetId="5" r:id="rId6"/>
+    <sheet name="SPECIMENBARCODE" sheetId="2" r:id="rId3"/>
+    <sheet name="TAXON" sheetId="3" r:id="rId4"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="198" uniqueCount="198">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="142" uniqueCount="142">
   <si>
     <t>Biodiversity Advisor Search Results</t>
   </si>
   <si>
-    <t xml:space="preserve">Downloaded from Biodiversity Advisor (https://biodiversityadvisor.sanbi.org)  [Accessed (please insert date of download 6/9/2026 4:27:54 AM.</t>
+    <t xml:space="preserve">Downloaded from Biodiversity Advisor (https://biodiversityadvisor.sanbi.org)  [Accessed (please insert date of download 6/9/2026 3:04:49 PM.</t>
   </si>
   <si>
     <t>Acknowledgement and attribution</t>
   </si>
   <si>
     <t>South African National Biodiversity Institute. 2023. Available: https://biodiversityadvisor.sanbi.org</t>
   </si>
   <si>
     <t>CALCFULLNAME</t>
   </si>
   <si>
     <t>TEXTTITLE</t>
   </si>
   <si>
     <t>TAXONTEXT</t>
   </si>
   <si>
     <t>BIBLIO</t>
   </si>
   <si>
     <t>COMMENTS</t>
   </si>
   <si>
     <t>Solenostemon rotundifolius (Poir.) J.K.Morton</t>
   </si>
@@ -78,643 +74,475 @@
   <si>
     <t>Codd, LEW. 1985. Lamiaceae: 27. Solenostemon. In: OA Leistner (ed.). Fl. S. Africa 28(4): 179-181. Botanical Research Institute, Department of Agriculture and Water Supply, Pretoria. [http://www.biodiversitylibrary.org/item/209555#page/9/mode/1up] [CC BY]</t>
   </si>
   <si>
     <t>e-Fl; PS</t>
   </si>
   <si>
     <t>Habitat</t>
   </si>
   <si>
     <t>Cultivated for the potato-like tubers.</t>
   </si>
   <si>
     <t>Morphology</t>
   </si>
   <si>
     <t>Perennial herb, branching at the base, producing ovoid to roundish potato-like tubers; stems ascending to decumbent, 0.3-0.6 m long, semi-succulent, puberulous to shortly pubescent. Leaves petiolate; blade fairly thick-textured, ovate, 25-50 x 20-30 mm, upper surface subglabrous, lower surface puberulous, sparingly red gland-dotted, apex acute, base truncate to abruptly attenuate, margin crenate-dentate; petiole 20-30 mm long. Inflorescence 60-100 mm long, simple or with a pair of branches at the base; verticils many-flowered, dense. Calyx 3 mm long in fruit, glandular-hispid. Corolla 5-7 mm long, gland-dotted; upper lip whitish, lower lip pale bluish mauve. Stamens shortly united at the base.</t>
   </si>
   <si>
     <t>SpecCit</t>
   </si>
   <si>
     <t>Clarke 65; Scheepers 931.</t>
   </si>
   <si>
-    <t>ELEVATION</t>
-[...4 lines deleted...]
-  <si>
     <t>MUSEUMCODE</t>
   </si>
   <si>
-    <t>LOCALITYNOTES</t>
+    <t>SPECIMENCATEGORY</t>
+  </si>
+  <si>
+    <t>COLLECTORS</t>
+  </si>
+  <si>
+    <t>FIELDNUMBER</t>
   </si>
   <si>
     <t>COLLECTIONYEAR</t>
   </si>
   <si>
-    <t>LLRESOLUTION</t>
-[...14 lines deleted...]
-    <t>COLLECTORSCODE</t>
+    <t>COLLECTIONMONTH</t>
   </si>
   <si>
     <t>COLLECTIONDAY</t>
   </si>
   <si>
-    <t>COLLECTORS</t>
-[...14 lines deleted...]
-    <t>LONGITUDE</t>
+    <t>TYPECATEGORY</t>
+  </si>
+  <si>
+    <t>TYPETAXSTATUS</t>
+  </si>
+  <si>
+    <t>TYPECALCFULLNAME</t>
+  </si>
+  <si>
+    <t>IMAGEURL</t>
+  </si>
+  <si>
+    <t>SYN_SPECIESID</t>
+  </si>
+  <si>
+    <t>PRE</t>
+  </si>
+  <si>
+    <t>Herbarium voucher</t>
+  </si>
+  <si>
+    <t>Clarke, B</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>1956</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>7</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
+    <t>d0b696e9-3079-4bf8-9f38-62486d132d4b</t>
+  </si>
+  <si>
+    <t>Govt. Off.</t>
+  </si>
+  <si>
+    <t>PRE 40478</t>
+  </si>
+  <si>
+    <t>1941</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>Van der Walt, K</t>
+  </si>
+  <si>
+    <t>VDW053</t>
+  </si>
+  <si>
+    <t>2009</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>Scheepers, JC</t>
+  </si>
+  <si>
+    <t>931</t>
+  </si>
+  <si>
+    <t>1960</t>
+  </si>
+  <si>
+    <t>Arnold, TH</t>
+  </si>
+  <si>
+    <t>2025</t>
+  </si>
+  <si>
+    <t>1982</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>Curator Pretoria Bot. Garden</t>
+  </si>
+  <si>
+    <t>PRE 3457</t>
+  </si>
+  <si>
+    <t>Gerstner, J</t>
+  </si>
+  <si>
+    <t>4454</t>
+  </si>
+  <si>
+    <t>1944</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>Curson</t>
+  </si>
+  <si>
+    <t>PRE 40482</t>
+  </si>
+  <si>
+    <t>1940</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>NH</t>
+  </si>
+  <si>
+    <t>Schweickerdt, HG</t>
+  </si>
+  <si>
+    <t>s.n.</t>
+  </si>
+  <si>
+    <t>1939</t>
+  </si>
+  <si>
+    <t>KINGDOM</t>
+  </si>
+  <si>
+    <t>SUBKINGDOM</t>
+  </si>
+  <si>
+    <t>PHYLUM</t>
+  </si>
+  <si>
+    <t>SUBPHYLUM</t>
+  </si>
+  <si>
+    <t>GROUPNAME</t>
+  </si>
+  <si>
+    <t>CLASSNAME</t>
+  </si>
+  <si>
+    <t>SUBCLASSNAME</t>
+  </si>
+  <si>
+    <t>ORDERNAME</t>
+  </si>
+  <si>
+    <t>SUBORDERNAME</t>
+  </si>
+  <si>
+    <t>FAMILY</t>
+  </si>
+  <si>
+    <t>SUBFAMILY</t>
+  </si>
+  <si>
+    <t>TRIBE</t>
+  </si>
+  <si>
+    <t>SUBTRIBE</t>
+  </si>
+  <si>
+    <t>GENUS</t>
+  </si>
+  <si>
+    <t>SUBGENUS</t>
+  </si>
+  <si>
+    <t>SPECIES</t>
+  </si>
+  <si>
+    <t>SUBSPECIES</t>
+  </si>
+  <si>
+    <t>VARIETY</t>
+  </si>
+  <si>
+    <t>SUBVARIETY</t>
+  </si>
+  <si>
+    <t>FORMA</t>
+  </si>
+  <si>
+    <t>SUBFORMA</t>
+  </si>
+  <si>
+    <t>CULTIVAR</t>
+  </si>
+  <si>
+    <t>SPECIESAUTHORNAME</t>
+  </si>
+  <si>
+    <t>SUBSPECIESAUTHORNAME</t>
+  </si>
+  <si>
+    <t>VARIETYAUTHORNAME</t>
+  </si>
+  <si>
+    <t>FORMAAUTHORNAME</t>
+  </si>
+  <si>
+    <t>CULTIVARAUTHORNAME</t>
+  </si>
+  <si>
+    <t>NAMESTRING</t>
+  </si>
+  <si>
+    <t>PROTOLOGUECITATION</t>
+  </si>
+  <si>
+    <t>HABIT</t>
+  </si>
+  <si>
+    <t>LIFECYCLE</t>
+  </si>
+  <si>
+    <t>LIFEFORMCLASSIFICATION</t>
+  </si>
+  <si>
+    <t>PLANTHEIGHT</t>
+  </si>
+  <si>
+    <t>CALCACCEPTEDNAME</t>
+  </si>
+  <si>
+    <t>GENUSHYBRID</t>
+  </si>
+  <si>
+    <t>INVALID</t>
+  </si>
+  <si>
+    <t>TAXSTATUS</t>
+  </si>
+  <si>
+    <t>LEGITIMACY</t>
+  </si>
+  <si>
+    <t>NOMENCLATURENOTE</t>
+  </si>
+  <si>
+    <t>TYPENOTE</t>
+  </si>
+  <si>
+    <t>ETYMOLOGY</t>
+  </si>
+  <si>
+    <t>TOPS</t>
+  </si>
+  <si>
+    <t>IUCN</t>
+  </si>
+  <si>
+    <t>IUCNCRITERIA</t>
+  </si>
+  <si>
+    <t>OLDSPECIESCODE</t>
+  </si>
+  <si>
+    <t>FLOWERSTART</t>
+  </si>
+  <si>
+    <t>FLOWEREND</t>
+  </si>
+  <si>
+    <t>MINALTITUDE</t>
+  </si>
+  <si>
+    <t>MAXALTITUDE</t>
+  </si>
+  <si>
+    <t>SPNUMBER</t>
+  </si>
+  <si>
+    <t>HASIMAGE</t>
+  </si>
+  <si>
+    <t>Plantae</t>
+  </si>
+  <si>
+    <t>Phanerogamae</t>
+  </si>
+  <si>
+    <t>Anthophyta</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> </t>
+  </si>
+  <si>
+    <t>Flowering plants: dicots (Dicotyledons: eudicots)</t>
+  </si>
+  <si>
+    <t>Lamiales</t>
+  </si>
+  <si>
+    <t>Lamiaceae</t>
+  </si>
+  <si>
+    <t>Nepetoideae</t>
+  </si>
+  <si>
+    <t>Ocimeae</t>
+  </si>
+  <si>
+    <t>Plectranthinae</t>
+  </si>
+  <si>
+    <t>Coleus</t>
+  </si>
+  <si>
+    <t>rotundifolius</t>
+  </si>
+  <si>
+    <t>(Poir.) A.Chev. &amp; Perrot</t>
+  </si>
+  <si>
+    <t>Vég. Utiles Afrique Trop. Franç. 1: 119 (1905)</t>
+  </si>
+  <si>
+    <t>Succulent; Herb</t>
+  </si>
+  <si>
+    <t>Coleus rotundifolius (Poir.) A.Chev. &amp; Perrot</t>
+  </si>
+  <si>
+    <t>acc</t>
+  </si>
+  <si>
+    <t>Type: Mauritius (Ile de France), Commerson s.n. (P, holo.; FI, iso.)</t>
+  </si>
+  <si>
+    <t>39674</t>
+  </si>
+  <si>
     <t>False</t>
-  </si>
-[...472 lines deleted...]
-    <t>39674</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:BQ14"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="137.467910766602" customWidth="1"/>
+    <col min="1" max="1" width="137.342971801758" customWidth="1"/>
     <col min="2" max="2" width="12.666654586792" customWidth="1"/>
     <col min="3" max="3" width="256" customWidth="1"/>
     <col min="4" max="4" width="254.277084350586" customWidth="1"/>
     <col min="5" max="5" width="12.9443483352661" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
     <col min="7" max="7" width="9.140625" customWidth="1"/>
     <col min="8" max="8" width="9.140625" customWidth="1"/>
     <col min="9" max="9" width="9.140625" customWidth="1"/>
     <col min="10" max="10" width="9.140625" customWidth="1"/>
     <col min="11" max="11" width="9.140625" customWidth="1"/>
     <col min="12" max="12" width="9.140625" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
@@ -917,833 +745,57 @@
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>19</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>13</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:CD15"/>
-[...774 lines deleted...]
-<worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:BX19"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="137.467910766602" customWidth="1"/>
+    <col min="1" max="1" width="137.342971801758" customWidth="1"/>
     <col min="2" max="2" width="21.9820461273193" customWidth="1"/>
     <col min="3" max="3" width="27.6844139099121" customWidth="1"/>
     <col min="4" max="4" width="16.4186573028564" customWidth="1"/>
     <col min="5" max="5" width="18.9249477386475" customWidth="1"/>
     <col min="6" max="6" width="21.1659736633301" customWidth="1"/>
     <col min="7" max="7" width="17.8236141204834" customWidth="1"/>
     <col min="8" max="8" width="16.8503913879395" customWidth="1"/>
     <col min="9" max="9" width="17.5667171478271" customWidth="1"/>
     <col min="10" max="10" width="21.3445873260498" customWidth="1"/>
     <col min="11" max="11" width="11.8522176742554" customWidth="1"/>
     <col min="12" max="12" width="41.8061943054199" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
@@ -1799,84 +851,84 @@
     <col min="76" max="76" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="C10" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="B10" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D10" s="1" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="E10" s="1" t="s">
         <v>24</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="G10" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H10" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="I10" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="J10" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="K10" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="L10" s="1" t="s">
         <v>31</v>
-      </c>
-[...13 lines deleted...]
-        <v>112</v>
       </c>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
       <c r="P10" s="1"/>
       <c r="Q10" s="1"/>
       <c r="R10" s="1"/>
       <c r="S10" s="1"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
       <c r="X10" s="1"/>
       <c r="Y10" s="1"/>
       <c r="Z10" s="1"/>
       <c r="AA10" s="1"/>
       <c r="AB10" s="1"/>
       <c r="AC10" s="1"/>
       <c r="AD10" s="1"/>
       <c r="AE10" s="1"/>
       <c r="AF10" s="1"/>
       <c r="AG10" s="1"/>
       <c r="AH10" s="1"/>
       <c r="AI10" s="1"/>
       <c r="AJ10" s="1"/>
@@ -1901,401 +953,401 @@
       <c r="BC10" s="1"/>
       <c r="BD10" s="1"/>
       <c r="BE10" s="1"/>
       <c r="BF10" s="1"/>
       <c r="BG10" s="1"/>
       <c r="BH10" s="1"/>
       <c r="BI10" s="1"/>
       <c r="BJ10" s="1"/>
       <c r="BK10" s="1"/>
       <c r="BL10" s="1"/>
       <c r="BM10" s="1"/>
       <c r="BN10" s="1"/>
       <c r="BO10" s="1"/>
       <c r="BP10" s="1"/>
       <c r="BQ10" s="1"/>
       <c r="BR10" s="1"/>
       <c r="BS10" s="1"/>
       <c r="BT10" s="1"/>
       <c r="BU10" s="1"/>
       <c r="BV10" s="1"/>
       <c r="BW10" s="1"/>
       <c r="BX10" s="1"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="B11" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="C11" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="D11" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="E11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="F11" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="G11" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="H11" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I11" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="J11" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="K11" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="L11" s="0" t="s">
         <v>40</v>
-      </c>
-[...31 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="B12" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="C12" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="D12" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E12" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="F12" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="G12" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="H12" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I12" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="J12" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="K12" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="L12" s="0" t="s">
         <v>40</v>
-      </c>
-[...31 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="B13" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="C13" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="D13" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="F13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="G13" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="H13" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I13" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="J13" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="K13" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="L13" s="0" t="s">
         <v>40</v>
-      </c>
-[...31 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="B14" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="C14" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="F14" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="G14" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="H14" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I14" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="J14" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="K14" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="L14" s="0" t="s">
         <v>40</v>
-      </c>
-[...31 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="B15" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="C15" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F15" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="G15" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="H15" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I15" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="J15" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="K15" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="L15" s="0" t="s">
         <v>40</v>
-      </c>
-[...31 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="B16" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="C16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="D16" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="E16" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="F16" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="G16" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="H16" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I16" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="J16" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="K16" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="L16" s="0" t="s">
         <v>40</v>
-      </c>
-[...31 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="B17" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="C17" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="F17" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="G17" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="H17" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I17" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="J17" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="K17" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="L17" s="0" t="s">
         <v>40</v>
-      </c>
-[...31 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="B18" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="C18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="D18" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="H18" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I18" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="J18" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="K18" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="L18" s="0" t="s">
         <v>40</v>
-      </c>
-[...31 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>124</v>
+        <v>67</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>113</v>
+        <v>33</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>125</v>
+        <v>68</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>126</v>
+        <v>69</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>127</v>
+        <v>70</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>49</v>
+        <v>37</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="I19" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="K19" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:DL11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="137.467910766602" customWidth="1"/>
+    <col min="1" max="1" width="137.342971801758" customWidth="1"/>
     <col min="2" max="2" width="16.4682579040527" customWidth="1"/>
     <col min="3" max="3" width="12.2438411712646" customWidth="1"/>
     <col min="4" max="4" width="13.7846775054932" customWidth="1"/>
     <col min="5" max="5" width="46.6056823730469" customWidth="1"/>
     <col min="6" max="6" width="13.4709873199463" customWidth="1"/>
     <col min="7" max="7" width="16.8507900238037" customWidth="1"/>
     <col min="8" max="8" width="14.5682554244995" customWidth="1"/>
     <col min="9" max="9" width="17.7794742584229" customWidth="1"/>
     <col min="10" max="10" width="11.8927583694458" customWidth="1"/>
     <col min="11" max="11" width="13.7213716506958" customWidth="1"/>
     <col min="12" max="12" width="9.78272724151611" customWidth="1"/>
     <col min="13" max="13" width="15.6203489303589" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="12.3193073272705" customWidth="1"/>
     <col min="16" max="16" width="13.4396715164185" customWidth="1"/>
     <col min="17" max="17" width="14.0015459060669" customWidth="1"/>
     <col min="18" max="18" width="9.62744140625" customWidth="1"/>
     <col min="19" max="19" width="14.1586542129517" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="12.3197755813599" customWidth="1"/>
     <col min="22" max="22" width="11.0761251449585" customWidth="1"/>
     <col min="23" max="23" width="23.4503326416016" customWidth="1"/>
     <col min="24" max="24" width="26.8468170166016" customWidth="1"/>
     <col min="25" max="25" width="23.4107551574707" customWidth="1"/>
     <col min="26" max="26" width="21.9337024688721" customWidth="1"/>
@@ -2391,204 +1443,204 @@
     <col min="116" max="116" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="s">
-        <v>128</v>
+        <v>71</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>129</v>
+        <v>72</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>130</v>
+        <v>73</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>131</v>
+        <v>74</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>132</v>
+        <v>75</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>133</v>
+        <v>76</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>134</v>
+        <v>77</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>135</v>
+        <v>78</v>
       </c>
       <c r="I10" s="1" t="s">
-        <v>136</v>
+        <v>79</v>
       </c>
       <c r="J10" s="1" t="s">
-        <v>137</v>
+        <v>80</v>
       </c>
       <c r="K10" s="1" t="s">
-        <v>138</v>
+        <v>81</v>
       </c>
       <c r="L10" s="1" t="s">
-        <v>139</v>
+        <v>82</v>
       </c>
       <c r="M10" s="1" t="s">
-        <v>140</v>
+        <v>83</v>
       </c>
       <c r="N10" s="1" t="s">
-        <v>141</v>
+        <v>84</v>
       </c>
       <c r="O10" s="1" t="s">
-        <v>142</v>
+        <v>85</v>
       </c>
       <c r="P10" s="1" t="s">
-        <v>143</v>
+        <v>86</v>
       </c>
       <c r="Q10" s="1" t="s">
-        <v>144</v>
+        <v>87</v>
       </c>
       <c r="R10" s="1" t="s">
-        <v>145</v>
+        <v>88</v>
       </c>
       <c r="S10" s="1" t="s">
-        <v>146</v>
+        <v>89</v>
       </c>
       <c r="T10" s="1" t="s">
-        <v>147</v>
+        <v>90</v>
       </c>
       <c r="U10" s="1" t="s">
-        <v>148</v>
+        <v>91</v>
       </c>
       <c r="V10" s="1" t="s">
-        <v>149</v>
+        <v>92</v>
       </c>
       <c r="W10" s="1" t="s">
-        <v>150</v>
+        <v>93</v>
       </c>
       <c r="X10" s="1" t="s">
-        <v>151</v>
+        <v>94</v>
       </c>
       <c r="Y10" s="1" t="s">
-        <v>152</v>
+        <v>95</v>
       </c>
       <c r="Z10" s="1" t="s">
-        <v>153</v>
+        <v>96</v>
       </c>
       <c r="AA10" s="1" t="s">
-        <v>154</v>
+        <v>97</v>
       </c>
       <c r="AB10" s="1" t="s">
-        <v>155</v>
+        <v>98</v>
       </c>
       <c r="AC10" s="1" t="s">
-        <v>156</v>
+        <v>99</v>
       </c>
       <c r="AD10" s="1" t="s">
-        <v>157</v>
+        <v>100</v>
       </c>
       <c r="AE10" s="1" t="s">
-        <v>158</v>
+        <v>101</v>
       </c>
       <c r="AF10" s="1" t="s">
-        <v>159</v>
+        <v>102</v>
       </c>
       <c r="AG10" s="1" t="s">
-        <v>160</v>
+        <v>103</v>
       </c>
       <c r="AH10" s="1" t="s">
         <v>4</v>
       </c>
       <c r="AI10" s="1" t="s">
-        <v>161</v>
+        <v>104</v>
       </c>
       <c r="AJ10" s="1" t="s">
-        <v>162</v>
+        <v>105</v>
       </c>
       <c r="AK10" s="1" t="s">
-        <v>163</v>
+        <v>106</v>
       </c>
       <c r="AL10" s="1" t="s">
-        <v>164</v>
+        <v>107</v>
       </c>
       <c r="AM10" s="1" t="s">
-        <v>165</v>
+        <v>108</v>
       </c>
       <c r="AN10" s="1" t="s">
-        <v>166</v>
+        <v>109</v>
       </c>
       <c r="AO10" s="1" t="s">
-        <v>167</v>
+        <v>110</v>
       </c>
       <c r="AP10" s="1" t="s">
-        <v>168</v>
+        <v>111</v>
       </c>
       <c r="AQ10" s="1" t="s">
-        <v>169</v>
+        <v>112</v>
       </c>
       <c r="AR10" s="1" t="s">
-        <v>170</v>
+        <v>113</v>
       </c>
       <c r="AS10" s="1" t="s">
-        <v>171</v>
+        <v>114</v>
       </c>
       <c r="AT10" s="1" t="s">
-        <v>172</v>
+        <v>115</v>
       </c>
       <c r="AU10" s="1" t="s">
-        <v>173</v>
+        <v>116</v>
       </c>
       <c r="AV10" s="1" t="s">
-        <v>174</v>
+        <v>117</v>
       </c>
       <c r="AW10" s="1" t="s">
-        <v>175</v>
+        <v>118</v>
       </c>
       <c r="AX10" s="1" t="s">
-        <v>176</v>
+        <v>119</v>
       </c>
       <c r="AY10" s="1" t="s">
-        <v>177</v>
+        <v>120</v>
       </c>
       <c r="AZ10" s="1" t="s">
-        <v>178</v>
+        <v>121</v>
       </c>
       <c r="BA10" s="1"/>
       <c r="BB10" s="1"/>
       <c r="BC10" s="1"/>
       <c r="BD10" s="1"/>
       <c r="BE10" s="1"/>
       <c r="BF10" s="1"/>
       <c r="BG10" s="1"/>
       <c r="BH10" s="1"/>
       <c r="BI10" s="1"/>
       <c r="BJ10" s="1"/>
       <c r="BK10" s="1"/>
       <c r="BL10" s="1"/>
       <c r="BM10" s="1"/>
       <c r="BN10" s="1"/>
       <c r="BO10" s="1"/>
       <c r="BP10" s="1"/>
       <c r="BQ10" s="1"/>
       <c r="BR10" s="1"/>
       <c r="BS10" s="1"/>
       <c r="BT10" s="1"/>
       <c r="BU10" s="1"/>
       <c r="BV10" s="1"/>
       <c r="BW10" s="1"/>
       <c r="BX10" s="1"/>
@@ -2613,204 +1665,204 @@
       <c r="CQ10" s="1"/>
       <c r="CR10" s="1"/>
       <c r="CS10" s="1"/>
       <c r="CT10" s="1"/>
       <c r="CU10" s="1"/>
       <c r="CV10" s="1"/>
       <c r="CW10" s="1"/>
       <c r="CX10" s="1"/>
       <c r="CY10" s="1"/>
       <c r="CZ10" s="1"/>
       <c r="DA10" s="1"/>
       <c r="DB10" s="1"/>
       <c r="DC10" s="1"/>
       <c r="DD10" s="1"/>
       <c r="DE10" s="1"/>
       <c r="DF10" s="1"/>
       <c r="DG10" s="1"/>
       <c r="DH10" s="1"/>
       <c r="DI10" s="1"/>
       <c r="DJ10" s="1"/>
       <c r="DK10" s="1"/>
       <c r="DL10" s="1"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>179</v>
+        <v>122</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>180</v>
+        <v>123</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>181</v>
+        <v>124</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>182</v>
+        <v>125</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>183</v>
+        <v>126</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>182</v>
+        <v>125</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>182</v>
+        <v>125</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>184</v>
+        <v>127</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>182</v>
+        <v>125</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>185</v>
+        <v>128</v>
       </c>
       <c r="K11" s="0" t="s">
-        <v>186</v>
+        <v>129</v>
       </c>
       <c r="L11" s="0" t="s">
-        <v>187</v>
+        <v>130</v>
       </c>
       <c r="M11" s="0" t="s">
-        <v>188</v>
+        <v>131</v>
       </c>
       <c r="N11" s="0" t="s">
-        <v>189</v>
+        <v>132</v>
       </c>
       <c r="O11" s="0" t="s">
-        <v>182</v>
+        <v>125</v>
       </c>
       <c r="P11" s="0" t="s">
-        <v>190</v>
+        <v>133</v>
       </c>
       <c r="Q11" s="0" t="s">
-        <v>182</v>
+        <v>125</v>
       </c>
       <c r="R11" s="0" t="s">
-        <v>182</v>
+        <v>125</v>
       </c>
       <c r="S11" s="0" t="s">
-        <v>182</v>
+        <v>125</v>
       </c>
       <c r="T11" s="0" t="s">
-        <v>182</v>
+        <v>125</v>
       </c>
       <c r="U11" s="0" t="s">
-        <v>182</v>
+        <v>125</v>
       </c>
       <c r="V11" s="0" t="s">
-        <v>182</v>
+        <v>125</v>
       </c>
       <c r="W11" s="0" t="s">
-        <v>191</v>
+        <v>134</v>
       </c>
       <c r="X11" s="0" t="s">
-        <v>182</v>
+        <v>125</v>
       </c>
       <c r="Y11" s="0" t="s">
-        <v>182</v>
+        <v>125</v>
       </c>
       <c r="Z11" s="0" t="s">
-        <v>182</v>
+        <v>125</v>
       </c>
       <c r="AA11" s="0" t="s">
-        <v>182</v>
+        <v>125</v>
       </c>
       <c r="AB11" s="0" t="s">
-        <v>182</v>
+        <v>125</v>
       </c>
       <c r="AC11" s="0" t="s">
-        <v>192</v>
+        <v>135</v>
       </c>
       <c r="AD11" s="0" t="s">
-        <v>193</v>
+        <v>136</v>
       </c>
       <c r="AE11" s="0" t="s">
-        <v>182</v>
+        <v>125</v>
       </c>
       <c r="AF11" s="0" t="s">
-        <v>182</v>
+        <v>125</v>
       </c>
       <c r="AG11" s="0" t="s">
-        <v>182</v>
+        <v>125</v>
       </c>
       <c r="AH11" s="0" t="s">
-        <v>194</v>
+        <v>137</v>
       </c>
       <c r="AI11" s="0" t="s">
-        <v>194</v>
+        <v>137</v>
       </c>
       <c r="AJ11" s="0" t="s">
-        <v>182</v>
+        <v>125</v>
       </c>
       <c r="AK11" s="0" t="s">
-        <v>182</v>
+        <v>125</v>
       </c>
       <c r="AL11" s="0" t="s">
-        <v>195</v>
+        <v>138</v>
       </c>
       <c r="AM11" s="0" t="s">
-        <v>182</v>
+        <v>125</v>
       </c>
       <c r="AN11" s="0" t="s">
-        <v>182</v>
+        <v>125</v>
       </c>
       <c r="AO11" s="0" t="s">
-        <v>196</v>
+        <v>139</v>
       </c>
       <c r="AP11" s="0" t="s">
-        <v>182</v>
+        <v>125</v>
       </c>
       <c r="AQ11" s="0" t="s">
-        <v>182</v>
+        <v>125</v>
       </c>
       <c r="AR11" s="0" t="s">
-        <v>182</v>
+        <v>125</v>
       </c>
       <c r="AS11" s="0" t="s">
-        <v>182</v>
+        <v>125</v>
       </c>
       <c r="AT11" s="0" t="s">
-        <v>197</v>
+        <v>140</v>
       </c>
       <c r="AU11" s="0" t="s">
-        <v>182</v>
+        <v>125</v>
       </c>
       <c r="AV11" s="0" t="s">
-        <v>182</v>
+        <v>125</v>
       </c>
       <c r="AW11" s="0" t="s">
-        <v>182</v>
+        <v>125</v>
       </c>
       <c r="AX11" s="0" t="s">
-        <v>182</v>
+        <v>125</v>
       </c>
       <c r="AY11" s="0" t="s">
-        <v>197</v>
+        <v>140</v>
       </c>
       <c r="AZ11" s="0" t="s">
-        <v>39</v>
+        <v>141</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=EPPlusLicense.txt>This workbook was created with the EPPlus library, licensed to South African National Biodiversity Institute under the Polyform Noncommercial license, see https://polyformproject.org/licenses/noncommercial/1.0.0
 For more information about EPPlus, see https://epplussoftware.com/
 
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>EPPlus</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:keywords>EPPlus noncommercial use</cp:keywords>
   <dc:description>This workbook has been created with EPPlus licensed to South African National Biodiversity Institute under The Polyform Noncommercial License: See https://polyformproject.org/licenses/noncommercial/1.0.0</dc:description>
   <dc:creator>South African National Biodiversity Institute</dc:creator>
 </cp:coreProperties>