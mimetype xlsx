--- v0 (2026-04-15)
+++ v1 (2026-05-31)
@@ -12,56 +12,56 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="text/plain" PartName="/EPPlusLicense.txt"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="TAXONDESCRIPTIONS" sheetId="1" r:id="rId1"/>
     <sheet name="LITERATURE" sheetId="2" r:id="rId3"/>
     <sheet name="TAXON" sheetId="3" r:id="rId4"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="117" uniqueCount="117">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="118" uniqueCount="118">
   <si>
     <t>Biodiversity Advisor Search Results</t>
   </si>
   <si>
-    <t xml:space="preserve">Downloaded from Biodiversity Advisor (https://biodiversityadvisor.sanbi.org)  [Accessed (please insert date of download 4/15/2026 5:12:22 PM.</t>
+    <t xml:space="preserve">Downloaded from Biodiversity Advisor (https://biodiversityadvisor.sanbi.org)  [Accessed (please insert date of download 5/31/2026 10:59:09 PM.</t>
   </si>
   <si>
     <t>Acknowledgement and attribution</t>
   </si>
   <si>
     <t>South African National Biodiversity Institute. 2023. Available: https://biodiversityadvisor.sanbi.org</t>
   </si>
   <si>
     <t>CALCFULLNAME</t>
   </si>
   <si>
     <t>TEXTTITLE</t>
   </si>
   <si>
     <t>COMMENTS</t>
   </si>
   <si>
     <t>BIBLIO</t>
   </si>
   <si>
     <t>TAXONTEXT</t>
   </si>
   <si>
     <t>Salvia granitica Hochst.</t>
   </si>
@@ -92,321 +92,324 @@
   <si>
     <t>On stony slopes.</t>
   </si>
   <si>
     <t>Sandstone slopes.</t>
   </si>
   <si>
     <t>Morphology</t>
   </si>
   <si>
     <t>Stoloniferous perennial with a woody rootstock; stems erect-ascending up to 0.6 m long, not or little branched, subglabrous to sparingly pubescent. Leaves shortly petiolate; blade simple, linear to linear-oblanceolate, 30-50 x 3-6(-10) mm, glabrous above, pilose beneath and gland-dotted, apex acute, base tapering narrowly, margin subentire or rarely irregularly dentate, often ciliate. Inflorescence of several spaced 2-flowered verticils. Calyx glandular-villous, 10-12 mm long. Corolla mauve-pink, c. 20 mm long; tube c. 14 mm long; upper lip falcate, 5-6 mm long; lower lip subequal to the upper.</t>
   </si>
   <si>
     <t>Stoloniferous perennial to 60 cm. Leaves linear, hairy beneath. Flowers in pairs, calyx glandular-silky, corolla mauve-pink, ± 20 mm long, upper lip hooded.</t>
   </si>
   <si>
     <t>SpecCit</t>
   </si>
   <si>
     <t>Esterhuysen 17911 (BOL); Pillans 8694 (BOL).</t>
   </si>
   <si>
     <t>LITERATURENAMESTRING</t>
   </si>
   <si>
+    <t>REFERENCE TYPE</t>
+  </si>
+  <si>
     <t>LITERATUREADDINFO</t>
   </si>
   <si>
     <t>REFERENCEURL</t>
   </si>
   <si>
     <t>LITERATUREPRINTYEAR</t>
   </si>
   <si>
     <t>LITERATUREPUBLISHER</t>
   </si>
   <si>
-    <t>REFERENCE_TYPE</t>
-[...1 lines deleted...]
-  <si>
     <t>LITERATURETITLE</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>Manning, JC; Goldblatt, P</t>
   </si>
   <si>
+    <t>Series Chapter</t>
+  </si>
+  <si>
     <t>In: J Manning &amp; P Goldblatt (eds), Plants of the Greater Cape Floristic Region 1: The Core Cape flora. Strelitzia 29: 601-604</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>South African National Biodiversity Institute, Pretoria</t>
   </si>
   <si>
-    <t>Series Chapter</t>
-[...1 lines deleted...]
-  <si>
     <t>Lamiaceae</t>
   </si>
   <si>
     <t>Codd, LEW</t>
   </si>
   <si>
+    <t>Flora Chapter</t>
+  </si>
+  <si>
     <t>In: OA Leistner (ed.). Flora of Southern Africa 28(4)79-102</t>
   </si>
   <si>
     <t>1985</t>
   </si>
   <si>
     <t>Botanical Research Institute, Department of Agriculture and Water Supply, Pretoria</t>
   </si>
   <si>
-    <t>Flora Chapter</t>
-[...1 lines deleted...]
-  <si>
     <t>Lamiaceae: 14. Salvia</t>
   </si>
   <si>
     <t>http://www.biodiversitylibrary.org/item/209555#page/9/mode/1up</t>
   </si>
   <si>
+    <t>KINGDOM</t>
+  </si>
+  <si>
+    <t>SUBKINGDOM</t>
+  </si>
+  <si>
+    <t>PHYLUM</t>
+  </si>
+  <si>
+    <t>SUBPHYLUM</t>
+  </si>
+  <si>
+    <t>GROUPNAME</t>
+  </si>
+  <si>
+    <t>CLASSNAME</t>
+  </si>
+  <si>
+    <t>SUBCLASSNAME</t>
+  </si>
+  <si>
+    <t>ORDERNAME</t>
+  </si>
+  <si>
+    <t>SUBORDERNAME</t>
+  </si>
+  <si>
+    <t>FAMILY</t>
+  </si>
+  <si>
+    <t>SUBFAMILY</t>
+  </si>
+  <si>
+    <t>TRIBE</t>
+  </si>
+  <si>
+    <t>SUBTRIBE</t>
+  </si>
+  <si>
+    <t>GENUS</t>
+  </si>
+  <si>
+    <t>SUBGENUS</t>
+  </si>
+  <si>
+    <t>SPECIES</t>
+  </si>
+  <si>
+    <t>SUBSPECIES</t>
+  </si>
+  <si>
+    <t>VARIETY</t>
+  </si>
+  <si>
+    <t>SUBVARIETY</t>
+  </si>
+  <si>
+    <t>FORMA</t>
+  </si>
+  <si>
+    <t>SUBFORMA</t>
+  </si>
+  <si>
+    <t>CULTIVAR</t>
+  </si>
+  <si>
+    <t>SPECIESAUTHORNAME</t>
+  </si>
+  <si>
+    <t>SUBSPECIESAUTHORNAME</t>
+  </si>
+  <si>
+    <t>VARIETYAUTHORNAME</t>
+  </si>
+  <si>
+    <t>FORMAAUTHORNAME</t>
+  </si>
+  <si>
+    <t>CULTIVARAUTHORNAME</t>
+  </si>
+  <si>
+    <t>NAMESTRING</t>
+  </si>
+  <si>
+    <t>PROTOLOGUECITATION</t>
+  </si>
+  <si>
+    <t>HABIT</t>
+  </si>
+  <si>
+    <t>LIFECYCLE</t>
+  </si>
+  <si>
+    <t>LIFEFORMCLASSIFICATION</t>
+  </si>
+  <si>
+    <t>PLANTHEIGHT</t>
+  </si>
+  <si>
+    <t>CALCACCEPTEDNAME</t>
+  </si>
+  <si>
+    <t>GENUSHYBRID</t>
+  </si>
+  <si>
+    <t>INVALID</t>
+  </si>
+  <si>
+    <t>TAXSTATUS</t>
+  </si>
+  <si>
+    <t>LEGITIMACY</t>
+  </si>
+  <si>
+    <t>NOMENCLATURENOTE</t>
+  </si>
+  <si>
+    <t>TYPENOTE</t>
+  </si>
+  <si>
+    <t>ETYMOLOGY</t>
+  </si>
+  <si>
     <t>TOPS</t>
   </si>
   <si>
-    <t>LIFECYCLE</t>
-[...19 lines deleted...]
-  <si>
     <t>IUCN</t>
   </si>
   <si>
-    <t>ETYMOLOGY</t>
-[...2 lines deleted...]
-    <t>GROUPNAME</t>
+    <t>IUCNCRITERIA</t>
+  </si>
+  <si>
+    <t>OLDSPECIESCODE</t>
+  </si>
+  <si>
+    <t>FLOWERSTART</t>
+  </si>
+  <si>
+    <t>FLOWEREND</t>
+  </si>
+  <si>
+    <t>MINALTITUDE</t>
   </si>
   <si>
     <t>MAXALTITUDE</t>
   </si>
   <si>
-    <t>SUBFORMA</t>
-[...44 lines deleted...]
-    <t>VARIETYAUTHORNAME</t>
+    <t>SPNUMBER</t>
   </si>
   <si>
     <t>HASIMAGE</t>
   </si>
   <si>
-    <t>FORMA</t>
-[...62 lines deleted...]
-    <t>IUCNCRITERIA</t>
+    <t>Plantae</t>
+  </si>
+  <si>
+    <t>Phanerogamae</t>
+  </si>
+  <si>
+    <t>Anthophyta</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
+    <t>Flowering plants: dicots (Dicotyledons: eudicots)</t>
+  </si>
+  <si>
+    <t>Lamiales</t>
+  </si>
+  <si>
+    <t>Nepetoideae</t>
+  </si>
+  <si>
+    <t>Mentheae</t>
+  </si>
+  <si>
+    <t>Salviinae</t>
+  </si>
+  <si>
+    <t>Salvia</t>
+  </si>
+  <si>
+    <t>granitica</t>
+  </si>
+  <si>
+    <t>Hochst.</t>
+  </si>
+  <si>
+    <t>Herb</t>
+  </si>
+  <si>
     <t>Perennial</t>
   </si>
   <si>
-    <t>Herb</t>
-[...5 lines deleted...]
-    <t>Flowering plants: dicots (Dicotyledons: eudicots)</t>
+    <t>acc</t>
+  </si>
+  <si>
+    <t>39502</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>600</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
-    <t>Salvia</t>
-[...35 lines deleted...]
-    <t>granitica</t>
+    <t>False</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -423,51 +426,51 @@
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:BQ17"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="138.606475830078" customWidth="1"/>
+    <col min="1" max="1" width="139.869979858398" customWidth="1"/>
     <col min="2" max="2" width="12.666654586792" customWidth="1"/>
     <col min="3" max="3" width="12.9443483352661" customWidth="1"/>
     <col min="4" max="4" width="245.254837036133" customWidth="1"/>
     <col min="5" max="5" width="256" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
     <col min="7" max="7" width="9.140625" customWidth="1"/>
     <col min="8" max="8" width="9.140625" customWidth="1"/>
     <col min="9" max="9" width="9.140625" customWidth="1"/>
     <col min="10" max="10" width="9.140625" customWidth="1"/>
     <col min="11" max="11" width="9.140625" customWidth="1"/>
     <col min="12" max="12" width="9.140625" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
@@ -727,56 +730,56 @@
         <v>23</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:BT12"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="138.606475830078" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="19.0595378875732" customWidth="1"/>
+    <col min="1" max="1" width="139.869979858398" customWidth="1"/>
+    <col min="2" max="2" width="18.536563873291" customWidth="1"/>
+    <col min="3" max="3" width="119.355354309082" customWidth="1"/>
+    <col min="4" max="4" width="16.7160453796387" customWidth="1"/>
+    <col min="5" max="5" width="24.6175117492676" customWidth="1"/>
+    <col min="6" max="6" width="79.7877578735352" customWidth="1"/>
     <col min="7" max="7" width="22.3024425506592" customWidth="1"/>
     <col min="8" max="8" width="65.0319061279297" customWidth="1"/>
     <col min="9" max="9" width="9.140625" customWidth="1"/>
     <col min="10" max="10" width="9.140625" customWidth="1"/>
     <col min="11" max="11" width="9.140625" customWidth="1"/>
     <col min="12" max="12" width="9.140625" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
     <col min="27" max="27" width="9.140625" customWidth="1"/>
     <col min="28" max="28" width="9.140625" customWidth="1"/>
     <col min="29" max="29" width="9.140625" customWidth="1"/>
     <col min="30" max="30" width="9.140625" customWidth="1"/>
     <col min="31" max="31" width="9.140625" customWidth="1"/>
@@ -934,144 +937,144 @@
       <c r="BT10" s="1"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>33</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>34</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>35</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>38</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>41</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>43</v>
       </c>
       <c r="F12" s="0" t="s">
         <v>44</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>45</v>
       </c>
       <c r="H12" s="0" t="s">
         <v>46</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:DL11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="138.606475830078" customWidth="1"/>
-[...31 lines deleted...]
-    <col min="33" max="33" width="19.1858921051025" customWidth="1"/>
+    <col min="1" max="1" width="139.869979858398" customWidth="1"/>
+    <col min="2" max="2" width="16.4682579040527" customWidth="1"/>
+    <col min="3" max="3" width="12.2438411712646" customWidth="1"/>
+    <col min="4" max="4" width="13.7846775054932" customWidth="1"/>
+    <col min="5" max="5" width="46.6056823730469" customWidth="1"/>
+    <col min="6" max="6" width="13.4709873199463" customWidth="1"/>
+    <col min="7" max="7" width="16.8507900238037" customWidth="1"/>
+    <col min="8" max="8" width="14.5682554244995" customWidth="1"/>
+    <col min="9" max="9" width="17.7794742584229" customWidth="1"/>
+    <col min="10" max="10" width="11.8927583694458" customWidth="1"/>
+    <col min="11" max="11" width="13.7213716506958" customWidth="1"/>
+    <col min="12" max="12" width="10.6951723098755" customWidth="1"/>
+    <col min="13" max="13" width="11.2328100204468" customWidth="1"/>
+    <col min="14" max="14" width="9.140625" customWidth="1"/>
+    <col min="15" max="15" width="12.3193073272705" customWidth="1"/>
+    <col min="16" max="16" width="9.49916553497314" customWidth="1"/>
+    <col min="17" max="17" width="14.0015459060669" customWidth="1"/>
+    <col min="18" max="18" width="9.62744140625" customWidth="1"/>
+    <col min="19" max="19" width="14.1586542129517" customWidth="1"/>
+    <col min="20" max="20" width="9.140625" customWidth="1"/>
+    <col min="21" max="21" width="12.3197755813599" customWidth="1"/>
+    <col min="22" max="22" width="11.0761251449585" customWidth="1"/>
+    <col min="23" max="23" width="23.2858848571777" customWidth="1"/>
+    <col min="24" max="24" width="26.8468170166016" customWidth="1"/>
+    <col min="25" max="25" width="23.4107551574707" customWidth="1"/>
+    <col min="26" max="26" width="21.9337024688721" customWidth="1"/>
+    <col min="27" max="27" width="24.5701885223389" customWidth="1"/>
+    <col min="28" max="28" width="15.4134759902954" customWidth="1"/>
+    <col min="29" max="29" width="24.3194923400879" customWidth="1"/>
+    <col min="30" max="30" width="9.140625" customWidth="1"/>
+    <col min="31" max="31" width="11.9074773788452" customWidth="1"/>
+    <col min="32" max="32" width="27.1680431365967" customWidth="1"/>
+    <col min="33" max="33" width="16.4163856506348" customWidth="1"/>
     <col min="34" max="34" width="23.3327941894531" customWidth="1"/>
-    <col min="35" max="35" width="21.8553886413574" customWidth="1"/>
-[...16 lines deleted...]
-    <col min="52" max="52" width="16.639232635498" customWidth="1"/>
+    <col min="35" max="35" width="23.3327941894531" customWidth="1"/>
+    <col min="36" max="36" width="16.8935375213623" customWidth="1"/>
+    <col min="37" max="37" width="9.46847057342529" customWidth="1"/>
+    <col min="38" max="38" width="13.0042209625244" customWidth="1"/>
+    <col min="39" max="39" width="13.9987125396729" customWidth="1"/>
+    <col min="40" max="40" width="22.8609447479248" customWidth="1"/>
+    <col min="41" max="41" width="12.0073404312134" customWidth="1"/>
+    <col min="42" max="42" width="14.0951719284058" customWidth="1"/>
+    <col min="43" max="43" width="9.140625" customWidth="1"/>
+    <col min="44" max="44" width="9.140625" customWidth="1"/>
+    <col min="45" max="45" width="16.639232635498" customWidth="1"/>
+    <col min="46" max="46" width="19.1858921051025" customWidth="1"/>
+    <col min="47" max="47" width="16.8960285186768" customWidth="1"/>
+    <col min="48" max="48" width="14.4082813262939" customWidth="1"/>
+    <col min="49" max="49" width="15.9452333450317" customWidth="1"/>
+    <col min="50" max="50" width="16.1050109863281" customWidth="1"/>
+    <col min="51" max="51" width="12.477201461792" customWidth="1"/>
+    <col min="52" max="52" width="12.0075979232788" customWidth="1"/>
     <col min="53" max="53" width="9.140625" customWidth="1"/>
     <col min="54" max="54" width="9.140625" customWidth="1"/>
     <col min="55" max="55" width="9.140625" customWidth="1"/>
     <col min="56" max="56" width="9.140625" customWidth="1"/>
     <col min="57" max="57" width="9.140625" customWidth="1"/>
     <col min="58" max="58" width="9.140625" customWidth="1"/>
     <col min="59" max="59" width="9.140625" customWidth="1"/>
     <col min="60" max="60" width="9.140625" customWidth="1"/>
     <col min="61" max="61" width="9.140625" customWidth="1"/>
     <col min="62" max="62" width="9.140625" customWidth="1"/>
     <col min="63" max="63" width="9.140625" customWidth="1"/>
     <col min="64" max="64" width="9.140625" customWidth="1"/>
     <col min="65" max="65" width="9.140625" customWidth="1"/>
     <col min="66" max="66" width="9.140625" customWidth="1"/>
     <col min="67" max="67" width="9.140625" customWidth="1"/>
     <col min="68" max="68" width="9.140625" customWidth="1"/>
     <col min="69" max="69" width="9.140625" customWidth="1"/>
     <col min="70" max="70" width="9.140625" customWidth="1"/>
     <col min="71" max="71" width="9.140625" customWidth="1"/>
     <col min="72" max="72" width="9.140625" customWidth="1"/>
     <col min="73" max="73" width="9.140625" customWidth="1"/>
     <col min="74" max="74" width="9.140625" customWidth="1"/>
     <col min="75" max="75" width="9.140625" customWidth="1"/>
     <col min="76" max="76" width="9.140625" customWidth="1"/>
     <col min="77" max="77" width="9.140625" customWidth="1"/>
@@ -1188,78 +1191,78 @@
       <c r="Q10" s="1" t="s">
         <v>63</v>
       </c>
       <c r="R10" s="1" t="s">
         <v>64</v>
       </c>
       <c r="S10" s="1" t="s">
         <v>65</v>
       </c>
       <c r="T10" s="1" t="s">
         <v>66</v>
       </c>
       <c r="U10" s="1" t="s">
         <v>67</v>
       </c>
       <c r="V10" s="1" t="s">
         <v>68</v>
       </c>
       <c r="W10" s="1" t="s">
         <v>69</v>
       </c>
       <c r="X10" s="1" t="s">
         <v>70</v>
       </c>
       <c r="Y10" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z10" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="AA10" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="AB10" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="AC10" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="AD10" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="AE10" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="AF10" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="AG10" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="AH10" s="1" t="s">
         <v>4</v>
-      </c>
-[...25 lines deleted...]
-        <v>79</v>
       </c>
       <c r="AI10" s="1" t="s">
         <v>80</v>
       </c>
       <c r="AJ10" s="1" t="s">
         <v>81</v>
       </c>
       <c r="AK10" s="1" t="s">
         <v>82</v>
       </c>
       <c r="AL10" s="1" t="s">
         <v>83</v>
       </c>
       <c r="AM10" s="1" t="s">
         <v>84</v>
       </c>
       <c r="AN10" s="1" t="s">
         <v>85</v>
       </c>
       <c r="AO10" s="1" t="s">
         <v>86</v>
       </c>
       <c r="AP10" s="1" t="s">
         <v>87</v>
       </c>
@@ -1344,195 +1347,198 @@
       <c r="CW10" s="1"/>
       <c r="CX10" s="1"/>
       <c r="CY10" s="1"/>
       <c r="CZ10" s="1"/>
       <c r="DA10" s="1"/>
       <c r="DB10" s="1"/>
       <c r="DC10" s="1"/>
       <c r="DD10" s="1"/>
       <c r="DE10" s="1"/>
       <c r="DF10" s="1"/>
       <c r="DG10" s="1"/>
       <c r="DH10" s="1"/>
       <c r="DI10" s="1"/>
       <c r="DJ10" s="1"/>
       <c r="DK10" s="1"/>
       <c r="DL10" s="1"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>98</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>99</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>98</v>
+        <v>39</v>
       </c>
       <c r="K11" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="L11" s="0" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="M11" s="0" t="s">
-        <v>98</v>
+        <v>106</v>
       </c>
       <c r="N11" s="0" t="s">
-        <v>98</v>
+        <v>107</v>
       </c>
       <c r="O11" s="0" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="P11" s="0" t="s">
-        <v>98</v>
+        <v>108</v>
       </c>
       <c r="Q11" s="0" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="R11" s="0" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="S11" s="0" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="T11" s="0" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="U11" s="0" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="V11" s="0" t="s">
-        <v>106</v>
+        <v>101</v>
       </c>
       <c r="W11" s="0" t="s">
-        <v>98</v>
+        <v>109</v>
       </c>
       <c r="X11" s="0" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="Y11" s="0" t="s">
-        <v>9</v>
+        <v>101</v>
       </c>
       <c r="Z11" s="0" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="AA11" s="0" t="s">
-        <v>108</v>
+        <v>101</v>
       </c>
       <c r="AB11" s="0" t="s">
-        <v>109</v>
+        <v>101</v>
       </c>
       <c r="AC11" s="0" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="AD11" s="0" t="s">
-        <v>98</v>
+        <v>110</v>
       </c>
       <c r="AE11" s="0" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="AF11" s="0" t="s">
-        <v>110</v>
+        <v>101</v>
       </c>
       <c r="AG11" s="0" t="s">
-        <v>111</v>
+        <v>101</v>
       </c>
       <c r="AH11" s="0" t="s">
         <v>9</v>
       </c>
       <c r="AI11" s="0" t="s">
-        <v>98</v>
+        <v>9</v>
       </c>
       <c r="AJ11" s="0" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="AK11" s="0" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="AL11" s="0" t="s">
         <v>112</v>
       </c>
       <c r="AM11" s="0" t="s">
-        <v>110</v>
+        <v>101</v>
       </c>
       <c r="AN11" s="0" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="AO11" s="0" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="AP11" s="0" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="AQ11" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="AR11" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="AS11" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="AT11" s="0" t="s">
         <v>113</v>
       </c>
-      <c r="AR11" s="0" t="s">
+      <c r="AU11" s="0" t="s">
         <v>114</v>
       </c>
-      <c r="AS11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="AT11" s="0" t="s">
+      <c r="AV11" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="AW11" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="AU11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="AV11" s="0" t="s">
+      <c r="AX11" s="0" t="s">
         <v>116</v>
       </c>
-      <c r="AW11" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AY11" s="0" t="s">
-        <v>98</v>
+        <v>113</v>
+      </c>
+      <c r="AZ11" s="0" t="s">
+        <v>117</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=EPPlusLicense.txt>This workbook was created with the EPPlus library, licensed to South African National Biodiversity Institute under the Polyform Noncommercial license, see https://polyformproject.org/licenses/noncommercial/1.0.0
 For more information about EPPlus, see https://epplussoftware.com/
 
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>EPPlus</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:keywords>EPPlus noncommercial use</cp:keywords>
   <dc:description>This workbook has been created with EPPlus licensed to South African National Biodiversity Institute under The Polyform Noncommercial License: See https://polyformproject.org/licenses/noncommercial/1.0.0</dc:description>
   <dc:creator>South African National Biodiversity Institute</dc:creator>
 </cp:coreProperties>