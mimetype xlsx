--- v1 (2026-05-31)
+++ v2 (2026-08-13)
@@ -1,790 +1,200 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
-  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet2.xml"/>
-  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet3.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="text/plain" PartName="/EPPlusLicense.txt"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="TAXONDESCRIPTIONS" sheetId="1" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="TAXON" sheetId="3" r:id="rId4"/>
+    <sheet name="TAXON" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="118" uniqueCount="118">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <si>
     <t>Biodiversity Advisor Search Results</t>
   </si>
   <si>
-    <t xml:space="preserve">Downloaded from Biodiversity Advisor (https://biodiversityadvisor.sanbi.org)  [Accessed (please insert date of download 5/31/2026 10:59:09 PM.</t>
+    <t xml:space="preserve">Downloaded from Biodiversity Advisor (https://biodiversityadvisor.sanbi.org)  [Accessed (please insert date of download 8/13/2026 5:56:37 PM.</t>
   </si>
   <si>
     <t>Acknowledgement and attribution</t>
   </si>
   <si>
     <t>South African National Biodiversity Institute. 2023. Available: https://biodiversityadvisor.sanbi.org</t>
   </si>
   <si>
-    <t>CALCFULLNAME</t>
-[...101 lines deleted...]
-    <t>South African National Biodiversity Institute, Pretoria</t>
+    <t>KINGDOM</t>
+  </si>
+  <si>
+    <t>PHYLUM</t>
+  </si>
+  <si>
+    <t>ORDERNAME</t>
+  </si>
+  <si>
+    <t>FAMILYNAME</t>
+  </si>
+  <si>
+    <t>GENUSNAME</t>
+  </si>
+  <si>
+    <t>GENUSID</t>
+  </si>
+  <si>
+    <t>SPECIESNAME</t>
+  </si>
+  <si>
+    <t>SUBSPECIES</t>
+  </si>
+  <si>
+    <t>VARIETY</t>
+  </si>
+  <si>
+    <t>FORMA</t>
+  </si>
+  <si>
+    <t>TAXON_PATH</t>
+  </si>
+  <si>
+    <t>Plantae</t>
+  </si>
+  <si>
+    <t>Anthophyta</t>
+  </si>
+  <si>
+    <t>Lamiales</t>
   </si>
   <si>
     <t>Lamiaceae</t>
   </si>
   <si>
-    <t>Codd, LEW</t>
-[...179 lines deleted...]
-    <t>Anthophyta</t>
+    <t>Salvia</t>
+  </si>
+  <si>
+    <t>10AA8E81-C1BD-496B-9689-F09B5EE0A17E</t>
+  </si>
+  <si>
+    <t>granitica</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
-    <t>Flowering plants: dicots (Dicotyledons: eudicots)</t>
-[...44 lines deleted...]
-    <t>False</t>
+    <t>Plantae|Anthophyta|Lamiales|Lamiaceae|Salvia|granitica</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:BQ17"/>
+  <dimension ref="A1:BW11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="139.869979858398" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="9" max="9" width="9.140625" customWidth="1"/>
+    <col min="1" max="1" width="138.606475830078" customWidth="1"/>
+    <col min="2" max="2" width="12.2438411712646" customWidth="1"/>
+    <col min="3" max="3" width="14.5682554244995" customWidth="1"/>
+    <col min="4" max="4" width="14.7836008071899" customWidth="1"/>
+    <col min="5" max="5" width="14.4109058380127" customWidth="1"/>
+    <col min="6" max="6" width="44.1632919311523" customWidth="1"/>
+    <col min="7" max="7" width="16.1063327789307" customWidth="1"/>
+    <col min="8" max="8" width="14.0015459060669" customWidth="1"/>
+    <col min="9" max="9" width="9.62744140625" customWidth="1"/>
     <col min="10" max="10" width="9.140625" customWidth="1"/>
-    <col min="11" max="11" width="9.140625" customWidth="1"/>
-[...303 lines deleted...]
-    <col min="11" max="11" width="9.140625" customWidth="1"/>
+    <col min="11" max="11" width="54.6783981323242" customWidth="1"/>
     <col min="12" max="12" width="9.140625" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
     <col min="27" max="27" width="9.140625" customWidth="1"/>
     <col min="28" max="28" width="9.140625" customWidth="1"/>
     <col min="29" max="29" width="9.140625" customWidth="1"/>
     <col min="30" max="30" width="9.140625" customWidth="1"/>
     <col min="31" max="31" width="9.140625" customWidth="1"/>
     <col min="32" max="32" width="9.140625" customWidth="1"/>
     <col min="33" max="33" width="9.140625" customWidth="1"/>
     <col min="34" max="34" width="9.140625" customWidth="1"/>
     <col min="35" max="35" width="9.140625" customWidth="1"/>
     <col min="36" max="36" width="9.140625" customWidth="1"/>
@@ -802,100 +212,109 @@
     <col min="48" max="48" width="9.140625" customWidth="1"/>
     <col min="49" max="49" width="9.140625" customWidth="1"/>
     <col min="50" max="50" width="9.140625" customWidth="1"/>
     <col min="51" max="51" width="9.140625" customWidth="1"/>
     <col min="52" max="52" width="9.140625" customWidth="1"/>
     <col min="53" max="53" width="9.140625" customWidth="1"/>
     <col min="54" max="54" width="9.140625" customWidth="1"/>
     <col min="55" max="55" width="9.140625" customWidth="1"/>
     <col min="56" max="56" width="9.140625" customWidth="1"/>
     <col min="57" max="57" width="9.140625" customWidth="1"/>
     <col min="58" max="58" width="9.140625" customWidth="1"/>
     <col min="59" max="59" width="9.140625" customWidth="1"/>
     <col min="60" max="60" width="9.140625" customWidth="1"/>
     <col min="61" max="61" width="9.140625" customWidth="1"/>
     <col min="62" max="62" width="9.140625" customWidth="1"/>
     <col min="63" max="63" width="9.140625" customWidth="1"/>
     <col min="64" max="64" width="9.140625" customWidth="1"/>
     <col min="65" max="65" width="9.140625" customWidth="1"/>
     <col min="66" max="66" width="9.140625" customWidth="1"/>
     <col min="67" max="67" width="9.140625" customWidth="1"/>
     <col min="68" max="68" width="9.140625" customWidth="1"/>
     <col min="69" max="69" width="9.140625" customWidth="1"/>
     <col min="70" max="70" width="9.140625" customWidth="1"/>
     <col min="71" max="71" width="9.140625" customWidth="1"/>
     <col min="72" max="72" width="9.140625" customWidth="1"/>
+    <col min="73" max="73" width="9.140625" customWidth="1"/>
+    <col min="74" max="74" width="9.140625" customWidth="1"/>
+    <col min="75" max="75" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="s">
-        <v>25</v>
+        <v>4</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>26</v>
+        <v>5</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>27</v>
+        <v>6</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>28</v>
+        <v>7</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>29</v>
+        <v>8</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>31</v>
+        <v>10</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>32</v>
-[...3 lines deleted...]
-      <c r="K10" s="1"/>
+        <v>11</v>
+      </c>
+      <c r="I10" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="J10" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="K10" s="1" t="s">
+        <v>14</v>
+      </c>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
       <c r="P10" s="1"/>
       <c r="Q10" s="1"/>
       <c r="R10" s="1"/>
       <c r="S10" s="1"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
       <c r="X10" s="1"/>
       <c r="Y10" s="1"/>
       <c r="Z10" s="1"/>
       <c r="AA10" s="1"/>
       <c r="AB10" s="1"/>
       <c r="AC10" s="1"/>
       <c r="AD10" s="1"/>
       <c r="AE10" s="1"/>
       <c r="AF10" s="1"/>
       <c r="AG10" s="1"/>
       <c r="AH10" s="1"/>
       <c r="AI10" s="1"/>
       <c r="AJ10" s="1"/>
@@ -913,632 +332,87 @@
       <c r="AV10" s="1"/>
       <c r="AW10" s="1"/>
       <c r="AX10" s="1"/>
       <c r="AY10" s="1"/>
       <c r="AZ10" s="1"/>
       <c r="BA10" s="1"/>
       <c r="BB10" s="1"/>
       <c r="BC10" s="1"/>
       <c r="BD10" s="1"/>
       <c r="BE10" s="1"/>
       <c r="BF10" s="1"/>
       <c r="BG10" s="1"/>
       <c r="BH10" s="1"/>
       <c r="BI10" s="1"/>
       <c r="BJ10" s="1"/>
       <c r="BK10" s="1"/>
       <c r="BL10" s="1"/>
       <c r="BM10" s="1"/>
       <c r="BN10" s="1"/>
       <c r="BO10" s="1"/>
       <c r="BP10" s="1"/>
       <c r="BQ10" s="1"/>
       <c r="BR10" s="1"/>
       <c r="BS10" s="1"/>
       <c r="BT10" s="1"/>
-    </row>
-[...379 lines deleted...]
-      <c r="BT10" s="1"/>
       <c r="BU10" s="1"/>
       <c r="BV10" s="1"/>
       <c r="BW10" s="1"/>
-      <c r="BX10" s="1"/>
-[...39 lines deleted...]
-      <c r="DL10" s="1"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>98</v>
+        <v>15</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>99</v>
+        <v>16</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>100</v>
+        <v>17</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>101</v>
+        <v>18</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>102</v>
+        <v>19</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>101</v>
+        <v>20</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>101</v>
+        <v>21</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>103</v>
+        <v>22</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>101</v>
+        <v>22</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="K11" s="0" t="s">
-        <v>104</v>
-[...122 lines deleted...]
-        <v>117</v>
+        <v>23</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=EPPlusLicense.txt>This workbook was created with the EPPlus library, licensed to South African National Biodiversity Institute under the Polyform Noncommercial license, see https://polyformproject.org/licenses/noncommercial/1.0.0
 For more information about EPPlus, see https://epplussoftware.com/
 
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>EPPlus</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:keywords>EPPlus noncommercial use</cp:keywords>
   <dc:description>This workbook has been created with EPPlus licensed to South African National Biodiversity Institute under The Polyform Noncommercial License: See https://polyformproject.org/licenses/noncommercial/1.0.0</dc:description>
   <dc:creator>South African National Biodiversity Institute</dc:creator>
 </cp:coreProperties>