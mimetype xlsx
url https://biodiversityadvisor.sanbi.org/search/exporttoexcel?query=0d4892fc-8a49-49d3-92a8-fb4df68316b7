--- v2 (2026-08-13)
+++ v3 (2026-08-13)
@@ -13,51 +13,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="TAXON" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <si>
     <t>Biodiversity Advisor Search Results</t>
   </si>
   <si>
-    <t xml:space="preserve">Downloaded from Biodiversity Advisor (https://biodiversityadvisor.sanbi.org)  [Accessed (please insert date of download 8/13/2026 5:56:37 PM.</t>
+    <t xml:space="preserve">Downloaded from Biodiversity Advisor (https://biodiversityadvisor.sanbi.org)  [Accessed (please insert date of download 8/13/2026 7:04:15 PM.</t>
   </si>
   <si>
     <t>Acknowledgement and attribution</t>
   </si>
   <si>
     <t>South African National Biodiversity Institute. 2023. Available: https://biodiversityadvisor.sanbi.org</t>
   </si>
   <si>
     <t>KINGDOM</t>
   </si>
   <si>
     <t>PHYLUM</t>
   </si>
   <si>
     <t>ORDERNAME</t>
   </si>
   <si>
     <t>FAMILYNAME</t>
   </si>
   <si>
     <t>GENUSNAME</t>
   </si>
   <si>
     <t>GENUSID</t>
   </si>