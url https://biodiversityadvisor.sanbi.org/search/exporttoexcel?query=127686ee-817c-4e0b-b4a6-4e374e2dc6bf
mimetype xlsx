--- v0 (2026-04-04)
+++ v1 (2026-06-09)
@@ -10,308 +10,311 @@
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="text/plain" PartName="/EPPlusLicense.txt"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="TAXONDESCRIPTIONS" sheetId="1" r:id="rId1"/>
     <sheet name="TAXON" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="86" uniqueCount="86">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="87" uniqueCount="87">
   <si>
     <t>Biodiversity Advisor Search Results</t>
   </si>
   <si>
-    <t xml:space="preserve">Downloaded from Biodiversity Advisor (https://biodiversityadvisor.sanbi.org)  [Accessed (please insert date of download 4/4/2026 4:55:56 PM.</t>
+    <t xml:space="preserve">Downloaded from Biodiversity Advisor (https://biodiversityadvisor.sanbi.org)  [Accessed (please insert date of download 6/9/2026 5:31:14 PM.</t>
   </si>
   <si>
     <t>Acknowledgement and attribution</t>
   </si>
   <si>
     <t>South African National Biodiversity Institute. 2023. Available: https://biodiversityadvisor.sanbi.org</t>
   </si>
   <si>
     <t>CALCFULLNAME</t>
   </si>
   <si>
     <t>TEXTTITLE</t>
   </si>
   <si>
+    <t>TAXONTEXT</t>
+  </si>
+  <si>
+    <t>BIBLIO</t>
+  </si>
+  <si>
     <t>COMMENTS</t>
   </si>
   <si>
-    <t>BIBLIO</t>
-[...4 lines deleted...]
-  <si>
     <t>Cereus jamacaru DC. subsp. jamacaru</t>
   </si>
   <si>
     <t>Distribution</t>
   </si>
   <si>
+    <t>Native to South America.</t>
+  </si>
+  <si>
+    <t>Winter, PJD; Retief, E; Meyer, NL. 2017. Cactaceae. In: E Retief &amp; NL Meyer (eds), Plants of the Free State: Inventory and identification guide. Strelitzia 38: 438-443. South African National Biodiversity Institute, Pretoria. [CC BY]</t>
+  </si>
+  <si>
     <t>e-Fl; PS</t>
   </si>
   <si>
-    <t>Winter, PJD; Retief, E; Meyer, NL. 2017. Cactaceae. In: E Retief &amp; NL Meyer (eds), Plants of the Free State: Inventory and identification guide. Strelitzia 38: 438-443. South African National Biodiversity Institute, Pretoria. [CC BY]</t>
-[...4 lines deleted...]
-  <si>
     <t>Habitat</t>
   </si>
   <si>
     <t>Dry Grassland; Dwarf Karroid Shrubland. Savanna, rocky ridges. Escaped from cultivation, becoming a troublesome weed.</t>
   </si>
   <si>
     <t>Morphology</t>
   </si>
   <si>
     <t>Shrub or tree-like, 3-10 m high; densely branched; branches 70-200 mm in diameter, often strongly greyish green when young, later dark blue-green. Stems with 4-9 ribs, areoles 25-50 mm apart; plant sometimes almost spineless. Spines few to many, yellow or brown when young, eventually turning grey to blackish; central spines 1-4 or more, 10-20 mm long, up to 3 mm broad at base; radial spines 7 or 8, up to 30 mm long. Leaves 0. Flowers: nocturnal, funnel-shaped. 210-300 mm; floral tube and hypanthium up to 160 mm long; green, bearing small, red or reddish scales; perianth segments 80-100 mm long, outer segments greenish white, sometimes tinged crimson, inner segments white; Nov.-Jan. Fruit ellipsoid, ± 60 mm long, crimson to pinkish red, pulp white.</t>
   </si>
   <si>
+    <t>KINGDOM</t>
+  </si>
+  <si>
+    <t>SUBKINGDOM</t>
+  </si>
+  <si>
+    <t>PHYLUM</t>
+  </si>
+  <si>
+    <t>SUBPHYLUM</t>
+  </si>
+  <si>
+    <t>GROUPNAME</t>
+  </si>
+  <si>
+    <t>CLASSNAME</t>
+  </si>
+  <si>
+    <t>SUBCLASSNAME</t>
+  </si>
+  <si>
+    <t>ORDERNAME</t>
+  </si>
+  <si>
+    <t>SUBORDERNAME</t>
+  </si>
+  <si>
+    <t>FAMILY</t>
+  </si>
+  <si>
+    <t>SUBFAMILY</t>
+  </si>
+  <si>
+    <t>TRIBE</t>
+  </si>
+  <si>
+    <t>SUBTRIBE</t>
+  </si>
+  <si>
+    <t>GENUS</t>
+  </si>
+  <si>
+    <t>SUBGENUS</t>
+  </si>
+  <si>
+    <t>SPECIES</t>
+  </si>
+  <si>
+    <t>SUBSPECIES</t>
+  </si>
+  <si>
+    <t>VARIETY</t>
+  </si>
+  <si>
+    <t>SUBVARIETY</t>
+  </si>
+  <si>
+    <t>FORMA</t>
+  </si>
+  <si>
+    <t>SUBFORMA</t>
+  </si>
+  <si>
+    <t>CULTIVAR</t>
+  </si>
+  <si>
+    <t>SPECIESAUTHORNAME</t>
+  </si>
+  <si>
+    <t>SUBSPECIESAUTHORNAME</t>
+  </si>
+  <si>
+    <t>VARIETYAUTHORNAME</t>
+  </si>
+  <si>
+    <t>FORMAAUTHORNAME</t>
+  </si>
+  <si>
+    <t>CULTIVARAUTHORNAME</t>
+  </si>
+  <si>
+    <t>NAMESTRING</t>
+  </si>
+  <si>
+    <t>PROTOLOGUECITATION</t>
+  </si>
+  <si>
+    <t>HABIT</t>
+  </si>
+  <si>
+    <t>LIFECYCLE</t>
+  </si>
+  <si>
+    <t>LIFEFORMCLASSIFICATION</t>
+  </si>
+  <si>
+    <t>PLANTHEIGHT</t>
+  </si>
+  <si>
+    <t>CALCACCEPTEDNAME</t>
+  </si>
+  <si>
+    <t>GENUSHYBRID</t>
+  </si>
+  <si>
+    <t>INVALID</t>
+  </si>
+  <si>
+    <t>TAXSTATUS</t>
+  </si>
+  <si>
+    <t>LEGITIMACY</t>
+  </si>
+  <si>
+    <t>NOMENCLATURENOTE</t>
+  </si>
+  <si>
+    <t>TYPENOTE</t>
+  </si>
+  <si>
+    <t>ETYMOLOGY</t>
+  </si>
+  <si>
     <t>TOPS</t>
   </si>
   <si>
-    <t>LIFECYCLE</t>
-[...19 lines deleted...]
-  <si>
     <t>IUCN</t>
   </si>
   <si>
-    <t>ETYMOLOGY</t>
-[...2 lines deleted...]
-    <t>GROUPNAME</t>
+    <t>IUCNCRITERIA</t>
+  </si>
+  <si>
+    <t>OLDSPECIESCODE</t>
+  </si>
+  <si>
+    <t>FLOWERSTART</t>
+  </si>
+  <si>
+    <t>FLOWEREND</t>
+  </si>
+  <si>
+    <t>MINALTITUDE</t>
   </si>
   <si>
     <t>MAXALTITUDE</t>
   </si>
   <si>
-    <t>SUBFORMA</t>
-[...44 lines deleted...]
-    <t>VARIETYAUTHORNAME</t>
+    <t>SPNUMBER</t>
   </si>
   <si>
     <t>HASIMAGE</t>
   </si>
   <si>
-    <t>FORMA</t>
-[...62 lines deleted...]
-    <t>IUCNCRITERIA</t>
+    <t>Plantae</t>
+  </si>
+  <si>
+    <t>Phanerogamae</t>
+  </si>
+  <si>
+    <t>Anthophyta</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
-    <t>Phanerogamae</t>
-[...1 lines deleted...]
-  <si>
     <t>Flowering plants: dicots (Dicotyledons: eudicots)</t>
   </si>
   <si>
+    <t>Caryophyllales</t>
+  </si>
+  <si>
+    <t>Cactaceae</t>
+  </si>
+  <si>
+    <t>Cactoideae</t>
+  </si>
+  <si>
+    <t>Cereeae</t>
+  </si>
+  <si>
+    <t>Cereinae</t>
+  </si>
+  <si>
     <t>Cereus</t>
   </si>
   <si>
-    <t>Cereeae</t>
-[...1 lines deleted...]
-  <si>
     <t>jamacaru</t>
   </si>
   <si>
+    <t>DC.</t>
+  </si>
+  <si>
+    <t>acc</t>
+  </si>
+  <si>
+    <t>126512</t>
+  </si>
+  <si>
     <t>11</t>
   </si>
   <si>
-    <t>Cactoideae</t>
-[...4 lines deleted...]
-  <si>
     <t>1</t>
   </si>
   <si>
-    <t>126512</t>
-[...17 lines deleted...]
-    <t>Cactaceae</t>
+    <t>False</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -330,53 +333,53 @@
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:BQ13"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="137.342971801758" customWidth="1"/>
     <col min="2" max="2" width="12.666654586792" customWidth="1"/>
-    <col min="3" max="3" width="12.9443483352661" customWidth="1"/>
+    <col min="3" max="3" width="256" customWidth="1"/>
     <col min="4" max="4" width="220.345626831055" customWidth="1"/>
-    <col min="5" max="5" width="256" customWidth="1"/>
+    <col min="5" max="5" width="12.9443483352661" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
     <col min="7" max="7" width="9.140625" customWidth="1"/>
     <col min="8" max="8" width="9.140625" customWidth="1"/>
     <col min="9" max="9" width="9.140625" customWidth="1"/>
     <col min="10" max="10" width="9.140625" customWidth="1"/>
     <col min="11" max="11" width="9.140625" customWidth="1"/>
     <col min="12" max="12" width="9.140625" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
     <col min="27" max="27" width="9.140625" customWidth="1"/>
     <col min="28" max="28" width="9.140625" customWidth="1"/>
     <col min="29" max="29" width="9.140625" customWidth="1"/>
     <col min="30" max="30" width="9.140625" customWidth="1"/>
@@ -525,141 +528,141 @@
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>10</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:DL11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="137.342971801758" customWidth="1"/>
-    <col min="2" max="2" width="11.9074773788452" customWidth="1"/>
-[...30 lines deleted...]
-    <col min="33" max="33" width="19.1858921051025" customWidth="1"/>
+    <col min="2" max="2" width="16.4682579040527" customWidth="1"/>
+    <col min="3" max="3" width="12.2438411712646" customWidth="1"/>
+    <col min="4" max="4" width="13.7846775054932" customWidth="1"/>
+    <col min="5" max="5" width="46.6056823730469" customWidth="1"/>
+    <col min="6" max="6" width="13.4709873199463" customWidth="1"/>
+    <col min="7" max="7" width="16.8507900238037" customWidth="1"/>
+    <col min="8" max="8" width="15.7650098800659" customWidth="1"/>
+    <col min="9" max="9" width="17.7794742584229" customWidth="1"/>
+    <col min="10" max="10" width="11.329535484314" customWidth="1"/>
+    <col min="11" max="11" width="12.6890964508057" customWidth="1"/>
+    <col min="12" max="12" width="9.140625" customWidth="1"/>
+    <col min="13" max="13" width="11.2328100204468" customWidth="1"/>
+    <col min="14" max="14" width="9.140625" customWidth="1"/>
+    <col min="15" max="15" width="12.3193073272705" customWidth="1"/>
+    <col min="16" max="16" width="10.4146661758423" customWidth="1"/>
+    <col min="17" max="17" width="14.0015459060669" customWidth="1"/>
+    <col min="18" max="18" width="9.62744140625" customWidth="1"/>
+    <col min="19" max="19" width="14.1586542129517" customWidth="1"/>
+    <col min="20" max="20" width="9.140625" customWidth="1"/>
+    <col min="21" max="21" width="12.3197755813599" customWidth="1"/>
+    <col min="22" max="22" width="11.0761251449585" customWidth="1"/>
+    <col min="23" max="23" width="23.2858848571777" customWidth="1"/>
+    <col min="24" max="24" width="26.8468170166016" customWidth="1"/>
+    <col min="25" max="25" width="23.4107551574707" customWidth="1"/>
+    <col min="26" max="26" width="21.9337024688721" customWidth="1"/>
+    <col min="27" max="27" width="24.5701885223389" customWidth="1"/>
+    <col min="28" max="28" width="15.4134759902954" customWidth="1"/>
+    <col min="29" max="29" width="24.3194923400879" customWidth="1"/>
+    <col min="30" max="30" width="9.140625" customWidth="1"/>
+    <col min="31" max="31" width="11.9074773788452" customWidth="1"/>
+    <col min="32" max="32" width="27.1680431365967" customWidth="1"/>
+    <col min="33" max="33" width="16.4163856506348" customWidth="1"/>
     <col min="34" max="34" width="37.0047302246094" customWidth="1"/>
-    <col min="35" max="35" width="21.8553886413574" customWidth="1"/>
-[...16 lines deleted...]
-    <col min="52" max="52" width="16.639232635498" customWidth="1"/>
+    <col min="35" max="35" width="37.0047302246094" customWidth="1"/>
+    <col min="36" max="36" width="16.8935375213623" customWidth="1"/>
+    <col min="37" max="37" width="9.46847057342529" customWidth="1"/>
+    <col min="38" max="38" width="13.0042209625244" customWidth="1"/>
+    <col min="39" max="39" width="13.9987125396729" customWidth="1"/>
+    <col min="40" max="40" width="22.8609447479248" customWidth="1"/>
+    <col min="41" max="41" width="12.0073404312134" customWidth="1"/>
+    <col min="42" max="42" width="14.0951719284058" customWidth="1"/>
+    <col min="43" max="43" width="9.140625" customWidth="1"/>
+    <col min="44" max="44" width="9.140625" customWidth="1"/>
+    <col min="45" max="45" width="16.639232635498" customWidth="1"/>
+    <col min="46" max="46" width="19.1858921051025" customWidth="1"/>
+    <col min="47" max="47" width="16.8960285186768" customWidth="1"/>
+    <col min="48" max="48" width="14.4082813262939" customWidth="1"/>
+    <col min="49" max="49" width="15.9452333450317" customWidth="1"/>
+    <col min="50" max="50" width="16.1050109863281" customWidth="1"/>
+    <col min="51" max="51" width="12.477201461792" customWidth="1"/>
+    <col min="52" max="52" width="12.0075979232788" customWidth="1"/>
     <col min="53" max="53" width="9.140625" customWidth="1"/>
     <col min="54" max="54" width="9.140625" customWidth="1"/>
     <col min="55" max="55" width="9.140625" customWidth="1"/>
     <col min="56" max="56" width="9.140625" customWidth="1"/>
     <col min="57" max="57" width="9.140625" customWidth="1"/>
     <col min="58" max="58" width="9.140625" customWidth="1"/>
     <col min="59" max="59" width="9.140625" customWidth="1"/>
     <col min="60" max="60" width="9.140625" customWidth="1"/>
     <col min="61" max="61" width="9.140625" customWidth="1"/>
     <col min="62" max="62" width="9.140625" customWidth="1"/>
     <col min="63" max="63" width="9.140625" customWidth="1"/>
     <col min="64" max="64" width="9.140625" customWidth="1"/>
     <col min="65" max="65" width="9.140625" customWidth="1"/>
     <col min="66" max="66" width="9.140625" customWidth="1"/>
     <col min="67" max="67" width="9.140625" customWidth="1"/>
     <col min="68" max="68" width="9.140625" customWidth="1"/>
     <col min="69" max="69" width="9.140625" customWidth="1"/>
     <col min="70" max="70" width="9.140625" customWidth="1"/>
     <col min="71" max="71" width="9.140625" customWidth="1"/>
     <col min="72" max="72" width="9.140625" customWidth="1"/>
     <col min="73" max="73" width="9.140625" customWidth="1"/>
     <col min="74" max="74" width="9.140625" customWidth="1"/>
     <col min="75" max="75" width="9.140625" customWidth="1"/>
     <col min="76" max="76" width="9.140625" customWidth="1"/>
     <col min="77" max="77" width="9.140625" customWidth="1"/>
@@ -776,78 +779,78 @@
       <c r="Q10" s="1" t="s">
         <v>34</v>
       </c>
       <c r="R10" s="1" t="s">
         <v>35</v>
       </c>
       <c r="S10" s="1" t="s">
         <v>36</v>
       </c>
       <c r="T10" s="1" t="s">
         <v>37</v>
       </c>
       <c r="U10" s="1" t="s">
         <v>38</v>
       </c>
       <c r="V10" s="1" t="s">
         <v>39</v>
       </c>
       <c r="W10" s="1" t="s">
         <v>40</v>
       </c>
       <c r="X10" s="1" t="s">
         <v>41</v>
       </c>
       <c r="Y10" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="Z10" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="AA10" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="AB10" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="AC10" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="AD10" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="AE10" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="AF10" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="AG10" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="AH10" s="1" t="s">
         <v>4</v>
-      </c>
-[...25 lines deleted...]
-        <v>50</v>
       </c>
       <c r="AI10" s="1" t="s">
         <v>51</v>
       </c>
       <c r="AJ10" s="1" t="s">
         <v>52</v>
       </c>
       <c r="AK10" s="1" t="s">
         <v>53</v>
       </c>
       <c r="AL10" s="1" t="s">
         <v>54</v>
       </c>
       <c r="AM10" s="1" t="s">
         <v>55</v>
       </c>
       <c r="AN10" s="1" t="s">
         <v>56</v>
       </c>
       <c r="AO10" s="1" t="s">
         <v>57</v>
       </c>
       <c r="AP10" s="1" t="s">
         <v>58</v>
       </c>
@@ -929,198 +932,201 @@
       <c r="CT10" s="1"/>
       <c r="CU10" s="1"/>
       <c r="CV10" s="1"/>
       <c r="CW10" s="1"/>
       <c r="CX10" s="1"/>
       <c r="CY10" s="1"/>
       <c r="CZ10" s="1"/>
       <c r="DA10" s="1"/>
       <c r="DB10" s="1"/>
       <c r="DC10" s="1"/>
       <c r="DD10" s="1"/>
       <c r="DE10" s="1"/>
       <c r="DF10" s="1"/>
       <c r="DG10" s="1"/>
       <c r="DH10" s="1"/>
       <c r="DI10" s="1"/>
       <c r="DJ10" s="1"/>
       <c r="DK10" s="1"/>
       <c r="DL10" s="1"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>69</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="K11" s="0" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="L11" s="0" t="s">
-        <v>69</v>
+        <v>77</v>
       </c>
       <c r="M11" s="0" t="s">
-        <v>69</v>
+        <v>78</v>
       </c>
       <c r="N11" s="0" t="s">
-        <v>69</v>
+        <v>79</v>
       </c>
       <c r="O11" s="0" t="s">
         <v>72</v>
       </c>
       <c r="P11" s="0" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="Q11" s="0" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="R11" s="0" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="S11" s="0" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="T11" s="0" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="U11" s="0" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="V11" s="0" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="W11" s="0" t="s">
-        <v>69</v>
+        <v>81</v>
       </c>
       <c r="X11" s="0" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="Y11" s="0" t="s">
-        <v>9</v>
+        <v>72</v>
       </c>
       <c r="Z11" s="0" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="AA11" s="0" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="AB11" s="0" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="AC11" s="0" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="AD11" s="0" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="AE11" s="0" t="s">
-        <v>78</v>
+        <v>72</v>
       </c>
       <c r="AF11" s="0" t="s">
-        <v>79</v>
+        <v>72</v>
       </c>
       <c r="AG11" s="0" t="s">
-        <v>80</v>
+        <v>72</v>
       </c>
       <c r="AH11" s="0" t="s">
         <v>9</v>
       </c>
       <c r="AI11" s="0" t="s">
-        <v>69</v>
+        <v>9</v>
       </c>
       <c r="AJ11" s="0" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="AK11" s="0" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="AL11" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="AM11" s="0" t="s">
-        <v>79</v>
+        <v>72</v>
       </c>
       <c r="AN11" s="0" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="AO11" s="0" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="AP11" s="0" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="AQ11" s="0" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="AR11" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="AS11" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="AT11" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="AS11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="AT11" s="0" t="s">
+      <c r="AU11" s="0" t="s">
         <v>84</v>
       </c>
-      <c r="AU11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AV11" s="0" t="s">
-        <v>74</v>
+        <v>85</v>
       </c>
       <c r="AW11" s="0" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="AX11" s="0" t="s">
-        <v>85</v>
+        <v>72</v>
       </c>
       <c r="AY11" s="0" t="s">
-        <v>69</v>
+        <v>83</v>
+      </c>
+      <c r="AZ11" s="0" t="s">
+        <v>86</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=EPPlusLicense.txt>This workbook was created with the EPPlus library, licensed to South African National Biodiversity Institute under the Polyform Noncommercial license, see https://polyformproject.org/licenses/noncommercial/1.0.0
 For more information about EPPlus, see https://epplussoftware.com/
 
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>EPPlus</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:keywords>EPPlus noncommercial use</cp:keywords>
   <dc:description>This workbook has been created with EPPlus licensed to South African National Biodiversity Institute under The Polyform Noncommercial License: See https://polyformproject.org/licenses/noncommercial/1.0.0</dc:description>
   <dc:creator>South African National Biodiversity Institute</dc:creator>
 </cp:coreProperties>