--- v0 (2025-12-17)
+++ v1 (2026-06-09)
@@ -1,1214 +1,656 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet3.xml"/>
-  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet4.xml"/>
-[...1 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet6.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="text/plain" PartName="/EPPlusLicense.txt"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="SYNONYMS" sheetId="1" r:id="rId1"/>
-[...4 lines deleted...]
-    <sheet name="TAXON" sheetId="6" r:id="rId7"/>
+    <sheet name="TAXONDESCRIPTIONS" sheetId="1" r:id="rId1"/>
+    <sheet name="SPECIMENBARCODE" sheetId="2" r:id="rId3"/>
+    <sheet name="TAXON" sheetId="3" r:id="rId4"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="359" uniqueCount="359">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="175" uniqueCount="175">
   <si>
     <t>Biodiversity Advisor Search Results</t>
   </si>
   <si>
-    <t xml:space="preserve">Downloaded from Biodiversity Advisor (https://biodiversityadvisor.sanbi.org)  [Accessed (please insert date of download 12/17/2025 7:47:18 PM.</t>
+    <t xml:space="preserve">Downloaded from Biodiversity Advisor (https://biodiversityadvisor.sanbi.org)  [Accessed (please insert date of download 6/10/2026 12:50:03 AM.</t>
   </si>
   <si>
     <t>Acknowledgement and attribution</t>
   </si>
   <si>
     <t>South African National Biodiversity Institute. 2023. Available: https://biodiversityadvisor.sanbi.org</t>
   </si>
   <si>
     <t>CALCFULLNAME</t>
   </si>
   <si>
+    <t>TEXTTITLE</t>
+  </si>
+  <si>
+    <t>TAXONTEXT</t>
+  </si>
+  <si>
+    <t>BIBLIO</t>
+  </si>
+  <si>
+    <t>COMMENTS</t>
+  </si>
+  <si>
+    <t>Metzgeria furcata (L.) Dumort.</t>
+  </si>
+  <si>
+    <t>Diagnostic</t>
+  </si>
+  <si>
+    <t>A very variable species and is easily confused with M. madagassa. This species is recognized by its non-tapering branches, costa of 2 or 3 dorsal and and 2 or 3(or 4) ventral cells, marginal hairs usually single, rarely paired (less than 5%).</t>
+  </si>
+  <si>
+    <t>Phephu, N; Van Rooy, J. 2015. Studies in the liverwort family Metzgeriaceae (Metzgeriales) from southern Africa. 3. The widespread species of Metzgeria. Telopea 18: 177-184. [dx.doi.org/10.7751/telopea8533] [All rights reserved]</t>
+  </si>
+  <si>
+    <t>e-Fl; PS</t>
+  </si>
+  <si>
+    <t>Distribution</t>
+  </si>
+  <si>
+    <t>Subcosmopolitan and reported from all continents except Antarctica. Mpumalanga, KwaZulu-Natal, Eastern Cape and the Western Cape Provinces of South Africa, from Lesotho, Free State and Gauteng Provinces. It is also known from tropical to southern Africa and the Indian Ocean islands of Madagascar, Mauritius and Reunion.</t>
+  </si>
+  <si>
+    <t>Habitat</t>
+  </si>
+  <si>
+    <t>Grows in the shade on the bark of trees or shrubs, rocks, walls, soil (sand and humus), or on other bryophytes, on river banks, streams, wooded areas or wet montane. On S-facing aspects.</t>
+  </si>
+  <si>
+    <t>Morphology</t>
+  </si>
+  <si>
+    <t>Plants green to yellowish green. Thallus 10-30 mm long, 0.5-1.3 mm wide, almost of uniform width, usually flat or convex; branches dichotomous, arising from margins or ventrally on thallus; wing (6-)13(-20) cells wide from midrib to margin, dorsal face nude, ventral face sporadically hairy; apex rounded or retuse, reddish-tipped; margins plane to weakly recurved; costa 0.08-0.09 mm wide, dorsal cells 2, ventral cells 2 or 3(or 4) and (6-)10-14(-18) medullary cells in four rows; laminal cells (16-)30-40(-90) µm long, 30-50 µm wide, hexagonal, smooth to weakly papillose, trigones small; hairs single, rarely geminate, straight or sometimes curved, sparse on thallus margins, ventral face thallus and ventral costa, marginal hairs (0.04-)0.1-0.2 mm long, costal hairs 0.1-0.2 mm long. Gemmae on thallus margins, 0.3-0.6 mm wide, discoid, hairy, hairs 0.02-0.05 mm long. Dioicous. Male branches 0.3-0.4 mm wide, globose, nude; female branches 0.5-1 mm long, 0.4 mm wide, ovate, triangular-cordate or broadly obovate, hairy; calyptra 0.2-0.5 mm long, pyriform or clavate, densely hairy, hairs up to 0.2 mm long, straight; seta (0.8-)1.0-1.4 mm long, capsule 0.5 mm long, globose to subglobose, 4-valved; elaters 1-spiral, (8-)10-12 µm wide; spores 20-27µm, round.</t>
+  </si>
+  <si>
+    <t>SpecCit</t>
+  </si>
+  <si>
+    <t>Specimens examined: EASTERN CAPE: Alexandria Forest, Longbush kop, 6 miles inland, 3326CB, Sim CH1862, CH1409, 25 Oct 1920 (PRE); Perie Forest, 3227CB, 1067 m, Leighton 1441, anno 1915 (PRE); King Williams Town, Hogsback, 3227CA, Sim 1436, 12 Oct 1915 (PRE); Grahamstown, 3326BC, Hepburn 4 (PRE); ‘Maiu, 914 m, Young 7470 (PRE). GAUTENG: Hartebeeshoek Satellite Tracking Station, ±1450 m, 2527 DC, van Rooy 4006, Mar 2001 (PRE). KWAZULU NATAL: Monk’s Cove, near campsite, on way to gorge, 2929AB, Perold &amp; Koekemoer 4268, Dec 1999 (PRE), Ngoya Forest, Zululand, 2831DC, 305 m, Sim CH1428, 1915 (PRE); Nottingham Road, 2930AC, Van der Byl 11, 8 Apr 1917 (PRE); Drakensberg, Cathedral Peak Forest Reserve, Indumeni Forest, Podocarpus forest, 2829CC, 1600-1800 m, van Rooy 1657, Dec 1984 (PRE). MPUMALANGA: Lydenburg, Buffelskloof Nature Reserve, Secret Falls, high forest area, below falls, 2530AD, 1550 m, Glen, 3334, 23 May 2002 (PRE); Belfast, 2530CA, Wager 2113 (PRE). WESTERN CAPE: Knysna, Garden of Eden, 3423AA, Arnell 2118, 30 Nov 1951 (S), Arnell CH4079, CH4083 (PRE); Knysna, Diepwalle Forest Reserve, 3323CC, Arnell 1913, 28 Nov 1951 (S); Table Mountain, above Kirstenbosch Garden, 3318CD, Arnell CH4082, 10 Sept 1951 (PRE); Knysna, Diepwalle Forest Reserve, 3323CC, Arnell CH4081 (PRE); Cape Province, Mac Owen? 177 (PRE); Knysna, 3323CC, Rehm 317, 28 Nov 1951 (PRE); Table Mountain, Newlands Ravine, 610 m, 3318CD, Sim 1520 and CH1500, Jan 1919 (PRE); Cape Town, Table Mountain, Window Gorge Waterfall, 3318CD, 610 m, Sim CH1371, Jan 1919 (PRE); Kloof off Bains Kloof, 3319CA, Primos 1525, Dec 1925 (PRE); Cape Town, upper part of Kirstenbosch, 3318CD, Pillans 3349, 19 Jan 1919 (PRE); Table Mountain, 3318CD, Mitchell 1412, 1918 (PRE). Additional specimens examined: CAMEROON: Preuss s.n. (BM). MADAGASCAR: Perrot 349 (G). PRINCE EDWARD ISLANDS: Rand B24111 (S). SAO TOME: Excell 608a (BM); Quintas 1888 (BM, S, G, isotype of M. thomeensis Stephani, regarded as a synonym of M. furcata by So, 2004); Quintas s.n. (G, holotype of M. thomeensis). SIERRA LEONE: Jones 1427, 1473a, 1509 (BM). TANZANIA: Jones 2280, 2281; Pocs 6158/AK, 6372AJ (BM); Pocs T. et D.M 6372 p.p. (BM). USA: Stegazzini 112 (YPM).</t>
+  </si>
+  <si>
+    <t>MUSEUMCODE</t>
+  </si>
+  <si>
+    <t>SPECIMENCATEGORY</t>
+  </si>
+  <si>
+    <t>COLLECTORS</t>
+  </si>
+  <si>
+    <t>FIELDNUMBER</t>
+  </si>
+  <si>
+    <t>COLLECTIONYEAR</t>
+  </si>
+  <si>
+    <t>COLLECTIONMONTH</t>
+  </si>
+  <si>
+    <t>COLLECTIONDAY</t>
+  </si>
+  <si>
+    <t>TYPECATEGORY</t>
+  </si>
+  <si>
+    <t>TYPETAXSTATUS</t>
+  </si>
+  <si>
+    <t>TYPECALCFULLNAME</t>
+  </si>
+  <si>
+    <t>IMAGEURL</t>
+  </si>
+  <si>
+    <t>SYN_SPECIESID</t>
+  </si>
+  <si>
+    <t>PRE</t>
+  </si>
+  <si>
+    <t>Herbarium voucher</t>
+  </si>
+  <si>
+    <t>Rehmann, A</t>
+  </si>
+  <si>
+    <t>317(CH 1419)</t>
+  </si>
+  <si>
+    <t>1960</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Van Rooy, J</t>
+  </si>
+  <si>
+    <t>4006</t>
+  </si>
+  <si>
+    <t>2001</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>Perold, SM</t>
+  </si>
+  <si>
+    <t>4268</t>
+  </si>
+  <si>
+    <t>1999</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>Wager, HA</t>
+  </si>
+  <si>
+    <t>CH 2113</t>
+  </si>
+  <si>
+    <t>Sim, TR</t>
+  </si>
+  <si>
+    <t>CH 1409</t>
+  </si>
+  <si>
+    <t>1920</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>CH 1428</t>
+  </si>
+  <si>
+    <t>1915</t>
+  </si>
+  <si>
+    <t>Young</t>
+  </si>
+  <si>
+    <t>7470(CH 1414)</t>
+  </si>
+  <si>
+    <t>Hepburn, ID</t>
+  </si>
+  <si>
+    <t>4(CH 1420)</t>
+  </si>
+  <si>
+    <t>1657</t>
+  </si>
+  <si>
+    <t>1984</t>
+  </si>
+  <si>
+    <t>Mitchell</t>
+  </si>
+  <si>
+    <t>18(CH 1412)</t>
+  </si>
+  <si>
+    <t>1918</t>
+  </si>
+  <si>
+    <t>Arnell, S</t>
+  </si>
+  <si>
+    <t>1882(CH 4081)</t>
+  </si>
+  <si>
+    <t>1951</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>CH 1520</t>
+  </si>
+  <si>
+    <t>1919</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>Veltman, A</t>
+  </si>
+  <si>
+    <t>1992</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>Isotype</t>
+  </si>
+  <si>
+    <t>acc</t>
+  </si>
+  <si>
+    <t>2081(CH 4083)</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>van der Bijl, PA</t>
+  </si>
+  <si>
+    <t>11(NH 16180)</t>
+  </si>
+  <si>
+    <t>1917</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>CH 1371</t>
+  </si>
+  <si>
+    <t>Sim, JM</t>
+  </si>
+  <si>
+    <t>CH 1862</t>
+  </si>
+  <si>
+    <t>Pillans, NS</t>
+  </si>
+  <si>
+    <t>3349(CH 1438)</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>Primos, N</t>
+  </si>
+  <si>
+    <t>CH 1525</t>
+  </si>
+  <si>
+    <t>1925</t>
+  </si>
+  <si>
+    <t>CH 1500</t>
+  </si>
+  <si>
+    <t>Leighton, L</t>
+  </si>
+  <si>
+    <t>CH 1441</t>
+  </si>
+  <si>
+    <t>CH 4082</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>MacOwan, P</t>
+  </si>
+  <si>
+    <t>177B</t>
+  </si>
+  <si>
+    <t>1900</t>
+  </si>
+  <si>
+    <t>CH 4079</t>
+  </si>
+  <si>
+    <t>126b0fd5-3e76-4fd3-9807-54944a189493</t>
+  </si>
+  <si>
+    <t>KINGDOM</t>
+  </si>
+  <si>
+    <t>SUBKINGDOM</t>
+  </si>
+  <si>
+    <t>PHYLUM</t>
+  </si>
+  <si>
+    <t>SUBPHYLUM</t>
+  </si>
+  <si>
+    <t>GROUPNAME</t>
+  </si>
+  <si>
+    <t>CLASSNAME</t>
+  </si>
+  <si>
+    <t>SUBCLASSNAME</t>
+  </si>
+  <si>
+    <t>ORDERNAME</t>
+  </si>
+  <si>
+    <t>SUBORDERNAME</t>
+  </si>
+  <si>
+    <t>FAMILY</t>
+  </si>
+  <si>
+    <t>SUBFAMILY</t>
+  </si>
+  <si>
+    <t>TRIBE</t>
+  </si>
+  <si>
+    <t>SUBTRIBE</t>
+  </si>
+  <si>
+    <t>GENUS</t>
+  </si>
+  <si>
+    <t>SUBGENUS</t>
+  </si>
+  <si>
+    <t>SPECIES</t>
+  </si>
+  <si>
+    <t>SUBSPECIES</t>
+  </si>
+  <si>
+    <t>VARIETY</t>
+  </si>
+  <si>
+    <t>SUBVARIETY</t>
+  </si>
+  <si>
+    <t>FORMA</t>
+  </si>
+  <si>
+    <t>SUBFORMA</t>
+  </si>
+  <si>
+    <t>CULTIVAR</t>
+  </si>
+  <si>
+    <t>SPECIESAUTHORNAME</t>
+  </si>
+  <si>
+    <t>SUBSPECIESAUTHORNAME</t>
+  </si>
+  <si>
+    <t>VARIETYAUTHORNAME</t>
+  </si>
+  <si>
+    <t>FORMAAUTHORNAME</t>
+  </si>
+  <si>
+    <t>CULTIVARAUTHORNAME</t>
+  </si>
+  <si>
+    <t>NAMESTRING</t>
+  </si>
+  <si>
+    <t>PROTOLOGUECITATION</t>
+  </si>
+  <si>
+    <t>HABIT</t>
+  </si>
+  <si>
+    <t>LIFECYCLE</t>
+  </si>
+  <si>
+    <t>LIFEFORMCLASSIFICATION</t>
+  </si>
+  <si>
+    <t>PLANTHEIGHT</t>
+  </si>
+  <si>
+    <t>CALCACCEPTEDNAME</t>
+  </si>
+  <si>
+    <t>GENUSHYBRID</t>
+  </si>
+  <si>
+    <t>INVALID</t>
+  </si>
+  <si>
+    <t>TAXSTATUS</t>
+  </si>
+  <si>
+    <t>LEGITIMACY</t>
+  </si>
+  <si>
     <t>NOMENCLATURENOTE</t>
   </si>
   <si>
-    <t>ACC_PROTOLOGUECITATION</t>
-[...4 lines deleted...]
-  <si>
     <t>TYPENOTE</t>
   </si>
   <si>
-    <t>CALCACCEPTEDNAME</t>
-[...323 lines deleted...]
-    <t>LONGITUDE</t>
+    <t>ETYMOLOGY</t>
+  </si>
+  <si>
+    <t>TOPS</t>
+  </si>
+  <si>
+    <t>IUCN</t>
+  </si>
+  <si>
+    <t>IUCNCRITERIA</t>
+  </si>
+  <si>
+    <t>OLDSPECIESCODE</t>
+  </si>
+  <si>
+    <t>FLOWERSTART</t>
+  </si>
+  <si>
+    <t>FLOWEREND</t>
+  </si>
+  <si>
+    <t>MINALTITUDE</t>
+  </si>
+  <si>
+    <t>MAXALTITUDE</t>
+  </si>
+  <si>
+    <t>SPNUMBER</t>
+  </si>
+  <si>
+    <t>HASIMAGE</t>
+  </si>
+  <si>
+    <t>Plantae</t>
+  </si>
+  <si>
+    <t>Cryptogamae</t>
+  </si>
+  <si>
+    <t>Marchantiophyta</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> </t>
+  </si>
+  <si>
+    <t>Liverworts (Marchanthiophytes)</t>
+  </si>
+  <si>
+    <t>Jungermanniopsida</t>
+  </si>
+  <si>
+    <t>Metzgeriidae</t>
+  </si>
+  <si>
+    <t>Metzgeriales</t>
+  </si>
+  <si>
+    <t>Metzgeriaceae</t>
+  </si>
+  <si>
+    <t>Metzgeria</t>
+  </si>
+  <si>
+    <t>furcata</t>
+  </si>
+  <si>
+    <t>(L.) Dumort.</t>
+  </si>
+  <si>
+    <t>Bryophyte</t>
+  </si>
+  <si>
+    <t>Perennial</t>
+  </si>
+  <si>
+    <t>60999</t>
+  </si>
+  <si>
+    <t>180</t>
+  </si>
+  <si>
+    <t>1950</t>
   </si>
   <si>
     <t>False</t>
-  </si>
-[...718 lines deleted...]
-    <t>Metzgeriaceae</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:BV38"/>
+  <dimension ref="A1:BQ15"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="139.869979858398" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="10" max="10" width="24.6983089447021" customWidth="1"/>
+    <col min="1" max="1" width="139.994918823242" customWidth="1"/>
+    <col min="2" max="2" width="12.666654586792" customWidth="1"/>
+    <col min="3" max="3" width="256" customWidth="1"/>
+    <col min="4" max="4" width="223.789505004883" customWidth="1"/>
+    <col min="5" max="5" width="12.9443483352661" customWidth="1"/>
+    <col min="6" max="6" width="9.140625" customWidth="1"/>
+    <col min="7" max="7" width="9.140625" customWidth="1"/>
+    <col min="8" max="8" width="9.140625" customWidth="1"/>
+    <col min="9" max="9" width="9.140625" customWidth="1"/>
+    <col min="10" max="10" width="9.140625" customWidth="1"/>
     <col min="11" max="11" width="9.140625" customWidth="1"/>
     <col min="12" max="12" width="9.140625" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
     <col min="27" max="27" width="9.140625" customWidth="1"/>
     <col min="28" max="28" width="9.140625" customWidth="1"/>
     <col min="29" max="29" width="9.140625" customWidth="1"/>
     <col min="30" max="30" width="9.140625" customWidth="1"/>
     <col min="31" max="31" width="9.140625" customWidth="1"/>
     <col min="32" max="32" width="9.140625" customWidth="1"/>
     <col min="33" max="33" width="9.140625" customWidth="1"/>
     <col min="34" max="34" width="9.140625" customWidth="1"/>
     <col min="35" max="35" width="9.140625" customWidth="1"/>
@@ -1224,108 +666,93 @@
     <col min="45" max="45" width="9.140625" customWidth="1"/>
     <col min="46" max="46" width="9.140625" customWidth="1"/>
     <col min="47" max="47" width="9.140625" customWidth="1"/>
     <col min="48" max="48" width="9.140625" customWidth="1"/>
     <col min="49" max="49" width="9.140625" customWidth="1"/>
     <col min="50" max="50" width="9.140625" customWidth="1"/>
     <col min="51" max="51" width="9.140625" customWidth="1"/>
     <col min="52" max="52" width="9.140625" customWidth="1"/>
     <col min="53" max="53" width="9.140625" customWidth="1"/>
     <col min="54" max="54" width="9.140625" customWidth="1"/>
     <col min="55" max="55" width="9.140625" customWidth="1"/>
     <col min="56" max="56" width="9.140625" customWidth="1"/>
     <col min="57" max="57" width="9.140625" customWidth="1"/>
     <col min="58" max="58" width="9.140625" customWidth="1"/>
     <col min="59" max="59" width="9.140625" customWidth="1"/>
     <col min="60" max="60" width="9.140625" customWidth="1"/>
     <col min="61" max="61" width="9.140625" customWidth="1"/>
     <col min="62" max="62" width="9.140625" customWidth="1"/>
     <col min="63" max="63" width="9.140625" customWidth="1"/>
     <col min="64" max="64" width="9.140625" customWidth="1"/>
     <col min="65" max="65" width="9.140625" customWidth="1"/>
     <col min="66" max="66" width="9.140625" customWidth="1"/>
     <col min="67" max="67" width="9.140625" customWidth="1"/>
     <col min="68" max="68" width="9.140625" customWidth="1"/>
     <col min="69" max="69" width="9.140625" customWidth="1"/>
-    <col min="70" max="70" width="9.140625" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="74" max="74" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E10" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="F10" s="1" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="F10" s="1"/>
+      <c r="G10" s="1"/>
+      <c r="H10" s="1"/>
+      <c r="I10" s="1"/>
+      <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
       <c r="P10" s="1"/>
       <c r="Q10" s="1"/>
       <c r="R10" s="1"/>
       <c r="S10" s="1"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
       <c r="X10" s="1"/>
       <c r="Y10" s="1"/>
       <c r="Z10" s="1"/>
       <c r="AA10" s="1"/>
       <c r="AB10" s="1"/>
       <c r="AC10" s="1"/>
       <c r="AD10" s="1"/>
       <c r="AE10" s="1"/>
       <c r="AF10" s="1"/>
       <c r="AG10" s="1"/>
       <c r="AH10" s="1"/>
       <c r="AI10" s="1"/>
@@ -1341,2443 +768,161 @@
       <c r="AS10" s="1"/>
       <c r="AT10" s="1"/>
       <c r="AU10" s="1"/>
       <c r="AV10" s="1"/>
       <c r="AW10" s="1"/>
       <c r="AX10" s="1"/>
       <c r="AY10" s="1"/>
       <c r="AZ10" s="1"/>
       <c r="BA10" s="1"/>
       <c r="BB10" s="1"/>
       <c r="BC10" s="1"/>
       <c r="BD10" s="1"/>
       <c r="BE10" s="1"/>
       <c r="BF10" s="1"/>
       <c r="BG10" s="1"/>
       <c r="BH10" s="1"/>
       <c r="BI10" s="1"/>
       <c r="BJ10" s="1"/>
       <c r="BK10" s="1"/>
       <c r="BL10" s="1"/>
       <c r="BM10" s="1"/>
       <c r="BN10" s="1"/>
       <c r="BO10" s="1"/>
       <c r="BP10" s="1"/>
       <c r="BQ10" s="1"/>
-      <c r="BR10" s="1"/>
-[...3 lines deleted...]
-      <c r="BV10" s="1"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>15</v>
-[...11 lines deleted...]
-        <v>18</v>
+        <v>13</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>15</v>
-[...14 lines deleted...]
-        <v>24</v>
+        <v>13</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>25</v>
+        <v>9</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>15</v>
-[...14 lines deleted...]
-        <v>27</v>
+        <v>13</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>15</v>
-[...14 lines deleted...]
-        <v>27</v>
+        <v>13</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>31</v>
+        <v>9</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>15</v>
-[...750 lines deleted...]
-        <v>99</v>
+        <v>13</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:CD32"/>
-[...1467 lines deleted...]
-<worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:BX34"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="139.869979858398" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="16.8503913879395" customWidth="1"/>
+    <col min="1" max="1" width="139.994918823242" customWidth="1"/>
+    <col min="2" max="2" width="21.9820461273193" customWidth="1"/>
+    <col min="3" max="3" width="16.8878498077393" customWidth="1"/>
     <col min="4" max="4" width="16.4186573028564" customWidth="1"/>
-    <col min="5" max="5" width="17.5667171478271" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="12" max="12" width="29.4003047943115" customWidth="1"/>
+    <col min="5" max="5" width="18.9249477386475" customWidth="1"/>
+    <col min="6" max="6" width="21.1659736633301" customWidth="1"/>
+    <col min="7" max="7" width="17.8236141204834" customWidth="1"/>
+    <col min="8" max="8" width="16.8503913879395" customWidth="1"/>
+    <col min="9" max="9" width="17.5667171478271" customWidth="1"/>
+    <col min="10" max="10" width="29.4003047943115" customWidth="1"/>
+    <col min="11" max="11" width="11.8522176742554" customWidth="1"/>
+    <col min="12" max="12" width="41.9933738708496" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
     <col min="27" max="27" width="9.140625" customWidth="1"/>
     <col min="28" max="28" width="9.140625" customWidth="1"/>
     <col min="29" max="29" width="9.140625" customWidth="1"/>
     <col min="30" max="30" width="9.140625" customWidth="1"/>
     <col min="31" max="31" width="9.140625" customWidth="1"/>
     <col min="32" max="32" width="9.140625" customWidth="1"/>
     <col min="33" max="33" width="9.140625" customWidth="1"/>
     <col min="34" max="34" width="9.140625" customWidth="1"/>
     <col min="35" max="35" width="9.140625" customWidth="1"/>
     <col min="36" max="36" width="9.140625" customWidth="1"/>
     <col min="37" max="37" width="9.140625" customWidth="1"/>
@@ -3822,84 +967,84 @@
     <col min="76" max="76" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="s">
-        <v>102</v>
+        <v>22</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>104</v>
+        <v>23</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>237</v>
+        <v>24</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>106</v>
+        <v>25</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>238</v>
+        <v>26</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>111</v>
+        <v>27</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>112</v>
+        <v>28</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>239</v>
+        <v>29</v>
       </c>
       <c r="I10" s="1" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="J10" s="1" t="s">
-        <v>240</v>
+        <v>31</v>
       </c>
       <c r="K10" s="1" t="s">
-        <v>115</v>
+        <v>32</v>
       </c>
       <c r="L10" s="1" t="s">
-        <v>241</v>
+        <v>33</v>
       </c>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
       <c r="P10" s="1"/>
       <c r="Q10" s="1"/>
       <c r="R10" s="1"/>
       <c r="S10" s="1"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
       <c r="X10" s="1"/>
       <c r="Y10" s="1"/>
       <c r="Z10" s="1"/>
       <c r="AA10" s="1"/>
       <c r="AB10" s="1"/>
       <c r="AC10" s="1"/>
       <c r="AD10" s="1"/>
       <c r="AE10" s="1"/>
       <c r="AF10" s="1"/>
       <c r="AG10" s="1"/>
       <c r="AH10" s="1"/>
       <c r="AI10" s="1"/>
       <c r="AJ10" s="1"/>
@@ -3924,1648 +1069,956 @@
       <c r="BC10" s="1"/>
       <c r="BD10" s="1"/>
       <c r="BE10" s="1"/>
       <c r="BF10" s="1"/>
       <c r="BG10" s="1"/>
       <c r="BH10" s="1"/>
       <c r="BI10" s="1"/>
       <c r="BJ10" s="1"/>
       <c r="BK10" s="1"/>
       <c r="BL10" s="1"/>
       <c r="BM10" s="1"/>
       <c r="BN10" s="1"/>
       <c r="BO10" s="1"/>
       <c r="BP10" s="1"/>
       <c r="BQ10" s="1"/>
       <c r="BR10" s="1"/>
       <c r="BS10" s="1"/>
       <c r="BT10" s="1"/>
       <c r="BU10" s="1"/>
       <c r="BV10" s="1"/>
       <c r="BW10" s="1"/>
       <c r="BX10" s="1"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>119</v>
+        <v>34</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>121</v>
+        <v>35</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>15</v>
+        <v>36</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>122</v>
+        <v>37</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>15</v>
+        <v>38</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>125</v>
+        <v>39</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>242</v>
+        <v>39</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>17</v>
+        <v>39</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="K11" s="0" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>39</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>119</v>
+        <v>34</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>129</v>
+        <v>35</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>15</v>
+        <v>40</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>130</v>
+        <v>41</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>15</v>
+        <v>42</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>133</v>
+        <v>43</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>134</v>
+        <v>44</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>242</v>
+        <v>39</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>17</v>
+        <v>39</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="K12" s="0" t="s">
-        <v>136</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>119</v>
+        <v>34</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>139</v>
+        <v>35</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>140</v>
+        <v>46</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>15</v>
+        <v>47</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>143</v>
+        <v>48</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>144</v>
+        <v>49</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>242</v>
+        <v>39</v>
       </c>
       <c r="I13" s="0" t="s">
-        <v>17</v>
+        <v>39</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="K13" s="0" t="s">
-        <v>146</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>39</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>119</v>
+        <v>34</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>15</v>
+        <v>35</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>15</v>
+        <v>50</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>149</v>
+        <v>51</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>151</v>
+        <v>39</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>242</v>
+        <v>39</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>17</v>
+        <v>39</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="K14" s="0" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>39</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>119</v>
+        <v>34</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>155</v>
+        <v>35</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>156</v>
+        <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>15</v>
+        <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>158</v>
+        <v>55</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>159</v>
+        <v>56</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>242</v>
+        <v>39</v>
       </c>
       <c r="I15" s="0" t="s">
-        <v>17</v>
+        <v>39</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="K15" s="0" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>39</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>119</v>
+        <v>34</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>164</v>
+        <v>35</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>165</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>15</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>159</v>
+        <v>39</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>242</v>
+        <v>39</v>
       </c>
       <c r="I16" s="0" t="s">
-        <v>17</v>
+        <v>39</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="K16" s="0" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>39</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>119</v>
+        <v>34</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>15</v>
+        <v>35</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>243</v>
+        <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>244</v>
+        <v>39</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>242</v>
+        <v>39</v>
       </c>
       <c r="I17" s="0" t="s">
-        <v>17</v>
+        <v>39</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="K17" s="0" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>39</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>119</v>
+        <v>34</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>15</v>
+        <v>35</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>15</v>
+        <v>61</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>169</v>
+        <v>62</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>171</v>
+        <v>39</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>242</v>
+        <v>39</v>
       </c>
       <c r="I18" s="0" t="s">
-        <v>17</v>
+        <v>39</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="K18" s="0" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>39</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>119</v>
+        <v>34</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>174</v>
+        <v>35</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>15</v>
+        <v>40</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>175</v>
+        <v>63</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>15</v>
+        <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>134</v>
+        <v>39</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>242</v>
+        <v>39</v>
       </c>
       <c r="I19" s="0" t="s">
-        <v>17</v>
+        <v>39</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="K19" s="0" t="s">
-        <v>146</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>39</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>119</v>
+        <v>34</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>179</v>
+        <v>35</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>15</v>
+        <v>65</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>180</v>
+        <v>66</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>15</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>182</v>
+        <v>39</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>242</v>
+        <v>39</v>
       </c>
       <c r="I20" s="0" t="s">
-        <v>17</v>
+        <v>39</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="K20" s="0" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>39</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>119</v>
+        <v>34</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>185</v>
+        <v>35</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>15</v>
+        <v>68</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>186</v>
+        <v>69</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>143</v>
+        <v>71</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>187</v>
+        <v>49</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>242</v>
+        <v>39</v>
       </c>
       <c r="I21" s="0" t="s">
-        <v>17</v>
+        <v>39</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="K21" s="0" t="s">
-        <v>188</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>39</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>119</v>
+        <v>34</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>190</v>
+        <v>35</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>191</v>
+        <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>15</v>
+        <v>74</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>159</v>
+        <v>39</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>242</v>
+        <v>39</v>
       </c>
       <c r="I22" s="0" t="s">
-        <v>17</v>
+        <v>39</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="K22" s="0" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>39</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>119</v>
+        <v>34</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>194</v>
+        <v>35</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>245</v>
+        <v>75</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>146</v>
+        <v>48</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>16</v>
+        <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>196</v>
+        <v>48</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>197</v>
+        <v>77</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>242</v>
+        <v>78</v>
       </c>
       <c r="I23" s="0" t="s">
-        <v>17</v>
+        <v>79</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="K23" s="0" t="s">
-        <v>146</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>39</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>119</v>
+        <v>34</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>185</v>
+        <v>35</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>15</v>
+        <v>68</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>201</v>
+        <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>202</v>
+        <v>71</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>187</v>
+        <v>81</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>242</v>
+        <v>39</v>
       </c>
       <c r="I24" s="0" t="s">
-        <v>17</v>
+        <v>39</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="K24" s="0" t="s">
-        <v>188</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>39</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>119</v>
+        <v>34</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>205</v>
+        <v>35</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>15</v>
+        <v>82</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>206</v>
+        <v>83</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>15</v>
+        <v>84</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>161</v>
+        <v>85</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>208</v>
+        <v>55</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>242</v>
+        <v>39</v>
       </c>
       <c r="I25" s="0" t="s">
-        <v>17</v>
+        <v>39</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="K25" s="0" t="s">
-        <v>209</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>39</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>119</v>
+        <v>34</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>190</v>
+        <v>35</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>211</v>
+        <v>86</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>15</v>
+        <v>74</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>159</v>
+        <v>39</v>
       </c>
       <c r="H26" s="0" t="s">
-        <v>242</v>
+        <v>39</v>
       </c>
       <c r="I26" s="0" t="s">
-        <v>17</v>
+        <v>39</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="K26" s="0" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>39</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>119</v>
+        <v>34</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>155</v>
+        <v>35</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>15</v>
+        <v>87</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>213</v>
+        <v>88</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>15</v>
+        <v>54</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>158</v>
+        <v>55</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>214</v>
+        <v>56</v>
       </c>
       <c r="H27" s="0" t="s">
-        <v>242</v>
+        <v>39</v>
       </c>
       <c r="I27" s="0" t="s">
-        <v>17</v>
+        <v>39</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="K27" s="0" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>39</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>119</v>
+        <v>34</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>190</v>
+        <v>35</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>15</v>
+        <v>89</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>216</v>
+        <v>90</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>217</v>
+        <v>74</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>218</v>
+        <v>91</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>242</v>
+        <v>39</v>
       </c>
       <c r="I28" s="0" t="s">
-        <v>17</v>
+        <v>39</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="K28" s="0" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>39</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>119</v>
+        <v>34</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>221</v>
+        <v>35</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>15</v>
+        <v>92</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>222</v>
+        <v>93</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>15</v>
+        <v>94</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>223</v>
+        <v>39</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>242</v>
+        <v>39</v>
       </c>
       <c r="I29" s="0" t="s">
-        <v>17</v>
+        <v>39</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="K29" s="0" t="s">
-        <v>146</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>39</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>119</v>
+        <v>34</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>190</v>
+        <v>35</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>225</v>
+        <v>95</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>15</v>
+        <v>74</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>159</v>
+        <v>39</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>242</v>
+        <v>39</v>
       </c>
       <c r="I30" s="0" t="s">
-        <v>17</v>
+        <v>39</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="K30" s="0" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>39</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>119</v>
+        <v>34</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>164</v>
+        <v>35</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>15</v>
+        <v>96</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>227</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>15</v>
+        <v>58</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>229</v>
+        <v>39</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>242</v>
+        <v>39</v>
       </c>
       <c r="I31" s="0" t="s">
-        <v>17</v>
+        <v>39</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="K31" s="0" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>39</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>119</v>
+        <v>34</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>185</v>
+        <v>35</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>15</v>
+        <v>68</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>232</v>
+        <v>98</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>233</v>
+        <v>99</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>187</v>
+        <v>100</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>242</v>
+        <v>39</v>
       </c>
       <c r="I32" s="0" t="s">
-        <v>17</v>
+        <v>39</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="K32" s="0" t="s">
-        <v>235</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>39</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>119</v>
+        <v>34</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>246</v>
+        <v>35</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>15</v>
+        <v>101</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>247</v>
+        <v>102</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>15</v>
+        <v>103</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>248</v>
+        <v>39</v>
       </c>
       <c r="H33" s="0" t="s">
-        <v>242</v>
+        <v>39</v>
       </c>
       <c r="I33" s="0" t="s">
-        <v>17</v>
+        <v>39</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="K33" s="0" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>39</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>119</v>
+        <v>34</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>15</v>
+        <v>35</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>15</v>
+        <v>68</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>236</v>
+        <v>104</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>187</v>
+        <v>39</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>242</v>
+        <v>39</v>
       </c>
       <c r="I34" s="0" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="K34" s="0" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="L34" s="0" t="s">
-        <v>15</v>
+        <v>105</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-[...622 lines deleted...]
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:DL11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="139.869979858398" customWidth="1"/>
-[...31 lines deleted...]
-    <col min="33" max="33" width="19.1858921051025" customWidth="1"/>
+    <col min="1" max="1" width="139.994918823242" customWidth="1"/>
+    <col min="2" max="2" width="15.7276439666748" customWidth="1"/>
+    <col min="3" max="3" width="16.8903484344482" customWidth="1"/>
+    <col min="4" max="4" width="13.7846775054932" customWidth="1"/>
+    <col min="5" max="5" width="30.0444850921631" customWidth="1"/>
+    <col min="6" max="6" width="19.5475559234619" customWidth="1"/>
+    <col min="7" max="7" width="16.8507900238037" customWidth="1"/>
+    <col min="8" max="8" width="14.5682554244995" customWidth="1"/>
+    <col min="9" max="9" width="17.7794742584229" customWidth="1"/>
+    <col min="10" max="10" width="15.8323163986206" customWidth="1"/>
+    <col min="11" max="11" width="12.6890964508057" customWidth="1"/>
+    <col min="12" max="12" width="9.140625" customWidth="1"/>
+    <col min="13" max="13" width="11.2328100204468" customWidth="1"/>
+    <col min="14" max="14" width="10.6254405975342" customWidth="1"/>
+    <col min="15" max="15" width="12.3193073272705" customWidth="1"/>
+    <col min="16" max="16" width="9.4730052947998" customWidth="1"/>
+    <col min="17" max="17" width="14.0015459060669" customWidth="1"/>
+    <col min="18" max="18" width="9.62744140625" customWidth="1"/>
+    <col min="19" max="19" width="14.1586542129517" customWidth="1"/>
+    <col min="20" max="20" width="9.140625" customWidth="1"/>
+    <col min="21" max="21" width="12.3197755813599" customWidth="1"/>
+    <col min="22" max="22" width="11.0761251449585" customWidth="1"/>
+    <col min="23" max="23" width="23.2858848571777" customWidth="1"/>
+    <col min="24" max="24" width="26.8468170166016" customWidth="1"/>
+    <col min="25" max="25" width="23.4107551574707" customWidth="1"/>
+    <col min="26" max="26" width="21.9337024688721" customWidth="1"/>
+    <col min="27" max="27" width="24.5701885223389" customWidth="1"/>
+    <col min="28" max="28" width="15.4134759902954" customWidth="1"/>
+    <col min="29" max="29" width="24.3194923400879" customWidth="1"/>
+    <col min="30" max="30" width="10.9077043533325" customWidth="1"/>
+    <col min="31" max="31" width="11.9074773788452" customWidth="1"/>
+    <col min="32" max="32" width="27.1680431365967" customWidth="1"/>
+    <col min="33" max="33" width="16.4163856506348" customWidth="1"/>
     <col min="34" max="34" width="29.4003047943115" customWidth="1"/>
-    <col min="35" max="35" width="21.8553886413574" customWidth="1"/>
-[...16 lines deleted...]
-    <col min="52" max="52" width="16.639232635498" customWidth="1"/>
+    <col min="35" max="35" width="29.4003047943115" customWidth="1"/>
+    <col min="36" max="36" width="16.8935375213623" customWidth="1"/>
+    <col min="37" max="37" width="9.46847057342529" customWidth="1"/>
+    <col min="38" max="38" width="13.0042209625244" customWidth="1"/>
+    <col min="39" max="39" width="13.9987125396729" customWidth="1"/>
+    <col min="40" max="40" width="22.8609447479248" customWidth="1"/>
+    <col min="41" max="41" width="12.0073404312134" customWidth="1"/>
+    <col min="42" max="42" width="14.0951719284058" customWidth="1"/>
+    <col min="43" max="43" width="9.140625" customWidth="1"/>
+    <col min="44" max="44" width="9.140625" customWidth="1"/>
+    <col min="45" max="45" width="16.639232635498" customWidth="1"/>
+    <col min="46" max="46" width="19.1858921051025" customWidth="1"/>
+    <col min="47" max="47" width="16.8960285186768" customWidth="1"/>
+    <col min="48" max="48" width="14.4082813262939" customWidth="1"/>
+    <col min="49" max="49" width="15.9452333450317" customWidth="1"/>
+    <col min="50" max="50" width="16.1050109863281" customWidth="1"/>
+    <col min="51" max="51" width="12.477201461792" customWidth="1"/>
+    <col min="52" max="52" width="12.0075979232788" customWidth="1"/>
     <col min="53" max="53" width="9.140625" customWidth="1"/>
     <col min="54" max="54" width="9.140625" customWidth="1"/>
     <col min="55" max="55" width="9.140625" customWidth="1"/>
     <col min="56" max="56" width="9.140625" customWidth="1"/>
     <col min="57" max="57" width="9.140625" customWidth="1"/>
     <col min="58" max="58" width="9.140625" customWidth="1"/>
     <col min="59" max="59" width="9.140625" customWidth="1"/>
     <col min="60" max="60" width="9.140625" customWidth="1"/>
     <col min="61" max="61" width="9.140625" customWidth="1"/>
     <col min="62" max="62" width="9.140625" customWidth="1"/>
     <col min="63" max="63" width="9.140625" customWidth="1"/>
     <col min="64" max="64" width="9.140625" customWidth="1"/>
     <col min="65" max="65" width="9.140625" customWidth="1"/>
     <col min="66" max="66" width="9.140625" customWidth="1"/>
     <col min="67" max="67" width="9.140625" customWidth="1"/>
     <col min="68" max="68" width="9.140625" customWidth="1"/>
     <col min="69" max="69" width="9.140625" customWidth="1"/>
     <col min="70" max="70" width="9.140625" customWidth="1"/>
     <col min="71" max="71" width="9.140625" customWidth="1"/>
     <col min="72" max="72" width="9.140625" customWidth="1"/>
     <col min="73" max="73" width="9.140625" customWidth="1"/>
     <col min="74" max="74" width="9.140625" customWidth="1"/>
     <col min="75" max="75" width="9.140625" customWidth="1"/>
     <col min="76" max="76" width="9.140625" customWidth="1"/>
     <col min="77" max="77" width="9.140625" customWidth="1"/>
@@ -5610,204 +2063,204 @@
     <col min="116" max="116" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="s">
-        <v>295</v>
+        <v>106</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>296</v>
+        <v>107</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>8</v>
+        <v>108</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>297</v>
+        <v>109</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>298</v>
+        <v>110</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>299</v>
+        <v>111</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>300</v>
+        <v>112</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>301</v>
+        <v>113</v>
       </c>
       <c r="I10" s="1" t="s">
-        <v>302</v>
+        <v>114</v>
       </c>
       <c r="J10" s="1" t="s">
-        <v>303</v>
+        <v>115</v>
       </c>
       <c r="K10" s="1" t="s">
-        <v>304</v>
+        <v>116</v>
       </c>
       <c r="L10" s="1" t="s">
-        <v>305</v>
+        <v>117</v>
       </c>
       <c r="M10" s="1" t="s">
-        <v>306</v>
+        <v>118</v>
       </c>
       <c r="N10" s="1" t="s">
-        <v>307</v>
+        <v>119</v>
       </c>
       <c r="O10" s="1" t="s">
-        <v>308</v>
+        <v>120</v>
       </c>
       <c r="P10" s="1" t="s">
-        <v>309</v>
+        <v>121</v>
       </c>
       <c r="Q10" s="1" t="s">
-        <v>310</v>
+        <v>122</v>
       </c>
       <c r="R10" s="1" t="s">
-        <v>311</v>
+        <v>123</v>
       </c>
       <c r="S10" s="1" t="s">
-        <v>312</v>
+        <v>124</v>
       </c>
       <c r="T10" s="1" t="s">
-        <v>313</v>
+        <v>125</v>
       </c>
       <c r="U10" s="1" t="s">
-        <v>314</v>
+        <v>126</v>
       </c>
       <c r="V10" s="1" t="s">
-        <v>315</v>
+        <v>127</v>
       </c>
       <c r="W10" s="1" t="s">
-        <v>316</v>
+        <v>128</v>
       </c>
       <c r="X10" s="1" t="s">
-        <v>317</v>
+        <v>129</v>
       </c>
       <c r="Y10" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="Z10" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="AA10" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="AB10" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="AC10" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="AD10" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="AE10" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="AF10" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="AG10" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="AH10" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="Z10" s="1" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="AI10" s="1" t="s">
-        <v>9</v>
+        <v>139</v>
       </c>
       <c r="AJ10" s="1" t="s">
-        <v>325</v>
+        <v>140</v>
       </c>
       <c r="AK10" s="1" t="s">
-        <v>326</v>
+        <v>141</v>
       </c>
       <c r="AL10" s="1" t="s">
-        <v>327</v>
+        <v>142</v>
       </c>
       <c r="AM10" s="1" t="s">
-        <v>328</v>
+        <v>143</v>
       </c>
       <c r="AN10" s="1" t="s">
-        <v>329</v>
+        <v>144</v>
       </c>
       <c r="AO10" s="1" t="s">
-        <v>330</v>
+        <v>145</v>
       </c>
       <c r="AP10" s="1" t="s">
-        <v>331</v>
+        <v>146</v>
       </c>
       <c r="AQ10" s="1" t="s">
-        <v>332</v>
+        <v>147</v>
       </c>
       <c r="AR10" s="1" t="s">
-        <v>333</v>
+        <v>148</v>
       </c>
       <c r="AS10" s="1" t="s">
-        <v>334</v>
+        <v>149</v>
       </c>
       <c r="AT10" s="1" t="s">
-        <v>335</v>
+        <v>150</v>
       </c>
       <c r="AU10" s="1" t="s">
-        <v>336</v>
+        <v>151</v>
       </c>
       <c r="AV10" s="1" t="s">
-        <v>337</v>
+        <v>152</v>
       </c>
       <c r="AW10" s="1" t="s">
-        <v>338</v>
+        <v>153</v>
       </c>
       <c r="AX10" s="1" t="s">
-        <v>339</v>
+        <v>154</v>
       </c>
       <c r="AY10" s="1" t="s">
-        <v>340</v>
+        <v>155</v>
       </c>
       <c r="AZ10" s="1" t="s">
-        <v>341</v>
+        <v>156</v>
       </c>
       <c r="BA10" s="1"/>
       <c r="BB10" s="1"/>
       <c r="BC10" s="1"/>
       <c r="BD10" s="1"/>
       <c r="BE10" s="1"/>
       <c r="BF10" s="1"/>
       <c r="BG10" s="1"/>
       <c r="BH10" s="1"/>
       <c r="BI10" s="1"/>
       <c r="BJ10" s="1"/>
       <c r="BK10" s="1"/>
       <c r="BL10" s="1"/>
       <c r="BM10" s="1"/>
       <c r="BN10" s="1"/>
       <c r="BO10" s="1"/>
       <c r="BP10" s="1"/>
       <c r="BQ10" s="1"/>
       <c r="BR10" s="1"/>
       <c r="BS10" s="1"/>
       <c r="BT10" s="1"/>
       <c r="BU10" s="1"/>
       <c r="BV10" s="1"/>
       <c r="BW10" s="1"/>
       <c r="BX10" s="1"/>
@@ -5832,201 +2285,204 @@
       <c r="CQ10" s="1"/>
       <c r="CR10" s="1"/>
       <c r="CS10" s="1"/>
       <c r="CT10" s="1"/>
       <c r="CU10" s="1"/>
       <c r="CV10" s="1"/>
       <c r="CW10" s="1"/>
       <c r="CX10" s="1"/>
       <c r="CY10" s="1"/>
       <c r="CZ10" s="1"/>
       <c r="DA10" s="1"/>
       <c r="DB10" s="1"/>
       <c r="DC10" s="1"/>
       <c r="DD10" s="1"/>
       <c r="DE10" s="1"/>
       <c r="DF10" s="1"/>
       <c r="DG10" s="1"/>
       <c r="DH10" s="1"/>
       <c r="DI10" s="1"/>
       <c r="DJ10" s="1"/>
       <c r="DK10" s="1"/>
       <c r="DL10" s="1"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>342</v>
+        <v>157</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>343</v>
+        <v>158</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>342</v>
+        <v>159</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>344</v>
+        <v>160</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>345</v>
+        <v>161</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>342</v>
+        <v>162</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>342</v>
+        <v>163</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>346</v>
+        <v>164</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>342</v>
+        <v>160</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>342</v>
+        <v>165</v>
       </c>
       <c r="K11" s="0" t="s">
-        <v>347</v>
+        <v>160</v>
       </c>
       <c r="L11" s="0" t="s">
-        <v>348</v>
+        <v>160</v>
       </c>
       <c r="M11" s="0" t="s">
-        <v>342</v>
+        <v>160</v>
       </c>
       <c r="N11" s="0" t="s">
-        <v>342</v>
+        <v>166</v>
       </c>
       <c r="O11" s="0" t="s">
-        <v>349</v>
+        <v>160</v>
       </c>
       <c r="P11" s="0" t="s">
-        <v>342</v>
+        <v>167</v>
       </c>
       <c r="Q11" s="0" t="s">
-        <v>342</v>
+        <v>160</v>
       </c>
       <c r="R11" s="0" t="s">
-        <v>342</v>
+        <v>160</v>
       </c>
       <c r="S11" s="0" t="s">
-        <v>342</v>
+        <v>160</v>
       </c>
       <c r="T11" s="0" t="s">
-        <v>342</v>
+        <v>160</v>
       </c>
       <c r="U11" s="0" t="s">
-        <v>342</v>
+        <v>160</v>
       </c>
       <c r="V11" s="0" t="s">
-        <v>342</v>
+        <v>160</v>
       </c>
       <c r="W11" s="0" t="s">
-        <v>342</v>
+        <v>168</v>
       </c>
       <c r="X11" s="0" t="s">
-        <v>350</v>
+        <v>160</v>
       </c>
       <c r="Y11" s="0" t="s">
-        <v>14</v>
+        <v>160</v>
       </c>
       <c r="Z11" s="0" t="s">
-        <v>342</v>
+        <v>160</v>
       </c>
       <c r="AA11" s="0" t="s">
-        <v>342</v>
+        <v>160</v>
       </c>
       <c r="AB11" s="0" t="s">
-        <v>351</v>
+        <v>160</v>
       </c>
       <c r="AC11" s="0" t="s">
-        <v>342</v>
+        <v>160</v>
       </c>
       <c r="AD11" s="0" t="s">
-        <v>342</v>
+        <v>169</v>
       </c>
       <c r="AE11" s="0" t="s">
-        <v>342</v>
+        <v>170</v>
       </c>
       <c r="AF11" s="0" t="s">
-        <v>352</v>
+        <v>160</v>
       </c>
       <c r="AG11" s="0" t="s">
-        <v>16</v>
+        <v>160</v>
       </c>
       <c r="AH11" s="0" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="AI11" s="0" t="s">
-        <v>342</v>
+        <v>9</v>
       </c>
       <c r="AJ11" s="0" t="s">
-        <v>342</v>
+        <v>160</v>
       </c>
       <c r="AK11" s="0" t="s">
-        <v>342</v>
+        <v>160</v>
       </c>
       <c r="AL11" s="0" t="s">
-        <v>342</v>
+        <v>79</v>
       </c>
       <c r="AM11" s="0" t="s">
-        <v>352</v>
+        <v>160</v>
       </c>
       <c r="AN11" s="0" t="s">
-        <v>342</v>
+        <v>160</v>
       </c>
       <c r="AO11" s="0" t="s">
-        <v>342</v>
+        <v>160</v>
       </c>
       <c r="AP11" s="0" t="s">
-        <v>342</v>
+        <v>160</v>
       </c>
       <c r="AQ11" s="0" t="s">
-        <v>353</v>
+        <v>160</v>
       </c>
       <c r="AR11" s="0" t="s">
-        <v>354</v>
+        <v>160</v>
       </c>
       <c r="AS11" s="0" t="s">
-        <v>342</v>
+        <v>160</v>
       </c>
       <c r="AT11" s="0" t="s">
-        <v>355</v>
+        <v>171</v>
       </c>
       <c r="AU11" s="0" t="s">
-        <v>356</v>
+        <v>160</v>
       </c>
       <c r="AV11" s="0" t="s">
-        <v>357</v>
+        <v>160</v>
       </c>
       <c r="AW11" s="0" t="s">
-        <v>342</v>
+        <v>172</v>
       </c>
       <c r="AX11" s="0" t="s">
-        <v>358</v>
+        <v>173</v>
       </c>
       <c r="AY11" s="0" t="s">
-        <v>342</v>
+        <v>171</v>
+      </c>
+      <c r="AZ11" s="0" t="s">
+        <v>174</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=EPPlusLicense.txt>This workbook was created with the EPPlus library, licensed to South African National Biodiversity Institute under the Polyform Noncommercial license, see https://polyformproject.org/licenses/noncommercial/1.0.0
 For more information about EPPlus, see https://epplussoftware.com/
 
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>EPPlus</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:keywords>EPPlus noncommercial use</cp:keywords>
   <dc:description>This workbook has been created with EPPlus licensed to South African National Biodiversity Institute under The Polyform Noncommercial License: See https://polyformproject.org/licenses/noncommercial/1.0.0</dc:description>
   <dc:creator>South African National Biodiversity Institute</dc:creator>
 </cp:coreProperties>