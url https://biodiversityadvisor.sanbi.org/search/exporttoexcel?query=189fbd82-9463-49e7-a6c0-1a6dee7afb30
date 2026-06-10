--- v1 (2026-06-09)
+++ v2 (2026-06-10)
@@ -17,51 +17,51 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="TAXONDESCRIPTIONS" sheetId="1" r:id="rId1"/>
     <sheet name="SPECIMENBARCODE" sheetId="2" r:id="rId3"/>
     <sheet name="TAXON" sheetId="3" r:id="rId4"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="175" uniqueCount="175">
   <si>
     <t>Biodiversity Advisor Search Results</t>
   </si>
   <si>
-    <t xml:space="preserve">Downloaded from Biodiversity Advisor (https://biodiversityadvisor.sanbi.org)  [Accessed (please insert date of download 6/10/2026 12:50:03 AM.</t>
+    <t xml:space="preserve">Downloaded from Biodiversity Advisor (https://biodiversityadvisor.sanbi.org)  [Accessed (please insert date of download 6/10/2026 12:43:28 PM.</t>
   </si>
   <si>
     <t>Acknowledgement and attribution</t>
   </si>
   <si>
     <t>South African National Biodiversity Institute. 2023. Available: https://biodiversityadvisor.sanbi.org</t>
   </si>
   <si>
     <t>CALCFULLNAME</t>
   </si>
   <si>
     <t>TEXTTITLE</t>
   </si>
   <si>
     <t>TAXONTEXT</t>
   </si>
   <si>
     <t>BIBLIO</t>
   </si>
   <si>
     <t>COMMENTS</t>
   </si>
   <si>
     <t>Metzgeria furcata (L.) Dumort.</t>
   </si>
@@ -597,51 +597,51 @@
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:BQ15"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="139.994918823242" customWidth="1"/>
+    <col min="1" max="1" width="139.869979858398" customWidth="1"/>
     <col min="2" max="2" width="12.666654586792" customWidth="1"/>
     <col min="3" max="3" width="256" customWidth="1"/>
     <col min="4" max="4" width="223.789505004883" customWidth="1"/>
     <col min="5" max="5" width="12.9443483352661" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
     <col min="7" max="7" width="9.140625" customWidth="1"/>
     <col min="8" max="8" width="9.140625" customWidth="1"/>
     <col min="9" max="9" width="9.140625" customWidth="1"/>
     <col min="10" max="10" width="9.140625" customWidth="1"/>
     <col min="11" max="11" width="9.140625" customWidth="1"/>
     <col min="12" max="12" width="9.140625" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
@@ -867,51 +867,51 @@
         <v>20</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>13</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:BX34"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="139.994918823242" customWidth="1"/>
+    <col min="1" max="1" width="139.869979858398" customWidth="1"/>
     <col min="2" max="2" width="21.9820461273193" customWidth="1"/>
     <col min="3" max="3" width="16.8878498077393" customWidth="1"/>
     <col min="4" max="4" width="16.4186573028564" customWidth="1"/>
     <col min="5" max="5" width="18.9249477386475" customWidth="1"/>
     <col min="6" max="6" width="21.1659736633301" customWidth="1"/>
     <col min="7" max="7" width="17.8236141204834" customWidth="1"/>
     <col min="8" max="8" width="16.8503913879395" customWidth="1"/>
     <col min="9" max="9" width="17.5667171478271" customWidth="1"/>
     <col min="10" max="10" width="29.4003047943115" customWidth="1"/>
     <col min="11" max="11" width="11.8522176742554" customWidth="1"/>
     <col min="12" max="12" width="41.9933738708496" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
@@ -1923,51 +1923,51 @@
         <v>39</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>39</v>
       </c>
       <c r="K34" s="0" t="s">
         <v>39</v>
       </c>
       <c r="L34" s="0" t="s">
         <v>105</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:DL11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="139.994918823242" customWidth="1"/>
+    <col min="1" max="1" width="139.869979858398" customWidth="1"/>
     <col min="2" max="2" width="15.7276439666748" customWidth="1"/>
     <col min="3" max="3" width="16.8903484344482" customWidth="1"/>
     <col min="4" max="4" width="13.7846775054932" customWidth="1"/>
     <col min="5" max="5" width="30.0444850921631" customWidth="1"/>
     <col min="6" max="6" width="19.5475559234619" customWidth="1"/>
     <col min="7" max="7" width="16.8507900238037" customWidth="1"/>
     <col min="8" max="8" width="14.5682554244995" customWidth="1"/>
     <col min="9" max="9" width="17.7794742584229" customWidth="1"/>
     <col min="10" max="10" width="15.8323163986206" customWidth="1"/>
     <col min="11" max="11" width="12.6890964508057" customWidth="1"/>
     <col min="12" max="12" width="9.140625" customWidth="1"/>
     <col min="13" max="13" width="11.2328100204468" customWidth="1"/>
     <col min="14" max="14" width="10.6254405975342" customWidth="1"/>
     <col min="15" max="15" width="12.3193073272705" customWidth="1"/>
     <col min="16" max="16" width="9.4730052947998" customWidth="1"/>
     <col min="17" max="17" width="14.0015459060669" customWidth="1"/>
     <col min="18" max="18" width="9.62744140625" customWidth="1"/>
     <col min="19" max="19" width="14.1586542129517" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="12.3197755813599" customWidth="1"/>
     <col min="22" max="22" width="11.0761251449585" customWidth="1"/>
     <col min="23" max="23" width="23.2858848571777" customWidth="1"/>
     <col min="24" max="24" width="26.8468170166016" customWidth="1"/>
     <col min="25" max="25" width="23.4107551574707" customWidth="1"/>
     <col min="26" max="26" width="21.9337024688721" customWidth="1"/>