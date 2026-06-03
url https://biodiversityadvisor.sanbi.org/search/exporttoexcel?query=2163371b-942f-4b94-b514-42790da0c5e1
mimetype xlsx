--- v0 (2026-04-14)
+++ v1 (2026-06-03)
@@ -10,332 +10,335 @@
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="text/plain" PartName="/EPPlusLicense.txt"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="TAXONDESCRIPTIONS" sheetId="1" r:id="rId1"/>
     <sheet name="TAXON" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="94" uniqueCount="94">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="95" uniqueCount="95">
   <si>
     <t>Biodiversity Advisor Search Results</t>
   </si>
   <si>
-    <t xml:space="preserve">Downloaded from Biodiversity Advisor (https://biodiversityadvisor.sanbi.org)  [Accessed (please insert date of download 4/14/2026 1:00:14 PM.</t>
+    <t xml:space="preserve">Downloaded from Biodiversity Advisor (https://biodiversityadvisor.sanbi.org)  [Accessed (please insert date of download 6/3/2026 6:01:15 AM.</t>
   </si>
   <si>
     <t>Acknowledgement and attribution</t>
   </si>
   <si>
     <t>South African National Biodiversity Institute. 2023. Available: https://biodiversityadvisor.sanbi.org</t>
   </si>
   <si>
     <t>CALCFULLNAME</t>
   </si>
   <si>
     <t>TEXTTITLE</t>
   </si>
   <si>
+    <t>TAXONTEXT</t>
+  </si>
+  <si>
+    <t>BIBLIO</t>
+  </si>
+  <si>
     <t>COMMENTS</t>
   </si>
   <si>
-    <t>BIBLIO</t>
-[...4 lines deleted...]
-  <si>
     <t>Thorncroftia greenii Changwe &amp; K.Balkwill</t>
   </si>
   <si>
     <t>Diagnostic</t>
   </si>
   <si>
+    <t>There are four species of Thorncroftia: T. longiflora, T. media, T. succulenta and T. thorncroftii, known from Mpumalanga and Limpopo Provinces in South Africa and from Swaziland. Thorncroftia greenii always has entire leaves, whereas the leaves in the other species are usually crenate or obscurely so. T. greenii and T. longiflora have smaller leaves (maximum length 20 mm) as opposed to a minimum of 25 mm in all other species. While T. greenii is morphologically similar to T. longiflora, it shows differences in trichomes and corolla length. T. longiflora has coarse eglandular trichomes and almost inconspicuous capitate glandular hairs, whereas T. greenii has very thin (fine) eglandular hairs with conspicuous fine capitate glandular hairs. The corolla is shorter (28-32 mm) in T. greenii than in T. longiflora (35-48 mm). The species are allopatric, making identification easier. T. thorncroftii is easily distinguished from the other species in the genus by its small flowers (shorter than 180 mm) and prostrate, herbaceous habit.</t>
+  </si>
+  <si>
+    <t>Balkwill, K; Changwe, K; Reddy, RA; Pike, B. 2009. Thorncroftia greenii K.Changwe &amp; K.Balkwill. Fl. Pl. Africa 61: 112-117, t.2256 [CC BY]</t>
+  </si>
+  <si>
     <t>e-Fl; PS</t>
   </si>
   <si>
-    <t>Balkwill, K; Changwe, K; Reddy, RA; Pike, B. 2009. Thorncroftia greenii K.Changwe &amp; K.Balkwill. Fl. Pl. Africa 61: 112-117, t.2256 [CC BY]</t>
-[...4 lines deleted...]
-  <si>
     <t>Distribution</t>
   </si>
   <si>
     <t>Bivane (formerly Paris) Dam, KwaZulu-Natal.</t>
   </si>
   <si>
     <t>Habitat</t>
   </si>
   <si>
     <t>Thorncroftia greenii grows in the fissures and cracks of quartzite rock outcrops at altitudes between 1000 and 1160 m.</t>
   </si>
   <si>
     <t>Morphology</t>
   </si>
   <si>
     <t>Herb or shrub with brittle, semisucculent stems, 0.3-1.0 m tall. Stems leafy, erect, almost rounded, sparsely branched, arising from a thickened rootstock, ± 12 mm diam. At base, tapering to 3-4 mm diam. above, pubescent with very thin glandular hairs 75 ± 15 µm long spreading, thin, simple, unicellular and multicellular, uniseriate eglandular hairs. Leaves opposite; blade elliptic to obovate, (7-)10-18(-20) x 3-10 mm, cuneate at base, rounded at apex, entire or crenate with 4-10 teeth on margin, pubescent with thin capitate glandular hairs and simple, unicellular and multicellular, uniseriate eglandular hairs on both surfaces; petiole 5.0-6.5 mm long. Inflorescence sparse, main axis (100-)120-200(-260) mm long; bracts leaf-like, 4-6 x 1.5-2.5 mm below, becoming progressively smaller and narrower to ± 2.0-2.5 x 1.0-1.5 mm above. Flowers solitary in axil of each bract; pedicel 4-9 mm long, pubescent with glandular hairs and with simple and multicellular uniseriate eglandular hairs. Calyx 6-7(-8) mm long, commonly covered with very thin glandular hairs, eglandular hairs prominent; the longest teeth 2.0-2.5 mm long, short teeth ovate-lanceolate, 1.0-1.5 mm long, acuminate, decurrent on tube, lower four teeth subequal, lanceolate-triangular. Corolla pink with purple spots on lateral lobes, pubescent with glandular and eglandular hairs; tube narrowly cylindrical, (25-)28-30(-32) mm long; central lobe oblong, 5-7 mm long; lower lobe boat-shaped, 6-7 mm long. Stamens: filaments lilac, exserted from corolla mouth 6.0-7.5 mm; anthers purple. Style lilac, lobes purple. Fruit a nutlet.</t>
   </si>
   <si>
     <t>SpecCit</t>
   </si>
   <si>
     <t>TYPE-South Africa, Ngotshe District, about 30 km west of Louwsburg on the road to Bivane Dam (formerly Paris Dam) in northern KwaZulu-Natal, Balkwill, Changwe &amp; Green 12202 (J, holo.; K, PRE, iso.).</t>
   </si>
   <si>
+    <t>KINGDOM</t>
+  </si>
+  <si>
+    <t>SUBKINGDOM</t>
+  </si>
+  <si>
+    <t>PHYLUM</t>
+  </si>
+  <si>
+    <t>SUBPHYLUM</t>
+  </si>
+  <si>
+    <t>GROUPNAME</t>
+  </si>
+  <si>
+    <t>CLASSNAME</t>
+  </si>
+  <si>
+    <t>SUBCLASSNAME</t>
+  </si>
+  <si>
+    <t>ORDERNAME</t>
+  </si>
+  <si>
+    <t>SUBORDERNAME</t>
+  </si>
+  <si>
+    <t>FAMILY</t>
+  </si>
+  <si>
+    <t>SUBFAMILY</t>
+  </si>
+  <si>
+    <t>TRIBE</t>
+  </si>
+  <si>
+    <t>SUBTRIBE</t>
+  </si>
+  <si>
+    <t>GENUS</t>
+  </si>
+  <si>
+    <t>SUBGENUS</t>
+  </si>
+  <si>
+    <t>SPECIES</t>
+  </si>
+  <si>
+    <t>SUBSPECIES</t>
+  </si>
+  <si>
+    <t>VARIETY</t>
+  </si>
+  <si>
+    <t>SUBVARIETY</t>
+  </si>
+  <si>
+    <t>FORMA</t>
+  </si>
+  <si>
+    <t>SUBFORMA</t>
+  </si>
+  <si>
+    <t>CULTIVAR</t>
+  </si>
+  <si>
+    <t>SPECIESAUTHORNAME</t>
+  </si>
+  <si>
+    <t>SUBSPECIESAUTHORNAME</t>
+  </si>
+  <si>
+    <t>VARIETYAUTHORNAME</t>
+  </si>
+  <si>
+    <t>FORMAAUTHORNAME</t>
+  </si>
+  <si>
+    <t>CULTIVARAUTHORNAME</t>
+  </si>
+  <si>
+    <t>NAMESTRING</t>
+  </si>
+  <si>
+    <t>PROTOLOGUECITATION</t>
+  </si>
+  <si>
+    <t>HABIT</t>
+  </si>
+  <si>
+    <t>LIFECYCLE</t>
+  </si>
+  <si>
+    <t>LIFEFORMCLASSIFICATION</t>
+  </si>
+  <si>
+    <t>PLANTHEIGHT</t>
+  </si>
+  <si>
+    <t>CALCACCEPTEDNAME</t>
+  </si>
+  <si>
+    <t>GENUSHYBRID</t>
+  </si>
+  <si>
+    <t>INVALID</t>
+  </si>
+  <si>
+    <t>TAXSTATUS</t>
+  </si>
+  <si>
+    <t>LEGITIMACY</t>
+  </si>
+  <si>
+    <t>NOMENCLATURENOTE</t>
+  </si>
+  <si>
+    <t>TYPENOTE</t>
+  </si>
+  <si>
+    <t>ETYMOLOGY</t>
+  </si>
+  <si>
     <t>TOPS</t>
   </si>
   <si>
-    <t>LIFECYCLE</t>
-[...19 lines deleted...]
-  <si>
     <t>IUCN</t>
   </si>
   <si>
-    <t>ETYMOLOGY</t>
-[...2 lines deleted...]
-    <t>GROUPNAME</t>
+    <t>IUCNCRITERIA</t>
+  </si>
+  <si>
+    <t>OLDSPECIESCODE</t>
+  </si>
+  <si>
+    <t>FLOWERSTART</t>
+  </si>
+  <si>
+    <t>FLOWEREND</t>
+  </si>
+  <si>
+    <t>MINALTITUDE</t>
   </si>
   <si>
     <t>MAXALTITUDE</t>
   </si>
   <si>
-    <t>SUBFORMA</t>
-[...44 lines deleted...]
-    <t>VARIETYAUTHORNAME</t>
+    <t>SPNUMBER</t>
   </si>
   <si>
     <t>HASIMAGE</t>
   </si>
   <si>
-    <t>FORMA</t>
-[...62 lines deleted...]
-    <t>IUCNCRITERIA</t>
+    <t>Plantae</t>
+  </si>
+  <si>
+    <t>Phanerogamae</t>
+  </si>
+  <si>
+    <t>Anthophyta</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
+    <t>Flowering plants: dicots (Dicotyledons: eudicots)</t>
+  </si>
+  <si>
+    <t>Lamiales</t>
+  </si>
+  <si>
+    <t>Lamiaceae</t>
+  </si>
+  <si>
+    <t>Nepetoideae</t>
+  </si>
+  <si>
+    <t>Ocimeae</t>
+  </si>
+  <si>
+    <t>Plectranthinae</t>
+  </si>
+  <si>
+    <t>Thorncroftia</t>
+  </si>
+  <si>
+    <t>greenii</t>
+  </si>
+  <si>
+    <t>Changwe &amp; K.Balkwill</t>
+  </si>
+  <si>
+    <t>Fl. Pl. Africa 61: 112 (2009)</t>
+  </si>
+  <si>
+    <t>acc</t>
+  </si>
+  <si>
     <t>Type: South Africa, KwaZulu-Natal, Ngotshe District, about 30 km west of Louwsburg on the road to Bivane Dam (formerly Paris Dam), Balkwill, Changwe &amp; Green 12202 (J, holo.; K, PRE, iso.)</t>
   </si>
   <si>
-    <t>Phanerogamae</t>
-[...2 lines deleted...]
-    <t>Flowering plants: dicots (Dicotyledons: eudicots)</t>
+    <t>125621</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>1000</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
-    <t>Thorncroftia</t>
-[...44 lines deleted...]
-    <t>Lamiaceae</t>
+    <t>False</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -352,55 +355,55 @@
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:BQ15"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="138.606475830078" customWidth="1"/>
+    <col min="1" max="1" width="137.467910766602" customWidth="1"/>
     <col min="2" max="2" width="12.666654586792" customWidth="1"/>
-    <col min="3" max="3" width="12.9443483352661" customWidth="1"/>
+    <col min="3" max="3" width="256" customWidth="1"/>
     <col min="4" max="4" width="134.986557006836" customWidth="1"/>
-    <col min="5" max="5" width="256" customWidth="1"/>
+    <col min="5" max="5" width="12.9443483352661" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
     <col min="7" max="7" width="9.140625" customWidth="1"/>
     <col min="8" max="8" width="9.140625" customWidth="1"/>
     <col min="9" max="9" width="9.140625" customWidth="1"/>
     <col min="10" max="10" width="9.140625" customWidth="1"/>
     <col min="11" max="11" width="9.140625" customWidth="1"/>
     <col min="12" max="12" width="9.140625" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
     <col min="27" max="27" width="9.140625" customWidth="1"/>
     <col min="28" max="28" width="9.140625" customWidth="1"/>
     <col min="29" max="29" width="9.140625" customWidth="1"/>
     <col min="30" max="30" width="9.140625" customWidth="1"/>
@@ -549,175 +552,175 @@
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>10</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>9</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:DL11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="138.606475830078" customWidth="1"/>
-[...31 lines deleted...]
-    <col min="33" max="33" width="19.1858921051025" customWidth="1"/>
+    <col min="1" max="1" width="137.467910766602" customWidth="1"/>
+    <col min="2" max="2" width="16.4682579040527" customWidth="1"/>
+    <col min="3" max="3" width="12.2438411712646" customWidth="1"/>
+    <col min="4" max="4" width="13.7846775054932" customWidth="1"/>
+    <col min="5" max="5" width="46.6056823730469" customWidth="1"/>
+    <col min="6" max="6" width="13.4709873199463" customWidth="1"/>
+    <col min="7" max="7" width="16.8507900238037" customWidth="1"/>
+    <col min="8" max="8" width="14.5682554244995" customWidth="1"/>
+    <col min="9" max="9" width="17.7794742584229" customWidth="1"/>
+    <col min="10" max="10" width="11.8927583694458" customWidth="1"/>
+    <col min="11" max="11" width="13.7213716506958" customWidth="1"/>
+    <col min="12" max="12" width="9.78272724151611" customWidth="1"/>
+    <col min="13" max="13" width="15.6203489303589" customWidth="1"/>
+    <col min="14" max="14" width="13.3707504272461" customWidth="1"/>
+    <col min="15" max="15" width="12.3193073272705" customWidth="1"/>
+    <col min="16" max="16" width="9.4730052947998" customWidth="1"/>
+    <col min="17" max="17" width="14.0015459060669" customWidth="1"/>
+    <col min="18" max="18" width="9.62744140625" customWidth="1"/>
+    <col min="19" max="19" width="14.1586542129517" customWidth="1"/>
+    <col min="20" max="20" width="9.140625" customWidth="1"/>
+    <col min="21" max="21" width="12.3197755813599" customWidth="1"/>
+    <col min="22" max="22" width="11.0761251449585" customWidth="1"/>
+    <col min="23" max="23" width="23.2858848571777" customWidth="1"/>
+    <col min="24" max="24" width="26.8468170166016" customWidth="1"/>
+    <col min="25" max="25" width="23.4107551574707" customWidth="1"/>
+    <col min="26" max="26" width="21.9337024688721" customWidth="1"/>
+    <col min="27" max="27" width="24.5701885223389" customWidth="1"/>
+    <col min="28" max="28" width="15.4134759902954" customWidth="1"/>
+    <col min="29" max="29" width="27.827054977417" customWidth="1"/>
+    <col min="30" max="30" width="9.140625" customWidth="1"/>
+    <col min="31" max="31" width="11.9074773788452" customWidth="1"/>
+    <col min="32" max="32" width="27.1680431365967" customWidth="1"/>
+    <col min="33" max="33" width="16.4163856506348" customWidth="1"/>
     <col min="34" max="34" width="40.7026634216309" customWidth="1"/>
-    <col min="35" max="35" width="21.8553886413574" customWidth="1"/>
-[...16 lines deleted...]
-    <col min="52" max="52" width="16.639232635498" customWidth="1"/>
+    <col min="35" max="35" width="40.7026634216309" customWidth="1"/>
+    <col min="36" max="36" width="16.8935375213623" customWidth="1"/>
+    <col min="37" max="37" width="9.46847057342529" customWidth="1"/>
+    <col min="38" max="38" width="13.0042209625244" customWidth="1"/>
+    <col min="39" max="39" width="13.9987125396729" customWidth="1"/>
+    <col min="40" max="40" width="22.8609447479248" customWidth="1"/>
+    <col min="41" max="41" width="185.783004760742" customWidth="1"/>
+    <col min="42" max="42" width="14.0951719284058" customWidth="1"/>
+    <col min="43" max="43" width="9.140625" customWidth="1"/>
+    <col min="44" max="44" width="9.140625" customWidth="1"/>
+    <col min="45" max="45" width="16.639232635498" customWidth="1"/>
+    <col min="46" max="46" width="19.1858921051025" customWidth="1"/>
+    <col min="47" max="47" width="16.8960285186768" customWidth="1"/>
+    <col min="48" max="48" width="14.4082813262939" customWidth="1"/>
+    <col min="49" max="49" width="15.9452333450317" customWidth="1"/>
+    <col min="50" max="50" width="16.1050109863281" customWidth="1"/>
+    <col min="51" max="51" width="12.477201461792" customWidth="1"/>
+    <col min="52" max="52" width="12.0075979232788" customWidth="1"/>
     <col min="53" max="53" width="9.140625" customWidth="1"/>
     <col min="54" max="54" width="9.140625" customWidth="1"/>
     <col min="55" max="55" width="9.140625" customWidth="1"/>
     <col min="56" max="56" width="9.140625" customWidth="1"/>
     <col min="57" max="57" width="9.140625" customWidth="1"/>
     <col min="58" max="58" width="9.140625" customWidth="1"/>
     <col min="59" max="59" width="9.140625" customWidth="1"/>
     <col min="60" max="60" width="9.140625" customWidth="1"/>
     <col min="61" max="61" width="9.140625" customWidth="1"/>
     <col min="62" max="62" width="9.140625" customWidth="1"/>
     <col min="63" max="63" width="9.140625" customWidth="1"/>
     <col min="64" max="64" width="9.140625" customWidth="1"/>
     <col min="65" max="65" width="9.140625" customWidth="1"/>
     <col min="66" max="66" width="9.140625" customWidth="1"/>
     <col min="67" max="67" width="9.140625" customWidth="1"/>
     <col min="68" max="68" width="9.140625" customWidth="1"/>
     <col min="69" max="69" width="9.140625" customWidth="1"/>
     <col min="70" max="70" width="9.140625" customWidth="1"/>
     <col min="71" max="71" width="9.140625" customWidth="1"/>
     <col min="72" max="72" width="9.140625" customWidth="1"/>
     <col min="73" max="73" width="9.140625" customWidth="1"/>
     <col min="74" max="74" width="9.140625" customWidth="1"/>
     <col min="75" max="75" width="9.140625" customWidth="1"/>
     <col min="76" max="76" width="9.140625" customWidth="1"/>
     <col min="77" max="77" width="9.140625" customWidth="1"/>
@@ -834,78 +837,78 @@
       <c r="Q10" s="1" t="s">
         <v>38</v>
       </c>
       <c r="R10" s="1" t="s">
         <v>39</v>
       </c>
       <c r="S10" s="1" t="s">
         <v>40</v>
       </c>
       <c r="T10" s="1" t="s">
         <v>41</v>
       </c>
       <c r="U10" s="1" t="s">
         <v>42</v>
       </c>
       <c r="V10" s="1" t="s">
         <v>43</v>
       </c>
       <c r="W10" s="1" t="s">
         <v>44</v>
       </c>
       <c r="X10" s="1" t="s">
         <v>45</v>
       </c>
       <c r="Y10" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="Z10" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="AA10" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="AB10" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC10" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="AD10" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="AE10" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="AF10" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="AG10" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="AH10" s="1" t="s">
         <v>4</v>
-      </c>
-[...25 lines deleted...]
-        <v>54</v>
       </c>
       <c r="AI10" s="1" t="s">
         <v>55</v>
       </c>
       <c r="AJ10" s="1" t="s">
         <v>56</v>
       </c>
       <c r="AK10" s="1" t="s">
         <v>57</v>
       </c>
       <c r="AL10" s="1" t="s">
         <v>58</v>
       </c>
       <c r="AM10" s="1" t="s">
         <v>59</v>
       </c>
       <c r="AN10" s="1" t="s">
         <v>60</v>
       </c>
       <c r="AO10" s="1" t="s">
         <v>61</v>
       </c>
       <c r="AP10" s="1" t="s">
         <v>62</v>
       </c>
@@ -987,198 +990,201 @@
       <c r="CT10" s="1"/>
       <c r="CU10" s="1"/>
       <c r="CV10" s="1"/>
       <c r="CW10" s="1"/>
       <c r="CX10" s="1"/>
       <c r="CY10" s="1"/>
       <c r="CZ10" s="1"/>
       <c r="DA10" s="1"/>
       <c r="DB10" s="1"/>
       <c r="DC10" s="1"/>
       <c r="DD10" s="1"/>
       <c r="DE10" s="1"/>
       <c r="DF10" s="1"/>
       <c r="DG10" s="1"/>
       <c r="DH10" s="1"/>
       <c r="DI10" s="1"/>
       <c r="DJ10" s="1"/>
       <c r="DK10" s="1"/>
       <c r="DL10" s="1"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>73</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="K11" s="0" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="L11" s="0" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="M11" s="0" t="s">
-        <v>73</v>
+        <v>82</v>
       </c>
       <c r="N11" s="0" t="s">
-        <v>73</v>
+        <v>83</v>
       </c>
       <c r="O11" s="0" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="P11" s="0" t="s">
-        <v>73</v>
+        <v>84</v>
       </c>
       <c r="Q11" s="0" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="R11" s="0" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="S11" s="0" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="T11" s="0" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="U11" s="0" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="V11" s="0" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="W11" s="0" t="s">
-        <v>73</v>
+        <v>85</v>
       </c>
       <c r="X11" s="0" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="Y11" s="0" t="s">
-        <v>9</v>
+        <v>76</v>
       </c>
       <c r="Z11" s="0" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="AA11" s="0" t="s">
-        <v>82</v>
+        <v>76</v>
       </c>
       <c r="AB11" s="0" t="s">
-        <v>83</v>
+        <v>76</v>
       </c>
       <c r="AC11" s="0" t="s">
-        <v>73</v>
+        <v>86</v>
       </c>
       <c r="AD11" s="0" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="AE11" s="0" t="s">
-        <v>84</v>
+        <v>76</v>
       </c>
       <c r="AF11" s="0" t="s">
-        <v>85</v>
+        <v>76</v>
       </c>
       <c r="AG11" s="0" t="s">
-        <v>86</v>
+        <v>76</v>
       </c>
       <c r="AH11" s="0" t="s">
         <v>9</v>
       </c>
       <c r="AI11" s="0" t="s">
-        <v>73</v>
+        <v>9</v>
       </c>
       <c r="AJ11" s="0" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="AK11" s="0" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="AL11" s="0" t="s">
         <v>87</v>
       </c>
       <c r="AM11" s="0" t="s">
-        <v>85</v>
+        <v>76</v>
       </c>
       <c r="AN11" s="0" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="AO11" s="0" t="s">
         <v>88</v>
       </c>
       <c r="AP11" s="0" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="AQ11" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="AR11" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="AS11" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="AT11" s="0" t="s">
         <v>89</v>
       </c>
-      <c r="AR11" s="0" t="s">
+      <c r="AU11" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="AS11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="AT11" s="0" t="s">
+      <c r="AV11" s="0" t="s">
         <v>91</v>
       </c>
-      <c r="AU11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="AV11" s="0" t="s">
+      <c r="AW11" s="0" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="AX11" s="0" t="s">
         <v>93</v>
       </c>
       <c r="AY11" s="0" t="s">
-        <v>73</v>
+        <v>89</v>
+      </c>
+      <c r="AZ11" s="0" t="s">
+        <v>94</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=EPPlusLicense.txt>This workbook was created with the EPPlus library, licensed to South African National Biodiversity Institute under the Polyform Noncommercial license, see https://polyformproject.org/licenses/noncommercial/1.0.0
 For more information about EPPlus, see https://epplussoftware.com/
 
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>EPPlus</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:keywords>EPPlus noncommercial use</cp:keywords>
   <dc:description>This workbook has been created with EPPlus licensed to South African National Biodiversity Institute under The Polyform Noncommercial License: See https://polyformproject.org/licenses/noncommercial/1.0.0</dc:description>
   <dc:creator>South African National Biodiversity Institute</dc:creator>
 </cp:coreProperties>