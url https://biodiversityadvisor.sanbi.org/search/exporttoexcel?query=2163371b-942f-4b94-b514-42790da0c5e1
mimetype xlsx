--- v1 (2026-06-03)
+++ v2 (2026-08-13)
@@ -1,415 +1,200 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
-  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="text/plain" PartName="/EPPlusLicense.txt"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="TAXONDESCRIPTIONS" sheetId="1" r:id="rId1"/>
-    <sheet name="TAXON" sheetId="2" r:id="rId3"/>
+    <sheet name="TAXON" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="95" uniqueCount="95">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <si>
     <t>Biodiversity Advisor Search Results</t>
   </si>
   <si>
-    <t xml:space="preserve">Downloaded from Biodiversity Advisor (https://biodiversityadvisor.sanbi.org)  [Accessed (please insert date of download 6/3/2026 6:01:15 AM.</t>
+    <t xml:space="preserve">Downloaded from Biodiversity Advisor (https://biodiversityadvisor.sanbi.org)  [Accessed (please insert date of download 8/13/2026 10:26:03 PM.</t>
   </si>
   <si>
     <t>Acknowledgement and attribution</t>
   </si>
   <si>
     <t>South African National Biodiversity Institute. 2023. Available: https://biodiversityadvisor.sanbi.org</t>
   </si>
   <si>
-    <t>CALCFULLNAME</t>
-[...52 lines deleted...]
-  <si>
     <t>KINGDOM</t>
   </si>
   <si>
-    <t>SUBKINGDOM</t>
-[...1 lines deleted...]
-  <si>
     <t>PHYLUM</t>
   </si>
   <si>
-    <t>SUBPHYLUM</t>
-[...10 lines deleted...]
-  <si>
     <t>ORDERNAME</t>
   </si>
   <si>
-    <t>SUBORDERNAME</t>
-[...20 lines deleted...]
-    <t>SPECIES</t>
+    <t>FAMILYNAME</t>
+  </si>
+  <si>
+    <t>GENUSNAME</t>
+  </si>
+  <si>
+    <t>GENUSID</t>
+  </si>
+  <si>
+    <t>SPECIESNAME</t>
   </si>
   <si>
     <t>SUBSPECIES</t>
   </si>
   <si>
     <t>VARIETY</t>
   </si>
   <si>
-    <t>SUBVARIETY</t>
-[...1 lines deleted...]
-  <si>
     <t>FORMA</t>
   </si>
   <si>
-    <t>SUBFORMA</t>
-[...89 lines deleted...]
-    <t>HASIMAGE</t>
+    <t>TAXON_PATH</t>
   </si>
   <si>
     <t>Plantae</t>
   </si>
   <si>
-    <t>Phanerogamae</t>
-[...1 lines deleted...]
-  <si>
     <t>Anthophyta</t>
   </si>
   <si>
+    <t>Lamiales</t>
+  </si>
+  <si>
+    <t>Lamiaceae</t>
+  </si>
+  <si>
+    <t>Thorncroftia</t>
+  </si>
+  <si>
+    <t>0472CA0D-2BB3-4F50-BC19-1EBE98E9F7E1</t>
+  </si>
+  <si>
+    <t>greenii</t>
+  </si>
+  <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
-    <t>Flowering plants: dicots (Dicotyledons: eudicots)</t>
-[...50 lines deleted...]
-    <t>False</t>
+    <t>Plantae|Anthophyta|Lamiales|Lamiaceae|Thorncroftia|greenii</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:BQ15"/>
+  <dimension ref="A1:BW11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="137.467910766602" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="9" max="9" width="9.140625" customWidth="1"/>
+    <col min="1" max="1" width="139.869979858398" customWidth="1"/>
+    <col min="2" max="2" width="12.2438411712646" customWidth="1"/>
+    <col min="3" max="3" width="14.5682554244995" customWidth="1"/>
+    <col min="4" max="4" width="14.7836008071899" customWidth="1"/>
+    <col min="5" max="5" width="14.4109058380127" customWidth="1"/>
+    <col min="6" max="6" width="44.0696983337402" customWidth="1"/>
+    <col min="7" max="7" width="16.1063327789307" customWidth="1"/>
+    <col min="8" max="8" width="14.0015459060669" customWidth="1"/>
+    <col min="9" max="9" width="9.62744140625" customWidth="1"/>
     <col min="10" max="10" width="9.140625" customWidth="1"/>
-    <col min="11" max="11" width="9.140625" customWidth="1"/>
+    <col min="11" max="11" width="58.9905052185059" customWidth="1"/>
     <col min="12" max="12" width="9.140625" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
     <col min="27" max="27" width="9.140625" customWidth="1"/>
     <col min="28" max="28" width="9.140625" customWidth="1"/>
     <col min="29" max="29" width="9.140625" customWidth="1"/>
     <col min="30" max="30" width="9.140625" customWidth="1"/>
     <col min="31" max="31" width="9.140625" customWidth="1"/>
     <col min="32" max="32" width="9.140625" customWidth="1"/>
     <col min="33" max="33" width="9.140625" customWidth="1"/>
     <col min="34" max="34" width="9.140625" customWidth="1"/>
     <col min="35" max="35" width="9.140625" customWidth="1"/>
     <col min="36" max="36" width="9.140625" customWidth="1"/>
@@ -424,94 +209,112 @@
     <col min="45" max="45" width="9.140625" customWidth="1"/>
     <col min="46" max="46" width="9.140625" customWidth="1"/>
     <col min="47" max="47" width="9.140625" customWidth="1"/>
     <col min="48" max="48" width="9.140625" customWidth="1"/>
     <col min="49" max="49" width="9.140625" customWidth="1"/>
     <col min="50" max="50" width="9.140625" customWidth="1"/>
     <col min="51" max="51" width="9.140625" customWidth="1"/>
     <col min="52" max="52" width="9.140625" customWidth="1"/>
     <col min="53" max="53" width="9.140625" customWidth="1"/>
     <col min="54" max="54" width="9.140625" customWidth="1"/>
     <col min="55" max="55" width="9.140625" customWidth="1"/>
     <col min="56" max="56" width="9.140625" customWidth="1"/>
     <col min="57" max="57" width="9.140625" customWidth="1"/>
     <col min="58" max="58" width="9.140625" customWidth="1"/>
     <col min="59" max="59" width="9.140625" customWidth="1"/>
     <col min="60" max="60" width="9.140625" customWidth="1"/>
     <col min="61" max="61" width="9.140625" customWidth="1"/>
     <col min="62" max="62" width="9.140625" customWidth="1"/>
     <col min="63" max="63" width="9.140625" customWidth="1"/>
     <col min="64" max="64" width="9.140625" customWidth="1"/>
     <col min="65" max="65" width="9.140625" customWidth="1"/>
     <col min="66" max="66" width="9.140625" customWidth="1"/>
     <col min="67" max="67" width="9.140625" customWidth="1"/>
     <col min="68" max="68" width="9.140625" customWidth="1"/>
     <col min="69" max="69" width="9.140625" customWidth="1"/>
+    <col min="70" max="70" width="9.140625" customWidth="1"/>
+    <col min="71" max="71" width="9.140625" customWidth="1"/>
+    <col min="72" max="72" width="9.140625" customWidth="1"/>
+    <col min="73" max="73" width="9.140625" customWidth="1"/>
+    <col min="74" max="74" width="9.140625" customWidth="1"/>
+    <col min="75" max="75" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E10" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="F10" s="1"/>
-[...4 lines deleted...]
-      <c r="K10" s="1"/>
+      <c r="F10" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="H10" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="I10" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="J10" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="K10" s="1" t="s">
+        <v>14</v>
+      </c>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
       <c r="P10" s="1"/>
       <c r="Q10" s="1"/>
       <c r="R10" s="1"/>
       <c r="S10" s="1"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
       <c r="X10" s="1"/>
       <c r="Y10" s="1"/>
       <c r="Z10" s="1"/>
       <c r="AA10" s="1"/>
       <c r="AB10" s="1"/>
       <c r="AC10" s="1"/>
       <c r="AD10" s="1"/>
       <c r="AE10" s="1"/>
       <c r="AF10" s="1"/>
       <c r="AG10" s="1"/>
       <c r="AH10" s="1"/>
       <c r="AI10" s="1"/>
       <c r="AJ10" s="1"/>
@@ -526,665 +329,90 @@
       <c r="AS10" s="1"/>
       <c r="AT10" s="1"/>
       <c r="AU10" s="1"/>
       <c r="AV10" s="1"/>
       <c r="AW10" s="1"/>
       <c r="AX10" s="1"/>
       <c r="AY10" s="1"/>
       <c r="AZ10" s="1"/>
       <c r="BA10" s="1"/>
       <c r="BB10" s="1"/>
       <c r="BC10" s="1"/>
       <c r="BD10" s="1"/>
       <c r="BE10" s="1"/>
       <c r="BF10" s="1"/>
       <c r="BG10" s="1"/>
       <c r="BH10" s="1"/>
       <c r="BI10" s="1"/>
       <c r="BJ10" s="1"/>
       <c r="BK10" s="1"/>
       <c r="BL10" s="1"/>
       <c r="BM10" s="1"/>
       <c r="BN10" s="1"/>
       <c r="BO10" s="1"/>
       <c r="BP10" s="1"/>
       <c r="BQ10" s="1"/>
-    </row>
-[...409 lines deleted...]
-      <c r="BQ10" s="1"/>
       <c r="BR10" s="1"/>
       <c r="BS10" s="1"/>
       <c r="BT10" s="1"/>
       <c r="BU10" s="1"/>
       <c r="BV10" s="1"/>
       <c r="BW10" s="1"/>
-      <c r="BX10" s="1"/>
-[...39 lines deleted...]
-      <c r="DL10" s="1"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>74</v>
+        <v>16</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>75</v>
+        <v>17</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>76</v>
+        <v>18</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>77</v>
+        <v>19</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>76</v>
+        <v>20</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>76</v>
+        <v>21</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>78</v>
+        <v>22</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>76</v>
+        <v>22</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>79</v>
+        <v>22</v>
       </c>
       <c r="K11" s="0" t="s">
-        <v>80</v>
-[...122 lines deleted...]
-        <v>94</v>
+        <v>23</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=EPPlusLicense.txt>This workbook was created with the EPPlus library, licensed to South African National Biodiversity Institute under the Polyform Noncommercial license, see https://polyformproject.org/licenses/noncommercial/1.0.0
 For more information about EPPlus, see https://epplussoftware.com/
 
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>EPPlus</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:keywords>EPPlus noncommercial use</cp:keywords>
   <dc:description>This workbook has been created with EPPlus licensed to South African National Biodiversity Institute under The Polyform Noncommercial License: See https://polyformproject.org/licenses/noncommercial/1.0.0</dc:description>
   <dc:creator>South African National Biodiversity Institute</dc:creator>
 </cp:coreProperties>