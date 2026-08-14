--- v2 (2026-08-13)
+++ v3 (2026-08-14)
@@ -13,51 +13,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="TAXON" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <si>
     <t>Biodiversity Advisor Search Results</t>
   </si>
   <si>
-    <t xml:space="preserve">Downloaded from Biodiversity Advisor (https://biodiversityadvisor.sanbi.org)  [Accessed (please insert date of download 8/13/2026 10:26:03 PM.</t>
+    <t xml:space="preserve">Downloaded from Biodiversity Advisor (https://biodiversityadvisor.sanbi.org)  [Accessed (please insert date of download 8/15/2026 1:07:09 AM.</t>
   </si>
   <si>
     <t>Acknowledgement and attribution</t>
   </si>
   <si>
     <t>South African National Biodiversity Institute. 2023. Available: https://biodiversityadvisor.sanbi.org</t>
   </si>
   <si>
     <t>KINGDOM</t>
   </si>
   <si>
     <t>PHYLUM</t>
   </si>
   <si>
     <t>ORDERNAME</t>
   </si>
   <si>
     <t>FAMILYNAME</t>
   </si>
   <si>
     <t>GENUSNAME</t>
   </si>
   <si>
     <t>GENUSID</t>
   </si>
@@ -140,51 +140,51 @@
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:BW11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="139.869979858398" customWidth="1"/>
+    <col min="1" max="1" width="138.731414794922" customWidth="1"/>
     <col min="2" max="2" width="12.2438411712646" customWidth="1"/>
     <col min="3" max="3" width="14.5682554244995" customWidth="1"/>
     <col min="4" max="4" width="14.7836008071899" customWidth="1"/>
     <col min="5" max="5" width="14.4109058380127" customWidth="1"/>
     <col min="6" max="6" width="44.0696983337402" customWidth="1"/>
     <col min="7" max="7" width="16.1063327789307" customWidth="1"/>
     <col min="8" max="8" width="14.0015459060669" customWidth="1"/>
     <col min="9" max="9" width="9.62744140625" customWidth="1"/>
     <col min="10" max="10" width="9.140625" customWidth="1"/>
     <col min="11" max="11" width="58.9905052185059" customWidth="1"/>
     <col min="12" max="12" width="9.140625" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>