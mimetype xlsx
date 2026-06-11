--- v0 (2026-04-04)
+++ v1 (2026-06-11)
@@ -8,249 +8,183 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet3.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet4.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet5.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet6.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet7.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet8.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="text/plain" PartName="/EPPlusLicense.txt"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="SYNONYMS" sheetId="1" r:id="rId1"/>
-[...5 lines deleted...]
-    <sheet name="COMMONNAMESDISTINCT" sheetId="7" r:id="rId8"/>
+    <sheet name="COMMONNAMES" sheetId="1" r:id="rId1"/>
+    <sheet name="COMMONNAMESDISTINCT" sheetId="2" r:id="rId3"/>
+    <sheet name="TAXONDESCRIPTIONS" sheetId="3" r:id="rId4"/>
+    <sheet name="BOTANICALRECORDS" sheetId="4" r:id="rId5"/>
+    <sheet name="LITERATURE" sheetId="5" r:id="rId6"/>
+    <sheet name="SYNONYMS" sheetId="6" r:id="rId7"/>
+    <sheet name="SPECIMENBARCODE" sheetId="7" r:id="rId8"/>
     <sheet name="TAXON" sheetId="8" r:id="rId9"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2085" uniqueCount="2085">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2095" uniqueCount="2095">
   <si>
     <t>Biodiversity Advisor Search Results</t>
   </si>
   <si>
-    <t xml:space="preserve">Downloaded from Biodiversity Advisor (https://biodiversityadvisor.sanbi.org)  [Accessed (please insert date of download 4/4/2026 8:03:48 AM.</t>
+    <t xml:space="preserve">Downloaded from Biodiversity Advisor (https://biodiversityadvisor.sanbi.org)  [Accessed (please insert date of download 6/11/2026 10:56:20 AM.</t>
   </si>
   <si>
     <t>Acknowledgement and attribution</t>
   </si>
   <si>
     <t>South African National Biodiversity Institute. 2023. Available: https://biodiversityadvisor.sanbi.org</t>
   </si>
   <si>
+    <t>VERNACULARNAME</t>
+  </si>
+  <si>
+    <t>LANGUAGE</t>
+  </si>
+  <si>
+    <t>BIBLIO_BARCODE</t>
+  </si>
+  <si>
     <t>CALCFULLNAME</t>
   </si>
   <si>
-    <t>NOMENCLATURENOTE</t>
-[...4 lines deleted...]
-  <si>
     <t>TAXSTATUS</t>
   </si>
   <si>
-    <t>TYPENOTE</t>
-[...14 lines deleted...]
-    <t>CITESFIELD</t>
+    <t>COLLECTIONEVENTID</t>
+  </si>
+  <si>
+    <t>Black thorn</t>
+  </si>
+  <si>
+    <t>English</t>
+  </si>
+  <si>
+    <t>Balsinhas, AA; Engelbrecht, VM; Harding, GB; Joffe, H; Stirton, CH; Wells, MJ. 1986. Catalogue of problem plants in southern Africa, A: Mem. bot. Surv. S. Afr. 53. Mem. Bot. Surv. South Africa 53: 1-658. BRI, Pretoria.</t>
+  </si>
+  <si>
+    <t>Acacia nilotica var. kraussiana (Benth.) A.F.Hill</t>
+  </si>
+  <si>
+    <t>Synonym</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>black thorn</t>
+  </si>
+  <si>
+    <t>Van Wyk, AE; Van den Berg, E; Coates Palgrave, M; Jordaan, M. 2011. Dictionary of names for southern African trees. Briza, Arcadia.</t>
+  </si>
+  <si>
+    <t>Acacia nilotica subsp. kraussiana (Benth.) Brenan</t>
+  </si>
+  <si>
+    <t>Von Breitenbach, JM; De Winter, B; Poynton, R; Van den Berg, E; Van Wyk, AE. 2001. Pocket list of southern Africa indigenous trees. Briza publications &amp; Dendrological foundation, Pretoria.</t>
+  </si>
+  <si>
+    <t>changua</t>
+  </si>
+  <si>
+    <t>Tsonga</t>
+  </si>
+  <si>
+    <t>Egyptian mimosa</t>
+  </si>
+  <si>
+    <t>Egyptian thorn</t>
+  </si>
+  <si>
+    <t>Gum Acacia</t>
+  </si>
+  <si>
+    <t>inshakwe</t>
+  </si>
+  <si>
+    <t>Swati</t>
+  </si>
+  <si>
+    <t>isanqawe</t>
+  </si>
+  <si>
+    <t>IsiZulu</t>
+  </si>
+  <si>
+    <t>NH0132326-0</t>
   </si>
   <si>
     <t>Vachellia nilotica subsp. kraussiana (Benth.) Kyal. &amp; Boatwr.</t>
   </si>
   <si>
-    <t/>
-[...113 lines deleted...]
-    <t>Swati</t>
+    <t>Accepted name</t>
+  </si>
+  <si>
+    <t>842a2553-0451-4e01-b79f-c32a40499b8f</t>
   </si>
   <si>
     <t>Isanqawe</t>
   </si>
   <si>
+    <t>Zulu</t>
+  </si>
+  <si>
     <t>NH0138256-0</t>
   </si>
   <si>
-    <t>Zulu</t>
-[...1 lines deleted...]
-  <si>
     <t>f5ceb707-b191-4d70-a4e9-12366a5908ce</t>
   </si>
   <si>
     <t>NH0138295-0</t>
   </si>
   <si>
     <t>b717d641-3f8a-4142-8066-79ca737ef64e</t>
   </si>
   <si>
-    <t>Accepted name</t>
-[...1 lines deleted...]
-  <si>
     <t>NH0138983-0</t>
   </si>
   <si>
     <t>3564e8fc-d0d6-4fea-9b89-b7888a94347f</t>
   </si>
   <si>
     <t>NH0139511-0</t>
   </si>
   <si>
     <t>57941474-caea-4731-894d-1416acd18aa4</t>
   </si>
   <si>
     <t>isithwethwe</t>
   </si>
   <si>
     <t>Lekkerruikpeul</t>
   </si>
   <si>
     <t>Afrikaans</t>
   </si>
   <si>
     <t>lekkerruikpeul</t>
   </si>
   <si>
     <t>mogohlo</t>
@@ -303,98 +237,152 @@
   <si>
     <t>scented pod</t>
   </si>
   <si>
     <t>Scented thorn</t>
   </si>
   <si>
     <t>scented thorn</t>
   </si>
   <si>
     <t>scented-pod</t>
   </si>
   <si>
     <t>scented-pod acacia</t>
   </si>
   <si>
     <t>scented-pod thorn</t>
   </si>
   <si>
     <t>Sinqawe</t>
   </si>
   <si>
     <t>NH0114914-0</t>
   </si>
   <si>
-    <t>IsiZulu</t>
-[...1 lines deleted...]
-  <si>
     <t>48107b3b-064f-4dbc-9133-0deb916c16f7</t>
   </si>
   <si>
     <t>sitfwetfwe</t>
   </si>
   <si>
     <t>Snuifpeul</t>
   </si>
   <si>
     <t>snuifpeul</t>
   </si>
   <si>
     <t>Stinkpeul</t>
   </si>
   <si>
     <t>stinkpeul</t>
   </si>
   <si>
     <t>swartpeuldoring</t>
   </si>
   <si>
     <t>swart-peuldoring</t>
   </si>
   <si>
     <t>Swartsaaddoring</t>
   </si>
   <si>
     <t>Swartsaadpeul</t>
   </si>
   <si>
     <t>swartsaadpeul</t>
   </si>
   <si>
     <t>umncawe</t>
   </si>
   <si>
     <t>umnqawe</t>
   </si>
   <si>
     <t>umnqwe</t>
   </si>
   <si>
     <t>xinghave</t>
   </si>
   <si>
+    <t>TEXTTITLE</t>
+  </si>
+  <si>
+    <t>TAXONTEXT</t>
+  </si>
+  <si>
+    <t>BIBLIO</t>
+  </si>
+  <si>
+    <t>COMMENTS</t>
+  </si>
+  <si>
+    <t>Distribution</t>
+  </si>
+  <si>
+    <t>Found from Tanzania southwards to the Transvaal, Swaziland and Natal.</t>
+  </si>
+  <si>
+    <t>Ross, JH. 1975. Mimosoideae. Fl. S. Africa 16(1): 1-155. BRI, Pretoria. [CC BY]</t>
+  </si>
+  <si>
+    <t>e-Fl; PS</t>
+  </si>
+  <si>
+    <t>Habitat</t>
+  </si>
+  <si>
+    <t>Occurs in dry thornveld, river valley scrub, woodland, bushveld and scrub.</t>
+  </si>
+  <si>
+    <t>Thornveld; scrub, woodland and bushveld.</t>
+  </si>
+  <si>
+    <t>Retief, E; Herman, PPJ. 1997. Plants of the northern provinces of South Africa: Keys and diagnostic characters. Strelitzia 6: 1-681. National Botanical Institute, Pretoria. [CC BY]</t>
+  </si>
+  <si>
+    <t>e-Fl</t>
+  </si>
+  <si>
+    <t>Morphology</t>
+  </si>
+  <si>
+    <t>Tree to 10 m high; crown flattened, sometimes irregularly so, or rounded; trunk to 0.35 m in diam. Bark dark brownish-black to black, rough, longitudinally fissured; young branchlets greyish-or reddish-brown to purplish-black, often pinkish when young, sparingly to densely pubescent or occasionally subglabrous, glands inconspicuous or absent. Stipules spinescent, in pairs, 0.4-5.5(15) cm long, straight or almost so, often deflexed, whitish to greyish- or reddish-brown, sparingly to densely pubescent but becoming glabrescent with age; other prickles absent. Leaves: petiole 0.4-1.2(2.4) cm long, sparingly to densely pubescent or occasionally subglabrous, adaxial gland usually present, sometimes two present, often a short distance below the lowest pinna pair, up to 1.8 x 0.8 mm; rhachis (1.2)2.7-5.8(8) cm long, sparingly to densely pubescent or occasionally subglabrous, with a gland at the junction of each pinna pair or between the top few pairs only; pinnae (3)5-11(14) pairs; rhachillae 0.9-2, 8(4.4) cm long; leaflets 12-27(36) pairs per pinna, 1.5-5.5 x 0.5-1.5 mm, linear to linear-oblong, apex rounded to subacute but not spinulose-mucronate, margins usually sparsely to densely ciliate, glabrous above and below or rarely puberulous below. Inflorescences capitate, on axillary peduncles, solitary or fascicled. Flowers bright-yellow, sessile; peduncles 1.2-4.5 cm long, sparingly to densely pubescent, rarely subglabrous; involucel from near the base to just over halfway up the peduncle. Calyx glabrous to densely pubescent, especially apically, tube 0.8-1.6 mm long, lobes up to 0.4 mm long. Corolla glabrous to pubescent, especially apically, tube 2-2.6 mm long, lobes up to 1.1 mm long, often reflexed. Stamen-filaments free or sometimes united into bundles basally, up to 5 mm long; anthers with a deciduous apical gland. Ovary up to 1.1 mm long, sessile or shortly stipitate, glabrous but soon becoming pubescent. Pods green and fleshy when young but shrivelling and turning black with age, (5.2)8-17(19.5) x 0.9-1.6(1.9) cm, oblong, straight or slightly falcate, margins shallowly to deeply crenate between each seed, each joint marked with a distinct raised bump which corresponds to the seed inside, sparingly to densely pubescent all over at first but the raised parts over the seeds becoming glabrescent and shining with age, rarely subglabrous throughout, sweet-smelling, indehiscent, breaking up transversely into segments on the ground. Seeds olive-brown, 6.5-9 x 5-8 mm, subcircular, scarcely compressed; areole 5-7 x 4-7 mm.</t>
+  </si>
+  <si>
+    <t>Tree, up to 10 m high. Pods distinctly moniliform or jointed, often irregularly so, each segment marked with distinct raised bump which corresponds to seed inside, green when young, drying and becoming black with age, straight or almost so. Flowers bright yellow.</t>
+  </si>
+  <si>
+    <t>SpecCit</t>
+  </si>
+  <si>
+    <t>S.W.A.-1713 (Swartbooisdrift): 22.4 km N. of Otjihangasems (11.2 km N. of Omuhonga River), Giess 9355 (M). 1716 (Enana): 19 km S.W. of Omafa on road to Ndola store, De Winter 3626. 1813 (Ohopoho): 3.2 km E. of Ohopoho, De Winter &amp; Leistner 5311. 1916 (Gobaub): farm Pierre, Outjo-Otavi road, Tdlken &amp; Hardy 895. 1917 (Tsumeb): 7.5 km E. of Otavi on road to Grootfontein, De Winter 2859. 1918 (Grootfontein): farm Welgemoed, Merxmüller &amp; Giess 2165. 2016 (Otjiwarongo): Omatjenne, Volk 2937. TRANSVAAL.-2229 (Waterpoort): Dongola area, farm Breslau, Codd 4834. 2230 (Messina): Nwanedzi River, Gerstner 6033a. 2329 (Pietersburg): Vivo, 67.2 km W. of Louis Trichardt, Schlieben 7550. 2331 (Phalaborwa): Kruger National Park, Letaba Camp, Codd 4266. 2428 (Nylstroom): Mosdene, Naboomspruit, Galpin M109. 2429 (Zebediela): near Marble Hall, Strey 8007. 2431 (Acornhoek): Kruger National Park, Skukuza, Lower Sabie road, Van der Schijff 3415. 2526 (Zeerust): near Marico Dam, Sutton 1135.2527 (Rustenburg): Krokodilpoort, 6.4 km N. of Brits, Mogg 14604. 2528 (Pretoria): Wonderboom, C. A. Smith 6175. 2529 (Witbank): Loskop Dam Nature Reserve, Mogg 17512. 2531 (Komatipoort): Kruger National Park, Nsikazi-Crocodile River junction, Van der Schijff 3952. 2731 (Louwsburg): 3.2 km N. of Pongola River on road to Gollel, Ross 1708 (NH, NU). Grid ref. unknown: Sekukuniland, farm Korenvelden, Barnard 74. SWAZILAND.-2631 (Mbabane): Nokwane, Compton 31231. 2731 (Louwsburg): Maloma, Compton 29478. NATAL.-2632 (Bela Vista): Ndumu Game Reserve, Ward 2018. 2730 (Vryheid): Utrecht, Ross.557 (NU). 2731 (Louwsburg): 6.4 km N. of Candover on Gollel road, Ross 1418 (NH, NU). 2732 (Ubombo): 1.6 km along road to Ubombo, 3.2 km N. of Mkuze, Ross 1695 (NH, NU). 2829 (Harrismith): 4.8 km from Ladysmith on Helpmekaar road, Ross 547 (NU). 2830 (Dundee): 4.8 km from Dundee on Elandslaagte road, Ross 550 (NU). 2831 (Nkandla): Middledrift, Edwards 1429. 2832 (Mtubatuba): Hluhluwe Game Reserve, Hluhluwe valley, Ward 1604. 2929 (Under-berg): Estcourt Hill, 1.6 km S. of Estcourt, Ross 748 (NU). 2930 (Pietermaritzburg): Bisley, near Pietermaritzburg, Ross 1669 (NH, NU). 2931 (Stanger): near Stanger, Wood 4011 (K). 3030 (Port Shepstone): Doonside, Ross 791 (NU).</t>
+  </si>
+  <si>
+    <t>Onderstall 857.</t>
+  </si>
+  <si>
     <t>ELEVATION</t>
   </si>
   <si>
     <t>CULTIVATED</t>
   </si>
   <si>
     <t>MUSEUMCODE</t>
   </si>
   <si>
     <t>LOCALITYNOTES</t>
   </si>
   <si>
     <t>COLLECTIONYEAR</t>
   </si>
   <si>
     <t>LLRESOLUTION</t>
   </si>
   <si>
     <t>FIELDNUMBER</t>
   </si>
   <si>
     <t>LATITUDE</t>
   </si>
   <si>
     <t>HABITATTEXT</t>
@@ -408,5937 +396,5977 @@
   <si>
     <t>COLLECTIONDAY</t>
   </si>
   <si>
     <t>COLLECTORS</t>
   </si>
   <si>
     <t>GENERALNOTES</t>
   </si>
   <si>
     <t>MAJORADMINNAME</t>
   </si>
   <si>
     <t>COLLECTIONMONTH</t>
   </si>
   <si>
     <t>PLANTDESCRIPTION</t>
   </si>
   <si>
     <t>LONGITUDE</t>
   </si>
   <si>
     <t>False</t>
   </si>
   <si>
-    <t>LNBG$</t>
-[...2 lines deleted...]
-    <t>Hektorspruit Krokodilriviers vakansie oord, Trout street at 3 rondawels.</t>
+    <t>PRE</t>
+  </si>
+  <si>
+    <t>GROBLERSDAL DIST.; LIEBETHAL MISSION STA; 4 MYL N. VAN LIEBETHAL SENDINGSTASIE</t>
+  </si>
+  <si>
+    <t>1963</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>-25.5</t>
+  </si>
+  <si>
+    <t>South Africa</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>Monnig, HO</t>
+  </si>
+  <si>
+    <t>Mpumalanga</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>29.36666667</t>
+  </si>
+  <si>
+    <t>Magaliesberg; Pretoria; Wonderboom nr. the Magaliesberg.</t>
+  </si>
+  <si>
+    <t>1904</t>
+  </si>
+  <si>
+    <t>2664</t>
+  </si>
+  <si>
+    <t>-25.69003</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>Burtt Davy, J</t>
+  </si>
+  <si>
+    <t>Gauteng</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>28.15542</t>
+  </si>
+  <si>
+    <t>PUNDA MILIA; HOUSE OF GAME RANGER</t>
+  </si>
+  <si>
+    <t>1973</t>
+  </si>
+  <si>
+    <t>311</t>
+  </si>
+  <si>
+    <t>-22.69168</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>Nel, JP</t>
+  </si>
+  <si>
+    <t>Limpopo</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>31.02347</t>
+  </si>
+  <si>
+    <t>PRETORIA SALTPAN; NR. SALTPAN</t>
+  </si>
+  <si>
+    <t>1929</t>
+  </si>
+  <si>
+    <t>TRV 28201</t>
+  </si>
+  <si>
+    <t>-25.40853</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>Leeman, AC</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>28.0831</t>
+  </si>
+  <si>
+    <t>MALELANE</t>
+  </si>
+  <si>
+    <t>PRE 30354</t>
+  </si>
+  <si>
+    <t>-25.4914</t>
+  </si>
+  <si>
+    <t>Phillips, EP</t>
+  </si>
+  <si>
+    <t>31.51056</t>
+  </si>
+  <si>
+    <t>KRUGER NAT. PARK; SKUKUZA; TURFLAAGTE OP NOHPE PAD</t>
+  </si>
+  <si>
+    <t>1954</t>
+  </si>
+  <si>
+    <t>4009</t>
+  </si>
+  <si>
+    <t>-25.10745</t>
+  </si>
+  <si>
+    <t>Van der Schijff, HP</t>
+  </si>
+  <si>
+    <t>31.49741</t>
+  </si>
+  <si>
+    <t>PRETORIA DIST.; PRINSHOF; VELD RECLAMATION CAMP</t>
+  </si>
+  <si>
+    <t>1934</t>
+  </si>
+  <si>
+    <t>3275</t>
+  </si>
+  <si>
+    <t>-25.73597</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>Liebenberg, LCC</t>
+  </si>
+  <si>
+    <t>28.20367</t>
+  </si>
+  <si>
+    <t>ORAPA; E. FENCE</t>
   </si>
   <si>
     <t>1975</t>
   </si>
   <si>
+    <t>316BCD</t>
+  </si>
+  <si>
+    <t>-21.375</t>
+  </si>
+  <si>
+    <t>Botswana</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>Allen, AM</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>25.125</t>
+  </si>
+  <si>
+    <t>Pretoria; Wonderboom</t>
+  </si>
+  <si>
+    <t>1905</t>
+  </si>
+  <si>
+    <t>6976</t>
+  </si>
+  <si>
+    <t>-25.6887</t>
+  </si>
+  <si>
+    <t>Galpin, EE</t>
+  </si>
+  <si>
+    <t>28.21024</t>
+  </si>
+  <si>
+    <t>KRUGER NAT. PARK; OLIFANTS RIVER</t>
+  </si>
+  <si>
+    <t>1953</t>
+  </si>
+  <si>
+    <t>3301</t>
+  </si>
+  <si>
+    <t>-24.03765</t>
+  </si>
+  <si>
+    <t>Transvaal</t>
+  </si>
+  <si>
+    <t>31.57297</t>
+  </si>
+  <si>
+    <t>KRUGER NAT. PARK; SKUKUZA; 8 MI. VAN SKUKUZA OP NOHPE PAD</t>
+  </si>
+  <si>
+    <t>1439</t>
+  </si>
+  <si>
+    <t>-25.08536</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>31.5449</t>
+  </si>
+  <si>
+    <t>GROBLERSDAL DORPSGEB</t>
+  </si>
+  <si>
+    <t>1964</t>
+  </si>
+  <si>
+    <t>94</t>
+  </si>
+  <si>
+    <t>-25.16885</t>
+  </si>
+  <si>
+    <t>Grobbelaar, N</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>29.39276</t>
+  </si>
+  <si>
+    <t>KAOKOVELD; OHOPOHO; OKAVARE S. OF OHOPOHO</t>
+  </si>
+  <si>
+    <t>1957</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>-18.125</t>
+  </si>
+  <si>
+    <t>Namibia</t>
+  </si>
+  <si>
+    <t>Abner</t>
+  </si>
+  <si>
+    <t>13.875</t>
+  </si>
+  <si>
+    <t>MAGALIESBERG; PRETORIA DIST.; WONDERBOOM ALONG FOOT OF NORTH SLOPE OF THE BERG</t>
+  </si>
+  <si>
+    <t>1925</t>
+  </si>
+  <si>
+    <t>1694B</t>
+  </si>
+  <si>
+    <t>-25.68867</t>
+  </si>
+  <si>
+    <t>Smith, CA</t>
+  </si>
+  <si>
+    <t>28.15472</t>
+  </si>
+  <si>
+    <t>SEKUKUNILAND; SCHOONOORD</t>
+  </si>
+  <si>
+    <t>1941</t>
+  </si>
+  <si>
+    <t>110</t>
+  </si>
+  <si>
+    <t>-24.74849</t>
+  </si>
+  <si>
+    <t>van Warmelo, NJ</t>
+  </si>
+  <si>
+    <t>30.00852</t>
+  </si>
+  <si>
+    <t>GROBLERSDAL</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>-25.16769</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>29.40072</t>
+  </si>
+  <si>
+    <t>MAGALIESBERG; PRETORIA</t>
+  </si>
+  <si>
+    <t>1920</t>
+  </si>
+  <si>
+    <t>9512</t>
+  </si>
+  <si>
+    <t>-25.68585</t>
+  </si>
+  <si>
+    <t>Marloth, HWR</t>
+  </si>
+  <si>
+    <t>28.10739</t>
+  </si>
+  <si>
+    <t>STERKWATER; MOGALAKWENA</t>
+  </si>
+  <si>
+    <t>1926</t>
+  </si>
+  <si>
+    <t>PRE 30352</t>
+  </si>
+  <si>
+    <t>-23.52088</t>
+  </si>
+  <si>
+    <t>Smuts, JC</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>28.62017</t>
+  </si>
+  <si>
+    <t>DENNILTON</t>
+  </si>
+  <si>
+    <t>1968</t>
+  </si>
+  <si>
+    <t>1171</t>
+  </si>
+  <si>
+    <t>-25.27662</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>Morris, JW</t>
+  </si>
+  <si>
+    <t>29.13307</t>
+  </si>
+  <si>
+    <t>TSUMEB</t>
+  </si>
+  <si>
+    <t>7612</t>
+  </si>
+  <si>
+    <t>-19.125</t>
+  </si>
+  <si>
+    <t>Dinter, MK</t>
+  </si>
+  <si>
+    <t>17.625</t>
+  </si>
+  <si>
+    <t>GROOTFONTEIN DIST.; OTAVI; 4.7 MI. E. OF OTAVI ON RD. TO GROOTFONTEIN</t>
+  </si>
+  <si>
+    <t>1955</t>
+  </si>
+  <si>
+    <t>2859</t>
+  </si>
+  <si>
+    <t>-19.625</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>De Winter, B</t>
+  </si>
+  <si>
+    <t>17.375</t>
+  </si>
+  <si>
+    <t>WONDERBOOM AERODROME; WES VAN LUGHAWE NABY PLOT 129</t>
+  </si>
+  <si>
+    <t>1972</t>
+  </si>
+  <si>
+    <t>873</t>
+  </si>
+  <si>
+    <t>-25.65892</t>
+  </si>
+  <si>
+    <t>Coetzee, BJ</t>
+  </si>
+  <si>
+    <t>28.2202</t>
+  </si>
+  <si>
+    <t>ZOUTPANSBERG DIST.; NJELELE LOCATION</t>
+  </si>
+  <si>
+    <t>1960</t>
+  </si>
+  <si>
+    <t>3167</t>
+  </si>
+  <si>
+    <t>-22.87818</t>
+  </si>
+  <si>
+    <t>Strey, RG</t>
+  </si>
+  <si>
+    <t>30.10964</t>
+  </si>
+  <si>
+    <t>GROOT MARICO; SAMEKOMS</t>
+  </si>
+  <si>
+    <t>1927</t>
+  </si>
+  <si>
+    <t>S.115</t>
+  </si>
+  <si>
+    <t>-25.40219</t>
+  </si>
+  <si>
+    <t>Liebenberg, BAM</t>
+  </si>
+  <si>
+    <t>North West</t>
+  </si>
+  <si>
+    <t>26.40419</t>
+  </si>
+  <si>
+    <t>ZOUTPANSBERG DIST.; SALTPAN; NR. SALTPAN ON VIVO TO WATERPOORT RD.</t>
+  </si>
+  <si>
+    <t>10231</t>
+  </si>
+  <si>
+    <t>-22.94788</t>
+  </si>
+  <si>
+    <t>Meeuse, ADJ</t>
+  </si>
+  <si>
+    <t>29.33285</t>
+  </si>
+  <si>
+    <t>319BCD</t>
+  </si>
+  <si>
+    <t>RUSTENBURG NAT. RES.; ALONGSIDE RD TO GATE BELOW PLATEAU</t>
+  </si>
+  <si>
+    <t>1970</t>
+  </si>
+  <si>
+    <t>969</t>
+  </si>
+  <si>
+    <t>-25.70848</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>Jacobsen, NHG</t>
+  </si>
+  <si>
+    <t>27.20796</t>
+  </si>
+  <si>
+    <t>PRETORIA SALTPAN</t>
+  </si>
+  <si>
+    <t>TRV 27316</t>
+  </si>
+  <si>
+    <t>KRUGER NAT. PARK; SIGOOS RIVER; SIGOOS EN KROKODILRIVIER SAMELOOP</t>
+  </si>
+  <si>
+    <t>3952</t>
+  </si>
+  <si>
+    <t>-25.52864</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>31.37309</t>
+  </si>
+  <si>
+    <t>MOCHUDI</t>
+  </si>
+  <si>
+    <t>1914</t>
+  </si>
+  <si>
+    <t>6625</t>
+  </si>
+  <si>
+    <t>-24.125</t>
+  </si>
+  <si>
+    <t>Harbor, CC</t>
+  </si>
+  <si>
+    <t>26.125</t>
+  </si>
+  <si>
+    <t>Waterberg Dist.; Springbok Flats.</t>
+  </si>
+  <si>
+    <t>4072</t>
+  </si>
+  <si>
+    <t>-24.73899</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>28.84154</t>
+  </si>
+  <si>
+    <t>PIETERSBURG DIST.; VANETZI RIVER</t>
+  </si>
+  <si>
+    <t>1946</t>
+  </si>
+  <si>
+    <t>6033A</t>
+  </si>
+  <si>
+    <t>-23.5</t>
+  </si>
+  <si>
+    <t>Gerstner, J</t>
+  </si>
+  <si>
+    <t>29.5</t>
+  </si>
+  <si>
+    <t>OVAMBOLAND; OSHAKATI</t>
+  </si>
+  <si>
+    <t>8953</t>
+  </si>
+  <si>
+    <t>-17.875</t>
+  </si>
+  <si>
+    <t>Rodin, RJ</t>
+  </si>
+  <si>
+    <t>15.625</t>
+  </si>
+  <si>
+    <t>Waterberg Dist.; Naboomspruit</t>
+  </si>
+  <si>
+    <t>1913</t>
+  </si>
+  <si>
+    <t>PRE 10483</t>
+  </si>
+  <si>
+    <t>-24.51898</t>
+  </si>
+  <si>
+    <t>Stent, SM</t>
+  </si>
+  <si>
+    <t>28.71547</t>
+  </si>
+  <si>
+    <t>ONDERSTEPOORT; NR. THE "SCHOOL"</t>
+  </si>
+  <si>
+    <t>1932</t>
+  </si>
+  <si>
+    <t>6204</t>
+  </si>
+  <si>
+    <t>-25.58159</t>
+  </si>
+  <si>
+    <t>28.16543</t>
+  </si>
+  <si>
+    <t>KAOKOVELD; OHOPOHO; 2 MI. E. OF OHOPOHO</t>
+  </si>
+  <si>
+    <t>5311</t>
+  </si>
+  <si>
+    <t>Kruger Nat. Park; Letaba Camp; On silty flats.</t>
+  </si>
+  <si>
+    <t>1948</t>
+  </si>
+  <si>
+    <t>4266</t>
+  </si>
+  <si>
+    <t>-23.85364</t>
+  </si>
+  <si>
+    <t>Codd, LEW</t>
+  </si>
+  <si>
+    <t>31.5751</t>
+  </si>
+  <si>
+    <t>GABORONE</t>
+  </si>
+  <si>
+    <t>1930</t>
+  </si>
+  <si>
+    <t>TRV 28867</t>
+  </si>
+  <si>
+    <t>-24.625</t>
+  </si>
+  <si>
+    <t>Van Son, G</t>
+  </si>
+  <si>
+    <t>25.875</t>
+  </si>
+  <si>
+    <t>ORAPA; FENCE RD. NR. W. GATE</t>
+  </si>
+  <si>
+    <t>1974</t>
+  </si>
+  <si>
+    <t>207BCD</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>Nagelsbach, E</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>HEKPOORT</t>
+  </si>
+  <si>
+    <t>1937</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>-25.89276</t>
+  </si>
+  <si>
+    <t>Phillips, JFV</t>
+  </si>
+  <si>
+    <t>27.60063</t>
+  </si>
+  <si>
+    <t>WONDERBOOM POORT</t>
+  </si>
+  <si>
+    <t>439</t>
+  </si>
+  <si>
+    <t>-25.65647</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>Leendertz, R</t>
+  </si>
+  <si>
+    <t>28.17416</t>
+  </si>
+  <si>
+    <t>BARBERTON; KOMATI RIVER; STEYNSDORP</t>
+  </si>
+  <si>
+    <t>1908</t>
+  </si>
+  <si>
+    <t>PRE 4246</t>
+  </si>
+  <si>
+    <t>-26.11767</t>
+  </si>
+  <si>
+    <t>Wilson-Moore, AP</t>
+  </si>
+  <si>
+    <t>30.97985</t>
+  </si>
+  <si>
+    <t>KRUGER NAT. PARK; SKUKUZA; OP BRAKLAAGTE LANGS ONDER-SABIE PAD</t>
+  </si>
+  <si>
+    <t>3415</t>
+  </si>
+  <si>
+    <t>-24.99491</t>
+  </si>
+  <si>
+    <t>31.59724</t>
+  </si>
+  <si>
+    <t>WATERBERG DIST.; NABOOMSPRUIT; MOSDENE</t>
+  </si>
+  <si>
+    <t>M 109</t>
+  </si>
+  <si>
+    <t>-24.59833</t>
+  </si>
+  <si>
+    <t>28.7836</t>
+  </si>
+  <si>
+    <t>Ohrigstad Dam Nat. R</t>
+  </si>
+  <si>
+    <t>2878</t>
+  </si>
+  <si>
+    <t>-24.95486</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>30.63438</t>
+  </si>
+  <si>
+    <t>OTJIWARONGO DIST.; OMATJENNE</t>
+  </si>
+  <si>
+    <t>1940</t>
+  </si>
+  <si>
+    <t>2937</t>
+  </si>
+  <si>
+    <t>-20.375</t>
+  </si>
+  <si>
+    <t>Volk, OH</t>
+  </si>
+  <si>
+    <t>16.375</t>
+  </si>
+  <si>
+    <t>NORTHERN TRANSVAAL; VANETZI RIVER</t>
+  </si>
+  <si>
+    <t>6035A</t>
+  </si>
+  <si>
+    <t>-22.45897</t>
+  </si>
+  <si>
+    <t>30.49032</t>
+  </si>
+  <si>
+    <t>PRETORIA; ARCADIA</t>
+  </si>
+  <si>
+    <t>1650</t>
+  </si>
+  <si>
+    <t>-25.85564</t>
+  </si>
+  <si>
+    <t>28.21211</t>
+  </si>
+  <si>
+    <t>Charters Creek; Fanies Island</t>
+  </si>
+  <si>
+    <t>1967</t>
+  </si>
+  <si>
+    <t>8736</t>
+  </si>
+  <si>
+    <t>-28.11093</t>
+  </si>
+  <si>
+    <t>KwaZulu-Natal</t>
+  </si>
+  <si>
+    <t>32.43087</t>
+  </si>
+  <si>
+    <t>MKUZE; 2 MI. N. OF MKUZE TURNOFF TO UBOMBO</t>
+  </si>
+  <si>
+    <t>1693</t>
+  </si>
+  <si>
+    <t>-27.58864</t>
+  </si>
+  <si>
+    <t>Ross, JH</t>
+  </si>
+  <si>
+    <t>32.02152</t>
+  </si>
+  <si>
+    <t>WONDERBOOM; BELOW THE WONDERBOOM</t>
+  </si>
+  <si>
+    <t>6175</t>
+  </si>
+  <si>
+    <t>HLATIKULU DIST.; MALOMA</t>
+  </si>
+  <si>
+    <t>1959</t>
+  </si>
+  <si>
+    <t>29478</t>
+  </si>
+  <si>
+    <t>-27.00409</t>
+  </si>
+  <si>
+    <t>Eswatini</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>Compton, RH</t>
+  </si>
+  <si>
+    <t>31.66023</t>
+  </si>
+  <si>
+    <t>LOWER TUGELA DIST.; SHAKASKRAAL</t>
+  </si>
+  <si>
+    <t>851</t>
+  </si>
+  <si>
+    <t>-29.46117</t>
+  </si>
+  <si>
+    <t>grassland</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>Tree 10' high</t>
+  </si>
+  <si>
+    <t>31.22094</t>
+  </si>
+  <si>
+    <t>INGWAVUMA DIST.; NDUMU GAME RES.</t>
+  </si>
+  <si>
+    <t>2018</t>
+  </si>
+  <si>
+    <t>-26.89223</t>
+  </si>
+  <si>
+    <t>Ward, CJ</t>
+  </si>
+  <si>
+    <t>32.24962</t>
+  </si>
+  <si>
+    <t>ZOUTPANSBERG DIST.; ZOUTPAN 193 FARM</t>
+  </si>
+  <si>
+    <t>-22.95108</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>Obermeyer, AA</t>
+  </si>
+  <si>
+    <t>29.32789</t>
+  </si>
+  <si>
+    <t>Ubombo Dist.; Mkuze Game Res.</t>
+  </si>
+  <si>
+    <t>1962</t>
+  </si>
+  <si>
+    <t>-27.65764</t>
+  </si>
+  <si>
+    <t>32.2436</t>
+  </si>
+  <si>
+    <t>MAKANES PONT; 1 MI. E. OF PONT</t>
+  </si>
+  <si>
+    <t>1969</t>
+  </si>
+  <si>
+    <t>-27.0201</t>
+  </si>
+  <si>
+    <t>32.31943</t>
+  </si>
+  <si>
+    <t>DOONSIDE</t>
+  </si>
+  <si>
+    <t>791</t>
+  </si>
+  <si>
+    <t>-30.06886</t>
+  </si>
+  <si>
+    <t>30.87707</t>
+  </si>
+  <si>
+    <t>DURBAN DIST.; ALONG RD. ABOVE VALLEY OF 1000 HILLS 30 MI. INLAND OF DURBAN</t>
+  </si>
+  <si>
+    <t>467A</t>
+  </si>
+  <si>
+    <t>-29.719844</t>
+  </si>
+  <si>
+    <t>Watmough, R</t>
+  </si>
+  <si>
+    <t>30.685893</t>
+  </si>
+  <si>
+    <t>MARBLE HALL; NR. MARBLE HALL</t>
+  </si>
+  <si>
+    <t>8007</t>
+  </si>
+  <si>
+    <t>-24.9699</t>
+  </si>
+  <si>
+    <t>29.29095</t>
+  </si>
+  <si>
+    <t>PRETORIA; ONDERSTEPOORT 496 QUARRY HILL</t>
+  </si>
+  <si>
+    <t>413</t>
+  </si>
+  <si>
+    <t>Pole-Evans, IB</t>
+  </si>
+  <si>
+    <t>UTRECHT DIST.</t>
+  </si>
+  <si>
+    <t>557</t>
+  </si>
+  <si>
+    <t>-27.66153</t>
+  </si>
+  <si>
+    <t>30.31999</t>
+  </si>
+  <si>
+    <t>MAGALIESBERG; PRETORIA DIST.; NR. THE WONDERBOOM AT FOOT OF N. SLOPE</t>
+  </si>
+  <si>
+    <t>1695</t>
+  </si>
+  <si>
+    <t>HLABISA DIST.; FALSE BAY PARK; NR. MR. REDMANS CAMP IN BIRD SANCTUARY</t>
+  </si>
+  <si>
+    <t>1944</t>
+  </si>
+  <si>
+    <t>4743</t>
+  </si>
+  <si>
+    <t>-27.98236</t>
+  </si>
+  <si>
+    <t>32.36121</t>
+  </si>
+  <si>
+    <t>MAGALIESBERG; PRETORIA; WONDERBOOM RES. LOWER SLOPE IN FLATS N. OF MAGALIESBERG</t>
+  </si>
+  <si>
+    <t>1945</t>
+  </si>
+  <si>
+    <t>1982</t>
+  </si>
+  <si>
+    <t>Repton, JE</t>
+  </si>
+  <si>
+    <t>NGOTSHE DIST.; BETW. CANDOVER AND PONGOLO POORT</t>
+  </si>
+  <si>
+    <t>1961</t>
+  </si>
+  <si>
+    <t>3880</t>
+  </si>
+  <si>
+    <t>-27.45838</t>
+  </si>
+  <si>
+    <t>31.97853</t>
+  </si>
+  <si>
+    <t>348</t>
+  </si>
+  <si>
+    <t>-23.875</t>
+  </si>
+  <si>
+    <t>Oates, LG</t>
+  </si>
+  <si>
+    <t>29.375</t>
+  </si>
+  <si>
+    <t>4566</t>
+  </si>
+  <si>
+    <t>Nkandla Dist.; Middeldrift</t>
+  </si>
+  <si>
+    <t>1956</t>
+  </si>
+  <si>
+    <t>1429</t>
+  </si>
+  <si>
+    <t>-28.89834</t>
+  </si>
+  <si>
+    <t>Edwards, D</t>
+  </si>
+  <si>
+    <t>31.02868</t>
+  </si>
+  <si>
+    <t>ZOUTPANSBERG DIST.; ZOUTPAN; EDGE OF PAN</t>
+  </si>
+  <si>
+    <t>470</t>
+  </si>
+  <si>
+    <t>-22.96388</t>
+  </si>
+  <si>
+    <t>Schweickerdt, HGWJ</t>
+  </si>
+  <si>
+    <t>29.33525</t>
+  </si>
+  <si>
+    <t>ZULULAND; GOLELA; NR. GOLLEL</t>
+  </si>
+  <si>
+    <t>4212</t>
+  </si>
+  <si>
+    <t>-27.32153</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>31.89085</t>
+  </si>
+  <si>
+    <t>PIETERSBURG DIST.; DOORNHOEK AND ADJACENT FARMS</t>
+  </si>
+  <si>
+    <t>185</t>
+  </si>
+  <si>
+    <t>-24.12216</t>
+  </si>
+  <si>
+    <t>29.5203</t>
+  </si>
+  <si>
+    <t>ESHOWE DIST; MANDENI; 1 MI. S. OF MANDINE NR. STORMWATERDRAIN</t>
+  </si>
+  <si>
+    <t>881</t>
+  </si>
+  <si>
+    <t>-29.16701</t>
+  </si>
+  <si>
+    <t>Dry river valley scrub.</t>
+  </si>
+  <si>
+    <t>31.39691</t>
+  </si>
+  <si>
+    <t>Camperdown Dist.; Shongweni Dam</t>
+  </si>
+  <si>
+    <t>1966</t>
+  </si>
+  <si>
+    <t>571</t>
+  </si>
+  <si>
+    <t>-29.85554</t>
+  </si>
+  <si>
+    <t>30.7187</t>
+  </si>
+  <si>
+    <t>PRETORIA; MEINTJIES KOP; SLOPE OF MEINTJIES KOP ABOUT 500 YDS. TO E. OF UNION BUILDINGS ARCADIA</t>
+  </si>
+  <si>
+    <t>1578</t>
+  </si>
+  <si>
+    <t>LOSKOP DAM; NATURE RES. AREA</t>
+  </si>
+  <si>
+    <t>719</t>
+  </si>
+  <si>
+    <t>-25.44761</t>
+  </si>
+  <si>
+    <t>Theron, GK</t>
+  </si>
+  <si>
+    <t>29.30585</t>
+  </si>
+  <si>
+    <t>LOWER UMFOLOZI DIST.; MFOLOZI GAME RES.</t>
+  </si>
+  <si>
+    <t>795</t>
+  </si>
+  <si>
+    <t>-28.31805</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>Moll, EJ</t>
+  </si>
+  <si>
+    <t>31.83651</t>
+  </si>
+  <si>
+    <t>PRETORIA DIST.; DRAKENSBERG</t>
+  </si>
+  <si>
+    <t>PRE 12437</t>
+  </si>
+  <si>
+    <t>-25.625</t>
+  </si>
+  <si>
+    <t>Koehorst, J</t>
+  </si>
+  <si>
+    <t>28.125</t>
+  </si>
+  <si>
+    <t>HLABISA DIST.; HLUHLUWE GAME RES.; HLUHLUWE VALLEY</t>
+  </si>
+  <si>
+    <t>1604</t>
+  </si>
+  <si>
+    <t>-28.28404</t>
+  </si>
+  <si>
+    <t>31.93456</t>
+  </si>
+  <si>
+    <t xml:space="preserve">UMVOTI DIST.; GREYTOWN; 10 MI. FROM GREYTOWN ON KEATS DRIFT RD. IN DRY  RIVER VALLEY SCRUB</t>
+  </si>
+  <si>
+    <t>816</t>
+  </si>
+  <si>
+    <t>-29.00141</t>
+  </si>
+  <si>
+    <t>30.59164</t>
+  </si>
+  <si>
+    <t>Bothas's Hill; Zulu Res. Rd. in Valleys</t>
+  </si>
+  <si>
+    <t>8835</t>
+  </si>
+  <si>
+    <t>-29.74275</t>
+  </si>
+  <si>
+    <t>30.75022</t>
+  </si>
+  <si>
+    <t>LOSKOP DAM; VARADAYS FARM HILLSIDE</t>
+  </si>
+  <si>
+    <t>1971</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>-25.42399</t>
+  </si>
+  <si>
+    <t>Stephen, JJF</t>
+  </si>
+  <si>
+    <t>29.41353</t>
+  </si>
+  <si>
+    <t>Jozini Dam</t>
+  </si>
+  <si>
+    <t>3669</t>
+  </si>
+  <si>
+    <t>-27.36398</t>
+  </si>
+  <si>
+    <t>32.03664</t>
+  </si>
+  <si>
+    <t>MALELANE ESTATES</t>
+  </si>
+  <si>
+    <t>254</t>
+  </si>
+  <si>
+    <t>Bisley</t>
+  </si>
+  <si>
+    <t>952</t>
+  </si>
+  <si>
+    <t>-29.65646</t>
+  </si>
+  <si>
+    <t>30.38406</t>
+  </si>
+  <si>
+    <t>MAPUMULO DIST; ST. PHILOMINA MISSIO</t>
+  </si>
+  <si>
+    <t>1965</t>
+  </si>
+  <si>
+    <t>1598</t>
+  </si>
+  <si>
+    <t>-29.24413</t>
+  </si>
+  <si>
+    <t>31.00548</t>
+  </si>
+  <si>
+    <t>HLABISA DIST.; FALSE BAY PARK; NR. LAKE EDGE JUST ABOVE FLOOD LEVEL</t>
+  </si>
+  <si>
+    <t>-27.95674</t>
+  </si>
+  <si>
+    <t>Scott-Smith, DP</t>
+  </si>
+  <si>
+    <t>32.36917</t>
+  </si>
+  <si>
+    <t>STEGI DIST.; MTINDEKWA RIVER</t>
+  </si>
+  <si>
+    <t>32046</t>
+  </si>
+  <si>
+    <t>-26.6011</t>
+  </si>
+  <si>
+    <t>31.83327</t>
+  </si>
+  <si>
+    <t>MAPUMULO DIST; UMVOTI VALLEY; SW. OF MAPUMULO</t>
+  </si>
+  <si>
+    <t>1638</t>
+  </si>
+  <si>
+    <t>-29.23319</t>
+  </si>
+  <si>
+    <t>31.02549</t>
+  </si>
+  <si>
+    <t>PIETERMARITZBURG; BISLEY</t>
+  </si>
+  <si>
+    <t>1669</t>
+  </si>
+  <si>
+    <t>PONGOLA RIVER; 2 MI. N. OF PONGOLA RIVER ON RD. TO COLLEL</t>
+  </si>
+  <si>
+    <t>1708</t>
+  </si>
+  <si>
+    <t>-27.3706</t>
+  </si>
+  <si>
+    <t>31.82043</t>
+  </si>
+  <si>
+    <t>HLUTI-GOLLEL</t>
+  </si>
+  <si>
+    <t>1931</t>
+  </si>
+  <si>
+    <t>3394(3)</t>
+  </si>
+  <si>
+    <t>-27.26077</t>
+  </si>
+  <si>
+    <t>31.75299</t>
+  </si>
+  <si>
+    <t>Hartebeestpoort Dam; 2 MI. E. of Hartebeespoortdam</t>
+  </si>
+  <si>
+    <t>678</t>
+  </si>
+  <si>
+    <t>-25.76615</t>
+  </si>
+  <si>
+    <t>27.93553</t>
+  </si>
+  <si>
+    <t>918</t>
+  </si>
+  <si>
+    <t>Grassveld</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tree 12ft. high.
+flowers green</t>
+  </si>
+  <si>
+    <t>BRITS DIST.; KROKODILPOORT; 4 MI. N. OF BRITS</t>
+  </si>
+  <si>
+    <t>14604</t>
+  </si>
+  <si>
+    <t>-25.49246</t>
+  </si>
+  <si>
+    <t>Mogg, AOD</t>
+  </si>
+  <si>
+    <t>31.16343</t>
+  </si>
+  <si>
+    <t>HLABISA DIST.; BETW. SUTTON FARM AND MHLOSINGA</t>
+  </si>
+  <si>
+    <t>5675</t>
+  </si>
+  <si>
+    <t>-27.88833</t>
+  </si>
+  <si>
+    <t>32.22189</t>
+  </si>
+  <si>
+    <t>BARBERTON DIST.; KOMATIPOORT</t>
+  </si>
+  <si>
+    <t>PRE 4954</t>
+  </si>
+  <si>
+    <t>-25.44272</t>
+  </si>
+  <si>
+    <t>Stevenson-Hamilton, H</t>
+  </si>
+  <si>
+    <t>31.95968</t>
+  </si>
+  <si>
+    <t>Potgietersrust Dist.; Betw. Roedtan &amp; Grass Valley</t>
+  </si>
+  <si>
+    <t>2232</t>
+  </si>
+  <si>
+    <t>-24.63171</t>
+  </si>
+  <si>
+    <t>29.1858</t>
+  </si>
+  <si>
+    <t>PIETERSBURG; MOLEPO RES; 30 MI TO E. OF PIETERSBURG</t>
+  </si>
+  <si>
+    <t>5589</t>
+  </si>
+  <si>
+    <t>-24.0212</t>
+  </si>
+  <si>
+    <t>29.76211</t>
+  </si>
+  <si>
+    <t>WITBANK DIST.; LOSKOP IRRIGATION DA; 6 MI. N. OF DAM AT JUNCTION OF BROEDERSTROOM RD.</t>
+  </si>
+  <si>
+    <t>17308</t>
+  </si>
+  <si>
+    <t>-25.39942</t>
+  </si>
+  <si>
+    <t>29.36976</t>
+  </si>
+  <si>
+    <t>LIONS RIVER DIST.; HOWICK</t>
+  </si>
+  <si>
+    <t>1064</t>
+  </si>
+  <si>
+    <t>-29.35803</t>
+  </si>
+  <si>
+    <t>30.00688</t>
+  </si>
+  <si>
+    <t>20 MI. NE of Potgietersrust on Rd. to Pietersburg</t>
+  </si>
+  <si>
+    <t>8881</t>
+  </si>
+  <si>
+    <t>-24.06738</t>
+  </si>
+  <si>
+    <t>29.25368</t>
+  </si>
+  <si>
+    <t>ZOUTPANSBERG DIST.; DONGOLA DIST; BRESLAW FARM</t>
+  </si>
+  <si>
+    <t>1949</t>
+  </si>
+  <si>
+    <t>4834</t>
+  </si>
+  <si>
+    <t>-22.25798</t>
+  </si>
+  <si>
+    <t>29.49214</t>
+  </si>
+  <si>
+    <t>MARICO DIST.; GROOT MARICO; NR. MARICO DAM</t>
+  </si>
+  <si>
+    <t>1936</t>
+  </si>
+  <si>
+    <t>1135</t>
+  </si>
+  <si>
+    <t>-25.47006</t>
+  </si>
+  <si>
+    <t>Sutton, JD</t>
+  </si>
+  <si>
+    <t>26.39125</t>
+  </si>
+  <si>
+    <t>MKUZE; 1 MI. ALONG RD. TO UBOMBO 2 MI N. OF MKUZE</t>
+  </si>
+  <si>
+    <t>-27.58404</t>
+  </si>
+  <si>
+    <t>Small shrub-like tree 6ft. high</t>
+  </si>
+  <si>
+    <t>32.03158</t>
+  </si>
+  <si>
+    <t>PIETERMARITZBURG DIS; ASHBURTON; IN DRY VALLEY SCRUB</t>
+  </si>
+  <si>
+    <t>1687</t>
+  </si>
+  <si>
+    <t>-29.67876</t>
+  </si>
+  <si>
+    <t>Tree 12ft. high</t>
+  </si>
+  <si>
+    <t>30.4474</t>
+  </si>
+  <si>
+    <t>MKUZE; 1 MI. ALONG RD.TO UBOMBO 2 MI.N. OF MKUZE</t>
+  </si>
+  <si>
+    <t>1696</t>
+  </si>
+  <si>
+    <t>MAGALIESBERG; PRETORIA DIST.; HARTEBEESPOORT NR. RUSTENBURG RD.</t>
+  </si>
+  <si>
+    <t>615</t>
+  </si>
+  <si>
+    <t>-25.75107</t>
+  </si>
+  <si>
+    <t>27.86785</t>
+  </si>
+  <si>
+    <t>ZULULAND; NQUAWE</t>
+  </si>
+  <si>
+    <t>1923</t>
+  </si>
+  <si>
+    <t>PRE 53014</t>
+  </si>
+  <si>
+    <t>-28.20816</t>
+  </si>
+  <si>
+    <t>Curson, HH</t>
+  </si>
+  <si>
+    <t>31.59986</t>
+  </si>
+  <si>
+    <t>MAGALIESBERG; PRETORIA DIST.; WONDERBOOM FOOT OF N. SLOPE OF BERG</t>
+  </si>
+  <si>
+    <t>2832</t>
+  </si>
+  <si>
+    <t>Waterberg Dist.; Warmbaths</t>
+  </si>
+  <si>
+    <t>1906</t>
+  </si>
+  <si>
+    <t>2324</t>
+  </si>
+  <si>
+    <t>-24.88556</t>
+  </si>
+  <si>
+    <t>28.2969</t>
+  </si>
+  <si>
+    <t>Baynes Drift.</t>
+  </si>
+  <si>
+    <t>568</t>
+  </si>
+  <si>
+    <t>-29.47209</t>
+  </si>
+  <si>
+    <t>30.47023</t>
+  </si>
+  <si>
+    <t>STEGI DIST.; NOKWANE</t>
+  </si>
+  <si>
+    <t>31231</t>
+  </si>
+  <si>
+    <t>-26.14469</t>
+  </si>
+  <si>
+    <t>31.91386</t>
+  </si>
+  <si>
+    <t>True</t>
+  </si>
+  <si>
+    <t>PRETORIA; WILD GARDEN</t>
+  </si>
+  <si>
+    <t>11962/61</t>
+  </si>
+  <si>
+    <t>Schlieben, H-J E</t>
+  </si>
+  <si>
+    <t>HLABISA DIST.; HLUHLUWE GAME RES.</t>
+  </si>
+  <si>
+    <t>10171</t>
+  </si>
+  <si>
+    <t>-28.08232</t>
+  </si>
+  <si>
+    <t>32.07986</t>
+  </si>
+  <si>
+    <t>Potgietersrust</t>
+  </si>
+  <si>
+    <t>TRV 5906</t>
+  </si>
+  <si>
+    <t>-24.18296</t>
+  </si>
+  <si>
+    <t>29.015</t>
+  </si>
+  <si>
+    <t>HANS MERENSKY NAT. R</t>
+  </si>
+  <si>
+    <t>301</t>
+  </si>
+  <si>
+    <t>-23.69841</t>
+  </si>
+  <si>
+    <t>30.67548</t>
+  </si>
+  <si>
+    <t>LEBOMBO MTS.; JOZINI DAM; 3 MI. FROM JOZINIDAM SUMMIT OF MTS.</t>
+  </si>
+  <si>
+    <t>1653</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>ESTCOURT PASTURE RES; NR. DRIFT ON RD. TO NURSERY</t>
+  </si>
+  <si>
+    <t>282</t>
+  </si>
+  <si>
+    <t>-29.03494</t>
+  </si>
+  <si>
+    <t>West, O</t>
+  </si>
+  <si>
+    <t>29.64268</t>
+  </si>
+  <si>
+    <t>Lydenburg Dist.; Sekukuniland; Korenvelden Farm</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>-24.64295</t>
+  </si>
+  <si>
+    <t>Barnard, WG</t>
+  </si>
+  <si>
+    <t>29.96531</t>
+  </si>
+  <si>
+    <t>Pretoria Dist.; Pienaars River Dam; Kameeldrift Nr. Pienaarsriver Dam</t>
+  </si>
+  <si>
+    <t>7688</t>
+  </si>
+  <si>
+    <t>-25.64361</t>
+  </si>
+  <si>
+    <t>28.31924</t>
+  </si>
+  <si>
+    <t>NAGLE DAM</t>
+  </si>
+  <si>
+    <t>1060</t>
+  </si>
+  <si>
+    <t>-29.59337</t>
+  </si>
+  <si>
+    <t>Wells, MJ</t>
+  </si>
+  <si>
+    <t>30.6357</t>
+  </si>
+  <si>
+    <t>MANZINI DIST.; SIPOFANENI</t>
+  </si>
+  <si>
+    <t>29883</t>
+  </si>
+  <si>
+    <t>-26.67985</t>
+  </si>
+  <si>
+    <t>31.68472</t>
+  </si>
+  <si>
+    <t>NDUMU HILL; 1 KM. SE. OF POLICE STA.</t>
+  </si>
+  <si>
+    <t>716</t>
+  </si>
+  <si>
+    <t>-26.93171</t>
+  </si>
+  <si>
+    <t>32.2759</t>
+  </si>
+  <si>
+    <t>UMVOTI DIST.; EHLANGENI</t>
+  </si>
+  <si>
+    <t>PRE 10467</t>
+  </si>
+  <si>
+    <t>-29.25</t>
+  </si>
+  <si>
+    <t>Doidge, EM</t>
+  </si>
+  <si>
+    <t>30.75</t>
+  </si>
+  <si>
+    <t>HANS MERENSKY NAT. R; NEAR LETABA RIVER; MOPANE</t>
+  </si>
+  <si>
+    <t>113</t>
+  </si>
+  <si>
+    <t>-23.65186</t>
+  </si>
+  <si>
+    <t>30.67499</t>
+  </si>
+  <si>
+    <t>1933</t>
+  </si>
+  <si>
+    <t>TRV 34093</t>
+  </si>
+  <si>
+    <t>Wylie, JM</t>
+  </si>
+  <si>
+    <t>2304</t>
+  </si>
+  <si>
+    <t>Umvoti Dist.</t>
+  </si>
+  <si>
+    <t>PRE 10477B</t>
+  </si>
+  <si>
+    <t>-29.19791</t>
+  </si>
+  <si>
+    <t>30.84851</t>
+  </si>
+  <si>
+    <t>HECTORSPRUIT; CROCODILE RIVER HOLI; TROUT STREET AT 3 RONDAWELS</t>
+  </si>
+  <si>
     <t>551</t>
   </si>
   <si>
+    <t>-25.43854</t>
+  </si>
+  <si>
+    <t>Van Jaarsveld, EJ</t>
+  </si>
+  <si>
+    <t>31.67967</t>
+  </si>
+  <si>
+    <t>NORTHERN SWAZILAND; BALEGANE</t>
+  </si>
+  <si>
+    <t>221</t>
+  </si>
+  <si>
+    <t>-26.06645</t>
+  </si>
+  <si>
+    <t>Horler, DNH</t>
+  </si>
+  <si>
+    <t>31.56104</t>
+  </si>
+  <si>
+    <t>Louwsburg Dist.; Itala River; 0.5 MI. Downstream from Wardens House along river.</t>
+  </si>
+  <si>
+    <t>321</t>
+  </si>
+  <si>
+    <t>-27.75963889</t>
+  </si>
+  <si>
+    <t>Brown, CJ</t>
+  </si>
+  <si>
+    <t>31.36952778</t>
+  </si>
+  <si>
+    <t>Louwsburg Dist.; Itala River; Itala Nat. Res. 0.5 MI. Downstream from Wardens house along Italu River.</t>
+  </si>
+  <si>
+    <t>1976</t>
+  </si>
+  <si>
+    <t>324</t>
+  </si>
+  <si>
+    <t>-27.47622</t>
+  </si>
+  <si>
+    <t>31.21471</t>
+  </si>
+  <si>
+    <t>Louwsburg Dist.; Itala Nat. Res. 2 MI. from Bivane-Pongola Junction on track to Wardens.</t>
+  </si>
+  <si>
+    <t>349</t>
+  </si>
+  <si>
+    <t>-27.46741</t>
+  </si>
+  <si>
+    <t>31.21273</t>
+  </si>
+  <si>
+    <t>Lebombo Mts.; Jozini Dam; By afdraaipad na Josinidam uit teerpad.</t>
+  </si>
+  <si>
+    <t>1090</t>
+  </si>
+  <si>
+    <t>-27.61105556</t>
+  </si>
+  <si>
+    <t>Botha, DJ</t>
+  </si>
+  <si>
+    <t>32.06844444</t>
+  </si>
+  <si>
+    <t>Pilgrims Rest; Turnoff on Ohrigstad-Lydenburg Rd.</t>
+  </si>
+  <si>
+    <t>1825</t>
+  </si>
+  <si>
+    <t>-25.59683333</t>
+  </si>
+  <si>
+    <t>Stirton, CH</t>
+  </si>
+  <si>
+    <t>31.06216667</t>
+  </si>
+  <si>
+    <t>Pietersburg Dist.; University of the No[rth]</t>
+  </si>
+  <si>
+    <t>1103</t>
+  </si>
+  <si>
+    <t>-24.48516667</t>
+  </si>
+  <si>
+    <t>Bredenkamp, GJ</t>
+  </si>
+  <si>
+    <t>30.24336111</t>
+  </si>
+  <si>
+    <t>Tshaneni</t>
+  </si>
+  <si>
+    <t>183</t>
+  </si>
+  <si>
+    <t>-26.0001</t>
+  </si>
+  <si>
+    <t>Barrett, SCH</t>
+  </si>
+  <si>
+    <t>31.76164</t>
+  </si>
+  <si>
+    <t>34 KM.NW. OF MANZENGWENYA FOR. STA. ON RD. TO MAPUTA</t>
+  </si>
+  <si>
+    <t>2627</t>
+  </si>
+  <si>
+    <t>-27.11981</t>
+  </si>
+  <si>
+    <t>Vorster, PJ</t>
+  </si>
+  <si>
+    <t>32.55097</t>
+  </si>
+  <si>
+    <t>PIETERSBURG; PIETERSBURG NAT. RES. AALWYNKOPPIE</t>
+  </si>
+  <si>
+    <t>1979</t>
+  </si>
+  <si>
+    <t>171</t>
+  </si>
+  <si>
+    <t>-24.61830556</t>
+  </si>
+  <si>
+    <t>29.783</t>
+  </si>
+  <si>
+    <t>HILLTOP PASS ON NELSPRUIT-BARBERTON RD. LOW DOWN SW FOOT OF MT.</t>
+  </si>
+  <si>
+    <t>320</t>
+  </si>
+  <si>
+    <t>-25.98666667</t>
+  </si>
+  <si>
+    <t>Kruger, PR</t>
+  </si>
+  <si>
+    <t>31.64183333</t>
+  </si>
+  <si>
+    <t xml:space="preserve">VENDA; DZANANI; 8 KM. FROM MAIN RD. FROM SIBASA TO WHYLIESPOORT BEYOND  TSWIME MT.</t>
+  </si>
+  <si>
+    <t>909</t>
+  </si>
+  <si>
+    <t>-23.59141667</t>
+  </si>
+  <si>
+    <t>Netshiungani, EN</t>
+  </si>
+  <si>
+    <t>30.32763889</t>
+  </si>
+  <si>
+    <t>CENTRAL DIST.; MAHALAPYE; 8 MI. E. OF MAHALAPYE TOWARDS MACHENG</t>
+  </si>
+  <si>
+    <t>1977</t>
+  </si>
+  <si>
+    <t>3265</t>
+  </si>
+  <si>
+    <t>-23.125</t>
+  </si>
+  <si>
+    <t>Hansen, OJ</t>
+  </si>
+  <si>
+    <t>26.875</t>
+  </si>
+  <si>
+    <t>KAOKOVELD; OTJOMBOROMBONGA; MAIN KLOOF TO THE SOUTH</t>
+  </si>
+  <si>
+    <t>159</t>
+  </si>
+  <si>
+    <t>-17.125</t>
+  </si>
+  <si>
+    <t>Leistner, OA</t>
+  </si>
+  <si>
+    <t>12.875</t>
+  </si>
+  <si>
+    <t>DIE VLAKTE OU 634 FA</t>
+  </si>
+  <si>
+    <t>11809</t>
+  </si>
+  <si>
+    <t>-19.375</t>
+  </si>
+  <si>
+    <t>Giess, JWH</t>
+  </si>
+  <si>
+    <t>14.875</t>
+  </si>
+  <si>
+    <t>Just off W. Side of Sidvokodvo Hlatikulu Rd. 18 Km. S. of Sidvokodvo</t>
+  </si>
+  <si>
+    <t>1978</t>
+  </si>
+  <si>
+    <t>126</t>
+  </si>
+  <si>
+    <t>-26.77226</t>
+  </si>
+  <si>
+    <t>Alexander-Prior, RC</t>
+  </si>
+  <si>
+    <t>31.35872</t>
+  </si>
+  <si>
+    <t>MLAWULA STA.; MLAWULA FARM 2 M. S. OF STA. ON S. ACCESS RD. ONTO FARM</t>
+  </si>
+  <si>
+    <t>799</t>
+  </si>
+  <si>
+    <t>-26.22083</t>
+  </si>
+  <si>
+    <t>Culverwell, J</t>
+  </si>
+  <si>
+    <t>32.00361</t>
+  </si>
+  <si>
+    <t>Weenen County. Estcourt Pasture Research Station.</t>
+  </si>
+  <si>
+    <t>10754</t>
+  </si>
+  <si>
+    <t>-29.02352188</t>
+  </si>
+  <si>
+    <t>Hill slope. Thornveld on rocky dolerite hillside.</t>
+  </si>
+  <si>
+    <t>Acocks, JPH</t>
+  </si>
+  <si>
+    <t>Flat topped trees 8 - 10 feet. Flowers: golden. Frequent in patches.</t>
+  </si>
+  <si>
+    <t>29.86510089</t>
+  </si>
+  <si>
+    <t>18 km from Baltimore on the road to Potgietersrus. Steilloopbrug Farm. Roodebokspruit 379LR.</t>
+  </si>
+  <si>
+    <t>2001</t>
+  </si>
+  <si>
+    <t>5606</t>
+  </si>
+  <si>
+    <t>-23.33333333</t>
+  </si>
+  <si>
+    <t>Vegetation type: Combretum, Peltophorum africanum, Grewia flava, Rhus leptodictya. Carissa edulis. Valley. Soil. Well drained. Sandy loam. Full sun. Slope: none. Biotic effect: grazed.</t>
+  </si>
+  <si>
+    <t>Du Toit, GJ</t>
+  </si>
+  <si>
+    <t>Tree. 3,5 m tall. Bark rough grey to black. White thorns. Flowers absent. Fruit present.</t>
+  </si>
+  <si>
+    <t>28.5</t>
+  </si>
+  <si>
+    <t>Breslau Farm 2MS. (Near Pontdrift).</t>
+  </si>
+  <si>
+    <t>1998</t>
+  </si>
+  <si>
+    <t>763</t>
+  </si>
+  <si>
+    <t>-22.4635</t>
+  </si>
+  <si>
+    <t>Floodplain. Open woodland. No slope. Other: earth-wall floodplain. Abundant around water.</t>
+  </si>
+  <si>
+    <t>Straub, CC</t>
+  </si>
+  <si>
+    <t>Pods ooze jam-like fluid when ripe.</t>
+  </si>
+  <si>
+    <t>29.04488889</t>
+  </si>
+  <si>
+    <t>Rustenburg.; Olifantsnek dam.</t>
+  </si>
+  <si>
+    <t>1981</t>
+  </si>
+  <si>
+    <t>3520</t>
+  </si>
+  <si>
+    <t>-26.33105556</t>
+  </si>
+  <si>
+    <t>Balsinhas, AA</t>
+  </si>
+  <si>
+    <t>27.42913889</t>
+  </si>
+  <si>
+    <t>LOUWSBURG DIST.; ITALA NAT. RESERVE; CRAIGADAM FARM</t>
+  </si>
+  <si>
+    <t>189</t>
+  </si>
+  <si>
+    <t>-27.51152</t>
+  </si>
+  <si>
+    <t>McDonald, DJ</t>
+  </si>
+  <si>
+    <t>31.36879</t>
+  </si>
+  <si>
+    <t>ETOSHA GAME PARK; 3 MILES S OF NAMUTONI</t>
+  </si>
+  <si>
+    <t>1168</t>
+  </si>
+  <si>
+    <t>-18.875</t>
+  </si>
+  <si>
+    <t>Tinley, KL</t>
+  </si>
+  <si>
+    <t>16.875</t>
+  </si>
+  <si>
+    <t>Kwandebele; Boekenhoutfontein Farm.</t>
+  </si>
+  <si>
+    <t>681</t>
+  </si>
+  <si>
+    <t>-25.24875</t>
+  </si>
+  <si>
+    <t>Retief, E</t>
+  </si>
+  <si>
+    <t>28.89543</t>
+  </si>
+  <si>
+    <t>LEBOWA; ARABIE</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>-24.79043</t>
+  </si>
+  <si>
+    <t>Lessing, P</t>
+  </si>
+  <si>
+    <t>29.45095</t>
+  </si>
+  <si>
+    <t>Nylstroom [Now called Modimolle]</t>
+  </si>
+  <si>
+    <t>1951</t>
+  </si>
+  <si>
+    <t>1742</t>
+  </si>
+  <si>
+    <t>-24.70005</t>
+  </si>
+  <si>
+    <t>Prosser, LN</t>
+  </si>
+  <si>
+    <t>28.40443</t>
+  </si>
+  <si>
+    <t>GOBAUB; PIERRE OU 345 FARM</t>
+  </si>
+  <si>
+    <t>8548</t>
+  </si>
+  <si>
+    <t>16.625</t>
+  </si>
+  <si>
+    <t>NKANDHLA; FERNCLIFF</t>
+  </si>
+  <si>
+    <t>11286</t>
+  </si>
+  <si>
+    <t>-28.90286111</t>
+  </si>
+  <si>
+    <t>Tree 4m tall</t>
+  </si>
+  <si>
+    <t>31.36780556</t>
+  </si>
+  <si>
+    <t>Pretoria: Roodeplaatdam.</t>
+  </si>
+  <si>
+    <t>3527</t>
+  </si>
+  <si>
+    <t>-26.06402778</t>
+  </si>
+  <si>
+    <t>28.60127778</t>
+  </si>
+  <si>
+    <t>GAZANKULU; GIYANI DIST.</t>
+  </si>
+  <si>
+    <t>1980</t>
+  </si>
+  <si>
+    <t>445</t>
+  </si>
+  <si>
+    <t>-23.54280556</t>
+  </si>
+  <si>
+    <t>Liengme, CA</t>
+  </si>
+  <si>
+    <t>31.21241667</t>
+  </si>
+  <si>
+    <t>KWANDEBELE; BOEKENHOUTFONTEIN</t>
+  </si>
+  <si>
+    <t>709</t>
+  </si>
+  <si>
+    <t>-25.42430556</t>
+  </si>
+  <si>
+    <t>29.49841667</t>
+  </si>
+  <si>
+    <t>BARBERTON; ON ROAD TO KAAP MUIDEN. "JOCK'S TREE"</t>
+  </si>
+  <si>
+    <t>857</t>
+  </si>
+  <si>
+    <t>-26.19025</t>
+  </si>
+  <si>
+    <t>Onderstall, JJH</t>
+  </si>
+  <si>
+    <t>31.10402778</t>
+  </si>
+  <si>
+    <t>The right turn-off on road D3001.</t>
+  </si>
+  <si>
+    <t>2002</t>
+  </si>
+  <si>
+    <t>MU555</t>
+  </si>
+  <si>
+    <t>-18.70388889</t>
+  </si>
+  <si>
+    <t>Plain. Calcrete. Altitude: 1151 m.</t>
+  </si>
+  <si>
+    <t>Uiras, MM</t>
+  </si>
+  <si>
+    <t>Oshikoto</t>
+  </si>
+  <si>
+    <t>Tree up to 4m high. Bark smooth grey. Leaves bipinnate, very small. Straight paired thorns, white. Pods drooping, 15 cm long, constricted at the seeds.</t>
+  </si>
+  <si>
+    <t>17.25833333</t>
+  </si>
+  <si>
+    <t>SWADINI; BLYDERIVIERSPOORT NAT. RES.</t>
+  </si>
+  <si>
+    <t>1284</t>
+  </si>
+  <si>
+    <t>-24.86561111</t>
+  </si>
+  <si>
+    <t>Zambatis, N</t>
+  </si>
+  <si>
+    <t>31.35013889</t>
+  </si>
+  <si>
+    <t>NAS. KRUGERWILDTUIN; 14 KM NOORDOOS VAN SKUKUZA</t>
+  </si>
+  <si>
+    <t>1983</t>
+  </si>
+  <si>
+    <t>540</t>
+  </si>
+  <si>
+    <t>-25.56108333</t>
+  </si>
+  <si>
+    <t>Van Greuning, JV</t>
+  </si>
+  <si>
+    <t>32.17486111</t>
+  </si>
+  <si>
+    <t>STERKSTROOM 687 MS; 1 KM NORTH OF HOMESTEAD. IN OPEN POORLY VEGETATED PLAIN</t>
+  </si>
+  <si>
+    <t>2482</t>
+  </si>
+  <si>
+    <t>-23.48916667</t>
+  </si>
+  <si>
+    <t>Fourie, E</t>
+  </si>
+  <si>
+    <t>29.98238889</t>
+  </si>
+  <si>
+    <t>MAPUTOLAND; TEMBE ELEPHANT PARK; INGWAVUMA DISTRICT HIGH GROUND ALONG MUZI SWAMPS</t>
+  </si>
+  <si>
+    <t>1985</t>
+  </si>
+  <si>
+    <t>901</t>
+  </si>
+  <si>
+    <t>-27.61713889</t>
+  </si>
+  <si>
+    <t>Ward, MC</t>
+  </si>
+  <si>
+    <t>32.85919444</t>
+  </si>
+  <si>
+    <t>LYDENBURG DIST.; FARM BRANDDRAAI</t>
+  </si>
+  <si>
+    <t>1376</t>
+  </si>
+  <si>
+    <t>-24.96608333</t>
+  </si>
+  <si>
+    <t>Glen, HF</t>
+  </si>
+  <si>
+    <t>31.12080556</t>
+  </si>
+  <si>
+    <t>PHALABORWA DIST.; SHEILA 10 KU FARM; 14 KM S OF PHALABORWA. PWB. BETWEEN PLANT AREA AND ROAD TO HOUSES</t>
+  </si>
+  <si>
+    <t>1987</t>
+  </si>
+  <si>
+    <t>541</t>
+  </si>
+  <si>
+    <t>-24.08975</t>
+  </si>
+  <si>
+    <t>Retief, IM</t>
+  </si>
+  <si>
+    <t>31.26997222</t>
+  </si>
+  <si>
+    <t>MANZINI DIST.; TIMBUTINI</t>
+  </si>
+  <si>
+    <t>31823</t>
+  </si>
+  <si>
+    <t>-26.87227778</t>
+  </si>
+  <si>
+    <t>31.94063889</t>
+  </si>
+  <si>
+    <t>MANZINI DIST.; WHITE MBULUZI RIVER</t>
+  </si>
+  <si>
+    <t>25991</t>
+  </si>
+  <si>
+    <t>-26.375</t>
+  </si>
+  <si>
+    <t>31.375</t>
+  </si>
+  <si>
+    <t>STEGI DIST.; STEGI HILL</t>
+  </si>
+  <si>
+    <t>27346</t>
+  </si>
+  <si>
+    <t>-26.81402778</t>
+  </si>
+  <si>
+    <t>32.6045</t>
+  </si>
+  <si>
+    <t>Mlawula Nat. Reserve; Just S of Simunye - Mbuluzi Gate</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>-26.36083333</t>
+  </si>
+  <si>
+    <t>Alward, RD</t>
+  </si>
+  <si>
+    <t>32.63891667</t>
+  </si>
+  <si>
+    <t>KRUGER NAS. WILDTUIN; LEBOMBOBERGE; SO GEBIED. AAN VOET VAN BERGE</t>
+  </si>
+  <si>
+    <t>N.3</t>
+  </si>
+  <si>
+    <t>-25.62255556</t>
+  </si>
+  <si>
+    <t>Wentzel, JJ</t>
+  </si>
+  <si>
+    <t>32.65991667</t>
+  </si>
+  <si>
+    <t>ESTCOURT DIST.; HLATIKULU AREA; 22 MILES SOUTH-WEST OF ESTCOURT DIABASE FORMATION</t>
+  </si>
+  <si>
+    <t>17543</t>
+  </si>
+  <si>
+    <t>-29.40386111</t>
+  </si>
+  <si>
+    <t>Deciduous Tree 10-20ft. high.</t>
+  </si>
+  <si>
+    <t>30.29802778</t>
+  </si>
+  <si>
+    <t>BRITS; BEESTEKRAAL GAME RES; C 45 KM N OF BRITS. ON EARTH BANK OF SMALLDAM NEXT TO N FENCE</t>
+  </si>
+  <si>
+    <t>1989</t>
+  </si>
+  <si>
+    <t>814</t>
+  </si>
+  <si>
+    <t>-25.50411111</t>
+  </si>
+  <si>
+    <t>Barker, NP</t>
+  </si>
+  <si>
+    <t>27.97316667</t>
+  </si>
+  <si>
+    <t>MAGALIESBURG; GROOT WONDERBOOM; AT BASE OF NORTHERN SLOPES OF MOUNTAINS.</t>
+  </si>
+  <si>
+    <t>14936</t>
+  </si>
+  <si>
+    <t>-26.11686111</t>
+  </si>
+  <si>
+    <t>28.33619444</t>
+  </si>
+  <si>
+    <t>BRITS; BEESTEKRAAL GAME RES; C 45 KM N OF BRITS ON APPROACH ROAD TO COTTAGES</t>
+  </si>
+  <si>
+    <t>1990</t>
+  </si>
+  <si>
+    <t>869</t>
+  </si>
+  <si>
+    <t>Lapalala Wilderness. On the road from Kolobe at the edge of the escarp. SW of Mosetse school.</t>
+  </si>
+  <si>
+    <t>2004</t>
+  </si>
+  <si>
+    <t>3094</t>
+  </si>
+  <si>
+    <t>-23.88555556</t>
+  </si>
+  <si>
+    <t>Hill slope. Woodland vegetation. Altitude: 1169 m.</t>
+  </si>
+  <si>
+    <t>Bredenkamp, CL</t>
+  </si>
+  <si>
+    <t>Tree. Plant height: 4 m.</t>
+  </si>
+  <si>
+    <t>28.31555556</t>
+  </si>
+  <si>
+    <t>Pietermaritzburg; 10 miles from Pietermaritzburg on Greytown road.</t>
+  </si>
+  <si>
+    <t>4018</t>
+  </si>
+  <si>
+    <t>-29.71552778</t>
+  </si>
+  <si>
+    <t>Thornveld.</t>
+  </si>
+  <si>
+    <t>Tree. Height: 10 ft. Like nilotica but pods contorted.</t>
+  </si>
+  <si>
+    <t>30.781</t>
+  </si>
+  <si>
+    <t>DRAKENSBERG; LOTENI NATURE RES.</t>
+  </si>
+  <si>
+    <t>1991</t>
+  </si>
+  <si>
+    <t>7943</t>
+  </si>
+  <si>
+    <t>-29.77036111</t>
+  </si>
+  <si>
+    <t>Ueckermann, EA</t>
+  </si>
+  <si>
+    <t>29.87622222</t>
+  </si>
+  <si>
+    <t>At the gate of Farm Eureka. OM 3.</t>
+  </si>
+  <si>
+    <t>Bes 1 + Eck 1</t>
+  </si>
+  <si>
+    <t>-20.33833333</t>
+  </si>
+  <si>
+    <t>Plain.</t>
+  </si>
+  <si>
+    <t>Bester, F</t>
+  </si>
+  <si>
+    <t>Kunene</t>
+  </si>
+  <si>
+    <t>Tree. Height: 4 m. Leaves: twice compound, green. Stems and bark: dark grey, rough. Fruit and seeds: pods green to brown, single.</t>
+  </si>
+  <si>
+    <t>15.75222222</t>
+  </si>
+  <si>
+    <t>Stanger Dist. Lower Tugela</t>
+  </si>
+  <si>
+    <t>119</t>
+  </si>
+  <si>
+    <t>-29.5160555555</t>
+  </si>
+  <si>
+    <t>Stewart, EA</t>
+  </si>
+  <si>
+    <t>Tree 8ft tall. Yellow flowers.</t>
+  </si>
+  <si>
+    <t>31.2244441666</t>
+  </si>
+  <si>
+    <t>Inanda. Matabetule.</t>
+  </si>
+  <si>
+    <t>1992</t>
+  </si>
+  <si>
+    <t>144</t>
+  </si>
+  <si>
+    <t>-29.6975223</t>
+  </si>
+  <si>
+    <t>Woodland, full sun, sandy soil.</t>
+  </si>
+  <si>
+    <t>Sikhakhane, TB</t>
+  </si>
+  <si>
+    <t>Small tree 4m tall. Flowers yellow. Tree consists of spines. Common.</t>
+  </si>
+  <si>
+    <t>30.884173</t>
+  </si>
+  <si>
+    <t>Kngwane Mthrthomusha natuurreservaat. Langs Luphisi-rivier N van reservaat.</t>
+  </si>
+  <si>
+    <t>461</t>
+  </si>
+  <si>
+    <t>-25.70163889</t>
+  </si>
+  <si>
+    <t>Langs riviertjie.</t>
+  </si>
+  <si>
+    <t>Van Daalen, JC</t>
+  </si>
+  <si>
+    <t>Boom ongeveer 15m hoog. Lang dubbel dorings, effens agtertoe gebuig.</t>
+  </si>
+  <si>
+    <t>31.43411111</t>
+  </si>
+  <si>
+    <t>Kruger Nasionale Park. Nwaswitshaka kamp.</t>
+  </si>
+  <si>
+    <t>229</t>
+  </si>
+  <si>
+    <t>-25.65741667</t>
+  </si>
+  <si>
+    <t>Allison, I</t>
+  </si>
+  <si>
+    <t>31.97736111</t>
+  </si>
+  <si>
+    <t>NORTHERN DIST.; BOTETI RIVER</t>
+  </si>
+  <si>
+    <t>2569</t>
+  </si>
+  <si>
+    <t>-21.125</t>
+  </si>
+  <si>
+    <t>Smith, PA</t>
+  </si>
+  <si>
+    <t>24.875</t>
+  </si>
+  <si>
+    <t>ANDONI - NAMUTONI</t>
+  </si>
+  <si>
+    <t>624</t>
+  </si>
+  <si>
+    <t>-18.625</t>
+  </si>
+  <si>
+    <t>Muller, MAN</t>
+  </si>
+  <si>
+    <t>GOPANE; 25 M W. VAN ZEERUST</t>
+  </si>
+  <si>
+    <t>177</t>
+  </si>
+  <si>
+    <t>-25.54594444</t>
+  </si>
+  <si>
+    <t>Snyman, JW</t>
+  </si>
+  <si>
+    <t>26.32686111</t>
+  </si>
+  <si>
+    <t>Kruger National Park; Vlakteplaas Ranger Section; 5,3 km north of Nwarihlangari-Suid windmill, on tar road. 22°57'S ; 31°18'E.</t>
+  </si>
+  <si>
+    <t>1994</t>
+  </si>
+  <si>
+    <t>-22.95</t>
+  </si>
+  <si>
+    <t>Open Colophospermum shrubveld. Calcareous clay soil. Well-drained. Basalt. Full sun. Flat slope. Biotic effect: none seen.</t>
+  </si>
+  <si>
+    <t>Plant height: 3.0 m. Flowers yellow, bark longitudinally fissured, dark brown-blackish, similar to Acacia karroo. Occasional.</t>
+  </si>
+  <si>
+    <t>31.3</t>
+  </si>
+  <si>
+    <t>Barberton</t>
+  </si>
+  <si>
+    <t>829</t>
+  </si>
+  <si>
+    <t>-26.31027778</t>
+  </si>
+  <si>
+    <t>Thorncroft, G</t>
+  </si>
+  <si>
+    <t>31.10575</t>
+  </si>
+  <si>
+    <t>Grootfontein District: About 1 km from Farm Rietfontein, SW of Grootfontein. 19°47'233 S 17°51'268 E.</t>
+  </si>
+  <si>
+    <t>1995</t>
+  </si>
+  <si>
+    <t>3175</t>
+  </si>
+  <si>
+    <t>-19.78722222</t>
+  </si>
+  <si>
+    <t>Burgoyne, PM</t>
+  </si>
+  <si>
+    <t>Open shrubveld. Deep sandy soil. Dryland (veld). Flat slope. Aspect: level. Biotic effect: none seen. Tall spreading tree 3 - 6 m. Light yellow flowers. Leaves blue/green. Crushed leaves: non-aromatic. Cut twigs: exude no sap. Occasional.</t>
+  </si>
+  <si>
+    <t>17.85444444</t>
+  </si>
+  <si>
+    <t>North Coast: Richards Bay; Harbour (West).</t>
+  </si>
+  <si>
+    <t>1993</t>
+  </si>
+  <si>
+    <t>12207</t>
+  </si>
+  <si>
+    <t>-28.793153</t>
+  </si>
+  <si>
+    <t>In open secondary vegetation on old infill. Gentle slope.</t>
+  </si>
+  <si>
+    <t>32.058637</t>
+  </si>
+  <si>
+    <t>Pretoria District: At Hammanskraal.</t>
+  </si>
+  <si>
+    <t>SKF 495</t>
+  </si>
+  <si>
     <t>-25.375</t>
   </si>
   <si>
-    <t>Eastern slope of donga, Area flat bushveld, Acacia nigrescens parkland,basalt soil.</t>
-[...17 lines deleted...]
-    <t>Small tree 3m in full sunlight, not common.</t>
+    <t>Swart, LS</t>
+  </si>
+  <si>
+    <t>28.375</t>
+  </si>
+  <si>
+    <t>Burkina Faso, Kadiogo, Foret classee du Barrage, Ouagadougou.</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>12.28333333</t>
+  </si>
+  <si>
+    <t>Burkina Faso</t>
+  </si>
+  <si>
+    <t>Monsch, KA</t>
+  </si>
+  <si>
+    <t>Close to a big lake. Enviroment can be inundated during the rainy season. At the time of collection dry and soil covered with small rocks. 19 samples of one tree, 7m., diameter 50cm, trunk with a blackish, fissured bark, young branchlets densely white-tomentos, leaflets bright green, no flowers, neclace-like, greenish pods (after drying turned brownish/greyish) with indumentum more clearly visible after drying, some pods excrete a whitish juice.</t>
+  </si>
+  <si>
+    <t>HT: 7.00, HTUNIT: m; GRFRMS: Tree</t>
+  </si>
+  <si>
+    <t>-1.68333333</t>
+  </si>
+  <si>
+    <t>4582</t>
+  </si>
+  <si>
+    <t>-13</t>
+  </si>
+  <si>
+    <t>Mozambique</t>
+  </si>
+  <si>
+    <t>Gomes-e-Sousa, AdeF</t>
+  </si>
+  <si>
+    <t>40.16666667</t>
+  </si>
+  <si>
+    <t>Mocamades Province: 6km north -east of Mocamades.</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>-15.125</t>
+  </si>
+  <si>
+    <t>Angola</t>
+  </si>
+  <si>
+    <t>Silty sand depression at edge of desert. Tree, 6m tall, locally abundant. Branches pendant; flowers yellow, pods constricted.</t>
+  </si>
+  <si>
+    <t>Tree. Plant height: 6 m.</t>
+  </si>
+  <si>
+    <t>12.125</t>
+  </si>
+  <si>
+    <t>Angola: Swaarbooisdrif. Boomstruik, Ehombo; onderkant fontein langs sloot.</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>-17.625</t>
+  </si>
+  <si>
+    <t>Kotze, TJ</t>
+  </si>
+  <si>
+    <t>Ohangwena: In Opuwa, near school.</t>
+  </si>
+  <si>
+    <t>MSJB 025</t>
+  </si>
+  <si>
+    <t>-18.05833333</t>
+  </si>
+  <si>
+    <t>Animal disturbance throughout growing season, heavily disturbed.</t>
+  </si>
+  <si>
+    <t>Van Slageren, MWSJM</t>
+  </si>
+  <si>
+    <t>13.84166667</t>
+  </si>
+  <si>
+    <t>Otjozondjupa: Otjiwarongo District; Uitsig Farm 407.</t>
+  </si>
+  <si>
+    <t>1997</t>
+  </si>
+  <si>
+    <t>LH 64</t>
+  </si>
+  <si>
+    <t>-20.24166667</t>
+  </si>
+  <si>
+    <t>Altitude: 1600 m.</t>
+  </si>
+  <si>
+    <t>Hoffmann, L</t>
+  </si>
+  <si>
+    <t>Rough, dark stem. Bark splitting lengthwise, grey-brown, white paired spines and curved thorns. Twigs growing slightly zigzag, from one of pair white thorns to the next. Flowers from November to December with bright golden yellow balls. Young thorns are reddish-brown, mature thorns are white and are up to 7 cm long. No distinct scent noticed. Taste of broken pod (green) is very bitter.</t>
+  </si>
+  <si>
+    <t>17.125</t>
+  </si>
+  <si>
+    <t>NBG</t>
+  </si>
+  <si>
+    <t>Hlatikulu Dist. Moloma.</t>
+  </si>
+  <si>
+    <t>-27.01136111</t>
+  </si>
+  <si>
+    <t>Alt. c. 1500 ft.</t>
+  </si>
+  <si>
+    <t>Shrub or small tree. Yellow.</t>
+  </si>
+  <si>
+    <t>32.10063889</t>
+  </si>
+  <si>
+    <t>Hektorspruit Krokodilrivier Vakansie oord. Trout Street at 3 rondawels.</t>
+  </si>
+  <si>
+    <t>plain</t>
+  </si>
+  <si>
+    <t>Eastern slope of donga. Area flat bush veld. Acacia nigrescens parkland. Basalt soil. Small tree 3 m in full sunlight. Not common.</t>
+  </si>
+  <si>
+    <t>HT: 3.00, HTUNIT: m; GRFRMS: Tree</t>
   </si>
   <si>
     <t>31.875</t>
   </si>
   <si>
-    <t>937</t>
-[...59 lines deleted...]
-    <t xml:space="preserve">Nelspruit, Hilltop pass, on Nelspruit to Barberton road.
+    <t>Roadside near Jameson's Monument.</t>
+  </si>
+  <si>
+    <t>2447</t>
+  </si>
+  <si>
+    <t>-28.875</t>
+  </si>
+  <si>
+    <t>Wisura, W</t>
+  </si>
+  <si>
+    <t>SE-aspect, trees ± flat topped or roundish.</t>
+  </si>
+  <si>
+    <t>30.875</t>
+  </si>
+  <si>
+    <t>Punda Milia, house of game ranger.</t>
+  </si>
+  <si>
+    <t>-22.625</t>
+  </si>
+  <si>
+    <t>Mopane veld. 4 m tree. Few seen around Punda Milia.</t>
+  </si>
+  <si>
+    <t>HT: 4.00, HTUNIT: m; GRFRMS: Tree</t>
+  </si>
+  <si>
+    <t>31.125</t>
+  </si>
+  <si>
+    <t>Nelspruit, Hilltop pass, Barberton road.</t>
+  </si>
+  <si>
+    <t>hilltop</t>
+  </si>
+  <si>
+    <t>Kruger, P</t>
+  </si>
+  <si>
+    <t>Hilltop. South-west slope. Granitic. Low down to south-west foot of mountain. Exposed. ± 5 m high. Blue-green leaves. Round yellow inflorescences. Some thorns large.</t>
+  </si>
+  <si>
+    <t>Tree. Plant height: 5 m.</t>
+  </si>
+  <si>
+    <t>NH</t>
+  </si>
+  <si>
+    <t>Umvoti District, 10 miles from Greytown on Keats Drift road.</t>
+  </si>
+  <si>
+    <t>-29.55191667</t>
+  </si>
+  <si>
+    <t>Growing on shallow soil overlying shale in dry river valley scrub.</t>
+  </si>
+  <si>
+    <t>Tree. Plant height: 10 ft.</t>
+  </si>
+  <si>
+    <t>30.95444444</t>
+  </si>
+  <si>
+    <t>West of Ndumo village, at foothills of Lebombo.</t>
+  </si>
+  <si>
+    <t>1210</t>
+  </si>
+  <si>
+    <t>-27.55027778</t>
+  </si>
+  <si>
+    <t>Red soil. Secondary scrub. Bushveld.</t>
+  </si>
+  <si>
+    <t>Tree. Plant height: 3.20 m. Flowers yellow.</t>
+  </si>
+  <si>
+    <t>32.20225</t>
+  </si>
+  <si>
+    <t>Sangonyane, Umfolozi Game Reserve.</t>
+  </si>
+  <si>
+    <t>1943</t>
+  </si>
+  <si>
+    <t>-28.53902778</t>
+  </si>
+  <si>
+    <t>Kluge, EB</t>
+  </si>
+  <si>
+    <t>Flowers yellow.</t>
+  </si>
+  <si>
+    <t>32.40141667</t>
+  </si>
+  <si>
+    <t>Ixobho, Springvalley Mission, ± 200 m South of Old Galeni Store.</t>
+  </si>
+  <si>
+    <t>2006</t>
+  </si>
+  <si>
+    <t>893</t>
+  </si>
+  <si>
+    <t>-30.08916667</t>
+  </si>
+  <si>
+    <t>Hill slope. Biome: forest. Vegetation type: valley bush veld. Slope: gentle.</t>
+  </si>
+  <si>
+    <t>Keswa, VW</t>
+  </si>
+  <si>
+    <t>Plant has bark which appear white. Shrub, ± 2 m high.</t>
+  </si>
+  <si>
+    <t>30.27472222</t>
+  </si>
+  <si>
+    <t>Pietermaritzburg District, Bisley.</t>
+  </si>
+  <si>
+    <t>-30.10127778</t>
+  </si>
+  <si>
+    <t>Growing on shallow soil overlying shale in dry thornveld.</t>
+  </si>
+  <si>
+    <t>Tree. Crown flattened. Plant height: 7 ft. Common.</t>
+  </si>
+  <si>
+    <t>30.64461111</t>
+  </si>
+  <si>
+    <t>Kransberg ( Umngeni ) N.P.</t>
+  </si>
+  <si>
+    <t>1903</t>
+  </si>
+  <si>
+    <t>5237</t>
+  </si>
+  <si>
+    <t>-30.25580556</t>
+  </si>
+  <si>
+    <t>In thorns. Altitude: ca. 2500ft.</t>
+  </si>
+  <si>
+    <t>Thode, J</t>
+  </si>
+  <si>
+    <t>Tree 15 - 20 ft. high. ( Gum Arabic Tree). Heads yellow, agreeably scented.</t>
+  </si>
+  <si>
+    <t>31.093</t>
+  </si>
+  <si>
+    <t>Pietermaritzburg District, Baynes Drift.</t>
+  </si>
+  <si>
+    <t>581</t>
+  </si>
+  <si>
+    <t>-29.78608333</t>
+  </si>
+  <si>
+    <t>Growing on roadside in dry thornveld.</t>
+  </si>
+  <si>
+    <t>Tree. Plant height: 8 ft.</t>
+  </si>
+  <si>
+    <t>30.78252778</t>
+  </si>
+  <si>
+    <t>Camperdown District. Nagle dam road, Umgeni Valley.</t>
+  </si>
+  <si>
+    <t>977</t>
+  </si>
+  <si>
+    <t>-30.04369444</t>
+  </si>
+  <si>
+    <t>Dry river/streambed. Growing on boulder strewn slope in dry river valley scrub.</t>
+  </si>
+  <si>
+    <t>Tree. Plant height: 8 ft. Branches drooping.</t>
+  </si>
+  <si>
+    <t>31.08194444</t>
+  </si>
+  <si>
+    <t>1 mile along road to Ubombo, 2 miles north of Mkuze.</t>
+  </si>
+  <si>
+    <t>-27.97788889</t>
+  </si>
+  <si>
+    <t>Growing in dry thornveld in association with A. grandicornuta, A. tortilis, Dichrostachys cinerea.</t>
+  </si>
+  <si>
+    <t>Tree with flattened crown. Plant height: 15 ft.</t>
+  </si>
+  <si>
+    <t>32.05438889</t>
+  </si>
+  <si>
+    <t>Estcourt P.R. Station.</t>
+  </si>
+  <si>
+    <t>Thornveld on rocky dolerite hillside. Altitude: c. 4200ft.</t>
+  </si>
+  <si>
+    <t>Tree. 8 - 10 ft. flat - topped trees, flowers golden. Frequent in patches.</t>
+  </si>
+  <si>
+    <t>Lower Tugela District, Shakaskraal.</t>
+  </si>
+  <si>
+    <t>-29.75055556</t>
+  </si>
+  <si>
+    <t>Growing in open grassland.</t>
+  </si>
+  <si>
+    <t>Tree. Crown flattened. Plant height: 10 ft.</t>
+  </si>
+  <si>
+    <t>31.38761111</t>
+  </si>
+  <si>
+    <t>Ingudlane Lodge Dundee.</t>
+  </si>
+  <si>
+    <t>2010</t>
+  </si>
+  <si>
+    <t>-28.28325</t>
+  </si>
+  <si>
+    <t>Next to a dam. Sandy soil.</t>
+  </si>
+  <si>
+    <t>Moolman, PD</t>
+  </si>
+  <si>
+    <t>Tree with a somewhat flattened top/crown. Plant height: 3 m. Leaves compound, flowers yellow, long slender spines usually deflexed backwards. Pods flat, black, smooth, deeply constricted between each seed, sweet scented when crushed.</t>
+  </si>
+  <si>
+    <t>30.46688889</t>
+  </si>
+  <si>
+    <t>Maloma, Hlatikulu Dustrict.</t>
+  </si>
+  <si>
+    <t>-27.01119444</t>
+  </si>
+  <si>
+    <t>Altitude: c 1500ft.</t>
+  </si>
+  <si>
+    <t>Shrub or tree. Yellow.</t>
+  </si>
+  <si>
+    <t>32.09597222</t>
+  </si>
+  <si>
+    <t>On roadside of game section, Mount Verde property. GPS Points: 29º 29.483 S 30º 20.445 E.</t>
+  </si>
+  <si>
+    <t>2008</t>
+  </si>
+  <si>
+    <t>-29.49138889</t>
+  </si>
+  <si>
+    <t>plateau. Vegetation type: KZN Hinterland thornveld. Slope: none.</t>
+  </si>
+  <si>
+    <t>Cheek, MD</t>
+  </si>
+  <si>
+    <t>Very common in area.</t>
+  </si>
+  <si>
+    <t>Tree, 2.5 m high. Fruit are pods with seeds ("beads").</t>
+  </si>
+  <si>
+    <t>30.34083333</t>
+  </si>
+  <si>
+    <t>St. Michael, Dumisa, Alexandra City.</t>
+  </si>
+  <si>
+    <t>2079.</t>
+  </si>
+  <si>
+    <t>-30.39941667</t>
+  </si>
+  <si>
+    <t>Thornbush.</t>
+  </si>
+  <si>
+    <t>Rudatis, AGH</t>
+  </si>
+  <si>
+    <t>Shrub, 9 - 12 ft high. Fruit.</t>
+  </si>
+  <si>
+    <t>30.60291667</t>
+  </si>
+  <si>
+    <t>456</t>
+  </si>
+  <si>
+    <t>Growing in dry thornveld.</t>
+  </si>
+  <si>
+    <t>Lower UMfolosi District. Umfolosi Game Reserve. W. area.</t>
+  </si>
+  <si>
+    <t>927</t>
+  </si>
+  <si>
+    <t>-28.55133333</t>
+  </si>
+  <si>
+    <t>In dry valley scrub. Tall grass understony.</t>
+  </si>
+  <si>
+    <t>Tree. Plant height: 15 ft. Crown flattened, bark black, longitudinally channelled.</t>
+  </si>
+  <si>
+    <t>32.27191667</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tree,  crown slightly flattened. Plant height: 12 ft.</t>
+  </si>
+  <si>
+    <t>Hills near Stanger.</t>
+  </si>
+  <si>
+    <t>1888</t>
+  </si>
+  <si>
+    <t>4011</t>
+  </si>
+  <si>
+    <t>-29.56605556</t>
+  </si>
+  <si>
+    <t>Medley-Wood, J</t>
+  </si>
+  <si>
+    <t>31.49111111</t>
+  </si>
+  <si>
+    <t>Weenen District, 7 miles from Muden on Weenen road.</t>
+  </si>
+  <si>
+    <t>645</t>
+  </si>
+  <si>
+    <t>-29.55325</t>
+  </si>
+  <si>
+    <t>Dry river/streambed. Growing on badly eroded area. Dry river valley scrub.</t>
+  </si>
+  <si>
+    <t>Tree. Plant height: 15 ft.</t>
+  </si>
+  <si>
+    <t>30.4255</t>
+  </si>
+  <si>
+    <t>Ngotshe District; road to Jozini Dam.</t>
+  </si>
+  <si>
+    <t>138</t>
+  </si>
+  <si>
+    <t>-27.625</t>
+  </si>
+  <si>
+    <t>Getliffe Norris, FM</t>
+  </si>
+  <si>
+    <t>Vulamehlo District/ KwaDumisa, eMphambanyoni, ± 600 m West of eMphambanyoni Sowing Centre.</t>
+  </si>
+  <si>
+    <t>859</t>
+  </si>
+  <si>
+    <t>-30.205</t>
+  </si>
+  <si>
+    <t>hill slope. Biome: forest. Vegetation type: valley bush veld. Slope: gentle.</t>
+  </si>
+  <si>
+    <t>Shrub. Leaves are green, plant also has brown bark. Plant height: ± 1.5 m.</t>
+  </si>
+  <si>
+    <t>30.43277778</t>
+  </si>
+  <si>
+    <t>Ndumo Game Reserve.</t>
+  </si>
+  <si>
+    <t>1988</t>
+  </si>
+  <si>
+    <t>2392</t>
+  </si>
+  <si>
+    <t>-27.46896667</t>
+  </si>
+  <si>
+    <t>Acacia woodland. Altitude: ca 40m.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tree.  Flowers yellow, c. 5 m. high.</t>
+  </si>
+  <si>
+    <t>32.4202</t>
+  </si>
+  <si>
+    <t>St Michael, Dumisa (Alexandra City).</t>
+  </si>
+  <si>
+    <t>1673</t>
+  </si>
+  <si>
+    <t>-30.38977778</t>
+  </si>
+  <si>
+    <t>Altitude: ca. 800m.</t>
+  </si>
+  <si>
+    <t>30.58752778</t>
+  </si>
+  <si>
+    <t>Bisley.</t>
+  </si>
+  <si>
+    <t>Growing on shallow soil overlying shale in dry thornveld. Flowers golden.</t>
+  </si>
+  <si>
+    <t>Tree with flattened spreading crown. Plant height: 2m. Common.</t>
+  </si>
+  <si>
+    <t>Shokwe Area, Ndumu Game Reserve.</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>-27.45080556</t>
+  </si>
+  <si>
+    <t>Oattey, TB</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bright yellow flowers,  late November - January.</t>
+  </si>
+  <si>
+    <t>32.37083333</t>
+  </si>
+  <si>
+    <t>Amajuba District Municipality Area. Dannhauser Municipality Area. Verdriet Village. Mine Property.</t>
+  </si>
+  <si>
+    <t>156</t>
+  </si>
+  <si>
+    <t>-28.0125</t>
+  </si>
+  <si>
+    <t>hill slope. Vegetation type: forest margin. Biotic effect: disturbed. Slope: gentle.</t>
+  </si>
+  <si>
+    <t>Mnxati, ES</t>
+  </si>
+  <si>
+    <t>HT: 5.00, HTUNIT: m , GRFRMS: Tree, ca. 5m in height. Green pods, thorns robust.</t>
+  </si>
+  <si>
+    <t>30.24972222</t>
+  </si>
+  <si>
+    <t>Between Candover and Pongola Poort; Ngotshe district.</t>
+  </si>
+  <si>
+    <t>-27.77327778</t>
+  </si>
+  <si>
+    <t>In mixed scrub and treeveld in flat area. Altitude: c. 400ft.</t>
+  </si>
+  <si>
+    <t>Tree. Small tree 9 ft. high. Common.</t>
+  </si>
+  <si>
+    <t>32.64036111</t>
+  </si>
+  <si>
+    <t>Umvoti/ Muden, ca. 1.8 km North West of Mountain High School. Oshikishi Village.</t>
+  </si>
+  <si>
+    <t>806</t>
+  </si>
+  <si>
+    <t>-29.65230556</t>
+  </si>
+  <si>
+    <t>Biome: forest. Vegetation type: bush clump.</t>
+  </si>
+  <si>
+    <t>Shrub. Plant height: Ca. 2 m.</t>
+  </si>
+  <si>
+    <t>30.73827778</t>
+  </si>
+  <si>
+    <t>Bangonoma.</t>
+  </si>
+  <si>
+    <t>A8</t>
+  </si>
+  <si>
+    <t>-28.625</t>
+  </si>
+  <si>
+    <t>Durban district, Doonside.</t>
+  </si>
+  <si>
+    <t>-30.12461111</t>
+  </si>
+  <si>
+    <t>Growing on roadside.</t>
+  </si>
+  <si>
+    <t>Tree. Crown flattened, bark longitudinally channelled. Plant height: 15 ft. Uncommon.</t>
+  </si>
+  <si>
+    <t>31.46963889</t>
+  </si>
+  <si>
+    <t>Campleolltan-Dumisa (Alexandria City).</t>
+  </si>
+  <si>
+    <t>2059</t>
+  </si>
+  <si>
+    <t>-30.37997222</t>
+  </si>
+  <si>
+    <t>30.59133333</t>
+  </si>
+  <si>
+    <t>Kearsney.</t>
+  </si>
+  <si>
+    <t>s.n.</t>
+  </si>
+  <si>
+    <t>-29.48997222</t>
+  </si>
+  <si>
+    <t>Milner, P</t>
+  </si>
+  <si>
+    <t>Heads bright yellow.</t>
+  </si>
+  <si>
+    <t>31.43475</t>
+  </si>
+  <si>
+    <t>Ubombo district, 1 mile south of Mkuze on Hluhluwe - Mkuze road.</t>
+  </si>
+  <si>
+    <t>304</t>
+  </si>
+  <si>
+    <t>-28.06825</t>
+  </si>
+  <si>
+    <t>Tree. Crown flattened. Plant height: 15 ft. Locally dominant.</t>
+  </si>
+  <si>
+    <t>32.06238889</t>
+  </si>
+  <si>
+    <t>Bisley near Pietermaritzburg.</t>
+  </si>
+  <si>
+    <t>Tree 10 ft. high with flattened slightly spreading crown growing on shallow soil overlying shale. Common locally with A. karoo, A. siberiana and A. gerrardii.</t>
+  </si>
+  <si>
+    <t>Bisley, Pietermaritzburg.</t>
+  </si>
+  <si>
+    <t>Tree. A small tree 12 ft. high having slightly flattened crown. Young branchelets have fine pubescens. Common.</t>
+  </si>
+  <si>
+    <t>Inanda.</t>
+  </si>
+  <si>
+    <t>1883</t>
+  </si>
+  <si>
+    <t>1801</t>
+  </si>
+  <si>
+    <t>-30.15930556</t>
+  </si>
+  <si>
+    <t>31.57013889</t>
+  </si>
+  <si>
+    <t>Umsindusi ( Maritzburg ) N.P.</t>
+  </si>
+  <si>
+    <t>1897</t>
+  </si>
+  <si>
+    <t>6365</t>
+  </si>
+  <si>
+    <t>-30.03388889</t>
+  </si>
+  <si>
+    <t>Stony, grassy places. Altitude: ca. 2000ft.</t>
+  </si>
+  <si>
+    <t>Tree. (Thorns). Tree, 15 - 20 ft. high. Fruiting specimens, Ripe legume black.</t>
+  </si>
+  <si>
+    <t>30.63733333</t>
+  </si>
+  <si>
+    <t>Between Jozini and Ingwavuma.</t>
+  </si>
+  <si>
+    <t>-27.41141667</t>
+  </si>
+  <si>
+    <t>Secondary scrub.</t>
+  </si>
+  <si>
+    <t>Strey</t>
+  </si>
+  <si>
+    <t>Tree. Small tree, 8 ft. tall. Flowers yellow.</t>
+  </si>
+  <si>
+    <t>32.14144444</t>
+  </si>
+  <si>
+    <t>Somkhele Africa's Centre, Mtubatuba.</t>
+  </si>
+  <si>
+    <t>2003</t>
+  </si>
+  <si>
+    <t>2549</t>
+  </si>
+  <si>
+    <t>-28.375</t>
+  </si>
+  <si>
+    <t>hill slope. Vegetation type: palm veld and thicket; natural areas in thicket clumps. Semi shade.</t>
+  </si>
+  <si>
+    <t>Siebert, SJ</t>
+  </si>
+  <si>
+    <t>HT: 2.75, HTUNIT: m , GRFRMS: Tree. Small tree up to 2.75m tall with spreading flattened crown; White, paired thorns with common base. Leaves twice compound. Flowers are yellow, round balls.</t>
+  </si>
+  <si>
+    <t>32.125</t>
+  </si>
+  <si>
+    <t>Weenen District, 3 miles from Weenen on Estcourt road.</t>
+  </si>
+  <si>
+    <t>758</t>
+  </si>
+  <si>
+    <t>-29.393</t>
+  </si>
+  <si>
+    <t>Growing on boulder strewn slope in dry river valley scrub.</t>
+  </si>
+  <si>
+    <t>Tree. Plant height: 12 ft.</t>
+  </si>
+  <si>
+    <t>30.04025</t>
+  </si>
+  <si>
+    <t>Cwaka Agricultural College, 6 miles North West of Empangeni on old Mtubatuba road.</t>
+  </si>
+  <si>
+    <t>517</t>
+  </si>
+  <si>
+    <t>-29.06955556</t>
+  </si>
+  <si>
+    <t>MacDonald, DJ</t>
+  </si>
+  <si>
+    <t>32.57447222</t>
+  </si>
+  <si>
+    <t>Weenen, Engodini, c. 300m from Eskom Power Station towards North. Grid ref (S: 28º50'56,2" - E: 30º02'26,9").</t>
+  </si>
+  <si>
+    <t>-29.13816667</t>
+  </si>
+  <si>
+    <t>Pain. Biome: forest. Vegetation type: forest with herbs and shrubs. Habitat: plain. Soil type: sand and loam. Slope: gentle. Aspect: East. Biotic effect: roadside. Altitude: 921m.</t>
+  </si>
+  <si>
+    <t>Magubane, MM</t>
+  </si>
+  <si>
+    <t>Tree up to c. 3m tall; No fllower. No fruit. Notes: plenty.</t>
+  </si>
+  <si>
+    <t>29.92438889</t>
+  </si>
+  <si>
+    <t>Ndumu Game Reserve; Ingwavuma district.</t>
+  </si>
+  <si>
+    <t>-27.4705</t>
+  </si>
+  <si>
+    <t>In Acacia veld, stony soil.</t>
+  </si>
+  <si>
+    <t>Tree. Small tree 10 ft. high and flowers yellow.</t>
+  </si>
+  <si>
+    <t>32.42166667</t>
+  </si>
+  <si>
+    <t>575</t>
+  </si>
+  <si>
+    <t>Esinqumeni, ± 600 m North of Esinqumeni Primary School.</t>
+  </si>
+  <si>
+    <t>308</t>
+  </si>
+  <si>
+    <t>-28.77222222</t>
+  </si>
+  <si>
+    <t>hill slope. Vegetation type: succulents, shrubs and few herbs on a rocky area. Slope: gentle.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Abundant down the slope.
+Zulu Botanical Knowledge Project.</t>
+  </si>
+  <si>
+    <t>± 3 m high. Yellow flufy flowers, thorny branches. Compound leaves, elongated pods.</t>
+  </si>
+  <si>
+    <t>30.44611111</t>
+  </si>
+  <si>
+    <t>Pietermaritzburg District. Bisley.</t>
+  </si>
+  <si>
+    <t>Tree. Plant height: 10 ft. Crown flattened, bark longitudinally channelled.</t>
+  </si>
+  <si>
+    <t>Near Mseleni Mission; Lake Sibayi.</t>
+  </si>
+  <si>
+    <t>4010</t>
+  </si>
+  <si>
+    <t>-27.54922222</t>
+  </si>
+  <si>
+    <t>Closed woodland.</t>
+  </si>
+  <si>
+    <t>Tree. Plant height: 25 ft. Large tree with a flat crown. Flowers yellow.</t>
+  </si>
+  <si>
+    <t>32.94030556</t>
+  </si>
+  <si>
+    <t>Umvoti District, 10 miles from Greytown on Muden road.</t>
+  </si>
+  <si>
+    <t>628</t>
+  </si>
+  <si>
+    <t>-29.66780556</t>
+  </si>
+  <si>
+    <t>Growing on steep sloping roadside bank. Dry river valley scrub.</t>
+  </si>
+  <si>
+    <t>30.77675</t>
+  </si>
+  <si>
+    <t>Umzinto District, Umkomaas.</t>
+  </si>
+  <si>
+    <t>794</t>
+  </si>
+  <si>
+    <t>-30.2052253</t>
+  </si>
+  <si>
+    <t>Growing on margin of golf course.</t>
+  </si>
+  <si>
+    <t>Tree. Crown flattened. Plant height: 13 ft.</t>
+  </si>
+  <si>
+    <t>30.7891622</t>
+  </si>
+  <si>
+    <t>Utrecht District, Utrecht.</t>
+  </si>
+  <si>
+    <t>-28.10705556</t>
+  </si>
+  <si>
+    <t>30.53691667</t>
+  </si>
+  <si>
+    <t>Hluhluwe Game Reserve.</t>
+  </si>
+  <si>
+    <t>-28.69155556</t>
+  </si>
+  <si>
+    <t>Altitude: c. 300ft.</t>
+  </si>
+  <si>
+    <t>Tree with umbrella like crown. Plant height: 15 ft. Very common.</t>
+  </si>
+  <si>
+    <t>32.54405556</t>
+  </si>
+  <si>
+    <t>Ndumu hill. Ndumu Game Reserve. Ingwavuma district.</t>
+  </si>
+  <si>
+    <t>530</t>
+  </si>
+  <si>
+    <t>-27.46913889</t>
+  </si>
+  <si>
+    <t>Growing in small thicket.</t>
+  </si>
+  <si>
+    <t>Pooley, ES</t>
+  </si>
+  <si>
+    <t>Tree with rough black bark. Plant height: 10 ft. Leaves grey green. Twigs furry and red - brown.</t>
+  </si>
+  <si>
+    <t>32.63108333</t>
+  </si>
+  <si>
+    <t>Zulu Reserve road, Botha's Hill.</t>
+  </si>
+  <si>
+    <t>-30.24097222</t>
+  </si>
+  <si>
+    <t>In valleys, scrub.</t>
+  </si>
+  <si>
+    <t>Tree. Tree and shrub 2 - 3 m. Seed black.</t>
+  </si>
+  <si>
+    <t>31.25061111</t>
+  </si>
+  <si>
+    <t>Altitude: ca. 750m.</t>
+  </si>
+  <si>
+    <t>Gingindlovu, Zululand.</t>
+  </si>
+  <si>
+    <t>383</t>
+  </si>
+  <si>
+    <t>-29.05172222</t>
+  </si>
+  <si>
+    <t>Lawn, JG</t>
+  </si>
+  <si>
+    <t>31.97552778</t>
+  </si>
+  <si>
+    <t>Mkuzi Game Reserve, Ubombo district.</t>
+  </si>
+  <si>
+    <t>-28.10455556</t>
+  </si>
+  <si>
+    <t>In mixed low thornveld. Altitude: c. 350ft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tree,  crown spreading. Plant height: 11 ft. Very common.</t>
+  </si>
+  <si>
+    <t>32.41</t>
+  </si>
+  <si>
+    <t>Inanda, Matabetule.</t>
+  </si>
+  <si>
+    <t>-30.18269444</t>
+  </si>
+  <si>
+    <t>Growing in woodland, full sun, sandy soil.</t>
+  </si>
+  <si>
+    <t>Tree. Small tree, c. 4 m. high. Flowers yellow. Tree consist of spines. Common.</t>
+  </si>
+  <si>
+    <t>31.47019444</t>
+  </si>
+  <si>
+    <t>Mfolozi Game Reserve; Lower Umfolozi District.</t>
+  </si>
+  <si>
+    <t>795.</t>
+  </si>
+  <si>
+    <t>Thornveld. On sandy soil.</t>
+  </si>
+  <si>
+    <t>Tree, ca. 3 m. high with dark longitudinally fissured bark</t>
+  </si>
+  <si>
+    <t>INgwavuma District. Jozini Municipality Area, Ward 14. ENkungwini Village c. 10m from Border Cave Museum.</t>
+  </si>
+  <si>
+    <t>2914</t>
+  </si>
+  <si>
+    <t>-27.03352778</t>
+  </si>
+  <si>
+    <t>Vegetation type: margin. Slope moderate.</t>
+  </si>
+  <si>
+    <t>Ngwenya, AM</t>
+  </si>
+  <si>
+    <t>Tree, up to c. 3m tall. Flowers yellow.</t>
+  </si>
+  <si>
+    <t>32.65216667</t>
+  </si>
+  <si>
+    <t>North Coast. Richards Bay. Harbour (West).</t>
+  </si>
+  <si>
+    <t>-28.78333333</t>
+  </si>
+  <si>
+    <t>Vegetation type: early open scrub, sand and rubble. Slope: gentle. In open secondary vegetation on old infill.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HT: 5.00, HTUNIT: m , GRFRMS: Tree,  crown spreading; flowers yellow.</t>
+  </si>
+  <si>
+    <t>32.03333333</t>
+  </si>
+  <si>
+    <t>Jozini Dam.</t>
+  </si>
+  <si>
+    <t>Mount grassveld.</t>
+  </si>
+  <si>
+    <t>Moll</t>
+  </si>
+  <si>
+    <t>15 ft. flat crown, yellow flowers, bark brown to black, rough longitudinally fissured.</t>
+  </si>
+  <si>
+    <t>False Bay Park.</t>
+  </si>
+  <si>
+    <t>-28.57</t>
+  </si>
+  <si>
+    <t>Near lake edge just above flood level. Altitude: 5-10ft.</t>
+  </si>
+  <si>
+    <t>Scott-Smith</t>
+  </si>
+  <si>
+    <t>Tree. Small tree 9 ft. high. Crown rounded, spikes large. Fruits immature. Common.</t>
+  </si>
+  <si>
+    <t>32.63063889</t>
+  </si>
+  <si>
+    <t>Doonside.</t>
+  </si>
+  <si>
+    <t>Wylie, J</t>
+  </si>
+  <si>
+    <t>3 miles from Jozinidam, summit of Lebombo Mts.</t>
+  </si>
+  <si>
+    <t>Forming part of a dense stand with A. burkei, Dichrostachys cinerea and Combretum sp. amongst boulders.</t>
+  </si>
+  <si>
+    <t>Tree. Plant height: 15 ft. Bark dark brownish black, longitudinally fissured.</t>
+  </si>
+  <si>
+    <t>Kranskop District, Jamesons Drift.</t>
+  </si>
+  <si>
+    <t>836</t>
+  </si>
+  <si>
+    <t>-29.30461111</t>
+  </si>
+  <si>
+    <t>Dry river/streambed. Growing on shallow soil in dry river valley scrub.</t>
+  </si>
+  <si>
+    <t>Tree. Plant height: 7 ft.</t>
+  </si>
+  <si>
+    <t>31.50788889</t>
+  </si>
+  <si>
+    <t>Umlaas Valley.</t>
+  </si>
+  <si>
+    <t>-30.34363889</t>
+  </si>
+  <si>
+    <t>Unknown</t>
+  </si>
+  <si>
+    <t>30.86777778</t>
+  </si>
+  <si>
+    <t>Ubombo Mountain.</t>
+  </si>
+  <si>
+    <t>1928</t>
+  </si>
+  <si>
+    <t>-27.942</t>
+  </si>
+  <si>
+    <t>In thornveld.</t>
+  </si>
+  <si>
+    <t>McClean, APD</t>
+  </si>
+  <si>
+    <t>Common.</t>
+  </si>
+  <si>
+    <t>32.13688889</t>
+  </si>
+  <si>
+    <t>Pietermaritzburg District, Polly Shorts Hill.</t>
+  </si>
+  <si>
+    <t>467</t>
+  </si>
+  <si>
+    <t>-30.10805556</t>
+  </si>
+  <si>
+    <t>Tree. Plant height: 8 ft. Crown flattened.</t>
+  </si>
+  <si>
+    <t>30.72341667</t>
+  </si>
+  <si>
+    <t>Dennilton Transvaal.</t>
+  </si>
+  <si>
+    <t>-25.47766667</t>
+  </si>
+  <si>
+    <t>Deep sandy soil, open woodland.</t>
+  </si>
+  <si>
+    <t>Tree 14 ft. tall stringly bark, florets yellow. Common.</t>
+  </si>
+  <si>
+    <t>29.26352778</t>
+  </si>
+  <si>
+    <t>Between Ingwavuma and Ndumu.</t>
+  </si>
+  <si>
+    <t>4026</t>
+  </si>
+  <si>
+    <t>-27.05872222</t>
+  </si>
+  <si>
+    <t>Open savanna on flat ground.</t>
+  </si>
+  <si>
+    <t>Tree. Small tree 15 ft. tall.</t>
+  </si>
+  <si>
+    <t>32.22552778</t>
+  </si>
+  <si>
+    <t>Lower Umfolozi District, Enseleni.</t>
+  </si>
+  <si>
+    <t>888</t>
+  </si>
+  <si>
+    <t>-29.11408333</t>
+  </si>
+  <si>
+    <t>Growing on boulder strewn slope on margin of a patch of riverine bush.</t>
+  </si>
+  <si>
+    <t>Tree. Plant height: 11 ft.</t>
+  </si>
+  <si>
+    <t>32.04183333</t>
+  </si>
+  <si>
+    <t>Tembe Elephant Park, Muzi. Margin of Muzi swamps.</t>
+  </si>
+  <si>
+    <t>-27.61028333</t>
+  </si>
+  <si>
+    <t>Silty soil.</t>
+  </si>
+  <si>
+    <t>Tree. Plant height: 3m. Flowers yellow.</t>
+  </si>
+  <si>
+    <t>32.85551667</t>
+  </si>
+  <si>
+    <t>2 miles north of Pongola River on road to Gollel.</t>
+  </si>
+  <si>
+    <t>-27.61833333</t>
+  </si>
+  <si>
+    <t>Tree with somewhat spreading crown. Plant height: 12 ft. Common locally with Dichrostachys cinerea.</t>
+  </si>
+  <si>
+    <t>32.36786111</t>
+  </si>
+  <si>
+    <t>On farm just across the Nhlavini River on road between Ixopo and Highflats.</t>
+  </si>
+  <si>
+    <t>945</t>
+  </si>
+  <si>
+    <t>-30.39211111</t>
+  </si>
+  <si>
+    <t>In valley bushveld.</t>
+  </si>
+  <si>
+    <t>Nichols, G</t>
+  </si>
+  <si>
+    <t>Common all over farm.</t>
+  </si>
+  <si>
+    <t>30.26686111</t>
+  </si>
+  <si>
+    <t>Msinga district, Tugela Ferry.</t>
+  </si>
+  <si>
+    <t>831</t>
+  </si>
+  <si>
+    <t>-29.25525</t>
+  </si>
+  <si>
+    <t>Tree. Plant height: 6 ft.</t>
+  </si>
+  <si>
+    <t>30.75202778</t>
+  </si>
+  <si>
+    <t>Inanda Location.</t>
+  </si>
+  <si>
+    <t>30.57013889</t>
+  </si>
+  <si>
+    <t>Bergville District. Oliviers Hoek Pass.</t>
+  </si>
+  <si>
+    <t>-28.99416667</t>
+  </si>
+  <si>
+    <t>Growing in badly erroded area on steep sloping ground.</t>
+  </si>
+  <si>
+    <t>29.10002778</t>
+  </si>
+  <si>
+    <t>Eshowe District, 1 mile south of Mandini.</t>
+  </si>
+  <si>
+    <t>-29.27872222</t>
+  </si>
+  <si>
+    <t>Growing near storm water drain on roadside in dry river valley scrub.</t>
+  </si>
+  <si>
+    <t>31.70330556</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1 mile  East of Makane's Pont.</t>
+  </si>
+  <si>
+    <t>-27.03361111</t>
+  </si>
+  <si>
+    <t>Growing in sandy soil in sand forest.</t>
+  </si>
+  <si>
+    <t>Tree. Plant height: 2 m.</t>
+  </si>
+  <si>
+    <t>32.54286111</t>
+  </si>
+  <si>
+    <t>Pietermaritzburg District, Ashburton.</t>
+  </si>
+  <si>
+    <t>-30.141</t>
+  </si>
+  <si>
+    <t>Dry river/streambed. Growing on shallow soil in dry valley scrub.</t>
+  </si>
+  <si>
+    <t>Tree with flattened crown. Plant height: 12 ft. Locally common.</t>
+  </si>
+  <si>
+    <t>30.75388889</t>
+  </si>
+  <si>
+    <t>Nyalazi State Forest, Kentron area.</t>
+  </si>
+  <si>
+    <t>1612</t>
+  </si>
+  <si>
+    <t>-28.25508333</t>
+  </si>
+  <si>
+    <t>Acacia growing in dry sandveld woodland. Altitude: c 50m.</t>
+  </si>
+  <si>
+    <t>Nicholas, A</t>
+  </si>
+  <si>
+    <t>Thorns below the leaves, largish, recurved, pointing down the stem. Bark light grey to brown. Globose inflorescences with many yellow coloured flowers. Young pods present flattened with small constrictions, brown - black. 4.50m high.</t>
+  </si>
+  <si>
+    <t>32.65172222</t>
+  </si>
+  <si>
+    <t>Near Marble Hall.</t>
+  </si>
+  <si>
+    <t>-25.62222222</t>
+  </si>
+  <si>
+    <t>Trees, 12 - 14 ft.</t>
+  </si>
+  <si>
+    <t>29.488</t>
+  </si>
+  <si>
+    <t>2 miles north of Mkuze, turnoff to Ubombo.</t>
+  </si>
+  <si>
+    <t>-27.99066667</t>
+  </si>
+  <si>
+    <t>Growing in dry thornveld with A. tortilis, A. grandicornuta, A. luederitzii, Dichrostachys cinerea, A xanthophloea in moist depressions.</t>
+  </si>
+  <si>
+    <t>Tree with irregularly spreading crown. Plant height: 8 ft.</t>
+  </si>
+  <si>
+    <t>32.03755556</t>
+  </si>
+  <si>
+    <t>Mtindekwa River, Stegi District.</t>
+  </si>
+  <si>
+    <t>-27.01736111</t>
+  </si>
+  <si>
+    <t>Altitude: c 1000ft.</t>
+  </si>
+  <si>
+    <t>32.40022222</t>
+  </si>
+  <si>
+    <t>Klip River District. 3 miles from Ladysmith on Ladysmith - Helpmekaar road.</t>
+  </si>
+  <si>
+    <t>547</t>
+  </si>
+  <si>
+    <t>-28.93611111</t>
+  </si>
+  <si>
+    <t>Growing on boulder strewn slope in dry thornveld.</t>
+  </si>
+  <si>
+    <t>30.40875</t>
+  </si>
+  <si>
+    <t>Ingwavuma district, Ndumu Game Reserve. Rest Camp.</t>
+  </si>
+  <si>
+    <t>706</t>
+  </si>
+  <si>
+    <t>Growing on sandy soil. Terminalia - Sclerocarya - A. burkei woodland.</t>
+  </si>
+  <si>
+    <t>Tree. Plant height: 13 ft. Bark longitudinally chanelled.</t>
+  </si>
+  <si>
+    <t>Umvoti/ Muden, ca. 1.5 km South West of Mountain High Shool. Oshikishi Village.</t>
+  </si>
+  <si>
+    <t>810</t>
+  </si>
+  <si>
+    <t>-28.99083333</t>
+  </si>
+  <si>
+    <t>ca. 2 m high.</t>
+  </si>
+  <si>
+    <t>30.43777778</t>
+  </si>
+  <si>
+    <t>Ferncliff.</t>
+  </si>
+  <si>
+    <t>Margin of Kloof bush.</t>
+  </si>
+  <si>
+    <t>Ingwavuma district. Ndumu.</t>
+  </si>
+  <si>
+    <t>652</t>
+  </si>
+  <si>
+    <t>-27.507</t>
+  </si>
+  <si>
+    <t>Growing on margin of a cotton field. Dry thornveld.</t>
+  </si>
+  <si>
+    <t>Tree. Plant height: 15 ft. Crown rounded. Bark longitudinally channelled.</t>
+  </si>
+  <si>
+    <t>32.37605556</t>
+  </si>
+  <si>
+    <t>Ballitovile coastal forest. Forest north of stream.</t>
+  </si>
+  <si>
+    <t>1986</t>
+  </si>
+  <si>
+    <t>790</t>
+  </si>
+  <si>
+    <t>-29.53701</t>
+  </si>
+  <si>
+    <t>In dune forest.</t>
+  </si>
+  <si>
+    <t>MacDevette, K</t>
+  </si>
+  <si>
+    <t>Tree. Plant height: 2.70 m. Spinescent tree with constricted pods. Rare.</t>
+  </si>
+  <si>
+    <t>31.22092</t>
+  </si>
+  <si>
+    <t>Itala Nature Reserve, Graigadam section.</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>-27.818</t>
+  </si>
+  <si>
+    <t>Rocky hillside, on Glenrosa series ( soil ). Granite parent rock.</t>
+  </si>
+  <si>
+    <t>Porter</t>
+  </si>
+  <si>
+    <t>31.63325</t>
+  </si>
+  <si>
+    <t>Ixopo District, 14 miles past Richmond on Ixopo road. Umkomaas Valley.</t>
+  </si>
+  <si>
+    <t>610</t>
+  </si>
+  <si>
+    <t>-30.044</t>
+  </si>
+  <si>
+    <t>Dry river/streambed. Crowing in dry river valley scrub. North aspect.</t>
+  </si>
+  <si>
+    <t>Tree. Plant height: 7 ft. Locally common.</t>
+  </si>
+  <si>
+    <t>30.37044444</t>
+  </si>
+  <si>
+    <t>Pietermaritzburg district. Baynes drift.</t>
+  </si>
+  <si>
+    <t>589</t>
+  </si>
+  <si>
+    <t>Near Sipofaneni, Manzini District.</t>
+  </si>
+  <si>
+    <t>-27.14861111</t>
+  </si>
+  <si>
+    <t>32.13677778</t>
+  </si>
+  <si>
+    <t>586</t>
+  </si>
+  <si>
+    <t>Farm Sutton / Mhlosinga; Hlabisa district.</t>
+  </si>
+  <si>
+    <t>-28.48552778</t>
+  </si>
+  <si>
+    <t>Koppie, Acacia bush.</t>
+  </si>
+  <si>
+    <t>Tree, flat crown. Plant height: 15 ft.</t>
+  </si>
+  <si>
+    <t>32.39102778</t>
+  </si>
+  <si>
+    <t>Between Alberton and Rietfontein.</t>
+  </si>
+  <si>
+    <t>BP01209</t>
+  </si>
+  <si>
+    <t>-24.64888889</t>
+  </si>
+  <si>
+    <t>valley. Gentle slope.</t>
+  </si>
+  <si>
+    <t>Meyer, JJ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mixed Bushveld.
 </t>
   </si>
   <si>
-    <t>1979</t>
-[...662 lines deleted...]
-    <t>26.65347222</t>
+    <t xml:space="preserve">Tree, 2.00 m. Pods green. Compound leaves.
+1 component (leaves, pods &amp; twigs) = 500g</t>
+  </si>
+  <si>
+    <t>30.57194444</t>
+  </si>
+  <si>
+    <t>5 km uit Estcourt op Colenso pad. (Hecate Game).</t>
+  </si>
+  <si>
+    <t>DB00072</t>
+  </si>
+  <si>
+    <t>-28.96555556</t>
+  </si>
+  <si>
+    <t>hill slope.</t>
+  </si>
+  <si>
+    <t>Bekker, D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Slope: gentle.
+Thorny tree. Barely noticable flowers, very small.</t>
+  </si>
+  <si>
+    <t>Tree, 3.00 m;</t>
+  </si>
+  <si>
+    <t>29.85861111</t>
+  </si>
+  <si>
+    <t>Pietermaritzburg. 10 Miles from PMB on Greytown Road.</t>
+  </si>
+  <si>
+    <t>-29.42559</t>
+  </si>
+  <si>
+    <t>10' tree like nilotica but pods contorted.</t>
+  </si>
+  <si>
+    <t>30.46516</t>
   </si>
   <si>
     <t>Umvoti, Muden, kwaLeja, ca 1 km from the Lutheran Church towards east.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>-28.94694444</t>
   </si>
   <si>
     <t>hill slope. Vegetation type: natural forest. Slope: gentle.</t>
   </si>
   <si>
     <t>Tree, ca 3 m high, legume like shape.</t>
   </si>
   <si>
     <t>30.39194444</t>
   </si>
   <si>
-    <t>West of Ndumo village, at foothills of Lebombo.</t>
-[...578 lines deleted...]
-    <t>Tree. Crown flattened. Plant height: 7 ft. Common.</t>
+    <t>Oshikishini, ± 900m south of Mountain Secondary School.</t>
+  </si>
+  <si>
+    <t>-28.99027778</t>
+  </si>
+  <si>
+    <t>hill slope. Vegetation type: succulent shrubs. Slope: gentle.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ZULU BOTANICAL KNOWLEDGE PROJECT.
+IsiZulu name: isanqawe.</t>
+  </si>
+  <si>
+    <t>Compound leaves and has pods. ± 2m high.</t>
+  </si>
+  <si>
+    <t>30.43833333</t>
+  </si>
+  <si>
+    <t>Makanes Pont.</t>
+  </si>
+  <si>
+    <t>HV00532</t>
+  </si>
+  <si>
+    <t>-27.04361111</t>
+  </si>
+  <si>
+    <t>Floodplain;plain. No slope. Common on heavier soils.</t>
+  </si>
+  <si>
+    <t>Vahrmeijer, J(H)</t>
+  </si>
+  <si>
+    <t>Tree, 7.00 m. Pods aromatic.</t>
+  </si>
+  <si>
+    <t>32.34333333</t>
+  </si>
+  <si>
+    <t>Opuwo District: Oruwanje (Elke-Erb-Abri).</t>
+  </si>
+  <si>
+    <t>1996</t>
+  </si>
+  <si>
+    <t>104358</t>
+  </si>
+  <si>
+    <t>-18.27194444</t>
+  </si>
+  <si>
+    <t>Plain. Mopane Savanna. Very rare. Heavily grazed.</t>
+  </si>
+  <si>
+    <t>Wilke, P</t>
+  </si>
+  <si>
+    <t>Perennial, woody tree. Stem habit: ascending. Crushed leaf: non-aromatic. Broken twigs: no sap.</t>
+  </si>
+  <si>
+    <t>13.52416667</t>
+  </si>
+  <si>
+    <t>Oshikishi ± 80 m South of Ingulukuqu River.</t>
+  </si>
+  <si>
+    <t>198</t>
+  </si>
+  <si>
+    <t>-28.98027778</t>
+  </si>
+  <si>
+    <t>hill slope. Vegetation type: rocky area with succulent and shrubs. Slope: gentle.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">distributed.
+Zulu Botanical Knowledge Project.
+IsiZulu name: isanqawe.</t>
+  </si>
+  <si>
+    <t>Tree. ± 3 m high. Stripped hard with pods-like structures.</t>
+  </si>
+  <si>
+    <t>30.40333333</t>
+  </si>
+  <si>
+    <t>KZN, Ween, Engodini c300m from Eskom Powers Station towards North.</t>
+  </si>
+  <si>
+    <t>171A</t>
+  </si>
+  <si>
+    <t>-28.84888889</t>
+  </si>
+  <si>
+    <t>plain. Gentle slope. Vegetation type: Forest with herbs and shrubs. Loam.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zulu Botanical Knowledge Project.
+Zulu name: Isangawe.
+Plenty of this species around the area.</t>
+  </si>
+  <si>
+    <t>Tree. c3m high.</t>
+  </si>
+  <si>
+    <t>30.04083333</t>
   </si>
   <si>
     <t>Weenen, Engodini ± 200 m North of Eskom Power Station.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>-28.84833333</t>
   </si>
   <si>
     <t>plain. Vegetation type: mostly trees (medium sized) grass.</t>
   </si>
   <si>
     <t xml:space="preserve">More abundant.
 Zulu Botanical Knowledge Project.
 IsiZulu name: isanqawe.</t>
   </si>
   <si>
     <t>Tree. ± 2 m high. Plant has brown stem and branches.</t>
   </si>
   <si>
     <t>30.03805556</t>
   </si>
   <si>
-    <t>2 miles north of Pongola River on road to Gollel.</t>
-[...1326 lines deleted...]
-    <t>30.32763889</t>
+    <t>UPhongolo Municipality area. Mboloba, ± 500 m west of Sizabantu Store.</t>
+  </si>
+  <si>
+    <t>2007</t>
+  </si>
+  <si>
+    <t>1736</t>
+  </si>
+  <si>
+    <t>-27.31722222</t>
+  </si>
+  <si>
+    <t>hill slope. Valley bush. Slope: gentle.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zulu Botanical Knowledge Project.
+IsiZulu name: isikhabamkhombe.</t>
+  </si>
+  <si>
+    <t>Tree, ± 2m high. Green branches.</t>
+  </si>
+  <si>
+    <t>31.60222222</t>
   </si>
   <si>
     <t>Umvoti/ Muden; eBhuyeni, ± 800 m north of Intabamagogo Mountain.</t>
   </si>
   <si>
     <t>761</t>
-  </si>
-[...1 lines deleted...]
-    <t>-28.98027778</t>
   </si>
   <si>
     <t>mountain slope. Vegetation type: Valley Bush Veld. Slope: gentle.</t>
   </si>
   <si>
     <t xml:space="preserve">Zulu Botanical Knowledge Project.
 IsiZulu name: isanqawe.</t>
   </si>
   <si>
     <t>Shrub, ± 2m high. Pale green leaves, striped bark. New pods green and turn brown when matured.</t>
   </si>
   <si>
     <t>30.40305556</t>
   </si>
   <si>
-    <t>GOBAUB; PIERRE OU 345 FARM</t>
-[...74 lines deleted...]
-    <t>hill slope. Valley bush. Slope: gentle.</t>
+    <t>Umsinga, Mnqamulantaba, c 2 km from the North of Mathinta Primary School.</t>
+  </si>
+  <si>
+    <t>-28.79357</t>
+  </si>
+  <si>
+    <t>Hill slope. Vegetation type: valley bush veld. Slope steep.</t>
+  </si>
+  <si>
+    <t>Tree, ± 3 m high.</t>
+  </si>
+  <si>
+    <t>30.30351</t>
+  </si>
+  <si>
+    <t>Mkhambathini, c 600 m from the South of Nkanyiso Tuckshop, Estingini.</t>
+  </si>
+  <si>
+    <t>1713</t>
+  </si>
+  <si>
+    <t>-29.58722222</t>
+  </si>
+  <si>
+    <t>Hill slope. Vegetation type: bush clump. Slope: gentle.</t>
+  </si>
+  <si>
+    <t>Tree, ca. 5 m high.</t>
+  </si>
+  <si>
+    <t>30.53333333</t>
+  </si>
+  <si>
+    <t>Vulamehlo, Dumisa, Mphambanyoni, c 400 m from the East of Vulamehlo Community Poultry Project.</t>
+  </si>
+  <si>
+    <t>-30.20944444</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hill slope. Vegetation type:  grasses, natural trees and herbs. Slope: steep.</t>
   </si>
   <si>
     <t xml:space="preserve">Zulu Botanical Knowledge Project.
-IsiZulu name: isikhabamkhombe.</t>
-[...1413 lines deleted...]
-    <t>32.34333333</t>
+IsiZulu name: isingqawe.</t>
+  </si>
+  <si>
+    <t>Tree. ± 3 m high.</t>
+  </si>
+  <si>
+    <t>30.44194444</t>
   </si>
   <si>
     <t>On roadside of game section, Mount Verde property.</t>
   </si>
   <si>
     <t>-29.49666667</t>
   </si>
   <si>
     <t>plateau. Vegetation type: KZN Hinterland Thornveld. Slope: none.</t>
   </si>
   <si>
     <t xml:space="preserve">Early Detection and Rapid Response Project.
 Very common in area.</t>
   </si>
   <si>
     <t>Tree, 2.5m high. Fruit are pods with seeds ("beads").</t>
   </si>
   <si>
     <t>30.34583333</t>
   </si>
   <si>
-    <t>STEGI DIST.; STEGI HILL</t>
-[...788 lines deleted...]
-    <t>16.375</t>
+    <t>St. Michael Dumisa; (Alexandra City).</t>
+  </si>
+  <si>
+    <t>2051</t>
+  </si>
+  <si>
+    <t>-30.125</t>
+  </si>
+  <si>
+    <t>Thornbush. Altitude: ca. 800m.</t>
+  </si>
+  <si>
+    <t>Tree, 3 - 4m high. Flowers yellow.</t>
+  </si>
+  <si>
+    <t>30.375</t>
+  </si>
+  <si>
+    <t>INgwavuma District. Jozini Municipality Area. Ward 14. ENkungwini Village, c. 10m from Border Cave Museum.</t>
+  </si>
+  <si>
+    <t>-27.125</t>
+  </si>
+  <si>
+    <t>Vegetation type: margin. Slope: moderate.</t>
+  </si>
+  <si>
+    <t>Tree up to c. 3m tall.</t>
+  </si>
+  <si>
+    <t>Umzinyathi District Municipality; Dundee. Senzokuhle Farm.</t>
+  </si>
+  <si>
+    <t>2016</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>-28.13</t>
+  </si>
+  <si>
+    <t>mountain slope. Vegetation type: Income Sandy Grasssland. Slope: gentle.</t>
+  </si>
+  <si>
+    <t>Manickum, MC</t>
+  </si>
+  <si>
+    <t>Tree, 4m tall. Very long sharp thorns on stem. Tiny leaves.</t>
+  </si>
+  <si>
+    <t>30.23888889</t>
+  </si>
+  <si>
+    <t>Amajuba District Municipality Area. Dannhauser Municipality Area. Verdriet Village. Mine property.</t>
+  </si>
+  <si>
+    <t>Hill slope. Forest margin. Slope: gentle. Biome: grassland. Disturbed.</t>
+  </si>
+  <si>
+    <t>Tree, ca. 5 m in height. Green pods. Thorns robust.</t>
+  </si>
+  <si>
+    <t>Hill at Okonjota.</t>
+  </si>
+  <si>
+    <t>LH777</t>
+  </si>
+  <si>
+    <t>-18.78333333</t>
+  </si>
+  <si>
+    <t>Hill.</t>
+  </si>
+  <si>
+    <t>Hoffman, L</t>
+  </si>
+  <si>
+    <t>Tree, 3 m high, single stem. Dark fissured bark. White and brownish thorns. Green fruit, constricted between seeds.</t>
+  </si>
+  <si>
+    <t>14.33333333</t>
+  </si>
+  <si>
+    <t>West of Ondangwa on road D3603, at mahango field.</t>
+  </si>
+  <si>
+    <t>MU831</t>
+  </si>
+  <si>
+    <t>-18.02222222</t>
+  </si>
+  <si>
+    <t>Plain; white sandy soils.</t>
+  </si>
+  <si>
+    <t>Oshana</t>
+  </si>
+  <si>
+    <t>Tree, 5 m high, stem rough. Leaves tripinnate very small. Pod slender long 15-20 cm. Thorns straight, not too long.</t>
+  </si>
+  <si>
+    <t>15.88805556</t>
+  </si>
+  <si>
+    <t>Pretoria National Botanical Garden, southern west of Aloe lodge.</t>
+  </si>
+  <si>
+    <t>2022</t>
+  </si>
+  <si>
+    <t>-25.73548</t>
+  </si>
+  <si>
+    <t>Plain. Vegetation type: trees, shrub</t>
+  </si>
+  <si>
+    <t>Moloantoa, R.R.</t>
+  </si>
+  <si>
+    <t>Tree. Plant height: ± 5 m high. Compound bipinnately leaves. Pods as fruit. Bi-thorns (white).</t>
+  </si>
+  <si>
+    <t>28.27932</t>
+  </si>
+  <si>
+    <t>Pretoria National Botanical Gardens, southern west of Aloe lodge.</t>
+  </si>
+  <si>
+    <t>Tree. Plant height: ± 5 m high. Compound bipinnately leaves. Pods as fruit. Bi-thorns white.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ellisras District. D'Nyala Provincial Nature Reserve. ca.6.4 km  WNW from main camp. Farm: Rivers Bend 591 LQ.</t>
+  </si>
+  <si>
+    <t>19288</t>
+  </si>
+  <si>
+    <t>-23.7480555555</t>
+  </si>
+  <si>
+    <t>Plain. Bioregion: Central Bushveld. Vegetation type: Limpopo Sweet Bushveld.</t>
+  </si>
+  <si>
+    <t>Bester, SP</t>
+  </si>
+  <si>
+    <t>Tree, to 5 m tall.</t>
+  </si>
+  <si>
+    <t>27.76172222</t>
+  </si>
+  <si>
+    <t>SPECIESID</t>
+  </si>
+  <si>
+    <t>LITERATUREPRINTYEAR</t>
+  </si>
+  <si>
+    <t>REFERENCE_TYPE</t>
+  </si>
+  <si>
+    <t>LITERATURETITLE</t>
+  </si>
+  <si>
+    <t>LITERATURENAMESTRING</t>
+  </si>
+  <si>
+    <t>LITERATUREADDINFO</t>
+  </si>
+  <si>
+    <t>LITERATUREPUBLISHER</t>
+  </si>
+  <si>
+    <t>DOI</t>
+  </si>
+  <si>
+    <t>REFERENCEURL</t>
+  </si>
+  <si>
+    <t>221b458a-9542-41a2-84f6-5ed8f4d8275c</t>
+  </si>
+  <si>
+    <t>Book</t>
+  </si>
+  <si>
+    <t>Checklist of the Flowering Plants of Sub-Saharan Africa</t>
+  </si>
+  <si>
+    <t>Klopper, RR; Chatelain, C; Banninger, V; Spichiger, R</t>
+  </si>
+  <si>
+    <t>SANBI, Pretoria</t>
+  </si>
+  <si>
+    <t>Series</t>
+  </si>
+  <si>
+    <t>Plants of the northern provinces of South Africa: Keys and diagnostic characters</t>
+  </si>
+  <si>
+    <t>Retief, E; Herman, PPJ</t>
+  </si>
+  <si>
+    <t>Strelitzia 6: 1-681</t>
+  </si>
+  <si>
+    <t>National Botanical Institute, Pretoria</t>
+  </si>
+  <si>
+    <t>Flora</t>
+  </si>
+  <si>
+    <t>Mimosoideae</t>
+  </si>
+  <si>
+    <t>Flora of Southern Africa 16(1)1-155</t>
+  </si>
+  <si>
+    <t>BRI, Pretoria</t>
+  </si>
+  <si>
+    <t>Periodical/Journal</t>
+  </si>
+  <si>
+    <t>Acacia nilotica (L.) Willd. ex Delile ssp. kraussiana (Benth.) Brenan</t>
+  </si>
+  <si>
+    <t>Ross, JH; Hulme, JFM</t>
+  </si>
+  <si>
+    <t>Flowering Plants of Africa 41(2), t.1636</t>
+  </si>
+  <si>
+    <t>An enumeration of plants collected in the northern Transvaal</t>
+  </si>
+  <si>
+    <t>Obermeyer, AA; Schweickerdt, HGWJ; Verdoorn, IC</t>
+  </si>
+  <si>
+    <t>Bothalia 3: 223-258</t>
+  </si>
+  <si>
+    <t>NOMENCLATURENOTE</t>
+  </si>
+  <si>
+    <t>ACC_PROTOLOGUECITATION</t>
+  </si>
+  <si>
+    <t>TYPENOTE</t>
+  </si>
+  <si>
+    <t>CALCACCEPTEDNAME</t>
+  </si>
+  <si>
+    <t>SYN_SPECIESID</t>
+  </si>
+  <si>
+    <t>SYNCATEGORY</t>
+  </si>
+  <si>
+    <t>SYN_PROTOLOGUECITATION</t>
+  </si>
+  <si>
+    <t>CITESFIELD</t>
+  </si>
+  <si>
+    <t>Acacia arabica var. kraussiana Benth.</t>
+  </si>
+  <si>
+    <t>&lt;em&gt;Vachellia nilotica&lt;/em&gt; (L.) P.J.H.Hurter &amp; Mabb. subsp. &lt;em&gt;kraussiana&lt;/em&gt; (Benth.) Kyal. &amp; Boatwr.</t>
+  </si>
+  <si>
+    <t>b55bcd11-49d0-4de2-b0df-9af9ea8a40b0</t>
+  </si>
+  <si>
+    <t>bas</t>
+  </si>
+  <si>
+    <t>Acacia arabica</t>
+  </si>
+  <si>
+    <t>4403d9d8-0896-4edf-9c2a-38ad820039c9</t>
+  </si>
+  <si>
+    <t>hom</t>
+  </si>
+  <si>
+    <t>Acacia nilotica</t>
+  </si>
+  <si>
+    <t>256f2cd5-8b7d-4d66-92e4-5c67a9b1f576</t>
+  </si>
+  <si>
+    <t>Acacia arabica (Lam.) Willd.</t>
+  </si>
+  <si>
+    <t>a8740a2b-d1c0-4548-9b75-f275a3b6665c</t>
+  </si>
+  <si>
+    <t>syn</t>
+  </si>
+  <si>
+    <t>Acacia benthamii Rochebr.</t>
+  </si>
+  <si>
+    <t>21992c83-20c4-46b5-9597-8533da08a3d5</t>
+  </si>
+  <si>
+    <t>Acacia benthamii</t>
+  </si>
+  <si>
+    <t>SPECIMENCATEGORY</t>
   </si>
   <si>
     <t>TYPECATEGORY</t>
   </si>
   <si>
     <t>TYPETAXSTATUS</t>
   </si>
   <si>
-    <t>SPECIMENCATEGORY</t>
+    <t>TYPECALCFULLNAME</t>
   </si>
   <si>
     <t>IMAGEURL</t>
   </si>
   <si>
-    <t>TYPECALCFULLNAME</t>
+    <t>LNBG$</t>
   </si>
   <si>
     <t>Herbarium voucher</t>
   </si>
   <si>
+    <t>Mukoma, T</t>
+  </si>
+  <si>
+    <t>2000</t>
+  </si>
+  <si>
+    <t>Tawakali, EJ</t>
+  </si>
+  <si>
     <t>1354</t>
   </si>
   <si>
-    <t>Tawakali, EJ</t>
+    <t>da Torre, AR</t>
   </si>
   <si>
     <t>17788</t>
   </si>
   <si>
-    <t>da Torre, AR</t>
+    <t>Pedrogao</t>
+  </si>
+  <si>
+    <t>340</t>
   </si>
   <si>
     <t>1947</t>
   </si>
   <si>
-    <t>340</t>
-[...2 lines deleted...]
-    <t>Pedrogao</t>
+    <t>Rycroft, HB</t>
   </si>
   <si>
     <t>2464</t>
   </si>
   <si>
-    <t>Rycroft, HB</t>
+    <t>Faulkner, HG</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>Faulkner, HG</t>
+    <t>Evans, P</t>
+  </si>
+  <si>
+    <t>658</t>
   </si>
   <si>
     <t>1938</t>
   </si>
   <si>
-    <t>658</t>
-[...2 lines deleted...]
-    <t>Evans, P</t>
+    <t>Glover, PE</t>
+  </si>
+  <si>
+    <t>2090</t>
+  </si>
+  <si>
+    <t>2102</t>
+  </si>
+  <si>
+    <t>Pedro</t>
+  </si>
+  <si>
+    <t>661</t>
+  </si>
+  <si>
+    <t>Drummond, RB</t>
+  </si>
+  <si>
+    <t>5181</t>
+  </si>
+  <si>
+    <t>2084</t>
+  </si>
+  <si>
+    <t>Hornby, HE</t>
+  </si>
+  <si>
+    <t>1038</t>
+  </si>
+  <si>
+    <t>6431</t>
+  </si>
+  <si>
+    <t>Teixeira, JB</t>
+  </si>
+  <si>
+    <t>1.439</t>
+  </si>
+  <si>
+    <t>339</t>
+  </si>
+  <si>
+    <t>Leippert, H</t>
+  </si>
+  <si>
+    <t>5027</t>
+  </si>
+  <si>
+    <t>Simao, J</t>
+  </si>
+  <si>
+    <t>1341</t>
+  </si>
+  <si>
+    <t>Smith</t>
+  </si>
+  <si>
+    <t>1180</t>
+  </si>
+  <si>
+    <t>107</t>
+  </si>
+  <si>
+    <t>Pedrogao, J</t>
+  </si>
+  <si>
+    <t>347</t>
+  </si>
+  <si>
+    <t>3626</t>
+  </si>
+  <si>
+    <t>Wiseman, P</t>
+  </si>
+  <si>
+    <t>292</t>
+  </si>
+  <si>
+    <t>1080</t>
+  </si>
+  <si>
+    <t>Watt, JM</t>
+  </si>
+  <si>
+    <t>Barbosa, LAG</t>
+  </si>
+  <si>
+    <t>2621</t>
+  </si>
+  <si>
+    <t>4327</t>
+  </si>
+  <si>
+    <t>De Koning, J</t>
+  </si>
+  <si>
+    <t>7619</t>
+  </si>
+  <si>
+    <t>LaCroix</t>
   </si>
   <si>
     <t>3372</t>
   </si>
   <si>
-    <t>LaCroix</t>
-[...98 lines deleted...]
-    <t>De Koning, J</t>
+    <t>Kolberg, HH</t>
+  </si>
+  <si>
+    <t>1291</t>
+  </si>
+  <si>
+    <t>de Beer, JS</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>de Beer, JS</t>
+    <t>Pawek, J</t>
   </si>
   <si>
     <t>13219</t>
   </si>
   <si>
-    <t>Pawek, J</t>
+    <t>Hall-Martin, AJ</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
-    <t>Hall-Martin, AJ</t>
+    <t>Correia, MF</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
-    <t>Correia, MF</t>
+    <t>Reyneke, JL</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>Reyneke, JL</t>
+    <t>Merxmuller, H</t>
   </si>
   <si>
     <t>30230</t>
   </si>
   <si>
-    <t>Merxmuller, H</t>
+    <t>Marsh, EK</t>
   </si>
   <si>
     <t>PRE 30355</t>
   </si>
   <si>
-    <t>Marsh, EK</t>
+    <t>Salubeni, AJ</t>
   </si>
   <si>
     <t>5465</t>
   </si>
   <si>
-    <t>Salubeni, AJ</t>
-[...1 lines deleted...]
-  <si>
     <t>6926B</t>
   </si>
   <si>
+    <t>Loeb, ME</t>
+  </si>
+  <si>
     <t>313</t>
   </si>
   <si>
-    <t>Loeb, ME</t>
-[...1 lines deleted...]
-  <si>
     <t>11727</t>
   </si>
   <si>
+    <t>Schoenfelder, EBW</t>
+  </si>
+  <si>
     <t>964</t>
   </si>
   <si>
-    <t>Schoenfelder, EBW</t>
-[...1 lines deleted...]
-  <si>
     <t>5244</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>SAM</t>
   </si>
   <si>
+    <t>Joad, JC</t>
+  </si>
+  <si>
+    <t>7299</t>
+  </si>
+  <si>
     <t>1881</t>
   </si>
   <si>
-    <t>7299</t>
-[...2 lines deleted...]
-    <t>Joad, JC</t>
+    <t>de Menezes, A</t>
   </si>
   <si>
     <t>3148</t>
   </si>
   <si>
-    <t>de Menezes, A</t>
-[...1 lines deleted...]
-  <si>
     <t>318</t>
   </si>
   <si>
     <t>1915</t>
   </si>
   <si>
     <t>5219</t>
   </si>
   <si>
     <t>1833</t>
   </si>
   <si>
     <t>de Sousa, AE</t>
   </si>
   <si>
     <t>Henderson, MR</t>
   </si>
   <si>
+    <t>Gilliland, HB</t>
+  </si>
+  <si>
     <t>1228</t>
   </si>
   <si>
-    <t>Gilliland, HB</t>
-[...1 lines deleted...]
-  <si>
     <t>666</t>
   </si>
   <si>
     <t>31399</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
+    <t>Mott, PJ</t>
+  </si>
+  <si>
     <t>1039</t>
   </si>
   <si>
-    <t>Mott, PJ</t>
+    <t>Greenway, PJ</t>
   </si>
   <si>
     <t>6808</t>
   </si>
   <si>
-    <t>Greenway, PJ</t>
-[...1 lines deleted...]
-  <si>
     <t>2130</t>
   </si>
   <si>
     <t>7632</t>
   </si>
   <si>
+    <t>Pereira, A</t>
+  </si>
+  <si>
     <t>2774</t>
   </si>
   <si>
-    <t>Pereira, A</t>
-[...1 lines deleted...]
-  <si>
     <t>1277</t>
   </si>
   <si>
+    <t>Sim, JM</t>
+  </si>
+  <si>
     <t>19213</t>
   </si>
   <si>
-    <t>Sim, JM</t>
+    <t>2165</t>
   </si>
   <si>
     <t>1958</t>
   </si>
   <si>
-    <t>2165</t>
+    <t>Rissik, J</t>
+  </si>
+  <si>
+    <t>PRE 8190</t>
   </si>
   <si>
     <t>1912</t>
   </si>
   <si>
-    <t>PRE 8190</t>
-[...2 lines deleted...]
-    <t>Rissik, J</t>
+    <t>Wild, H</t>
   </si>
   <si>
     <t>4057</t>
   </si>
   <si>
-    <t>Wild, H</t>
+    <t>Keet, JDM</t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
-    <t>Keet, JDM</t>
+    <t>Chapman, JD</t>
   </si>
   <si>
     <t>9427</t>
   </si>
   <si>
-    <t>Chapman, JD</t>
+    <t>Hornby, RM</t>
   </si>
   <si>
     <t>2726</t>
   </si>
   <si>
-    <t>Hornby, RM</t>
-[...1 lines deleted...]
-  <si>
     <t>4470</t>
   </si>
   <si>
     <t>13,777</t>
   </si>
   <si>
+    <t>Rourke, JP</t>
+  </si>
+  <si>
     <t>762/27</t>
   </si>
   <si>
-    <t>Rourke, JP</t>
-[...1 lines deleted...]
-  <si>
     <t>Hilliard, OM</t>
   </si>
   <si>
     <t>5072</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
+    <t>Patel, IH</t>
+  </si>
+  <si>
     <t>2307</t>
   </si>
   <si>
-    <t>Patel, IH</t>
+    <t>Eyles, F</t>
+  </si>
+  <si>
+    <t>3313</t>
   </si>
   <si>
     <t>1922</t>
   </si>
   <si>
-    <t>3313</t>
-[...4 lines deleted...]
-  <si>
     <t>2136</t>
   </si>
   <si>
+    <t>Chase, NC</t>
+  </si>
+  <si>
     <t>238</t>
   </si>
   <si>
-    <t>Chase, NC</t>
-[...1 lines deleted...]
-  <si>
     <t>19012</t>
   </si>
   <si>
+    <t>Hornby, AJW</t>
+  </si>
+  <si>
     <t>2905</t>
   </si>
   <si>
-    <t>Hornby, AJW</t>
+    <t>Tolken, HR</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
-    <t>Tolken, HR</t>
-[...1 lines deleted...]
-  <si>
     <t>886</t>
   </si>
   <si>
+    <t>Molepo, L</t>
+  </si>
+  <si>
     <t>1939</t>
   </si>
   <si>
-    <t>Molepo, L</t>
+    <t>Robson, NKB</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>Robson, NKB</t>
+    <t>de Lemos, F</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>de Lemos, F</t>
+    <t>Jacobsen, W</t>
   </si>
   <si>
     <t>2385</t>
   </si>
   <si>
-    <t>Jacobsen, W</t>
-[...1 lines deleted...]
-  <si>
     <t>45</t>
   </si>
   <si>
     <t>12982</t>
   </si>
   <si>
+    <t>Pedro, JG</t>
+  </si>
+  <si>
     <t>58</t>
   </si>
   <si>
-    <t>Pedro, JG</t>
-[...1 lines deleted...]
-  <si>
     <t>2519</t>
   </si>
   <si>
     <t>5592</t>
   </si>
   <si>
+    <t>Miller, OB</t>
+  </si>
+  <si>
     <t>S/167</t>
   </si>
   <si>
-    <t>Miller, OB</t>
+    <t>de Menezes, OJA</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
-    <t>de Menezes, OJA</t>
-[...1 lines deleted...]
-  <si>
     <t>724A</t>
   </si>
   <si>
     <t>11955</t>
   </si>
   <si>
     <t>5031</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
     <t>4464</t>
   </si>
   <si>
+    <t>Barker, WF</t>
+  </si>
+  <si>
     <t>4412</t>
   </si>
   <si>
-    <t>Barker, WF</t>
-[...1 lines deleted...]
-  <si>
     <t>Borle, JM</t>
   </si>
   <si>
     <t>9355</t>
   </si>
   <si>
-    <t>TEXTTITLE</t>
-[...138 lines deleted...]
-    <t>An enumeration of plants collected in the northern Transvaal</t>
+    <t>KINGDOM</t>
+  </si>
+  <si>
+    <t>SUBKINGDOM</t>
+  </si>
+  <si>
+    <t>PHYLUM</t>
+  </si>
+  <si>
+    <t>SUBPHYLUM</t>
+  </si>
+  <si>
+    <t>GROUPNAME</t>
+  </si>
+  <si>
+    <t>CLASSNAME</t>
+  </si>
+  <si>
+    <t>SUBCLASSNAME</t>
+  </si>
+  <si>
+    <t>ORDERNAME</t>
+  </si>
+  <si>
+    <t>SUBORDERNAME</t>
+  </si>
+  <si>
+    <t>FAMILY</t>
+  </si>
+  <si>
+    <t>SUBFAMILY</t>
+  </si>
+  <si>
+    <t>TRIBE</t>
+  </si>
+  <si>
+    <t>SUBTRIBE</t>
+  </si>
+  <si>
+    <t>GENUS</t>
+  </si>
+  <si>
+    <t>SUBGENUS</t>
+  </si>
+  <si>
+    <t>SPECIES</t>
+  </si>
+  <si>
+    <t>SUBSPECIES</t>
+  </si>
+  <si>
+    <t>VARIETY</t>
+  </si>
+  <si>
+    <t>SUBVARIETY</t>
+  </si>
+  <si>
+    <t>FORMA</t>
+  </si>
+  <si>
+    <t>SUBFORMA</t>
+  </si>
+  <si>
+    <t>CULTIVAR</t>
+  </si>
+  <si>
+    <t>SPECIESAUTHORNAME</t>
+  </si>
+  <si>
+    <t>SUBSPECIESAUTHORNAME</t>
+  </si>
+  <si>
+    <t>VARIETYAUTHORNAME</t>
+  </si>
+  <si>
+    <t>FORMAAUTHORNAME</t>
+  </si>
+  <si>
+    <t>CULTIVARAUTHORNAME</t>
+  </si>
+  <si>
+    <t>NAMESTRING</t>
+  </si>
+  <si>
+    <t>PROTOLOGUECITATION</t>
+  </si>
+  <si>
+    <t>HABIT</t>
+  </si>
+  <si>
+    <t>LIFECYCLE</t>
+  </si>
+  <si>
+    <t>LIFEFORMCLASSIFICATION</t>
+  </si>
+  <si>
+    <t>PLANTHEIGHT</t>
+  </si>
+  <si>
+    <t>GENUSHYBRID</t>
+  </si>
+  <si>
+    <t>INVALID</t>
+  </si>
+  <si>
+    <t>LEGITIMACY</t>
+  </si>
+  <si>
+    <t>ETYMOLOGY</t>
   </si>
   <si>
     <t>TOPS</t>
   </si>
   <si>
-    <t>LIFECYCLE</t>
-[...16 lines deleted...]
-  <si>
     <t>IUCN</t>
   </si>
   <si>
-    <t>ETYMOLOGY</t>
-[...2 lines deleted...]
-    <t>GROUPNAME</t>
+    <t>IUCNCRITERIA</t>
+  </si>
+  <si>
+    <t>OLDSPECIESCODE</t>
+  </si>
+  <si>
+    <t>FLOWERSTART</t>
+  </si>
+  <si>
+    <t>FLOWEREND</t>
+  </si>
+  <si>
+    <t>MINALTITUDE</t>
   </si>
   <si>
     <t>MAXALTITUDE</t>
   </si>
   <si>
-    <t>SUBFORMA</t>
-[...41 lines deleted...]
-    <t>VARIETYAUTHORNAME</t>
+    <t>SPNUMBER</t>
   </si>
   <si>
     <t>HASIMAGE</t>
   </si>
   <si>
-    <t>FORMA</t>
-[...56 lines deleted...]
-    <t>IUCNCRITERIA</t>
+    <t>Plantae</t>
+  </si>
+  <si>
+    <t>Phanerogamae</t>
+  </si>
+  <si>
+    <t>Anthophyta</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
-    <t>Phanerogamae</t>
-[...1 lines deleted...]
-  <si>
     <t>Flowering plants: dicots (Dicotyledons: eudicots)</t>
   </si>
   <si>
+    <t>Fabales</t>
+  </si>
+  <si>
+    <t>Fabaceae</t>
+  </si>
+  <si>
+    <t>Caesalpinioideae</t>
+  </si>
+  <si>
+    <t>Acacieae</t>
+  </si>
+  <si>
+    <t>(Mimosoid Clade)</t>
+  </si>
+  <si>
     <t>Vachellia</t>
   </si>
   <si>
+    <t>nilotica</t>
+  </si>
+  <si>
+    <t>kraussiana</t>
+  </si>
+  <si>
+    <t>(L.) P.J.H.Hurter &amp; Mabb.</t>
+  </si>
+  <si>
+    <t>(Benth.) Kyal. &amp; Boatwr.</t>
+  </si>
+  <si>
+    <t>acc</t>
+  </si>
+  <si>
     <t>leg</t>
   </si>
   <si>
-    <t>Acacieae</t>
-[...10 lines deleted...]
-  <si>
     <t>122736</t>
-  </si>
-[...19 lines deleted...]
-    <t>Fabaceae</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -6349,57 +6377,21137 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:BV16"/>
+  <dimension ref="A1:BR68"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="137.467910766602" customWidth="1"/>
+    <col min="1" max="1" width="139.994918823242" customWidth="1"/>
+    <col min="2" max="2" width="28.1163349151611" customWidth="1"/>
+    <col min="3" max="3" width="210.320953369141" customWidth="1"/>
+    <col min="4" max="4" width="57.9366722106934" customWidth="1"/>
+    <col min="5" max="5" width="16.9591541290283" customWidth="1"/>
+    <col min="6" max="6" width="42.4524002075195" customWidth="1"/>
+    <col min="7" max="7" width="9.140625" customWidth="1"/>
+    <col min="8" max="8" width="9.140625" customWidth="1"/>
+    <col min="9" max="9" width="9.140625" customWidth="1"/>
+    <col min="10" max="10" width="9.140625" customWidth="1"/>
+    <col min="11" max="11" width="9.140625" customWidth="1"/>
+    <col min="12" max="12" width="9.140625" customWidth="1"/>
+    <col min="13" max="13" width="9.140625" customWidth="1"/>
+    <col min="14" max="14" width="9.140625" customWidth="1"/>
+    <col min="15" max="15" width="9.140625" customWidth="1"/>
+    <col min="16" max="16" width="9.140625" customWidth="1"/>
+    <col min="17" max="17" width="9.140625" customWidth="1"/>
+    <col min="18" max="18" width="9.140625" customWidth="1"/>
+    <col min="19" max="19" width="9.140625" customWidth="1"/>
+    <col min="20" max="20" width="9.140625" customWidth="1"/>
+    <col min="21" max="21" width="9.140625" customWidth="1"/>
+    <col min="22" max="22" width="9.140625" customWidth="1"/>
+    <col min="23" max="23" width="9.140625" customWidth="1"/>
+    <col min="24" max="24" width="9.140625" customWidth="1"/>
+    <col min="25" max="25" width="9.140625" customWidth="1"/>
+    <col min="26" max="26" width="9.140625" customWidth="1"/>
+    <col min="27" max="27" width="9.140625" customWidth="1"/>
+    <col min="28" max="28" width="9.140625" customWidth="1"/>
+    <col min="29" max="29" width="9.140625" customWidth="1"/>
+    <col min="30" max="30" width="9.140625" customWidth="1"/>
+    <col min="31" max="31" width="9.140625" customWidth="1"/>
+    <col min="32" max="32" width="9.140625" customWidth="1"/>
+    <col min="33" max="33" width="9.140625" customWidth="1"/>
+    <col min="34" max="34" width="9.140625" customWidth="1"/>
+    <col min="35" max="35" width="9.140625" customWidth="1"/>
+    <col min="36" max="36" width="9.140625" customWidth="1"/>
+    <col min="37" max="37" width="9.140625" customWidth="1"/>
+    <col min="38" max="38" width="9.140625" customWidth="1"/>
+    <col min="39" max="39" width="9.140625" customWidth="1"/>
+    <col min="40" max="40" width="9.140625" customWidth="1"/>
+    <col min="41" max="41" width="9.140625" customWidth="1"/>
+    <col min="42" max="42" width="9.140625" customWidth="1"/>
+    <col min="43" max="43" width="9.140625" customWidth="1"/>
+    <col min="44" max="44" width="9.140625" customWidth="1"/>
+    <col min="45" max="45" width="9.140625" customWidth="1"/>
+    <col min="46" max="46" width="9.140625" customWidth="1"/>
+    <col min="47" max="47" width="9.140625" customWidth="1"/>
+    <col min="48" max="48" width="9.140625" customWidth="1"/>
+    <col min="49" max="49" width="9.140625" customWidth="1"/>
+    <col min="50" max="50" width="9.140625" customWidth="1"/>
+    <col min="51" max="51" width="9.140625" customWidth="1"/>
+    <col min="52" max="52" width="9.140625" customWidth="1"/>
+    <col min="53" max="53" width="9.140625" customWidth="1"/>
+    <col min="54" max="54" width="9.140625" customWidth="1"/>
+    <col min="55" max="55" width="9.140625" customWidth="1"/>
+    <col min="56" max="56" width="9.140625" customWidth="1"/>
+    <col min="57" max="57" width="9.140625" customWidth="1"/>
+    <col min="58" max="58" width="9.140625" customWidth="1"/>
+    <col min="59" max="59" width="9.140625" customWidth="1"/>
+    <col min="60" max="60" width="9.140625" customWidth="1"/>
+    <col min="61" max="61" width="9.140625" customWidth="1"/>
+    <col min="62" max="62" width="9.140625" customWidth="1"/>
+    <col min="63" max="63" width="9.140625" customWidth="1"/>
+    <col min="64" max="64" width="9.140625" customWidth="1"/>
+    <col min="65" max="65" width="9.140625" customWidth="1"/>
+    <col min="66" max="66" width="9.140625" customWidth="1"/>
+    <col min="67" max="67" width="9.140625" customWidth="1"/>
+    <col min="68" max="68" width="9.140625" customWidth="1"/>
+    <col min="69" max="69" width="9.140625" customWidth="1"/>
+    <col min="70" max="70" width="9.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="0" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="0" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="0" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="0" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="G10" s="1"/>
+      <c r="H10" s="1"/>
+      <c r="I10" s="1"/>
+      <c r="J10" s="1"/>
+      <c r="K10" s="1"/>
+      <c r="L10" s="1"/>
+      <c r="M10" s="1"/>
+      <c r="N10" s="1"/>
+      <c r="O10" s="1"/>
+      <c r="P10" s="1"/>
+      <c r="Q10" s="1"/>
+      <c r="R10" s="1"/>
+      <c r="S10" s="1"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+      <c r="X10" s="1"/>
+      <c r="Y10" s="1"/>
+      <c r="Z10" s="1"/>
+      <c r="AA10" s="1"/>
+      <c r="AB10" s="1"/>
+      <c r="AC10" s="1"/>
+      <c r="AD10" s="1"/>
+      <c r="AE10" s="1"/>
+      <c r="AF10" s="1"/>
+      <c r="AG10" s="1"/>
+      <c r="AH10" s="1"/>
+      <c r="AI10" s="1"/>
+      <c r="AJ10" s="1"/>
+      <c r="AK10" s="1"/>
+      <c r="AL10" s="1"/>
+      <c r="AM10" s="1"/>
+      <c r="AN10" s="1"/>
+      <c r="AO10" s="1"/>
+      <c r="AP10" s="1"/>
+      <c r="AQ10" s="1"/>
+      <c r="AR10" s="1"/>
+      <c r="AS10" s="1"/>
+      <c r="AT10" s="1"/>
+      <c r="AU10" s="1"/>
+      <c r="AV10" s="1"/>
+      <c r="AW10" s="1"/>
+      <c r="AX10" s="1"/>
+      <c r="AY10" s="1"/>
+      <c r="AZ10" s="1"/>
+      <c r="BA10" s="1"/>
+      <c r="BB10" s="1"/>
+      <c r="BC10" s="1"/>
+      <c r="BD10" s="1"/>
+      <c r="BE10" s="1"/>
+      <c r="BF10" s="1"/>
+      <c r="BG10" s="1"/>
+      <c r="BH10" s="1"/>
+      <c r="BI10" s="1"/>
+      <c r="BJ10" s="1"/>
+      <c r="BK10" s="1"/>
+      <c r="BL10" s="1"/>
+      <c r="BM10" s="1"/>
+      <c r="BN10" s="1"/>
+      <c r="BO10" s="1"/>
+      <c r="BP10" s="1"/>
+      <c r="BQ10" s="1"/>
+      <c r="BR10" s="1"/>
+    </row>
+    <row r="11">
+      <c r="A11" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B11" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="C11" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="D11" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="E11" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F11" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="B12" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="C12" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="D12" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E12" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F12" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="B13" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="C13" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="D13" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F13" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="B14" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="C14" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="D14" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E14" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F14" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="B15" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="C15" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="D15" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="E15" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F15" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="B16" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="C16" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="D16" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E16" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F16" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="B17" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="C17" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="D17" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="E17" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F17" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="B18" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="C18" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="D18" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="B19" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="C19" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="D19" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="E19" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="F19" s="0" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="B20" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="C20" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="D20" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E20" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F20" s="0" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="B21" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="C21" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="D21" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E21" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F21" s="0" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="B22" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="C22" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="D22" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="E22" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="F22" s="0" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="B23" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="C23" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="D23" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="B24" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="C24" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="D24" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E24" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F24" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="B25" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="C25" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="D25" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="E25" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F25" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="B26" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="C26" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="D26" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E26" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F26" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="B27" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="C27" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="D27" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="B28" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="C28" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="D28" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F28" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="B29" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="C29" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="D29" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="B30" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="C30" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="D30" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E30" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F30" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="B31" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="C31" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="D31" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E31" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F31" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="B32" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="C32" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="D32" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="E32" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F32" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="B33" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="C33" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="D33" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E33" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F33" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="B34" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="C34" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="D34" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="E34" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F34" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="B35" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="C35" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="D35" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="B36" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="C36" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="D36" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="E36" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="B37" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="C37" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="D37" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="B38" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="C38" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="D38" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="E38" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F38" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="B39" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="C39" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="D39" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="E39" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F39" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="B40" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="C40" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="D40" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E40" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F40" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="B41" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="C41" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="D41" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="B42" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="C42" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="D42" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F42" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="B43" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="C43" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="D43" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E43" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F43" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="B44" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="C44" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="D44" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="B45" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="C45" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="D45" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E45" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F45" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="B46" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="C46" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="D46" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E46" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F46" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="B47" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="C47" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="D47" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E47" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F47" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="B48" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="C48" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="D48" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E48" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F48" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="B49" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="C49" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="D49" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E49" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F49" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="B50" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="C50" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="D50" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="E50" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="F50" s="0" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="B51" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="C51" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="D51" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E51" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F51" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="B52" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="C52" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="D52" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="E52" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F52" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="B53" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="C53" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="D53" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E53" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F53" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="B54" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="C54" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="D54" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E54" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F54" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="B55" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="C55" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="D55" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="E55" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F55" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="B56" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="C56" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="D56" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="B57" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="C57" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="D57" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E57" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F57" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="B58" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="C58" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="D58" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E58" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F58" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="B59" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="C59" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="D59" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="B60" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="C60" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="D60" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="E60" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F60" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="B61" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="C61" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="D61" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="E61" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F61" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="B62" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="C62" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="D62" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E62" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F62" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="B63" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="C63" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="D63" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E63" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F63" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="B64" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="C64" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="D64" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E64" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F64" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="B65" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="C65" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="D65" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E65" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F65" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="B66" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="C66" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="D66" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E66" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F66" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="B67" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="C67" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="D67" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="E67" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F67" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="B68" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="C68" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="D68" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E68" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F68" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+  </sheetData>
+  <headerFooter/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1:BM49"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="139.994918823242" customWidth="1"/>
+    <col min="2" max="2" width="9.140625" customWidth="1"/>
+    <col min="3" max="3" width="9.140625" customWidth="1"/>
+    <col min="4" max="4" width="9.140625" customWidth="1"/>
+    <col min="5" max="5" width="9.140625" customWidth="1"/>
+    <col min="6" max="6" width="9.140625" customWidth="1"/>
+    <col min="7" max="7" width="9.140625" customWidth="1"/>
+    <col min="8" max="8" width="9.140625" customWidth="1"/>
+    <col min="9" max="9" width="9.140625" customWidth="1"/>
+    <col min="10" max="10" width="9.140625" customWidth="1"/>
+    <col min="11" max="11" width="9.140625" customWidth="1"/>
+    <col min="12" max="12" width="9.140625" customWidth="1"/>
+    <col min="13" max="13" width="9.140625" customWidth="1"/>
+    <col min="14" max="14" width="9.140625" customWidth="1"/>
+    <col min="15" max="15" width="9.140625" customWidth="1"/>
+    <col min="16" max="16" width="9.140625" customWidth="1"/>
+    <col min="17" max="17" width="9.140625" customWidth="1"/>
+    <col min="18" max="18" width="9.140625" customWidth="1"/>
+    <col min="19" max="19" width="9.140625" customWidth="1"/>
+    <col min="20" max="20" width="9.140625" customWidth="1"/>
+    <col min="21" max="21" width="9.140625" customWidth="1"/>
+    <col min="22" max="22" width="9.140625" customWidth="1"/>
+    <col min="23" max="23" width="9.140625" customWidth="1"/>
+    <col min="24" max="24" width="9.140625" customWidth="1"/>
+    <col min="25" max="25" width="9.140625" customWidth="1"/>
+    <col min="26" max="26" width="9.140625" customWidth="1"/>
+    <col min="27" max="27" width="9.140625" customWidth="1"/>
+    <col min="28" max="28" width="9.140625" customWidth="1"/>
+    <col min="29" max="29" width="9.140625" customWidth="1"/>
+    <col min="30" max="30" width="9.140625" customWidth="1"/>
+    <col min="31" max="31" width="9.140625" customWidth="1"/>
+    <col min="32" max="32" width="9.140625" customWidth="1"/>
+    <col min="33" max="33" width="9.140625" customWidth="1"/>
+    <col min="34" max="34" width="9.140625" customWidth="1"/>
+    <col min="35" max="35" width="9.140625" customWidth="1"/>
+    <col min="36" max="36" width="9.140625" customWidth="1"/>
+    <col min="37" max="37" width="9.140625" customWidth="1"/>
+    <col min="38" max="38" width="9.140625" customWidth="1"/>
+    <col min="39" max="39" width="9.140625" customWidth="1"/>
+    <col min="40" max="40" width="9.140625" customWidth="1"/>
+    <col min="41" max="41" width="9.140625" customWidth="1"/>
+    <col min="42" max="42" width="9.140625" customWidth="1"/>
+    <col min="43" max="43" width="9.140625" customWidth="1"/>
+    <col min="44" max="44" width="9.140625" customWidth="1"/>
+    <col min="45" max="45" width="9.140625" customWidth="1"/>
+    <col min="46" max="46" width="9.140625" customWidth="1"/>
+    <col min="47" max="47" width="9.140625" customWidth="1"/>
+    <col min="48" max="48" width="9.140625" customWidth="1"/>
+    <col min="49" max="49" width="9.140625" customWidth="1"/>
+    <col min="50" max="50" width="9.140625" customWidth="1"/>
+    <col min="51" max="51" width="9.140625" customWidth="1"/>
+    <col min="52" max="52" width="9.140625" customWidth="1"/>
+    <col min="53" max="53" width="9.140625" customWidth="1"/>
+    <col min="54" max="54" width="9.140625" customWidth="1"/>
+    <col min="55" max="55" width="9.140625" customWidth="1"/>
+    <col min="56" max="56" width="9.140625" customWidth="1"/>
+    <col min="57" max="57" width="9.140625" customWidth="1"/>
+    <col min="58" max="58" width="9.140625" customWidth="1"/>
+    <col min="59" max="59" width="9.140625" customWidth="1"/>
+    <col min="60" max="60" width="9.140625" customWidth="1"/>
+    <col min="61" max="61" width="9.140625" customWidth="1"/>
+    <col min="62" max="62" width="9.140625" customWidth="1"/>
+    <col min="63" max="63" width="9.140625" customWidth="1"/>
+    <col min="64" max="64" width="9.140625" customWidth="1"/>
+    <col min="65" max="65" width="9.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="0" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="0" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="0" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="0" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="B10" s="1"/>
+      <c r="C10" s="1"/>
+      <c r="D10" s="1"/>
+      <c r="E10" s="1"/>
+      <c r="F10" s="1"/>
+      <c r="G10" s="1"/>
+      <c r="H10" s="1"/>
+      <c r="I10" s="1"/>
+      <c r="J10" s="1"/>
+      <c r="K10" s="1"/>
+      <c r="L10" s="1"/>
+      <c r="M10" s="1"/>
+      <c r="N10" s="1"/>
+      <c r="O10" s="1"/>
+      <c r="P10" s="1"/>
+      <c r="Q10" s="1"/>
+      <c r="R10" s="1"/>
+      <c r="S10" s="1"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+      <c r="X10" s="1"/>
+      <c r="Y10" s="1"/>
+      <c r="Z10" s="1"/>
+      <c r="AA10" s="1"/>
+      <c r="AB10" s="1"/>
+      <c r="AC10" s="1"/>
+      <c r="AD10" s="1"/>
+      <c r="AE10" s="1"/>
+      <c r="AF10" s="1"/>
+      <c r="AG10" s="1"/>
+      <c r="AH10" s="1"/>
+      <c r="AI10" s="1"/>
+      <c r="AJ10" s="1"/>
+      <c r="AK10" s="1"/>
+      <c r="AL10" s="1"/>
+      <c r="AM10" s="1"/>
+      <c r="AN10" s="1"/>
+      <c r="AO10" s="1"/>
+      <c r="AP10" s="1"/>
+      <c r="AQ10" s="1"/>
+      <c r="AR10" s="1"/>
+      <c r="AS10" s="1"/>
+      <c r="AT10" s="1"/>
+      <c r="AU10" s="1"/>
+      <c r="AV10" s="1"/>
+      <c r="AW10" s="1"/>
+      <c r="AX10" s="1"/>
+      <c r="AY10" s="1"/>
+      <c r="AZ10" s="1"/>
+      <c r="BA10" s="1"/>
+      <c r="BB10" s="1"/>
+      <c r="BC10" s="1"/>
+      <c r="BD10" s="1"/>
+      <c r="BE10" s="1"/>
+      <c r="BF10" s="1"/>
+      <c r="BG10" s="1"/>
+      <c r="BH10" s="1"/>
+      <c r="BI10" s="1"/>
+      <c r="BJ10" s="1"/>
+      <c r="BK10" s="1"/>
+      <c r="BL10" s="1"/>
+      <c r="BM10" s="1"/>
+    </row>
+    <row r="11">
+      <c r="A11" s="0" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="0" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="0" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="0" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="0" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="0" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="0" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="0" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="0" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="0" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="0" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="0" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="0" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="0" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="0" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="0" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="0" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="0" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="0" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="0" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="0" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="0" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="0" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="0" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="0" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="0" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="0" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="0" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="0" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="0" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="0" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="0" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="0" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="0" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="0" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="0" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="0" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" s="0" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="0" t="s">
+        <v>79</v>
+      </c>
+    </row>
+  </sheetData>
+  <headerFooter/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1:BQ17"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="139.994918823242" customWidth="1"/>
+    <col min="2" max="2" width="12.666654586792" customWidth="1"/>
+    <col min="3" max="3" width="256" customWidth="1"/>
+    <col min="4" max="4" width="169.896682739258" customWidth="1"/>
+    <col min="5" max="5" width="12.9443483352661" customWidth="1"/>
+    <col min="6" max="6" width="9.140625" customWidth="1"/>
+    <col min="7" max="7" width="9.140625" customWidth="1"/>
+    <col min="8" max="8" width="9.140625" customWidth="1"/>
+    <col min="9" max="9" width="9.140625" customWidth="1"/>
+    <col min="10" max="10" width="9.140625" customWidth="1"/>
+    <col min="11" max="11" width="9.140625" customWidth="1"/>
+    <col min="12" max="12" width="9.140625" customWidth="1"/>
+    <col min="13" max="13" width="9.140625" customWidth="1"/>
+    <col min="14" max="14" width="9.140625" customWidth="1"/>
+    <col min="15" max="15" width="9.140625" customWidth="1"/>
+    <col min="16" max="16" width="9.140625" customWidth="1"/>
+    <col min="17" max="17" width="9.140625" customWidth="1"/>
+    <col min="18" max="18" width="9.140625" customWidth="1"/>
+    <col min="19" max="19" width="9.140625" customWidth="1"/>
+    <col min="20" max="20" width="9.140625" customWidth="1"/>
+    <col min="21" max="21" width="9.140625" customWidth="1"/>
+    <col min="22" max="22" width="9.140625" customWidth="1"/>
+    <col min="23" max="23" width="9.140625" customWidth="1"/>
+    <col min="24" max="24" width="9.140625" customWidth="1"/>
+    <col min="25" max="25" width="9.140625" customWidth="1"/>
+    <col min="26" max="26" width="9.140625" customWidth="1"/>
+    <col min="27" max="27" width="9.140625" customWidth="1"/>
+    <col min="28" max="28" width="9.140625" customWidth="1"/>
+    <col min="29" max="29" width="9.140625" customWidth="1"/>
+    <col min="30" max="30" width="9.140625" customWidth="1"/>
+    <col min="31" max="31" width="9.140625" customWidth="1"/>
+    <col min="32" max="32" width="9.140625" customWidth="1"/>
+    <col min="33" max="33" width="9.140625" customWidth="1"/>
+    <col min="34" max="34" width="9.140625" customWidth="1"/>
+    <col min="35" max="35" width="9.140625" customWidth="1"/>
+    <col min="36" max="36" width="9.140625" customWidth="1"/>
+    <col min="37" max="37" width="9.140625" customWidth="1"/>
+    <col min="38" max="38" width="9.140625" customWidth="1"/>
+    <col min="39" max="39" width="9.140625" customWidth="1"/>
+    <col min="40" max="40" width="9.140625" customWidth="1"/>
+    <col min="41" max="41" width="9.140625" customWidth="1"/>
+    <col min="42" max="42" width="9.140625" customWidth="1"/>
+    <col min="43" max="43" width="9.140625" customWidth="1"/>
+    <col min="44" max="44" width="9.140625" customWidth="1"/>
+    <col min="45" max="45" width="9.140625" customWidth="1"/>
+    <col min="46" max="46" width="9.140625" customWidth="1"/>
+    <col min="47" max="47" width="9.140625" customWidth="1"/>
+    <col min="48" max="48" width="9.140625" customWidth="1"/>
+    <col min="49" max="49" width="9.140625" customWidth="1"/>
+    <col min="50" max="50" width="9.140625" customWidth="1"/>
+    <col min="51" max="51" width="9.140625" customWidth="1"/>
+    <col min="52" max="52" width="9.140625" customWidth="1"/>
+    <col min="53" max="53" width="9.140625" customWidth="1"/>
+    <col min="54" max="54" width="9.140625" customWidth="1"/>
+    <col min="55" max="55" width="9.140625" customWidth="1"/>
+    <col min="56" max="56" width="9.140625" customWidth="1"/>
+    <col min="57" max="57" width="9.140625" customWidth="1"/>
+    <col min="58" max="58" width="9.140625" customWidth="1"/>
+    <col min="59" max="59" width="9.140625" customWidth="1"/>
+    <col min="60" max="60" width="9.140625" customWidth="1"/>
+    <col min="61" max="61" width="9.140625" customWidth="1"/>
+    <col min="62" max="62" width="9.140625" customWidth="1"/>
+    <col min="63" max="63" width="9.140625" customWidth="1"/>
+    <col min="64" max="64" width="9.140625" customWidth="1"/>
+    <col min="65" max="65" width="9.140625" customWidth="1"/>
+    <col min="66" max="66" width="9.140625" customWidth="1"/>
+    <col min="67" max="67" width="9.140625" customWidth="1"/>
+    <col min="68" max="68" width="9.140625" customWidth="1"/>
+    <col min="69" max="69" width="9.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="0" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="0" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="0" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="0" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="F10" s="1"/>
+      <c r="G10" s="1"/>
+      <c r="H10" s="1"/>
+      <c r="I10" s="1"/>
+      <c r="J10" s="1"/>
+      <c r="K10" s="1"/>
+      <c r="L10" s="1"/>
+      <c r="M10" s="1"/>
+      <c r="N10" s="1"/>
+      <c r="O10" s="1"/>
+      <c r="P10" s="1"/>
+      <c r="Q10" s="1"/>
+      <c r="R10" s="1"/>
+      <c r="S10" s="1"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+      <c r="X10" s="1"/>
+      <c r="Y10" s="1"/>
+      <c r="Z10" s="1"/>
+      <c r="AA10" s="1"/>
+      <c r="AB10" s="1"/>
+      <c r="AC10" s="1"/>
+      <c r="AD10" s="1"/>
+      <c r="AE10" s="1"/>
+      <c r="AF10" s="1"/>
+      <c r="AG10" s="1"/>
+      <c r="AH10" s="1"/>
+      <c r="AI10" s="1"/>
+      <c r="AJ10" s="1"/>
+      <c r="AK10" s="1"/>
+      <c r="AL10" s="1"/>
+      <c r="AM10" s="1"/>
+      <c r="AN10" s="1"/>
+      <c r="AO10" s="1"/>
+      <c r="AP10" s="1"/>
+      <c r="AQ10" s="1"/>
+      <c r="AR10" s="1"/>
+      <c r="AS10" s="1"/>
+      <c r="AT10" s="1"/>
+      <c r="AU10" s="1"/>
+      <c r="AV10" s="1"/>
+      <c r="AW10" s="1"/>
+      <c r="AX10" s="1"/>
+      <c r="AY10" s="1"/>
+      <c r="AZ10" s="1"/>
+      <c r="BA10" s="1"/>
+      <c r="BB10" s="1"/>
+      <c r="BC10" s="1"/>
+      <c r="BD10" s="1"/>
+      <c r="BE10" s="1"/>
+      <c r="BF10" s="1"/>
+      <c r="BG10" s="1"/>
+      <c r="BH10" s="1"/>
+      <c r="BI10" s="1"/>
+      <c r="BJ10" s="1"/>
+      <c r="BK10" s="1"/>
+      <c r="BL10" s="1"/>
+      <c r="BM10" s="1"/>
+      <c r="BN10" s="1"/>
+      <c r="BO10" s="1"/>
+      <c r="BP10" s="1"/>
+      <c r="BQ10" s="1"/>
+    </row>
+    <row r="11">
+      <c r="A11" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="B11" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="C11" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="D11" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="E11" s="0" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="B12" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="C12" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="D12" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="E12" s="0" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="B13" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="C13" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="D13" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="B14" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="C14" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="D14" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="E14" s="0" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="B15" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="C15" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="D15" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="E15" s="0" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="B16" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="C16" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="D16" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="E16" s="0" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="B17" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="C17" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="D17" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="E17" s="0" t="s">
+        <v>98</v>
+      </c>
+    </row>
+  </sheetData>
+  <headerFooter/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1:CD340"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="139.994918823242" customWidth="1"/>
+    <col min="2" max="2" width="14.1555633544922" customWidth="1"/>
+    <col min="3" max="3" width="16.2056007385254" customWidth="1"/>
+    <col min="4" max="4" width="123.329780578613" customWidth="1"/>
+    <col min="5" max="5" width="18.9249477386475" customWidth="1"/>
+    <col min="6" max="6" width="16.4443302154541" customWidth="1"/>
+    <col min="7" max="7" width="16.4186573028564" customWidth="1"/>
+    <col min="8" max="8" width="17.6979579925537" customWidth="1"/>
+    <col min="9" max="9" width="177.305526733398" customWidth="1"/>
+    <col min="10" max="10" width="16.3991889953613" customWidth="1"/>
+    <col min="11" max="11" width="19.5752983093262" customWidth="1"/>
+    <col min="12" max="12" width="17.8236141204834" customWidth="1"/>
+    <col min="13" max="13" width="22.9346199035645" customWidth="1"/>
+    <col min="14" max="14" width="256" customWidth="1"/>
+    <col min="15" max="15" width="20.2256126403809" customWidth="1"/>
+    <col min="16" max="16" width="21.1659736633301" customWidth="1"/>
+    <col min="17" max="17" width="256" customWidth="1"/>
+    <col min="18" max="18" width="16.906587600708" customWidth="1"/>
+    <col min="19" max="19" width="9.140625" customWidth="1"/>
+    <col min="20" max="20" width="9.140625" customWidth="1"/>
+    <col min="21" max="21" width="9.140625" customWidth="1"/>
+    <col min="22" max="22" width="9.140625" customWidth="1"/>
+    <col min="23" max="23" width="9.140625" customWidth="1"/>
+    <col min="24" max="24" width="9.140625" customWidth="1"/>
+    <col min="25" max="25" width="9.140625" customWidth="1"/>
+    <col min="26" max="26" width="9.140625" customWidth="1"/>
+    <col min="27" max="27" width="9.140625" customWidth="1"/>
+    <col min="28" max="28" width="9.140625" customWidth="1"/>
+    <col min="29" max="29" width="9.140625" customWidth="1"/>
+    <col min="30" max="30" width="9.140625" customWidth="1"/>
+    <col min="31" max="31" width="9.140625" customWidth="1"/>
+    <col min="32" max="32" width="9.140625" customWidth="1"/>
+    <col min="33" max="33" width="9.140625" customWidth="1"/>
+    <col min="34" max="34" width="9.140625" customWidth="1"/>
+    <col min="35" max="35" width="9.140625" customWidth="1"/>
+    <col min="36" max="36" width="9.140625" customWidth="1"/>
+    <col min="37" max="37" width="9.140625" customWidth="1"/>
+    <col min="38" max="38" width="9.140625" customWidth="1"/>
+    <col min="39" max="39" width="9.140625" customWidth="1"/>
+    <col min="40" max="40" width="9.140625" customWidth="1"/>
+    <col min="41" max="41" width="9.140625" customWidth="1"/>
+    <col min="42" max="42" width="9.140625" customWidth="1"/>
+    <col min="43" max="43" width="9.140625" customWidth="1"/>
+    <col min="44" max="44" width="9.140625" customWidth="1"/>
+    <col min="45" max="45" width="9.140625" customWidth="1"/>
+    <col min="46" max="46" width="9.140625" customWidth="1"/>
+    <col min="47" max="47" width="9.140625" customWidth="1"/>
+    <col min="48" max="48" width="9.140625" customWidth="1"/>
+    <col min="49" max="49" width="9.140625" customWidth="1"/>
+    <col min="50" max="50" width="9.140625" customWidth="1"/>
+    <col min="51" max="51" width="9.140625" customWidth="1"/>
+    <col min="52" max="52" width="9.140625" customWidth="1"/>
+    <col min="53" max="53" width="9.140625" customWidth="1"/>
+    <col min="54" max="54" width="9.140625" customWidth="1"/>
+    <col min="55" max="55" width="9.140625" customWidth="1"/>
+    <col min="56" max="56" width="9.140625" customWidth="1"/>
+    <col min="57" max="57" width="9.140625" customWidth="1"/>
+    <col min="58" max="58" width="9.140625" customWidth="1"/>
+    <col min="59" max="59" width="9.140625" customWidth="1"/>
+    <col min="60" max="60" width="9.140625" customWidth="1"/>
+    <col min="61" max="61" width="9.140625" customWidth="1"/>
+    <col min="62" max="62" width="9.140625" customWidth="1"/>
+    <col min="63" max="63" width="9.140625" customWidth="1"/>
+    <col min="64" max="64" width="9.140625" customWidth="1"/>
+    <col min="65" max="65" width="9.140625" customWidth="1"/>
+    <col min="66" max="66" width="9.140625" customWidth="1"/>
+    <col min="67" max="67" width="9.140625" customWidth="1"/>
+    <col min="68" max="68" width="9.140625" customWidth="1"/>
+    <col min="69" max="69" width="9.140625" customWidth="1"/>
+    <col min="70" max="70" width="9.140625" customWidth="1"/>
+    <col min="71" max="71" width="9.140625" customWidth="1"/>
+    <col min="72" max="72" width="9.140625" customWidth="1"/>
+    <col min="73" max="73" width="9.140625" customWidth="1"/>
+    <col min="74" max="74" width="9.140625" customWidth="1"/>
+    <col min="75" max="75" width="9.140625" customWidth="1"/>
+    <col min="76" max="76" width="9.140625" customWidth="1"/>
+    <col min="77" max="77" width="9.140625" customWidth="1"/>
+    <col min="78" max="78" width="9.140625" customWidth="1"/>
+    <col min="79" max="79" width="9.140625" customWidth="1"/>
+    <col min="80" max="80" width="9.140625" customWidth="1"/>
+    <col min="81" max="81" width="9.140625" customWidth="1"/>
+    <col min="82" max="82" width="9.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="0" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="0" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="0" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="0" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="F10" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="H10" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="I10" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="J10" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="K10" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="L10" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="M10" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="N10" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="O10" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="P10" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="Q10" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="R10" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="S10" s="1"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+      <c r="X10" s="1"/>
+      <c r="Y10" s="1"/>
+      <c r="Z10" s="1"/>
+      <c r="AA10" s="1"/>
+      <c r="AB10" s="1"/>
+      <c r="AC10" s="1"/>
+      <c r="AD10" s="1"/>
+      <c r="AE10" s="1"/>
+      <c r="AF10" s="1"/>
+      <c r="AG10" s="1"/>
+      <c r="AH10" s="1"/>
+      <c r="AI10" s="1"/>
+      <c r="AJ10" s="1"/>
+      <c r="AK10" s="1"/>
+      <c r="AL10" s="1"/>
+      <c r="AM10" s="1"/>
+      <c r="AN10" s="1"/>
+      <c r="AO10" s="1"/>
+      <c r="AP10" s="1"/>
+      <c r="AQ10" s="1"/>
+      <c r="AR10" s="1"/>
+      <c r="AS10" s="1"/>
+      <c r="AT10" s="1"/>
+      <c r="AU10" s="1"/>
+      <c r="AV10" s="1"/>
+      <c r="AW10" s="1"/>
+      <c r="AX10" s="1"/>
+      <c r="AY10" s="1"/>
+      <c r="AZ10" s="1"/>
+      <c r="BA10" s="1"/>
+      <c r="BB10" s="1"/>
+      <c r="BC10" s="1"/>
+      <c r="BD10" s="1"/>
+      <c r="BE10" s="1"/>
+      <c r="BF10" s="1"/>
+      <c r="BG10" s="1"/>
+      <c r="BH10" s="1"/>
+      <c r="BI10" s="1"/>
+      <c r="BJ10" s="1"/>
+      <c r="BK10" s="1"/>
+      <c r="BL10" s="1"/>
+      <c r="BM10" s="1"/>
+      <c r="BN10" s="1"/>
+      <c r="BO10" s="1"/>
+      <c r="BP10" s="1"/>
+      <c r="BQ10" s="1"/>
+      <c r="BR10" s="1"/>
+      <c r="BS10" s="1"/>
+      <c r="BT10" s="1"/>
+      <c r="BU10" s="1"/>
+      <c r="BV10" s="1"/>
+      <c r="BW10" s="1"/>
+      <c r="BX10" s="1"/>
+      <c r="BY10" s="1"/>
+      <c r="BZ10" s="1"/>
+      <c r="CA10" s="1"/>
+      <c r="CB10" s="1"/>
+      <c r="CC10" s="1"/>
+      <c r="CD10" s="1"/>
+    </row>
+    <row r="11">
+      <c r="A11" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B11" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C11" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D11" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E11" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="F11" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G11" s="0" t="s">
+        <v>127</v>
+      </c>
+      <c r="H11" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="I11" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J11" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K11" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L11" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="M11" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="N11" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O11" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="P11" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="Q11" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R11" s="0" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B12" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C12" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D12" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="E12" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="F12" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G12" s="0" t="s">
+        <v>137</v>
+      </c>
+      <c r="H12" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="I12" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J12" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K12" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L12" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="M12" s="0" t="s">
+        <v>140</v>
+      </c>
+      <c r="N12" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O12" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="P12" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="Q12" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R12" s="0" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B13" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C13" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D13" s="0" t="s">
+        <v>144</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>145</v>
+      </c>
+      <c r="F13" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G13" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="H13" s="0" t="s">
+        <v>147</v>
+      </c>
+      <c r="I13" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J13" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K13" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L13" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="M13" s="0" t="s">
+        <v>149</v>
+      </c>
+      <c r="N13" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O13" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="P13" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="Q13" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R13" s="0" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B14" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C14" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D14" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="E14" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="F14" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G14" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="H14" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="I14" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J14" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K14" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L14" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="M14" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="N14" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O14" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="P14" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="Q14" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R14" s="0" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B15" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C15" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D15" s="0" t="s">
+        <v>161</v>
+      </c>
+      <c r="E15" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="F15" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G15" s="0" t="s">
+        <v>162</v>
+      </c>
+      <c r="H15" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="I15" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J15" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K15" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L15" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="M15" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="N15" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O15" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="P15" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q15" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R15" s="0" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B16" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C16" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D16" s="0" t="s">
+        <v>166</v>
+      </c>
+      <c r="E16" s="0" t="s">
+        <v>167</v>
+      </c>
+      <c r="F16" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G16" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="H16" s="0" t="s">
+        <v>169</v>
+      </c>
+      <c r="I16" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J16" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K16" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L16" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="M16" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="N16" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O16" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="P16" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="Q16" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R16" s="0" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B17" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C17" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D17" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E17" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="F17" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G17" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="H17" s="0" t="s">
+        <v>175</v>
+      </c>
+      <c r="I17" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J17" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K17" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L17" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="M17" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="N17" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O17" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="P17" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="Q17" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R17" s="0" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B18" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C18" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D18" s="0" t="s">
+        <v>179</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="H18" s="0" t="s">
+        <v>182</v>
+      </c>
+      <c r="I18" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J18" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="K18" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L18" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="M18" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="N18" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O18" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="P18" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="Q18" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R18" s="0" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B19" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C19" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D19" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E19" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F19" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G19" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="H19" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="I19" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J19" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K19" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L19" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="M19" s="0" t="s">
+        <v>192</v>
+      </c>
+      <c r="N19" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O19" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="P19" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="Q19" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R19" s="0" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B20" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C20" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D20" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E20" s="0" t="s">
+        <v>195</v>
+      </c>
+      <c r="F20" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G20" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="H20" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="I20" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J20" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K20" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L20" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="M20" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="N20" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O20" s="0" t="s">
+        <v>198</v>
+      </c>
+      <c r="P20" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="Q20" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R20" s="0" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B21" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C21" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D21" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="E21" s="0" t="s">
+        <v>195</v>
+      </c>
+      <c r="F21" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>201</v>
+      </c>
+      <c r="H21" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="I21" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J21" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K21" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L21" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="M21" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="N21" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O21" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="P21" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="Q21" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R21" s="0" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B22" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C22" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D22" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="E22" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="F22" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G22" s="0" t="s">
+        <v>207</v>
+      </c>
+      <c r="H22" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="I22" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J22" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K22" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L22" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="M22" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="N22" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O22" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="P22" s="0" t="s">
+        <v>210</v>
+      </c>
+      <c r="Q22" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R22" s="0" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B23" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C23" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D23" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G23" s="0" t="s">
+        <v>214</v>
+      </c>
+      <c r="H23" s="0" t="s">
+        <v>215</v>
+      </c>
+      <c r="I23" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J23" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="K23" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L23" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="M23" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="N23" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O23" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="P23" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q23" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R23" s="0" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B24" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C24" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D24" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E24" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="F24" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G24" s="0" t="s">
+        <v>221</v>
+      </c>
+      <c r="H24" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="I24" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J24" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K24" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L24" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="M24" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="N24" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O24" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="P24" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="Q24" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R24" s="0" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B25" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C25" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D25" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E25" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F25" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="H25" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="I25" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J25" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K25" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L25" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="M25" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="N25" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O25" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="P25" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="Q25" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R25" s="0" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B26" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C26" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D26" s="0" t="s">
+        <v>231</v>
+      </c>
+      <c r="E26" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="F26" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G26" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="H26" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="I26" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J26" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K26" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L26" s="0" t="s">
+        <v>234</v>
+      </c>
+      <c r="M26" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="N26" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O26" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="P26" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="Q26" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R26" s="0" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B27" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C27" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D27" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>237</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G27" s="0" t="s">
+        <v>238</v>
+      </c>
+      <c r="H27" s="0" t="s">
+        <v>239</v>
+      </c>
+      <c r="I27" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J27" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K27" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L27" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="M27" s="0" t="s">
+        <v>240</v>
+      </c>
+      <c r="N27" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O27" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="P27" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="Q27" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R27" s="0" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B28" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C28" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D28" s="0" t="s">
+        <v>242</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>243</v>
+      </c>
+      <c r="F28" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G28" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="H28" s="0" t="s">
+        <v>245</v>
+      </c>
+      <c r="I28" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J28" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K28" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L28" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="M28" s="0" t="s">
+        <v>246</v>
+      </c>
+      <c r="N28" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O28" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="P28" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="Q28" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R28" s="0" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B29" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C29" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D29" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="H29" s="0" t="s">
+        <v>252</v>
+      </c>
+      <c r="I29" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J29" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K29" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L29" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="M29" s="0" t="s">
+        <v>254</v>
+      </c>
+      <c r="N29" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O29" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="P29" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="Q29" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R29" s="0" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B30" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C30" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D30" s="0" t="s">
+        <v>256</v>
+      </c>
+      <c r="E30" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="F30" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G30" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="H30" s="0" t="s">
+        <v>258</v>
+      </c>
+      <c r="I30" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J30" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="K30" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L30" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="M30" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="N30" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O30" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="P30" s="0" t="s">
+        <v>210</v>
+      </c>
+      <c r="Q30" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R30" s="0" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B31" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C31" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D31" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="E31" s="0" t="s">
+        <v>262</v>
+      </c>
+      <c r="F31" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G31" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="H31" s="0" t="s">
+        <v>264</v>
+      </c>
+      <c r="I31" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J31" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="K31" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L31" s="0" t="s">
+        <v>265</v>
+      </c>
+      <c r="M31" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="N31" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O31" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="P31" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="Q31" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R31" s="0" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B32" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C32" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D32" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="E32" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="F32" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G32" s="0" t="s">
+        <v>270</v>
+      </c>
+      <c r="H32" s="0" t="s">
+        <v>271</v>
+      </c>
+      <c r="I32" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J32" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K32" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L32" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="M32" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="N32" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O32" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="P32" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="Q32" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R32" s="0" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B33" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C33" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D33" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="E33" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="F33" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G33" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="H33" s="0" t="s">
+        <v>277</v>
+      </c>
+      <c r="I33" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J33" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K33" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L33" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="M33" s="0" t="s">
+        <v>278</v>
+      </c>
+      <c r="N33" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O33" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="P33" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="Q33" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R33" s="0" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B34" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C34" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D34" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E34" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F34" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G34" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="H34" s="0" t="s">
+        <v>283</v>
+      </c>
+      <c r="I34" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J34" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K34" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L34" s="0" t="s">
+        <v>234</v>
+      </c>
+      <c r="M34" s="0" t="s">
+        <v>284</v>
+      </c>
+      <c r="N34" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O34" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="P34" s="0" t="s">
+        <v>210</v>
+      </c>
+      <c r="Q34" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R34" s="0" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B35" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C35" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D35" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="H35" s="0" t="s">
+        <v>289</v>
+      </c>
+      <c r="I35" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J35" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K35" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L35" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="M35" s="0" t="s">
+        <v>290</v>
+      </c>
+      <c r="N35" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O35" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="P35" s="0" t="s">
+        <v>210</v>
+      </c>
+      <c r="Q35" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R35" s="0" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B36" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C36" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D36" s="0" t="s">
+        <v>179</v>
+      </c>
+      <c r="E36" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>292</v>
+      </c>
+      <c r="H36" s="0" t="s">
+        <v>182</v>
+      </c>
+      <c r="I36" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J36" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="K36" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L36" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="M36" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="N36" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O36" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="P36" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="Q36" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R36" s="0" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B37" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C37" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D37" s="0" t="s">
+        <v>293</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G37" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="H37" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="I37" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J37" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K37" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L37" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="M37" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="N37" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O37" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="P37" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="Q37" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R37" s="0" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B38" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C38" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D38" s="0" t="s">
+        <v>300</v>
+      </c>
+      <c r="E38" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="F38" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G38" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="H38" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="I38" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J38" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K38" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L38" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="M38" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="N38" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O38" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="P38" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="Q38" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R38" s="0" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B39" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C39" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D39" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="E39" s="0" t="s">
+        <v>167</v>
+      </c>
+      <c r="F39" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G39" s="0" t="s">
+        <v>303</v>
+      </c>
+      <c r="H39" s="0" t="s">
+        <v>304</v>
+      </c>
+      <c r="I39" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J39" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K39" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L39" s="0" t="s">
+        <v>305</v>
+      </c>
+      <c r="M39" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="N39" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O39" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="P39" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="Q39" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R39" s="0" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B40" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C40" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D40" s="0" t="s">
+        <v>307</v>
+      </c>
+      <c r="E40" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="F40" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G40" s="0" t="s">
+        <v>309</v>
+      </c>
+      <c r="H40" s="0" t="s">
+        <v>310</v>
+      </c>
+      <c r="I40" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J40" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="K40" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L40" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="M40" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="N40" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O40" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="P40" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="Q40" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R40" s="0" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B41" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C41" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D41" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G41" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="H41" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="I41" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J41" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K41" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L41" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="M41" s="0" t="s">
+        <v>140</v>
+      </c>
+      <c r="N41" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O41" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="P41" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="Q41" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R41" s="0" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B42" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C42" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D42" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>319</v>
+      </c>
+      <c r="F42" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G42" s="0" t="s">
+        <v>320</v>
+      </c>
+      <c r="H42" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="I42" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J42" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K42" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L42" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="M42" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="N42" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O42" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="P42" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="Q42" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R42" s="0" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B43" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C43" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D43" s="0" t="s">
+        <v>324</v>
+      </c>
+      <c r="E43" s="0" t="s">
+        <v>145</v>
+      </c>
+      <c r="F43" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G43" s="0" t="s">
+        <v>325</v>
+      </c>
+      <c r="H43" s="0" t="s">
+        <v>326</v>
+      </c>
+      <c r="I43" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J43" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="K43" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L43" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="M43" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="N43" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O43" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="P43" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="Q43" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R43" s="0" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B44" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C44" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D44" s="0" t="s">
+        <v>329</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>331</v>
+      </c>
+      <c r="H44" s="0" t="s">
+        <v>332</v>
+      </c>
+      <c r="I44" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J44" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K44" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L44" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="M44" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="N44" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O44" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="P44" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="Q44" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R44" s="0" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B45" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C45" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D45" s="0" t="s">
+        <v>335</v>
+      </c>
+      <c r="E45" s="0" t="s">
+        <v>336</v>
+      </c>
+      <c r="F45" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G45" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="H45" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="I45" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J45" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K45" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L45" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="M45" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="N45" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O45" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="P45" s="0" t="s">
+        <v>210</v>
+      </c>
+      <c r="Q45" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R45" s="0" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B46" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C46" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D46" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E46" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="F46" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G46" s="0" t="s">
+        <v>341</v>
+      </c>
+      <c r="H46" s="0" t="s">
+        <v>215</v>
+      </c>
+      <c r="I46" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J46" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="K46" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L46" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="M46" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="N46" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O46" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="P46" s="0" t="s">
+        <v>210</v>
+      </c>
+      <c r="Q46" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R46" s="0" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B47" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C47" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D47" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="E47" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="F47" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G47" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="H47" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="I47" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J47" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K47" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L47" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="M47" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="N47" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O47" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="P47" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="Q47" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R47" s="0" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B48" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C48" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D48" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E48" s="0" t="s">
+        <v>349</v>
+      </c>
+      <c r="F48" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="H48" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="I48" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J48" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="K48" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L48" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="M48" s="0" t="s">
+        <v>352</v>
+      </c>
+      <c r="N48" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O48" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="P48" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="Q48" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R48" s="0" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B49" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C49" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D49" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="E49" s="0" t="s">
+        <v>355</v>
+      </c>
+      <c r="F49" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G49" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="H49" s="0" t="s">
+        <v>182</v>
+      </c>
+      <c r="I49" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J49" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="K49" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L49" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="M49" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="N49" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O49" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="P49" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="Q49" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R49" s="0" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B50" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C50" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D50" s="0" t="s">
+        <v>256</v>
+      </c>
+      <c r="E50" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="F50" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G50" s="0" t="s">
+        <v>210</v>
+      </c>
+      <c r="H50" s="0" t="s">
+        <v>258</v>
+      </c>
+      <c r="I50" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J50" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="K50" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L50" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="M50" s="0" t="s">
+        <v>358</v>
+      </c>
+      <c r="N50" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O50" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="P50" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="Q50" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R50" s="0" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B51" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C51" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D51" s="0" t="s">
+        <v>360</v>
+      </c>
+      <c r="E51" s="0" t="s">
+        <v>361</v>
+      </c>
+      <c r="F51" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G51" s="0" t="s">
+        <v>362</v>
+      </c>
+      <c r="H51" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="I51" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J51" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K51" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L51" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="M51" s="0" t="s">
+        <v>364</v>
+      </c>
+      <c r="N51" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O51" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="P51" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="Q51" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R51" s="0" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B52" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C52" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D52" s="0" t="s">
+        <v>366</v>
+      </c>
+      <c r="E52" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="F52" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G52" s="0" t="s">
+        <v>367</v>
+      </c>
+      <c r="H52" s="0" t="s">
+        <v>368</v>
+      </c>
+      <c r="I52" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J52" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K52" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L52" s="0" t="s">
+        <v>369</v>
+      </c>
+      <c r="M52" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="N52" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O52" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="P52" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="Q52" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R52" s="0" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B53" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C53" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D53" s="0" t="s">
+        <v>372</v>
+      </c>
+      <c r="E53" s="0" t="s">
+        <v>373</v>
+      </c>
+      <c r="F53" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G53" s="0" t="s">
+        <v>374</v>
+      </c>
+      <c r="H53" s="0" t="s">
+        <v>375</v>
+      </c>
+      <c r="I53" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J53" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K53" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L53" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="M53" s="0" t="s">
+        <v>376</v>
+      </c>
+      <c r="N53" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O53" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="P53" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="Q53" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R53" s="0" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B54" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C54" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D54" s="0" t="s">
+        <v>378</v>
+      </c>
+      <c r="E54" s="0" t="s">
+        <v>167</v>
+      </c>
+      <c r="F54" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G54" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="H54" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="I54" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J54" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K54" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L54" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="M54" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="N54" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O54" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="P54" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="Q54" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R54" s="0" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B55" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C55" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D55" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E55" s="0" t="s">
+        <v>237</v>
+      </c>
+      <c r="F55" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G55" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="H55" s="0" t="s">
+        <v>384</v>
+      </c>
+      <c r="I55" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J55" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K55" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L55" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="M55" s="0" t="s">
+        <v>192</v>
+      </c>
+      <c r="N55" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O55" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="P55" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="Q55" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R55" s="0" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B56" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C56" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D56" s="0" t="s">
+        <v>386</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>145</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="H56" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="I56" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J56" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K56" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L56" s="0" t="s">
+        <v>389</v>
+      </c>
+      <c r="M56" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="N56" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O56" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="P56" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="Q56" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R56" s="0" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B57" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C57" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D57" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="E57" s="0" t="s">
+        <v>392</v>
+      </c>
+      <c r="F57" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G57" s="0" t="s">
+        <v>393</v>
+      </c>
+      <c r="H57" s="0" t="s">
+        <v>394</v>
+      </c>
+      <c r="I57" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J57" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="K57" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L57" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="M57" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="N57" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O57" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="P57" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="Q57" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R57" s="0" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B58" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C58" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D58" s="0" t="s">
+        <v>397</v>
+      </c>
+      <c r="E58" s="0" t="s">
+        <v>319</v>
+      </c>
+      <c r="F58" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G58" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="H58" s="0" t="s">
+        <v>399</v>
+      </c>
+      <c r="I58" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J58" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K58" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L58" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="M58" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="N58" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O58" s="0" t="s">
+        <v>198</v>
+      </c>
+      <c r="P58" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="Q58" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R58" s="0" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B59" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C59" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D59" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G59" s="0" t="s">
+        <v>402</v>
+      </c>
+      <c r="H59" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="I59" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J59" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K59" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L59" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="M59" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="N59" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O59" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="P59" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="Q59" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R59" s="0" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B60" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C60" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D60" s="0" t="s">
+        <v>405</v>
+      </c>
+      <c r="E60" s="0" t="s">
+        <v>406</v>
+      </c>
+      <c r="F60" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G60" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="H60" s="0" t="s">
+        <v>408</v>
+      </c>
+      <c r="I60" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J60" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K60" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L60" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="M60" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="N60" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O60" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P60" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="Q60" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R60" s="0" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B61" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C61" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D61" s="0" t="s">
+        <v>411</v>
+      </c>
+      <c r="E61" s="0" t="s">
+        <v>406</v>
+      </c>
+      <c r="F61" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G61" s="0" t="s">
+        <v>412</v>
+      </c>
+      <c r="H61" s="0" t="s">
+        <v>413</v>
+      </c>
+      <c r="I61" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J61" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K61" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L61" s="0" t="s">
+        <v>389</v>
+      </c>
+      <c r="M61" s="0" t="s">
+        <v>414</v>
+      </c>
+      <c r="N61" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O61" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P61" s="0" t="s">
+        <v>210</v>
+      </c>
+      <c r="Q61" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R61" s="0" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B62" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C62" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D62" s="0" t="s">
+        <v>416</v>
+      </c>
+      <c r="E62" s="0" t="s">
+        <v>336</v>
+      </c>
+      <c r="F62" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G62" s="0" t="s">
+        <v>417</v>
+      </c>
+      <c r="H62" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="I62" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J62" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K62" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L62" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="M62" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="N62" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O62" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="P62" s="0" t="s">
+        <v>210</v>
+      </c>
+      <c r="Q62" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R62" s="0" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B63" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C63" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D63" s="0" t="s">
+        <v>418</v>
+      </c>
+      <c r="E63" s="0" t="s">
+        <v>419</v>
+      </c>
+      <c r="F63" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G63" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="H63" s="0" t="s">
+        <v>421</v>
+      </c>
+      <c r="I63" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J63" s="0" t="s">
+        <v>422</v>
+      </c>
+      <c r="K63" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L63" s="0" t="s">
+        <v>423</v>
+      </c>
+      <c r="M63" s="0" t="s">
+        <v>424</v>
+      </c>
+      <c r="N63" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O63" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="P63" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="Q63" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R63" s="0" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B64" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C64" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D64" s="0" t="s">
+        <v>426</v>
+      </c>
+      <c r="E64" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="F64" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G64" s="0" t="s">
+        <v>427</v>
+      </c>
+      <c r="H64" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="I64" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="J64" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K64" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L64" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="M64" s="0" t="s">
+        <v>414</v>
+      </c>
+      <c r="N64" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O64" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P64" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="Q64" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="R64" s="0" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B65" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C65" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D65" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E65" s="0" t="s">
+        <v>167</v>
+      </c>
+      <c r="F65" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G65" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="H65" s="0" t="s">
+        <v>435</v>
+      </c>
+      <c r="I65" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J65" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K65" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L65" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="M65" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="N65" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O65" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P65" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="Q65" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R65" s="0" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B66" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C66" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D66" s="0" t="s">
+        <v>438</v>
+      </c>
+      <c r="E66" s="0" t="s">
+        <v>336</v>
+      </c>
+      <c r="F66" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G66" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="H66" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="I66" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J66" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K66" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L66" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="M66" s="0" t="s">
+        <v>441</v>
+      </c>
+      <c r="N66" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O66" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="P66" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="Q66" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R66" s="0" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B67" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C67" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D67" s="0" t="s">
+        <v>443</v>
+      </c>
+      <c r="E67" s="0" t="s">
+        <v>444</v>
+      </c>
+      <c r="F67" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G67" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="H67" s="0" t="s">
+        <v>445</v>
+      </c>
+      <c r="I67" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J67" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K67" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L67" s="0" t="s">
+        <v>369</v>
+      </c>
+      <c r="M67" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="N67" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O67" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P67" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="Q67" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R67" s="0" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B68" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C68" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D68" s="0" t="s">
+        <v>447</v>
+      </c>
+      <c r="E68" s="0" t="s">
+        <v>448</v>
+      </c>
+      <c r="F68" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G68" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="H68" s="0" t="s">
+        <v>449</v>
+      </c>
+      <c r="I68" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J68" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K68" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L68" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="M68" s="0" t="s">
+        <v>414</v>
+      </c>
+      <c r="N68" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O68" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P68" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="Q68" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R68" s="0" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B69" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C69" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D69" s="0" t="s">
+        <v>451</v>
+      </c>
+      <c r="E69" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="F69" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G69" s="0" t="s">
+        <v>452</v>
+      </c>
+      <c r="H69" s="0" t="s">
+        <v>453</v>
+      </c>
+      <c r="I69" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J69" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K69" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L69" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="M69" s="0" t="s">
+        <v>414</v>
+      </c>
+      <c r="N69" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O69" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P69" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="Q69" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R69" s="0" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B70" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C70" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D70" s="0" t="s">
+        <v>455</v>
+      </c>
+      <c r="E70" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="F70" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G70" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="H70" s="0" t="s">
+        <v>457</v>
+      </c>
+      <c r="I70" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J70" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K70" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L70" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="M70" s="0" t="s">
+        <v>458</v>
+      </c>
+      <c r="N70" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O70" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P70" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="Q70" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R70" s="0" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B71" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C71" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D71" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="E71" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="F71" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G71" s="0" t="s">
+        <v>461</v>
+      </c>
+      <c r="H71" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="I71" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J71" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K71" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L71" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="M71" s="0" t="s">
+        <v>278</v>
+      </c>
+      <c r="N71" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O71" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="P71" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="Q71" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R71" s="0" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B72" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C72" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D72" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E72" s="0" t="s">
+        <v>237</v>
+      </c>
+      <c r="F72" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G72" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="H72" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="I72" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J72" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K72" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L72" s="0" t="s">
+        <v>389</v>
+      </c>
+      <c r="M72" s="0" t="s">
+        <v>466</v>
+      </c>
+      <c r="N72" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O72" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="P72" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="Q72" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R72" s="0" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B73" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C73" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D73" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="E73" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="F73" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G73" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="H73" s="0" t="s">
+        <v>469</v>
+      </c>
+      <c r="I73" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J73" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K73" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L73" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="M73" s="0" t="s">
+        <v>414</v>
+      </c>
+      <c r="N73" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O73" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P73" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="Q73" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R73" s="0" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B74" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C74" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D74" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E74" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="F74" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G74" s="0" t="s">
+        <v>472</v>
+      </c>
+      <c r="H74" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="I74" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J74" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K74" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L74" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="M74" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="N74" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O74" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="P74" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="Q74" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R74" s="0" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B75" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C75" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D75" s="0" t="s">
+        <v>473</v>
+      </c>
+      <c r="E75" s="0" t="s">
+        <v>474</v>
+      </c>
+      <c r="F75" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G75" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="H75" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="I75" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J75" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K75" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L75" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="M75" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="N75" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O75" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P75" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="Q75" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R75" s="0" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B76" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C76" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D76" s="0" t="s">
+        <v>478</v>
+      </c>
+      <c r="E76" s="0" t="s">
+        <v>479</v>
+      </c>
+      <c r="F76" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G76" s="0" t="s">
+        <v>480</v>
+      </c>
+      <c r="H76" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="I76" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J76" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K76" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L76" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="M76" s="0" t="s">
+        <v>481</v>
+      </c>
+      <c r="N76" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O76" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="P76" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="Q76" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R76" s="0" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B77" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C77" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D77" s="0" t="s">
+        <v>482</v>
+      </c>
+      <c r="E77" s="0" t="s">
+        <v>483</v>
+      </c>
+      <c r="F77" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G77" s="0" t="s">
+        <v>484</v>
+      </c>
+      <c r="H77" s="0" t="s">
+        <v>485</v>
+      </c>
+      <c r="I77" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J77" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K77" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L77" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="M77" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="N77" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O77" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P77" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="Q77" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R77" s="0" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B78" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C78" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D78" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="E78" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="F78" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G78" s="0" t="s">
+        <v>487</v>
+      </c>
+      <c r="H78" s="0" t="s">
+        <v>488</v>
+      </c>
+      <c r="I78" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J78" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K78" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L78" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="M78" s="0" t="s">
+        <v>489</v>
+      </c>
+      <c r="N78" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O78" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="P78" s="0" t="s">
+        <v>305</v>
+      </c>
+      <c r="Q78" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R78" s="0" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B79" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C79" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D79" s="0" t="s">
+        <v>443</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>444</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>491</v>
+      </c>
+      <c r="H79" s="0" t="s">
+        <v>445</v>
+      </c>
+      <c r="I79" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J79" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K79" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L79" s="0" t="s">
+        <v>423</v>
+      </c>
+      <c r="M79" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="N79" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O79" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P79" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="Q79" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R79" s="0" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B80" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C80" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D80" s="0" t="s">
+        <v>492</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>493</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>494</v>
+      </c>
+      <c r="H80" s="0" t="s">
+        <v>495</v>
+      </c>
+      <c r="I80" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J80" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K80" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L80" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="M80" s="0" t="s">
+        <v>496</v>
+      </c>
+      <c r="N80" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O80" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P80" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="Q80" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R80" s="0" t="s">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B81" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C81" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D81" s="0" t="s">
+        <v>498</v>
+      </c>
+      <c r="E81" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="F81" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>499</v>
+      </c>
+      <c r="H81" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="I81" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J81" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K81" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L81" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="M81" s="0" t="s">
+        <v>501</v>
+      </c>
+      <c r="N81" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O81" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="P81" s="0" t="s">
+        <v>210</v>
+      </c>
+      <c r="Q81" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R81" s="0" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B82" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C82" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D82" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E82" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="F82" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G82" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="H82" s="0" t="s">
+        <v>505</v>
+      </c>
+      <c r="I82" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J82" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K82" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L82" s="0" t="s">
+        <v>506</v>
+      </c>
+      <c r="M82" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="N82" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O82" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P82" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="Q82" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R82" s="0" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B83" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C83" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D83" s="0" t="s">
+        <v>508</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>243</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>509</v>
+      </c>
+      <c r="H83" s="0" t="s">
+        <v>510</v>
+      </c>
+      <c r="I83" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J83" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K83" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L83" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="M83" s="0" t="s">
+        <v>284</v>
+      </c>
+      <c r="N83" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O83" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="P83" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="Q83" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R83" s="0" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B84" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C84" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D84" s="0" t="s">
+        <v>512</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>513</v>
+      </c>
+      <c r="H84" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="I84" s="0" t="s">
+        <v>515</v>
+      </c>
+      <c r="J84" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K84" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L84" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="M84" s="0" t="s">
+        <v>414</v>
+      </c>
+      <c r="N84" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O84" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P84" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="Q84" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="R84" s="0" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B85" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C85" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D85" s="0" t="s">
+        <v>517</v>
+      </c>
+      <c r="E85" s="0" t="s">
+        <v>518</v>
+      </c>
+      <c r="F85" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G85" s="0" t="s">
+        <v>519</v>
+      </c>
+      <c r="H85" s="0" t="s">
+        <v>520</v>
+      </c>
+      <c r="I85" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J85" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K85" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L85" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="M85" s="0" t="s">
+        <v>254</v>
+      </c>
+      <c r="N85" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O85" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P85" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="Q85" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R85" s="0" t="s">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B86" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C86" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D86" s="0" t="s">
+        <v>522</v>
+      </c>
+      <c r="E86" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="F86" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G86" s="0" t="s">
+        <v>523</v>
+      </c>
+      <c r="H86" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="I86" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J86" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K86" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L86" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="M86" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="N86" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O86" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="P86" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="Q86" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R86" s="0" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B87" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C87" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D87" s="0" t="s">
+        <v>524</v>
+      </c>
+      <c r="E87" s="0" t="s">
+        <v>518</v>
+      </c>
+      <c r="F87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>525</v>
+      </c>
+      <c r="H87" s="0" t="s">
+        <v>526</v>
+      </c>
+      <c r="I87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J87" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L87" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="M87" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="N87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O87" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="P87" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="Q87" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R87" s="0" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B88" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C88" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D88" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="E88" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="F88" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G88" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="H88" s="0" t="s">
+        <v>531</v>
+      </c>
+      <c r="I88" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J88" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K88" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L88" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="M88" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="N88" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O88" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P88" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="Q88" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R88" s="0" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B89" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C89" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D89" s="0" t="s">
+        <v>535</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="H89" s="0" t="s">
+        <v>537</v>
+      </c>
+      <c r="I89" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J89" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K89" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L89" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="M89" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="N89" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O89" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="P89" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q89" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R89" s="0" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B90" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C90" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D90" s="0" t="s">
+        <v>540</v>
+      </c>
+      <c r="E90" s="0" t="s">
+        <v>195</v>
+      </c>
+      <c r="F90" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G90" s="0" t="s">
+        <v>541</v>
+      </c>
+      <c r="H90" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="I90" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J90" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K90" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L90" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="M90" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="N90" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O90" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P90" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="Q90" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R90" s="0" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B91" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C91" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D91" s="0" t="s">
+        <v>544</v>
+      </c>
+      <c r="E91" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="F91" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G91" s="0" t="s">
+        <v>545</v>
+      </c>
+      <c r="H91" s="0" t="s">
+        <v>546</v>
+      </c>
+      <c r="I91" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J91" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K91" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L91" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="M91" s="0" t="s">
+        <v>414</v>
+      </c>
+      <c r="N91" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O91" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P91" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="Q91" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R91" s="0" t="s">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B92" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C92" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D92" s="0" t="s">
+        <v>548</v>
+      </c>
+      <c r="E92" s="0" t="s">
+        <v>448</v>
+      </c>
+      <c r="F92" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G92" s="0" t="s">
+        <v>549</v>
+      </c>
+      <c r="H92" s="0" t="s">
+        <v>550</v>
+      </c>
+      <c r="I92" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J92" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K92" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L92" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="M92" s="0" t="s">
+        <v>278</v>
+      </c>
+      <c r="N92" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O92" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P92" s="0" t="s">
+        <v>305</v>
+      </c>
+      <c r="Q92" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R92" s="0" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B93" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C93" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D93" s="0" t="s">
+        <v>552</v>
+      </c>
+      <c r="E93" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="F93" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G93" s="0" t="s">
+        <v>554</v>
+      </c>
+      <c r="H93" s="0" t="s">
+        <v>555</v>
+      </c>
+      <c r="I93" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J93" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K93" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L93" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="M93" s="0" t="s">
+        <v>556</v>
+      </c>
+      <c r="N93" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O93" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="P93" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="Q93" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R93" s="0" t="s">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B94" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C94" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D94" s="0" t="s">
+        <v>558</v>
+      </c>
+      <c r="E94" s="0" t="s">
+        <v>406</v>
+      </c>
+      <c r="F94" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G94" s="0" t="s">
+        <v>559</v>
+      </c>
+      <c r="H94" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="I94" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J94" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K94" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L94" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="M94" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="N94" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O94" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P94" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="Q94" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R94" s="0" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B95" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C95" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D95" s="0" t="s">
+        <v>562</v>
+      </c>
+      <c r="E95" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="F95" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G95" s="0" t="s">
+        <v>563</v>
+      </c>
+      <c r="H95" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="I95" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J95" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K95" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L95" s="0" t="s">
+        <v>423</v>
+      </c>
+      <c r="M95" s="0" t="s">
+        <v>149</v>
+      </c>
+      <c r="N95" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O95" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="P95" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="Q95" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R95" s="0" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B96" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C96" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D96" s="0" t="s">
+        <v>564</v>
+      </c>
+      <c r="E96" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="F96" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>565</v>
+      </c>
+      <c r="H96" s="0" t="s">
+        <v>566</v>
+      </c>
+      <c r="I96" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J96" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K96" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L96" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="M96" s="0" t="s">
+        <v>414</v>
+      </c>
+      <c r="N96" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O96" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P96" s="0" t="s">
+        <v>210</v>
+      </c>
+      <c r="Q96" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R96" s="0" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B97" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C97" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D97" s="0" t="s">
+        <v>568</v>
+      </c>
+      <c r="E97" s="0" t="s">
+        <v>569</v>
+      </c>
+      <c r="F97" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G97" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="H97" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I97" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J97" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K97" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L97" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="M97" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="N97" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O97" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P97" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="Q97" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R97" s="0" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B98" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C98" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D98" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E98" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="F98" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G98" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="H98" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="I98" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J98" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K98" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L98" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="M98" s="0" t="s">
+        <v>575</v>
+      </c>
+      <c r="N98" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O98" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P98" s="0" t="s">
+        <v>210</v>
+      </c>
+      <c r="Q98" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R98" s="0" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B99" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C99" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D99" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E99" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="F99" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G99" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="H99" s="0" t="s">
+        <v>579</v>
+      </c>
+      <c r="I99" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J99" s="0" t="s">
+        <v>422</v>
+      </c>
+      <c r="K99" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L99" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="M99" s="0" t="s">
+        <v>424</v>
+      </c>
+      <c r="N99" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O99" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="P99" s="0" t="s">
+        <v>210</v>
+      </c>
+      <c r="Q99" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R99" s="0" t="s">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B100" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C100" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D100" s="0" t="s">
+        <v>581</v>
+      </c>
+      <c r="E100" s="0" t="s">
+        <v>569</v>
+      </c>
+      <c r="F100" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G100" s="0" t="s">
+        <v>582</v>
+      </c>
+      <c r="H100" s="0" t="s">
+        <v>583</v>
+      </c>
+      <c r="I100" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J100" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K100" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L100" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="M100" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="N100" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O100" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P100" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="Q100" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R100" s="0" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B101" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C101" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D101" s="0" t="s">
+        <v>585</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>406</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G101" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="H101" s="0" t="s">
+        <v>566</v>
+      </c>
+      <c r="I101" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J101" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K101" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L101" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="M101" s="0" t="s">
+        <v>414</v>
+      </c>
+      <c r="N101" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O101" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P101" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="Q101" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="R101" s="0" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B102" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C102" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D102" s="0" t="s">
+        <v>587</v>
+      </c>
+      <c r="E102" s="0" t="s">
+        <v>406</v>
+      </c>
+      <c r="F102" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G102" s="0" t="s">
+        <v>588</v>
+      </c>
+      <c r="H102" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="I102" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J102" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K102" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L102" s="0" t="s">
+        <v>423</v>
+      </c>
+      <c r="M102" s="0" t="s">
+        <v>414</v>
+      </c>
+      <c r="N102" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O102" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="P102" s="0" t="s">
+        <v>210</v>
+      </c>
+      <c r="Q102" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R102" s="0" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B103" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C103" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D103" s="0" t="s">
+        <v>591</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="H103" s="0" t="s">
+        <v>594</v>
+      </c>
+      <c r="I103" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J103" s="0" t="s">
+        <v>422</v>
+      </c>
+      <c r="K103" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L103" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="M103" s="0" t="s">
+        <v>466</v>
+      </c>
+      <c r="N103" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O103" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="P103" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="Q103" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R103" s="0" t="s">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B104" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C104" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D104" s="0" t="s">
+        <v>596</v>
+      </c>
+      <c r="E104" s="0" t="s">
+        <v>319</v>
+      </c>
+      <c r="F104" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G104" s="0" t="s">
+        <v>597</v>
+      </c>
+      <c r="H104" s="0" t="s">
+        <v>598</v>
+      </c>
+      <c r="I104" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J104" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K104" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L104" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="M104" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="N104" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O104" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="P104" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="Q104" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R104" s="0" t="s">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B105" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C105" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D105" s="0" t="s">
+        <v>517</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>518</v>
+      </c>
+      <c r="F105" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G105" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="H105" s="0" t="s">
+        <v>520</v>
+      </c>
+      <c r="I105" s="0" t="s">
+        <v>601</v>
+      </c>
+      <c r="J105" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K105" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L105" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="M105" s="0" t="s">
+        <v>254</v>
+      </c>
+      <c r="N105" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O105" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P105" s="0" t="s">
+        <v>210</v>
+      </c>
+      <c r="Q105" s="0" t="s">
+        <v>602</v>
+      </c>
+      <c r="R105" s="0" t="s">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B106" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C106" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D106" s="0" t="s">
+        <v>603</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>604</v>
+      </c>
+      <c r="H106" s="0" t="s">
+        <v>605</v>
+      </c>
+      <c r="I106" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J106" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K106" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L106" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="M106" s="0" t="s">
+        <v>606</v>
+      </c>
+      <c r="N106" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O106" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="P106" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="Q106" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R106" s="0" t="s">
+        <v>607</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B107" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C107" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D107" s="0" t="s">
+        <v>564</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>499</v>
+      </c>
+      <c r="H107" s="0" t="s">
+        <v>566</v>
+      </c>
+      <c r="I107" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J107" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K107" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L107" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="M107" s="0" t="s">
+        <v>414</v>
+      </c>
+      <c r="N107" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O107" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P107" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="Q107" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R107" s="0" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B108" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C108" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D108" s="0" t="s">
+        <v>608</v>
+      </c>
+      <c r="E108" s="0" t="s">
+        <v>569</v>
+      </c>
+      <c r="F108" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>609</v>
+      </c>
+      <c r="H108" s="0" t="s">
+        <v>610</v>
+      </c>
+      <c r="I108" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J108" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K108" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L108" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="M108" s="0" t="s">
+        <v>278</v>
+      </c>
+      <c r="N108" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O108" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P108" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="Q108" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R108" s="0" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B109" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C109" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D109" s="0" t="s">
+        <v>612</v>
+      </c>
+      <c r="E109" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="F109" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G109" s="0" t="s">
+        <v>613</v>
+      </c>
+      <c r="H109" s="0" t="s">
+        <v>614</v>
+      </c>
+      <c r="I109" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J109" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K109" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L109" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="M109" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="N109" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O109" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="P109" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q109" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R109" s="0" t="s">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B110" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C110" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D110" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>167</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>618</v>
+      </c>
+      <c r="H110" s="0" t="s">
+        <v>619</v>
+      </c>
+      <c r="I110" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J110" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K110" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L110" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="M110" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="N110" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O110" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="P110" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="Q110" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R110" s="0" t="s">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B111" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C111" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D111" s="0" t="s">
+        <v>621</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>479</v>
+      </c>
+      <c r="F111" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G111" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="H111" s="0" t="s">
+        <v>623</v>
+      </c>
+      <c r="I111" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J111" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K111" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L111" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="M111" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="N111" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O111" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="P111" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="Q111" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R111" s="0" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B112" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C112" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D112" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>474</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="H112" s="0" t="s">
+        <v>627</v>
+      </c>
+      <c r="I112" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J112" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K112" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L112" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="M112" s="0" t="s">
+        <v>606</v>
+      </c>
+      <c r="N112" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O112" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="P112" s="0" t="s">
+        <v>210</v>
+      </c>
+      <c r="Q112" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R112" s="0" t="s">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B113" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C113" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D113" s="0" t="s">
+        <v>629</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="F113" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G113" s="0" t="s">
+        <v>630</v>
+      </c>
+      <c r="H113" s="0" t="s">
+        <v>631</v>
+      </c>
+      <c r="I113" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J113" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K113" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L113" s="0" t="s">
+        <v>369</v>
+      </c>
+      <c r="M113" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="N113" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O113" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P113" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="Q113" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R113" s="0" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B114" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C114" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D114" s="0" t="s">
+        <v>633</v>
+      </c>
+      <c r="E114" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="F114" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G114" s="0" t="s">
+        <v>634</v>
+      </c>
+      <c r="H114" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="I114" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J114" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K114" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L114" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="M114" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="N114" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O114" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="P114" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="Q114" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R114" s="0" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B115" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C115" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D115" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="F115" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G115" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="H115" s="0" t="s">
+        <v>640</v>
+      </c>
+      <c r="I115" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J115" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K115" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L115" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="M115" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="N115" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O115" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="P115" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="Q115" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R115" s="0" t="s">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B116" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C116" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D116" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E116" s="0" t="s">
+        <v>643</v>
+      </c>
+      <c r="F116" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G116" s="0" t="s">
+        <v>644</v>
+      </c>
+      <c r="H116" s="0" t="s">
+        <v>645</v>
+      </c>
+      <c r="I116" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J116" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K116" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L116" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="M116" s="0" t="s">
+        <v>646</v>
+      </c>
+      <c r="N116" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O116" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="P116" s="0" t="s">
+        <v>305</v>
+      </c>
+      <c r="Q116" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R116" s="0" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B117" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C117" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D117" s="0" t="s">
+        <v>648</v>
+      </c>
+      <c r="E117" s="0" t="s">
+        <v>406</v>
+      </c>
+      <c r="F117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>472</v>
+      </c>
+      <c r="H117" s="0" t="s">
+        <v>649</v>
+      </c>
+      <c r="I117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J117" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L117" s="0" t="s">
+        <v>389</v>
+      </c>
+      <c r="M117" s="0" t="s">
+        <v>414</v>
+      </c>
+      <c r="N117" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O117" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P117" s="0" t="s">
+        <v>210</v>
+      </c>
+      <c r="Q117" s="0" t="s">
+        <v>650</v>
+      </c>
+      <c r="R117" s="0" t="s">
+        <v>651</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B118" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C118" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D118" s="0" t="s">
+        <v>652</v>
+      </c>
+      <c r="E118" s="0" t="s">
+        <v>406</v>
+      </c>
+      <c r="F118" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G118" s="0" t="s">
+        <v>653</v>
+      </c>
+      <c r="H118" s="0" t="s">
+        <v>654</v>
+      </c>
+      <c r="I118" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J118" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K118" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L118" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="M118" s="0" t="s">
+        <v>414</v>
+      </c>
+      <c r="N118" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O118" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P118" s="0" t="s">
+        <v>210</v>
+      </c>
+      <c r="Q118" s="0" t="s">
+        <v>655</v>
+      </c>
+      <c r="R118" s="0" t="s">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B119" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C119" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D119" s="0" t="s">
+        <v>657</v>
+      </c>
+      <c r="E119" s="0" t="s">
+        <v>406</v>
+      </c>
+      <c r="F119" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G119" s="0" t="s">
+        <v>658</v>
+      </c>
+      <c r="H119" s="0" t="s">
+        <v>649</v>
+      </c>
+      <c r="I119" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J119" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K119" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L119" s="0" t="s">
+        <v>389</v>
+      </c>
+      <c r="M119" s="0" t="s">
+        <v>414</v>
+      </c>
+      <c r="N119" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O119" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P119" s="0" t="s">
+        <v>210</v>
+      </c>
+      <c r="Q119" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R119" s="0" t="s">
+        <v>651</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B120" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C120" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D120" s="0" t="s">
+        <v>659</v>
+      </c>
+      <c r="E120" s="0" t="s">
+        <v>643</v>
+      </c>
+      <c r="F120" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G120" s="0" t="s">
+        <v>660</v>
+      </c>
+      <c r="H120" s="0" t="s">
+        <v>661</v>
+      </c>
+      <c r="I120" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J120" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K120" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L120" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="M120" s="0" t="s">
+        <v>481</v>
+      </c>
+      <c r="N120" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O120" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="P120" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="Q120" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R120" s="0" t="s">
+        <v>662</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B121" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C121" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D121" s="0" t="s">
+        <v>663</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>664</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="H121" s="0" t="s">
+        <v>666</v>
+      </c>
+      <c r="I121" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J121" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K121" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L121" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="M121" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="N121" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O121" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P121" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="Q121" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R121" s="0" t="s">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B122" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C122" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D122" s="0" t="s">
+        <v>669</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>243</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="H122" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="I122" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J122" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K122" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L122" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="M122" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="N122" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O122" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="P122" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="Q122" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R122" s="0" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B123" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C123" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D123" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>673</v>
+      </c>
+      <c r="H123" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I123" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J123" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K123" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L123" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="M123" s="0" t="s">
+        <v>140</v>
+      </c>
+      <c r="N123" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O123" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="P123" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="Q123" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R123" s="0" t="s">
+        <v>675</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B124" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C124" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D124" s="0" t="s">
+        <v>676</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="H124" s="0" t="s">
+        <v>678</v>
+      </c>
+      <c r="I124" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J124" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K124" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L124" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="M124" s="0" t="s">
+        <v>414</v>
+      </c>
+      <c r="N124" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O124" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P124" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="Q124" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R124" s="0" t="s">
+        <v>679</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B125" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C125" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D125" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E125" s="0" t="s">
+        <v>483</v>
+      </c>
+      <c r="F125" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G125" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="H125" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="I125" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J125" s="0" t="s">
+        <v>422</v>
+      </c>
+      <c r="K125" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L125" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="M125" s="0" t="s">
+        <v>424</v>
+      </c>
+      <c r="N125" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O125" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="P125" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="Q125" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R125" s="0" t="s">
+        <v>683</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B126" s="0" t="s">
+        <v>684</v>
+      </c>
+      <c r="C126" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D126" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="E126" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="F126" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G126" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="H126" s="0" t="s">
+        <v>537</v>
+      </c>
+      <c r="I126" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J126" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K126" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L126" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="M126" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="N126" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O126" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="P126" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="Q126" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R126" s="0" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B127" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C127" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D127" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>569</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="H127" s="0" t="s">
+        <v>690</v>
+      </c>
+      <c r="I127" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J127" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K127" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L127" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="M127" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="N127" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O127" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P127" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="Q127" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R127" s="0" t="s">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B128" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C128" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D128" s="0" t="s">
+        <v>692</v>
+      </c>
+      <c r="E128" s="0" t="s">
+        <v>373</v>
+      </c>
+      <c r="F128" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G128" s="0" t="s">
+        <v>693</v>
+      </c>
+      <c r="H128" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="I128" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J128" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K128" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L128" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="M128" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="N128" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O128" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="P128" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="Q128" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R128" s="0" t="s">
+        <v>695</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B129" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C129" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D129" s="0" t="s">
+        <v>242</v>
+      </c>
+      <c r="E129" s="0" t="s">
+        <v>243</v>
+      </c>
+      <c r="F129" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G129" s="0" t="s">
+        <v>145</v>
+      </c>
+      <c r="H129" s="0" t="s">
+        <v>245</v>
+      </c>
+      <c r="I129" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J129" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K129" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L129" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="M129" s="0" t="s">
+        <v>246</v>
+      </c>
+      <c r="N129" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O129" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="P129" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="Q129" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R129" s="0" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B130" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C130" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D130" s="0" t="s">
+        <v>696</v>
+      </c>
+      <c r="E130" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="F130" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G130" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="H130" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="I130" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J130" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K130" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L130" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="M130" s="0" t="s">
+        <v>489</v>
+      </c>
+      <c r="N130" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O130" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="P130" s="0" t="s">
+        <v>210</v>
+      </c>
+      <c r="Q130" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R130" s="0" t="s">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B131" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C131" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D131" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="E131" s="0" t="s">
+        <v>518</v>
+      </c>
+      <c r="F131" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G131" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="H131" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="I131" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J131" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K131" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L131" s="0" t="s">
+        <v>702</v>
+      </c>
+      <c r="M131" s="0" t="s">
+        <v>414</v>
+      </c>
+      <c r="N131" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O131" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P131" s="0" t="s">
+        <v>210</v>
+      </c>
+      <c r="Q131" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R131" s="0" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B132" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C132" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D132" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="E132" s="0" t="s">
+        <v>361</v>
+      </c>
+      <c r="F132" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G132" s="0" t="s">
+        <v>704</v>
+      </c>
+      <c r="H132" s="0" t="s">
+        <v>705</v>
+      </c>
+      <c r="I132" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J132" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K132" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L132" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="M132" s="0" t="s">
+        <v>706</v>
+      </c>
+      <c r="N132" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O132" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P132" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="Q132" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R132" s="0" t="s">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B133" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C133" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D133" s="0" t="s">
+        <v>708</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="H133" s="0" t="s">
+        <v>710</v>
+      </c>
+      <c r="I133" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J133" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K133" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L133" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="M133" s="0" t="s">
+        <v>711</v>
+      </c>
+      <c r="N133" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O133" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="P133" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="Q133" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R133" s="0" t="s">
+        <v>712</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B134" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C134" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D134" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>444</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>714</v>
+      </c>
+      <c r="H134" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="I134" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J134" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K134" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L134" s="0" t="s">
+        <v>423</v>
+      </c>
+      <c r="M134" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="N134" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O134" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="P134" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="Q134" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R134" s="0" t="s">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B135" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C135" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D135" s="0" t="s">
+        <v>717</v>
+      </c>
+      <c r="E135" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="F135" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G135" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="H135" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="I135" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J135" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K135" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L135" s="0" t="s">
+        <v>305</v>
+      </c>
+      <c r="M135" s="0" t="s">
+        <v>720</v>
+      </c>
+      <c r="N135" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O135" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P135" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="Q135" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R135" s="0" t="s">
+        <v>721</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B136" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C136" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D136" s="0" t="s">
+        <v>722</v>
+      </c>
+      <c r="E136" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="F136" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G136" s="0" t="s">
+        <v>723</v>
+      </c>
+      <c r="H136" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="I136" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J136" s="0" t="s">
+        <v>422</v>
+      </c>
+      <c r="K136" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L136" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="M136" s="0" t="s">
+        <v>424</v>
+      </c>
+      <c r="N136" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O136" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="P136" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="Q136" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R136" s="0" t="s">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B137" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C137" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D137" s="0" t="s">
+        <v>726</v>
+      </c>
+      <c r="E137" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="F137" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G137" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="H137" s="0" t="s">
+        <v>728</v>
+      </c>
+      <c r="I137" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J137" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K137" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L137" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="M137" s="0" t="s">
+        <v>556</v>
+      </c>
+      <c r="N137" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O137" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P137" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="Q137" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R137" s="0" t="s">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B138" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C138" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D138" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E138" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="F138" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G138" s="0" t="s">
+        <v>731</v>
+      </c>
+      <c r="H138" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="I138" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J138" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K138" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L138" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="M138" s="0" t="s">
+        <v>733</v>
+      </c>
+      <c r="N138" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O138" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P138" s="0" t="s">
+        <v>210</v>
+      </c>
+      <c r="Q138" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R138" s="0" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B139" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C139" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D139" s="0" t="s">
+        <v>735</v>
+      </c>
+      <c r="E139" s="0" t="s">
+        <v>448</v>
+      </c>
+      <c r="F139" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G139" s="0" t="s">
+        <v>736</v>
+      </c>
+      <c r="H139" s="0" t="s">
+        <v>737</v>
+      </c>
+      <c r="I139" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J139" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K139" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L139" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="M139" s="0" t="s">
+        <v>489</v>
+      </c>
+      <c r="N139" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O139" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="P139" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="Q139" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R139" s="0" t="s">
+        <v>738</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B140" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C140" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D140" s="0" t="s">
+        <v>451</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>739</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G140" s="0" t="s">
+        <v>740</v>
+      </c>
+      <c r="H140" s="0" t="s">
+        <v>453</v>
+      </c>
+      <c r="I140" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J140" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K140" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L140" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="M140" s="0" t="s">
+        <v>741</v>
+      </c>
+      <c r="N140" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O140" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P140" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="Q140" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R140" s="0" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B141" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C141" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D141" s="0" t="s">
+        <v>564</v>
+      </c>
+      <c r="E141" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="F141" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G141" s="0" t="s">
+        <v>742</v>
+      </c>
+      <c r="H141" s="0" t="s">
+        <v>566</v>
+      </c>
+      <c r="I141" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J141" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K141" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L141" s="0" t="s">
+        <v>702</v>
+      </c>
+      <c r="M141" s="0" t="s">
+        <v>414</v>
+      </c>
+      <c r="N141" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O141" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P141" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="Q141" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R141" s="0" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B142" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C142" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D142" s="0" t="s">
+        <v>743</v>
+      </c>
+      <c r="E142" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="F142" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G142" s="0" t="s">
+        <v>744</v>
+      </c>
+      <c r="H142" s="0" t="s">
+        <v>745</v>
+      </c>
+      <c r="I142" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J142" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K142" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L142" s="0" t="s">
+        <v>369</v>
+      </c>
+      <c r="M142" s="0" t="s">
+        <v>733</v>
+      </c>
+      <c r="N142" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O142" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P142" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="Q142" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R142" s="0" t="s">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B143" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C143" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D143" s="0" t="s">
+        <v>747</v>
+      </c>
+      <c r="E143" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="F143" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G143" s="0" t="s">
+        <v>748</v>
+      </c>
+      <c r="H143" s="0" t="s">
+        <v>749</v>
+      </c>
+      <c r="I143" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J143" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K143" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L143" s="0" t="s">
+        <v>265</v>
+      </c>
+      <c r="M143" s="0" t="s">
+        <v>750</v>
+      </c>
+      <c r="N143" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O143" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="P143" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="Q143" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R143" s="0" t="s">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B144" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C144" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D144" s="0" t="s">
+        <v>752</v>
+      </c>
+      <c r="E144" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="F144" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G144" s="0" t="s">
+        <v>753</v>
+      </c>
+      <c r="H144" s="0" t="s">
+        <v>754</v>
+      </c>
+      <c r="I144" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J144" s="0" t="s">
+        <v>422</v>
+      </c>
+      <c r="K144" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L144" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="M144" s="0" t="s">
+        <v>755</v>
+      </c>
+      <c r="N144" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O144" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="P144" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="Q144" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R144" s="0" t="s">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B145" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C145" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D145" s="0" t="s">
+        <v>757</v>
+      </c>
+      <c r="E145" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="F145" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G145" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="H145" s="0" t="s">
+        <v>759</v>
+      </c>
+      <c r="I145" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J145" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K145" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L145" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="M145" s="0" t="s">
+        <v>760</v>
+      </c>
+      <c r="N145" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O145" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P145" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="Q145" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R145" s="0" t="s">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B146" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C146" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D146" s="0" t="s">
+        <v>762</v>
+      </c>
+      <c r="E146" s="0" t="s">
+        <v>763</v>
+      </c>
+      <c r="F146" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G146" s="0" t="s">
+        <v>764</v>
+      </c>
+      <c r="H146" s="0" t="s">
+        <v>765</v>
+      </c>
+      <c r="I146" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J146" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K146" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L146" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="M146" s="0" t="s">
+        <v>760</v>
+      </c>
+      <c r="N146" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O146" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P146" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="Q146" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R146" s="0" t="s">
+        <v>766</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B147" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C147" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D147" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="E147" s="0" t="s">
+        <v>763</v>
+      </c>
+      <c r="F147" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G147" s="0" t="s">
+        <v>768</v>
+      </c>
+      <c r="H147" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="I147" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J147" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K147" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L147" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="M147" s="0" t="s">
+        <v>760</v>
+      </c>
+      <c r="N147" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O147" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P147" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="Q147" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R147" s="0" t="s">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B148" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C148" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D148" s="0" t="s">
+        <v>771</v>
+      </c>
+      <c r="E148" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="F148" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G148" s="0" t="s">
+        <v>772</v>
+      </c>
+      <c r="H148" s="0" t="s">
+        <v>773</v>
+      </c>
+      <c r="I148" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J148" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K148" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L148" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="M148" s="0" t="s">
+        <v>774</v>
+      </c>
+      <c r="N148" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O148" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P148" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="Q148" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R148" s="0" t="s">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B149" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C149" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D149" s="0" t="s">
+        <v>776</v>
+      </c>
+      <c r="E149" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="F149" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G149" s="0" t="s">
+        <v>777</v>
+      </c>
+      <c r="H149" s="0" t="s">
+        <v>778</v>
+      </c>
+      <c r="I149" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J149" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K149" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L149" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="M149" s="0" t="s">
+        <v>779</v>
+      </c>
+      <c r="N149" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O149" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="P149" s="0" t="s">
+        <v>210</v>
+      </c>
+      <c r="Q149" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R149" s="0" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B150" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C150" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D150" s="0" t="s">
+        <v>781</v>
+      </c>
+      <c r="E150" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="F150" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G150" s="0" t="s">
+        <v>782</v>
+      </c>
+      <c r="H150" s="0" t="s">
+        <v>783</v>
+      </c>
+      <c r="I150" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J150" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K150" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L150" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="M150" s="0" t="s">
+        <v>784</v>
+      </c>
+      <c r="N150" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O150" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="P150" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="Q150" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R150" s="0" t="s">
+        <v>785</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B151" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C151" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D151" s="0" t="s">
+        <v>786</v>
+      </c>
+      <c r="E151" s="0" t="s">
+        <v>448</v>
+      </c>
+      <c r="F151" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G151" s="0" t="s">
+        <v>787</v>
+      </c>
+      <c r="H151" s="0" t="s">
+        <v>788</v>
+      </c>
+      <c r="I151" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J151" s="0" t="s">
+        <v>422</v>
+      </c>
+      <c r="K151" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L151" s="0" t="s">
+        <v>389</v>
+      </c>
+      <c r="M151" s="0" t="s">
+        <v>789</v>
+      </c>
+      <c r="N151" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O151" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="P151" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="Q151" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R151" s="0" t="s">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B152" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C152" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D152" s="0" t="s">
+        <v>791</v>
+      </c>
+      <c r="E152" s="0" t="s">
+        <v>355</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>792</v>
+      </c>
+      <c r="H152" s="0" t="s">
+        <v>793</v>
+      </c>
+      <c r="I152" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J152" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K152" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L152" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="M152" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="N152" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O152" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P152" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="Q152" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R152" s="0" t="s">
+        <v>795</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B153" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C153" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D153" s="0" t="s">
+        <v>796</v>
+      </c>
+      <c r="E153" s="0" t="s">
+        <v>797</v>
+      </c>
+      <c r="F153" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G153" s="0" t="s">
+        <v>798</v>
+      </c>
+      <c r="H153" s="0" t="s">
+        <v>799</v>
+      </c>
+      <c r="I153" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J153" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K153" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L153" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="M153" s="0" t="s">
+        <v>784</v>
+      </c>
+      <c r="N153" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O153" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="P153" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="Q153" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R153" s="0" t="s">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B154" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C154" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D154" s="0" t="s">
+        <v>801</v>
+      </c>
+      <c r="E154" s="0" t="s">
+        <v>797</v>
+      </c>
+      <c r="F154" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G154" s="0" t="s">
+        <v>802</v>
+      </c>
+      <c r="H154" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="I154" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J154" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K154" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L154" s="0" t="s">
+        <v>702</v>
+      </c>
+      <c r="M154" s="0" t="s">
+        <v>804</v>
+      </c>
+      <c r="N154" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O154" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="P154" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="Q154" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R154" s="0" t="s">
+        <v>805</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B155" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C155" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D155" s="0" t="s">
+        <v>806</v>
+      </c>
+      <c r="E155" s="0" t="s">
+        <v>797</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>807</v>
+      </c>
+      <c r="H155" s="0" t="s">
+        <v>808</v>
+      </c>
+      <c r="I155" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J155" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K155" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L155" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="M155" s="0" t="s">
+        <v>809</v>
+      </c>
+      <c r="N155" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O155" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="P155" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="Q155" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R155" s="0" t="s">
+        <v>810</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B156" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C156" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D156" s="0" t="s">
+        <v>811</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>812</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>813</v>
+      </c>
+      <c r="H156" s="0" t="s">
+        <v>814</v>
+      </c>
+      <c r="I156" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J156" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="K156" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L156" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="M156" s="0" t="s">
+        <v>815</v>
+      </c>
+      <c r="N156" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O156" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="P156" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="Q156" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R156" s="0" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B157" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C157" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D157" s="0" t="s">
+        <v>817</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>763</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>818</v>
+      </c>
+      <c r="H157" s="0" t="s">
+        <v>819</v>
+      </c>
+      <c r="I157" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J157" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="K157" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L157" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="M157" s="0" t="s">
+        <v>820</v>
+      </c>
+      <c r="N157" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O157" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="P157" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="Q157" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R157" s="0" t="s">
+        <v>821</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B158" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C158" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D158" s="0" t="s">
+        <v>822</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>823</v>
+      </c>
+      <c r="H158" s="0" t="s">
+        <v>824</v>
+      </c>
+      <c r="I158" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J158" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="K158" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L158" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="M158" s="0" t="s">
+        <v>825</v>
+      </c>
+      <c r="N158" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O158" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="P158" s="0" t="s">
+        <v>210</v>
+      </c>
+      <c r="Q158" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R158" s="0" t="s">
+        <v>826</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B159" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C159" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D159" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>828</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>829</v>
+      </c>
+      <c r="H159" s="0" t="s">
+        <v>830</v>
+      </c>
+      <c r="I159" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J159" s="0" t="s">
+        <v>422</v>
+      </c>
+      <c r="K159" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L159" s="0" t="s">
+        <v>702</v>
+      </c>
+      <c r="M159" s="0" t="s">
+        <v>831</v>
+      </c>
+      <c r="N159" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O159" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="P159" s="0" t="s">
+        <v>305</v>
+      </c>
+      <c r="Q159" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R159" s="0" t="s">
+        <v>832</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B160" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C160" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D160" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E160" s="0" t="s">
+        <v>812</v>
+      </c>
+      <c r="F160" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G160" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="H160" s="0" t="s">
+        <v>835</v>
+      </c>
+      <c r="I160" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J160" s="0" t="s">
+        <v>422</v>
+      </c>
+      <c r="K160" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L160" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="M160" s="0" t="s">
+        <v>836</v>
+      </c>
+      <c r="N160" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O160" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="P160" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="Q160" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R160" s="0" t="s">
+        <v>837</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B161" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C161" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D161" s="0" t="s">
+        <v>838</v>
+      </c>
+      <c r="E161" s="0" t="s">
+        <v>474</v>
+      </c>
+      <c r="F161" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G161" s="0" t="s">
+        <v>839</v>
+      </c>
+      <c r="H161" s="0" t="s">
+        <v>840</v>
+      </c>
+      <c r="I161" s="0" t="s">
+        <v>841</v>
+      </c>
+      <c r="J161" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K161" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L161" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="M161" s="0" t="s">
+        <v>842</v>
+      </c>
+      <c r="N161" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O161" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P161" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="Q161" s="0" t="s">
+        <v>843</v>
+      </c>
+      <c r="R161" s="0" t="s">
+        <v>844</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B162" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C162" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D162" s="0" t="s">
+        <v>845</v>
+      </c>
+      <c r="E162" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="F162" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G162" s="0" t="s">
+        <v>847</v>
+      </c>
+      <c r="H162" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="I162" s="0" t="s">
+        <v>849</v>
+      </c>
+      <c r="J162" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K162" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L162" s="0" t="s">
+        <v>423</v>
+      </c>
+      <c r="M162" s="0" t="s">
+        <v>850</v>
+      </c>
+      <c r="N162" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O162" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="P162" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="Q162" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="R162" s="0" t="s">
+        <v>852</v>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B163" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C163" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D163" s="0" t="s">
+        <v>853</v>
+      </c>
+      <c r="E163" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="F163" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G163" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="H163" s="0" t="s">
+        <v>856</v>
+      </c>
+      <c r="I163" s="0" t="s">
+        <v>857</v>
+      </c>
+      <c r="J163" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K163" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L163" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="M163" s="0" t="s">
+        <v>858</v>
+      </c>
+      <c r="N163" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O163" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="P163" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="Q163" s="0" t="s">
+        <v>859</v>
+      </c>
+      <c r="R163" s="0" t="s">
+        <v>860</v>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B164" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C164" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D164" s="0" t="s">
+        <v>861</v>
+      </c>
+      <c r="E164" s="0" t="s">
+        <v>862</v>
+      </c>
+      <c r="F164" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G164" s="0" t="s">
+        <v>863</v>
+      </c>
+      <c r="H164" s="0" t="s">
+        <v>864</v>
+      </c>
+      <c r="I164" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J164" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K164" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L164" s="0" t="s">
+        <v>265</v>
+      </c>
+      <c r="M164" s="0" t="s">
+        <v>865</v>
+      </c>
+      <c r="N164" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O164" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="P164" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="Q164" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R164" s="0" t="s">
+        <v>866</v>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B165" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C165" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D165" s="0" t="s">
+        <v>867</v>
+      </c>
+      <c r="E165" s="0" t="s">
+        <v>812</v>
+      </c>
+      <c r="F165" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G165" s="0" t="s">
+        <v>868</v>
+      </c>
+      <c r="H165" s="0" t="s">
+        <v>869</v>
+      </c>
+      <c r="I165" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J165" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K165" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L165" s="0" t="s">
+        <v>305</v>
+      </c>
+      <c r="M165" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="N165" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O165" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P165" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="Q165" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R165" s="0" t="s">
+        <v>871</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B166" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C166" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D166" s="0" t="s">
+        <v>872</v>
+      </c>
+      <c r="E166" s="0" t="s">
+        <v>518</v>
+      </c>
+      <c r="F166" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G166" s="0" t="s">
+        <v>873</v>
+      </c>
+      <c r="H166" s="0" t="s">
+        <v>874</v>
+      </c>
+      <c r="I166" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J166" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="K166" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L166" s="0" t="s">
+        <v>305</v>
+      </c>
+      <c r="M166" s="0" t="s">
+        <v>875</v>
+      </c>
+      <c r="N166" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O166" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="P166" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="Q166" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R166" s="0" t="s">
+        <v>876</v>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B167" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C167" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D167" s="0" t="s">
+        <v>877</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>862</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>878</v>
+      </c>
+      <c r="H167" s="0" t="s">
+        <v>879</v>
+      </c>
+      <c r="I167" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J167" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K167" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L167" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="M167" s="0" t="s">
+        <v>880</v>
+      </c>
+      <c r="N167" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O167" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="P167" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="Q167" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R167" s="0" t="s">
+        <v>881</v>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B168" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C168" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D168" s="0" t="s">
+        <v>882</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>828</v>
+      </c>
+      <c r="F168" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G168" s="0" t="s">
+        <v>883</v>
+      </c>
+      <c r="H168" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="I168" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J168" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K168" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L168" s="0" t="s">
+        <v>234</v>
+      </c>
+      <c r="M168" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="N168" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O168" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="P168" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="Q168" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R168" s="0" t="s">
+        <v>886</v>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B169" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C169" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D169" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="F169" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G169" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="H169" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="I169" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J169" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K169" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L169" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="M169" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="N169" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O169" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="P169" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="Q169" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R169" s="0" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B170" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C170" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D170" s="0" t="s">
+        <v>893</v>
+      </c>
+      <c r="E170" s="0" t="s">
+        <v>569</v>
+      </c>
+      <c r="F170" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G170" s="0" t="s">
+        <v>894</v>
+      </c>
+      <c r="H170" s="0" t="s">
+        <v>264</v>
+      </c>
+      <c r="I170" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J170" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="K170" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L170" s="0" t="s">
+        <v>506</v>
+      </c>
+      <c r="M170" s="0" t="s">
+        <v>825</v>
+      </c>
+      <c r="N170" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O170" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="P170" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="Q170" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R170" s="0" t="s">
+        <v>895</v>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B171" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C171" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D171" s="0" t="s">
+        <v>896</v>
+      </c>
+      <c r="E171" s="0" t="s">
+        <v>145</v>
+      </c>
+      <c r="F171" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G171" s="0" t="s">
+        <v>897</v>
+      </c>
+      <c r="H171" s="0" t="s">
+        <v>898</v>
+      </c>
+      <c r="I171" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J171" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K171" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L171" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="M171" s="0" t="s">
+        <v>278</v>
+      </c>
+      <c r="N171" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O171" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P171" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="Q171" s="0" t="s">
+        <v>899</v>
+      </c>
+      <c r="R171" s="0" t="s">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B172" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C172" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D172" s="0" t="s">
+        <v>901</v>
+      </c>
+      <c r="E172" s="0" t="s">
+        <v>862</v>
+      </c>
+      <c r="F172" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>902</v>
+      </c>
+      <c r="H172" s="0" t="s">
+        <v>903</v>
+      </c>
+      <c r="I172" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J172" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K172" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L172" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="M172" s="0" t="s">
+        <v>865</v>
+      </c>
+      <c r="N172" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O172" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="P172" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="Q172" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R172" s="0" t="s">
+        <v>904</v>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B173" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C173" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D173" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="E173" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="F173" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G173" s="0" t="s">
+        <v>907</v>
+      </c>
+      <c r="H173" s="0" t="s">
+        <v>908</v>
+      </c>
+      <c r="I173" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J173" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K173" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L173" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="M173" s="0" t="s">
+        <v>909</v>
+      </c>
+      <c r="N173" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O173" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="P173" s="0" t="s">
+        <v>210</v>
+      </c>
+      <c r="Q173" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R173" s="0" t="s">
+        <v>910</v>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B174" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C174" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D174" s="0" t="s">
+        <v>911</v>
+      </c>
+      <c r="E174" s="0" t="s">
+        <v>862</v>
+      </c>
+      <c r="F174" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G174" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="H174" s="0" t="s">
+        <v>913</v>
+      </c>
+      <c r="I174" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J174" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K174" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L174" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="M174" s="0" t="s">
+        <v>880</v>
+      </c>
+      <c r="N174" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O174" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="P174" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="Q174" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R174" s="0" t="s">
+        <v>914</v>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B175" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C175" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D175" s="0" t="s">
+        <v>915</v>
+      </c>
+      <c r="E175" s="0" t="s">
+        <v>480</v>
+      </c>
+      <c r="F175" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G175" s="0" t="s">
+        <v>916</v>
+      </c>
+      <c r="H175" s="0" t="s">
+        <v>917</v>
+      </c>
+      <c r="I175" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J175" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K175" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L175" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="M175" s="0" t="s">
+        <v>918</v>
+      </c>
+      <c r="N175" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O175" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="P175" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="Q175" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R175" s="0" t="s">
+        <v>919</v>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B176" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C176" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D176" s="0" t="s">
+        <v>920</v>
+      </c>
+      <c r="E176" s="0" t="s">
+        <v>921</v>
+      </c>
+      <c r="F176" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>922</v>
+      </c>
+      <c r="H176" s="0" t="s">
+        <v>923</v>
+      </c>
+      <c r="I176" s="0" t="s">
+        <v>924</v>
+      </c>
+      <c r="J176" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="K176" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L176" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="M176" s="0" t="s">
+        <v>925</v>
+      </c>
+      <c r="N176" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O176" s="0" t="s">
+        <v>926</v>
+      </c>
+      <c r="P176" s="0" t="s">
+        <v>210</v>
+      </c>
+      <c r="Q176" s="0" t="s">
+        <v>927</v>
+      </c>
+      <c r="R176" s="0" t="s">
+        <v>928</v>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B177" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C177" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D177" s="0" t="s">
+        <v>929</v>
+      </c>
+      <c r="E177" s="0" t="s">
+        <v>862</v>
+      </c>
+      <c r="F177" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>930</v>
+      </c>
+      <c r="H177" s="0" t="s">
+        <v>931</v>
+      </c>
+      <c r="I177" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J177" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K177" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L177" s="0" t="s">
+        <v>369</v>
+      </c>
+      <c r="M177" s="0" t="s">
+        <v>932</v>
+      </c>
+      <c r="N177" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O177" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="P177" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="Q177" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R177" s="0" t="s">
+        <v>933</v>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B178" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C178" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D178" s="0" t="s">
+        <v>934</v>
+      </c>
+      <c r="E178" s="0" t="s">
+        <v>935</v>
+      </c>
+      <c r="F178" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G178" s="0" t="s">
+        <v>936</v>
+      </c>
+      <c r="H178" s="0" t="s">
+        <v>937</v>
+      </c>
+      <c r="I178" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J178" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K178" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L178" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="M178" s="0" t="s">
+        <v>938</v>
+      </c>
+      <c r="N178" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O178" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="P178" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="Q178" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R178" s="0" t="s">
+        <v>939</v>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B179" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C179" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D179" s="0" t="s">
+        <v>940</v>
+      </c>
+      <c r="E179" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="F179" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G179" s="0" t="s">
+        <v>941</v>
+      </c>
+      <c r="H179" s="0" t="s">
+        <v>942</v>
+      </c>
+      <c r="I179" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J179" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K179" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L179" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="M179" s="0" t="s">
+        <v>943</v>
+      </c>
+      <c r="N179" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O179" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="P179" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="Q179" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R179" s="0" t="s">
+        <v>944</v>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B180" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C180" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D180" s="0" t="s">
+        <v>945</v>
+      </c>
+      <c r="E180" s="0" t="s">
+        <v>946</v>
+      </c>
+      <c r="F180" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G180" s="0" t="s">
+        <v>947</v>
+      </c>
+      <c r="H180" s="0" t="s">
+        <v>948</v>
+      </c>
+      <c r="I180" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J180" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K180" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L180" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="M180" s="0" t="s">
+        <v>949</v>
+      </c>
+      <c r="N180" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O180" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P180" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="Q180" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R180" s="0" t="s">
+        <v>950</v>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B181" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C181" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D181" s="0" t="s">
+        <v>951</v>
+      </c>
+      <c r="E181" s="0" t="s">
+        <v>946</v>
+      </c>
+      <c r="F181" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G181" s="0" t="s">
+        <v>952</v>
+      </c>
+      <c r="H181" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="I181" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J181" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K181" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L181" s="0" t="s">
+        <v>389</v>
+      </c>
+      <c r="M181" s="0" t="s">
+        <v>954</v>
+      </c>
+      <c r="N181" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O181" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="P181" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="Q181" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R181" s="0" t="s">
+        <v>955</v>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B182" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C182" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D182" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="E182" s="0" t="s">
+        <v>957</v>
+      </c>
+      <c r="F182" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G182" s="0" t="s">
+        <v>958</v>
+      </c>
+      <c r="H182" s="0" t="s">
+        <v>959</v>
+      </c>
+      <c r="I182" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J182" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K182" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L182" s="0" t="s">
+        <v>702</v>
+      </c>
+      <c r="M182" s="0" t="s">
+        <v>960</v>
+      </c>
+      <c r="N182" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O182" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="P182" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="Q182" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R182" s="0" t="s">
+        <v>961</v>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B183" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C183" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D183" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="E183" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="F183" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G183" s="0" t="s">
+        <v>963</v>
+      </c>
+      <c r="H183" s="0" t="s">
+        <v>964</v>
+      </c>
+      <c r="I183" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J183" s="0" t="s">
+        <v>422</v>
+      </c>
+      <c r="K183" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L183" s="0" t="s">
+        <v>389</v>
+      </c>
+      <c r="M183" s="0" t="s">
+        <v>424</v>
+      </c>
+      <c r="N183" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O183" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="P183" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="Q183" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R183" s="0" t="s">
+        <v>965</v>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B184" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C184" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D184" s="0" t="s">
+        <v>966</v>
+      </c>
+      <c r="E184" s="0" t="s">
+        <v>493</v>
+      </c>
+      <c r="F184" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G184" s="0" t="s">
+        <v>967</v>
+      </c>
+      <c r="H184" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="I184" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J184" s="0" t="s">
+        <v>422</v>
+      </c>
+      <c r="K184" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L184" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="M184" s="0" t="s">
+        <v>424</v>
+      </c>
+      <c r="N184" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O184" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="P184" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="Q184" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R184" s="0" t="s">
+        <v>969</v>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B185" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C185" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D185" s="0" t="s">
+        <v>970</v>
+      </c>
+      <c r="E185" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="F185" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G185" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="H185" s="0" t="s">
+        <v>972</v>
+      </c>
+      <c r="I185" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J185" s="0" t="s">
+        <v>422</v>
+      </c>
+      <c r="K185" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L185" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="M185" s="0" t="s">
+        <v>424</v>
+      </c>
+      <c r="N185" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O185" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="P185" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="Q185" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R185" s="0" t="s">
+        <v>973</v>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B186" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C186" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D186" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="E186" s="0" t="s">
+        <v>957</v>
+      </c>
+      <c r="F186" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G186" s="0" t="s">
+        <v>975</v>
+      </c>
+      <c r="H186" s="0" t="s">
+        <v>976</v>
+      </c>
+      <c r="I186" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J186" s="0" t="s">
+        <v>422</v>
+      </c>
+      <c r="K186" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L186" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="M186" s="0" t="s">
+        <v>977</v>
+      </c>
+      <c r="N186" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O186" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="P186" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="Q186" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R186" s="0" t="s">
+        <v>978</v>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B187" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C187" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D187" s="0" t="s">
+        <v>979</v>
+      </c>
+      <c r="E187" s="0" t="s">
+        <v>957</v>
+      </c>
+      <c r="F187" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G187" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="H187" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="I187" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J187" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K187" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L187" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="M187" s="0" t="s">
+        <v>982</v>
+      </c>
+      <c r="N187" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O187" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="P187" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="Q187" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R187" s="0" t="s">
+        <v>983</v>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B188" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C188" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D188" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>479</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>985</v>
+      </c>
+      <c r="H188" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="I188" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J188" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K188" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L188" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="M188" s="0" t="s">
+        <v>606</v>
+      </c>
+      <c r="N188" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O188" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P188" s="0" t="s">
+        <v>210</v>
+      </c>
+      <c r="Q188" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="R188" s="0" t="s">
+        <v>988</v>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B189" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C189" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D189" s="0" t="s">
+        <v>989</v>
+      </c>
+      <c r="E189" s="0" t="s">
+        <v>990</v>
+      </c>
+      <c r="F189" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G189" s="0" t="s">
+        <v>991</v>
+      </c>
+      <c r="H189" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="I189" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J189" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K189" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L189" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="M189" s="0" t="s">
+        <v>993</v>
+      </c>
+      <c r="N189" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O189" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="P189" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="Q189" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R189" s="0" t="s">
+        <v>994</v>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B190" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C190" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D190" s="0" t="s">
+        <v>995</v>
+      </c>
+      <c r="E190" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="F190" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G190" s="0" t="s">
+        <v>996</v>
+      </c>
+      <c r="H190" s="0" t="s">
+        <v>997</v>
+      </c>
+      <c r="I190" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J190" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K190" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L190" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="M190" s="0" t="s">
+        <v>606</v>
+      </c>
+      <c r="N190" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O190" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="P190" s="0" t="s">
+        <v>210</v>
+      </c>
+      <c r="Q190" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R190" s="0" t="s">
+        <v>998</v>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B191" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C191" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D191" s="0" t="s">
+        <v>999</v>
+      </c>
+      <c r="E191" s="0" t="s">
+        <v>1000</v>
+      </c>
+      <c r="F191" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G191" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="H191" s="0" t="s">
+        <v>992</v>
+      </c>
+      <c r="I191" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J191" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K191" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L191" s="0" t="s">
+        <v>234</v>
+      </c>
+      <c r="M191" s="0" t="s">
+        <v>993</v>
+      </c>
+      <c r="N191" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O191" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="P191" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="Q191" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R191" s="0" t="s">
+        <v>994</v>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B192" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C192" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D192" s="0" t="s">
+        <v>1002</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="H192" s="0" t="s">
+        <v>1005</v>
+      </c>
+      <c r="I192" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="J192" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K192" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L192" s="0" t="s">
+        <v>506</v>
+      </c>
+      <c r="M192" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="N192" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O192" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="P192" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="Q192" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="R192" s="0" t="s">
+        <v>1009</v>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B193" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C193" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D193" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E193" s="0" t="s">
+        <v>448</v>
+      </c>
+      <c r="F193" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G193" s="0" t="s">
+        <v>1011</v>
+      </c>
+      <c r="H193" s="0" t="s">
+        <v>1012</v>
+      </c>
+      <c r="I193" s="0" t="s">
+        <v>1013</v>
+      </c>
+      <c r="J193" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K193" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L193" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="M193" s="0" t="s">
+        <v>720</v>
+      </c>
+      <c r="N193" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O193" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P193" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="Q193" s="0" t="s">
+        <v>1014</v>
+      </c>
+      <c r="R193" s="0" t="s">
+        <v>1015</v>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B194" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C194" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D194" s="0" t="s">
+        <v>1016</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>1017</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>1018</v>
+      </c>
+      <c r="H194" s="0" t="s">
+        <v>1019</v>
+      </c>
+      <c r="I194" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J194" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K194" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L194" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="M194" s="0" t="s">
+        <v>1020</v>
+      </c>
+      <c r="N194" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O194" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P194" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="Q194" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R194" s="0" t="s">
+        <v>1021</v>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B195" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C195" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D195" s="0" t="s">
+        <v>1022</v>
+      </c>
+      <c r="E195" s="0" t="s">
+        <v>854</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>1023</v>
+      </c>
+      <c r="H195" s="0" t="s">
+        <v>1024</v>
+      </c>
+      <c r="I195" s="0" t="s">
+        <v>1025</v>
+      </c>
+      <c r="J195" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="K195" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L195" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="M195" s="0" t="s">
+        <v>1026</v>
+      </c>
+      <c r="N195" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O195" s="0" t="s">
+        <v>1027</v>
+      </c>
+      <c r="P195" s="0" t="s">
+        <v>210</v>
+      </c>
+      <c r="Q195" s="0" t="s">
+        <v>1028</v>
+      </c>
+      <c r="R195" s="0" t="s">
+        <v>1029</v>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B196" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C196" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D196" s="0" t="s">
+        <v>1030</v>
+      </c>
+      <c r="E196" s="0" t="s">
+        <v>406</v>
+      </c>
+      <c r="F196" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G196" s="0" t="s">
+        <v>1031</v>
+      </c>
+      <c r="H196" s="0" t="s">
+        <v>1032</v>
+      </c>
+      <c r="I196" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J196" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K196" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L196" s="0" t="s">
+        <v>210</v>
+      </c>
+      <c r="M196" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="N196" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O196" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P196" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="Q196" s="0" t="s">
+        <v>1034</v>
+      </c>
+      <c r="R196" s="0" t="s">
+        <v>1035</v>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B197" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C197" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D197" s="0" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E197" s="0" t="s">
+        <v>1037</v>
+      </c>
+      <c r="F197" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G197" s="0" t="s">
+        <v>1038</v>
+      </c>
+      <c r="H197" s="0" t="s">
+        <v>1039</v>
+      </c>
+      <c r="I197" s="0" t="s">
+        <v>1040</v>
+      </c>
+      <c r="J197" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K197" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L197" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="M197" s="0" t="s">
+        <v>1041</v>
+      </c>
+      <c r="N197" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O197" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P197" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="Q197" s="0" t="s">
+        <v>1042</v>
+      </c>
+      <c r="R197" s="0" t="s">
+        <v>1043</v>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B198" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C198" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D198" s="0" t="s">
+        <v>1044</v>
+      </c>
+      <c r="E198" s="0" t="s">
+        <v>990</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>1045</v>
+      </c>
+      <c r="H198" s="0" t="s">
+        <v>1046</v>
+      </c>
+      <c r="I198" s="0" t="s">
+        <v>1047</v>
+      </c>
+      <c r="J198" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K198" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L198" s="0" t="s">
+        <v>369</v>
+      </c>
+      <c r="M198" s="0" t="s">
+        <v>1048</v>
+      </c>
+      <c r="N198" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O198" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="P198" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="Q198" s="0" t="s">
+        <v>1049</v>
+      </c>
+      <c r="R198" s="0" t="s">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B199" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C199" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D199" s="0" t="s">
+        <v>1051</v>
+      </c>
+      <c r="E199" s="0" t="s">
+        <v>1037</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>1052</v>
+      </c>
+      <c r="H199" s="0" t="s">
+        <v>1053</v>
+      </c>
+      <c r="I199" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J199" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K199" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L199" s="0" t="s">
+        <v>702</v>
+      </c>
+      <c r="M199" s="0" t="s">
+        <v>1054</v>
+      </c>
+      <c r="N199" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O199" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="P199" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="Q199" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R199" s="0" t="s">
+        <v>1055</v>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B200" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C200" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D200" s="0" t="s">
+        <v>1056</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>828</v>
+      </c>
+      <c r="F200" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G200" s="0" t="s">
+        <v>1057</v>
+      </c>
+      <c r="H200" s="0" t="s">
+        <v>1058</v>
+      </c>
+      <c r="I200" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J200" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="K200" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L200" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="M200" s="0" t="s">
+        <v>1059</v>
+      </c>
+      <c r="N200" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O200" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="P200" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="Q200" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R200" s="0" t="s">
+        <v>1060</v>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B201" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C201" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D201" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>812</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>1062</v>
+      </c>
+      <c r="H201" s="0" t="s">
+        <v>1063</v>
+      </c>
+      <c r="I201" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J201" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="K201" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L201" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="M201" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="N201" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O201" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="P201" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="Q201" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R201" s="0" t="s">
+        <v>895</v>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B202" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C202" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D202" s="0" t="s">
+        <v>1065</v>
+      </c>
+      <c r="E202" s="0" t="s">
+        <v>812</v>
+      </c>
+      <c r="F202" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G202" s="0" t="s">
+        <v>1066</v>
+      </c>
+      <c r="H202" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="I202" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J202" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K202" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L202" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="M202" s="0" t="s">
+        <v>1068</v>
+      </c>
+      <c r="N202" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O202" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="P202" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="Q202" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R202" s="0" t="s">
+        <v>1069</v>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B203" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C203" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D203" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E203" s="0" t="s">
+        <v>1071</v>
+      </c>
+      <c r="F203" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G203" s="0" t="s">
+        <v>195</v>
+      </c>
+      <c r="H203" s="0" t="s">
+        <v>1072</v>
+      </c>
+      <c r="I203" s="0" t="s">
+        <v>1073</v>
+      </c>
+      <c r="J203" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K203" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L203" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="M203" s="0" t="s">
+        <v>932</v>
+      </c>
+      <c r="N203" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O203" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="P203" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="Q203" s="0" t="s">
+        <v>1074</v>
+      </c>
+      <c r="R203" s="0" t="s">
+        <v>1075</v>
+      </c>
+    </row>
+    <row r="204">
+      <c r="A204" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B204" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C204" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D204" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>1077</v>
+      </c>
+      <c r="H204" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="I204" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J204" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K204" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L204" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="M204" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="N204" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O204" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="P204" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="Q204" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R204" s="0" t="s">
+        <v>1080</v>
+      </c>
+    </row>
+    <row r="205">
+      <c r="A205" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B205" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C205" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D205" s="0" t="s">
+        <v>1081</v>
+      </c>
+      <c r="E205" s="0" t="s">
+        <v>1082</v>
+      </c>
+      <c r="F205" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G205" s="0" t="s">
+        <v>1083</v>
+      </c>
+      <c r="H205" s="0" t="s">
+        <v>1084</v>
+      </c>
+      <c r="I205" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J205" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="K205" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L205" s="0" t="s">
+        <v>210</v>
+      </c>
+      <c r="M205" s="0" t="s">
+        <v>1085</v>
+      </c>
+      <c r="N205" s="0" t="s">
+        <v>1086</v>
+      </c>
+      <c r="O205" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="P205" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="Q205" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R205" s="0" t="s">
+        <v>1087</v>
+      </c>
+    </row>
+    <row r="206">
+      <c r="A206" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B206" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C206" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D206" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E206" s="0" t="s">
+        <v>1089</v>
+      </c>
+      <c r="F206" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G206" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="H206" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="I206" s="0" t="s">
+        <v>1092</v>
+      </c>
+      <c r="J206" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K206" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L206" s="0" t="s">
+        <v>423</v>
+      </c>
+      <c r="M206" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="N206" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O206" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P206" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="Q206" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R206" s="0" t="s">
+        <v>1093</v>
+      </c>
+    </row>
+    <row r="207">
+      <c r="A207" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B207" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C207" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D207" s="0" t="s">
+        <v>1094</v>
+      </c>
+      <c r="E207" s="0" t="s">
+        <v>419</v>
+      </c>
+      <c r="F207" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G207" s="0" t="s">
+        <v>1095</v>
+      </c>
+      <c r="H207" s="0" t="s">
+        <v>1096</v>
+      </c>
+      <c r="I207" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J207" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K207" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L207" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="M207" s="0" t="s">
+        <v>1097</v>
+      </c>
+      <c r="N207" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O207" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="P207" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="Q207" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R207" s="0" t="s">
+        <v>1098</v>
+      </c>
+    </row>
+    <row r="208">
+      <c r="A208" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B208" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C208" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D208" s="0" t="s">
+        <v>1099</v>
+      </c>
+      <c r="E208" s="0" t="s">
+        <v>1082</v>
+      </c>
+      <c r="F208" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G208" s="0" t="s">
+        <v>1100</v>
+      </c>
+      <c r="H208" s="0" t="s">
+        <v>1101</v>
+      </c>
+      <c r="I208" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J208" s="0" t="s">
+        <v>1102</v>
+      </c>
+      <c r="K208" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L208" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="M208" s="0" t="s">
+        <v>1103</v>
+      </c>
+      <c r="N208" s="0" t="s">
+        <v>1104</v>
+      </c>
+      <c r="O208" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="P208" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="Q208" s="0" t="s">
+        <v>1105</v>
+      </c>
+      <c r="R208" s="0" t="s">
+        <v>1106</v>
+      </c>
+    </row>
+    <row r="209">
+      <c r="A209" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B209" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C209" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D209" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="E209" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="F209" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G209" s="0" t="s">
+        <v>1107</v>
+      </c>
+      <c r="H209" s="0" t="s">
+        <v>1108</v>
+      </c>
+      <c r="I209" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J209" s="0" t="s">
+        <v>1109</v>
+      </c>
+      <c r="K209" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L209" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="M209" s="0" t="s">
+        <v>1110</v>
+      </c>
+      <c r="N209" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O209" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="P209" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="Q209" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R209" s="0" t="s">
+        <v>1111</v>
+      </c>
+    </row>
+    <row r="210">
+      <c r="A210" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B210" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C210" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D210" s="0" t="s">
+        <v>1112</v>
+      </c>
+      <c r="E210" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="F210" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G210" s="0" t="s">
+        <v>1113</v>
+      </c>
+      <c r="H210" s="0" t="s">
+        <v>1114</v>
+      </c>
+      <c r="I210" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J210" s="0" t="s">
+        <v>1115</v>
+      </c>
+      <c r="K210" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L210" s="0" t="s">
+        <v>506</v>
+      </c>
+      <c r="M210" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="N210" s="0" t="s">
+        <v>1116</v>
+      </c>
+      <c r="O210" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="P210" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="Q210" s="0" t="s">
+        <v>1117</v>
+      </c>
+      <c r="R210" s="0" t="s">
+        <v>1118</v>
+      </c>
+    </row>
+    <row r="211">
+      <c r="A211" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B211" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C211" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D211" s="0" t="s">
+        <v>1119</v>
+      </c>
+      <c r="E211" s="0" t="s">
+        <v>444</v>
+      </c>
+      <c r="F211" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G211" s="0" t="s">
+        <v>1120</v>
+      </c>
+      <c r="H211" s="0" t="s">
+        <v>1121</v>
+      </c>
+      <c r="I211" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J211" s="0" t="s">
+        <v>1115</v>
+      </c>
+      <c r="K211" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L211" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="M211" s="0" t="s">
+        <v>1122</v>
+      </c>
+      <c r="N211" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O211" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="P211" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="Q211" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R211" s="0" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="212">
+      <c r="A212" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B212" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C212" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D212" s="0" t="s">
+        <v>1123</v>
+      </c>
+      <c r="E212" s="0" t="s">
+        <v>1082</v>
+      </c>
+      <c r="F212" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>1124</v>
+      </c>
+      <c r="H212" s="0" t="s">
+        <v>1125</v>
+      </c>
+      <c r="I212" s="0" t="s">
+        <v>1126</v>
+      </c>
+      <c r="J212" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="K212" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L212" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="M212" s="0" t="s">
+        <v>1127</v>
+      </c>
+      <c r="N212" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O212" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="P212" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="Q212" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R212" s="0" t="s">
+        <v>1128</v>
+      </c>
+    </row>
+    <row r="213">
+      <c r="A213" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B213" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C213" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D213" s="0" t="s">
+        <v>1129</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>1130</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>1131</v>
+      </c>
+      <c r="H213" s="0" t="s">
+        <v>1132</v>
+      </c>
+      <c r="I213" s="0" t="s">
+        <v>1133</v>
+      </c>
+      <c r="J213" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="K213" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L213" s="0" t="s">
+        <v>234</v>
+      </c>
+      <c r="M213" s="0" t="s">
+        <v>1134</v>
+      </c>
+      <c r="N213" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O213" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="P213" s="0" t="s">
+        <v>210</v>
+      </c>
+      <c r="Q213" s="0" t="s">
+        <v>1135</v>
+      </c>
+      <c r="R213" s="0" t="s">
+        <v>1136</v>
+      </c>
+    </row>
+    <row r="214">
+      <c r="A214" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B214" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C214" s="0" t="s">
+        <v>1137</v>
+      </c>
+      <c r="D214" s="0" t="s">
+        <v>1138</v>
+      </c>
+      <c r="E214" s="0" t="s">
+        <v>419</v>
+      </c>
+      <c r="F214" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G214" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="H214" s="0" t="s">
+        <v>1139</v>
+      </c>
+      <c r="I214" s="0" t="s">
+        <v>1140</v>
+      </c>
+      <c r="J214" s="0" t="s">
+        <v>422</v>
+      </c>
+      <c r="K214" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L214" s="0" t="s">
+        <v>423</v>
+      </c>
+      <c r="M214" s="0" t="s">
+        <v>424</v>
+      </c>
+      <c r="N214" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O214" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="P214" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="Q214" s="0" t="s">
+        <v>1141</v>
+      </c>
+      <c r="R214" s="0" t="s">
+        <v>1142</v>
+      </c>
+    </row>
+    <row r="215">
+      <c r="A215" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B215" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C215" s="0" t="s">
+        <v>1137</v>
+      </c>
+      <c r="D215" s="0" t="s">
+        <v>1143</v>
+      </c>
+      <c r="E215" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="F215" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G215" s="0" t="s">
+        <v>748</v>
+      </c>
+      <c r="H215" s="0" t="s">
+        <v>1096</v>
+      </c>
+      <c r="I215" s="0" t="s">
+        <v>1144</v>
+      </c>
+      <c r="J215" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K215" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L215" s="0" t="s">
+        <v>265</v>
+      </c>
+      <c r="M215" s="0" t="s">
+        <v>750</v>
+      </c>
+      <c r="N215" s="0" t="s">
+        <v>1145</v>
+      </c>
+      <c r="O215" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="P215" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="Q215" s="0" t="s">
+        <v>1146</v>
+      </c>
+      <c r="R215" s="0" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="216">
+      <c r="A216" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B216" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C216" s="0" t="s">
+        <v>1137</v>
+      </c>
+      <c r="D216" s="0" t="s">
+        <v>1148</v>
+      </c>
+      <c r="E216" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="F216" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G216" s="0" t="s">
+        <v>1149</v>
+      </c>
+      <c r="H216" s="0" t="s">
+        <v>1150</v>
+      </c>
+      <c r="I216" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J216" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K216" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L216" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="M216" s="0" t="s">
+        <v>1151</v>
+      </c>
+      <c r="N216" s="0" t="s">
+        <v>1152</v>
+      </c>
+      <c r="O216" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P216" s="0" t="s">
+        <v>305</v>
+      </c>
+      <c r="Q216" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R216" s="0" t="s">
+        <v>1153</v>
+      </c>
+    </row>
+    <row r="217">
+      <c r="A217" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B217" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C217" s="0" t="s">
+        <v>1137</v>
+      </c>
+      <c r="D217" s="0" t="s">
+        <v>1154</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>145</v>
+      </c>
+      <c r="F217" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G217" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="H217" s="0" t="s">
+        <v>1155</v>
+      </c>
+      <c r="I217" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J217" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K217" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L217" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="M217" s="0" t="s">
+        <v>149</v>
+      </c>
+      <c r="N217" s="0" t="s">
+        <v>1156</v>
+      </c>
+      <c r="O217" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="P217" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="Q217" s="0" t="s">
+        <v>1157</v>
+      </c>
+      <c r="R217" s="0" t="s">
+        <v>1158</v>
+      </c>
+    </row>
+    <row r="218">
+      <c r="A218" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B218" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C218" s="0" t="s">
+        <v>1137</v>
+      </c>
+      <c r="D218" s="0" t="s">
+        <v>1159</v>
+      </c>
+      <c r="E218" s="0" t="s">
+        <v>797</v>
+      </c>
+      <c r="F218" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G218" s="0" t="s">
+        <v>802</v>
+      </c>
+      <c r="H218" s="0" t="s">
+        <v>537</v>
+      </c>
+      <c r="I218" s="0" t="s">
+        <v>1160</v>
+      </c>
+      <c r="J218" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K218" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L218" s="0" t="s">
+        <v>702</v>
+      </c>
+      <c r="M218" s="0" t="s">
+        <v>1161</v>
+      </c>
+      <c r="N218" s="0" t="s">
+        <v>1162</v>
+      </c>
+      <c r="O218" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="P218" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="Q218" s="0" t="s">
+        <v>1163</v>
+      </c>
+      <c r="R218" s="0" t="s">
+        <v>1153</v>
+      </c>
+    </row>
+    <row r="219">
+      <c r="A219" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B219" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C219" s="0" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D219" s="0" t="s">
+        <v>1165</v>
+      </c>
+      <c r="E219" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="F219" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G219" s="0" t="s">
+        <v>545</v>
+      </c>
+      <c r="H219" s="0" t="s">
+        <v>1166</v>
+      </c>
+      <c r="I219" s="0" t="s">
+        <v>1167</v>
+      </c>
+      <c r="J219" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K219" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L219" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="M219" s="0" t="s">
+        <v>414</v>
+      </c>
+      <c r="N219" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O219" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P219" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="Q219" s="0" t="s">
+        <v>1168</v>
+      </c>
+      <c r="R219" s="0" t="s">
+        <v>1169</v>
+      </c>
+    </row>
+    <row r="220">
+      <c r="A220" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B220" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C220" s="0" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D220" s="0" t="s">
+        <v>1170</v>
+      </c>
+      <c r="E220" s="0" t="s">
+        <v>946</v>
+      </c>
+      <c r="F220" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G220" s="0" t="s">
+        <v>1171</v>
+      </c>
+      <c r="H220" s="0" t="s">
+        <v>1172</v>
+      </c>
+      <c r="I220" s="0" t="s">
+        <v>1173</v>
+      </c>
+      <c r="J220" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K220" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L220" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="M220" s="0" t="s">
+        <v>949</v>
+      </c>
+      <c r="N220" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O220" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P220" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="Q220" s="0" t="s">
+        <v>1174</v>
+      </c>
+      <c r="R220" s="0" t="s">
+        <v>1175</v>
+      </c>
+    </row>
+    <row r="221">
+      <c r="A221" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B221" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C221" s="0" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D221" s="0" t="s">
+        <v>1176</v>
+      </c>
+      <c r="E221" s="0" t="s">
+        <v>1177</v>
+      </c>
+      <c r="F221" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G221" s="0" t="s">
+        <v>506</v>
+      </c>
+      <c r="H221" s="0" t="s">
+        <v>1178</v>
+      </c>
+      <c r="I221" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J221" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K221" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L221" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="M221" s="0" t="s">
+        <v>1179</v>
+      </c>
+      <c r="N221" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O221" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P221" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="Q221" s="0" t="s">
+        <v>1180</v>
+      </c>
+      <c r="R221" s="0" t="s">
+        <v>1181</v>
+      </c>
+    </row>
+    <row r="222">
+      <c r="A222" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B222" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C222" s="0" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D222" s="0" t="s">
+        <v>1182</v>
+      </c>
+      <c r="E222" s="0" t="s">
+        <v>1183</v>
+      </c>
+      <c r="F222" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G222" s="0" t="s">
+        <v>1184</v>
+      </c>
+      <c r="H222" s="0" t="s">
+        <v>1185</v>
+      </c>
+      <c r="I222" s="0" t="s">
+        <v>1186</v>
+      </c>
+      <c r="J222" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K222" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L222" s="0" t="s">
+        <v>234</v>
+      </c>
+      <c r="M222" s="0" t="s">
+        <v>1187</v>
+      </c>
+      <c r="N222" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O222" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P222" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="Q222" s="0" t="s">
+        <v>1188</v>
+      </c>
+      <c r="R222" s="0" t="s">
+        <v>1189</v>
+      </c>
+    </row>
+    <row r="223">
+      <c r="A223" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B223" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C223" s="0" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D223" s="0" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E223" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="F223" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G223" s="0" t="s">
+        <v>565</v>
+      </c>
+      <c r="H223" s="0" t="s">
+        <v>1191</v>
+      </c>
+      <c r="I223" s="0" t="s">
+        <v>1192</v>
+      </c>
+      <c r="J223" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K223" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L223" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="M223" s="0" t="s">
+        <v>414</v>
+      </c>
+      <c r="N223" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O223" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P223" s="0" t="s">
+        <v>210</v>
+      </c>
+      <c r="Q223" s="0" t="s">
+        <v>1193</v>
+      </c>
+      <c r="R223" s="0" t="s">
+        <v>1194</v>
+      </c>
+    </row>
+    <row r="224">
+      <c r="A224" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B224" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C224" s="0" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D224" s="0" t="s">
+        <v>1195</v>
+      </c>
+      <c r="E224" s="0" t="s">
+        <v>1196</v>
+      </c>
+      <c r="F224" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G224" s="0" t="s">
+        <v>1197</v>
+      </c>
+      <c r="H224" s="0" t="s">
+        <v>1198</v>
+      </c>
+      <c r="I224" s="0" t="s">
+        <v>1199</v>
+      </c>
+      <c r="J224" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K224" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L224" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="M224" s="0" t="s">
+        <v>1200</v>
+      </c>
+      <c r="N224" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O224" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P224" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="Q224" s="0" t="s">
+        <v>1201</v>
+      </c>
+      <c r="R224" s="0" t="s">
+        <v>1202</v>
+      </c>
+    </row>
+    <row r="225">
+      <c r="A225" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B225" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C225" s="0" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D225" s="0" t="s">
+        <v>1203</v>
+      </c>
+      <c r="E225" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="F225" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G225" s="0" t="s">
+        <v>1204</v>
+      </c>
+      <c r="H225" s="0" t="s">
+        <v>1205</v>
+      </c>
+      <c r="I225" s="0" t="s">
+        <v>1206</v>
+      </c>
+      <c r="J225" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K225" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L225" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="M225" s="0" t="s">
+        <v>414</v>
+      </c>
+      <c r="N225" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O225" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P225" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="Q225" s="0" t="s">
+        <v>1207</v>
+      </c>
+      <c r="R225" s="0" t="s">
+        <v>1208</v>
+      </c>
+    </row>
+    <row r="226">
+      <c r="A226" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B226" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C226" s="0" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D226" s="0" t="s">
+        <v>1209</v>
+      </c>
+      <c r="E226" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="F226" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G226" s="0" t="s">
+        <v>1210</v>
+      </c>
+      <c r="H226" s="0" t="s">
+        <v>1211</v>
+      </c>
+      <c r="I226" s="0" t="s">
+        <v>1212</v>
+      </c>
+      <c r="J226" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K226" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L226" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="M226" s="0" t="s">
+        <v>414</v>
+      </c>
+      <c r="N226" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O226" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P226" s="0" t="s">
+        <v>210</v>
+      </c>
+      <c r="Q226" s="0" t="s">
+        <v>1213</v>
+      </c>
+      <c r="R226" s="0" t="s">
+        <v>1214</v>
+      </c>
+    </row>
+    <row r="227">
+      <c r="A227" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B227" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C227" s="0" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D227" s="0" t="s">
+        <v>1215</v>
+      </c>
+      <c r="E227" s="0" t="s">
+        <v>406</v>
+      </c>
+      <c r="F227" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G227" s="0" t="s">
+        <v>658</v>
+      </c>
+      <c r="H227" s="0" t="s">
+        <v>1216</v>
+      </c>
+      <c r="I227" s="0" t="s">
+        <v>1217</v>
+      </c>
+      <c r="J227" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K227" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L227" s="0" t="s">
+        <v>389</v>
+      </c>
+      <c r="M227" s="0" t="s">
+        <v>414</v>
+      </c>
+      <c r="N227" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O227" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P227" s="0" t="s">
+        <v>210</v>
+      </c>
+      <c r="Q227" s="0" t="s">
+        <v>1218</v>
+      </c>
+      <c r="R227" s="0" t="s">
+        <v>1219</v>
+      </c>
+    </row>
+    <row r="228">
+      <c r="A228" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B228" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C228" s="0" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D228" s="0" t="s">
+        <v>1220</v>
+      </c>
+      <c r="E228" s="0" t="s">
+        <v>474</v>
+      </c>
+      <c r="F228" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>839</v>
+      </c>
+      <c r="H228" s="0" t="s">
+        <v>840</v>
+      </c>
+      <c r="I228" s="0" t="s">
+        <v>1221</v>
+      </c>
+      <c r="J228" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K228" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L228" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="M228" s="0" t="s">
+        <v>842</v>
+      </c>
+      <c r="N228" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O228" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P228" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="Q228" s="0" t="s">
+        <v>1222</v>
+      </c>
+      <c r="R228" s="0" t="s">
+        <v>844</v>
+      </c>
+    </row>
+    <row r="229">
+      <c r="A229" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B229" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C229" s="0" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D229" s="0" t="s">
+        <v>1223</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G229" s="0" t="s">
+        <v>427</v>
+      </c>
+      <c r="H229" s="0" t="s">
+        <v>1224</v>
+      </c>
+      <c r="I229" s="0" t="s">
+        <v>1225</v>
+      </c>
+      <c r="J229" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K229" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L229" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="M229" s="0" t="s">
+        <v>414</v>
+      </c>
+      <c r="N229" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O229" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P229" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="Q229" s="0" t="s">
+        <v>1226</v>
+      </c>
+      <c r="R229" s="0" t="s">
+        <v>1227</v>
+      </c>
+    </row>
+    <row r="230">
+      <c r="A230" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B230" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C230" s="0" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D230" s="0" t="s">
+        <v>1228</v>
+      </c>
+      <c r="E230" s="0" t="s">
+        <v>1229</v>
+      </c>
+      <c r="F230" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G230" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="H230" s="0" t="s">
+        <v>1230</v>
+      </c>
+      <c r="I230" s="0" t="s">
+        <v>1231</v>
+      </c>
+      <c r="J230" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K230" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L230" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="M230" s="0" t="s">
+        <v>1232</v>
+      </c>
+      <c r="N230" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O230" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P230" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="Q230" s="0" t="s">
+        <v>1233</v>
+      </c>
+      <c r="R230" s="0" t="s">
+        <v>1234</v>
+      </c>
+    </row>
+    <row r="231">
+      <c r="A231" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B231" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C231" s="0" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D231" s="0" t="s">
+        <v>1235</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>419</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="H231" s="0" t="s">
+        <v>1236</v>
+      </c>
+      <c r="I231" s="0" t="s">
+        <v>1237</v>
+      </c>
+      <c r="J231" s="0" t="s">
+        <v>422</v>
+      </c>
+      <c r="K231" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L231" s="0" t="s">
+        <v>423</v>
+      </c>
+      <c r="M231" s="0" t="s">
+        <v>424</v>
+      </c>
+      <c r="N231" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O231" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="P231" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="Q231" s="0" t="s">
+        <v>1238</v>
+      </c>
+      <c r="R231" s="0" t="s">
+        <v>1239</v>
+      </c>
+    </row>
+    <row r="232">
+      <c r="A232" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B232" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C232" s="0" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D232" s="0" t="s">
+        <v>1240</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>1241</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>818</v>
+      </c>
+      <c r="H232" s="0" t="s">
+        <v>1242</v>
+      </c>
+      <c r="I232" s="0" t="s">
+        <v>1243</v>
+      </c>
+      <c r="J232" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K232" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L232" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="M232" s="0" t="s">
+        <v>1244</v>
+      </c>
+      <c r="N232" s="0" t="s">
+        <v>1245</v>
+      </c>
+      <c r="O232" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P232" s="0" t="s">
+        <v>210</v>
+      </c>
+      <c r="Q232" s="0" t="s">
+        <v>1246</v>
+      </c>
+      <c r="R232" s="0" t="s">
+        <v>1247</v>
+      </c>
+    </row>
+    <row r="233">
+      <c r="A233" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B233" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C233" s="0" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D233" s="0" t="s">
+        <v>1248</v>
+      </c>
+      <c r="E233" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="F233" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G233" s="0" t="s">
+        <v>1249</v>
+      </c>
+      <c r="H233" s="0" t="s">
+        <v>1250</v>
+      </c>
+      <c r="I233" s="0" t="s">
+        <v>1251</v>
+      </c>
+      <c r="J233" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K233" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L233" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="M233" s="0" t="s">
+        <v>1252</v>
+      </c>
+      <c r="N233" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O233" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P233" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="Q233" s="0" t="s">
+        <v>1253</v>
+      </c>
+      <c r="R233" s="0" t="s">
+        <v>1254</v>
+      </c>
+    </row>
+    <row r="234">
+      <c r="A234" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B234" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C234" s="0" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D234" s="0" t="s">
+        <v>1203</v>
+      </c>
+      <c r="E234" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="F234" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G234" s="0" t="s">
+        <v>1255</v>
+      </c>
+      <c r="H234" s="0" t="s">
+        <v>1205</v>
+      </c>
+      <c r="I234" s="0" t="s">
+        <v>1256</v>
+      </c>
+      <c r="J234" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K234" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L234" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="M234" s="0" t="s">
+        <v>414</v>
+      </c>
+      <c r="N234" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O234" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P234" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="Q234" s="0" t="s">
+        <v>1226</v>
+      </c>
+      <c r="R234" s="0" t="s">
+        <v>1208</v>
+      </c>
+    </row>
+    <row r="235">
+      <c r="A235" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B235" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C235" s="0" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D235" s="0" t="s">
+        <v>1257</v>
+      </c>
+      <c r="E235" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="F235" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>1258</v>
+      </c>
+      <c r="H235" s="0" t="s">
+        <v>1259</v>
+      </c>
+      <c r="I235" s="0" t="s">
+        <v>1260</v>
+      </c>
+      <c r="J235" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K235" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L235" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="M235" s="0" t="s">
+        <v>414</v>
+      </c>
+      <c r="N235" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O235" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P235" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="Q235" s="0" t="s">
+        <v>1261</v>
+      </c>
+      <c r="R235" s="0" t="s">
+        <v>1262</v>
+      </c>
+    </row>
+    <row r="236">
+      <c r="A236" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B236" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C236" s="0" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D236" s="0" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E236" s="0" t="s">
+        <v>739</v>
+      </c>
+      <c r="F236" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>1263</v>
+      </c>
+      <c r="H236" s="0" t="s">
+        <v>1191</v>
+      </c>
+      <c r="I236" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J236" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K236" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L236" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="M236" s="0" t="s">
+        <v>414</v>
+      </c>
+      <c r="N236" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O236" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P236" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="Q236" s="0" t="s">
+        <v>1264</v>
+      </c>
+      <c r="R236" s="0" t="s">
+        <v>1194</v>
+      </c>
+    </row>
+    <row r="237">
+      <c r="A237" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B237" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C237" s="0" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D237" s="0" t="s">
+        <v>1265</v>
+      </c>
+      <c r="E237" s="0" t="s">
+        <v>1266</v>
+      </c>
+      <c r="F237" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G237" s="0" t="s">
+        <v>1267</v>
+      </c>
+      <c r="H237" s="0" t="s">
+        <v>1268</v>
+      </c>
+      <c r="I237" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J237" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K237" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L237" s="0" t="s">
+        <v>423</v>
+      </c>
+      <c r="M237" s="0" t="s">
+        <v>1269</v>
+      </c>
+      <c r="N237" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O237" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P237" s="0" t="s">
+        <v>210</v>
+      </c>
+      <c r="Q237" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R237" s="0" t="s">
+        <v>1270</v>
+      </c>
+    </row>
+    <row r="238">
+      <c r="A238" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B238" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C238" s="0" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D238" s="0" t="s">
+        <v>1271</v>
+      </c>
+      <c r="E238" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="F238" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>1272</v>
+      </c>
+      <c r="H238" s="0" t="s">
+        <v>1273</v>
+      </c>
+      <c r="I238" s="0" t="s">
+        <v>1274</v>
+      </c>
+      <c r="J238" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K238" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L238" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="M238" s="0" t="s">
+        <v>414</v>
+      </c>
+      <c r="N238" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O238" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P238" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="Q238" s="0" t="s">
+        <v>1275</v>
+      </c>
+      <c r="R238" s="0" t="s">
+        <v>1276</v>
+      </c>
+    </row>
+    <row r="239">
+      <c r="A239" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B239" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C239" s="0" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D239" s="0" t="s">
+        <v>1277</v>
+      </c>
+      <c r="E239" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="F239" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G239" s="0" t="s">
+        <v>1278</v>
+      </c>
+      <c r="H239" s="0" t="s">
+        <v>1279</v>
+      </c>
+      <c r="I239" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J239" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K239" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L239" s="0" t="s">
+        <v>423</v>
+      </c>
+      <c r="M239" s="0" t="s">
+        <v>1280</v>
+      </c>
+      <c r="N239" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O239" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P239" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="Q239" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R239" s="0" t="s">
+        <v>969</v>
+      </c>
+    </row>
+    <row r="240">
+      <c r="A240" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B240" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C240" s="0" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D240" s="0" t="s">
+        <v>1281</v>
+      </c>
+      <c r="E240" s="0" t="s">
+        <v>1183</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>1282</v>
+      </c>
+      <c r="H240" s="0" t="s">
+        <v>1283</v>
+      </c>
+      <c r="I240" s="0" t="s">
+        <v>1284</v>
+      </c>
+      <c r="J240" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K240" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L240" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="M240" s="0" t="s">
+        <v>1187</v>
+      </c>
+      <c r="N240" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O240" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P240" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="Q240" s="0" t="s">
+        <v>1285</v>
+      </c>
+      <c r="R240" s="0" t="s">
+        <v>1286</v>
+      </c>
+    </row>
+    <row r="241">
+      <c r="A241" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B241" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C241" s="0" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D241" s="0" t="s">
+        <v>1287</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>1288</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>1289</v>
+      </c>
+      <c r="H241" s="0" t="s">
+        <v>1290</v>
+      </c>
+      <c r="I241" s="0" t="s">
+        <v>1291</v>
+      </c>
+      <c r="J241" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K241" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L241" s="0" t="s">
+        <v>210</v>
+      </c>
+      <c r="M241" s="0" t="s">
+        <v>949</v>
+      </c>
+      <c r="N241" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O241" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P241" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="Q241" s="0" t="s">
+        <v>1292</v>
+      </c>
+      <c r="R241" s="0" t="s">
+        <v>1293</v>
+      </c>
+    </row>
+    <row r="242">
+      <c r="A242" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B242" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C242" s="0" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D242" s="0" t="s">
+        <v>1294</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>1295</v>
+      </c>
+      <c r="H242" s="0" t="s">
+        <v>1296</v>
+      </c>
+      <c r="I242" s="0" t="s">
+        <v>1297</v>
+      </c>
+      <c r="J242" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K242" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L242" s="0" t="s">
+        <v>423</v>
+      </c>
+      <c r="M242" s="0" t="s">
+        <v>1252</v>
+      </c>
+      <c r="N242" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O242" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P242" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="Q242" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R242" s="0" t="s">
+        <v>1298</v>
+      </c>
+    </row>
+    <row r="243">
+      <c r="A243" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B243" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C243" s="0" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D243" s="0" t="s">
+        <v>1299</v>
+      </c>
+      <c r="E243" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="F243" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G243" s="0" t="s">
+        <v>742</v>
+      </c>
+      <c r="H243" s="0" t="s">
+        <v>1191</v>
+      </c>
+      <c r="I243" s="0" t="s">
+        <v>1300</v>
+      </c>
+      <c r="J243" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K243" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L243" s="0" t="s">
+        <v>702</v>
+      </c>
+      <c r="M243" s="0" t="s">
+        <v>414</v>
+      </c>
+      <c r="N243" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O243" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P243" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="Q243" s="0" t="s">
+        <v>1301</v>
+      </c>
+      <c r="R243" s="0" t="s">
+        <v>1194</v>
+      </c>
+    </row>
+    <row r="244">
+      <c r="A244" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B244" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C244" s="0" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D244" s="0" t="s">
+        <v>1302</v>
+      </c>
+      <c r="E244" s="0" t="s">
+        <v>444</v>
+      </c>
+      <c r="F244" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G244" s="0" t="s">
+        <v>1303</v>
+      </c>
+      <c r="H244" s="0" t="s">
+        <v>1304</v>
+      </c>
+      <c r="I244" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J244" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K244" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L244" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="M244" s="0" t="s">
+        <v>1305</v>
+      </c>
+      <c r="N244" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O244" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P244" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="Q244" s="0" t="s">
+        <v>1306</v>
+      </c>
+      <c r="R244" s="0" t="s">
+        <v>1307</v>
+      </c>
+    </row>
+    <row r="245">
+      <c r="A245" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B245" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C245" s="0" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D245" s="0" t="s">
+        <v>1308</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>1229</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G245" s="0" t="s">
+        <v>1309</v>
+      </c>
+      <c r="H245" s="0" t="s">
+        <v>1310</v>
+      </c>
+      <c r="I245" s="0" t="s">
+        <v>1311</v>
+      </c>
+      <c r="J245" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K245" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L245" s="0" t="s">
+        <v>423</v>
+      </c>
+      <c r="M245" s="0" t="s">
+        <v>1312</v>
+      </c>
+      <c r="N245" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O245" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P245" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="Q245" s="0" t="s">
+        <v>1313</v>
+      </c>
+      <c r="R245" s="0" t="s">
+        <v>1314</v>
+      </c>
+    </row>
+    <row r="246">
+      <c r="A246" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B246" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C246" s="0" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D246" s="0" t="s">
+        <v>1315</v>
+      </c>
+      <c r="E246" s="0" t="s">
+        <v>483</v>
+      </c>
+      <c r="F246" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G246" s="0" t="s">
+        <v>484</v>
+      </c>
+      <c r="H246" s="0" t="s">
+        <v>1316</v>
+      </c>
+      <c r="I246" s="0" t="s">
+        <v>1317</v>
+      </c>
+      <c r="J246" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K246" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L246" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="M246" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="N246" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O246" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P246" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="Q246" s="0" t="s">
+        <v>1318</v>
+      </c>
+      <c r="R246" s="0" t="s">
+        <v>1319</v>
+      </c>
+    </row>
+    <row r="247">
+      <c r="A247" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B247" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C247" s="0" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D247" s="0" t="s">
+        <v>1320</v>
+      </c>
+      <c r="E247" s="0" t="s">
+        <v>1183</v>
+      </c>
+      <c r="F247" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G247" s="0" t="s">
+        <v>1321</v>
+      </c>
+      <c r="H247" s="0" t="s">
+        <v>1322</v>
+      </c>
+      <c r="I247" s="0" t="s">
+        <v>1323</v>
+      </c>
+      <c r="J247" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K247" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L247" s="0" t="s">
+        <v>234</v>
+      </c>
+      <c r="M247" s="0" t="s">
+        <v>1187</v>
+      </c>
+      <c r="N247" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O247" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P247" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="Q247" s="0" t="s">
+        <v>1324</v>
+      </c>
+      <c r="R247" s="0" t="s">
+        <v>1325</v>
+      </c>
+    </row>
+    <row r="248">
+      <c r="A248" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B248" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C248" s="0" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D248" s="0" t="s">
+        <v>1326</v>
+      </c>
+      <c r="E248" s="0" t="s">
+        <v>739</v>
+      </c>
+      <c r="F248" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G248" s="0" t="s">
+        <v>1327</v>
+      </c>
+      <c r="H248" s="0" t="s">
+        <v>1328</v>
+      </c>
+      <c r="I248" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J248" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K248" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L248" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="M248" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="N248" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O248" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P248" s="0" t="s">
+        <v>210</v>
+      </c>
+      <c r="Q248" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R248" s="0" t="s">
+        <v>1158</v>
+      </c>
+    </row>
+    <row r="249">
+      <c r="A249" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B249" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C249" s="0" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D249" s="0" t="s">
+        <v>1329</v>
+      </c>
+      <c r="E249" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="F249" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G249" s="0" t="s">
+        <v>452</v>
+      </c>
+      <c r="H249" s="0" t="s">
+        <v>1330</v>
+      </c>
+      <c r="I249" s="0" t="s">
+        <v>1331</v>
+      </c>
+      <c r="J249" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K249" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L249" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="M249" s="0" t="s">
+        <v>414</v>
+      </c>
+      <c r="N249" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O249" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P249" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="Q249" s="0" t="s">
+        <v>1332</v>
+      </c>
+      <c r="R249" s="0" t="s">
+        <v>1333</v>
+      </c>
+    </row>
+    <row r="250">
+      <c r="A250" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B250" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C250" s="0" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D250" s="0" t="s">
+        <v>1334</v>
+      </c>
+      <c r="E250" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="F250" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G250" s="0" t="s">
+        <v>1335</v>
+      </c>
+      <c r="H250" s="0" t="s">
+        <v>1336</v>
+      </c>
+      <c r="I250" s="0" t="s">
+        <v>1297</v>
+      </c>
+      <c r="J250" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K250" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L250" s="0" t="s">
+        <v>423</v>
+      </c>
+      <c r="M250" s="0" t="s">
+        <v>1252</v>
+      </c>
+      <c r="N250" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O250" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P250" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="Q250" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R250" s="0" t="s">
+        <v>1337</v>
+      </c>
+    </row>
+    <row r="251">
+      <c r="A251" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B251" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C251" s="0" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D251" s="0" t="s">
+        <v>1338</v>
+      </c>
+      <c r="E251" s="0" t="s">
+        <v>739</v>
+      </c>
+      <c r="F251" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G251" s="0" t="s">
+        <v>1339</v>
+      </c>
+      <c r="H251" s="0" t="s">
+        <v>1340</v>
+      </c>
+      <c r="I251" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J251" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K251" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L251" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="M251" s="0" t="s">
+        <v>1341</v>
+      </c>
+      <c r="N251" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O251" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P251" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="Q251" s="0" t="s">
+        <v>1342</v>
+      </c>
+      <c r="R251" s="0" t="s">
+        <v>1343</v>
+      </c>
+    </row>
+    <row r="252">
+      <c r="A252" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B252" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C252" s="0" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D252" s="0" t="s">
+        <v>1344</v>
+      </c>
+      <c r="E252" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="F252" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G252" s="0" t="s">
+        <v>1345</v>
+      </c>
+      <c r="H252" s="0" t="s">
+        <v>1346</v>
+      </c>
+      <c r="I252" s="0" t="s">
+        <v>1256</v>
+      </c>
+      <c r="J252" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K252" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L252" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="M252" s="0" t="s">
+        <v>414</v>
+      </c>
+      <c r="N252" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O252" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P252" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="Q252" s="0" t="s">
+        <v>1347</v>
+      </c>
+      <c r="R252" s="0" t="s">
+        <v>1348</v>
+      </c>
+    </row>
+    <row r="253">
+      <c r="A253" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B253" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C253" s="0" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D253" s="0" t="s">
+        <v>1349</v>
+      </c>
+      <c r="E253" s="0" t="s">
+        <v>406</v>
+      </c>
+      <c r="F253" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G253" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="H253" s="0" t="s">
+        <v>1191</v>
+      </c>
+      <c r="I253" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J253" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K253" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L253" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="M253" s="0" t="s">
+        <v>414</v>
+      </c>
+      <c r="N253" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O253" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P253" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="Q253" s="0" t="s">
+        <v>1350</v>
+      </c>
+      <c r="R253" s="0" t="s">
+        <v>1194</v>
+      </c>
+    </row>
+    <row r="254">
+      <c r="A254" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B254" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C254" s="0" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D254" s="0" t="s">
+        <v>1351</v>
+      </c>
+      <c r="E254" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="F254" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G254" s="0" t="s">
+        <v>1263</v>
+      </c>
+      <c r="H254" s="0" t="s">
+        <v>1191</v>
+      </c>
+      <c r="I254" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J254" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K254" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L254" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="M254" s="0" t="s">
+        <v>414</v>
+      </c>
+      <c r="N254" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O254" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P254" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="Q254" s="0" t="s">
+        <v>1352</v>
+      </c>
+      <c r="R254" s="0" t="s">
+        <v>1194</v>
+      </c>
+    </row>
+    <row r="255">
+      <c r="A255" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B255" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C255" s="0" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D255" s="0" t="s">
+        <v>1353</v>
+      </c>
+      <c r="E255" s="0" t="s">
+        <v>1354</v>
+      </c>
+      <c r="F255" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G255" s="0" t="s">
+        <v>1355</v>
+      </c>
+      <c r="H255" s="0" t="s">
+        <v>1356</v>
+      </c>
+      <c r="I255" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J255" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K255" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L255" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="M255" s="0" t="s">
+        <v>1269</v>
+      </c>
+      <c r="N255" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O255" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P255" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="Q255" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R255" s="0" t="s">
+        <v>1357</v>
+      </c>
+    </row>
+    <row r="256">
+      <c r="A256" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B256" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C256" s="0" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D256" s="0" t="s">
+        <v>1358</v>
+      </c>
+      <c r="E256" s="0" t="s">
+        <v>1359</v>
+      </c>
+      <c r="F256" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G256" s="0" t="s">
+        <v>1360</v>
+      </c>
+      <c r="H256" s="0" t="s">
+        <v>1361</v>
+      </c>
+      <c r="I256" s="0" t="s">
+        <v>1362</v>
+      </c>
+      <c r="J256" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K256" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L256" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="M256" s="0" t="s">
+        <v>1200</v>
+      </c>
+      <c r="N256" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O256" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P256" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="Q256" s="0" t="s">
+        <v>1363</v>
+      </c>
+      <c r="R256" s="0" t="s">
+        <v>1364</v>
+      </c>
+    </row>
+    <row r="257">
+      <c r="A257" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B257" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C257" s="0" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D257" s="0" t="s">
+        <v>1365</v>
+      </c>
+      <c r="E257" s="0" t="s">
+        <v>406</v>
+      </c>
+      <c r="F257" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G257" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="H257" s="0" t="s">
+        <v>1366</v>
+      </c>
+      <c r="I257" s="0" t="s">
+        <v>1367</v>
+      </c>
+      <c r="J257" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K257" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L257" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="M257" s="0" t="s">
+        <v>1368</v>
+      </c>
+      <c r="N257" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O257" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P257" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="Q257" s="0" t="s">
+        <v>1369</v>
+      </c>
+      <c r="R257" s="0" t="s">
+        <v>1370</v>
+      </c>
+    </row>
+    <row r="258">
+      <c r="A258" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B258" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C258" s="0" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D258" s="0" t="s">
+        <v>1371</v>
+      </c>
+      <c r="E258" s="0" t="s">
+        <v>1372</v>
+      </c>
+      <c r="F258" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G258" s="0" t="s">
+        <v>1373</v>
+      </c>
+      <c r="H258" s="0" t="s">
+        <v>1374</v>
+      </c>
+      <c r="I258" s="0" t="s">
+        <v>1375</v>
+      </c>
+      <c r="J258" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K258" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L258" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="M258" s="0" t="s">
+        <v>1376</v>
+      </c>
+      <c r="N258" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O258" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P258" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="Q258" s="0" t="s">
+        <v>1377</v>
+      </c>
+      <c r="R258" s="0" t="s">
+        <v>1378</v>
+      </c>
+    </row>
+    <row r="259">
+      <c r="A259" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B259" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C259" s="0" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D259" s="0" t="s">
+        <v>1379</v>
+      </c>
+      <c r="E259" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="F259" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G259" s="0" t="s">
+        <v>1380</v>
+      </c>
+      <c r="H259" s="0" t="s">
+        <v>1381</v>
+      </c>
+      <c r="I259" s="0" t="s">
+        <v>1382</v>
+      </c>
+      <c r="J259" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K259" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L259" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="M259" s="0" t="s">
+        <v>414</v>
+      </c>
+      <c r="N259" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O259" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P259" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="Q259" s="0" t="s">
+        <v>1383</v>
+      </c>
+      <c r="R259" s="0" t="s">
+        <v>1384</v>
+      </c>
+    </row>
+    <row r="260">
+      <c r="A260" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B260" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C260" s="0" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D260" s="0" t="s">
+        <v>1385</v>
+      </c>
+      <c r="E260" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="F260" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G260" s="0" t="s">
+        <v>1386</v>
+      </c>
+      <c r="H260" s="0" t="s">
+        <v>1387</v>
+      </c>
+      <c r="I260" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J260" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K260" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L260" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="M260" s="0" t="s">
+        <v>1388</v>
+      </c>
+      <c r="N260" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O260" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P260" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="Q260" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R260" s="0" t="s">
+        <v>1389</v>
+      </c>
+    </row>
+    <row r="261">
+      <c r="A261" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B261" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C261" s="0" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D261" s="0" t="s">
+        <v>1390</v>
+      </c>
+      <c r="E261" s="0" t="s">
+        <v>1183</v>
+      </c>
+      <c r="F261" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G261" s="0" t="s">
+        <v>798</v>
+      </c>
+      <c r="H261" s="0" t="s">
+        <v>1391</v>
+      </c>
+      <c r="I261" s="0" t="s">
+        <v>1392</v>
+      </c>
+      <c r="J261" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K261" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L261" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="M261" s="0" t="s">
+        <v>1393</v>
+      </c>
+      <c r="N261" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O261" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P261" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="Q261" s="0" t="s">
+        <v>1394</v>
+      </c>
+      <c r="R261" s="0" t="s">
+        <v>1395</v>
+      </c>
+    </row>
+    <row r="262">
+      <c r="A262" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B262" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C262" s="0" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D262" s="0" t="s">
+        <v>1396</v>
+      </c>
+      <c r="E262" s="0" t="s">
+        <v>167</v>
+      </c>
+      <c r="F262" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G262" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="H262" s="0" t="s">
+        <v>1397</v>
+      </c>
+      <c r="I262" s="0" t="s">
+        <v>1398</v>
+      </c>
+      <c r="J262" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K262" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L262" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="M262" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="N262" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O262" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P262" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="Q262" s="0" t="s">
+        <v>1399</v>
+      </c>
+      <c r="R262" s="0" t="s">
+        <v>1400</v>
+      </c>
+    </row>
+    <row r="263">
+      <c r="A263" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B263" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C263" s="0" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D263" s="0" t="s">
+        <v>1203</v>
+      </c>
+      <c r="E263" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>1401</v>
+      </c>
+      <c r="H263" s="0" t="s">
+        <v>1205</v>
+      </c>
+      <c r="I263" s="0" t="s">
+        <v>1206</v>
+      </c>
+      <c r="J263" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K263" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L263" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="M263" s="0" t="s">
+        <v>414</v>
+      </c>
+      <c r="N263" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O263" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P263" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="Q263" s="0" t="s">
+        <v>1207</v>
+      </c>
+      <c r="R263" s="0" t="s">
+        <v>1208</v>
+      </c>
+    </row>
+    <row r="264">
+      <c r="A264" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B264" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C264" s="0" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D264" s="0" t="s">
+        <v>1402</v>
+      </c>
+      <c r="E264" s="0" t="s">
+        <v>1183</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G264" s="0" t="s">
+        <v>1403</v>
+      </c>
+      <c r="H264" s="0" t="s">
+        <v>1404</v>
+      </c>
+      <c r="I264" s="0" t="s">
+        <v>1405</v>
+      </c>
+      <c r="J264" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K264" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L264" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="M264" s="0" t="s">
+        <v>1187</v>
+      </c>
+      <c r="N264" s="0" t="s">
+        <v>1406</v>
+      </c>
+      <c r="O264" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P264" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="Q264" s="0" t="s">
+        <v>1407</v>
+      </c>
+      <c r="R264" s="0" t="s">
+        <v>1408</v>
+      </c>
+    </row>
+    <row r="265">
+      <c r="A265" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B265" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C265" s="0" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D265" s="0" t="s">
+        <v>1409</v>
+      </c>
+      <c r="E265" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="F265" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G265" s="0" t="s">
+        <v>499</v>
+      </c>
+      <c r="H265" s="0" t="s">
+        <v>1191</v>
+      </c>
+      <c r="I265" s="0" t="s">
+        <v>1256</v>
+      </c>
+      <c r="J265" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K265" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L265" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="M265" s="0" t="s">
+        <v>414</v>
+      </c>
+      <c r="N265" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O265" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P265" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="Q265" s="0" t="s">
+        <v>1410</v>
+      </c>
+      <c r="R265" s="0" t="s">
+        <v>1194</v>
+      </c>
+    </row>
+    <row r="266">
+      <c r="A266" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B266" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C266" s="0" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D266" s="0" t="s">
+        <v>1411</v>
+      </c>
+      <c r="E266" s="0" t="s">
+        <v>406</v>
+      </c>
+      <c r="F266" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G266" s="0" t="s">
+        <v>1412</v>
+      </c>
+      <c r="H266" s="0" t="s">
+        <v>1413</v>
+      </c>
+      <c r="I266" s="0" t="s">
+        <v>1414</v>
+      </c>
+      <c r="J266" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K266" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L266" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="M266" s="0" t="s">
+        <v>1368</v>
+      </c>
+      <c r="N266" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O266" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P266" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="Q266" s="0" t="s">
+        <v>1415</v>
+      </c>
+      <c r="R266" s="0" t="s">
+        <v>1416</v>
+      </c>
+    </row>
+    <row r="267">
+      <c r="A267" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B267" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C267" s="0" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D267" s="0" t="s">
+        <v>1417</v>
+      </c>
+      <c r="E267" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="F267" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G267" s="0" t="s">
+        <v>1418</v>
+      </c>
+      <c r="H267" s="0" t="s">
+        <v>1419</v>
+      </c>
+      <c r="I267" s="0" t="s">
+        <v>1420</v>
+      </c>
+      <c r="J267" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K267" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L267" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="M267" s="0" t="s">
+        <v>414</v>
+      </c>
+      <c r="N267" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O267" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P267" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="Q267" s="0" t="s">
+        <v>1207</v>
+      </c>
+      <c r="R267" s="0" t="s">
+        <v>1421</v>
+      </c>
+    </row>
+    <row r="268">
+      <c r="A268" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B268" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C268" s="0" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D268" s="0" t="s">
+        <v>1422</v>
+      </c>
+      <c r="E268" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="F268" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G268" s="0" t="s">
+        <v>1423</v>
+      </c>
+      <c r="H268" s="0" t="s">
+        <v>1424</v>
+      </c>
+      <c r="I268" s="0" t="s">
+        <v>1425</v>
+      </c>
+      <c r="J268" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K268" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L268" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="M268" s="0" t="s">
+        <v>414</v>
+      </c>
+      <c r="N268" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O268" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P268" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="Q268" s="0" t="s">
+        <v>1426</v>
+      </c>
+      <c r="R268" s="0" t="s">
+        <v>1427</v>
+      </c>
+    </row>
+    <row r="269">
+      <c r="A269" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B269" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C269" s="0" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D269" s="0" t="s">
+        <v>1428</v>
+      </c>
+      <c r="E269" s="0" t="s">
+        <v>406</v>
+      </c>
+      <c r="F269" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G269" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="H269" s="0" t="s">
+        <v>1429</v>
+      </c>
+      <c r="I269" s="0" t="s">
+        <v>1256</v>
+      </c>
+      <c r="J269" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K269" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L269" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="M269" s="0" t="s">
+        <v>414</v>
+      </c>
+      <c r="N269" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O269" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P269" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="Q269" s="0" t="s">
+        <v>1207</v>
+      </c>
+      <c r="R269" s="0" t="s">
+        <v>1430</v>
+      </c>
+    </row>
+    <row r="270">
+      <c r="A270" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B270" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C270" s="0" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D270" s="0" t="s">
+        <v>1431</v>
+      </c>
+      <c r="E270" s="0" t="s">
+        <v>195</v>
+      </c>
+      <c r="F270" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G270" s="0" t="s">
+        <v>541</v>
+      </c>
+      <c r="H270" s="0" t="s">
+        <v>1432</v>
+      </c>
+      <c r="I270" s="0" t="s">
+        <v>1433</v>
+      </c>
+      <c r="J270" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K270" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L270" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="M270" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="N270" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O270" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P270" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="Q270" s="0" t="s">
+        <v>1434</v>
+      </c>
+      <c r="R270" s="0" t="s">
+        <v>1435</v>
+      </c>
+    </row>
+    <row r="271">
+      <c r="A271" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B271" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C271" s="0" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D271" s="0" t="s">
+        <v>1436</v>
+      </c>
+      <c r="E271" s="0" t="s">
+        <v>448</v>
+      </c>
+      <c r="F271" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G271" s="0" t="s">
+        <v>1437</v>
+      </c>
+      <c r="H271" s="0" t="s">
+        <v>1438</v>
+      </c>
+      <c r="I271" s="0" t="s">
+        <v>1439</v>
+      </c>
+      <c r="J271" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K271" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L271" s="0" t="s">
+        <v>423</v>
+      </c>
+      <c r="M271" s="0" t="s">
+        <v>1440</v>
+      </c>
+      <c r="N271" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O271" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P271" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="Q271" s="0" t="s">
+        <v>1441</v>
+      </c>
+      <c r="R271" s="0" t="s">
+        <v>1442</v>
+      </c>
+    </row>
+    <row r="272">
+      <c r="A272" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B272" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C272" s="0" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D272" s="0" t="s">
+        <v>1443</v>
+      </c>
+      <c r="E272" s="0" t="s">
+        <v>448</v>
+      </c>
+      <c r="F272" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G272" s="0" t="s">
+        <v>549</v>
+      </c>
+      <c r="H272" s="0" t="s">
+        <v>1444</v>
+      </c>
+      <c r="I272" s="0" t="s">
+        <v>1445</v>
+      </c>
+      <c r="J272" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K272" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L272" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="M272" s="0" t="s">
+        <v>278</v>
+      </c>
+      <c r="N272" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O272" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P272" s="0" t="s">
+        <v>305</v>
+      </c>
+      <c r="Q272" s="0" t="s">
+        <v>1446</v>
+      </c>
+      <c r="R272" s="0" t="s">
+        <v>1447</v>
+      </c>
+    </row>
+    <row r="273">
+      <c r="A273" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B273" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C273" s="0" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D273" s="0" t="s">
+        <v>1294</v>
+      </c>
+      <c r="E273" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="F273" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G273" s="0" t="s">
+        <v>658</v>
+      </c>
+      <c r="H273" s="0" t="s">
+        <v>1296</v>
+      </c>
+      <c r="I273" s="0" t="s">
+        <v>1448</v>
+      </c>
+      <c r="J273" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K273" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L273" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="M273" s="0" t="s">
+        <v>1252</v>
+      </c>
+      <c r="N273" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O273" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P273" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="Q273" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R273" s="0" t="s">
+        <v>1298</v>
+      </c>
+    </row>
+    <row r="274">
+      <c r="A274" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B274" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C274" s="0" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D274" s="0" t="s">
+        <v>1449</v>
+      </c>
+      <c r="E274" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="F274" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G274" s="0" t="s">
+        <v>1450</v>
+      </c>
+      <c r="H274" s="0" t="s">
+        <v>1451</v>
+      </c>
+      <c r="I274" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J274" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K274" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L274" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="M274" s="0" t="s">
+        <v>1452</v>
+      </c>
+      <c r="N274" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O274" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P274" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="Q274" s="0" t="s">
+        <v>1180</v>
+      </c>
+      <c r="R274" s="0" t="s">
+        <v>1453</v>
+      </c>
+    </row>
+    <row r="275">
+      <c r="A275" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B275" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C275" s="0" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D275" s="0" t="s">
+        <v>1454</v>
+      </c>
+      <c r="E275" s="0" t="s">
+        <v>444</v>
+      </c>
+      <c r="F275" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G275" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="H275" s="0" t="s">
+        <v>1455</v>
+      </c>
+      <c r="I275" s="0" t="s">
+        <v>1456</v>
+      </c>
+      <c r="J275" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K275" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L275" s="0" t="s">
+        <v>369</v>
+      </c>
+      <c r="M275" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="N275" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O275" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P275" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="Q275" s="0" t="s">
+        <v>1457</v>
+      </c>
+      <c r="R275" s="0" t="s">
+        <v>1458</v>
+      </c>
+    </row>
+    <row r="276">
+      <c r="A276" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B276" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C276" s="0" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D276" s="0" t="s">
+        <v>1459</v>
+      </c>
+      <c r="E276" s="0" t="s">
+        <v>1037</v>
+      </c>
+      <c r="F276" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G276" s="0" t="s">
+        <v>1038</v>
+      </c>
+      <c r="H276" s="0" t="s">
+        <v>1460</v>
+      </c>
+      <c r="I276" s="0" t="s">
+        <v>1461</v>
+      </c>
+      <c r="J276" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K276" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L276" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="M276" s="0" t="s">
+        <v>1041</v>
+      </c>
+      <c r="N276" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O276" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P276" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="Q276" s="0" t="s">
+        <v>1462</v>
+      </c>
+      <c r="R276" s="0" t="s">
+        <v>1463</v>
+      </c>
+    </row>
+    <row r="277">
+      <c r="A277" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B277" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C277" s="0" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D277" s="0" t="s">
+        <v>1464</v>
+      </c>
+      <c r="E277" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="F277" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G277" s="0" t="s">
+        <v>1465</v>
+      </c>
+      <c r="H277" s="0" t="s">
+        <v>1178</v>
+      </c>
+      <c r="I277" s="0" t="s">
+        <v>1466</v>
+      </c>
+      <c r="J277" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K277" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L277" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="M277" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="N277" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O277" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P277" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="Q277" s="0" t="s">
+        <v>1467</v>
+      </c>
+      <c r="R277" s="0" t="s">
+        <v>1181</v>
+      </c>
+    </row>
+    <row r="278">
+      <c r="A278" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B278" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C278" s="0" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D278" s="0" t="s">
+        <v>1468</v>
+      </c>
+      <c r="E278" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="F278" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G278" s="0" t="s">
+        <v>1469</v>
+      </c>
+      <c r="H278" s="0" t="s">
+        <v>1470</v>
+      </c>
+      <c r="I278" s="0" t="s">
+        <v>1471</v>
+      </c>
+      <c r="J278" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K278" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L278" s="0" t="s">
+        <v>305</v>
+      </c>
+      <c r="M278" s="0" t="s">
+        <v>1472</v>
+      </c>
+      <c r="N278" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O278" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P278" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="Q278" s="0" t="s">
+        <v>1473</v>
+      </c>
+      <c r="R278" s="0" t="s">
+        <v>1474</v>
+      </c>
+    </row>
+    <row r="279">
+      <c r="A279" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B279" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C279" s="0" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D279" s="0" t="s">
+        <v>1475</v>
+      </c>
+      <c r="E279" s="0" t="s">
+        <v>1089</v>
+      </c>
+      <c r="F279" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G279" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="H279" s="0" t="s">
+        <v>1476</v>
+      </c>
+      <c r="I279" s="0" t="s">
+        <v>1477</v>
+      </c>
+      <c r="J279" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K279" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L279" s="0" t="s">
+        <v>423</v>
+      </c>
+      <c r="M279" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="N279" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O279" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P279" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="Q279" s="0" t="s">
+        <v>1478</v>
+      </c>
+      <c r="R279" s="0" t="s">
+        <v>1479</v>
+      </c>
+    </row>
+    <row r="280">
+      <c r="A280" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B280" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C280" s="0" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D280" s="0" t="s">
+        <v>1480</v>
+      </c>
+      <c r="E280" s="0" t="s">
+        <v>406</v>
+      </c>
+      <c r="F280" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G280" s="0" t="s">
+        <v>559</v>
+      </c>
+      <c r="H280" s="0" t="s">
+        <v>773</v>
+      </c>
+      <c r="I280" s="0" t="s">
+        <v>1481</v>
+      </c>
+      <c r="J280" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K280" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L280" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="M280" s="0" t="s">
+        <v>1482</v>
+      </c>
+      <c r="N280" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O280" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P280" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="Q280" s="0" t="s">
+        <v>1483</v>
+      </c>
+      <c r="R280" s="0" t="s">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="281">
+      <c r="A281" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B281" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C281" s="0" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D281" s="0" t="s">
+        <v>1484</v>
+      </c>
+      <c r="E281" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="F281" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G281" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="H281" s="0" t="s">
+        <v>1485</v>
+      </c>
+      <c r="I281" s="0" t="s">
+        <v>1486</v>
+      </c>
+      <c r="J281" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K281" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L281" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="M281" s="0" t="s">
+        <v>1487</v>
+      </c>
+      <c r="N281" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O281" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P281" s="0" t="s">
+        <v>210</v>
+      </c>
+      <c r="Q281" s="0" t="s">
+        <v>1488</v>
+      </c>
+      <c r="R281" s="0" t="s">
+        <v>1489</v>
+      </c>
+    </row>
+    <row r="282">
+      <c r="A282" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B282" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C282" s="0" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D282" s="0" t="s">
+        <v>1490</v>
+      </c>
+      <c r="E282" s="0" t="s">
+        <v>739</v>
+      </c>
+      <c r="F282" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G282" s="0" t="s">
+        <v>1339</v>
+      </c>
+      <c r="H282" s="0" t="s">
+        <v>1330</v>
+      </c>
+      <c r="I282" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J282" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K282" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L282" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="M282" s="0" t="s">
+        <v>1491</v>
+      </c>
+      <c r="N282" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O282" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P282" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="Q282" s="0" t="s">
+        <v>1180</v>
+      </c>
+      <c r="R282" s="0" t="s">
+        <v>1333</v>
+      </c>
+    </row>
+    <row r="283">
+      <c r="A283" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B283" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C283" s="0" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D283" s="0" t="s">
+        <v>1492</v>
+      </c>
+      <c r="E283" s="0" t="s">
+        <v>518</v>
+      </c>
+      <c r="F283" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G283" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="H283" s="0" t="s">
+        <v>773</v>
+      </c>
+      <c r="I283" s="0" t="s">
+        <v>1493</v>
+      </c>
+      <c r="J283" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K283" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L283" s="0" t="s">
+        <v>702</v>
+      </c>
+      <c r="M283" s="0" t="s">
+        <v>414</v>
+      </c>
+      <c r="N283" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O283" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P283" s="0" t="s">
+        <v>210</v>
+      </c>
+      <c r="Q283" s="0" t="s">
+        <v>1494</v>
+      </c>
+      <c r="R283" s="0" t="s">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="284">
+      <c r="A284" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B284" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C284" s="0" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D284" s="0" t="s">
+        <v>1495</v>
+      </c>
+      <c r="E284" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="F284" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G284" s="0" t="s">
+        <v>1496</v>
+      </c>
+      <c r="H284" s="0" t="s">
+        <v>1497</v>
+      </c>
+      <c r="I284" s="0" t="s">
+        <v>1498</v>
+      </c>
+      <c r="J284" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K284" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L284" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="M284" s="0" t="s">
+        <v>414</v>
+      </c>
+      <c r="N284" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O284" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P284" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="Q284" s="0" t="s">
+        <v>1499</v>
+      </c>
+      <c r="R284" s="0" t="s">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="285">
+      <c r="A285" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B285" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C285" s="0" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D285" s="0" t="s">
+        <v>1501</v>
+      </c>
+      <c r="E285" s="0" t="s">
+        <v>739</v>
+      </c>
+      <c r="F285" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G285" s="0" t="s">
+        <v>1339</v>
+      </c>
+      <c r="H285" s="0" t="s">
+        <v>1502</v>
+      </c>
+      <c r="I285" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J285" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K285" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L285" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="M285" s="0" t="s">
+        <v>1503</v>
+      </c>
+      <c r="N285" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O285" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P285" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="Q285" s="0" t="s">
+        <v>1180</v>
+      </c>
+      <c r="R285" s="0" t="s">
+        <v>1504</v>
+      </c>
+    </row>
+    <row r="286">
+      <c r="A286" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B286" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C286" s="0" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D286" s="0" t="s">
+        <v>1505</v>
+      </c>
+      <c r="E286" s="0" t="s">
+        <v>1506</v>
+      </c>
+      <c r="F286" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G286" s="0" t="s">
+        <v>1339</v>
+      </c>
+      <c r="H286" s="0" t="s">
+        <v>1507</v>
+      </c>
+      <c r="I286" s="0" t="s">
+        <v>1508</v>
+      </c>
+      <c r="J286" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K286" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L286" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="M286" s="0" t="s">
+        <v>1509</v>
+      </c>
+      <c r="N286" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O286" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P286" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="Q286" s="0" t="s">
+        <v>1510</v>
+      </c>
+      <c r="R286" s="0" t="s">
+        <v>1511</v>
+      </c>
+    </row>
+    <row r="287">
+      <c r="A287" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B287" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C287" s="0" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D287" s="0" t="s">
+        <v>1512</v>
+      </c>
+      <c r="E287" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="F287" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G287" s="0" t="s">
+        <v>1513</v>
+      </c>
+      <c r="H287" s="0" t="s">
+        <v>1514</v>
+      </c>
+      <c r="I287" s="0" t="s">
+        <v>1192</v>
+      </c>
+      <c r="J287" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K287" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L287" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="M287" s="0" t="s">
+        <v>414</v>
+      </c>
+      <c r="N287" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O287" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P287" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="Q287" s="0" t="s">
+        <v>1515</v>
+      </c>
+      <c r="R287" s="0" t="s">
+        <v>1516</v>
+      </c>
+    </row>
+    <row r="288">
+      <c r="A288" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B288" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C288" s="0" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D288" s="0" t="s">
+        <v>1517</v>
+      </c>
+      <c r="E288" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="F288" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G288" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="H288" s="0" t="s">
+        <v>1518</v>
+      </c>
+      <c r="I288" s="0" t="s">
+        <v>1519</v>
+      </c>
+      <c r="J288" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K288" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L288" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="M288" s="0" t="s">
+        <v>254</v>
+      </c>
+      <c r="N288" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O288" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="P288" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="Q288" s="0" t="s">
+        <v>1520</v>
+      </c>
+      <c r="R288" s="0" t="s">
+        <v>1521</v>
+      </c>
+    </row>
+    <row r="289">
+      <c r="A289" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B289" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C289" s="0" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D289" s="0" t="s">
+        <v>1522</v>
+      </c>
+      <c r="E289" s="0" t="s">
+        <v>406</v>
+      </c>
+      <c r="F289" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G289" s="0" t="s">
+        <v>1523</v>
+      </c>
+      <c r="H289" s="0" t="s">
+        <v>1524</v>
+      </c>
+      <c r="I289" s="0" t="s">
+        <v>1525</v>
+      </c>
+      <c r="J289" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K289" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L289" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="M289" s="0" t="s">
+        <v>1368</v>
+      </c>
+      <c r="N289" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O289" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P289" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="Q289" s="0" t="s">
+        <v>1526</v>
+      </c>
+      <c r="R289" s="0" t="s">
+        <v>1527</v>
+      </c>
+    </row>
+    <row r="290">
+      <c r="A290" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B290" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C290" s="0" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D290" s="0" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E290" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="F290" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G290" s="0" t="s">
+        <v>1529</v>
+      </c>
+      <c r="H290" s="0" t="s">
+        <v>1530</v>
+      </c>
+      <c r="I290" s="0" t="s">
+        <v>1531</v>
+      </c>
+      <c r="J290" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K290" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L290" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="M290" s="0" t="s">
+        <v>414</v>
+      </c>
+      <c r="N290" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O290" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P290" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="Q290" s="0" t="s">
+        <v>1532</v>
+      </c>
+      <c r="R290" s="0" t="s">
+        <v>1533</v>
+      </c>
+    </row>
+    <row r="291">
+      <c r="A291" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B291" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C291" s="0" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D291" s="0" t="s">
+        <v>1534</v>
+      </c>
+      <c r="E291" s="0" t="s">
+        <v>946</v>
+      </c>
+      <c r="F291" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G291" s="0" t="s">
+        <v>947</v>
+      </c>
+      <c r="H291" s="0" t="s">
+        <v>1535</v>
+      </c>
+      <c r="I291" s="0" t="s">
+        <v>1536</v>
+      </c>
+      <c r="J291" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K291" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L291" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="M291" s="0" t="s">
+        <v>949</v>
+      </c>
+      <c r="N291" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O291" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P291" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="Q291" s="0" t="s">
+        <v>1537</v>
+      </c>
+      <c r="R291" s="0" t="s">
+        <v>1538</v>
+      </c>
+    </row>
+    <row r="292">
+      <c r="A292" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B292" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C292" s="0" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D292" s="0" t="s">
+        <v>1539</v>
+      </c>
+      <c r="E292" s="0" t="s">
+        <v>406</v>
+      </c>
+      <c r="F292" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G292" s="0" t="s">
+        <v>588</v>
+      </c>
+      <c r="H292" s="0" t="s">
+        <v>1540</v>
+      </c>
+      <c r="I292" s="0" t="s">
+        <v>1256</v>
+      </c>
+      <c r="J292" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K292" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L292" s="0" t="s">
+        <v>423</v>
+      </c>
+      <c r="M292" s="0" t="s">
+        <v>414</v>
+      </c>
+      <c r="N292" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O292" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="P292" s="0" t="s">
+        <v>210</v>
+      </c>
+      <c r="Q292" s="0" t="s">
+        <v>1541</v>
+      </c>
+      <c r="R292" s="0" t="s">
+        <v>1542</v>
+      </c>
+    </row>
+    <row r="293">
+      <c r="A293" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B293" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C293" s="0" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D293" s="0" t="s">
+        <v>1543</v>
+      </c>
+      <c r="E293" s="0" t="s">
+        <v>145</v>
+      </c>
+      <c r="F293" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G293" s="0" t="s">
+        <v>1544</v>
+      </c>
+      <c r="H293" s="0" t="s">
+        <v>1545</v>
+      </c>
+      <c r="I293" s="0" t="s">
+        <v>1546</v>
+      </c>
+      <c r="J293" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K293" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L293" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="M293" s="0" t="s">
+        <v>1547</v>
+      </c>
+      <c r="N293" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O293" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P293" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="Q293" s="0" t="s">
+        <v>1548</v>
+      </c>
+      <c r="R293" s="0" t="s">
+        <v>1549</v>
+      </c>
+    </row>
+    <row r="294">
+      <c r="A294" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B294" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C294" s="0" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D294" s="0" t="s">
+        <v>1550</v>
+      </c>
+      <c r="E294" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="F294" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G294" s="0" t="s">
+        <v>1551</v>
+      </c>
+      <c r="H294" s="0" t="s">
+        <v>1552</v>
+      </c>
+      <c r="I294" s="0" t="s">
+        <v>1498</v>
+      </c>
+      <c r="J294" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K294" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L294" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="M294" s="0" t="s">
+        <v>414</v>
+      </c>
+      <c r="N294" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O294" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P294" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="Q294" s="0" t="s">
+        <v>1553</v>
+      </c>
+      <c r="R294" s="0" t="s">
+        <v>1554</v>
+      </c>
+    </row>
+    <row r="295">
+      <c r="A295" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B295" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C295" s="0" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D295" s="0" t="s">
+        <v>1555</v>
+      </c>
+      <c r="E295" s="0" t="s">
+        <v>1354</v>
+      </c>
+      <c r="F295" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G295" s="0" t="s">
+        <v>1355</v>
+      </c>
+      <c r="H295" s="0" t="s">
+        <v>1356</v>
+      </c>
+      <c r="I295" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J295" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K295" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L295" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="M295" s="0" t="s">
+        <v>1269</v>
+      </c>
+      <c r="N295" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O295" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P295" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="Q295" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R295" s="0" t="s">
+        <v>1556</v>
+      </c>
+    </row>
+    <row r="296">
+      <c r="A296" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B296" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C296" s="0" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D296" s="0" t="s">
+        <v>1557</v>
+      </c>
+      <c r="E296" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="F296" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G296" s="0" t="s">
+        <v>936</v>
+      </c>
+      <c r="H296" s="0" t="s">
+        <v>1558</v>
+      </c>
+      <c r="I296" s="0" t="s">
+        <v>1559</v>
+      </c>
+      <c r="J296" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K296" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L296" s="0" t="s">
+        <v>702</v>
+      </c>
+      <c r="M296" s="0" t="s">
+        <v>414</v>
+      </c>
+      <c r="N296" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O296" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P296" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="Q296" s="0" t="s">
+        <v>1499</v>
+      </c>
+      <c r="R296" s="0" t="s">
+        <v>1560</v>
+      </c>
+    </row>
+    <row r="297">
+      <c r="A297" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B297" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C297" s="0" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D297" s="0" t="s">
+        <v>1561</v>
+      </c>
+      <c r="E297" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="F297" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G297" s="0" t="s">
+        <v>513</v>
+      </c>
+      <c r="H297" s="0" t="s">
+        <v>1562</v>
+      </c>
+      <c r="I297" s="0" t="s">
+        <v>1563</v>
+      </c>
+      <c r="J297" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K297" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L297" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="M297" s="0" t="s">
+        <v>414</v>
+      </c>
+      <c r="N297" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O297" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P297" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="Q297" s="0" t="s">
+        <v>1168</v>
+      </c>
+      <c r="R297" s="0" t="s">
+        <v>1564</v>
+      </c>
+    </row>
+    <row r="298">
+      <c r="A298" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B298" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C298" s="0" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D298" s="0" t="s">
+        <v>1565</v>
+      </c>
+      <c r="E298" s="0" t="s">
+        <v>448</v>
+      </c>
+      <c r="F298" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G298" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="H298" s="0" t="s">
+        <v>1566</v>
+      </c>
+      <c r="I298" s="0" t="s">
+        <v>1567</v>
+      </c>
+      <c r="J298" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K298" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L298" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="M298" s="0" t="s">
+        <v>414</v>
+      </c>
+      <c r="N298" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O298" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P298" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="Q298" s="0" t="s">
+        <v>1568</v>
+      </c>
+      <c r="R298" s="0" t="s">
+        <v>1569</v>
+      </c>
+    </row>
+    <row r="299">
+      <c r="A299" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B299" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C299" s="0" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D299" s="0" t="s">
+        <v>1570</v>
+      </c>
+      <c r="E299" s="0" t="s">
+        <v>406</v>
+      </c>
+      <c r="F299" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G299" s="0" t="s">
+        <v>653</v>
+      </c>
+      <c r="H299" s="0" t="s">
+        <v>1571</v>
+      </c>
+      <c r="I299" s="0" t="s">
+        <v>1572</v>
+      </c>
+      <c r="J299" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K299" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L299" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="M299" s="0" t="s">
+        <v>414</v>
+      </c>
+      <c r="N299" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O299" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P299" s="0" t="s">
+        <v>210</v>
+      </c>
+      <c r="Q299" s="0" t="s">
+        <v>1573</v>
+      </c>
+      <c r="R299" s="0" t="s">
+        <v>1574</v>
+      </c>
+    </row>
+    <row r="300">
+      <c r="A300" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B300" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C300" s="0" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D300" s="0" t="s">
+        <v>1575</v>
+      </c>
+      <c r="E300" s="0" t="s">
+        <v>935</v>
+      </c>
+      <c r="F300" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G300" s="0" t="s">
+        <v>1576</v>
+      </c>
+      <c r="H300" s="0" t="s">
+        <v>1577</v>
+      </c>
+      <c r="I300" s="0" t="s">
+        <v>1578</v>
+      </c>
+      <c r="J300" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K300" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L300" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="M300" s="0" t="s">
+        <v>1579</v>
+      </c>
+      <c r="N300" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O300" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P300" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="Q300" s="0" t="s">
+        <v>1580</v>
+      </c>
+      <c r="R300" s="0" t="s">
+        <v>1581</v>
+      </c>
+    </row>
+    <row r="301">
+      <c r="A301" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B301" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C301" s="0" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D301" s="0" t="s">
+        <v>1582</v>
+      </c>
+      <c r="E301" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="F301" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G301" s="0" t="s">
+        <v>461</v>
+      </c>
+      <c r="H301" s="0" t="s">
+        <v>1583</v>
+      </c>
+      <c r="I301" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J301" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K301" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L301" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="M301" s="0" t="s">
+        <v>278</v>
+      </c>
+      <c r="N301" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O301" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="P301" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="Q301" s="0" t="s">
+        <v>1584</v>
+      </c>
+      <c r="R301" s="0" t="s">
+        <v>1585</v>
+      </c>
+    </row>
+    <row r="302">
+      <c r="A302" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B302" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C302" s="0" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D302" s="0" t="s">
+        <v>1586</v>
+      </c>
+      <c r="E302" s="0" t="s">
+        <v>406</v>
+      </c>
+      <c r="F302" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G302" s="0" t="s">
+        <v>412</v>
+      </c>
+      <c r="H302" s="0" t="s">
+        <v>1587</v>
+      </c>
+      <c r="I302" s="0" t="s">
+        <v>1588</v>
+      </c>
+      <c r="J302" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K302" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L302" s="0" t="s">
+        <v>389</v>
+      </c>
+      <c r="M302" s="0" t="s">
+        <v>414</v>
+      </c>
+      <c r="N302" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O302" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P302" s="0" t="s">
+        <v>210</v>
+      </c>
+      <c r="Q302" s="0" t="s">
+        <v>1589</v>
+      </c>
+      <c r="R302" s="0" t="s">
+        <v>1590</v>
+      </c>
+    </row>
+    <row r="303">
+      <c r="A303" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B303" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C303" s="0" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D303" s="0" t="s">
+        <v>1591</v>
+      </c>
+      <c r="E303" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="F303" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G303" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="H303" s="0" t="s">
+        <v>1592</v>
+      </c>
+      <c r="I303" s="0" t="s">
+        <v>1593</v>
+      </c>
+      <c r="J303" s="0" t="s">
+        <v>422</v>
+      </c>
+      <c r="K303" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L303" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="M303" s="0" t="s">
+        <v>424</v>
+      </c>
+      <c r="N303" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O303" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="P303" s="0" t="s">
+        <v>210</v>
+      </c>
+      <c r="Q303" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R303" s="0" t="s">
+        <v>1594</v>
+      </c>
+    </row>
+    <row r="304">
+      <c r="A304" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B304" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C304" s="0" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D304" s="0" t="s">
+        <v>1595</v>
+      </c>
+      <c r="E304" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="F304" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G304" s="0" t="s">
+        <v>1596</v>
+      </c>
+      <c r="H304" s="0" t="s">
+        <v>1597</v>
+      </c>
+      <c r="I304" s="0" t="s">
+        <v>1598</v>
+      </c>
+      <c r="J304" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K304" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L304" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="M304" s="0" t="s">
+        <v>414</v>
+      </c>
+      <c r="N304" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O304" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P304" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="Q304" s="0" t="s">
+        <v>1207</v>
+      </c>
+      <c r="R304" s="0" t="s">
+        <v>1599</v>
+      </c>
+    </row>
+    <row r="305">
+      <c r="A305" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B305" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C305" s="0" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D305" s="0" t="s">
+        <v>1600</v>
+      </c>
+      <c r="E305" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="F305" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G305" s="0" t="s">
+        <v>1601</v>
+      </c>
+      <c r="H305" s="0" t="s">
+        <v>1397</v>
+      </c>
+      <c r="I305" s="0" t="s">
+        <v>1602</v>
+      </c>
+      <c r="J305" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K305" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L305" s="0" t="s">
+        <v>702</v>
+      </c>
+      <c r="M305" s="0" t="s">
+        <v>414</v>
+      </c>
+      <c r="N305" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O305" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P305" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="Q305" s="0" t="s">
+        <v>1603</v>
+      </c>
+      <c r="R305" s="0" t="s">
+        <v>1400</v>
+      </c>
+    </row>
+    <row r="306">
+      <c r="A306" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B306" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C306" s="0" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D306" s="0" t="s">
+        <v>1604</v>
+      </c>
+      <c r="E306" s="0" t="s">
+        <v>1183</v>
+      </c>
+      <c r="F306" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G306" s="0" t="s">
+        <v>1605</v>
+      </c>
+      <c r="H306" s="0" t="s">
+        <v>1606</v>
+      </c>
+      <c r="I306" s="0" t="s">
+        <v>1323</v>
+      </c>
+      <c r="J306" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K306" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L306" s="0" t="s">
+        <v>234</v>
+      </c>
+      <c r="M306" s="0" t="s">
+        <v>1187</v>
+      </c>
+      <c r="N306" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O306" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P306" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="Q306" s="0" t="s">
+        <v>1607</v>
+      </c>
+      <c r="R306" s="0" t="s">
+        <v>1608</v>
+      </c>
+    </row>
+    <row r="307">
+      <c r="A307" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B307" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C307" s="0" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>1609</v>
+      </c>
+      <c r="E307" s="0" t="s">
+        <v>145</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G307" s="0" t="s">
+        <v>897</v>
+      </c>
+      <c r="H307" s="0" t="s">
+        <v>898</v>
+      </c>
+      <c r="I307" s="0" t="s">
+        <v>1610</v>
+      </c>
+      <c r="J307" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K307" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L307" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="M307" s="0" t="s">
+        <v>278</v>
+      </c>
+      <c r="N307" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O307" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P307" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="Q307" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="R307" s="0" t="s">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="308">
+      <c r="A308" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B308" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C308" s="0" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D308" s="0" t="s">
+        <v>1611</v>
+      </c>
+      <c r="E308" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="F308" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G308" s="0" t="s">
+        <v>1612</v>
+      </c>
+      <c r="H308" s="0" t="s">
+        <v>1613</v>
+      </c>
+      <c r="I308" s="0" t="s">
+        <v>1614</v>
+      </c>
+      <c r="J308" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K308" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L308" s="0" t="s">
+        <v>702</v>
+      </c>
+      <c r="M308" s="0" t="s">
+        <v>414</v>
+      </c>
+      <c r="N308" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O308" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P308" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="Q308" s="0" t="s">
+        <v>1615</v>
+      </c>
+      <c r="R308" s="0" t="s">
+        <v>1616</v>
+      </c>
+    </row>
+    <row r="309">
+      <c r="A309" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B309" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C309" s="0" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D309" s="0" t="s">
+        <v>1617</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>1618</v>
+      </c>
+      <c r="F309" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G309" s="0" t="s">
+        <v>1619</v>
+      </c>
+      <c r="H309" s="0" t="s">
+        <v>1620</v>
+      </c>
+      <c r="I309" s="0" t="s">
+        <v>1621</v>
+      </c>
+      <c r="J309" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K309" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L309" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="M309" s="0" t="s">
+        <v>1622</v>
+      </c>
+      <c r="N309" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O309" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P309" s="0" t="s">
+        <v>210</v>
+      </c>
+      <c r="Q309" s="0" t="s">
+        <v>1623</v>
+      </c>
+      <c r="R309" s="0" t="s">
+        <v>1624</v>
+      </c>
+    </row>
+    <row r="310">
+      <c r="A310" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B310" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C310" s="0" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D310" s="0" t="s">
+        <v>1625</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>480</v>
+      </c>
+      <c r="F310" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G310" s="0" t="s">
+        <v>1626</v>
+      </c>
+      <c r="H310" s="0" t="s">
+        <v>1627</v>
+      </c>
+      <c r="I310" s="0" t="s">
+        <v>1628</v>
+      </c>
+      <c r="J310" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K310" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L310" s="0" t="s">
+        <v>305</v>
+      </c>
+      <c r="M310" s="0" t="s">
+        <v>1629</v>
+      </c>
+      <c r="N310" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O310" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P310" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="Q310" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R310" s="0" t="s">
+        <v>1630</v>
+      </c>
+    </row>
+    <row r="311">
+      <c r="A311" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B311" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C311" s="0" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D311" s="0" t="s">
+        <v>1631</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G311" s="0" t="s">
+        <v>1632</v>
+      </c>
+      <c r="H311" s="0" t="s">
+        <v>1633</v>
+      </c>
+      <c r="I311" s="0" t="s">
+        <v>1634</v>
+      </c>
+      <c r="J311" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K311" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L311" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="M311" s="0" t="s">
+        <v>414</v>
+      </c>
+      <c r="N311" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O311" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P311" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="Q311" s="0" t="s">
+        <v>1635</v>
+      </c>
+      <c r="R311" s="0" t="s">
+        <v>1636</v>
+      </c>
+    </row>
+    <row r="312">
+      <c r="A312" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B312" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C312" s="0" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D312" s="0" t="s">
+        <v>1637</v>
+      </c>
+      <c r="E312" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="F312" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G312" s="0" t="s">
+        <v>1638</v>
+      </c>
+      <c r="H312" s="0" t="s">
+        <v>1205</v>
+      </c>
+      <c r="I312" s="0" t="s">
+        <v>1206</v>
+      </c>
+      <c r="J312" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K312" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L312" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="M312" s="0" t="s">
+        <v>414</v>
+      </c>
+      <c r="N312" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O312" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P312" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="Q312" s="0" t="s">
+        <v>1207</v>
+      </c>
+      <c r="R312" s="0" t="s">
+        <v>1208</v>
+      </c>
+    </row>
+    <row r="313">
+      <c r="A313" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B313" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C313" s="0" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D313" s="0" t="s">
+        <v>1639</v>
+      </c>
+      <c r="E313" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="F313" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G313" s="0" t="s">
+        <v>723</v>
+      </c>
+      <c r="H313" s="0" t="s">
+        <v>1640</v>
+      </c>
+      <c r="I313" s="0" t="s">
+        <v>1593</v>
+      </c>
+      <c r="J313" s="0" t="s">
+        <v>422</v>
+      </c>
+      <c r="K313" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L313" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="M313" s="0" t="s">
+        <v>424</v>
+      </c>
+      <c r="N313" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O313" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="P313" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="Q313" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="R313" s="0" t="s">
+        <v>1641</v>
+      </c>
+    </row>
+    <row r="314">
+      <c r="A314" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B314" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C314" s="0" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D314" s="0" t="s">
+        <v>1203</v>
+      </c>
+      <c r="E314" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="F314" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G314" s="0" t="s">
+        <v>1642</v>
+      </c>
+      <c r="H314" s="0" t="s">
+        <v>1205</v>
+      </c>
+      <c r="I314" s="0" t="s">
+        <v>1206</v>
+      </c>
+      <c r="J314" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K314" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L314" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="M314" s="0" t="s">
+        <v>414</v>
+      </c>
+      <c r="N314" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O314" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P314" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="Q314" s="0" t="s">
+        <v>1207</v>
+      </c>
+      <c r="R314" s="0" t="s">
+        <v>1208</v>
+      </c>
+    </row>
+    <row r="315">
+      <c r="A315" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B315" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C315" s="0" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D315" s="0" t="s">
+        <v>1643</v>
+      </c>
+      <c r="E315" s="0" t="s">
+        <v>569</v>
+      </c>
+      <c r="F315" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G315" s="0" t="s">
+        <v>609</v>
+      </c>
+      <c r="H315" s="0" t="s">
+        <v>1644</v>
+      </c>
+      <c r="I315" s="0" t="s">
+        <v>1645</v>
+      </c>
+      <c r="J315" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K315" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L315" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="M315" s="0" t="s">
+        <v>278</v>
+      </c>
+      <c r="N315" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O315" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P315" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="Q315" s="0" t="s">
+        <v>1646</v>
+      </c>
+      <c r="R315" s="0" t="s">
+        <v>1647</v>
+      </c>
+    </row>
+    <row r="316">
+      <c r="A316" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B316" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C316" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D316" s="0" t="s">
+        <v>1648</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>921</v>
+      </c>
+      <c r="F316" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G316" s="0" t="s">
+        <v>1649</v>
+      </c>
+      <c r="H316" s="0" t="s">
+        <v>1650</v>
+      </c>
+      <c r="I316" s="0" t="s">
+        <v>1651</v>
+      </c>
+      <c r="J316" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K316" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L316" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="M316" s="0" t="s">
+        <v>1652</v>
+      </c>
+      <c r="N316" s="0" t="s">
+        <v>1653</v>
+      </c>
+      <c r="O316" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="P316" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="Q316" s="0" t="s">
+        <v>1654</v>
+      </c>
+      <c r="R316" s="0" t="s">
+        <v>1655</v>
+      </c>
+    </row>
+    <row r="317">
+      <c r="A317" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B317" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C317" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D317" s="0" t="s">
+        <v>1656</v>
+      </c>
+      <c r="E317" s="0" t="s">
+        <v>921</v>
+      </c>
+      <c r="F317" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G317" s="0" t="s">
+        <v>1657</v>
+      </c>
+      <c r="H317" s="0" t="s">
+        <v>1658</v>
+      </c>
+      <c r="I317" s="0" t="s">
+        <v>1659</v>
+      </c>
+      <c r="J317" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K317" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L317" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="M317" s="0" t="s">
+        <v>1660</v>
+      </c>
+      <c r="N317" s="0" t="s">
+        <v>1661</v>
+      </c>
+      <c r="O317" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P317" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="Q317" s="0" t="s">
+        <v>1662</v>
+      </c>
+      <c r="R317" s="0" t="s">
+        <v>1663</v>
+      </c>
+    </row>
+    <row r="318">
+      <c r="A318" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B318" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C318" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D318" s="0" t="s">
+        <v>1664</v>
+      </c>
+      <c r="E318" s="0" t="s">
+        <v>448</v>
+      </c>
+      <c r="F318" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G318" s="0" t="s">
+        <v>1011</v>
+      </c>
+      <c r="H318" s="0" t="s">
+        <v>1665</v>
+      </c>
+      <c r="I318" s="0" t="s">
+        <v>1013</v>
+      </c>
+      <c r="J318" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K318" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L318" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="M318" s="0" t="s">
+        <v>720</v>
+      </c>
+      <c r="N318" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O318" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P318" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="Q318" s="0" t="s">
+        <v>1666</v>
+      </c>
+      <c r="R318" s="0" t="s">
+        <v>1667</v>
+      </c>
+    </row>
+    <row r="319">
+      <c r="A319" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B319" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C319" s="0" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D319" s="0" t="s">
+        <v>1668</v>
+      </c>
+      <c r="E319" s="0" t="s">
+        <v>1183</v>
+      </c>
+      <c r="F319" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G319" s="0" t="s">
+        <v>1669</v>
+      </c>
+      <c r="H319" s="0" t="s">
+        <v>1670</v>
+      </c>
+      <c r="I319" s="0" t="s">
+        <v>1671</v>
+      </c>
+      <c r="J319" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K319" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L319" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="M319" s="0" t="s">
+        <v>1393</v>
+      </c>
+      <c r="N319" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O319" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P319" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="Q319" s="0" t="s">
+        <v>1672</v>
+      </c>
+      <c r="R319" s="0" t="s">
+        <v>1673</v>
+      </c>
+    </row>
+    <row r="320">
+      <c r="A320" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B320" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C320" s="0" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D320" s="0" t="s">
+        <v>1674</v>
+      </c>
+      <c r="E320" s="0" t="s">
+        <v>1183</v>
+      </c>
+      <c r="F320" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G320" s="0" t="s">
+        <v>1669</v>
+      </c>
+      <c r="H320" s="0" t="s">
+        <v>1675</v>
+      </c>
+      <c r="I320" s="0" t="s">
+        <v>1676</v>
+      </c>
+      <c r="J320" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K320" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L320" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="M320" s="0" t="s">
+        <v>1187</v>
+      </c>
+      <c r="N320" s="0" t="s">
+        <v>1677</v>
+      </c>
+      <c r="O320" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P320" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="Q320" s="0" t="s">
+        <v>1678</v>
+      </c>
+      <c r="R320" s="0" t="s">
+        <v>1679</v>
+      </c>
+    </row>
+    <row r="321">
+      <c r="A321" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B321" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C321" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D321" s="0" t="s">
+        <v>1680</v>
+      </c>
+      <c r="E321" s="0" t="s">
+        <v>921</v>
+      </c>
+      <c r="F321" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G321" s="0" t="s">
+        <v>1681</v>
+      </c>
+      <c r="H321" s="0" t="s">
+        <v>1682</v>
+      </c>
+      <c r="I321" s="0" t="s">
+        <v>1683</v>
+      </c>
+      <c r="J321" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K321" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L321" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="M321" s="0" t="s">
+        <v>1684</v>
+      </c>
+      <c r="N321" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O321" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P321" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="Q321" s="0" t="s">
+        <v>1685</v>
+      </c>
+      <c r="R321" s="0" t="s">
+        <v>1686</v>
+      </c>
+    </row>
+    <row r="322">
+      <c r="A322" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B322" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C322" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D322" s="0" t="s">
+        <v>1687</v>
+      </c>
+      <c r="E322" s="0" t="s">
+        <v>1688</v>
+      </c>
+      <c r="F322" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G322" s="0" t="s">
+        <v>1689</v>
+      </c>
+      <c r="H322" s="0" t="s">
+        <v>1690</v>
+      </c>
+      <c r="I322" s="0" t="s">
+        <v>1691</v>
+      </c>
+      <c r="J322" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="K322" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L322" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="M322" s="0" t="s">
+        <v>1692</v>
+      </c>
+      <c r="N322" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O322" s="0" t="s">
+        <v>1027</v>
+      </c>
+      <c r="P322" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="Q322" s="0" t="s">
+        <v>1693</v>
+      </c>
+      <c r="R322" s="0" t="s">
+        <v>1694</v>
+      </c>
+    </row>
+    <row r="323">
+      <c r="A323" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B323" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C323" s="0" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D323" s="0" t="s">
+        <v>1695</v>
+      </c>
+      <c r="E323" s="0" t="s">
+        <v>1183</v>
+      </c>
+      <c r="F323" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G323" s="0" t="s">
+        <v>1696</v>
+      </c>
+      <c r="H323" s="0" t="s">
+        <v>1697</v>
+      </c>
+      <c r="I323" s="0" t="s">
+        <v>1698</v>
+      </c>
+      <c r="J323" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K323" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L323" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="M323" s="0" t="s">
+        <v>1187</v>
+      </c>
+      <c r="N323" s="0" t="s">
+        <v>1699</v>
+      </c>
+      <c r="O323" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P323" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="Q323" s="0" t="s">
+        <v>1700</v>
+      </c>
+      <c r="R323" s="0" t="s">
+        <v>1701</v>
+      </c>
+    </row>
+    <row r="324">
+      <c r="A324" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B324" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C324" s="0" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D324" s="0" t="s">
+        <v>1702</v>
+      </c>
+      <c r="E324" s="0" t="s">
+        <v>1183</v>
+      </c>
+      <c r="F324" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G324" s="0" t="s">
+        <v>1703</v>
+      </c>
+      <c r="H324" s="0" t="s">
+        <v>1704</v>
+      </c>
+      <c r="I324" s="0" t="s">
+        <v>1705</v>
+      </c>
+      <c r="J324" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K324" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L324" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="M324" s="0" t="s">
+        <v>1393</v>
+      </c>
+      <c r="N324" s="0" t="s">
+        <v>1706</v>
+      </c>
+      <c r="O324" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P324" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="Q324" s="0" t="s">
+        <v>1707</v>
+      </c>
+      <c r="R324" s="0" t="s">
+        <v>1708</v>
+      </c>
+    </row>
+    <row r="325">
+      <c r="A325" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B325" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C325" s="0" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D325" s="0" t="s">
+        <v>1709</v>
+      </c>
+      <c r="E325" s="0" t="s">
+        <v>1183</v>
+      </c>
+      <c r="F325" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G325" s="0" t="s">
+        <v>1710</v>
+      </c>
+      <c r="H325" s="0" t="s">
+        <v>1711</v>
+      </c>
+      <c r="I325" s="0" t="s">
+        <v>1712</v>
+      </c>
+      <c r="J325" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K325" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L325" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="M325" s="0" t="s">
+        <v>1187</v>
+      </c>
+      <c r="N325" s="0" t="s">
+        <v>1713</v>
+      </c>
+      <c r="O325" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P325" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="Q325" s="0" t="s">
+        <v>1714</v>
+      </c>
+      <c r="R325" s="0" t="s">
+        <v>1715</v>
+      </c>
+    </row>
+    <row r="326">
+      <c r="A326" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B326" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C326" s="0" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D326" s="0" t="s">
+        <v>1716</v>
+      </c>
+      <c r="E326" s="0" t="s">
+        <v>1717</v>
+      </c>
+      <c r="F326" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G326" s="0" t="s">
+        <v>1718</v>
+      </c>
+      <c r="H326" s="0" t="s">
+        <v>1719</v>
+      </c>
+      <c r="I326" s="0" t="s">
+        <v>1720</v>
+      </c>
+      <c r="J326" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K326" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L326" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="M326" s="0" t="s">
+        <v>1187</v>
+      </c>
+      <c r="N326" s="0" t="s">
+        <v>1721</v>
+      </c>
+      <c r="O326" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P326" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="Q326" s="0" t="s">
+        <v>1722</v>
+      </c>
+      <c r="R326" s="0" t="s">
+        <v>1723</v>
+      </c>
+    </row>
+    <row r="327">
+      <c r="A327" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B327" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C327" s="0" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D327" s="0" t="s">
+        <v>1724</v>
+      </c>
+      <c r="E327" s="0" t="s">
+        <v>1183</v>
+      </c>
+      <c r="F327" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G327" s="0" t="s">
+        <v>1725</v>
+      </c>
+      <c r="H327" s="0" t="s">
+        <v>1697</v>
+      </c>
+      <c r="I327" s="0" t="s">
+        <v>1726</v>
+      </c>
+      <c r="J327" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K327" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L327" s="0" t="s">
+        <v>265</v>
+      </c>
+      <c r="M327" s="0" t="s">
+        <v>1187</v>
+      </c>
+      <c r="N327" s="0" t="s">
+        <v>1727</v>
+      </c>
+      <c r="O327" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P327" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="Q327" s="0" t="s">
+        <v>1728</v>
+      </c>
+      <c r="R327" s="0" t="s">
+        <v>1729</v>
+      </c>
+    </row>
+    <row r="328">
+      <c r="A328" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B328" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C328" s="0" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D328" s="0" t="s">
+        <v>1730</v>
+      </c>
+      <c r="E328" s="0" t="s">
+        <v>1183</v>
+      </c>
+      <c r="F328" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G328" s="0" t="s">
+        <v>1725</v>
+      </c>
+      <c r="H328" s="0" t="s">
+        <v>1731</v>
+      </c>
+      <c r="I328" s="0" t="s">
+        <v>1732</v>
+      </c>
+      <c r="J328" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K328" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L328" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="M328" s="0" t="s">
+        <v>1393</v>
+      </c>
+      <c r="N328" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O328" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P328" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="Q328" s="0" t="s">
+        <v>1733</v>
+      </c>
+      <c r="R328" s="0" t="s">
+        <v>1734</v>
+      </c>
+    </row>
+    <row r="329">
+      <c r="A329" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B329" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C329" s="0" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D329" s="0" t="s">
+        <v>1735</v>
+      </c>
+      <c r="E329" s="0" t="s">
+        <v>1717</v>
+      </c>
+      <c r="F329" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G329" s="0" t="s">
+        <v>1736</v>
+      </c>
+      <c r="H329" s="0" t="s">
+        <v>1737</v>
+      </c>
+      <c r="I329" s="0" t="s">
+        <v>1738</v>
+      </c>
+      <c r="J329" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K329" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L329" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="M329" s="0" t="s">
+        <v>1393</v>
+      </c>
+      <c r="N329" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O329" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P329" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="Q329" s="0" t="s">
+        <v>1739</v>
+      </c>
+      <c r="R329" s="0" t="s">
+        <v>1740</v>
+      </c>
+    </row>
+    <row r="330">
+      <c r="A330" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B330" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C330" s="0" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D330" s="0" t="s">
+        <v>1741</v>
+      </c>
+      <c r="E330" s="0" t="s">
+        <v>1183</v>
+      </c>
+      <c r="F330" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G330" s="0" t="s">
+        <v>427</v>
+      </c>
+      <c r="H330" s="0" t="s">
+        <v>1742</v>
+      </c>
+      <c r="I330" s="0" t="s">
+        <v>1743</v>
+      </c>
+      <c r="J330" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K330" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L330" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="M330" s="0" t="s">
+        <v>1393</v>
+      </c>
+      <c r="N330" s="0" t="s">
+        <v>1744</v>
+      </c>
+      <c r="O330" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P330" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="Q330" s="0" t="s">
+        <v>1745</v>
+      </c>
+      <c r="R330" s="0" t="s">
+        <v>1746</v>
+      </c>
+    </row>
+    <row r="331">
+      <c r="A331" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B331" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C331" s="0" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D331" s="0" t="s">
+        <v>1747</v>
+      </c>
+      <c r="E331" s="0" t="s">
+        <v>1241</v>
+      </c>
+      <c r="F331" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G331" s="0" t="s">
+        <v>818</v>
+      </c>
+      <c r="H331" s="0" t="s">
+        <v>1748</v>
+      </c>
+      <c r="I331" s="0" t="s">
+        <v>1749</v>
+      </c>
+      <c r="J331" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K331" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L331" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="M331" s="0" t="s">
+        <v>1244</v>
+      </c>
+      <c r="N331" s="0" t="s">
+        <v>1750</v>
+      </c>
+      <c r="O331" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P331" s="0" t="s">
+        <v>210</v>
+      </c>
+      <c r="Q331" s="0" t="s">
+        <v>1751</v>
+      </c>
+      <c r="R331" s="0" t="s">
+        <v>1752</v>
+      </c>
+    </row>
+    <row r="332">
+      <c r="A332" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B332" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C332" s="0" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D332" s="0" t="s">
+        <v>1753</v>
+      </c>
+      <c r="E332" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="F332" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>1754</v>
+      </c>
+      <c r="H332" s="0" t="s">
+        <v>1755</v>
+      </c>
+      <c r="I332" s="0" t="s">
+        <v>1756</v>
+      </c>
+      <c r="J332" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K332" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L332" s="0" t="s">
+        <v>423</v>
+      </c>
+      <c r="M332" s="0" t="s">
+        <v>1252</v>
+      </c>
+      <c r="N332" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O332" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P332" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="Q332" s="0" t="s">
+        <v>1757</v>
+      </c>
+      <c r="R332" s="0" t="s">
+        <v>1758</v>
+      </c>
+    </row>
+    <row r="333">
+      <c r="A333" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B333" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C333" s="0" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D333" s="0" t="s">
+        <v>1759</v>
+      </c>
+      <c r="E333" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="F333" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>1469</v>
+      </c>
+      <c r="H333" s="0" t="s">
+        <v>1760</v>
+      </c>
+      <c r="I333" s="0" t="s">
+        <v>1761</v>
+      </c>
+      <c r="J333" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K333" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L333" s="0" t="s">
+        <v>305</v>
+      </c>
+      <c r="M333" s="0" t="s">
+        <v>1472</v>
+      </c>
+      <c r="N333" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O333" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P333" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="Q333" s="0" t="s">
+        <v>1762</v>
+      </c>
+      <c r="R333" s="0" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="334">
+      <c r="A334" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B334" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C334" s="0" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D334" s="0" t="s">
+        <v>1763</v>
+      </c>
+      <c r="E334" s="0" t="s">
+        <v>1764</v>
+      </c>
+      <c r="F334" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>1765</v>
+      </c>
+      <c r="H334" s="0" t="s">
+        <v>1766</v>
+      </c>
+      <c r="I334" s="0" t="s">
+        <v>1767</v>
+      </c>
+      <c r="J334" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K334" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L334" s="0" t="s">
+        <v>702</v>
+      </c>
+      <c r="M334" s="0" t="s">
+        <v>1768</v>
+      </c>
+      <c r="N334" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O334" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P334" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="Q334" s="0" t="s">
+        <v>1769</v>
+      </c>
+      <c r="R334" s="0" t="s">
+        <v>1770</v>
+      </c>
+    </row>
+    <row r="335">
+      <c r="A335" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B335" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C335" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D335" s="0" t="s">
+        <v>1771</v>
+      </c>
+      <c r="E335" s="0" t="s">
+        <v>1229</v>
+      </c>
+      <c r="F335" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G335" s="0" t="s">
+        <v>1309</v>
+      </c>
+      <c r="H335" s="0" t="s">
+        <v>1310</v>
+      </c>
+      <c r="I335" s="0" t="s">
+        <v>1772</v>
+      </c>
+      <c r="J335" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K335" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L335" s="0" t="s">
+        <v>423</v>
+      </c>
+      <c r="M335" s="0" t="s">
+        <v>1312</v>
+      </c>
+      <c r="N335" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O335" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="P335" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="Q335" s="0" t="s">
+        <v>1773</v>
+      </c>
+      <c r="R335" s="0" t="s">
+        <v>1314</v>
+      </c>
+    </row>
+    <row r="336">
+      <c r="A336" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B336" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C336" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D336" s="0" t="s">
+        <v>1774</v>
+      </c>
+      <c r="E336" s="0" t="s">
+        <v>1372</v>
+      </c>
+      <c r="F336" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G336" s="0" t="s">
+        <v>1775</v>
+      </c>
+      <c r="H336" s="0" t="s">
+        <v>1776</v>
+      </c>
+      <c r="I336" s="0" t="s">
+        <v>1777</v>
+      </c>
+      <c r="J336" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="K336" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L336" s="0" t="s">
+        <v>210</v>
+      </c>
+      <c r="M336" s="0" t="s">
+        <v>1778</v>
+      </c>
+      <c r="N336" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O336" s="0" t="s">
+        <v>1027</v>
+      </c>
+      <c r="P336" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="Q336" s="0" t="s">
+        <v>1779</v>
+      </c>
+      <c r="R336" s="0" t="s">
+        <v>1780</v>
+      </c>
+    </row>
+    <row r="337">
+      <c r="A337" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B337" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C337" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D337" s="0" t="s">
+        <v>1781</v>
+      </c>
+      <c r="E337" s="0" t="s">
+        <v>921</v>
+      </c>
+      <c r="F337" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G337" s="0" t="s">
+        <v>1782</v>
+      </c>
+      <c r="H337" s="0" t="s">
+        <v>1783</v>
+      </c>
+      <c r="I337" s="0" t="s">
+        <v>1784</v>
+      </c>
+      <c r="J337" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="K337" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L337" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="M337" s="0" t="s">
+        <v>925</v>
+      </c>
+      <c r="N337" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O337" s="0" t="s">
+        <v>1785</v>
+      </c>
+      <c r="P337" s="0" t="s">
+        <v>210</v>
+      </c>
+      <c r="Q337" s="0" t="s">
+        <v>1786</v>
+      </c>
+      <c r="R337" s="0" t="s">
+        <v>1787</v>
+      </c>
+    </row>
+    <row r="338">
+      <c r="A338" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B338" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="C338" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D338" s="0" t="s">
+        <v>1788</v>
+      </c>
+      <c r="E338" s="0" t="s">
+        <v>1789</v>
+      </c>
+      <c r="F338" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G338" s="0" t="s">
+        <v>736</v>
+      </c>
+      <c r="H338" s="0" t="s">
+        <v>1790</v>
+      </c>
+      <c r="I338" s="0" t="s">
+        <v>1791</v>
+      </c>
+      <c r="J338" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K338" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L338" s="0" t="s">
+        <v>389</v>
+      </c>
+      <c r="M338" s="0" t="s">
+        <v>1792</v>
+      </c>
+      <c r="N338" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O338" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="P338" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="Q338" s="0" t="s">
+        <v>1793</v>
+      </c>
+      <c r="R338" s="0" t="s">
+        <v>1794</v>
+      </c>
+    </row>
+    <row r="339">
+      <c r="A339" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B339" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="C339" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D339" s="0" t="s">
+        <v>1795</v>
+      </c>
+      <c r="E339" s="0" t="s">
+        <v>1789</v>
+      </c>
+      <c r="F339" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G339" s="0" t="s">
+        <v>736</v>
+      </c>
+      <c r="H339" s="0" t="s">
+        <v>1790</v>
+      </c>
+      <c r="I339" s="0" t="s">
+        <v>1791</v>
+      </c>
+      <c r="J339" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K339" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L339" s="0" t="s">
+        <v>389</v>
+      </c>
+      <c r="M339" s="0" t="s">
+        <v>1792</v>
+      </c>
+      <c r="N339" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O339" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="P339" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="Q339" s="0" t="s">
+        <v>1796</v>
+      </c>
+      <c r="R339" s="0" t="s">
+        <v>1794</v>
+      </c>
+    </row>
+    <row r="340">
+      <c r="A340" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="B340" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="C340" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D340" s="0" t="s">
+        <v>1797</v>
+      </c>
+      <c r="E340" s="0" t="s">
+        <v>1789</v>
+      </c>
+      <c r="F340" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G340" s="0" t="s">
+        <v>1798</v>
+      </c>
+      <c r="H340" s="0" t="s">
+        <v>1799</v>
+      </c>
+      <c r="I340" s="0" t="s">
+        <v>1800</v>
+      </c>
+      <c r="J340" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="K340" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="L340" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="M340" s="0" t="s">
+        <v>1801</v>
+      </c>
+      <c r="N340" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="O340" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="P340" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="Q340" s="0" t="s">
+        <v>1802</v>
+      </c>
+      <c r="R340" s="0" t="s">
+        <v>1803</v>
+      </c>
+    </row>
+  </sheetData>
+  <headerFooter/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1:BU15"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="139.994918823242" customWidth="1"/>
+    <col min="2" max="2" width="24.6175117492676" customWidth="1"/>
+    <col min="3" max="3" width="19.0595378875732" customWidth="1"/>
+    <col min="4" max="4" width="76.2137298583984" customWidth="1"/>
+    <col min="5" max="5" width="51.4146461486816" customWidth="1"/>
+    <col min="6" max="6" width="38.3315086364746" customWidth="1"/>
+    <col min="7" max="7" width="34.7217636108398" customWidth="1"/>
+    <col min="8" max="8" width="9.140625" customWidth="1"/>
+    <col min="9" max="9" width="16.7160453796387" customWidth="1"/>
+    <col min="10" max="10" width="9.140625" customWidth="1"/>
+    <col min="11" max="11" width="9.140625" customWidth="1"/>
+    <col min="12" max="12" width="9.140625" customWidth="1"/>
+    <col min="13" max="13" width="9.140625" customWidth="1"/>
+    <col min="14" max="14" width="9.140625" customWidth="1"/>
+    <col min="15" max="15" width="9.140625" customWidth="1"/>
+    <col min="16" max="16" width="9.140625" customWidth="1"/>
+    <col min="17" max="17" width="9.140625" customWidth="1"/>
+    <col min="18" max="18" width="9.140625" customWidth="1"/>
+    <col min="19" max="19" width="9.140625" customWidth="1"/>
+    <col min="20" max="20" width="9.140625" customWidth="1"/>
+    <col min="21" max="21" width="9.140625" customWidth="1"/>
+    <col min="22" max="22" width="9.140625" customWidth="1"/>
+    <col min="23" max="23" width="9.140625" customWidth="1"/>
+    <col min="24" max="24" width="9.140625" customWidth="1"/>
+    <col min="25" max="25" width="9.140625" customWidth="1"/>
+    <col min="26" max="26" width="9.140625" customWidth="1"/>
+    <col min="27" max="27" width="9.140625" customWidth="1"/>
+    <col min="28" max="28" width="9.140625" customWidth="1"/>
+    <col min="29" max="29" width="9.140625" customWidth="1"/>
+    <col min="30" max="30" width="9.140625" customWidth="1"/>
+    <col min="31" max="31" width="9.140625" customWidth="1"/>
+    <col min="32" max="32" width="9.140625" customWidth="1"/>
+    <col min="33" max="33" width="9.140625" customWidth="1"/>
+    <col min="34" max="34" width="9.140625" customWidth="1"/>
+    <col min="35" max="35" width="9.140625" customWidth="1"/>
+    <col min="36" max="36" width="9.140625" customWidth="1"/>
+    <col min="37" max="37" width="9.140625" customWidth="1"/>
+    <col min="38" max="38" width="9.140625" customWidth="1"/>
+    <col min="39" max="39" width="9.140625" customWidth="1"/>
+    <col min="40" max="40" width="9.140625" customWidth="1"/>
+    <col min="41" max="41" width="9.140625" customWidth="1"/>
+    <col min="42" max="42" width="9.140625" customWidth="1"/>
+    <col min="43" max="43" width="9.140625" customWidth="1"/>
+    <col min="44" max="44" width="9.140625" customWidth="1"/>
+    <col min="45" max="45" width="9.140625" customWidth="1"/>
+    <col min="46" max="46" width="9.140625" customWidth="1"/>
+    <col min="47" max="47" width="9.140625" customWidth="1"/>
+    <col min="48" max="48" width="9.140625" customWidth="1"/>
+    <col min="49" max="49" width="9.140625" customWidth="1"/>
+    <col min="50" max="50" width="9.140625" customWidth="1"/>
+    <col min="51" max="51" width="9.140625" customWidth="1"/>
+    <col min="52" max="52" width="9.140625" customWidth="1"/>
+    <col min="53" max="53" width="9.140625" customWidth="1"/>
+    <col min="54" max="54" width="9.140625" customWidth="1"/>
+    <col min="55" max="55" width="9.140625" customWidth="1"/>
+    <col min="56" max="56" width="9.140625" customWidth="1"/>
+    <col min="57" max="57" width="9.140625" customWidth="1"/>
+    <col min="58" max="58" width="9.140625" customWidth="1"/>
+    <col min="59" max="59" width="9.140625" customWidth="1"/>
+    <col min="60" max="60" width="9.140625" customWidth="1"/>
+    <col min="61" max="61" width="9.140625" customWidth="1"/>
+    <col min="62" max="62" width="9.140625" customWidth="1"/>
+    <col min="63" max="63" width="9.140625" customWidth="1"/>
+    <col min="64" max="64" width="9.140625" customWidth="1"/>
+    <col min="65" max="65" width="9.140625" customWidth="1"/>
+    <col min="66" max="66" width="9.140625" customWidth="1"/>
+    <col min="67" max="67" width="9.140625" customWidth="1"/>
+    <col min="68" max="68" width="9.140625" customWidth="1"/>
+    <col min="69" max="69" width="9.140625" customWidth="1"/>
+    <col min="70" max="70" width="9.140625" customWidth="1"/>
+    <col min="71" max="71" width="9.140625" customWidth="1"/>
+    <col min="72" max="72" width="9.140625" customWidth="1"/>
+    <col min="73" max="73" width="9.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="0" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="0" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="0" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="0" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="1" t="s">
+        <v>1804</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>1805</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>1806</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>1807</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>1808</v>
+      </c>
+      <c r="F10" s="1" t="s">
+        <v>1809</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>1810</v>
+      </c>
+      <c r="H10" s="1" t="s">
+        <v>1811</v>
+      </c>
+      <c r="I10" s="1" t="s">
+        <v>1812</v>
+      </c>
+      <c r="J10" s="1"/>
+      <c r="K10" s="1"/>
+      <c r="L10" s="1"/>
+      <c r="M10" s="1"/>
+      <c r="N10" s="1"/>
+      <c r="O10" s="1"/>
+      <c r="P10" s="1"/>
+      <c r="Q10" s="1"/>
+      <c r="R10" s="1"/>
+      <c r="S10" s="1"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+      <c r="X10" s="1"/>
+      <c r="Y10" s="1"/>
+      <c r="Z10" s="1"/>
+      <c r="AA10" s="1"/>
+      <c r="AB10" s="1"/>
+      <c r="AC10" s="1"/>
+      <c r="AD10" s="1"/>
+      <c r="AE10" s="1"/>
+      <c r="AF10" s="1"/>
+      <c r="AG10" s="1"/>
+      <c r="AH10" s="1"/>
+      <c r="AI10" s="1"/>
+      <c r="AJ10" s="1"/>
+      <c r="AK10" s="1"/>
+      <c r="AL10" s="1"/>
+      <c r="AM10" s="1"/>
+      <c r="AN10" s="1"/>
+      <c r="AO10" s="1"/>
+      <c r="AP10" s="1"/>
+      <c r="AQ10" s="1"/>
+      <c r="AR10" s="1"/>
+      <c r="AS10" s="1"/>
+      <c r="AT10" s="1"/>
+      <c r="AU10" s="1"/>
+      <c r="AV10" s="1"/>
+      <c r="AW10" s="1"/>
+      <c r="AX10" s="1"/>
+      <c r="AY10" s="1"/>
+      <c r="AZ10" s="1"/>
+      <c r="BA10" s="1"/>
+      <c r="BB10" s="1"/>
+      <c r="BC10" s="1"/>
+      <c r="BD10" s="1"/>
+      <c r="BE10" s="1"/>
+      <c r="BF10" s="1"/>
+      <c r="BG10" s="1"/>
+      <c r="BH10" s="1"/>
+      <c r="BI10" s="1"/>
+      <c r="BJ10" s="1"/>
+      <c r="BK10" s="1"/>
+      <c r="BL10" s="1"/>
+      <c r="BM10" s="1"/>
+      <c r="BN10" s="1"/>
+      <c r="BO10" s="1"/>
+      <c r="BP10" s="1"/>
+      <c r="BQ10" s="1"/>
+      <c r="BR10" s="1"/>
+      <c r="BS10" s="1"/>
+      <c r="BT10" s="1"/>
+      <c r="BU10" s="1"/>
+    </row>
+    <row r="11">
+      <c r="A11" s="0" t="s">
+        <v>1813</v>
+      </c>
+      <c r="B11" s="0" t="s">
+        <v>1183</v>
+      </c>
+      <c r="C11" s="0" t="s">
+        <v>1814</v>
+      </c>
+      <c r="D11" s="0" t="s">
+        <v>1815</v>
+      </c>
+      <c r="E11" s="0" t="s">
+        <v>1816</v>
+      </c>
+      <c r="F11" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G11" s="0" t="s">
+        <v>1817</v>
+      </c>
+      <c r="H11" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I11" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="0" t="s">
+        <v>1813</v>
+      </c>
+      <c r="B12" s="0" t="s">
+        <v>1130</v>
+      </c>
+      <c r="C12" s="0" t="s">
+        <v>1818</v>
+      </c>
+      <c r="D12" s="0" t="s">
+        <v>1819</v>
+      </c>
+      <c r="E12" s="0" t="s">
+        <v>1820</v>
+      </c>
+      <c r="F12" s="0" t="s">
+        <v>1821</v>
+      </c>
+      <c r="G12" s="0" t="s">
+        <v>1822</v>
+      </c>
+      <c r="H12" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I12" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="0" t="s">
+        <v>1813</v>
+      </c>
+      <c r="B13" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="C13" s="0" t="s">
+        <v>1823</v>
+      </c>
+      <c r="D13" s="0" t="s">
+        <v>1824</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>414</v>
+      </c>
+      <c r="F13" s="0" t="s">
+        <v>1825</v>
+      </c>
+      <c r="G13" s="0" t="s">
+        <v>1826</v>
+      </c>
+      <c r="H13" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I13" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="0" t="s">
+        <v>1813</v>
+      </c>
+      <c r="B14" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="C14" s="0" t="s">
+        <v>1827</v>
+      </c>
+      <c r="D14" s="0" t="s">
+        <v>1828</v>
+      </c>
+      <c r="E14" s="0" t="s">
+        <v>1829</v>
+      </c>
+      <c r="F14" s="0" t="s">
+        <v>1830</v>
+      </c>
+      <c r="G14" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="H14" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I14" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="0" t="s">
+        <v>1813</v>
+      </c>
+      <c r="B15" s="0" t="s">
+        <v>361</v>
+      </c>
+      <c r="C15" s="0" t="s">
+        <v>1827</v>
+      </c>
+      <c r="D15" s="0" t="s">
+        <v>1831</v>
+      </c>
+      <c r="E15" s="0" t="s">
+        <v>1832</v>
+      </c>
+      <c r="F15" s="0" t="s">
+        <v>1833</v>
+      </c>
+      <c r="G15" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="H15" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I15" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+  </sheetData>
+  <headerFooter/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1:BV15"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="139.994918823242" customWidth="1"/>
     <col min="2" max="2" width="22.8609447479248" customWidth="1"/>
     <col min="3" max="3" width="28.8234539031982" customWidth="1"/>
     <col min="4" max="4" width="13.0042209625244" customWidth="1"/>
     <col min="5" max="5" width="12.0073404312134" customWidth="1"/>
     <col min="6" max="6" width="110.394271850586" customWidth="1"/>
     <col min="7" max="7" width="42.7331809997559" customWidth="1"/>
     <col min="8" max="8" width="16.8950748443604" customWidth="1"/>
     <col min="9" max="9" width="29.0559272766113" customWidth="1"/>
     <col min="10" max="10" width="17.5629291534424" customWidth="1"/>
     <col min="11" max="11" width="9.140625" customWidth="1"/>
     <col min="12" max="12" width="9.140625" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
@@ -6453,78 +27561,78 @@
     <col min="74" max="74" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="s">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>5</v>
+        <v>1834</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>6</v>
+        <v>1835</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>8</v>
+        <v>1836</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>9</v>
+        <v>1837</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>10</v>
+        <v>1838</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>11</v>
+        <v>1839</v>
       </c>
       <c r="I10" s="1" t="s">
-        <v>12</v>
+        <v>1840</v>
       </c>
       <c r="J10" s="1" t="s">
-        <v>13</v>
+        <v>1841</v>
       </c>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
       <c r="P10" s="1"/>
       <c r="Q10" s="1"/>
       <c r="R10" s="1"/>
       <c r="S10" s="1"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
       <c r="X10" s="1"/>
       <c r="Y10" s="1"/>
       <c r="Z10" s="1"/>
       <c r="AA10" s="1"/>
       <c r="AB10" s="1"/>
       <c r="AC10" s="1"/>
       <c r="AD10" s="1"/>
       <c r="AE10" s="1"/>
       <c r="AF10" s="1"/>
       <c r="AG10" s="1"/>
       <c r="AH10" s="1"/>
@@ -6549,20588 +27657,233 @@
       <c r="BA10" s="1"/>
       <c r="BB10" s="1"/>
       <c r="BC10" s="1"/>
       <c r="BD10" s="1"/>
       <c r="BE10" s="1"/>
       <c r="BF10" s="1"/>
       <c r="BG10" s="1"/>
       <c r="BH10" s="1"/>
       <c r="BI10" s="1"/>
       <c r="BJ10" s="1"/>
       <c r="BK10" s="1"/>
       <c r="BL10" s="1"/>
       <c r="BM10" s="1"/>
       <c r="BN10" s="1"/>
       <c r="BO10" s="1"/>
       <c r="BP10" s="1"/>
       <c r="BQ10" s="1"/>
       <c r="BR10" s="1"/>
       <c r="BS10" s="1"/>
       <c r="BT10" s="1"/>
       <c r="BU10" s="1"/>
       <c r="BV10" s="1"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
+        <v>1842</v>
+      </c>
+      <c r="B11" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="D11" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="B11" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E11" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>17</v>
+        <v>1843</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>15</v>
+        <v>1844</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>15</v>
+        <v>1845</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
+      </c>
+      <c r="J11" s="0" t="s">
+        <v>1846</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>21</v>
+        <v>1843</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>22</v>
+        <v>1847</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>23</v>
+        <v>1848</v>
       </c>
       <c r="I12" s="0" t="s">
         <v>15</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>24</v>
+        <v>1849</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>21</v>
+        <v>1843</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>26</v>
+        <v>1850</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>27</v>
+        <v>1848</v>
       </c>
       <c r="I13" s="0" t="s">
         <v>15</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>28</v>
+        <v>1849</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>29</v>
+        <v>1851</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>21</v>
+        <v>1843</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>30</v>
+        <v>1852</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>27</v>
+        <v>1853</v>
       </c>
       <c r="I14" s="0" t="s">
         <v>15</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>28</v>
+        <v>1846</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>31</v>
+        <v>1854</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>21</v>
+        <v>1843</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>32</v>
+        <v>1855</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>33</v>
+        <v>1853</v>
       </c>
       <c r="I15" s="0" t="s">
         <v>15</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>24</v>
-[...31 lines deleted...]
-        <v>36</v>
+        <v>1856</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-[...20325 lines deleted...]
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:BX459"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="137.467910766602" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="16.8503913879395" customWidth="1"/>
+    <col min="1" max="1" width="139.994918823242" customWidth="1"/>
+    <col min="2" max="2" width="21.9820461273193" customWidth="1"/>
+    <col min="3" max="3" width="22.9346199035645" customWidth="1"/>
     <col min="4" max="4" width="16.4186573028564" customWidth="1"/>
-    <col min="5" max="5" width="17.5667171478271" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="12" max="12" width="21.3445873260498" customWidth="1"/>
+    <col min="5" max="5" width="18.9249477386475" customWidth="1"/>
+    <col min="6" max="6" width="21.1659736633301" customWidth="1"/>
+    <col min="7" max="7" width="17.8236141204834" customWidth="1"/>
+    <col min="8" max="8" width="16.8503913879395" customWidth="1"/>
+    <col min="9" max="9" width="17.5667171478271" customWidth="1"/>
+    <col min="10" max="10" width="21.3445873260498" customWidth="1"/>
+    <col min="11" max="11" width="11.8522176742554" customWidth="1"/>
+    <col min="12" max="12" width="41.9588356018066" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
     <col min="27" max="27" width="9.140625" customWidth="1"/>
     <col min="28" max="28" width="9.140625" customWidth="1"/>
     <col min="29" max="29" width="9.140625" customWidth="1"/>
     <col min="30" max="30" width="9.140625" customWidth="1"/>
     <col min="31" max="31" width="9.140625" customWidth="1"/>
     <col min="32" max="32" width="9.140625" customWidth="1"/>
     <col min="33" max="33" width="9.140625" customWidth="1"/>
     <col min="34" max="34" width="9.140625" customWidth="1"/>
     <col min="35" max="35" width="9.140625" customWidth="1"/>
     <col min="36" max="36" width="9.140625" customWidth="1"/>
     <col min="37" max="37" width="9.140625" customWidth="1"/>
@@ -27175,84 +27928,84 @@
     <col min="76" max="76" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>1857</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="D10" s="1" t="s">
         <v>111</v>
       </c>
-      <c r="B10" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E10" s="1" t="s">
-        <v>1807</v>
+        <v>109</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>120</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>1808</v>
+        <v>1858</v>
       </c>
       <c r="I10" s="1" t="s">
-        <v>10</v>
+        <v>1859</v>
       </c>
       <c r="J10" s="1" t="s">
-        <v>1809</v>
+        <v>1860</v>
       </c>
       <c r="K10" s="1" t="s">
-        <v>124</v>
+        <v>1861</v>
       </c>
       <c r="L10" s="1" t="s">
-        <v>1810</v>
+        <v>1838</v>
       </c>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
       <c r="P10" s="1"/>
       <c r="Q10" s="1"/>
       <c r="R10" s="1"/>
       <c r="S10" s="1"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
       <c r="X10" s="1"/>
       <c r="Y10" s="1"/>
       <c r="Z10" s="1"/>
       <c r="AA10" s="1"/>
       <c r="AB10" s="1"/>
       <c r="AC10" s="1"/>
       <c r="AD10" s="1"/>
       <c r="AE10" s="1"/>
       <c r="AF10" s="1"/>
       <c r="AG10" s="1"/>
       <c r="AH10" s="1"/>
       <c r="AI10" s="1"/>
       <c r="AJ10" s="1"/>
@@ -27277,18170 +28030,15846 @@
       <c r="BC10" s="1"/>
       <c r="BD10" s="1"/>
       <c r="BE10" s="1"/>
       <c r="BF10" s="1"/>
       <c r="BG10" s="1"/>
       <c r="BH10" s="1"/>
       <c r="BI10" s="1"/>
       <c r="BJ10" s="1"/>
       <c r="BK10" s="1"/>
       <c r="BL10" s="1"/>
       <c r="BM10" s="1"/>
       <c r="BN10" s="1"/>
       <c r="BO10" s="1"/>
       <c r="BP10" s="1"/>
       <c r="BQ10" s="1"/>
       <c r="BR10" s="1"/>
       <c r="BS10" s="1"/>
       <c r="BT10" s="1"/>
       <c r="BU10" s="1"/>
       <c r="BV10" s="1"/>
       <c r="BW10" s="1"/>
       <c r="BX10" s="1"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>128</v>
+        <v>1862</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>130</v>
+        <v>1863</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>15</v>
+        <v>750</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>131</v>
+        <v>748</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>15</v>
+        <v>180</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>135</v>
+        <v>247</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>136</v>
+        <v>265</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K11" s="0" t="s">
-        <v>138</v>
+        <v>15</v>
       </c>
       <c r="L11" s="0" t="s">
-        <v>15</v>
+        <v>1847</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>128</v>
+        <v>1862</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>143</v>
+        <v>1863</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>15</v>
+        <v>1864</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>138</v>
+        <v>247</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>15</v>
+        <v>1865</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>146</v>
+        <v>359</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>147</v>
+        <v>369</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K12" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="L12" s="0" t="s">
-        <v>15</v>
+        <v>1847</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>184</v>
+        <v>1863</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>15</v>
+        <v>414</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>185</v>
+        <v>677</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>15</v>
+        <v>206</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>138</v>
+        <v>253</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>187</v>
+        <v>247</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I13" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K13" s="0" t="s">
-        <v>189</v>
-[...1 lines deleted...]
-      <c r="L13" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>193</v>
+        <v>1863</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>15</v>
+        <v>687</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>194</v>
+        <v>686</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>15</v>
+        <v>553</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>195</v>
+        <v>186</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>196</v>
+        <v>159</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K14" s="0" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="L14" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>130</v>
+        <v>1863</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>15</v>
+        <v>779</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>201</v>
+        <v>777</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>15</v>
+        <v>180</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>168</v>
+        <v>210</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>203</v>
+        <v>133</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I15" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K15" s="0" t="s">
-        <v>204</v>
-[...1 lines deleted...]
-      <c r="L15" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>207</v>
+        <v>1863</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>15</v>
+        <v>436</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>208</v>
+        <v>491</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>15</v>
+        <v>444</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>210</v>
+        <v>142</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>211</v>
+        <v>423</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I16" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K16" s="0" t="s">
-        <v>212</v>
-[...1 lines deleted...]
-      <c r="L16" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>215</v>
+        <v>1863</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>15</v>
+        <v>1033</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>216</v>
+        <v>1031</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>15</v>
+        <v>406</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>204</v>
+        <v>133</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>218</v>
+        <v>210</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I17" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K17" s="0" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="L17" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>221</v>
+        <v>1164</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>223</v>
+        <v>1863</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>15</v>
+        <v>949</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>224</v>
+        <v>947</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>15</v>
+        <v>946</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>148</v>
+        <v>133</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>227</v>
+        <v>359</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I18" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K18" s="0" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="L18" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>798</v>
+        <v>1863</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>15</v>
+        <v>1866</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>1812</v>
+        <v>1867</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>15</v>
+        <v>990</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>304</v>
+        <v>186</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>1813</v>
+        <v>139</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I19" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K19" s="0" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="L19" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>207</v>
+        <v>1863</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>15</v>
+        <v>436</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>230</v>
+        <v>168</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>15</v>
+        <v>444</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>211</v>
+        <v>369</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I20" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K20" s="0" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="L20" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>232</v>
+        <v>1863</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>15</v>
+        <v>932</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>233</v>
+        <v>195</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>15</v>
+        <v>1071</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>236</v>
+        <v>133</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>237</v>
+        <v>184</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I21" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K21" s="0" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="L21" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>241</v>
+        <v>1863</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>15</v>
+        <v>346</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>242</v>
+        <v>597</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>15</v>
+        <v>319</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>168</v>
+        <v>253</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>244</v>
+        <v>133</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I22" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K22" s="0" t="s">
-        <v>189</v>
-[...1 lines deleted...]
-      <c r="L22" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>524</v>
+        <v>1863</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>15</v>
+        <v>1868</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>1814</v>
+        <v>1869</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>15</v>
+        <v>250</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>204</v>
+        <v>186</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>1815</v>
+        <v>210</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I23" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K23" s="0" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="L23" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>221</v>
+        <v>1164</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>248</v>
+        <v>1863</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>15</v>
+        <v>1622</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>249</v>
+        <v>1619</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>15</v>
+        <v>1618</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>252</v>
+        <v>210</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>253</v>
+        <v>232</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I24" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K24" s="0" t="s">
-        <v>204</v>
-[...1 lines deleted...]
-      <c r="L24" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>221</v>
+        <v>1164</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>184</v>
+        <v>1863</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>15</v>
+        <v>414</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>257</v>
+        <v>1272</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>15</v>
+        <v>206</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>187</v>
+        <v>130</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I25" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K25" s="0" t="s">
-        <v>189</v>
-[...1 lines deleted...]
-      <c r="L25" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>264</v>
+        <v>1863</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>15</v>
+        <v>170</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>265</v>
+        <v>379</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>15</v>
+        <v>167</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>260</v>
+        <v>133</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>267</v>
+        <v>130</v>
       </c>
       <c r="H26" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I26" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K26" s="0" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="L26" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>221</v>
+        <v>1164</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>270</v>
+        <v>1863</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>15</v>
+        <v>1187</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>271</v>
+        <v>1321</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>15</v>
+        <v>1183</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>274</v>
+        <v>247</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>275</v>
+        <v>234</v>
       </c>
       <c r="H27" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I27" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K27" s="0" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="L27" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>279</v>
+        <v>1863</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>15</v>
+        <v>223</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>280</v>
+        <v>523</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>15</v>
+        <v>220</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>195</v>
+        <v>142</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>282</v>
+        <v>159</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I28" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K28" s="0" t="s">
-        <v>212</v>
-[...1 lines deleted...]
-      <c r="L28" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>285</v>
+        <v>1863</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>15</v>
+        <v>217</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>286</v>
+        <v>214</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>15</v>
+        <v>213</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>288</v>
+        <v>15</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I29" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K29" s="0" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="L29" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>184</v>
+        <v>1863</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>15</v>
+        <v>414</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>291</v>
+        <v>452</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>15</v>
+        <v>206</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>212</v>
+        <v>186</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>187</v>
+        <v>142</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I30" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K30" s="0" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="L30" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>221</v>
+        <v>1164</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>215</v>
+        <v>1863</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>15</v>
+        <v>414</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>295</v>
+        <v>412</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>15</v>
+        <v>406</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>298</v>
+        <v>210</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>187</v>
+        <v>389</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I31" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K31" s="0" t="s">
-        <v>204</v>
-[...1 lines deleted...]
-      <c r="L31" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>221</v>
+        <v>1164</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>207</v>
+        <v>1863</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>15</v>
+        <v>1305</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>302</v>
+        <v>1303</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>15</v>
+        <v>444</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>304</v>
+        <v>133</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>305</v>
+        <v>139</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I32" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K32" s="0" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="L32" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>215</v>
+        <v>1863</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>15</v>
+        <v>414</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>309</v>
+        <v>653</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>15</v>
+        <v>406</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>304</v>
+        <v>210</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>187</v>
+        <v>139</v>
       </c>
       <c r="H33" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I33" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K33" s="0" t="s">
-        <v>204</v>
-[...1 lines deleted...]
-      <c r="L33" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>1816</v>
+        <v>1863</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>15</v>
+        <v>1870</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>1817</v>
+        <v>1871</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>15</v>
+        <v>1872</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>439</v>
+        <v>247</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>1818</v>
+        <v>440</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I34" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K34" s="0" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="L34" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>958</v>
+        <v>1137</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>207</v>
+        <v>1863</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>15</v>
+        <v>1873</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>1819</v>
+        <v>1874</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>15</v>
+        <v>444</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>198</v>
+        <v>151</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>1820</v>
+        <v>186</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I35" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K35" s="0" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="L35" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>314</v>
+        <v>1863</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>15</v>
+        <v>424</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>315</v>
+        <v>967</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>15</v>
+        <v>493</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>318</v>
+        <v>247</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>319</v>
+        <v>176</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I36" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K36" s="0" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="L36" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>855</v>
+        <v>1863</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>15</v>
+        <v>1875</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>1821</v>
+        <v>1876</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>15</v>
+        <v>474</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>15</v>
+        <v>359</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>1822</v>
+        <v>15</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I37" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K37" s="0" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="L37" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>1823</v>
+        <v>1863</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>15</v>
+        <v>1877</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>1824</v>
+        <v>1878</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>15</v>
+        <v>1879</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>304</v>
+        <v>247</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>1825</v>
+        <v>139</v>
       </c>
       <c r="H38" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I38" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K38" s="0" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="L38" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>322</v>
+        <v>1863</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>15</v>
+        <v>424</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>323</v>
+        <v>420</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>15</v>
+        <v>419</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>210</v>
+        <v>159</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>319</v>
+        <v>423</v>
       </c>
       <c r="H39" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I39" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K39" s="0" t="s">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="L39" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>327</v>
+        <v>1863</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>15</v>
+        <v>1026</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>328</v>
+        <v>1023</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>15</v>
+        <v>854</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>331</v>
+        <v>210</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>332</v>
+        <v>157</v>
       </c>
       <c r="H40" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I40" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K40" s="0" t="s">
-        <v>204</v>
-[...1 lines deleted...]
-      <c r="L40" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>336</v>
+        <v>1863</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>15</v>
+        <v>489</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>337</v>
+        <v>487</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>15</v>
+        <v>294</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>157</v>
+        <v>305</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>339</v>
+        <v>316</v>
       </c>
       <c r="H41" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I41" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K41" s="0" t="s">
-        <v>340</v>
-[...1 lines deleted...]
-      <c r="L41" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>336</v>
+        <v>1863</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>15</v>
+        <v>414</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>343</v>
+        <v>742</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>15</v>
+        <v>294</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>166</v>
+        <v>133</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>187</v>
+        <v>702</v>
       </c>
       <c r="H42" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I42" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K42" s="0" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="L42" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>223</v>
+        <v>1863</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>15</v>
+        <v>1059</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>1826</v>
+        <v>1057</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>15</v>
+        <v>828</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>252</v>
+        <v>142</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>1827</v>
+        <v>157</v>
       </c>
       <c r="H43" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I43" s="0" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K43" s="0" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="L43" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>128</v>
+        <v>124</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>152</v>
+        <v>1863</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>15</v>
+        <v>1079</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>153</v>
+        <v>1077</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>15</v>
+        <v>330</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>157</v>
+        <v>133</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>158</v>
+        <v>15</v>
       </c>
       <c r="H44" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I44" s="0" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K44" s="0" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="L44" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>182</v>
+        <v>1164</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>347</v>
+        <v>1863</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>15</v>
+        <v>436</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>348</v>
+        <v>541</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>15</v>
+        <v>195</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>331</v>
+        <v>159</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>351</v>
+        <v>203</v>
       </c>
       <c r="H45" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I45" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K45" s="0" t="s">
-        <v>212</v>
-[...1 lines deleted...]
-      <c r="L45" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>182</v>
+        <v>1164</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>354</v>
+        <v>1863</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>15</v>
+        <v>1393</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>355</v>
+        <v>1736</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>15</v>
+        <v>1717</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>15</v>
+        <v>186</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>357</v>
+        <v>297</v>
       </c>
       <c r="H46" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I46" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K46" s="0" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="L46" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>221</v>
+        <v>1164</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>233</v>
+        <v>1863</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>15</v>
+        <v>414</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>360</v>
+        <v>586</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>15</v>
+        <v>406</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>363</v>
+        <v>133</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>211</v>
+        <v>130</v>
       </c>
       <c r="H47" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I47" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J47" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K47" s="0" t="s">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="L47" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>221</v>
+        <v>124</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>367</v>
+        <v>1863</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>15</v>
+        <v>1880</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>368</v>
+        <v>1881</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>15</v>
+        <v>483</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>371</v>
+        <v>157</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>372</v>
+        <v>159</v>
       </c>
       <c r="H48" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I48" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K48" s="0" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="L48" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>221</v>
+        <v>124</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>215</v>
+        <v>1863</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>15</v>
+        <v>646</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>376</v>
+        <v>644</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>15</v>
+        <v>643</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>260</v>
+        <v>305</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>187</v>
+        <v>203</v>
       </c>
       <c r="H49" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I49" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K49" s="0" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="L49" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
-        <v>182</v>
+        <v>1164</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>1386</v>
+        <v>1863</v>
       </c>
       <c r="C50" s="0" t="s">
-        <v>15</v>
+        <v>1393</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>1828</v>
+        <v>1669</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>15</v>
+        <v>1183</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>195</v>
+        <v>253</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>1829</v>
+        <v>316</v>
       </c>
       <c r="H50" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I50" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K50" s="0" t="s">
-        <v>331</v>
-[...1 lines deleted...]
-      <c r="L50" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>182</v>
+        <v>1164</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>379</v>
+        <v>1863</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>15</v>
+        <v>949</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>380</v>
+        <v>1171</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>15</v>
+        <v>946</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>363</v>
+        <v>142</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>382</v>
+        <v>139</v>
       </c>
       <c r="H51" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I51" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K51" s="0" t="s">
-        <v>340</v>
-[...1 lines deleted...]
-      <c r="L51" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>221</v>
+        <v>124</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>270</v>
+        <v>1863</v>
       </c>
       <c r="C52" s="0" t="s">
-        <v>15</v>
+        <v>1127</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>385</v>
+        <v>1124</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>15</v>
+        <v>1082</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>157</v>
+        <v>151</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>372</v>
+        <v>176</v>
       </c>
       <c r="H52" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I52" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K52" s="0" t="s">
-        <v>189</v>
-[...1 lines deleted...]
-      <c r="L52" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>221</v>
+        <v>1164</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>223</v>
+        <v>1863</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>15</v>
+        <v>1252</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>391</v>
+        <v>658</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>15</v>
+        <v>308</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>304</v>
+        <v>253</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>227</v>
+        <v>316</v>
       </c>
       <c r="H53" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I53" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K53" s="0" t="s">
-        <v>212</v>
-[...1 lines deleted...]
-      <c r="L53" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>397</v>
+        <v>1863</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>15</v>
+        <v>556</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>398</v>
+        <v>554</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>15</v>
+        <v>553</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>318</v>
+        <v>133</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>400</v>
+        <v>159</v>
       </c>
       <c r="H54" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I54" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K54" s="0" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="L54" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>221</v>
+        <v>124</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>404</v>
+        <v>1863</v>
       </c>
       <c r="C55" s="0" t="s">
-        <v>15</v>
+        <v>240</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>405</v>
+        <v>238</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>15</v>
+        <v>237</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>157</v>
+        <v>151</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>408</v>
+        <v>15</v>
       </c>
       <c r="H55" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I55" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K55" s="0" t="s">
-        <v>189</v>
-[...1 lines deleted...]
-      <c r="L55" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>193</v>
+        <v>1863</v>
       </c>
       <c r="C56" s="0" t="s">
-        <v>15</v>
+        <v>346</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>411</v>
+        <v>344</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>15</v>
+        <v>343</v>
       </c>
       <c r="F56" s="0" t="s">
-        <v>195</v>
+        <v>247</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>413</v>
+        <v>139</v>
       </c>
       <c r="H56" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I56" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K56" s="0" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="L56" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>416</v>
+        <v>1863</v>
       </c>
       <c r="C57" s="0" t="s">
-        <v>15</v>
+        <v>825</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>417</v>
+        <v>1882</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>15</v>
+        <v>419</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>15</v>
+        <v>159</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>419</v>
+        <v>440</v>
       </c>
       <c r="H57" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I57" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K57" s="0" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="L57" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>422</v>
+        <v>1863</v>
       </c>
       <c r="C58" s="0" t="s">
-        <v>15</v>
+        <v>750</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>423</v>
+        <v>748</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>15</v>
+        <v>180</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>304</v>
+        <v>247</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>244</v>
+        <v>265</v>
       </c>
       <c r="H58" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I58" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K58" s="0" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="L58" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>322</v>
+        <v>1863</v>
       </c>
       <c r="C59" s="0" t="s">
-        <v>15</v>
+        <v>1883</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>1830</v>
+        <v>1884</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>15</v>
+        <v>1872</v>
       </c>
       <c r="F59" s="0" t="s">
-        <v>439</v>
+        <v>210</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>702</v>
       </c>
       <c r="H59" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I59" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K59" s="0" t="s">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="L59" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>182</v>
+        <v>1164</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>130</v>
+        <v>1863</v>
       </c>
       <c r="C60" s="0" t="s">
-        <v>15</v>
+        <v>414</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>131</v>
+        <v>653</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>15</v>
+        <v>406</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>135</v>
+        <v>210</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="H60" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I60" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K60" s="0" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="L60" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>1816</v>
+        <v>1863</v>
       </c>
       <c r="C61" s="0" t="s">
-        <v>15</v>
+        <v>414</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>1831</v>
+        <v>545</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>15</v>
+        <v>206</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>166</v>
+        <v>186</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>1832</v>
+        <v>184</v>
       </c>
       <c r="H61" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I61" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K61" s="0" t="s">
-        <v>204</v>
-[...1 lines deleted...]
-      <c r="L61" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>221</v>
+        <v>124</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>215</v>
+        <v>1863</v>
       </c>
       <c r="C62" s="0" t="s">
-        <v>15</v>
+        <v>533</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>309</v>
+        <v>559</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>15</v>
+        <v>406</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>304</v>
+        <v>159</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>187</v>
+        <v>440</v>
       </c>
       <c r="H62" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I62" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K62" s="0" t="s">
-        <v>204</v>
-[...1 lines deleted...]
-      <c r="L62" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>184</v>
+        <v>1863</v>
       </c>
       <c r="C63" s="0" t="s">
-        <v>15</v>
+        <v>414</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>433</v>
+        <v>275</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>15</v>
+        <v>448</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>236</v>
+        <v>253</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>187</v>
+        <v>130</v>
       </c>
       <c r="H63" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I63" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K63" s="0" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="L63" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>215</v>
+        <v>1863</v>
       </c>
       <c r="C64" s="0" t="s">
-        <v>15</v>
+        <v>1885</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>437</v>
+        <v>1886</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>15</v>
+        <v>213</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>439</v>
+        <v>210</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>440</v>
+        <v>389</v>
       </c>
       <c r="H64" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I64" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K64" s="0" t="s">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="L64" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>443</v>
+        <v>1863</v>
       </c>
       <c r="C65" s="0" t="s">
-        <v>15</v>
+        <v>1883</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>444</v>
+        <v>1887</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>15</v>
+        <v>1872</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>260</v>
+        <v>247</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>187</v>
+        <v>203</v>
       </c>
       <c r="H65" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I65" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K65" s="0" t="s">
-        <v>189</v>
-[...1 lines deleted...]
-      <c r="L65" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>285</v>
+        <v>1863</v>
       </c>
       <c r="C66" s="0" t="s">
-        <v>15</v>
+        <v>1888</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>1833</v>
+        <v>1889</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>15</v>
+        <v>226</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>298</v>
+        <v>247</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>1834</v>
+        <v>247</v>
       </c>
       <c r="H66" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I66" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K66" s="0" t="s">
-        <v>204</v>
-[...1 lines deleted...]
-      <c r="L66" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>1816</v>
+        <v>1863</v>
       </c>
       <c r="C67" s="0" t="s">
-        <v>15</v>
+        <v>1868</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>1835</v>
+        <v>1890</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>15</v>
+        <v>474</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>363</v>
+        <v>210</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>1832</v>
+        <v>130</v>
       </c>
       <c r="H67" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I67" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K67" s="0" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="L67" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>1271</v>
+        <v>1863</v>
       </c>
       <c r="C68" s="0" t="s">
-        <v>15</v>
+        <v>1891</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>1836</v>
+        <v>1892</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>15</v>
+        <v>493</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>138</v>
+        <v>359</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>1837</v>
+        <v>234</v>
       </c>
       <c r="H68" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I68" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K68" s="0" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="L68" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>855</v>
+        <v>1863</v>
       </c>
       <c r="C69" s="0" t="s">
-        <v>15</v>
+        <v>760</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>1838</v>
+        <v>758</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>15</v>
+        <v>294</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>260</v>
+        <v>133</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>1815</v>
+        <v>186</v>
       </c>
       <c r="H69" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I69" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K69" s="0" t="s">
-        <v>204</v>
-[...1 lines deleted...]
-      <c r="L69" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>314</v>
+        <v>1863</v>
       </c>
       <c r="C70" s="0" t="s">
-        <v>15</v>
+        <v>266</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>1839</v>
+        <v>407</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>15</v>
+        <v>406</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>274</v>
+        <v>186</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>1840</v>
+        <v>184</v>
       </c>
       <c r="H70" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I70" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K70" s="0" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="L70" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>336</v>
+        <v>1863</v>
       </c>
       <c r="C71" s="0" t="s">
-        <v>15</v>
+        <v>414</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>448</v>
+        <v>468</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>15</v>
+        <v>206</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>198</v>
+        <v>133</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>450</v>
+        <v>430</v>
       </c>
       <c r="H71" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I71" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K71" s="0" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="L71" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>215</v>
+        <v>1863</v>
       </c>
       <c r="C72" s="0" t="s">
-        <v>15</v>
+        <v>1870</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>453</v>
+        <v>1893</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>15</v>
+        <v>1872</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>236</v>
+        <v>247</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>455</v>
+        <v>316</v>
       </c>
       <c r="H72" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I72" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K72" s="0" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="L72" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>184</v>
+        <v>1863</v>
       </c>
       <c r="C73" s="0" t="s">
-        <v>15</v>
+        <v>140</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>458</v>
+        <v>137</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>15</v>
+        <v>136</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>460</v>
+        <v>142</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>187</v>
+        <v>139</v>
       </c>
       <c r="H73" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I73" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K73" s="0" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="L73" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>1816</v>
+        <v>1863</v>
       </c>
       <c r="C74" s="0" t="s">
-        <v>15</v>
+        <v>140</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>1841</v>
+        <v>314</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>15</v>
+        <v>189</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>157</v>
+        <v>151</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>1818</v>
+        <v>316</v>
       </c>
       <c r="H74" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I74" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K74" s="0" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="L74" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>463</v>
+        <v>1863</v>
       </c>
       <c r="C75" s="0" t="s">
-        <v>15</v>
+        <v>266</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>464</v>
+        <v>263</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>15</v>
+        <v>262</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>304</v>
+        <v>186</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>466</v>
+        <v>265</v>
       </c>
       <c r="H75" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I75" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K75" s="0" t="s">
-        <v>212</v>
-[...1 lines deleted...]
-      <c r="L75" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
-        <v>182</v>
+        <v>1164</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>469</v>
+        <v>1863</v>
       </c>
       <c r="C76" s="0" t="s">
-        <v>15</v>
+        <v>414</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>470</v>
+        <v>1401</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>15</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>157</v>
+        <v>253</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>466</v>
+        <v>247</v>
       </c>
       <c r="H76" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I76" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K76" s="0" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="L76" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
-        <v>182</v>
+        <v>1164</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>474</v>
+        <v>1863</v>
       </c>
       <c r="C77" s="0" t="s">
-        <v>15</v>
+        <v>414</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>475</v>
+        <v>1423</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>15</v>
+        <v>206</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>135</v>
+        <v>186</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>455</v>
+        <v>142</v>
       </c>
       <c r="H77" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I77" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K77" s="0" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="L77" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
-        <v>221</v>
+        <v>124</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>184</v>
+        <v>1863</v>
       </c>
       <c r="C78" s="0" t="s">
-        <v>15</v>
+        <v>891</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>479</v>
+        <v>889</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>15</v>
+        <v>888</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>187</v>
+        <v>232</v>
       </c>
       <c r="H78" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I78" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K78" s="0" t="s">
-        <v>189</v>
-[...1 lines deleted...]
-      <c r="L78" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
-        <v>221</v>
+        <v>124</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>184</v>
+        <v>1863</v>
       </c>
       <c r="C79" s="0" t="s">
-        <v>15</v>
+        <v>925</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>485</v>
+        <v>922</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>15</v>
+        <v>921</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="H79" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I79" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K79" s="0" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="L79" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>491</v>
+        <v>1863</v>
       </c>
       <c r="C80" s="0" t="s">
-        <v>15</v>
+        <v>1312</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>492</v>
+        <v>1309</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>15</v>
+        <v>1229</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>252</v>
+        <v>186</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>494</v>
+        <v>423</v>
       </c>
       <c r="H80" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I80" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K80" s="0" t="s">
-        <v>212</v>
-[...1 lines deleted...]
-      <c r="L80" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
-        <v>182</v>
+        <v>1164</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>152</v>
+        <v>1863</v>
       </c>
       <c r="C81" s="0" t="s">
-        <v>15</v>
+        <v>1547</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>497</v>
+        <v>1544</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>15</v>
+        <v>145</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>198</v>
+        <v>186</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>500</v>
+        <v>15</v>
       </c>
       <c r="H81" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I81" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K81" s="0" t="s">
-        <v>204</v>
-[...1 lines deleted...]
-      <c r="L81" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>506</v>
+        <v>1863</v>
       </c>
       <c r="C82" s="0" t="s">
-        <v>15</v>
+        <v>774</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>507</v>
+        <v>772</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>15</v>
+        <v>180</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>210</v>
+        <v>159</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>510</v>
+        <v>203</v>
       </c>
       <c r="H82" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I82" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K82" s="0" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="L82" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
-        <v>221</v>
+        <v>124</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>172</v>
+        <v>1863</v>
       </c>
       <c r="C83" s="0" t="s">
-        <v>15</v>
+        <v>266</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>514</v>
+        <v>634</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>15</v>
+        <v>250</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>15</v>
+        <v>186</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>517</v>
+        <v>142</v>
       </c>
       <c r="H83" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I83" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K83" s="0" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="L83" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>130</v>
+        <v>1863</v>
       </c>
       <c r="C84" s="0" t="s">
-        <v>15</v>
+        <v>1894</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>521</v>
+        <v>1895</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>15</v>
+        <v>206</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>363</v>
+        <v>139</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>522</v>
+        <v>430</v>
       </c>
       <c r="H84" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I84" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K84" s="0" t="s">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="L84" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>524</v>
+        <v>1863</v>
       </c>
       <c r="C85" s="0" t="s">
-        <v>15</v>
+        <v>1896</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>525</v>
+        <v>1897</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>15</v>
+        <v>1872</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>212</v>
+        <v>157</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>455</v>
+        <v>186</v>
       </c>
       <c r="H85" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I85" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K85" s="0" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="L85" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>184</v>
+        <v>1863</v>
       </c>
       <c r="C86" s="0" t="s">
-        <v>15</v>
+        <v>880</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>1842</v>
+        <v>878</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>15</v>
+        <v>862</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>460</v>
+        <v>186</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>1843</v>
+        <v>232</v>
       </c>
       <c r="H86" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I86" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K86" s="0" t="s">
-        <v>304</v>
-[...1 lines deleted...]
-      <c r="L86" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>1816</v>
+        <v>1863</v>
       </c>
       <c r="C87" s="0" t="s">
-        <v>15</v>
+        <v>960</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>1844</v>
+        <v>958</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>15</v>
+        <v>957</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>198</v>
+        <v>133</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>1845</v>
+        <v>702</v>
       </c>
       <c r="H87" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I87" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K87" s="0" t="s">
-        <v>331</v>
-[...1 lines deleted...]
-      <c r="L87" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>529</v>
+        <v>1863</v>
       </c>
       <c r="C88" s="0" t="s">
-        <v>15</v>
+        <v>436</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>530</v>
+        <v>434</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>15</v>
+        <v>167</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>252</v>
+        <v>133</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>532</v>
+        <v>139</v>
       </c>
       <c r="H88" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I88" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K88" s="0" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="L88" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>535</v>
+        <v>1863</v>
       </c>
       <c r="C89" s="0" t="s">
-        <v>15</v>
+        <v>1898</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>536</v>
+        <v>1899</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>15</v>
+        <v>167</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>166</v>
+        <v>247</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>538</v>
+        <v>130</v>
       </c>
       <c r="H89" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I89" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K89" s="0" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="L89" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
-        <v>182</v>
+        <v>1164</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>264</v>
+        <v>1863</v>
       </c>
       <c r="C90" s="0" t="s">
-        <v>15</v>
+        <v>414</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>541</v>
+        <v>1345</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>15</v>
+        <v>126</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>304</v>
+        <v>247</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>211</v>
+        <v>253</v>
       </c>
       <c r="H90" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I90" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K90" s="0" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="L90" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>264</v>
+        <v>1863</v>
       </c>
       <c r="C91" s="0" t="s">
-        <v>15</v>
+        <v>278</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>1846</v>
+        <v>549</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>15</v>
+        <v>448</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>260</v>
+        <v>305</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>1847</v>
+        <v>359</v>
       </c>
       <c r="H91" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I91" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K91" s="0" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="L91" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
-        <v>221</v>
+        <v>124</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>545</v>
+        <v>1863</v>
       </c>
       <c r="C92" s="0" t="s">
-        <v>15</v>
+        <v>1883</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>546</v>
+        <v>1900</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>15</v>
+        <v>319</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>189</v>
+        <v>159</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>187</v>
+        <v>359</v>
       </c>
       <c r="H92" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I92" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K92" s="0" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="L92" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>443</v>
+        <v>1863</v>
       </c>
       <c r="C93" s="0" t="s">
-        <v>15</v>
+        <v>949</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>552</v>
+        <v>947</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>15</v>
+        <v>946</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>148</v>
+        <v>133</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>554</v>
+        <v>359</v>
       </c>
       <c r="H93" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I93" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K93" s="0" t="s">
-        <v>340</v>
-[...1 lines deleted...]
-      <c r="L93" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>241</v>
+        <v>1863</v>
       </c>
       <c r="C94" s="0" t="s">
-        <v>15</v>
+        <v>223</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>1848</v>
+        <v>221</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>15</v>
+        <v>220</v>
       </c>
       <c r="F94" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="G94" s="0" t="s">
         <v>148</v>
       </c>
-      <c r="G94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H94" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I94" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K94" s="0" t="s">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="L94" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>223</v>
+        <v>1863</v>
       </c>
       <c r="C95" s="0" t="s">
-        <v>15</v>
+        <v>1901</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>224</v>
+        <v>1902</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>15</v>
+        <v>1872</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>148</v>
+        <v>247</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>227</v>
+        <v>316</v>
       </c>
       <c r="H95" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I95" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K95" s="0" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="L95" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>279</v>
+        <v>1863</v>
       </c>
       <c r="C96" s="0" t="s">
-        <v>15</v>
+        <v>266</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>560</v>
+        <v>1903</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>15</v>
+        <v>262</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>176</v>
+        <v>159</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>282</v>
+        <v>130</v>
       </c>
       <c r="H96" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I96" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K96" s="0" t="s">
-        <v>212</v>
-[...1 lines deleted...]
-      <c r="L96" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
-        <v>182</v>
+        <v>1164</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>1816</v>
+        <v>1863</v>
       </c>
       <c r="C97" s="0" t="s">
-        <v>15</v>
+        <v>1904</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>1849</v>
+        <v>1905</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>15</v>
+        <v>1183</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>157</v>
+        <v>253</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>1850</v>
+        <v>297</v>
       </c>
       <c r="H97" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I97" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K97" s="0" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="L97" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>474</v>
+        <v>1863</v>
       </c>
       <c r="C98" s="0" t="s">
-        <v>15</v>
+        <v>266</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>1851</v>
+        <v>618</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>15</v>
+        <v>167</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>260</v>
+        <v>142</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>455</v>
+        <v>184</v>
       </c>
       <c r="H98" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I98" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K98" s="0" t="s">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="L98" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
-        <v>221</v>
+        <v>124</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>270</v>
+        <v>1863</v>
       </c>
       <c r="C99" s="0" t="s">
-        <v>15</v>
+        <v>885</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>1852</v>
+        <v>883</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>15</v>
+        <v>828</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>371</v>
+        <v>359</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>1853</v>
+        <v>234</v>
       </c>
       <c r="H99" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I99" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K99" s="0" t="s">
-        <v>189</v>
-[...1 lines deleted...]
-      <c r="L99" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>264</v>
+        <v>1863</v>
       </c>
       <c r="C100" s="0" t="s">
-        <v>15</v>
+        <v>1896</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>564</v>
+        <v>1906</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>15</v>
+        <v>319</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>236</v>
+        <v>359</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>455</v>
+        <v>232</v>
       </c>
       <c r="H100" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I100" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K100" s="0" t="s">
-        <v>212</v>
-[...1 lines deleted...]
-      <c r="L100" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>347</v>
+        <v>1863</v>
       </c>
       <c r="C101" s="0" t="s">
-        <v>15</v>
+        <v>1020</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>568</v>
+        <v>1018</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>15</v>
+        <v>1017</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>274</v>
+        <v>133</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>570</v>
+        <v>232</v>
       </c>
       <c r="H101" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I101" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K101" s="0" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="L101" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>241</v>
+        <v>1863</v>
       </c>
       <c r="C102" s="0" t="s">
-        <v>15</v>
+        <v>1907</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>1854</v>
+        <v>1045</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>252</v>
+        <v>15</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>1845</v>
+        <v>15</v>
       </c>
       <c r="H102" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I102" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K102" s="0" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="L102" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
-        <v>182</v>
+        <v>1164</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>573</v>
+        <v>1863</v>
       </c>
       <c r="C103" s="0" t="s">
-        <v>15</v>
+        <v>414</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>574</v>
+        <v>1255</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>15</v>
+        <v>126</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>252</v>
+        <v>359</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>576</v>
+        <v>176</v>
       </c>
       <c r="H103" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I103" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K103" s="0" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="L103" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
-        <v>182</v>
+        <v>1164</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>15</v>
+        <v>1863</v>
       </c>
       <c r="C104" s="0" t="s">
-        <v>15</v>
+        <v>414</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>799</v>
+        <v>565</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>15</v>
+        <v>206</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>15</v>
+        <v>210</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>1855</v>
+        <v>151</v>
       </c>
       <c r="H104" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I104" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K104" s="0" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="L104" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
-        <v>221</v>
+        <v>124</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>545</v>
+        <v>1863</v>
       </c>
       <c r="C105" s="0" t="s">
-        <v>15</v>
+        <v>1908</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>578</v>
+        <v>1909</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>15</v>
+        <v>343</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>318</v>
+        <v>359</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>187</v>
+        <v>532</v>
       </c>
       <c r="H105" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I105" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K105" s="0" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="L105" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
-        <v>221</v>
+        <v>1164</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>184</v>
+        <v>1863</v>
       </c>
       <c r="C106" s="0" t="s">
-        <v>15</v>
+        <v>1187</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>581</v>
+        <v>1710</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>15</v>
+        <v>1183</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>179</v>
+        <v>253</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>187</v>
+        <v>440</v>
       </c>
       <c r="H106" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I106" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K106" s="0" t="s">
-        <v>204</v>
-[...1 lines deleted...]
-      <c r="L106" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
-        <v>128</v>
+        <v>1164</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>162</v>
+        <v>1863</v>
       </c>
       <c r="C107" s="0" t="s">
-        <v>15</v>
+        <v>414</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>163</v>
+        <v>588</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>15</v>
+        <v>406</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>166</v>
+        <v>210</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>167</v>
+        <v>423</v>
       </c>
       <c r="H107" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I107" s="0" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K107" s="0" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="L107" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
-        <v>128</v>
+        <v>1137</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>172</v>
+        <v>1863</v>
       </c>
       <c r="C108" s="0" t="s">
-        <v>15</v>
+        <v>424</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>173</v>
+        <v>723</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>15</v>
+        <v>275</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>176</v>
+        <v>186</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>177</v>
+        <v>186</v>
       </c>
       <c r="H108" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I108" s="0" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K108" s="0" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="L108" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>422</v>
+        <v>1863</v>
       </c>
       <c r="C109" s="0" t="s">
-        <v>15</v>
+        <v>533</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>1856</v>
+        <v>570</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>15</v>
+        <v>569</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>978</v>
+        <v>253</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>1857</v>
+        <v>359</v>
       </c>
       <c r="H109" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I109" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K109" s="0" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="L109" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
-        <v>221</v>
+        <v>124</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>270</v>
+        <v>1863</v>
       </c>
       <c r="C110" s="0" t="s">
-        <v>15</v>
+        <v>1068</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>585</v>
+        <v>1066</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>15</v>
+        <v>812</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>439</v>
+        <v>133</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>275</v>
+        <v>15</v>
       </c>
       <c r="H110" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I110" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K110" s="0" t="s">
-        <v>189</v>
-[...1 lines deleted...]
-      <c r="L110" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
-        <v>221</v>
+        <v>124</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>215</v>
+        <v>1863</v>
       </c>
       <c r="C111" s="0" t="s">
-        <v>15</v>
+        <v>615</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>592</v>
+        <v>613</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>210</v>
+        <v>15</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>187</v>
+        <v>15</v>
       </c>
       <c r="H111" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I111" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K111" s="0" t="s">
-        <v>204</v>
-[...1 lines deleted...]
-      <c r="L111" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
-        <v>958</v>
+        <v>1164</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>444</v>
+        <v>1863</v>
       </c>
       <c r="C112" s="0" t="s">
-        <v>15</v>
+        <v>414</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>877</v>
+        <v>701</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>15</v>
+        <v>518</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>198</v>
+        <v>210</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>319</v>
+        <v>702</v>
       </c>
       <c r="H112" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I112" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K112" s="0" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="L112" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>597</v>
+        <v>1863</v>
       </c>
       <c r="C113" s="0" t="s">
-        <v>15</v>
+        <v>1110</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>598</v>
+        <v>1910</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>15</v>
+        <v>195</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>148</v>
+        <v>139</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>440</v>
+        <v>232</v>
       </c>
       <c r="H113" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I113" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K113" s="0" t="s">
-        <v>189</v>
-[...1 lines deleted...]
-      <c r="L113" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>602</v>
+        <v>1863</v>
       </c>
       <c r="C114" s="0" t="s">
-        <v>15</v>
+        <v>909</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>603</v>
+        <v>907</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>15</v>
+        <v>906</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>15</v>
+        <v>210</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>605</v>
+        <v>203</v>
       </c>
       <c r="H114" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I114" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K114" s="0" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="L114" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
-        <v>182</v>
+        <v>1164</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>15</v>
+        <v>1863</v>
       </c>
       <c r="C115" s="0" t="s">
-        <v>15</v>
+        <v>322</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>608</v>
+        <v>1327</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>15</v>
+        <v>739</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>15</v>
+        <v>210</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>610</v>
+        <v>15</v>
       </c>
       <c r="H115" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I115" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K115" s="0" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="L115" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
-        <v>221</v>
+        <v>124</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>613</v>
+        <v>1863</v>
       </c>
       <c r="C116" s="0" t="s">
-        <v>15</v>
+        <v>322</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>614</v>
+        <v>398</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>15</v>
+        <v>319</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>166</v>
+        <v>186</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>187</v>
+        <v>253</v>
       </c>
       <c r="H116" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I116" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K116" s="0" t="s">
-        <v>204</v>
-[...1 lines deleted...]
-      <c r="L116" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
-        <v>182</v>
+        <v>1164</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>233</v>
+        <v>1863</v>
       </c>
       <c r="C117" s="0" t="s">
-        <v>15</v>
+        <v>1187</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>1858</v>
+        <v>1184</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>15</v>
+        <v>1183</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>252</v>
+        <v>157</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>896</v>
+        <v>234</v>
       </c>
       <c r="H117" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I117" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K117" s="0" t="s">
-        <v>304</v>
-[...1 lines deleted...]
-      <c r="L117" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B118" s="0" t="s">
-        <v>618</v>
+        <v>1863</v>
       </c>
       <c r="C118" s="0" t="s">
-        <v>15</v>
+        <v>185</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>619</v>
+        <v>356</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>15</v>
+        <v>355</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>363</v>
+        <v>159</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>621</v>
+        <v>142</v>
       </c>
       <c r="H118" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I118" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K118" s="0" t="s">
-        <v>204</v>
-[...1 lines deleted...]
-      <c r="L118" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
-        <v>221</v>
+        <v>124</v>
       </c>
       <c r="B119" s="0" t="s">
-        <v>624</v>
+        <v>1863</v>
       </c>
       <c r="C119" s="0" t="s">
-        <v>15</v>
+        <v>170</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>625</v>
+        <v>196</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>15</v>
+        <v>195</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>142</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>627</v>
+        <v>133</v>
       </c>
       <c r="H119" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I119" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K119" s="0" t="s">
-        <v>204</v>
-[...1 lines deleted...]
-      <c r="L119" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B120" s="0" t="s">
-        <v>241</v>
+        <v>1863</v>
       </c>
       <c r="C120" s="0" t="s">
-        <v>15</v>
+        <v>298</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>629</v>
+        <v>295</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>15</v>
+        <v>294</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>189</v>
+        <v>151</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>627</v>
+        <v>297</v>
       </c>
       <c r="H120" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I120" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K120" s="0" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="L120" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
-        <v>221</v>
+        <v>124</v>
       </c>
       <c r="B121" s="0" t="s">
-        <v>270</v>
+        <v>1863</v>
       </c>
       <c r="C121" s="0" t="s">
-        <v>15</v>
+        <v>794</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>634</v>
+        <v>792</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>15</v>
+        <v>355</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>274</v>
+        <v>142</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>275</v>
+        <v>297</v>
       </c>
       <c r="H121" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I121" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K121" s="0" t="s">
-        <v>331</v>
-[...1 lines deleted...]
-      <c r="L121" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
-        <v>182</v>
+        <v>1164</v>
       </c>
       <c r="B122" s="0" t="s">
-        <v>640</v>
+        <v>1863</v>
       </c>
       <c r="C122" s="0" t="s">
-        <v>15</v>
+        <v>414</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>641</v>
+        <v>513</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>15</v>
+        <v>206</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>212</v>
+        <v>186</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>643</v>
+        <v>430</v>
       </c>
       <c r="H122" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I122" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K122" s="0" t="s">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="L122" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
-        <v>182</v>
+        <v>1164</v>
       </c>
       <c r="B123" s="0" t="s">
-        <v>233</v>
+        <v>1863</v>
       </c>
       <c r="C123" s="0" t="s">
-        <v>15</v>
+        <v>1269</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>646</v>
+        <v>1355</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>15</v>
+        <v>1354</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>168</v>
+        <v>253</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>267</v>
+        <v>15</v>
       </c>
       <c r="H123" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I123" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K123" s="0" t="s">
-        <v>212</v>
-[...1 lines deleted...]
-      <c r="L123" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
-        <v>182</v>
+        <v>1164</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>336</v>
+        <v>1863</v>
       </c>
       <c r="C124" s="0" t="s">
-        <v>15</v>
+        <v>1472</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>650</v>
+        <v>1469</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>15</v>
+        <v>1003</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>371</v>
+        <v>142</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>652</v>
+        <v>305</v>
       </c>
       <c r="H124" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I124" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K124" s="0" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="L124" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
-        <v>182</v>
+        <v>1164</v>
       </c>
       <c r="B125" s="0" t="s">
-        <v>640</v>
+        <v>1863</v>
       </c>
       <c r="C125" s="0" t="s">
-        <v>15</v>
+        <v>424</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>655</v>
+        <v>578</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>15</v>
+        <v>206</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>371</v>
+        <v>210</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>657</v>
+        <v>159</v>
       </c>
       <c r="H125" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I125" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K125" s="0" t="s">
-        <v>212</v>
-[...1 lines deleted...]
-      <c r="L125" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
-        <v>221</v>
+        <v>124</v>
       </c>
       <c r="B126" s="0" t="s">
-        <v>184</v>
+        <v>1863</v>
       </c>
       <c r="C126" s="0" t="s">
-        <v>15</v>
+        <v>209</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>660</v>
+        <v>232</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>15</v>
+        <v>126</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>460</v>
+        <v>159</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>187</v>
+        <v>234</v>
       </c>
       <c r="H126" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I126" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K126" s="0" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="L126" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
-        <v>221</v>
+        <v>1164</v>
       </c>
       <c r="B127" s="0" t="s">
-        <v>666</v>
+        <v>1863</v>
       </c>
       <c r="C127" s="0" t="s">
-        <v>15</v>
+        <v>1503</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>667</v>
+        <v>1339</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>15</v>
+        <v>739</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>15</v>
+        <v>159</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>669</v>
+        <v>176</v>
       </c>
       <c r="H127" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I127" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K127" s="0" t="s">
-        <v>189</v>
-[...1 lines deleted...]
-      <c r="L127" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="s">
-        <v>221</v>
+        <v>1137</v>
       </c>
       <c r="B128" s="0" t="s">
-        <v>672</v>
+        <v>1863</v>
       </c>
       <c r="C128" s="0" t="s">
-        <v>15</v>
+        <v>1911</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>673</v>
+        <v>1912</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>15</v>
+        <v>797</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>340</v>
+        <v>159</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>676</v>
+        <v>184</v>
       </c>
       <c r="H128" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I128" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K128" s="0" t="s">
-        <v>212</v>
-[...1 lines deleted...]
-      <c r="L128" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0" t="s">
-        <v>221</v>
+        <v>124</v>
       </c>
       <c r="B129" s="0" t="s">
-        <v>184</v>
+        <v>1863</v>
       </c>
       <c r="C129" s="0" t="s">
-        <v>15</v>
+        <v>1913</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>679</v>
+        <v>1914</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>15</v>
+        <v>946</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>195</v>
+        <v>359</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>319</v>
+        <v>232</v>
       </c>
       <c r="H129" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I129" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K129" s="0" t="s">
-        <v>204</v>
+        <v>15</v>
       </c>
       <c r="L129" s="0" t="s">
-        <v>15</v>
+        <v>1847</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0" t="s">
-        <v>182</v>
+        <v>1862</v>
       </c>
       <c r="B130" s="0" t="s">
-        <v>545</v>
+        <v>1863</v>
       </c>
       <c r="C130" s="0" t="s">
-        <v>15</v>
+        <v>1915</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>252</v>
+        <v>1916</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>15</v>
+        <v>921</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>274</v>
+        <v>359</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>685</v>
+        <v>316</v>
       </c>
       <c r="H130" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I130" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K130" s="0" t="s">
-        <v>195</v>
+        <v>15</v>
       </c>
       <c r="L130" s="0" t="s">
-        <v>15</v>
+        <v>1847</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0" t="s">
-        <v>221</v>
+        <v>1862</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>624</v>
+        <v>1863</v>
       </c>
       <c r="C131" s="0" t="s">
-        <v>15</v>
+        <v>1161</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>688</v>
+        <v>802</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>15</v>
+        <v>797</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>318</v>
+        <v>133</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>690</v>
+        <v>702</v>
       </c>
       <c r="H131" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I131" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K131" s="0" t="s">
-        <v>195</v>
+        <v>15</v>
       </c>
       <c r="L131" s="0" t="s">
-        <v>15</v>
+        <v>1847</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="0" t="s">
-        <v>958</v>
+        <v>1862</v>
       </c>
       <c r="B132" s="0" t="s">
-        <v>162</v>
+        <v>1863</v>
       </c>
       <c r="C132" s="0" t="s">
-        <v>15</v>
+        <v>149</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>1859</v>
+        <v>146</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>15</v>
+        <v>145</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>236</v>
+        <v>151</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>1860</v>
+        <v>148</v>
       </c>
       <c r="H132" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I132" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K132" s="0" t="s">
-        <v>195</v>
+        <v>15</v>
       </c>
       <c r="L132" s="0" t="s">
-        <v>15</v>
+        <v>1847</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>404</v>
+        <v>1863</v>
       </c>
       <c r="C133" s="0" t="s">
-        <v>15</v>
+        <v>733</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>694</v>
+        <v>744</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>15</v>
+        <v>308</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>146</v>
+        <v>186</v>
       </c>
       <c r="G133" s="0" t="s">
-        <v>696</v>
+        <v>369</v>
       </c>
       <c r="H133" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I133" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K133" s="0" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="L133" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B134" s="0" t="s">
-        <v>699</v>
+        <v>1863</v>
       </c>
       <c r="C134" s="0" t="s">
-        <v>15</v>
+        <v>825</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>700</v>
+        <v>823</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>15</v>
+        <v>269</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>363</v>
+        <v>210</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>702</v>
+        <v>203</v>
       </c>
       <c r="H134" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I134" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K134" s="0" t="s">
-        <v>204</v>
-[...1 lines deleted...]
-      <c r="L134" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B135" s="0" t="s">
-        <v>699</v>
+        <v>1863</v>
       </c>
       <c r="C135" s="0" t="s">
-        <v>15</v>
+        <v>149</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>705</v>
+        <v>563</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>15</v>
+        <v>269</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>210</v>
+        <v>142</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>177</v>
+        <v>423</v>
       </c>
       <c r="H135" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I135" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K135" s="0" t="s">
-        <v>212</v>
-[...1 lines deleted...]
-      <c r="L135" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B136" s="0" t="s">
-        <v>709</v>
+        <v>1863</v>
       </c>
       <c r="C136" s="0" t="s">
-        <v>15</v>
+        <v>1801</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>710</v>
+        <v>1798</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>15</v>
+        <v>1789</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>168</v>
+        <v>142</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>713</v>
+        <v>133</v>
       </c>
       <c r="H136" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I136" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K136" s="0" t="s">
-        <v>212</v>
-[...1 lines deleted...]
-      <c r="L136" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="0" t="s">
-        <v>221</v>
+        <v>1164</v>
       </c>
       <c r="B137" s="0" t="s">
-        <v>184</v>
+        <v>1863</v>
       </c>
       <c r="C137" s="0" t="s">
-        <v>15</v>
+        <v>414</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>717</v>
+        <v>1601</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>15</v>
+        <v>206</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>166</v>
+        <v>253</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>187</v>
+        <v>702</v>
       </c>
       <c r="H137" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I137" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K137" s="0" t="s">
-        <v>189</v>
-[...1 lines deleted...]
-      <c r="L137" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B138" s="0" t="s">
-        <v>723</v>
+        <v>1863</v>
       </c>
       <c r="C138" s="0" t="s">
-        <v>15</v>
+        <v>364</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>724</v>
+        <v>362</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>15</v>
+        <v>361</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>318</v>
+        <v>186</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>726</v>
+        <v>176</v>
       </c>
       <c r="H138" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I138" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K138" s="0" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="L138" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="0" t="s">
-        <v>958</v>
+        <v>1137</v>
       </c>
       <c r="B139" s="0" t="s">
-        <v>207</v>
+        <v>1863</v>
       </c>
       <c r="C139" s="0" t="s">
-        <v>15</v>
+        <v>424</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>1391</v>
+        <v>681</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>15</v>
+        <v>444</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>212</v>
+        <v>133</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>319</v>
+        <v>142</v>
       </c>
       <c r="H139" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I139" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K139" s="0" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="L139" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B140" s="0" t="s">
-        <v>215</v>
+        <v>1863</v>
       </c>
       <c r="C140" s="0" t="s">
-        <v>15</v>
+        <v>414</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>295</v>
+        <v>412</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>15</v>
+        <v>406</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>298</v>
+        <v>210</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>187</v>
+        <v>389</v>
       </c>
       <c r="H140" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I140" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K140" s="0" t="s">
-        <v>204</v>
-[...1 lines deleted...]
-      <c r="L140" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B141" s="0" t="s">
-        <v>172</v>
+        <v>1863</v>
       </c>
       <c r="C141" s="0" t="s">
-        <v>15</v>
+        <v>278</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>730</v>
+        <v>897</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>15</v>
+        <v>145</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>252</v>
+        <v>142</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>554</v>
+        <v>232</v>
       </c>
       <c r="H141" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I141" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K141" s="0" t="s">
-        <v>212</v>
-[...1 lines deleted...]
-      <c r="L141" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B142" s="0" t="s">
-        <v>735</v>
+        <v>1863</v>
       </c>
       <c r="C142" s="0" t="s">
-        <v>15</v>
+        <v>158</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>736</v>
+        <v>155</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>15</v>
+        <v>154</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>331</v>
+        <v>159</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>738</v>
+        <v>157</v>
       </c>
       <c r="H142" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I142" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K142" s="0" t="s">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="L142" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B143" s="0" t="s">
-        <v>545</v>
+        <v>1863</v>
       </c>
       <c r="C143" s="0" t="s">
-        <v>15</v>
+        <v>575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>260</v>
+        <v>130</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>15</v>
+        <v>126</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>318</v>
+        <v>210</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>742</v>
+        <v>176</v>
       </c>
       <c r="H143" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I143" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K143" s="0" t="s">
-        <v>204</v>
-[...1 lines deleted...]
-      <c r="L143" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B144" s="0" t="s">
-        <v>745</v>
+        <v>1863</v>
       </c>
       <c r="C144" s="0" t="s">
-        <v>15</v>
+        <v>436</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>746</v>
+        <v>1090</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>15</v>
+        <v>1089</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>210</v>
+        <v>253</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>211</v>
+        <v>423</v>
       </c>
       <c r="H144" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I144" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K144" s="0" t="s">
-        <v>189</v>
-[...1 lines deleted...]
-      <c r="L144" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B145" s="0" t="s">
-        <v>285</v>
+        <v>1863</v>
       </c>
       <c r="C145" s="0" t="s">
-        <v>15</v>
+        <v>1917</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>1861</v>
+        <v>1918</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>15</v>
+        <v>213</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>1862</v>
+        <v>247</v>
       </c>
       <c r="H145" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I145" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K145" s="0" t="s">
-        <v>212</v>
-[...1 lines deleted...]
-      <c r="L145" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B146" s="0" t="s">
-        <v>443</v>
+        <v>1863</v>
       </c>
       <c r="C146" s="0" t="s">
-        <v>15</v>
+        <v>789</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>751</v>
+        <v>787</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>15</v>
+        <v>448</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>298</v>
+        <v>159</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>753</v>
+        <v>389</v>
       </c>
       <c r="H146" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I146" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K146" s="0" t="s">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="L146" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B147" s="0" t="s">
-        <v>709</v>
+        <v>1863</v>
       </c>
       <c r="C147" s="0" t="s">
-        <v>15</v>
+        <v>1792</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>756</v>
+        <v>736</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>15</v>
+        <v>1789</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>298</v>
+        <v>186</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>759</v>
+        <v>389</v>
       </c>
       <c r="H147" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I147" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K147" s="0" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="L147" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B148" s="0" t="s">
-        <v>130</v>
+        <v>1863</v>
       </c>
       <c r="C148" s="0" t="s">
-        <v>15</v>
+        <v>185</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>763</v>
+        <v>181</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>15</v>
+        <v>180</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>236</v>
+        <v>186</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>643</v>
+        <v>184</v>
       </c>
       <c r="H148" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I148" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K148" s="0" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="L148" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B149" s="0" t="s">
-        <v>765</v>
+        <v>1863</v>
       </c>
       <c r="C149" s="0" t="s">
-        <v>15</v>
+        <v>223</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>766</v>
+        <v>337</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>15</v>
+        <v>336</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>15</v>
+        <v>210</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>282</v>
+        <v>15</v>
       </c>
       <c r="H149" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I149" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K149" s="0" t="s">
-        <v>204</v>
-[...1 lines deleted...]
-      <c r="L149" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B150" s="0" t="s">
-        <v>602</v>
+        <v>1863</v>
       </c>
       <c r="C150" s="0" t="s">
-        <v>15</v>
+        <v>1919</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>1863</v>
+        <v>1920</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>15</v>
+        <v>812</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>138</v>
+        <v>159</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>1864</v>
+        <v>247</v>
       </c>
       <c r="H150" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I150" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J150" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K150" s="0" t="s">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="L150" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B151" s="0" t="s">
-        <v>770</v>
+        <v>1863</v>
       </c>
       <c r="C151" s="0" t="s">
-        <v>15</v>
+        <v>711</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>771</v>
+        <v>709</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>15</v>
+        <v>173</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>157</v>
+        <v>359</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>773</v>
+        <v>316</v>
       </c>
       <c r="H151" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I151" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J151" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K151" s="0" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="L151" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="0" t="s">
-        <v>221</v>
+        <v>1164</v>
       </c>
       <c r="B152" s="0" t="s">
-        <v>776</v>
+        <v>1863</v>
       </c>
       <c r="C152" s="0" t="s">
-        <v>15</v>
+        <v>1244</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>777</v>
+        <v>818</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>15</v>
+        <v>1241</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>252</v>
+        <v>210</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>780</v>
+        <v>232</v>
       </c>
       <c r="H152" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I152" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J152" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K152" s="0" t="s">
-        <v>204</v>
-[...1 lines deleted...]
-      <c r="L152" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B153" s="0" t="s">
-        <v>336</v>
+        <v>1863</v>
       </c>
       <c r="C153" s="0" t="s">
-        <v>15</v>
+        <v>1921</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>1865</v>
+        <v>1922</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>15</v>
+        <v>294</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>138</v>
+        <v>359</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>1866</v>
+        <v>247</v>
       </c>
       <c r="H153" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I153" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J153" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K153" s="0" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="L153" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B154" s="0" t="s">
-        <v>443</v>
+        <v>1863</v>
       </c>
       <c r="C154" s="0" t="s">
-        <v>15</v>
+        <v>1923</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>1867</v>
+        <v>1924</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>15</v>
+        <v>448</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>166</v>
+        <v>247</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>1868</v>
+        <v>702</v>
       </c>
       <c r="H154" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I154" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J154" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K154" s="0" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="L154" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B155" s="0" t="s">
-        <v>474</v>
+        <v>1863</v>
       </c>
       <c r="C155" s="0" t="s">
-        <v>15</v>
+        <v>1925</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>1869</v>
+        <v>1926</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>15</v>
+        <v>262</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>978</v>
+        <v>359</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>1870</v>
+        <v>532</v>
       </c>
       <c r="H155" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I155" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K155" s="0" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="L155" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="0" t="s">
-        <v>221</v>
+        <v>1164</v>
       </c>
       <c r="B156" s="0" t="s">
-        <v>172</v>
+        <v>1863</v>
       </c>
       <c r="C156" s="0" t="s">
-        <v>15</v>
+        <v>278</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>730</v>
+        <v>897</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>15</v>
+        <v>145</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>252</v>
+        <v>142</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>554</v>
+        <v>232</v>
       </c>
       <c r="H156" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I156" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K156" s="0" t="s">
-        <v>212</v>
-[...1 lines deleted...]
-      <c r="L156" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B157" s="0" t="s">
-        <v>172</v>
+        <v>1863</v>
       </c>
       <c r="C157" s="0" t="s">
-        <v>15</v>
+        <v>327</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>788</v>
+        <v>325</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>15</v>
+        <v>145</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>790</v>
+        <v>232</v>
       </c>
       <c r="H157" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I157" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K157" s="0" t="s">
-        <v>189</v>
-[...1 lines deleted...]
-      <c r="L157" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B158" s="0" t="s">
-        <v>793</v>
+        <v>1863</v>
       </c>
       <c r="C158" s="0" t="s">
-        <v>15</v>
+        <v>760</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>794</v>
+        <v>764</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>15</v>
+        <v>763</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>198</v>
+        <v>133</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>450</v>
+        <v>186</v>
       </c>
       <c r="H158" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I158" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K158" s="0" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="L158" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B159" s="0" t="s">
-        <v>798</v>
+        <v>1863</v>
       </c>
       <c r="C159" s="0" t="s">
-        <v>15</v>
+        <v>1048</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>799</v>
+        <v>1045</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>15</v>
+        <v>990</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>802</v>
+        <v>369</v>
       </c>
       <c r="H159" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I159" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K159" s="0" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="L159" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="0" t="s">
-        <v>221</v>
+        <v>1164</v>
       </c>
       <c r="B160" s="0" t="s">
-        <v>215</v>
+        <v>1863</v>
       </c>
       <c r="C160" s="0" t="s">
-        <v>15</v>
+        <v>1368</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>807</v>
+        <v>1412</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>15</v>
+        <v>406</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>15</v>
+        <v>159</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>810</v>
+        <v>15</v>
       </c>
       <c r="H160" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I160" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K160" s="0" t="s">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="L160" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B161" s="0" t="s">
-        <v>814</v>
+        <v>1863</v>
       </c>
       <c r="C161" s="0" t="s">
-        <v>15</v>
+        <v>322</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>815</v>
+        <v>622</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>15</v>
+        <v>479</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>15</v>
+        <v>159</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>627</v>
+        <v>15</v>
       </c>
       <c r="H161" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I161" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K161" s="0" t="s">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="L161" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="0" t="s">
-        <v>221</v>
+        <v>1164</v>
       </c>
       <c r="B162" s="0" t="s">
-        <v>666</v>
+        <v>1863</v>
       </c>
       <c r="C162" s="0" t="s">
-        <v>15</v>
+        <v>1269</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>667</v>
+        <v>1355</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>15</v>
+        <v>1354</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>15</v>
+        <v>253</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>669</v>
+        <v>15</v>
       </c>
       <c r="H162" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I162" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K162" s="0" t="s">
-        <v>189</v>
-[...1 lines deleted...]
-      <c r="L162" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B163" s="0" t="s">
-        <v>820</v>
+        <v>1863</v>
       </c>
       <c r="C163" s="0" t="s">
-        <v>15</v>
+        <v>918</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>821</v>
+        <v>916</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>15</v>
+        <v>480</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>138</v>
+        <v>359</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>823</v>
+        <v>247</v>
       </c>
       <c r="H163" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I163" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K163" s="0" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="L163" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="0" t="s">
-        <v>221</v>
+        <v>1164</v>
       </c>
       <c r="B164" s="0" t="s">
-        <v>545</v>
+        <v>1863</v>
       </c>
       <c r="C164" s="0" t="s">
-        <v>15</v>
+        <v>1487</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>260</v>
+        <v>130</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>15</v>
+        <v>126</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>318</v>
+        <v>210</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>828</v>
+        <v>176</v>
       </c>
       <c r="H164" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I164" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K164" s="0" t="s">
-        <v>204</v>
-[...1 lines deleted...]
-      <c r="L164" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B165" s="0" t="s">
-        <v>1816</v>
+        <v>1863</v>
       </c>
       <c r="C165" s="0" t="s">
-        <v>15</v>
+        <v>1870</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>1397</v>
+        <v>697</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>15</v>
+        <v>1872</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>148</v>
+        <v>247</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>1818</v>
+        <v>359</v>
       </c>
       <c r="H165" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I165" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K165" s="0" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="L165" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B166" s="0" t="s">
-        <v>327</v>
+        <v>1863</v>
       </c>
       <c r="C166" s="0" t="s">
-        <v>15</v>
+        <v>858</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>832</v>
+        <v>855</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>15</v>
+        <v>854</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>835</v>
+        <v>159</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>836</v>
+        <v>357</v>
       </c>
       <c r="H166" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I166" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K166" s="0" t="s">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="L166" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B167" s="0" t="s">
-        <v>347</v>
+        <v>1863</v>
       </c>
       <c r="C167" s="0" t="s">
-        <v>15</v>
+        <v>831</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>840</v>
+        <v>829</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>15</v>
+        <v>828</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>166</v>
+        <v>305</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>842</v>
+        <v>702</v>
       </c>
       <c r="H167" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I167" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K167" s="0" t="s">
-        <v>340</v>
-[...1 lines deleted...]
-      <c r="L167" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B168" s="0" t="s">
-        <v>640</v>
+        <v>1863</v>
       </c>
       <c r="C168" s="0" t="s">
-        <v>15</v>
+        <v>1927</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>1871</v>
+        <v>1928</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>15</v>
+        <v>355</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>212</v>
+        <v>186</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>1872</v>
+        <v>142</v>
       </c>
       <c r="H168" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I168" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K168" s="0" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="L168" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B169" s="0" t="s">
-        <v>207</v>
+        <v>1863</v>
       </c>
       <c r="C169" s="0" t="s">
-        <v>15</v>
+        <v>1122</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>845</v>
+        <v>1120</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>15</v>
+        <v>444</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>198</v>
+        <v>151</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>848</v>
+        <v>186</v>
       </c>
       <c r="H169" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I169" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K169" s="0" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="L169" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B170" s="0" t="s">
-        <v>602</v>
+        <v>1863</v>
       </c>
       <c r="C170" s="0" t="s">
-        <v>15</v>
+        <v>1064</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>850</v>
+        <v>1062</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>15</v>
+        <v>812</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>331</v>
+        <v>247</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>852</v>
+        <v>157</v>
       </c>
       <c r="H170" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I170" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K170" s="0" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="L170" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="0" t="s">
-        <v>221</v>
+        <v>1164</v>
       </c>
       <c r="B171" s="0" t="s">
-        <v>855</v>
+        <v>1863</v>
       </c>
       <c r="C171" s="0" t="s">
-        <v>15</v>
+        <v>842</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>856</v>
+        <v>839</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>15</v>
+        <v>474</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>304</v>
+        <v>159</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>859</v>
+        <v>139</v>
       </c>
       <c r="H171" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I171" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K171" s="0" t="s">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="L171" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B172" s="0" t="s">
-        <v>1816</v>
+        <v>1863</v>
       </c>
       <c r="C172" s="0" t="s">
-        <v>15</v>
+        <v>1888</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>198</v>
+        <v>186</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>15</v>
+        <v>1872</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>318</v>
+        <v>151</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>1837</v>
+        <v>176</v>
       </c>
       <c r="H172" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I172" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K172" s="0" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="L172" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B173" s="0" t="s">
-        <v>184</v>
+        <v>1863</v>
       </c>
       <c r="C173" s="0" t="s">
-        <v>15</v>
+        <v>209</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>863</v>
+        <v>207</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>15</v>
+        <v>206</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>168</v>
+        <v>210</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>685</v>
+        <v>133</v>
       </c>
       <c r="H173" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I173" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K173" s="0" t="s">
-        <v>204</v>
-[...1 lines deleted...]
-      <c r="L173" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B174" s="0" t="s">
-        <v>867</v>
+        <v>1863</v>
       </c>
       <c r="C174" s="0" t="s">
-        <v>15</v>
+        <v>140</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>868</v>
+        <v>673</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>15</v>
+        <v>672</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>15</v>
+        <v>133</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>466</v>
+        <v>15</v>
       </c>
       <c r="H174" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I174" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K174" s="0" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="L174" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B175" s="0" t="s">
-        <v>354</v>
+        <v>1863</v>
       </c>
       <c r="C175" s="0" t="s">
-        <v>15</v>
+        <v>333</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>872</v>
+        <v>331</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>15</v>
+        <v>330</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>133</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>874</v>
+        <v>15</v>
       </c>
       <c r="H175" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I175" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K175" s="0" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="L175" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="0" t="s">
-        <v>221</v>
+        <v>1164</v>
       </c>
       <c r="B176" s="0" t="s">
-        <v>444</v>
+        <v>1863</v>
       </c>
       <c r="C176" s="0" t="s">
-        <v>15</v>
+        <v>424</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>877</v>
+        <v>723</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>15</v>
+        <v>275</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>198</v>
+        <v>186</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>319</v>
+        <v>186</v>
       </c>
       <c r="H176" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I176" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K176" s="0" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="L176" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="0" t="s">
-        <v>221</v>
+        <v>1164</v>
       </c>
       <c r="B177" s="0" t="s">
-        <v>881</v>
+        <v>1863</v>
       </c>
       <c r="C177" s="0" t="s">
-        <v>15</v>
+        <v>1041</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>882</v>
+        <v>1038</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>15</v>
+        <v>1037</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>318</v>
+        <v>253</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>885</v>
+        <v>176</v>
       </c>
       <c r="H177" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I177" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K177" s="0" t="s">
-        <v>189</v>
-[...1 lines deleted...]
-      <c r="L177" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B178" s="0" t="s">
-        <v>444</v>
+        <v>1863</v>
       </c>
       <c r="C178" s="0" t="s">
-        <v>15</v>
+        <v>458</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>889</v>
+        <v>456</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>15</v>
+        <v>275</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>198</v>
+        <v>133</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>891</v>
+        <v>186</v>
       </c>
       <c r="H178" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I178" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K178" s="0" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="L178" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B179" s="0" t="s">
-        <v>444</v>
+        <v>1863</v>
       </c>
       <c r="C179" s="0" t="s">
-        <v>15</v>
+        <v>1110</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>893</v>
+        <v>1107</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>15</v>
+        <v>275</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>896</v>
+        <v>203</v>
       </c>
       <c r="H179" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I179" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K179" s="0" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="L179" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B180" s="0" t="s">
-        <v>264</v>
+        <v>1863</v>
       </c>
       <c r="C180" s="0" t="s">
-        <v>15</v>
+        <v>1929</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>1873</v>
+        <v>1930</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>15</v>
+        <v>167</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>151</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>1874</v>
+        <v>15</v>
       </c>
       <c r="H180" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I180" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K180" s="0" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="L180" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="0" t="s">
-        <v>221</v>
+        <v>1164</v>
       </c>
       <c r="B181" s="0" t="s">
+        <v>1863</v>
+      </c>
+      <c r="C181" s="0" t="s">
+        <v>414</v>
+      </c>
+      <c r="D181" s="0" t="s">
+        <v>1551</v>
+      </c>
+      <c r="E181" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="F181" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="G181" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="C181" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H181" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I181" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K181" s="0" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="L181" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="0" t="s">
-        <v>221</v>
+        <v>1164</v>
       </c>
       <c r="B182" s="0" t="s">
-        <v>184</v>
+        <v>1863</v>
       </c>
       <c r="C182" s="0" t="s">
-        <v>15</v>
+        <v>414</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>905</v>
+        <v>1210</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>15</v>
+        <v>206</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>195</v>
+        <v>210</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>187</v>
+        <v>159</v>
       </c>
       <c r="H182" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I182" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K182" s="0" t="s">
-        <v>204</v>
-[...1 lines deleted...]
-      <c r="L182" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B183" s="0" t="s">
-        <v>184</v>
+        <v>1863</v>
       </c>
       <c r="C183" s="0" t="s">
-        <v>15</v>
+        <v>414</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>660</v>
+        <v>513</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>15</v>
+        <v>206</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>460</v>
+        <v>186</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>187</v>
+        <v>430</v>
       </c>
       <c r="H183" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I183" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K183" s="0" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="L183" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B184" s="0" t="s">
-        <v>793</v>
+        <v>1863</v>
       </c>
       <c r="C184" s="0" t="s">
-        <v>15</v>
+        <v>760</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>916</v>
+        <v>768</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>15</v>
+        <v>763</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>331</v>
+        <v>133</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>450</v>
+        <v>157</v>
       </c>
       <c r="H184" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I184" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K184" s="0" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="L184" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B185" s="0" t="s">
-        <v>285</v>
+        <v>1863</v>
       </c>
       <c r="C185" s="0" t="s">
-        <v>15</v>
+        <v>290</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>920</v>
+        <v>288</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>15</v>
+        <v>213</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>198</v>
+        <v>210</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>922</v>
+        <v>186</v>
       </c>
       <c r="H185" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I185" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K185" s="0" t="s">
-        <v>204</v>
-[...1 lines deleted...]
-      <c r="L185" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="0" t="s">
-        <v>221</v>
+        <v>1164</v>
       </c>
       <c r="B186" s="0" t="s">
-        <v>597</v>
+        <v>1863</v>
       </c>
       <c r="C186" s="0" t="s">
-        <v>15</v>
+        <v>278</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>925</v>
+        <v>609</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>15</v>
+        <v>569</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>439</v>
+        <v>133</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>554</v>
+        <v>440</v>
       </c>
       <c r="H186" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I186" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K186" s="0" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="L186" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B187" s="0" t="s">
-        <v>931</v>
+        <v>1863</v>
       </c>
       <c r="C187" s="0" t="s">
-        <v>15</v>
+        <v>1778</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>932</v>
+        <v>1775</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>15</v>
+        <v>1372</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>204</v>
+        <v>186</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>935</v>
+        <v>210</v>
       </c>
       <c r="H187" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I187" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K187" s="0" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="L187" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="0" t="s">
-        <v>221</v>
+        <v>1164</v>
       </c>
       <c r="B188" s="0" t="s">
-        <v>354</v>
+        <v>1863</v>
       </c>
       <c r="C188" s="0" t="s">
-        <v>15</v>
+        <v>1252</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>939</v>
+        <v>1754</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>15</v>
+        <v>330</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>210</v>
+        <v>142</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>408</v>
+        <v>423</v>
       </c>
       <c r="H188" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I188" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K188" s="0" t="s">
-        <v>212</v>
-[...1 lines deleted...]
-      <c r="L188" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B189" s="0" t="s">
-        <v>152</v>
+        <v>1863</v>
       </c>
       <c r="C189" s="0" t="s">
-        <v>15</v>
+        <v>925</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>945</v>
+        <v>1782</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>15</v>
+        <v>921</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>148</v>
+        <v>210</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>500</v>
+        <v>359</v>
       </c>
       <c r="H189" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I189" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K189" s="0" t="s">
-        <v>204</v>
-[...1 lines deleted...]
-      <c r="L189" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B190" s="0" t="s">
-        <v>264</v>
+        <v>1863</v>
       </c>
       <c r="C190" s="0" t="s">
-        <v>15</v>
+        <v>170</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>230</v>
+        <v>168</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>15</v>
+        <v>167</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>195</v>
+        <v>159</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>267</v>
+        <v>159</v>
       </c>
       <c r="H190" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I190" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K190" s="0" t="s">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="L190" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="0" t="s">
-        <v>958</v>
+        <v>1137</v>
       </c>
       <c r="B191" s="0" t="s">
-        <v>184</v>
+        <v>1863</v>
       </c>
       <c r="C191" s="0" t="s">
-        <v>15</v>
+        <v>424</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>679</v>
+        <v>578</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>15</v>
+        <v>206</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>195</v>
+        <v>210</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>319</v>
+        <v>159</v>
       </c>
       <c r="H191" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I191" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J191" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K191" s="0" t="s">
-        <v>204</v>
-[...1 lines deleted...]
-      <c r="L191" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B192" s="0" t="s">
-        <v>545</v>
+        <v>1863</v>
       </c>
       <c r="C192" s="0" t="s">
-        <v>15</v>
+        <v>424</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>955</v>
+        <v>963</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>15</v>
+        <v>126</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>298</v>
+        <v>159</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>319</v>
+        <v>389</v>
       </c>
       <c r="H192" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I192" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J192" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K192" s="0" t="s">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="L192" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="0" t="s">
-        <v>958</v>
+        <v>1137</v>
       </c>
       <c r="B193" s="0" t="s">
-        <v>162</v>
+        <v>1863</v>
       </c>
       <c r="C193" s="0" t="s">
-        <v>15</v>
+        <v>1161</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>163</v>
+        <v>802</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>15</v>
+        <v>797</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>166</v>
+        <v>133</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>167</v>
+        <v>702</v>
       </c>
       <c r="H193" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I193" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K193" s="0" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="L193" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B194" s="0" t="s">
-        <v>444</v>
+        <v>1863</v>
       </c>
       <c r="C194" s="0" t="s">
-        <v>15</v>
+        <v>278</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>964</v>
+        <v>276</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>15</v>
+        <v>275</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>252</v>
+        <v>142</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>554</v>
+        <v>232</v>
       </c>
       <c r="H194" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I194" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J194" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K194" s="0" t="s">
-        <v>212</v>
-[...1 lines deleted...]
-      <c r="L194" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B195" s="0" t="s">
-        <v>968</v>
+        <v>1863</v>
       </c>
       <c r="C195" s="0" t="s">
-        <v>15</v>
+        <v>1134</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>969</v>
+        <v>1131</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>15</v>
+        <v>1130</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>274</v>
+        <v>210</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>972</v>
+        <v>234</v>
       </c>
       <c r="H195" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I195" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J195" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K195" s="0" t="s">
-        <v>204</v>
-[...1 lines deleted...]
-      <c r="L195" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B196" s="0" t="s">
-        <v>130</v>
+        <v>1863</v>
       </c>
       <c r="C196" s="0" t="s">
-        <v>15</v>
+        <v>784</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>976</v>
+        <v>782</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>15</v>
+        <v>180</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>978</v>
+        <v>253</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>979</v>
+        <v>532</v>
       </c>
       <c r="H196" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I196" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J196" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K196" s="0" t="s">
-        <v>189</v>
-[...1 lines deleted...]
-      <c r="L196" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="0" t="s">
-        <v>221</v>
+        <v>1164</v>
       </c>
       <c r="B197" s="0" t="s">
-        <v>215</v>
+        <v>1863</v>
       </c>
       <c r="C197" s="0" t="s">
-        <v>15</v>
+        <v>1368</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>982</v>
+        <v>1523</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>15</v>
+        <v>406</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>15</v>
+        <v>159</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>810</v>
+        <v>15</v>
       </c>
       <c r="H197" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I197" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K197" s="0" t="s">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="L197" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B198" s="0" t="s">
-        <v>988</v>
+        <v>1863</v>
       </c>
       <c r="C198" s="0" t="s">
-        <v>15</v>
+        <v>352</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>989</v>
+        <v>350</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>15</v>
+        <v>349</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>236</v>
+        <v>186</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>991</v>
+        <v>184</v>
       </c>
       <c r="H198" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I198" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K198" s="0" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="L198" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="0" t="s">
-        <v>221</v>
+        <v>1164</v>
       </c>
       <c r="B199" s="0" t="s">
-        <v>545</v>
+        <v>1863</v>
       </c>
       <c r="C199" s="0" t="s">
-        <v>15</v>
+        <v>414</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>994</v>
+        <v>499</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>15</v>
+        <v>126</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>236</v>
+        <v>142</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>187</v>
+        <v>184</v>
       </c>
       <c r="H199" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I199" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J199" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K199" s="0" t="s">
-        <v>212</v>
-[...1 lines deleted...]
-      <c r="L199" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B200" s="0" t="s">
-        <v>997</v>
+        <v>1863</v>
       </c>
       <c r="C200" s="0" t="s">
-        <v>15</v>
+        <v>370</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>998</v>
+        <v>693</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>15</v>
+        <v>373</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>198</v>
+        <v>159</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>1000</v>
+        <v>186</v>
       </c>
       <c r="H200" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I200" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K200" s="0" t="s">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="L200" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B201" s="0" t="s">
-        <v>798</v>
+        <v>1863</v>
       </c>
       <c r="C201" s="0" t="s">
-        <v>15</v>
+        <v>1931</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>1875</v>
+        <v>1932</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>15</v>
+        <v>990</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>460</v>
+        <v>247</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>1876</v>
+        <v>430</v>
       </c>
       <c r="H201" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I201" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K201" s="0" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="L201" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B202" s="0" t="s">
-        <v>602</v>
+        <v>1863</v>
       </c>
       <c r="C202" s="0" t="s">
-        <v>15</v>
+        <v>870</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>1003</v>
+        <v>868</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>15</v>
+        <v>812</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>340</v>
+        <v>142</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>1005</v>
+        <v>305</v>
       </c>
       <c r="H202" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I202" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K202" s="0" t="s">
-        <v>212</v>
-[...1 lines deleted...]
-      <c r="L202" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="0" t="s">
-        <v>221</v>
+        <v>1164</v>
       </c>
       <c r="B203" s="0" t="s">
-        <v>184</v>
+        <v>1863</v>
       </c>
       <c r="C203" s="0" t="s">
-        <v>15</v>
+        <v>414</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>1008</v>
+        <v>1380</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>15</v>
+        <v>206</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>179</v>
+        <v>186</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>187</v>
+        <v>151</v>
       </c>
       <c r="H203" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I203" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K203" s="0" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="L203" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B204" s="0" t="s">
-        <v>322</v>
+        <v>1863</v>
       </c>
       <c r="C204" s="0" t="s">
-        <v>15</v>
+        <v>266</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>1877</v>
+        <v>1933</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>15</v>
+        <v>419</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>304</v>
+        <v>253</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>455</v>
+        <v>139</v>
       </c>
       <c r="H204" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I204" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K204" s="0" t="s">
-        <v>189</v>
-[...1 lines deleted...]
-      <c r="L204" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B205" s="0" t="s">
-        <v>814</v>
+        <v>1863</v>
       </c>
       <c r="C205" s="0" t="s">
-        <v>15</v>
+        <v>481</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>820</v>
+        <v>480</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>15</v>
+        <v>479</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>212</v>
+        <v>133</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>1014</v>
+        <v>142</v>
       </c>
       <c r="H205" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I205" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K205" s="0" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="L205" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B206" s="0" t="s">
-        <v>1016</v>
+        <v>1863</v>
       </c>
       <c r="C206" s="0" t="s">
-        <v>15</v>
+        <v>246</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>1017</v>
+        <v>244</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>15</v>
+        <v>243</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>15</v>
+        <v>247</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>1019</v>
+        <v>15</v>
       </c>
       <c r="H206" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I206" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K206" s="0" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="L206" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B207" s="0" t="s">
-        <v>152</v>
+        <v>1863</v>
       </c>
       <c r="C207" s="0" t="s">
-        <v>15</v>
+        <v>1660</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>1022</v>
+        <v>1657</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>15</v>
+        <v>921</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>176</v>
+        <v>253</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>1025</v>
+        <v>148</v>
       </c>
       <c r="H207" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I207" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K207" s="0" t="s">
-        <v>189</v>
-[...1 lines deleted...]
-      <c r="L207" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B208" s="0" t="s">
-        <v>162</v>
+        <v>1863</v>
       </c>
       <c r="C208" s="0" t="s">
-        <v>15</v>
+        <v>809</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>1030</v>
+        <v>807</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>15</v>
+        <v>797</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>168</v>
+        <v>247</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>1032</v>
+        <v>133</v>
       </c>
       <c r="H208" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I208" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K208" s="0" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="L208" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="0" t="s">
-        <v>221</v>
+        <v>1164</v>
       </c>
       <c r="B209" s="0" t="s">
-        <v>270</v>
+        <v>1863</v>
       </c>
       <c r="C209" s="0" t="s">
-        <v>15</v>
+        <v>1187</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>1035</v>
+        <v>1725</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>15</v>
+        <v>1183</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>135</v>
+        <v>247</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>275</v>
+        <v>265</v>
       </c>
       <c r="H209" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I209" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K209" s="0" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="L209" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B210" s="0" t="s">
-        <v>422</v>
+        <v>1863</v>
       </c>
       <c r="C210" s="0" t="s">
-        <v>15</v>
+        <v>1934</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>1878</v>
+        <v>1935</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>15</v>
+        <v>343</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>15</v>
+        <v>247</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>1879</v>
+        <v>15</v>
       </c>
       <c r="H210" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I210" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K210" s="0" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="L210" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B211" s="0" t="s">
-        <v>597</v>
+        <v>1863</v>
       </c>
       <c r="C211" s="0" t="s">
-        <v>15</v>
+        <v>825</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>1042</v>
+        <v>894</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>15</v>
+        <v>569</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>1043</v>
+        <v>186</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>702</v>
+        <v>506</v>
       </c>
       <c r="H211" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I211" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K211" s="0" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="L211" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B212" s="0" t="s">
-        <v>814</v>
+        <v>1863</v>
       </c>
       <c r="C212" s="0" t="s">
-        <v>15</v>
+        <v>606</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>1045</v>
+        <v>985</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>15</v>
+        <v>479</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>138</v>
+        <v>210</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>1047</v>
+        <v>247</v>
       </c>
       <c r="H212" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I212" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K212" s="0" t="s">
-        <v>204</v>
-[...1 lines deleted...]
-      <c r="L212" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B213" s="0" t="s">
-        <v>443</v>
+        <v>1863</v>
       </c>
       <c r="C213" s="0" t="s">
-        <v>15</v>
+        <v>1908</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>1880</v>
+        <v>1936</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>15</v>
+        <v>448</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>439</v>
+        <v>157</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>1857</v>
+        <v>440</v>
       </c>
       <c r="H213" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I213" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K213" s="0" t="s">
-        <v>331</v>
-[...1 lines deleted...]
-      <c r="L213" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B214" s="0" t="s">
-        <v>443</v>
+        <v>1863</v>
       </c>
       <c r="C214" s="0" t="s">
-        <v>15</v>
+        <v>489</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>756</v>
+        <v>736</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>15</v>
+        <v>448</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>189</v>
+        <v>142</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>339</v>
+        <v>253</v>
       </c>
       <c r="H214" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I214" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K214" s="0" t="s">
-        <v>212</v>
-[...1 lines deleted...]
-      <c r="L214" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B215" s="0" t="s">
-        <v>770</v>
+        <v>1863</v>
       </c>
       <c r="C215" s="0" t="s">
-        <v>15</v>
+        <v>1937</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>1881</v>
+        <v>1938</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>15</v>
+        <v>173</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>15</v>
+        <v>142</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>1882</v>
+        <v>15</v>
       </c>
       <c r="H215" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I215" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K215" s="0" t="s">
-        <v>212</v>
-[...1 lines deleted...]
-      <c r="L215" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B216" s="0" t="s">
-        <v>443</v>
+        <v>1863</v>
       </c>
       <c r="C216" s="0" t="s">
-        <v>15</v>
+        <v>720</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>1054</v>
+        <v>1011</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>15</v>
+        <v>448</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>252</v>
+        <v>159</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>1057</v>
+        <v>232</v>
       </c>
       <c r="H216" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I216" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K216" s="0" t="s">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="L216" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="0" t="s">
-        <v>221</v>
+        <v>1164</v>
       </c>
       <c r="B217" s="0" t="s">
-        <v>215</v>
+        <v>1863</v>
       </c>
       <c r="C217" s="0" t="s">
-        <v>15</v>
+        <v>414</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>458</v>
+        <v>468</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>15</v>
+        <v>406</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>460</v>
+        <v>133</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>187</v>
+        <v>430</v>
       </c>
       <c r="H217" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I217" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K217" s="0" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="L217" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="0" t="s">
-        <v>221</v>
+        <v>1164</v>
       </c>
       <c r="B218" s="0" t="s">
-        <v>367</v>
+        <v>1863</v>
       </c>
       <c r="C218" s="0" t="s">
-        <v>15</v>
+        <v>1187</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>1064</v>
+        <v>1718</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>15</v>
+        <v>1717</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>371</v>
+        <v>253</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>275</v>
+        <v>297</v>
       </c>
       <c r="H218" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I218" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K218" s="0" t="s">
-        <v>189</v>
-[...1 lines deleted...]
-      <c r="L218" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B219" s="0" t="s">
-        <v>529</v>
+        <v>1863</v>
       </c>
       <c r="C219" s="0" t="s">
-        <v>15</v>
+        <v>865</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>1071</v>
+        <v>863</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>15</v>
+        <v>862</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>135</v>
+        <v>151</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>1073</v>
+        <v>265</v>
       </c>
       <c r="H219" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I219" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K219" s="0" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="L219" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B220" s="0" t="s">
-        <v>1801</v>
+        <v>1863</v>
       </c>
       <c r="C220" s="0" t="s">
-        <v>15</v>
+        <v>706</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>1883</v>
+        <v>1939</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>15</v>
+        <v>392</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>439</v>
+        <v>142</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>1382</v>
+        <v>440</v>
       </c>
       <c r="H220" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I220" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K220" s="0" t="s">
-        <v>212</v>
-[...1 lines deleted...]
-      <c r="L220" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B221" s="0" t="s">
-        <v>613</v>
+        <v>1863</v>
       </c>
       <c r="C221" s="0" t="s">
-        <v>15</v>
+        <v>527</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>1076</v>
+        <v>525</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>15</v>
+        <v>518</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>318</v>
+        <v>142</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>1078</v>
+        <v>176</v>
       </c>
       <c r="H221" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I221" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K221" s="0" t="s">
-        <v>212</v>
-[...1 lines deleted...]
-      <c r="L221" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="0" t="s">
-        <v>221</v>
+        <v>1164</v>
       </c>
       <c r="B222" s="0" t="s">
-        <v>545</v>
+        <v>1863</v>
       </c>
       <c r="C222" s="0" t="s">
-        <v>15</v>
+        <v>1280</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>1081</v>
+        <v>1278</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>15</v>
+        <v>126</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>210</v>
+        <v>139</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>1083</v>
+        <v>423</v>
       </c>
       <c r="H222" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I222" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K222" s="0" t="s">
-        <v>304</v>
-[...1 lines deleted...]
-      <c r="L222" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B223" s="0" t="s">
-        <v>241</v>
+        <v>1863</v>
       </c>
       <c r="C223" s="0" t="s">
-        <v>15</v>
+        <v>1883</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>1884</v>
+        <v>1940</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>15</v>
+        <v>319</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>148</v>
+        <v>159</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>1832</v>
+        <v>359</v>
       </c>
       <c r="H223" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I223" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K223" s="0" t="s">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="L223" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B224" s="0" t="s">
-        <v>602</v>
+        <v>1863</v>
       </c>
       <c r="C224" s="0" t="s">
-        <v>15</v>
+        <v>836</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>1085</v>
+        <v>834</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>15</v>
+        <v>812</v>
       </c>
       <c r="F224" s="0" t="s">
-        <v>331</v>
+        <v>151</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>1087</v>
+        <v>157</v>
       </c>
       <c r="H224" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I224" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K224" s="0" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="L224" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="0" t="s">
-        <v>1885</v>
+        <v>1941</v>
       </c>
       <c r="B225" s="0" t="s">
-        <v>1886</v>
+        <v>1863</v>
       </c>
       <c r="C225" s="0" t="s">
-        <v>15</v>
+        <v>1942</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>1887</v>
+        <v>1943</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>15</v>
+        <v>1944</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>168</v>
+        <v>186</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>1888</v>
+        <v>133</v>
       </c>
       <c r="H225" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I225" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K225" s="0" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="L225" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B226" s="0" t="s">
-        <v>524</v>
+        <v>1863</v>
       </c>
       <c r="C226" s="0" t="s">
-        <v>15</v>
+        <v>1945</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>1889</v>
+        <v>1946</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>15</v>
+        <v>250</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>135</v>
+        <v>247</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>1890</v>
+        <v>265</v>
       </c>
       <c r="H226" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I226" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K226" s="0" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="L226" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B227" s="0" t="s">
-        <v>422</v>
+        <v>1863</v>
       </c>
       <c r="C227" s="0" t="s">
-        <v>15</v>
+        <v>1934</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>1891</v>
+        <v>1947</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>15</v>
+        <v>343</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>15</v>
+        <v>247</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>1879</v>
+        <v>15</v>
       </c>
       <c r="H227" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I227" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K227" s="0" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="L227" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="0" t="s">
-        <v>221</v>
+        <v>1164</v>
       </c>
       <c r="B228" s="0" t="s">
-        <v>745</v>
+        <v>1863</v>
       </c>
       <c r="C228" s="0" t="s">
-        <v>15</v>
+        <v>436</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>746</v>
+        <v>1090</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>15</v>
+        <v>1089</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>210</v>
+        <v>253</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>211</v>
+        <v>423</v>
       </c>
       <c r="H228" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I228" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K228" s="0" t="s">
-        <v>189</v>
-[...1 lines deleted...]
-      <c r="L228" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="0" t="s">
-        <v>221</v>
+        <v>1164</v>
       </c>
       <c r="B229" s="0" t="s">
-        <v>336</v>
+        <v>1863</v>
       </c>
       <c r="C229" s="0" t="s">
-        <v>15</v>
+        <v>414</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>343</v>
+        <v>742</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>15</v>
+        <v>294</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>166</v>
+        <v>133</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>187</v>
+        <v>702</v>
       </c>
       <c r="H229" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I229" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K229" s="0" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="L229" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B230" s="0" t="s">
-        <v>1892</v>
+        <v>1863</v>
       </c>
       <c r="C230" s="0" t="s">
-        <v>15</v>
+        <v>1883</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>367</v>
+        <v>1717</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>15</v>
+        <v>1948</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>15</v>
+        <v>142</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>1832</v>
+        <v>15</v>
       </c>
       <c r="H230" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I230" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K230" s="0" t="s">
-        <v>212</v>
-[...1 lines deleted...]
-      <c r="L230" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="0" t="s">
-        <v>221</v>
+        <v>1164</v>
       </c>
       <c r="B231" s="0" t="s">
-        <v>1098</v>
+        <v>1863</v>
       </c>
       <c r="C231" s="0" t="s">
-        <v>15</v>
+        <v>1768</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>1099</v>
+        <v>1765</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>15</v>
+        <v>1764</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>166</v>
+        <v>159</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>1102</v>
+        <v>702</v>
       </c>
       <c r="H231" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I231" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K231" s="0" t="s">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="L231" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B232" s="0" t="s">
-        <v>1801</v>
+        <v>1863</v>
       </c>
       <c r="C232" s="0" t="s">
-        <v>15</v>
+        <v>706</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>1893</v>
+        <v>1949</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>15</v>
+        <v>392</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>252</v>
+        <v>142</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>1382</v>
+        <v>232</v>
       </c>
       <c r="H232" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I232" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K232" s="0" t="s">
-        <v>212</v>
-[...1 lines deleted...]
-      <c r="L232" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B233" s="0" t="s">
-        <v>1016</v>
+        <v>1863</v>
       </c>
       <c r="C233" s="0" t="s">
-        <v>15</v>
+        <v>246</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>172</v>
+        <v>145</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>15</v>
+        <v>243</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>15</v>
+        <v>247</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>1019</v>
+        <v>15</v>
       </c>
       <c r="H233" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I233" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K233" s="0" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="L233" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B234" s="0" t="s">
-        <v>422</v>
+        <v>1863</v>
       </c>
       <c r="C234" s="0" t="s">
-        <v>15</v>
+        <v>327</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>1106</v>
+        <v>504</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>15</v>
+        <v>343</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>1043</v>
+        <v>186</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>790</v>
+        <v>506</v>
       </c>
       <c r="H234" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I234" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K234" s="0" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="L234" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B235" s="0" t="s">
-        <v>699</v>
+        <v>1863</v>
       </c>
       <c r="C235" s="0" t="s">
-        <v>15</v>
+        <v>755</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>1110</v>
+        <v>753</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>15</v>
+        <v>269</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>15</v>
+        <v>142</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>1112</v>
+        <v>15</v>
       </c>
       <c r="H235" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I235" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K235" s="0" t="s">
-        <v>212</v>
-[...1 lines deleted...]
-      <c r="L235" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="0" t="s">
-        <v>221</v>
+        <v>1164</v>
       </c>
       <c r="B236" s="0" t="s">
-        <v>1115</v>
+        <v>1863</v>
       </c>
       <c r="C236" s="0" t="s">
-        <v>15</v>
+        <v>1452</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>1116</v>
+        <v>1450</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>15</v>
+        <v>638</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>157</v>
+        <v>186</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>1118</v>
+        <v>316</v>
       </c>
       <c r="H236" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I236" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K236" s="0" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="L236" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B237" s="0" t="s">
-        <v>223</v>
+        <v>1863</v>
       </c>
       <c r="C237" s="0" t="s">
-        <v>15</v>
+        <v>954</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>1121</v>
+        <v>952</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>15</v>
+        <v>946</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>298</v>
+        <v>133</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>1123</v>
+        <v>389</v>
       </c>
       <c r="H237" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I237" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K237" s="0" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="L237" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B238" s="0" t="s">
-        <v>699</v>
+        <v>1863</v>
       </c>
       <c r="C238" s="0" t="s">
-        <v>15</v>
+        <v>556</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>1126</v>
+        <v>727</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>15</v>
+        <v>269</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>460</v>
+        <v>151</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>413</v>
+        <v>430</v>
       </c>
       <c r="H238" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I238" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K238" s="0" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="L238" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="0" t="s">
-        <v>221</v>
+        <v>1164</v>
       </c>
       <c r="B239" s="0" t="s">
-        <v>270</v>
+        <v>1863</v>
       </c>
       <c r="C239" s="0" t="s">
-        <v>15</v>
+        <v>1393</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>1035</v>
+        <v>1725</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>15</v>
+        <v>1183</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>460</v>
+        <v>247</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>372</v>
+        <v>430</v>
       </c>
       <c r="H239" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I239" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K239" s="0" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="L239" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="0" t="s">
-        <v>221</v>
+        <v>1164</v>
       </c>
       <c r="B240" s="0" t="s">
-        <v>270</v>
+        <v>1863</v>
       </c>
       <c r="C240" s="0" t="s">
-        <v>15</v>
+        <v>1187</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>1135</v>
+        <v>1605</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>15</v>
+        <v>1183</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>274</v>
+        <v>247</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>275</v>
+        <v>234</v>
       </c>
       <c r="H240" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I240" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K240" s="0" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="L240" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B241" s="0" t="s">
-        <v>524</v>
+        <v>1863</v>
       </c>
       <c r="C241" s="0" t="s">
-        <v>15</v>
+        <v>254</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>1142</v>
+        <v>251</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>15</v>
+        <v>250</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>1144</v>
+        <v>253</v>
       </c>
       <c r="H241" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I241" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K241" s="0" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="L241" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B242" s="0" t="s">
-        <v>672</v>
+        <v>1863</v>
       </c>
       <c r="C242" s="0" t="s">
-        <v>15</v>
+        <v>1007</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>1147</v>
+        <v>1004</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>15</v>
+        <v>1003</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>1043</v>
+        <v>186</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>1150</v>
+        <v>506</v>
       </c>
       <c r="H242" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I242" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K242" s="0" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="L242" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B243" s="0" t="s">
-        <v>1816</v>
+        <v>1863</v>
       </c>
       <c r="C243" s="0" t="s">
-        <v>15</v>
+        <v>1883</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>1894</v>
+        <v>1950</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>15</v>
+        <v>1872</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>439</v>
+        <v>305</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>1832</v>
+        <v>440</v>
       </c>
       <c r="H243" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I243" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K243" s="0" t="s">
-        <v>340</v>
-[...1 lines deleted...]
-      <c r="L243" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="0" t="s">
-        <v>221</v>
+        <v>1164</v>
       </c>
       <c r="B244" s="0" t="s">
-        <v>524</v>
+        <v>1863</v>
       </c>
       <c r="C244" s="0" t="s">
-        <v>15</v>
+        <v>254</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>1142</v>
+        <v>251</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>15</v>
+        <v>250</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>1144</v>
+        <v>253</v>
       </c>
       <c r="H244" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I244" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K244" s="0" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="L244" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="0" t="s">
-        <v>958</v>
+        <v>1137</v>
       </c>
       <c r="B245" s="0" t="s">
-        <v>545</v>
+        <v>1863</v>
       </c>
       <c r="C245" s="0" t="s">
-        <v>15</v>
+        <v>424</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>955</v>
+        <v>963</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>15</v>
+        <v>126</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>298</v>
+        <v>159</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>319</v>
+        <v>389</v>
       </c>
       <c r="H245" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I245" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K245" s="0" t="s">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="L245" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="0" t="s">
-        <v>221</v>
+        <v>1164</v>
       </c>
       <c r="B246" s="0" t="s">
-        <v>506</v>
+        <v>1863</v>
       </c>
       <c r="C246" s="0" t="s">
-        <v>15</v>
+        <v>1312</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>507</v>
+        <v>1309</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>15</v>
+        <v>1229</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>210</v>
+        <v>186</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>510</v>
+        <v>423</v>
       </c>
       <c r="H246" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I246" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K246" s="0" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="L246" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B247" s="0" t="s">
-        <v>336</v>
+        <v>1863</v>
       </c>
       <c r="C247" s="0" t="s">
-        <v>15</v>
+        <v>1951</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>845</v>
+        <v>1120</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>15</v>
+        <v>294</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>318</v>
+        <v>142</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>1895</v>
+        <v>176</v>
       </c>
       <c r="H247" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I247" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K247" s="0" t="s">
-        <v>212</v>
-[...1 lines deleted...]
-      <c r="L247" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B248" s="0" t="s">
-        <v>597</v>
+        <v>1863</v>
       </c>
       <c r="C248" s="0" t="s">
-        <v>15</v>
+        <v>687</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>1161</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>15</v>
+        <v>569</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>978</v>
+        <v>186</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>196</v>
+        <v>532</v>
       </c>
       <c r="H248" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I248" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K248" s="0" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="L248" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="0" t="s">
-        <v>958</v>
+        <v>1137</v>
       </c>
       <c r="B249" s="0" t="s">
-        <v>1624</v>
+        <v>1863</v>
       </c>
       <c r="C249" s="0" t="s">
-        <v>15</v>
+        <v>1952</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>624</v>
+        <v>739</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>15</v>
+        <v>1177</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>179</v>
+        <v>159</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>1896</v>
+        <v>151</v>
       </c>
       <c r="H249" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I249" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K249" s="0" t="s">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="L249" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B250" s="0" t="s">
-        <v>15</v>
+        <v>1863</v>
       </c>
       <c r="C250" s="0" t="s">
-        <v>15</v>
+        <v>1953</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>1897</v>
+        <v>1954</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F250" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>1898</v>
+        <v>15</v>
       </c>
       <c r="H250" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I250" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K250" s="0" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="L250" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="0" t="s">
-        <v>221</v>
+        <v>1164</v>
       </c>
       <c r="B251" s="0" t="s">
-        <v>270</v>
+        <v>1863</v>
       </c>
       <c r="C251" s="0" t="s">
-        <v>15</v>
+        <v>1393</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>1165</v>
+        <v>1703</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>15</v>
+        <v>1183</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>212</v>
+        <v>253</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>372</v>
+        <v>142</v>
       </c>
       <c r="H251" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I251" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K251" s="0" t="s">
-        <v>189</v>
-[...1 lines deleted...]
-      <c r="L251" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B252" s="0" t="s">
-        <v>1172</v>
+        <v>1863</v>
       </c>
       <c r="C252" s="0" t="s">
-        <v>15</v>
+        <v>938</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>1173</v>
+        <v>936</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>15</v>
+        <v>935</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>179</v>
+        <v>142</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>1175</v>
+        <v>151</v>
       </c>
       <c r="H252" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I252" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K252" s="0" t="s">
-        <v>212</v>
-[...1 lines deleted...]
-      <c r="L252" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="0" t="s">
-        <v>221</v>
+        <v>1164</v>
       </c>
       <c r="B253" s="0" t="s">
-        <v>618</v>
+        <v>1863</v>
       </c>
       <c r="C253" s="0" t="s">
-        <v>15</v>
+        <v>1388</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>1178</v>
+        <v>1386</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>15</v>
+        <v>906</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>439</v>
+        <v>139</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>1180</v>
+        <v>440</v>
       </c>
       <c r="H253" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I253" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K253" s="0" t="s">
-        <v>304</v>
-[...1 lines deleted...]
-      <c r="L253" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B254" s="0" t="s">
-        <v>322</v>
+        <v>1863</v>
       </c>
       <c r="C254" s="0" t="s">
-        <v>15</v>
+        <v>1097</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>1183</v>
+        <v>1095</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>15</v>
+        <v>419</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>157</v>
+        <v>186</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>1184</v>
+        <v>316</v>
       </c>
       <c r="H254" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I254" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K254" s="0" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="L254" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B255" s="0" t="s">
-        <v>1016</v>
+        <v>1863</v>
       </c>
       <c r="C255" s="0" t="s">
-        <v>15</v>
+        <v>223</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>1187</v>
+        <v>670</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>15</v>
+        <v>243</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>371</v>
+        <v>247</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>282</v>
+        <v>297</v>
       </c>
       <c r="H255" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I255" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K255" s="0" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="L255" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B256" s="0" t="s">
-        <v>545</v>
+        <v>1863</v>
       </c>
       <c r="C256" s="0" t="s">
-        <v>15</v>
+        <v>865</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>1899</v>
+        <v>1955</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>15</v>
+        <v>126</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>138</v>
+        <v>159</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>1073</v>
+        <v>247</v>
       </c>
       <c r="H256" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I256" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K256" s="0" t="s">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="L256" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B257" s="0" t="s">
-        <v>397</v>
+        <v>1863</v>
       </c>
       <c r="C257" s="0" t="s">
-        <v>15</v>
+        <v>1103</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>1189</v>
+        <v>1100</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>15</v>
+        <v>1082</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>195</v>
+        <v>133</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>1192</v>
+        <v>159</v>
       </c>
       <c r="H257" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I257" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K257" s="0" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="L257" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="0" t="s">
-        <v>958</v>
+        <v>1137</v>
       </c>
       <c r="B258" s="0" t="s">
-        <v>207</v>
+        <v>1863</v>
       </c>
       <c r="C258" s="0" t="s">
-        <v>15</v>
+        <v>424</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>1900</v>
+        <v>1956</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>15</v>
+        <v>444</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>298</v>
+        <v>186</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>319</v>
+        <v>389</v>
       </c>
       <c r="H258" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I258" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K258" s="0" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="L258" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B259" s="0" t="s">
-        <v>184</v>
+        <v>1863</v>
       </c>
       <c r="C259" s="0" t="s">
-        <v>15</v>
+        <v>533</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>1197</v>
+        <v>630</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>15</v>
+        <v>206</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>146</v>
+        <v>139</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>440</v>
+        <v>369</v>
       </c>
       <c r="H259" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I259" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K259" s="0" t="s">
-        <v>304</v>
-[...1 lines deleted...]
-      <c r="L259" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B260" s="0" t="s">
-        <v>535</v>
+        <v>1863</v>
       </c>
       <c r="C260" s="0" t="s">
-        <v>15</v>
+        <v>982</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>1201</v>
+        <v>980</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>15</v>
+        <v>957</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>195</v>
+        <v>186</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>1203</v>
+        <v>159</v>
       </c>
       <c r="H260" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I260" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K260" s="0" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="L260" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B261" s="0" t="s">
-        <v>1823</v>
+        <v>1863</v>
       </c>
       <c r="C261" s="0" t="s">
-        <v>15</v>
+        <v>1877</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>1901</v>
+        <v>1957</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>15</v>
+        <v>1879</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>189</v>
+        <v>247</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>1825</v>
+        <v>253</v>
       </c>
       <c r="H261" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I261" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K261" s="0" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="L261" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="0" t="s">
-        <v>221</v>
+        <v>1164</v>
       </c>
       <c r="B262" s="0" t="s">
-        <v>270</v>
+        <v>1863</v>
       </c>
       <c r="C262" s="0" t="s">
-        <v>15</v>
+        <v>1187</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>1206</v>
+        <v>1403</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>15</v>
+        <v>1183</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>157</v>
+        <v>253</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>275</v>
+        <v>316</v>
       </c>
       <c r="H262" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I262" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K262" s="0" t="s">
-        <v>189</v>
-[...1 lines deleted...]
-      <c r="L262" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B263" s="0" t="s">
-        <v>404</v>
+        <v>1863</v>
       </c>
       <c r="C263" s="0" t="s">
-        <v>15</v>
+        <v>311</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>1213</v>
+        <v>309</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>15</v>
+        <v>308</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>15</v>
+        <v>133</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>1215</v>
+        <v>15</v>
       </c>
       <c r="H263" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I263" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K263" s="0" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="L263" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B264" s="0" t="s">
-        <v>529</v>
+        <v>1863</v>
       </c>
       <c r="C264" s="0" t="s">
-        <v>15</v>
+        <v>932</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>1218</v>
+        <v>930</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>15</v>
+        <v>862</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>146</v>
+        <v>159</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>237</v>
+        <v>369</v>
       </c>
       <c r="H264" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I264" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K264" s="0" t="s">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="L264" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B265" s="0" t="s">
-        <v>613</v>
+        <v>1863</v>
       </c>
       <c r="C265" s="0" t="s">
-        <v>15</v>
+        <v>254</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>1222</v>
+        <v>600</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>15</v>
+        <v>518</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>168</v>
+        <v>210</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>1144</v>
+        <v>133</v>
       </c>
       <c r="H265" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I265" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K265" s="0" t="s">
-        <v>204</v>
-[...1 lines deleted...]
-      <c r="L265" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B266" s="0" t="s">
-        <v>416</v>
+        <v>1863</v>
       </c>
       <c r="C266" s="0" t="s">
-        <v>15</v>
+        <v>192</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>1228</v>
+        <v>383</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>15</v>
+        <v>237</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>138</v>
+        <v>133</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>1230</v>
+        <v>247</v>
       </c>
       <c r="H266" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I266" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K266" s="0" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="L266" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="0" t="s">
-        <v>221</v>
+        <v>1164</v>
       </c>
       <c r="B267" s="0" t="s">
-        <v>184</v>
+        <v>1863</v>
       </c>
       <c r="C267" s="0" t="s">
-        <v>15</v>
+        <v>414</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>1233</v>
+        <v>1612</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>15</v>
+        <v>206</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>166</v>
+        <v>253</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>187</v>
+        <v>702</v>
       </c>
       <c r="H267" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I267" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K267" s="0" t="s">
-        <v>189</v>
-[...1 lines deleted...]
-      <c r="L267" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="0" t="s">
-        <v>221</v>
+        <v>1164</v>
       </c>
       <c r="B268" s="0" t="s">
-        <v>270</v>
+        <v>1863</v>
       </c>
       <c r="C268" s="0" t="s">
-        <v>15</v>
+        <v>1187</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>1239</v>
+        <v>1696</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>15</v>
+        <v>1183</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>331</v>
+        <v>253</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>275</v>
+        <v>157</v>
       </c>
       <c r="H268" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I268" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K268" s="0" t="s">
-        <v>189</v>
-[...1 lines deleted...]
-      <c r="L268" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B269" s="0" t="s">
-        <v>793</v>
+        <v>1863</v>
       </c>
       <c r="C269" s="0" t="s">
-        <v>15</v>
+        <v>1958</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>1902</v>
+        <v>1959</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>15</v>
+        <v>763</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>260</v>
+        <v>142</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>1903</v>
+        <v>130</v>
       </c>
       <c r="H269" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I269" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K269" s="0" t="s">
-        <v>212</v>
-[...1 lines deleted...]
-      <c r="L269" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B270" s="0" t="s">
-        <v>699</v>
+        <v>1863</v>
       </c>
       <c r="C270" s="0" t="s">
-        <v>15</v>
+        <v>1059</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>1466</v>
+        <v>798</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>15</v>
+        <v>269</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>15</v>
+        <v>133</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>351</v>
+        <v>15</v>
       </c>
       <c r="H270" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I270" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K270" s="0" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="L270" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="0" t="s">
-        <v>221</v>
+        <v>1164</v>
       </c>
       <c r="B271" s="0" t="s">
-        <v>1245</v>
+        <v>1863</v>
       </c>
       <c r="C271" s="0" t="s">
-        <v>15</v>
+        <v>1200</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>1246</v>
+        <v>1360</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>15</v>
+        <v>1359</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>15</v>
+        <v>186</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>1249</v>
+        <v>15</v>
       </c>
       <c r="H271" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I271" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K271" s="0" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="L271" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B272" s="0" t="s">
-        <v>765</v>
+        <v>1863</v>
       </c>
       <c r="C272" s="0" t="s">
-        <v>15</v>
+        <v>441</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>304</v>
+        <v>139</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>15</v>
+        <v>336</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>439</v>
+        <v>159</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>1254</v>
+        <v>440</v>
       </c>
       <c r="H272" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I272" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K272" s="0" t="s">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="L272" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="0" t="s">
-        <v>221</v>
+        <v>1164</v>
       </c>
       <c r="B273" s="0" t="s">
-        <v>215</v>
+        <v>1863</v>
       </c>
       <c r="C273" s="0" t="s">
-        <v>15</v>
+        <v>1482</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>437</v>
+        <v>559</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>15</v>
+        <v>406</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>439</v>
+        <v>159</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>1258</v>
+        <v>440</v>
       </c>
       <c r="H273" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I273" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K273" s="0" t="s">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="L273" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B274" s="0" t="s">
-        <v>1261</v>
+        <v>1863</v>
       </c>
       <c r="C274" s="0" t="s">
-        <v>15</v>
+        <v>284</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>1262</v>
+        <v>282</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>15</v>
+        <v>281</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>274</v>
+        <v>210</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>1264</v>
+        <v>234</v>
       </c>
       <c r="H274" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I274" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K274" s="0" t="s">
-        <v>204</v>
-[...1 lines deleted...]
-      <c r="L274" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B275" s="0" t="s">
-        <v>1624</v>
+        <v>1863</v>
       </c>
       <c r="C275" s="0" t="s">
-        <v>15</v>
+        <v>1960</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>1904</v>
+        <v>1961</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>15</v>
+        <v>1177</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>176</v>
+        <v>157</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>1905</v>
+        <v>148</v>
       </c>
       <c r="H275" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I275" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K275" s="0" t="s">
-        <v>331</v>
-[...1 lines deleted...]
-      <c r="L275" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B276" s="0" t="s">
-        <v>264</v>
+        <v>1863</v>
       </c>
       <c r="C276" s="0" t="s">
-        <v>15</v>
+        <v>170</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>1267</v>
+        <v>303</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>15</v>
+        <v>167</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>159</v>
       </c>
       <c r="G276" s="0" t="s">
-        <v>267</v>
+        <v>305</v>
       </c>
       <c r="H276" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I276" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K276" s="0" t="s">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="L276" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B277" s="0" t="s">
-        <v>1271</v>
+        <v>1863</v>
       </c>
       <c r="C277" s="0" t="s">
-        <v>15</v>
+        <v>229</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>1272</v>
+        <v>227</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>15</v>
+        <v>226</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>15</v>
+        <v>159</v>
       </c>
       <c r="G277" s="0" t="s">
-        <v>1274</v>
+        <v>15</v>
       </c>
       <c r="H277" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I277" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K277" s="0" t="s">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="L277" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="0" t="s">
-        <v>221</v>
+        <v>1164</v>
       </c>
       <c r="B278" s="0" t="s">
-        <v>184</v>
+        <v>1863</v>
       </c>
       <c r="C278" s="0" t="s">
-        <v>15</v>
+        <v>414</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>1173</v>
+        <v>936</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>15</v>
+        <v>206</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>166</v>
+        <v>133</v>
       </c>
       <c r="G278" s="0" t="s">
-        <v>187</v>
+        <v>702</v>
       </c>
       <c r="H278" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I278" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K278" s="0" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="L278" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="0" t="s">
-        <v>221</v>
+        <v>1164</v>
       </c>
       <c r="B279" s="0" t="s">
-        <v>443</v>
+        <v>1863</v>
       </c>
       <c r="C279" s="0" t="s">
-        <v>15</v>
+        <v>1440</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>1282</v>
+        <v>1437</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>15</v>
+        <v>448</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>210</v>
+        <v>151</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>1285</v>
+        <v>423</v>
       </c>
       <c r="H279" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I279" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K279" s="0" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="L279" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B280" s="0" t="s">
-        <v>207</v>
+        <v>1863</v>
       </c>
       <c r="C280" s="0" t="s">
-        <v>15</v>
+        <v>266</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>1289</v>
+        <v>714</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>15</v>
+        <v>444</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>210</v>
+        <v>253</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>455</v>
+        <v>423</v>
       </c>
       <c r="H280" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I280" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K280" s="0" t="s">
-        <v>189</v>
-[...1 lines deleted...]
-      <c r="L280" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B281" s="0" t="s">
-        <v>1816</v>
+        <v>1863</v>
       </c>
       <c r="C281" s="0" t="s">
-        <v>15</v>
+        <v>1883</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>1906</v>
+        <v>1962</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>15</v>
+        <v>1872</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>460</v>
+        <v>247</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>1832</v>
+        <v>430</v>
       </c>
       <c r="H281" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I281" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K281" s="0" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="L281" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B282" s="0" t="s">
-        <v>184</v>
+        <v>1863</v>
       </c>
       <c r="C282" s="0" t="s">
-        <v>15</v>
+        <v>424</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>679</v>
+        <v>578</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>15</v>
+        <v>206</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>195</v>
+        <v>210</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>319</v>
+        <v>159</v>
       </c>
       <c r="H282" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I282" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K282" s="0" t="s">
-        <v>204</v>
-[...1 lines deleted...]
-      <c r="L282" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B283" s="0" t="s">
-        <v>15</v>
+        <v>1863</v>
       </c>
       <c r="C283" s="0" t="s">
-        <v>15</v>
+        <v>164</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>1296</v>
+        <v>162</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>1297</v>
+        <v>15</v>
       </c>
       <c r="H283" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I283" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K283" s="0" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="L283" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="0" t="s">
-        <v>958</v>
+        <v>1137</v>
       </c>
       <c r="B284" s="0" t="s">
-        <v>162</v>
+        <v>1863</v>
       </c>
       <c r="C284" s="0" t="s">
-        <v>15</v>
+        <v>1911</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>1907</v>
+        <v>1963</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>15</v>
+        <v>797</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>298</v>
+        <v>159</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>1860</v>
+        <v>389</v>
       </c>
       <c r="H284" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I284" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K284" s="0" t="s">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="L284" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="0" t="s">
-        <v>221</v>
+        <v>1164</v>
       </c>
       <c r="B285" s="0" t="s">
-        <v>184</v>
+        <v>1863</v>
       </c>
       <c r="C285" s="0" t="s">
-        <v>15</v>
+        <v>414</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>1299</v>
+        <v>1632</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>15</v>
+        <v>206</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>318</v>
+        <v>253</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>187</v>
+        <v>176</v>
       </c>
       <c r="H285" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I285" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K285" s="0" t="s">
-        <v>189</v>
-[...1 lines deleted...]
-      <c r="L285" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B286" s="0" t="s">
-        <v>699</v>
+        <v>1863</v>
       </c>
       <c r="C286" s="0" t="s">
-        <v>15</v>
+        <v>1964</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>1908</v>
+        <v>1965</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>15</v>
+        <v>269</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>298</v>
+        <v>151</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>1909</v>
+        <v>389</v>
       </c>
       <c r="H286" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I286" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K286" s="0" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="L286" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B287" s="0" t="s">
-        <v>422</v>
+        <v>1863</v>
       </c>
       <c r="C287" s="0" t="s">
-        <v>15</v>
+        <v>1908</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>1910</v>
+        <v>1966</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>15</v>
+        <v>343</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>835</v>
+        <v>186</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>1857</v>
+        <v>357</v>
       </c>
       <c r="H287" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I287" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K287" s="0" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="L287" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="0" t="s">
-        <v>221</v>
+        <v>1164</v>
       </c>
       <c r="B288" s="0" t="s">
-        <v>184</v>
+        <v>1863</v>
       </c>
       <c r="C288" s="0" t="s">
-        <v>15</v>
+        <v>414</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>1305</v>
+        <v>1596</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>15</v>
+        <v>206</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>460</v>
+        <v>133</v>
       </c>
       <c r="G288" s="0" t="s">
-        <v>187</v>
+        <v>430</v>
       </c>
       <c r="H288" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I288" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K288" s="0" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="L288" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="0" t="s">
-        <v>221</v>
+        <v>1164</v>
       </c>
       <c r="B289" s="0" t="s">
-        <v>184</v>
+        <v>1863</v>
       </c>
       <c r="C289" s="0" t="s">
-        <v>15</v>
+        <v>414</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>1310</v>
+        <v>1258</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>15</v>
+        <v>206</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>978</v>
+        <v>186</v>
       </c>
       <c r="G289" s="0" t="s">
-        <v>187</v>
+        <v>532</v>
       </c>
       <c r="H289" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I289" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K289" s="0" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="L289" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B290" s="0" t="s">
-        <v>416</v>
+        <v>1863</v>
       </c>
       <c r="C290" s="0" t="s">
-        <v>15</v>
+        <v>1967</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>1911</v>
+        <v>1968</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>15</v>
+        <v>237</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>15</v>
+        <v>157</v>
       </c>
       <c r="G290" s="0" t="s">
-        <v>1912</v>
+        <v>15</v>
       </c>
       <c r="H290" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I290" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K290" s="0" t="s">
-        <v>331</v>
-[...1 lines deleted...]
-      <c r="L290" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="0" t="s">
-        <v>221</v>
+        <v>1164</v>
       </c>
       <c r="B291" s="0" t="s">
+        <v>1863</v>
+      </c>
+      <c r="C291" s="0" t="s">
+        <v>414</v>
+      </c>
+      <c r="D291" s="0" t="s">
+        <v>545</v>
+      </c>
+      <c r="E291" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="F291" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="G291" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="C291" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H291" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I291" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K291" s="0" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="L291" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B292" s="0" t="s">
-        <v>997</v>
+        <v>1863</v>
       </c>
       <c r="C292" s="0" t="s">
-        <v>15</v>
+        <v>376</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>1320</v>
+        <v>374</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>15</v>
+        <v>373</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>138</v>
+        <v>253</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>1322</v>
+        <v>247</v>
       </c>
       <c r="H292" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I292" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K292" s="0" t="s">
-        <v>189</v>
-[...1 lines deleted...]
-      <c r="L292" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B293" s="0" t="s">
-        <v>1913</v>
+        <v>1863</v>
       </c>
       <c r="C293" s="0" t="s">
-        <v>15</v>
+        <v>1927</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>1914</v>
+        <v>1969</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>15</v>
+        <v>1970</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>260</v>
+        <v>186</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>1872</v>
+        <v>130</v>
       </c>
       <c r="H293" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I293" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K293" s="0" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="L293" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="0" t="s">
-        <v>958</v>
+        <v>1137</v>
       </c>
       <c r="B294" s="0" t="s">
-        <v>314</v>
+        <v>1863</v>
       </c>
       <c r="C294" s="0" t="s">
-        <v>15</v>
+        <v>424</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>315</v>
+        <v>967</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>15</v>
+        <v>493</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>318</v>
+        <v>247</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>319</v>
+        <v>176</v>
       </c>
       <c r="H294" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I294" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K294" s="0" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="L294" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B295" s="0" t="s">
-        <v>233</v>
+        <v>1863</v>
       </c>
       <c r="C295" s="0" t="s">
-        <v>15</v>
+        <v>436</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>360</v>
+        <v>541</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>15</v>
+        <v>195</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>211</v>
+        <v>203</v>
       </c>
       <c r="H295" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I295" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K295" s="0" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="L295" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="0" t="s">
-        <v>221</v>
+        <v>1164</v>
       </c>
       <c r="B296" s="0" t="s">
-        <v>624</v>
+        <v>1863</v>
       </c>
       <c r="C296" s="0" t="s">
-        <v>15</v>
+        <v>1491</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>688</v>
+        <v>1339</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>15</v>
+        <v>739</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>15</v>
+        <v>142</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>1328</v>
+        <v>15</v>
       </c>
       <c r="H296" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I296" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K296" s="0" t="s">
-        <v>212</v>
-[...1 lines deleted...]
-      <c r="L296" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B297" s="0" t="s">
-        <v>1016</v>
+        <v>1863</v>
       </c>
       <c r="C297" s="0" t="s">
-        <v>15</v>
+        <v>284</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>1330</v>
+        <v>509</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>15</v>
+        <v>243</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>236</v>
+        <v>186</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>1264</v>
+        <v>184</v>
       </c>
       <c r="H297" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I297" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K297" s="0" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="L297" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B298" s="0" t="s">
-        <v>1915</v>
+        <v>1863</v>
       </c>
       <c r="C298" s="0" t="s">
-        <v>15</v>
+        <v>1971</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>1916</v>
+        <v>1972</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>15</v>
+        <v>1973</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>15</v>
+        <v>210</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>1917</v>
+        <v>15</v>
       </c>
       <c r="H298" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I298" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K298" s="0" t="s">
-        <v>204</v>
-[...1 lines deleted...]
-      <c r="L298" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B299" s="0" t="s">
-        <v>233</v>
+        <v>1863</v>
       </c>
       <c r="C299" s="0" t="s">
-        <v>15</v>
+        <v>1974</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>1918</v>
+        <v>1975</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>15</v>
+        <v>195</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>274</v>
+        <v>253</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>1919</v>
+        <v>234</v>
       </c>
       <c r="H299" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I299" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K299" s="0" t="s">
-        <v>189</v>
-[...1 lines deleted...]
-      <c r="L299" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B300" s="0" t="s">
-        <v>881</v>
+        <v>1863</v>
       </c>
       <c r="C300" s="0" t="s">
-        <v>15</v>
+        <v>1041</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>882</v>
+        <v>1038</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>15</v>
+        <v>1037</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>318</v>
+        <v>253</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>885</v>
+        <v>176</v>
       </c>
       <c r="H300" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I300" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K300" s="0" t="s">
-        <v>189</v>
-[...1 lines deleted...]
-      <c r="L300" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B301" s="0" t="s">
-        <v>215</v>
+        <v>1863</v>
       </c>
       <c r="C301" s="0" t="s">
-        <v>15</v>
+        <v>414</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>405</v>
+        <v>658</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>15</v>
+        <v>406</v>
       </c>
       <c r="F301" s="0" t="s">
-        <v>298</v>
+        <v>210</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>187</v>
+        <v>389</v>
       </c>
       <c r="H301" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I301" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K301" s="0" t="s">
-        <v>204</v>
-[...1 lines deleted...]
-      <c r="L301" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B302" s="0" t="s">
-        <v>422</v>
+        <v>1863</v>
       </c>
       <c r="C302" s="0" t="s">
-        <v>15</v>
+        <v>1976</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>1920</v>
+        <v>1977</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>15</v>
+        <v>343</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>15</v>
+        <v>186</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>1921</v>
+        <v>15</v>
       </c>
       <c r="H302" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I302" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K302" s="0" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="L302" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B303" s="0" t="s">
-        <v>545</v>
+        <v>1863</v>
       </c>
       <c r="C303" s="0" t="s">
-        <v>15</v>
+        <v>414</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>994</v>
+        <v>499</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>15</v>
+        <v>126</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>236</v>
+        <v>142</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>187</v>
+        <v>184</v>
       </c>
       <c r="H303" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I303" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K303" s="0" t="s">
-        <v>212</v>
-[...1 lines deleted...]
-      <c r="L303" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B304" s="0" t="s">
-        <v>1516</v>
+        <v>1863</v>
       </c>
       <c r="C304" s="0" t="s">
-        <v>15</v>
+        <v>1978</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>1922</v>
+        <v>1979</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>15</v>
+        <v>1288</v>
       </c>
       <c r="F304" s="0" t="s">
-        <v>179</v>
+        <v>142</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>1923</v>
+        <v>151</v>
       </c>
       <c r="H304" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I304" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K304" s="0" t="s">
-        <v>212</v>
-[...1 lines deleted...]
-      <c r="L304" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B305" s="0" t="s">
-        <v>1816</v>
+        <v>1863</v>
       </c>
       <c r="C305" s="0" t="s">
-        <v>15</v>
+        <v>1980</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>1924</v>
+        <v>1981</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>15</v>
+        <v>1872</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>340</v>
+        <v>247</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>1925</v>
+        <v>305</v>
       </c>
       <c r="H305" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I305" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K305" s="0" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="L305" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B306" s="0" t="s">
-        <v>233</v>
+        <v>1863</v>
       </c>
       <c r="C306" s="0" t="s">
-        <v>15</v>
+        <v>1110</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>1926</v>
+        <v>1982</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>15</v>
+        <v>195</v>
       </c>
       <c r="F306" s="0" t="s">
-        <v>978</v>
+        <v>359</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>896</v>
+        <v>532</v>
       </c>
       <c r="H306" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I306" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K306" s="0" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="L306" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B307" s="0" t="s">
-        <v>602</v>
+        <v>1863</v>
       </c>
       <c r="C307" s="0" t="s">
-        <v>15</v>
+        <v>815</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>1341</v>
+        <v>813</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>15</v>
+        <v>812</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>198</v>
+        <v>159</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>1343</v>
+        <v>186</v>
       </c>
       <c r="H307" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I307" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K307" s="0" t="s">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="L307" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" s="0" t="s">
-        <v>221</v>
+        <v>1164</v>
       </c>
       <c r="B308" s="0" t="s">
-        <v>184</v>
+        <v>1863</v>
       </c>
       <c r="C308" s="0" t="s">
-        <v>15</v>
+        <v>414</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>1346</v>
+        <v>1496</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>15</v>
+        <v>206</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>176</v>
+        <v>186</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>187</v>
+        <v>148</v>
       </c>
       <c r="H308" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I308" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K308" s="0" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="L308" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B309" s="0" t="s">
-        <v>443</v>
+        <v>1863</v>
       </c>
       <c r="C309" s="0" t="s">
-        <v>15</v>
+        <v>1960</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>1927</v>
+        <v>1983</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>15</v>
+        <v>448</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>371</v>
+        <v>305</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>1905</v>
+        <v>297</v>
       </c>
       <c r="H309" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I309" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K309" s="0" t="s">
-        <v>340</v>
-[...1 lines deleted...]
-      <c r="L309" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="0" t="s">
-        <v>221</v>
+        <v>1164</v>
       </c>
       <c r="B310" s="0" t="s">
-        <v>184</v>
+        <v>1863</v>
       </c>
       <c r="C310" s="0" t="s">
-        <v>15</v>
+        <v>533</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>1350</v>
+        <v>1465</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>15</v>
+        <v>206</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>978</v>
+        <v>186</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>440</v>
+        <v>532</v>
       </c>
       <c r="H310" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I310" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K310" s="0" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="L310" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B311" s="0" t="s">
-        <v>314</v>
+        <v>1863</v>
       </c>
       <c r="C311" s="0" t="s">
-        <v>15</v>
+        <v>496</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>1356</v>
+        <v>494</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>15</v>
+        <v>493</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>260</v>
+        <v>247</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>1358</v>
+        <v>130</v>
       </c>
       <c r="H311" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I311" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K311" s="0" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="L311" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="0" t="s">
-        <v>221</v>
+        <v>1164</v>
       </c>
       <c r="B312" s="0" t="s">
-        <v>215</v>
+        <v>1863</v>
       </c>
       <c r="C312" s="0" t="s">
-        <v>15</v>
+        <v>1368</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>230</v>
+        <v>168</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>15</v>
+        <v>406</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>15</v>
+        <v>159</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>810</v>
+        <v>15</v>
       </c>
       <c r="H312" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I312" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K312" s="0" t="s">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="L312" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="0" t="s">
-        <v>958</v>
+        <v>1137</v>
       </c>
       <c r="B313" s="0" t="s">
-        <v>285</v>
+        <v>1863</v>
       </c>
       <c r="C313" s="0" t="s">
-        <v>15</v>
+        <v>424</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>1544</v>
+        <v>971</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>15</v>
+        <v>213</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>148</v>
+        <v>142</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>319</v>
+        <v>359</v>
       </c>
       <c r="H313" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I313" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K313" s="0" t="s">
-        <v>212</v>
-[...1 lines deleted...]
-      <c r="L313" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="0" t="s">
-        <v>958</v>
+        <v>1137</v>
       </c>
       <c r="B314" s="0" t="s">
-        <v>443</v>
+        <v>1863</v>
       </c>
       <c r="C314" s="0" t="s">
-        <v>15</v>
+        <v>1984</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>1928</v>
+        <v>1985</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>15</v>
+        <v>448</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>195</v>
+        <v>159</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>1929</v>
+        <v>159</v>
       </c>
       <c r="H314" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I314" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K314" s="0" t="s">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="L314" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B315" s="0" t="s">
-        <v>793</v>
+        <v>1863</v>
       </c>
       <c r="C315" s="0" t="s">
-        <v>15</v>
+        <v>820</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>777</v>
+        <v>818</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>15</v>
+        <v>763</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>260</v>
+        <v>157</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>1367</v>
+        <v>130</v>
       </c>
       <c r="H315" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I315" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K315" s="0" t="s">
-        <v>331</v>
-[...1 lines deleted...]
-      <c r="L315" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B316" s="0" t="s">
-        <v>130</v>
+        <v>1863</v>
       </c>
       <c r="C316" s="0" t="s">
-        <v>15</v>
+        <v>185</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>1369</v>
+        <v>292</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>15</v>
+        <v>180</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>236</v>
+        <v>186</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>643</v>
+        <v>184</v>
       </c>
       <c r="H316" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I316" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K316" s="0" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="L316" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B317" s="0" t="s">
-        <v>770</v>
+        <v>1863</v>
       </c>
       <c r="C317" s="0" t="s">
-        <v>15</v>
+        <v>501</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>994</v>
+        <v>499</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>15</v>
+        <v>173</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>1372</v>
+        <v>142</v>
       </c>
       <c r="H317" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I317" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K317" s="0" t="s">
-        <v>204</v>
-[...1 lines deleted...]
-      <c r="L317" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B318" s="0" t="s">
-        <v>798</v>
+        <v>1863</v>
       </c>
       <c r="C318" s="0" t="s">
-        <v>15</v>
+        <v>993</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>1375</v>
+        <v>991</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>15</v>
+        <v>990</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>195</v>
+        <v>159</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>1377</v>
+        <v>159</v>
       </c>
       <c r="H318" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I318" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K318" s="0" t="s">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="L318" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B319" s="0" t="s">
-        <v>422</v>
+        <v>1863</v>
       </c>
       <c r="C319" s="0" t="s">
-        <v>15</v>
+        <v>1986</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>1282</v>
+        <v>1437</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>15</v>
+        <v>343</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>260</v>
+        <v>159</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>1930</v>
+        <v>130</v>
       </c>
       <c r="H319" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I319" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K319" s="0" t="s">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="L319" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B320" s="0" t="s">
-        <v>723</v>
+        <v>1863</v>
       </c>
       <c r="C320" s="0" t="s">
-        <v>15</v>
+        <v>706</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>1380</v>
+        <v>704</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>15</v>
+        <v>361</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>260</v>
+        <v>247</v>
       </c>
       <c r="G320" s="0" t="s">
-        <v>1382</v>
+        <v>130</v>
       </c>
       <c r="H320" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I320" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K320" s="0" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="L320" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B321" s="0" t="s">
-        <v>1801</v>
+        <v>1863</v>
       </c>
       <c r="C321" s="0" t="s">
-        <v>15</v>
+        <v>1868</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>545</v>
+        <v>126</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>15</v>
+        <v>392</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>260</v>
+        <v>159</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>1815</v>
+        <v>130</v>
       </c>
       <c r="H321" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I321" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K321" s="0" t="s">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="L321" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" s="0" t="s">
-        <v>958</v>
+        <v>1137</v>
       </c>
       <c r="B322" s="0" t="s">
-        <v>855</v>
+        <v>1863</v>
       </c>
       <c r="C322" s="0" t="s">
-        <v>15</v>
+        <v>322</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>1931</v>
+        <v>1987</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>15</v>
+        <v>474</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>15</v>
+        <v>159</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>627</v>
+        <v>15</v>
       </c>
       <c r="H322" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I322" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K322" s="0" t="s">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="L322" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" s="0" t="s">
-        <v>221</v>
+        <v>1164</v>
       </c>
       <c r="B323" s="0" t="s">
-        <v>184</v>
+        <v>1863</v>
       </c>
       <c r="C323" s="0" t="s">
-        <v>15</v>
+        <v>414</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>1384</v>
+        <v>1204</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>15</v>
+        <v>206</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>138</v>
+        <v>253</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>187</v>
+        <v>247</v>
       </c>
       <c r="H323" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I323" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K323" s="0" t="s">
-        <v>189</v>
-[...1 lines deleted...]
-      <c r="L323" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B324" s="0" t="s">
-        <v>1386</v>
+        <v>1863</v>
       </c>
       <c r="C324" s="0" t="s">
-        <v>15</v>
+        <v>436</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>1387</v>
+        <v>484</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>15</v>
+        <v>483</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>148</v>
+        <v>142</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>211</v>
+        <v>359</v>
       </c>
       <c r="H324" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I324" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K324" s="0" t="s">
-        <v>212</v>
-[...1 lines deleted...]
-      <c r="L324" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B325" s="0" t="s">
-        <v>1386</v>
+        <v>1863</v>
       </c>
       <c r="C325" s="0" t="s">
-        <v>15</v>
+        <v>424</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>1391</v>
+        <v>681</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>15</v>
+        <v>483</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>212</v>
+        <v>133</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>319</v>
+        <v>142</v>
       </c>
       <c r="H325" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I325" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K325" s="0" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="L325" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B326" s="0" t="s">
-        <v>172</v>
+        <v>1863</v>
       </c>
       <c r="C326" s="0" t="s">
-        <v>15</v>
+        <v>298</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>1395</v>
+        <v>387</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>15</v>
+        <v>145</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>298</v>
+        <v>151</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>652</v>
+        <v>389</v>
       </c>
       <c r="H326" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I326" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K326" s="0" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="L326" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B327" s="0" t="s">
-        <v>336</v>
+        <v>1863</v>
       </c>
       <c r="C327" s="0" t="s">
-        <v>15</v>
+        <v>489</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>1397</v>
+        <v>697</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>15</v>
+        <v>294</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>260</v>
+        <v>210</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>339</v>
+        <v>130</v>
       </c>
       <c r="H327" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I327" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K327" s="0" t="s">
-        <v>204</v>
-[...1 lines deleted...]
-      <c r="L327" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B328" s="0" t="s">
-        <v>770</v>
+        <v>1863</v>
       </c>
       <c r="C328" s="0" t="s">
-        <v>15</v>
+        <v>606</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>1401</v>
+        <v>996</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>15</v>
+        <v>173</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>179</v>
+        <v>210</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>1047</v>
+        <v>151</v>
       </c>
       <c r="H328" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I328" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K328" s="0" t="s">
-        <v>204</v>
-[...1 lines deleted...]
-      <c r="L328" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B329" s="0" t="s">
-        <v>1816</v>
+        <v>1863</v>
       </c>
       <c r="C329" s="0" t="s">
-        <v>15</v>
+        <v>1883</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>1932</v>
+        <v>1988</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>15</v>
+        <v>1872</v>
       </c>
       <c r="F329" s="0" t="s">
-        <v>168</v>
+        <v>151</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>1832</v>
+        <v>133</v>
       </c>
       <c r="H329" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I329" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K329" s="0" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="L329" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B330" s="0" t="s">
-        <v>597</v>
+        <v>1863</v>
       </c>
       <c r="C330" s="0" t="s">
-        <v>15</v>
+        <v>533</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>1405</v>
+        <v>582</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>15</v>
+        <v>569</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>148</v>
+        <v>253</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>440</v>
+        <v>359</v>
       </c>
       <c r="H330" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I330" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K330" s="0" t="s">
-        <v>189</v>
-[...1 lines deleted...]
-      <c r="L330" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B331" s="0" t="s">
-        <v>223</v>
+        <v>1863</v>
       </c>
       <c r="C331" s="0" t="s">
-        <v>15</v>
+        <v>1989</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>1933</v>
+        <v>1990</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>15</v>
+        <v>946</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>198</v>
+        <v>247</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>1934</v>
+        <v>186</v>
       </c>
       <c r="H331" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I331" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K331" s="0" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="L331" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" s="0" t="s">
-        <v>1885</v>
+        <v>1941</v>
       </c>
       <c r="B332" s="0" t="s">
-        <v>1935</v>
+        <v>1863</v>
       </c>
       <c r="C332" s="0" t="s">
-        <v>15</v>
+        <v>1991</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>1936</v>
+        <v>1992</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>15</v>
+        <v>1993</v>
       </c>
       <c r="F332" s="0" t="s">
-        <v>135</v>
+        <v>253</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>1937</v>
+        <v>265</v>
       </c>
       <c r="H332" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I332" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K332" s="0" t="s">
-        <v>189</v>
-[...1 lines deleted...]
-      <c r="L332" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B333" s="0" t="s">
-        <v>130</v>
+        <v>1863</v>
       </c>
       <c r="C333" s="0" t="s">
-        <v>15</v>
+        <v>436</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>1409</v>
+        <v>1113</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>15</v>
+        <v>180</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>1043</v>
+        <v>133</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>211</v>
+        <v>506</v>
       </c>
       <c r="H333" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I333" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K333" s="0" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="L333" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B334" s="0" t="s">
-        <v>613</v>
+        <v>1863</v>
       </c>
       <c r="C334" s="0" t="s">
-        <v>15</v>
+        <v>414</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>614</v>
+        <v>701</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>15</v>
+        <v>518</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>166</v>
+        <v>210</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>187</v>
+        <v>702</v>
       </c>
       <c r="H334" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I334" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K334" s="0" t="s">
-        <v>204</v>
-[...1 lines deleted...]
-      <c r="L334" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B335" s="0" t="s">
-        <v>988</v>
+        <v>1863</v>
       </c>
       <c r="C335" s="0" t="s">
-        <v>15</v>
+        <v>1960</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>1938</v>
+        <v>1994</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>15</v>
+        <v>349</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>204</v>
+        <v>253</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>1905</v>
+        <v>210</v>
       </c>
       <c r="H335" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I335" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K335" s="0" t="s">
-        <v>189</v>
-[...1 lines deleted...]
-      <c r="L335" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" s="0" t="s">
-        <v>221</v>
+        <v>1164</v>
       </c>
       <c r="B336" s="0" t="s">
-        <v>270</v>
+        <v>1863</v>
       </c>
       <c r="C336" s="0" t="s">
-        <v>15</v>
+        <v>1187</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>385</v>
+        <v>1669</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>15</v>
+        <v>1183</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>195</v>
+        <v>253</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>275</v>
+        <v>159</v>
       </c>
       <c r="H336" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I336" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K336" s="0" t="s">
-        <v>189</v>
-[...1 lines deleted...]
-      <c r="L336" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B337" s="0" t="s">
-        <v>613</v>
+        <v>1863</v>
       </c>
       <c r="C337" s="0" t="s">
-        <v>15</v>
+        <v>254</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>1421</v>
+        <v>519</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>15</v>
+        <v>518</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>179</v>
+        <v>133</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>1144</v>
+        <v>151</v>
       </c>
       <c r="H337" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I337" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K337" s="0" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="L337" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" s="0" t="s">
-        <v>221</v>
+        <v>1164</v>
       </c>
       <c r="B338" s="0" t="s">
-        <v>215</v>
+        <v>1863</v>
       </c>
       <c r="C338" s="0" t="s">
-        <v>15</v>
+        <v>414</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>405</v>
+        <v>658</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>15</v>
+        <v>406</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>298</v>
+        <v>210</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>187</v>
+        <v>389</v>
       </c>
       <c r="H338" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I338" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K338" s="0" t="s">
-        <v>204</v>
-[...1 lines deleted...]
-      <c r="L338" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B339" s="0" t="s">
-        <v>1816</v>
+        <v>1863</v>
       </c>
       <c r="C339" s="0" t="s">
-        <v>15</v>
+        <v>1870</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>460</v>
+        <v>430</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>15</v>
+        <v>1872</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>460</v>
+        <v>359</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>1818</v>
+        <v>430</v>
       </c>
       <c r="H339" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I339" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K339" s="0" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="L339" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B340" s="0" t="s">
-        <v>397</v>
+        <v>1863</v>
       </c>
       <c r="C340" s="0" t="s">
-        <v>15</v>
+        <v>1085</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1426</v>
+        <v>1083</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>15</v>
+        <v>1082</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>204</v>
+        <v>186</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>1428</v>
+        <v>210</v>
       </c>
       <c r="H340" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I340" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K340" s="0" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="L340" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B341" s="0" t="s">
-        <v>770</v>
+        <v>1863</v>
       </c>
       <c r="C341" s="0" t="s">
-        <v>15</v>
+        <v>177</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1432</v>
+        <v>174</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>15</v>
+        <v>173</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>318</v>
+        <v>142</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>1434</v>
+        <v>176</v>
       </c>
       <c r="H341" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I341" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K341" s="0" t="s">
-        <v>212</v>
-[...1 lines deleted...]
-      <c r="L341" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" s="0" t="s">
-        <v>221</v>
+        <v>1164</v>
       </c>
       <c r="B342" s="0" t="s">
-        <v>672</v>
+        <v>1863</v>
       </c>
       <c r="C342" s="0" t="s">
-        <v>15</v>
+        <v>1472</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>673</v>
+        <v>1469</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>15</v>
+        <v>1003</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>340</v>
+        <v>142</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>676</v>
+        <v>305</v>
       </c>
       <c r="H342" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I342" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K342" s="0" t="s">
-        <v>212</v>
-[...1 lines deleted...]
-      <c r="L342" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" s="0" t="s">
-        <v>221</v>
+        <v>1164</v>
       </c>
       <c r="B343" s="0" t="s">
-        <v>354</v>
+        <v>1863</v>
       </c>
       <c r="C343" s="0" t="s">
-        <v>15</v>
+        <v>1252</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1441</v>
+        <v>1335</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>15</v>
+        <v>330</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>210</v>
+        <v>142</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>408</v>
+        <v>423</v>
       </c>
       <c r="H343" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I343" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K343" s="0" t="s">
-        <v>212</v>
-[...1 lines deleted...]
-      <c r="L343" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B344" s="0" t="s">
-        <v>1115</v>
+        <v>1863</v>
       </c>
       <c r="C344" s="0" t="s">
-        <v>15</v>
+        <v>346</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1446</v>
+        <v>639</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>15</v>
+        <v>638</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>157</v>
+        <v>133</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>244</v>
+        <v>316</v>
       </c>
       <c r="H344" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I344" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K344" s="0" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="L344" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B345" s="0" t="s">
-        <v>241</v>
+        <v>1863</v>
       </c>
       <c r="C345" s="0" t="s">
-        <v>15</v>
+        <v>1995</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1939</v>
+        <v>1996</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>15</v>
+        <v>319</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>298</v>
+        <v>247</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>1940</v>
+        <v>389</v>
       </c>
       <c r="H345" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I345" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K345" s="0" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="L345" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B346" s="0" t="s">
-        <v>15</v>
+        <v>1863</v>
       </c>
       <c r="C346" s="0" t="s">
-        <v>15</v>
+        <v>538</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1450</v>
+        <v>536</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>1451</v>
+        <v>15</v>
       </c>
       <c r="H346" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I346" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K346" s="0" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="L346" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B347" s="0" t="s">
-        <v>1271</v>
+        <v>1863</v>
       </c>
       <c r="C347" s="0" t="s">
-        <v>15</v>
+        <v>606</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>1941</v>
+        <v>1997</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>15</v>
+        <v>226</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>371</v>
+        <v>157</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>1047</v>
+        <v>297</v>
       </c>
       <c r="H347" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I347" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K347" s="0" t="s">
-        <v>331</v>
-[...1 lines deleted...]
-      <c r="L347" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B348" s="0" t="s">
-        <v>1624</v>
+        <v>1863</v>
       </c>
       <c r="C348" s="0" t="s">
-        <v>15</v>
+        <v>1998</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>1942</v>
+        <v>1999</v>
       </c>
       <c r="E348" s="0" t="s">
-        <v>15</v>
+        <v>1177</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>236</v>
+        <v>157</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>1943</v>
+        <v>184</v>
       </c>
       <c r="H348" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I348" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K348" s="0" t="s">
-        <v>331</v>
-[...1 lines deleted...]
-      <c r="L348" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B349" s="0" t="s">
-        <v>184</v>
+        <v>1863</v>
       </c>
       <c r="C349" s="0" t="s">
-        <v>15</v>
+        <v>414</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1453</v>
+        <v>427</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>15</v>
+        <v>206</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>460</v>
+        <v>186</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>187</v>
+        <v>430</v>
       </c>
       <c r="H349" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I349" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K349" s="0" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="L349" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" s="0" t="s">
-        <v>221</v>
+        <v>1164</v>
       </c>
       <c r="B350" s="0" t="s">
-        <v>545</v>
+        <v>1863</v>
       </c>
       <c r="C350" s="0" t="s">
-        <v>15</v>
+        <v>414</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1458</v>
+        <v>1513</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>15</v>
+        <v>126</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>252</v>
+        <v>159</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>187</v>
+        <v>232</v>
       </c>
       <c r="H350" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I350" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K350" s="0" t="s">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="L350" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B351" s="0" t="s">
-        <v>597</v>
+        <v>1863</v>
       </c>
       <c r="C351" s="0" t="s">
-        <v>15</v>
+        <v>2000</v>
       </c>
       <c r="D351" s="0" t="s">
-        <v>1944</v>
+        <v>2001</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>15</v>
+        <v>569</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>1043</v>
+        <v>186</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>1945</v>
+        <v>506</v>
       </c>
       <c r="H351" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I351" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K351" s="0" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="L351" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B352" s="0" t="s">
-        <v>597</v>
+        <v>1863</v>
       </c>
       <c r="C352" s="0" t="s">
-        <v>15</v>
+        <v>278</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>925</v>
+        <v>609</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>15</v>
+        <v>569</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>439</v>
+        <v>133</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>554</v>
+        <v>440</v>
       </c>
       <c r="H352" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I352" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K352" s="0" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="L352" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B353" s="0" t="s">
-        <v>1816</v>
+        <v>1863</v>
       </c>
       <c r="C353" s="0" t="s">
-        <v>15</v>
+        <v>1883</v>
       </c>
       <c r="D353" s="0" t="s">
-        <v>1946</v>
+        <v>2002</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>15</v>
+        <v>1872</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>146</v>
+        <v>210</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>1832</v>
+        <v>369</v>
       </c>
       <c r="H353" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I353" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K353" s="0" t="s">
-        <v>204</v>
-[...1 lines deleted...]
-      <c r="L353" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B354" s="0" t="s">
-        <v>162</v>
+        <v>1863</v>
       </c>
       <c r="C354" s="0" t="s">
-        <v>15</v>
+        <v>784</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1466</v>
+        <v>798</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>15</v>
+        <v>797</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>304</v>
+        <v>133</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>979</v>
+        <v>139</v>
       </c>
       <c r="H354" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I354" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K354" s="0" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="L354" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B355" s="0" t="s">
-        <v>855</v>
+        <v>1863</v>
       </c>
       <c r="C355" s="0" t="s">
-        <v>15</v>
+        <v>322</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1470</v>
+        <v>475</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>15</v>
+        <v>474</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>460</v>
+        <v>247</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>627</v>
+        <v>430</v>
       </c>
       <c r="H355" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I355" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K355" s="0" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="L355" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B356" s="0" t="s">
-        <v>285</v>
+        <v>1863</v>
       </c>
       <c r="C356" s="0" t="s">
-        <v>15</v>
+        <v>266</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1474</v>
+        <v>341</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>15</v>
+        <v>213</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>189</v>
+        <v>210</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>455</v>
+        <v>253</v>
       </c>
       <c r="H356" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I356" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K356" s="0" t="s">
-        <v>204</v>
-[...1 lines deleted...]
-      <c r="L356" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" s="0" t="s">
-        <v>221</v>
+        <v>1164</v>
       </c>
       <c r="B357" s="0" t="s">
-        <v>270</v>
+        <v>1863</v>
       </c>
       <c r="C357" s="0" t="s">
-        <v>15</v>
+        <v>1393</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1466</v>
+        <v>798</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>15</v>
+        <v>1183</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>212</v>
+        <v>253</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>372</v>
+        <v>142</v>
       </c>
       <c r="H357" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I357" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K357" s="0" t="s">
-        <v>189</v>
-[...1 lines deleted...]
-      <c r="L357" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B358" s="0" t="s">
-        <v>1482</v>
+        <v>1863</v>
       </c>
       <c r="C358" s="0" t="s">
-        <v>15</v>
+        <v>466</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1483</v>
+        <v>593</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>15</v>
+        <v>592</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>304</v>
+        <v>142</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>1485</v>
+        <v>139</v>
       </c>
       <c r="H358" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I358" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K358" s="0" t="s">
-        <v>212</v>
-[...1 lines deleted...]
-      <c r="L358" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B359" s="0" t="s">
-        <v>1947</v>
+        <v>1863</v>
       </c>
       <c r="C359" s="0" t="s">
-        <v>15</v>
+        <v>2003</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>166</v>
+        <v>702</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>15</v>
+        <v>2004</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>157</v>
+        <v>186</v>
       </c>
       <c r="G359" s="0" t="s">
-        <v>1948</v>
+        <v>316</v>
       </c>
       <c r="H359" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I359" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K359" s="0" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="L359" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B360" s="0" t="s">
-        <v>184</v>
+        <v>1863</v>
       </c>
       <c r="C360" s="0" t="s">
-        <v>15</v>
+        <v>414</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>581</v>
+        <v>565</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>15</v>
+        <v>206</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>179</v>
+        <v>210</v>
       </c>
       <c r="G360" s="0" t="s">
-        <v>187</v>
+        <v>151</v>
       </c>
       <c r="H360" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I360" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J360" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K360" s="0" t="s">
-        <v>204</v>
-[...1 lines deleted...]
-      <c r="L360" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B361" s="0" t="s">
-        <v>215</v>
+        <v>1863</v>
       </c>
       <c r="C361" s="0" t="s">
-        <v>15</v>
+        <v>414</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1488</v>
+        <v>472</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>15</v>
+        <v>406</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>298</v>
+        <v>210</v>
       </c>
       <c r="G361" s="0" t="s">
-        <v>187</v>
+        <v>389</v>
       </c>
       <c r="H361" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I361" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K361" s="0" t="s">
-        <v>204</v>
-[...1 lines deleted...]
-      <c r="L361" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B362" s="0" t="s">
-        <v>379</v>
+        <v>1863</v>
       </c>
       <c r="C362" s="0" t="s">
-        <v>15</v>
+        <v>481</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1491</v>
+        <v>660</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>15</v>
+        <v>643</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>363</v>
+        <v>151</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>1014</v>
+        <v>203</v>
       </c>
       <c r="H362" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I362" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K362" s="0" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="L362" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B363" s="0" t="s">
-        <v>1913</v>
+        <v>1863</v>
       </c>
       <c r="C363" s="0" t="s">
-        <v>15</v>
+        <v>2005</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1949</v>
+        <v>2006</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>15</v>
+        <v>1970</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>195</v>
+        <v>359</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>1950</v>
+        <v>159</v>
       </c>
       <c r="H363" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I363" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K363" s="0" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="L363" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B364" s="0" t="s">
-        <v>709</v>
+        <v>1863</v>
       </c>
       <c r="C364" s="0" t="s">
-        <v>15</v>
+        <v>1792</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>756</v>
+        <v>736</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>15</v>
+        <v>1789</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>298</v>
+        <v>186</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>759</v>
+        <v>389</v>
       </c>
       <c r="H364" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I364" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K364" s="0" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="L364" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" s="0" t="s">
-        <v>221</v>
+        <v>1164</v>
       </c>
       <c r="B365" s="0" t="s">
-        <v>270</v>
+        <v>1863</v>
       </c>
       <c r="C365" s="0" t="s">
-        <v>15</v>
+        <v>1187</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1497</v>
+        <v>1282</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>15</v>
+        <v>1183</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>371</v>
+        <v>157</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>275</v>
+        <v>297</v>
       </c>
       <c r="H365" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I365" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K365" s="0" t="s">
-        <v>331</v>
-[...1 lines deleted...]
-      <c r="L365" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B366" s="0" t="s">
-        <v>855</v>
+        <v>1863</v>
       </c>
       <c r="C366" s="0" t="s">
-        <v>15</v>
+        <v>842</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>856</v>
+        <v>839</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>15</v>
+        <v>474</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>304</v>
+        <v>159</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>859</v>
+        <v>139</v>
       </c>
       <c r="H366" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I366" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K366" s="0" t="s">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="L366" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B367" s="0" t="s">
-        <v>416</v>
+        <v>1863</v>
       </c>
       <c r="C367" s="0" t="s">
-        <v>15</v>
+        <v>466</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1506</v>
+        <v>465</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>15</v>
+        <v>237</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>298</v>
+        <v>253</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>1485</v>
+        <v>389</v>
       </c>
       <c r="H367" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I367" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K367" s="0" t="s">
-        <v>189</v>
-[...1 lines deleted...]
-      <c r="L367" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B368" s="0" t="s">
-        <v>699</v>
+        <v>1863</v>
       </c>
       <c r="C368" s="0" t="s">
-        <v>15</v>
+        <v>272</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1508</v>
+        <v>270</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>15</v>
+        <v>269</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>236</v>
+        <v>253</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>1510</v>
+        <v>184</v>
       </c>
       <c r="H368" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I368" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K368" s="0" t="s">
-        <v>189</v>
-[...1 lines deleted...]
-      <c r="L368" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" s="0" t="s">
-        <v>221</v>
+        <v>1164</v>
       </c>
       <c r="B369" s="0" t="s">
-        <v>264</v>
+        <v>1863</v>
       </c>
       <c r="C369" s="0" t="s">
-        <v>15</v>
+        <v>436</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>541</v>
+        <v>434</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>15</v>
+        <v>167</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>304</v>
+        <v>133</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>211</v>
+        <v>139</v>
       </c>
       <c r="H369" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I369" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K369" s="0" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="L369" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" s="0" t="s">
-        <v>221</v>
+        <v>1164</v>
       </c>
       <c r="B370" s="0" t="s">
-        <v>1516</v>
+        <v>1863</v>
       </c>
       <c r="C370" s="0" t="s">
-        <v>15</v>
+        <v>949</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1517</v>
+        <v>1289</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>15</v>
+        <v>1288</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>204</v>
+        <v>359</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>227</v>
+        <v>210</v>
       </c>
       <c r="H370" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I370" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K370" s="0" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="L370" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B371" s="0" t="s">
-        <v>529</v>
+        <v>1863</v>
       </c>
       <c r="C371" s="0" t="s">
-        <v>15</v>
+        <v>865</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1523</v>
+        <v>902</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>15</v>
+        <v>862</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>179</v>
+        <v>247</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>1073</v>
+        <v>151</v>
       </c>
       <c r="H371" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I371" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J371" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K371" s="0" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="L371" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B372" s="0" t="s">
-        <v>444</v>
+        <v>1863</v>
       </c>
       <c r="C372" s="0" t="s">
-        <v>15</v>
+        <v>2007</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1951</v>
+        <v>2008</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>15</v>
+        <v>275</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>298</v>
+        <v>210</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>1952</v>
+        <v>389</v>
       </c>
       <c r="H372" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I372" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K372" s="0" t="s">
-        <v>204</v>
-[...1 lines deleted...]
-      <c r="L372" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B373" s="0" t="s">
-        <v>735</v>
+        <v>1863</v>
       </c>
       <c r="C373" s="0" t="s">
-        <v>15</v>
+        <v>158</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1527</v>
+        <v>301</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>15</v>
+        <v>154</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>304</v>
+        <v>253</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>738</v>
+        <v>139</v>
       </c>
       <c r="H373" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I373" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K373" s="0" t="s">
-        <v>189</v>
-[...1 lines deleted...]
-      <c r="L373" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" s="0" t="s">
-        <v>221</v>
+        <v>1164</v>
       </c>
       <c r="B374" s="0" t="s">
-        <v>624</v>
+        <v>1863</v>
       </c>
       <c r="C374" s="0" t="s">
-        <v>15</v>
+        <v>414</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1528</v>
+        <v>1263</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>15</v>
+        <v>739</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>187</v>
+        <v>232</v>
       </c>
       <c r="H374" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I374" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K374" s="0" t="s">
-        <v>189</v>
-[...1 lines deleted...]
-      <c r="L374" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B375" s="0" t="s">
-        <v>152</v>
+        <v>1863</v>
       </c>
       <c r="C375" s="0" t="s">
-        <v>15</v>
+        <v>1684</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1531</v>
+        <v>1681</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>15</v>
+        <v>921</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>371</v>
+        <v>186</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>1534</v>
+        <v>297</v>
       </c>
       <c r="H375" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I375" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J375" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K375" s="0" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="L375" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" s="0" t="s">
-        <v>958</v>
+        <v>1137</v>
       </c>
       <c r="B376" s="0" t="s">
-        <v>855</v>
+        <v>1863</v>
       </c>
       <c r="C376" s="0" t="s">
-        <v>15</v>
+        <v>322</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1470</v>
+        <v>475</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>15</v>
+        <v>474</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>15</v>
+        <v>247</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>627</v>
+        <v>15</v>
       </c>
       <c r="H376" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I376" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K376" s="0" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="L376" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" s="0" t="s">
-        <v>221</v>
+        <v>1164</v>
       </c>
       <c r="B377" s="0" t="s">
-        <v>776</v>
+        <v>1863</v>
       </c>
       <c r="C377" s="0" t="s">
-        <v>15</v>
+        <v>1244</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>777</v>
+        <v>818</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>15</v>
+        <v>1241</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>252</v>
+        <v>210</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>780</v>
+        <v>232</v>
       </c>
       <c r="H377" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I377" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K377" s="0" t="s">
-        <v>204</v>
-[...1 lines deleted...]
-      <c r="L377" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B378" s="0" t="s">
-        <v>285</v>
+        <v>1863</v>
       </c>
       <c r="C378" s="0" t="s">
-        <v>15</v>
+        <v>424</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1544</v>
+        <v>971</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>15</v>
+        <v>213</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>148</v>
+        <v>142</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>319</v>
+        <v>359</v>
       </c>
       <c r="H378" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I378" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K378" s="0" t="s">
-        <v>212</v>
-[...1 lines deleted...]
-      <c r="L378" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" s="0" t="s">
-        <v>221</v>
+        <v>1164</v>
       </c>
       <c r="B379" s="0" t="s">
-        <v>1386</v>
+        <v>1863</v>
       </c>
       <c r="C379" s="0" t="s">
-        <v>15</v>
+        <v>436</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1387</v>
+        <v>484</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>15</v>
+        <v>483</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>148</v>
+        <v>142</v>
       </c>
       <c r="G379" s="0" t="s">
-        <v>211</v>
+        <v>359</v>
       </c>
       <c r="H379" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I379" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K379" s="0" t="s">
-        <v>212</v>
-[...1 lines deleted...]
-      <c r="L379" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B380" s="0" t="s">
-        <v>184</v>
+        <v>1863</v>
       </c>
       <c r="C380" s="0" t="s">
-        <v>15</v>
+        <v>2009</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1953</v>
+        <v>2010</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>15</v>
+        <v>206</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>212</v>
+        <v>133</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>1954</v>
+        <v>142</v>
       </c>
       <c r="H380" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I380" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K380" s="0" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="L380" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B381" s="0" t="s">
-        <v>988</v>
+        <v>1863</v>
       </c>
       <c r="C381" s="0" t="s">
-        <v>15</v>
+        <v>667</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1955</v>
+        <v>2011</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>15</v>
+        <v>349</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>15</v>
+        <v>142</v>
       </c>
       <c r="G381" s="0" t="s">
-        <v>1617</v>
+        <v>15</v>
       </c>
       <c r="H381" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I381" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K381" s="0" t="s">
-        <v>212</v>
-[...1 lines deleted...]
-      <c r="L381" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B382" s="0" t="s">
-        <v>545</v>
+        <v>1863</v>
       </c>
       <c r="C382" s="0" t="s">
-        <v>15</v>
+        <v>131</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1551</v>
+        <v>127</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>15</v>
+        <v>126</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>260</v>
+        <v>133</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>1552</v>
+        <v>130</v>
       </c>
       <c r="H382" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I382" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J382" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K382" s="0" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="L382" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B383" s="0" t="s">
-        <v>1555</v>
+        <v>1863</v>
       </c>
       <c r="C383" s="0" t="s">
-        <v>15</v>
+        <v>993</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1556</v>
+        <v>1001</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>15</v>
+        <v>1000</v>
       </c>
       <c r="F383" s="0" t="s">
-        <v>274</v>
+        <v>151</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>1377</v>
+        <v>234</v>
       </c>
       <c r="H383" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I383" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J383" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K383" s="0" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="L383" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" s="0" t="s">
-        <v>221</v>
+        <v>1164</v>
       </c>
       <c r="B384" s="0" t="s">
-        <v>207</v>
+        <v>1863</v>
       </c>
       <c r="C384" s="0" t="s">
-        <v>15</v>
+        <v>436</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>230</v>
+        <v>168</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>15</v>
+        <v>444</v>
       </c>
       <c r="F384" s="0" t="s">
-        <v>146</v>
+        <v>133</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>211</v>
+        <v>369</v>
       </c>
       <c r="H384" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I384" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J384" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K384" s="0" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="L384" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B385" s="0" t="s">
-        <v>597</v>
+        <v>1863</v>
       </c>
       <c r="C385" s="0" t="s">
-        <v>15</v>
+        <v>1868</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1956</v>
+        <v>2012</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>15</v>
+        <v>569</v>
       </c>
       <c r="F385" s="0" t="s">
-        <v>252</v>
+        <v>159</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>1815</v>
+        <v>232</v>
       </c>
       <c r="H385" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I385" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J385" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K385" s="0" t="s">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="L385" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" s="0" t="s">
-        <v>958</v>
+        <v>1137</v>
       </c>
       <c r="B386" s="0" t="s">
-        <v>172</v>
+        <v>1863</v>
       </c>
       <c r="C386" s="0" t="s">
-        <v>15</v>
+        <v>149</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>173</v>
+        <v>146</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>15</v>
+        <v>145</v>
       </c>
       <c r="F386" s="0" t="s">
-        <v>176</v>
+        <v>151</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>177</v>
+        <v>148</v>
       </c>
       <c r="H386" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I386" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J386" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K386" s="0" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="L386" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B387" s="0" t="s">
-        <v>1816</v>
+        <v>1863</v>
       </c>
       <c r="C387" s="0" t="s">
-        <v>15</v>
+        <v>2013</v>
       </c>
       <c r="D387" s="0" t="s">
-        <v>1957</v>
+        <v>2014</v>
       </c>
       <c r="E387" s="0" t="s">
-        <v>15</v>
+        <v>1872</v>
       </c>
       <c r="F387" s="0" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
       <c r="G387" s="0" t="s">
-        <v>1958</v>
+        <v>369</v>
       </c>
       <c r="H387" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I387" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J387" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K387" s="0" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="L387" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B388" s="0" t="s">
-        <v>1564</v>
+        <v>1863</v>
       </c>
       <c r="C388" s="0" t="s">
-        <v>15</v>
+        <v>1692</v>
       </c>
       <c r="D388" s="0" t="s">
-        <v>1565</v>
+        <v>1689</v>
       </c>
       <c r="E388" s="0" t="s">
-        <v>15</v>
+        <v>1688</v>
       </c>
       <c r="F388" s="0" t="s">
-        <v>195</v>
+        <v>186</v>
       </c>
       <c r="G388" s="0" t="s">
-        <v>1568</v>
+        <v>159</v>
       </c>
       <c r="H388" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I388" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J388" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K388" s="0" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="L388" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B389" s="0" t="s">
-        <v>624</v>
+        <v>1863</v>
       </c>
       <c r="C389" s="0" t="s">
-        <v>15</v>
+        <v>741</v>
       </c>
       <c r="D389" s="0" t="s">
-        <v>1571</v>
+        <v>740</v>
       </c>
       <c r="E389" s="0" t="s">
-        <v>15</v>
+        <v>739</v>
       </c>
       <c r="F389" s="0" t="s">
-        <v>15</v>
+        <v>142</v>
       </c>
       <c r="G389" s="0" t="s">
-        <v>1572</v>
+        <v>15</v>
       </c>
       <c r="H389" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I389" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J389" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K389" s="0" t="s">
-        <v>212</v>
-[...1 lines deleted...]
-      <c r="L389" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B390" s="0" t="s">
-        <v>770</v>
+        <v>1863</v>
       </c>
       <c r="C390" s="0" t="s">
-        <v>15</v>
+        <v>259</v>
       </c>
       <c r="D390" s="0" t="s">
-        <v>1574</v>
+        <v>257</v>
       </c>
       <c r="E390" s="0" t="s">
-        <v>15</v>
+        <v>173</v>
       </c>
       <c r="F390" s="0" t="s">
-        <v>15</v>
+        <v>210</v>
       </c>
       <c r="G390" s="0" t="s">
-        <v>1576</v>
+        <v>15</v>
       </c>
       <c r="H390" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I390" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J390" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K390" s="0" t="s">
-        <v>204</v>
-[...1 lines deleted...]
-      <c r="L390" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" s="0" t="s">
-        <v>221</v>
+        <v>1164</v>
       </c>
       <c r="B391" s="0" t="s">
-        <v>184</v>
+        <v>1863</v>
       </c>
       <c r="C391" s="0" t="s">
-        <v>15</v>
+        <v>414</v>
       </c>
       <c r="D391" s="0" t="s">
-        <v>291</v>
+        <v>452</v>
       </c>
       <c r="E391" s="0" t="s">
-        <v>15</v>
+        <v>206</v>
       </c>
       <c r="F391" s="0" t="s">
-        <v>212</v>
+        <v>186</v>
       </c>
       <c r="G391" s="0" t="s">
-        <v>187</v>
+        <v>142</v>
       </c>
       <c r="H391" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I391" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J391" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K391" s="0" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="L391" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" s="0" t="s">
-        <v>221</v>
+        <v>1164</v>
       </c>
       <c r="B392" s="0" t="s">
-        <v>1172</v>
+        <v>1863</v>
       </c>
       <c r="C392" s="0" t="s">
-        <v>15</v>
+        <v>1579</v>
       </c>
       <c r="D392" s="0" t="s">
-        <v>1582</v>
+        <v>1576</v>
       </c>
       <c r="E392" s="0" t="s">
-        <v>15</v>
+        <v>935</v>
       </c>
       <c r="F392" s="0" t="s">
-        <v>195</v>
+        <v>359</v>
       </c>
       <c r="G392" s="0" t="s">
-        <v>1585</v>
+        <v>159</v>
       </c>
       <c r="H392" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I392" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J392" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K392" s="0" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="L392" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" s="0" t="s">
-        <v>221</v>
+        <v>1164</v>
       </c>
       <c r="B393" s="0" t="s">
-        <v>545</v>
+        <v>1863</v>
       </c>
       <c r="C393" s="0" t="s">
-        <v>15</v>
+        <v>414</v>
       </c>
       <c r="D393" s="0" t="s">
-        <v>1528</v>
+        <v>1263</v>
       </c>
       <c r="E393" s="0" t="s">
-        <v>15</v>
+        <v>126</v>
       </c>
       <c r="F393" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="G393" s="0" t="s">
-        <v>187</v>
+        <v>232</v>
       </c>
       <c r="H393" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I393" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J393" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K393" s="0" t="s">
-        <v>189</v>
-[...1 lines deleted...]
-      <c r="L393" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B394" s="0" t="s">
-        <v>1816</v>
+        <v>1863</v>
       </c>
       <c r="C394" s="0" t="s">
-        <v>15</v>
+        <v>1870</v>
       </c>
       <c r="D394" s="0" t="s">
-        <v>1841</v>
+        <v>1893</v>
       </c>
       <c r="E394" s="0" t="s">
-        <v>15</v>
+        <v>1872</v>
       </c>
       <c r="F394" s="0" t="s">
-        <v>157</v>
+        <v>247</v>
       </c>
       <c r="G394" s="0" t="s">
-        <v>1818</v>
+        <v>316</v>
       </c>
       <c r="H394" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I394" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J394" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K394" s="0" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="L394" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B395" s="0" t="s">
-        <v>524</v>
+        <v>1863</v>
       </c>
       <c r="C395" s="0" t="s">
-        <v>15</v>
+        <v>278</v>
       </c>
       <c r="D395" s="0" t="s">
-        <v>1591</v>
+        <v>461</v>
       </c>
       <c r="E395" s="0" t="s">
-        <v>15</v>
+        <v>250</v>
       </c>
       <c r="F395" s="0" t="s">
-        <v>168</v>
+        <v>253</v>
       </c>
       <c r="G395" s="0" t="s">
-        <v>554</v>
+        <v>133</v>
       </c>
       <c r="H395" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I395" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J395" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K395" s="0" t="s">
-        <v>189</v>
-[...1 lines deleted...]
-      <c r="L395" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B396" s="0" t="s">
-        <v>172</v>
+        <v>1863</v>
       </c>
       <c r="C396" s="0" t="s">
-        <v>15</v>
+        <v>149</v>
       </c>
       <c r="D396" s="0" t="s">
-        <v>173</v>
+        <v>146</v>
       </c>
       <c r="E396" s="0" t="s">
-        <v>15</v>
+        <v>145</v>
       </c>
       <c r="F396" s="0" t="s">
-        <v>176</v>
+        <v>151</v>
       </c>
       <c r="G396" s="0" t="s">
-        <v>177</v>
+        <v>148</v>
       </c>
       <c r="H396" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I396" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J396" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K396" s="0" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="L396" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" s="0" t="s">
-        <v>221</v>
+        <v>1164</v>
       </c>
       <c r="B397" s="0" t="s">
-        <v>820</v>
+        <v>1863</v>
       </c>
       <c r="C397" s="0" t="s">
-        <v>15</v>
+        <v>1629</v>
       </c>
       <c r="D397" s="0" t="s">
-        <v>1598</v>
+        <v>1626</v>
       </c>
       <c r="E397" s="0" t="s">
-        <v>15</v>
+        <v>480</v>
       </c>
       <c r="F397" s="0" t="s">
-        <v>340</v>
+        <v>157</v>
       </c>
       <c r="G397" s="0" t="s">
-        <v>1601</v>
+        <v>305</v>
       </c>
       <c r="H397" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I397" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J397" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K397" s="0" t="s">
-        <v>331</v>
-[...1 lines deleted...]
-      <c r="L397" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" s="0" t="s">
-        <v>221</v>
+        <v>1164</v>
       </c>
       <c r="B398" s="0" t="s">
-        <v>524</v>
+        <v>1863</v>
       </c>
       <c r="C398" s="0" t="s">
-        <v>15</v>
+        <v>278</v>
       </c>
       <c r="D398" s="0" t="s">
-        <v>1591</v>
+        <v>461</v>
       </c>
       <c r="E398" s="0" t="s">
-        <v>15</v>
+        <v>250</v>
       </c>
       <c r="F398" s="0" t="s">
-        <v>168</v>
+        <v>159</v>
       </c>
       <c r="G398" s="0" t="s">
-        <v>554</v>
+        <v>133</v>
       </c>
       <c r="H398" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I398" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J398" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K398" s="0" t="s">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="L398" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B399" s="0" t="s">
-        <v>1816</v>
+        <v>1863</v>
       </c>
       <c r="C399" s="0" t="s">
-        <v>15</v>
+        <v>1980</v>
       </c>
       <c r="D399" s="0" t="s">
-        <v>1959</v>
+        <v>2015</v>
       </c>
       <c r="E399" s="0" t="s">
-        <v>15</v>
+        <v>1872</v>
       </c>
       <c r="F399" s="0" t="s">
-        <v>363</v>
+        <v>133</v>
       </c>
       <c r="G399" s="0" t="s">
-        <v>1925</v>
+        <v>203</v>
       </c>
       <c r="H399" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I399" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J399" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K399" s="0" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="L399" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" s="0" t="s">
-        <v>221</v>
+        <v>1164</v>
       </c>
       <c r="B400" s="0" t="s">
-        <v>404</v>
+        <v>1863</v>
       </c>
       <c r="C400" s="0" t="s">
-        <v>15</v>
+        <v>1252</v>
       </c>
       <c r="D400" s="0" t="s">
-        <v>1608</v>
+        <v>1249</v>
       </c>
       <c r="E400" s="0" t="s">
-        <v>15</v>
+        <v>308</v>
       </c>
       <c r="F400" s="0" t="s">
-        <v>157</v>
+        <v>253</v>
       </c>
       <c r="G400" s="0" t="s">
-        <v>408</v>
+        <v>316</v>
       </c>
       <c r="H400" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I400" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J400" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K400" s="0" t="s">
-        <v>189</v>
-[...1 lines deleted...]
-      <c r="L400" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B401" s="0" t="s">
-        <v>1614</v>
+        <v>1863</v>
       </c>
       <c r="C401" s="0" t="s">
-        <v>15</v>
+        <v>667</v>
       </c>
       <c r="D401" s="0" t="s">
-        <v>1615</v>
+        <v>665</v>
       </c>
       <c r="E401" s="0" t="s">
-        <v>15</v>
+        <v>664</v>
       </c>
       <c r="F401" s="0" t="s">
-        <v>15</v>
+        <v>151</v>
       </c>
       <c r="G401" s="0" t="s">
-        <v>1617</v>
+        <v>15</v>
       </c>
       <c r="H401" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I401" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J401" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K401" s="0" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="L401" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B402" s="0" t="s">
-        <v>285</v>
+        <v>1863</v>
       </c>
       <c r="C402" s="0" t="s">
-        <v>15</v>
+        <v>720</v>
       </c>
       <c r="D402" s="0" t="s">
-        <v>1620</v>
+        <v>718</v>
       </c>
       <c r="E402" s="0" t="s">
-        <v>15</v>
+        <v>213</v>
       </c>
       <c r="F402" s="0" t="s">
-        <v>340</v>
+        <v>133</v>
       </c>
       <c r="G402" s="0" t="s">
-        <v>1057</v>
+        <v>305</v>
       </c>
       <c r="H402" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I402" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J402" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K402" s="0" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="L402" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" s="0" t="s">
-        <v>221</v>
+        <v>1164</v>
       </c>
       <c r="B403" s="0" t="s">
-        <v>1624</v>
+        <v>1863</v>
       </c>
       <c r="C403" s="0" t="s">
-        <v>15</v>
+        <v>1179</v>
       </c>
       <c r="D403" s="0" t="s">
-        <v>1043</v>
+        <v>506</v>
       </c>
       <c r="E403" s="0" t="s">
-        <v>15</v>
+        <v>1177</v>
       </c>
       <c r="F403" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="G403" s="0" t="s">
-        <v>1625</v>
+        <v>316</v>
       </c>
       <c r="H403" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I403" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J403" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K403" s="0" t="s">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="L403" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" s="0" t="s">
-        <v>221</v>
+        <v>1164</v>
       </c>
       <c r="B404" s="0" t="s">
-        <v>184</v>
+        <v>1863</v>
       </c>
       <c r="C404" s="0" t="s">
-        <v>15</v>
+        <v>414</v>
       </c>
       <c r="D404" s="0" t="s">
-        <v>1627</v>
+        <v>1529</v>
       </c>
       <c r="E404" s="0" t="s">
-        <v>15</v>
+        <v>206</v>
       </c>
       <c r="F404" s="0" t="s">
-        <v>460</v>
+        <v>186</v>
       </c>
       <c r="G404" s="0" t="s">
-        <v>187</v>
+        <v>430</v>
       </c>
       <c r="H404" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I404" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J404" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K404" s="0" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="L404" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" s="0" t="s">
-        <v>221</v>
+        <v>1164</v>
       </c>
       <c r="B405" s="0" t="s">
-        <v>624</v>
+        <v>1863</v>
       </c>
       <c r="C405" s="0" t="s">
-        <v>15</v>
+        <v>1341</v>
       </c>
       <c r="D405" s="0" t="s">
-        <v>688</v>
+        <v>1339</v>
       </c>
       <c r="E405" s="0" t="s">
-        <v>15</v>
+        <v>739</v>
       </c>
       <c r="F405" s="0" t="s">
-        <v>15</v>
+        <v>159</v>
       </c>
       <c r="G405" s="0" t="s">
-        <v>1634</v>
+        <v>15</v>
       </c>
       <c r="H405" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I405" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J405" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K405" s="0" t="s">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="L405" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" s="0" t="s">
-        <v>958</v>
+        <v>1137</v>
       </c>
       <c r="B406" s="0" t="s">
-        <v>130</v>
+        <v>1863</v>
       </c>
       <c r="C406" s="0" t="s">
-        <v>15</v>
+        <v>750</v>
       </c>
       <c r="D406" s="0" t="s">
-        <v>131</v>
+        <v>748</v>
       </c>
       <c r="E406" s="0" t="s">
-        <v>15</v>
+        <v>180</v>
       </c>
       <c r="F406" s="0" t="s">
-        <v>135</v>
+        <v>247</v>
       </c>
       <c r="G406" s="0" t="s">
-        <v>136</v>
+        <v>265</v>
       </c>
       <c r="H406" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I406" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J406" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K406" s="0" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="L406" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B407" s="0" t="s">
-        <v>770</v>
+        <v>1863</v>
       </c>
       <c r="C407" s="0" t="s">
-        <v>15</v>
+        <v>687</v>
       </c>
       <c r="D407" s="0" t="s">
-        <v>1960</v>
+        <v>2016</v>
       </c>
       <c r="E407" s="0" t="s">
-        <v>15</v>
+        <v>173</v>
       </c>
       <c r="F407" s="0" t="s">
-        <v>195</v>
+        <v>139</v>
       </c>
       <c r="G407" s="0" t="s">
-        <v>196</v>
+        <v>159</v>
       </c>
       <c r="H407" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I407" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J407" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K407" s="0" t="s">
-        <v>304</v>
-[...1 lines deleted...]
-      <c r="L407" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B408" s="0" t="s">
-        <v>1642</v>
+        <v>1863</v>
       </c>
       <c r="C408" s="0" t="s">
-        <v>15</v>
+        <v>850</v>
       </c>
       <c r="D408" s="0" t="s">
-        <v>1643</v>
+        <v>847</v>
       </c>
       <c r="E408" s="0" t="s">
-        <v>15</v>
+        <v>846</v>
       </c>
       <c r="F408" s="0" t="s">
-        <v>210</v>
+        <v>133</v>
       </c>
       <c r="G408" s="0" t="s">
-        <v>1646</v>
+        <v>423</v>
       </c>
       <c r="H408" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I408" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J408" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K408" s="0" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="L408" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B409" s="0" t="s">
-        <v>241</v>
+        <v>1863</v>
       </c>
       <c r="C409" s="0" t="s">
-        <v>15</v>
+        <v>322</v>
       </c>
       <c r="D409" s="0" t="s">
-        <v>1650</v>
+        <v>320</v>
       </c>
       <c r="E409" s="0" t="s">
-        <v>15</v>
+        <v>319</v>
       </c>
       <c r="F409" s="0" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="G409" s="0" t="s">
-        <v>627</v>
+        <v>253</v>
       </c>
       <c r="H409" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I409" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J409" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K409" s="0" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="L409" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B410" s="0" t="s">
-        <v>881</v>
+        <v>1863</v>
       </c>
       <c r="C410" s="0" t="s">
-        <v>15</v>
+        <v>1054</v>
       </c>
       <c r="D410" s="0" t="s">
-        <v>1654</v>
+        <v>1052</v>
       </c>
       <c r="E410" s="0" t="s">
-        <v>15</v>
+        <v>1037</v>
       </c>
       <c r="F410" s="0" t="s">
-        <v>166</v>
+        <v>247</v>
       </c>
       <c r="G410" s="0" t="s">
-        <v>1656</v>
+        <v>702</v>
       </c>
       <c r="H410" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I410" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J410" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K410" s="0" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="L410" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B411" s="0" t="s">
-        <v>1816</v>
+        <v>1863</v>
       </c>
       <c r="C411" s="0" t="s">
-        <v>15</v>
+        <v>1883</v>
       </c>
       <c r="D411" s="0" t="s">
-        <v>1110</v>
+        <v>753</v>
       </c>
       <c r="E411" s="0" t="s">
-        <v>15</v>
+        <v>1872</v>
       </c>
       <c r="F411" s="0" t="s">
-        <v>331</v>
+        <v>247</v>
       </c>
       <c r="G411" s="0" t="s">
-        <v>1832</v>
+        <v>157</v>
       </c>
       <c r="H411" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I411" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J411" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K411" s="0" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="L411" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B412" s="0" t="s">
-        <v>279</v>
+        <v>1863</v>
       </c>
       <c r="C412" s="0" t="s">
-        <v>15</v>
+        <v>223</v>
       </c>
       <c r="D412" s="0" t="s">
-        <v>1488</v>
+        <v>472</v>
       </c>
       <c r="E412" s="0" t="s">
-        <v>15</v>
+        <v>220</v>
       </c>
       <c r="F412" s="0" t="s">
-        <v>176</v>
+        <v>142</v>
       </c>
       <c r="G412" s="0" t="s">
-        <v>282</v>
+        <v>148</v>
       </c>
       <c r="H412" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I412" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J412" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K412" s="0" t="s">
-        <v>212</v>
-[...1 lines deleted...]
-      <c r="L412" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B413" s="0" t="s">
-        <v>215</v>
+        <v>1863</v>
       </c>
       <c r="C413" s="0" t="s">
-        <v>15</v>
+        <v>414</v>
       </c>
       <c r="D413" s="0" t="s">
-        <v>592</v>
+        <v>588</v>
       </c>
       <c r="E413" s="0" t="s">
-        <v>15</v>
+        <v>406</v>
       </c>
       <c r="F413" s="0" t="s">
         <v>210</v>
       </c>
       <c r="G413" s="0" t="s">
-        <v>187</v>
+        <v>423</v>
       </c>
       <c r="H413" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I413" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J413" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K413" s="0" t="s">
-        <v>204</v>
-[...1 lines deleted...]
-      <c r="L413" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" s="0" t="s">
-        <v>958</v>
+        <v>1137</v>
       </c>
       <c r="B414" s="0" t="s">
-        <v>699</v>
+        <v>1863</v>
       </c>
       <c r="C414" s="0" t="s">
-        <v>15</v>
+        <v>1151</v>
       </c>
       <c r="D414" s="0" t="s">
-        <v>1661</v>
+        <v>1149</v>
       </c>
       <c r="E414" s="0" t="s">
-        <v>15</v>
+        <v>269</v>
       </c>
       <c r="F414" s="0" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="G414" s="0" t="s">
-        <v>1663</v>
+        <v>139</v>
       </c>
       <c r="H414" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I414" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J414" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K414" s="0" t="s">
-        <v>340</v>
-[...1 lines deleted...]
-      <c r="L414" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B415" s="0" t="s">
-        <v>1947</v>
+        <v>1863</v>
       </c>
       <c r="C415" s="0" t="s">
-        <v>15</v>
+        <v>2017</v>
       </c>
       <c r="D415" s="0" t="s">
-        <v>1961</v>
+        <v>2018</v>
       </c>
       <c r="E415" s="0" t="s">
-        <v>15</v>
+        <v>2004</v>
       </c>
       <c r="F415" s="0" t="s">
-        <v>15</v>
+        <v>159</v>
       </c>
       <c r="G415" s="0" t="s">
-        <v>1962</v>
+        <v>15</v>
       </c>
       <c r="H415" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I415" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J415" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K415" s="0" t="s">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="L415" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B416" s="0" t="s">
-        <v>444</v>
+        <v>1863</v>
       </c>
       <c r="C416" s="0" t="s">
-        <v>15</v>
+        <v>424</v>
       </c>
       <c r="D416" s="0" t="s">
-        <v>877</v>
+        <v>723</v>
       </c>
       <c r="E416" s="0" t="s">
-        <v>15</v>
+        <v>275</v>
       </c>
       <c r="F416" s="0" t="s">
-        <v>198</v>
+        <v>186</v>
       </c>
       <c r="G416" s="0" t="s">
-        <v>319</v>
+        <v>186</v>
       </c>
       <c r="H416" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I416" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J416" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K416" s="0" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="L416" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B417" s="0" t="s">
-        <v>618</v>
+        <v>1863</v>
       </c>
       <c r="C417" s="0" t="s">
-        <v>15</v>
+        <v>943</v>
       </c>
       <c r="D417" s="0" t="s">
-        <v>1669</v>
+        <v>941</v>
       </c>
       <c r="E417" s="0" t="s">
-        <v>15</v>
+        <v>906</v>
       </c>
       <c r="F417" s="0" t="s">
-        <v>176</v>
+        <v>142</v>
       </c>
       <c r="G417" s="0" t="s">
-        <v>1671</v>
+        <v>148</v>
       </c>
       <c r="H417" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I417" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J417" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K417" s="0" t="s">
-        <v>212</v>
-[...1 lines deleted...]
-      <c r="L417" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B418" s="0" t="s">
-        <v>545</v>
+        <v>1863</v>
       </c>
       <c r="C418" s="0" t="s">
-        <v>15</v>
+        <v>2019</v>
       </c>
       <c r="D418" s="0" t="s">
-        <v>1963</v>
+        <v>2020</v>
       </c>
       <c r="E418" s="0" t="s">
-        <v>15</v>
+        <v>126</v>
       </c>
       <c r="F418" s="0" t="s">
-        <v>363</v>
+        <v>159</v>
       </c>
       <c r="G418" s="0" t="s">
-        <v>1964</v>
+        <v>203</v>
       </c>
       <c r="H418" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I418" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J418" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K418" s="0" t="s">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="L418" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B419" s="0" t="s">
-        <v>162</v>
+        <v>1863</v>
       </c>
       <c r="C419" s="0" t="s">
-        <v>15</v>
+        <v>804</v>
       </c>
       <c r="D419" s="0" t="s">
-        <v>163</v>
+        <v>802</v>
       </c>
       <c r="E419" s="0" t="s">
-        <v>15</v>
+        <v>797</v>
       </c>
       <c r="F419" s="0" t="s">
-        <v>166</v>
+        <v>133</v>
       </c>
       <c r="G419" s="0" t="s">
-        <v>1675</v>
+        <v>702</v>
       </c>
       <c r="H419" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I419" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J419" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K419" s="0" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="L419" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B420" s="0" t="s">
-        <v>1115</v>
+        <v>1863</v>
       </c>
       <c r="C420" s="0" t="s">
-        <v>15</v>
+        <v>865</v>
       </c>
       <c r="D420" s="0" t="s">
-        <v>1965</v>
+        <v>2021</v>
       </c>
       <c r="E420" s="0" t="s">
-        <v>15</v>
+        <v>638</v>
       </c>
       <c r="F420" s="0" t="s">
-        <v>460</v>
+        <v>151</v>
       </c>
       <c r="G420" s="0" t="s">
-        <v>1073</v>
+        <v>430</v>
       </c>
       <c r="H420" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I420" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J420" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K420" s="0" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="L420" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B421" s="0" t="s">
-        <v>469</v>
+        <v>1863</v>
       </c>
       <c r="C421" s="0" t="s">
-        <v>15</v>
+        <v>192</v>
       </c>
       <c r="D421" s="0" t="s">
-        <v>1678</v>
+        <v>190</v>
       </c>
       <c r="E421" s="0" t="s">
-        <v>15</v>
+        <v>189</v>
       </c>
       <c r="F421" s="0" t="s">
-        <v>168</v>
+        <v>139</v>
       </c>
       <c r="G421" s="0" t="s">
-        <v>1230</v>
+        <v>133</v>
       </c>
       <c r="H421" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I421" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J421" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K421" s="0" t="s">
-        <v>304</v>
-[...1 lines deleted...]
-      <c r="L421" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B422" s="0" t="s">
-        <v>765</v>
+        <v>1863</v>
       </c>
       <c r="C422" s="0" t="s">
-        <v>15</v>
+        <v>223</v>
       </c>
       <c r="D422" s="0" t="s">
-        <v>1682</v>
+        <v>417</v>
       </c>
       <c r="E422" s="0" t="s">
-        <v>15</v>
+        <v>336</v>
       </c>
       <c r="F422" s="0" t="s">
-        <v>15</v>
+        <v>210</v>
       </c>
       <c r="G422" s="0" t="s">
-        <v>282</v>
+        <v>15</v>
       </c>
       <c r="H422" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I422" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J422" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K422" s="0" t="s">
-        <v>204</v>
-[...1 lines deleted...]
-      <c r="L422" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B423" s="0" t="s">
-        <v>793</v>
+        <v>1863</v>
       </c>
       <c r="C423" s="0" t="s">
-        <v>15</v>
+        <v>1919</v>
       </c>
       <c r="D423" s="0" t="s">
-        <v>1966</v>
+        <v>2022</v>
       </c>
       <c r="E423" s="0" t="s">
-        <v>15</v>
+        <v>763</v>
       </c>
       <c r="F423" s="0" t="s">
-        <v>274</v>
+        <v>159</v>
       </c>
       <c r="G423" s="0" t="s">
-        <v>1864</v>
+        <v>234</v>
       </c>
       <c r="H423" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I423" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J423" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K423" s="0" t="s">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="L423" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" s="0" t="s">
-        <v>221</v>
+        <v>1164</v>
       </c>
       <c r="B424" s="0" t="s">
-        <v>270</v>
+        <v>1863</v>
       </c>
       <c r="C424" s="0" t="s">
-        <v>15</v>
+        <v>1393</v>
       </c>
       <c r="D424" s="0" t="s">
-        <v>1453</v>
+        <v>427</v>
       </c>
       <c r="E424" s="0" t="s">
-        <v>15</v>
+        <v>1183</v>
       </c>
       <c r="F424" s="0" t="s">
-        <v>978</v>
+        <v>157</v>
       </c>
       <c r="G424" s="0" t="s">
-        <v>372</v>
+        <v>532</v>
       </c>
       <c r="H424" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I424" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J424" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K424" s="0" t="s">
-        <v>331</v>
-[...1 lines deleted...]
-      <c r="L424" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" s="0" t="s">
-        <v>221</v>
+        <v>1164</v>
       </c>
       <c r="B425" s="0" t="s">
-        <v>184</v>
+        <v>1863</v>
       </c>
       <c r="C425" s="0" t="s">
-        <v>15</v>
+        <v>414</v>
       </c>
       <c r="D425" s="0" t="s">
-        <v>1690</v>
+        <v>1418</v>
       </c>
       <c r="E425" s="0" t="s">
-        <v>15</v>
+        <v>206</v>
       </c>
       <c r="F425" s="0" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="G425" s="0" t="s">
-        <v>187</v>
+        <v>130</v>
       </c>
       <c r="H425" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I425" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J425" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K425" s="0" t="s">
-        <v>189</v>
-[...1 lines deleted...]
-      <c r="L425" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B426" s="0" t="s">
-        <v>613</v>
+        <v>1863</v>
       </c>
       <c r="C426" s="0" t="s">
-        <v>15</v>
+        <v>875</v>
       </c>
       <c r="D426" s="0" t="s">
-        <v>1695</v>
+        <v>873</v>
       </c>
       <c r="E426" s="0" t="s">
-        <v>15</v>
+        <v>518</v>
       </c>
       <c r="F426" s="0" t="s">
-        <v>340</v>
+        <v>133</v>
       </c>
       <c r="G426" s="0" t="s">
-        <v>1697</v>
+        <v>305</v>
       </c>
       <c r="H426" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I426" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J426" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K426" s="0" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="L426" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B427" s="0" t="s">
-        <v>463</v>
+        <v>1863</v>
       </c>
       <c r="C427" s="0" t="s">
-        <v>15</v>
+        <v>370</v>
       </c>
       <c r="D427" s="0" t="s">
-        <v>1700</v>
+        <v>367</v>
       </c>
       <c r="E427" s="0" t="s">
-        <v>15</v>
+        <v>136</v>
       </c>
       <c r="F427" s="0" t="s">
-        <v>146</v>
+        <v>159</v>
       </c>
       <c r="G427" s="0" t="s">
-        <v>1000</v>
+        <v>369</v>
       </c>
       <c r="H427" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I427" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J427" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K427" s="0" t="s">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="L427" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B428" s="0" t="s">
-        <v>279</v>
+        <v>1863</v>
       </c>
       <c r="C428" s="0" t="s">
-        <v>15</v>
+        <v>223</v>
       </c>
       <c r="D428" s="0" t="s">
-        <v>1704</v>
+        <v>402</v>
       </c>
       <c r="E428" s="0" t="s">
-        <v>15</v>
+        <v>220</v>
       </c>
       <c r="F428" s="0" t="s">
-        <v>195</v>
+        <v>142</v>
       </c>
       <c r="G428" s="0" t="s">
-        <v>282</v>
+        <v>159</v>
       </c>
       <c r="H428" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I428" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J428" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K428" s="0" t="s">
-        <v>212</v>
-[...1 lines deleted...]
-      <c r="L428" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B429" s="0" t="s">
-        <v>529</v>
+        <v>1863</v>
       </c>
       <c r="C429" s="0" t="s">
-        <v>15</v>
+        <v>880</v>
       </c>
       <c r="D429" s="0" t="s">
-        <v>1708</v>
+        <v>912</v>
       </c>
       <c r="E429" s="0" t="s">
-        <v>15</v>
+        <v>862</v>
       </c>
       <c r="F429" s="0" t="s">
-        <v>252</v>
+        <v>186</v>
       </c>
       <c r="G429" s="0" t="s">
-        <v>532</v>
+        <v>232</v>
       </c>
       <c r="H429" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I429" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J429" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K429" s="0" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="L429" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" s="0" t="s">
-        <v>221</v>
+        <v>1164</v>
       </c>
       <c r="B430" s="0" t="s">
-        <v>184</v>
+        <v>1863</v>
       </c>
       <c r="C430" s="0" t="s">
-        <v>15</v>
+        <v>414</v>
       </c>
       <c r="D430" s="0" t="s">
-        <v>1453</v>
+        <v>427</v>
       </c>
       <c r="E430" s="0" t="s">
-        <v>15</v>
+        <v>206</v>
       </c>
       <c r="F430" s="0" t="s">
-        <v>460</v>
+        <v>186</v>
       </c>
       <c r="G430" s="0" t="s">
-        <v>187</v>
+        <v>430</v>
       </c>
       <c r="H430" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I430" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J430" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K430" s="0" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="L430" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B431" s="0" t="s">
-        <v>215</v>
+        <v>1863</v>
       </c>
       <c r="C431" s="0" t="s">
-        <v>15</v>
+        <v>1110</v>
       </c>
       <c r="D431" s="0" t="s">
-        <v>1967</v>
+        <v>2023</v>
       </c>
       <c r="E431" s="0" t="s">
-        <v>15</v>
+        <v>406</v>
       </c>
       <c r="F431" s="0" t="s">
-        <v>318</v>
+        <v>142</v>
       </c>
       <c r="G431" s="0" t="s">
-        <v>896</v>
+        <v>176</v>
       </c>
       <c r="H431" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I431" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J431" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K431" s="0" t="s">
-        <v>212</v>
-[...1 lines deleted...]
-      <c r="L431" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" s="0" t="s">
-        <v>221</v>
+        <v>1164</v>
       </c>
       <c r="B432" s="0" t="s">
-        <v>1716</v>
+        <v>1863</v>
       </c>
       <c r="C432" s="0" t="s">
-        <v>15</v>
+        <v>1269</v>
       </c>
       <c r="D432" s="0" t="s">
-        <v>1717</v>
+        <v>1267</v>
       </c>
       <c r="E432" s="0" t="s">
-        <v>15</v>
+        <v>1266</v>
       </c>
       <c r="F432" s="0" t="s">
         <v>210</v>
       </c>
       <c r="G432" s="0" t="s">
-        <v>669</v>
+        <v>423</v>
       </c>
       <c r="H432" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I432" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J432" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K432" s="0" t="s">
-        <v>204</v>
-[...1 lines deleted...]
-      <c r="L432" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" s="0" t="s">
-        <v>221</v>
+        <v>1164</v>
       </c>
       <c r="B433" s="0" t="s">
-        <v>1719</v>
+        <v>1863</v>
       </c>
       <c r="C433" s="0" t="s">
-        <v>15</v>
+        <v>1509</v>
       </c>
       <c r="D433" s="0" t="s">
-        <v>688</v>
+        <v>1339</v>
       </c>
       <c r="E433" s="0" t="s">
-        <v>15</v>
+        <v>1506</v>
       </c>
       <c r="F433" s="0" t="s">
-        <v>15</v>
+        <v>159</v>
       </c>
       <c r="G433" s="0" t="s">
-        <v>1722</v>
+        <v>15</v>
       </c>
       <c r="H433" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I433" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J433" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K433" s="0" t="s">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="L433" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" s="0" t="s">
-        <v>958</v>
+        <v>1137</v>
       </c>
       <c r="B434" s="0" t="s">
-        <v>322</v>
+        <v>1863</v>
       </c>
       <c r="C434" s="0" t="s">
-        <v>15</v>
+        <v>424</v>
       </c>
       <c r="D434" s="0" t="s">
-        <v>323</v>
+        <v>420</v>
       </c>
       <c r="E434" s="0" t="s">
-        <v>15</v>
+        <v>419</v>
       </c>
       <c r="F434" s="0" t="s">
-        <v>210</v>
+        <v>159</v>
       </c>
       <c r="G434" s="0" t="s">
-        <v>319</v>
+        <v>423</v>
       </c>
       <c r="H434" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I434" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J434" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K434" s="0" t="s">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="L434" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B435" s="0" t="s">
-        <v>1823</v>
+        <v>1863</v>
       </c>
       <c r="C435" s="0" t="s">
-        <v>15</v>
+        <v>1877</v>
       </c>
       <c r="D435" s="0" t="s">
-        <v>1968</v>
+        <v>2024</v>
       </c>
       <c r="E435" s="0" t="s">
-        <v>15</v>
+        <v>1879</v>
       </c>
       <c r="F435" s="0" t="s">
-        <v>304</v>
+        <v>247</v>
       </c>
       <c r="G435" s="0" t="s">
-        <v>1825</v>
+        <v>139</v>
       </c>
       <c r="H435" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I435" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J435" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K435" s="0" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="L435" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B436" s="0" t="s">
-        <v>770</v>
+        <v>1863</v>
       </c>
       <c r="C436" s="0" t="s">
-        <v>15</v>
+        <v>358</v>
       </c>
       <c r="D436" s="0" t="s">
-        <v>204</v>
+        <v>210</v>
       </c>
       <c r="E436" s="0" t="s">
-        <v>15</v>
+        <v>173</v>
       </c>
       <c r="F436" s="0" t="s">
-        <v>835</v>
+        <v>359</v>
       </c>
       <c r="G436" s="0" t="s">
-        <v>1728</v>
+        <v>357</v>
       </c>
       <c r="H436" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I436" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J436" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K436" s="0" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="L436" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B437" s="0" t="s">
-        <v>152</v>
+        <v>1863</v>
       </c>
       <c r="C437" s="0" t="s">
-        <v>15</v>
+        <v>1652</v>
       </c>
       <c r="D437" s="0" t="s">
-        <v>1730</v>
+        <v>1649</v>
       </c>
       <c r="E437" s="0" t="s">
-        <v>15</v>
+        <v>921</v>
       </c>
       <c r="F437" s="0" t="s">
-        <v>236</v>
+        <v>186</v>
       </c>
       <c r="G437" s="0" t="s">
-        <v>1733</v>
+        <v>184</v>
       </c>
       <c r="H437" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I437" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J437" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K437" s="0" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="L437" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B438" s="0" t="s">
-        <v>1271</v>
+        <v>1863</v>
       </c>
       <c r="C438" s="0" t="s">
-        <v>15</v>
+        <v>1888</v>
       </c>
       <c r="D438" s="0" t="s">
-        <v>1969</v>
+        <v>2025</v>
       </c>
       <c r="E438" s="0" t="s">
-        <v>15</v>
+        <v>226</v>
       </c>
       <c r="F438" s="0" t="s">
-        <v>212</v>
+        <v>305</v>
       </c>
       <c r="G438" s="0" t="s">
-        <v>1837</v>
+        <v>142</v>
       </c>
       <c r="H438" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I438" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J438" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K438" s="0" t="s">
-        <v>340</v>
-[...1 lines deleted...]
-      <c r="L438" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B439" s="0" t="s">
-        <v>443</v>
+        <v>1863</v>
       </c>
       <c r="C439" s="0" t="s">
-        <v>15</v>
+        <v>720</v>
       </c>
       <c r="D439" s="0" t="s">
-        <v>1054</v>
+        <v>1011</v>
       </c>
       <c r="E439" s="0" t="s">
-        <v>15</v>
+        <v>448</v>
       </c>
       <c r="F439" s="0" t="s">
-        <v>252</v>
+        <v>159</v>
       </c>
       <c r="G439" s="0" t="s">
-        <v>1057</v>
+        <v>232</v>
       </c>
       <c r="H439" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I439" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J439" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K439" s="0" t="s">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="L439" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B440" s="0" t="s">
-        <v>770</v>
+        <v>1863</v>
       </c>
       <c r="C440" s="0" t="s">
-        <v>15</v>
+        <v>606</v>
       </c>
       <c r="D440" s="0" t="s">
-        <v>1742</v>
+        <v>604</v>
       </c>
       <c r="E440" s="0" t="s">
-        <v>15</v>
+        <v>173</v>
       </c>
       <c r="F440" s="0" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="G440" s="0" t="s">
-        <v>1047</v>
+        <v>247</v>
       </c>
       <c r="H440" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I440" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J440" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K440" s="0" t="s">
-        <v>212</v>
-[...1 lines deleted...]
-      <c r="L440" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" s="0" t="s">
-        <v>958</v>
+        <v>1137</v>
       </c>
       <c r="B441" s="0" t="s">
-        <v>1816</v>
+        <v>1863</v>
       </c>
       <c r="C441" s="0" t="s">
-        <v>15</v>
+        <v>2026</v>
       </c>
       <c r="D441" s="0" t="s">
-        <v>1970</v>
+        <v>2027</v>
       </c>
       <c r="E441" s="0" t="s">
-        <v>15</v>
+        <v>1872</v>
       </c>
       <c r="F441" s="0" t="s">
-        <v>195</v>
+        <v>133</v>
       </c>
       <c r="G441" s="0" t="s">
-        <v>1971</v>
+        <v>159</v>
       </c>
       <c r="H441" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I441" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J441" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K441" s="0" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="L441" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" s="0" t="s">
-        <v>221</v>
+        <v>1164</v>
       </c>
       <c r="B442" s="0" t="s">
-        <v>1746</v>
+        <v>1863</v>
       </c>
       <c r="C442" s="0" t="s">
-        <v>15</v>
+        <v>1200</v>
       </c>
       <c r="D442" s="0" t="s">
-        <v>1747</v>
+        <v>1197</v>
       </c>
       <c r="E442" s="0" t="s">
-        <v>15</v>
+        <v>1196</v>
       </c>
       <c r="F442" s="0" t="s">
-        <v>15</v>
+        <v>142</v>
       </c>
       <c r="G442" s="0" t="s">
-        <v>1249</v>
+        <v>15</v>
       </c>
       <c r="H442" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I442" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J442" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K442" s="0" t="s">
-        <v>212</v>
-[...1 lines deleted...]
-      <c r="L442" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" s="0" t="s">
-        <v>221</v>
+        <v>1164</v>
       </c>
       <c r="B443" s="0" t="s">
-        <v>506</v>
+        <v>1863</v>
       </c>
       <c r="C443" s="0" t="s">
-        <v>15</v>
+        <v>1232</v>
       </c>
       <c r="D443" s="0" t="s">
-        <v>198</v>
+        <v>186</v>
       </c>
       <c r="E443" s="0" t="s">
-        <v>15</v>
+        <v>1229</v>
       </c>
       <c r="F443" s="0" t="s">
-        <v>189</v>
+        <v>151</v>
       </c>
       <c r="G443" s="0" t="s">
-        <v>1755</v>
+        <v>253</v>
       </c>
       <c r="H443" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I443" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J443" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K443" s="0" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="L443" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" s="0" t="s">
-        <v>221</v>
+        <v>1164</v>
       </c>
       <c r="B444" s="0" t="s">
-        <v>184</v>
+        <v>1863</v>
       </c>
       <c r="C444" s="0" t="s">
-        <v>15</v>
+        <v>414</v>
       </c>
       <c r="D444" s="0" t="s">
-        <v>1759</v>
+        <v>1638</v>
       </c>
       <c r="E444" s="0" t="s">
-        <v>15</v>
+        <v>206</v>
       </c>
       <c r="F444" s="0" t="s">
-        <v>138</v>
+        <v>253</v>
       </c>
       <c r="G444" s="0" t="s">
-        <v>187</v>
+        <v>247</v>
       </c>
       <c r="H444" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I444" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J444" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K444" s="0" t="s">
-        <v>189</v>
-[...1 lines deleted...]
-      <c r="L444" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" s="0" t="s">
-        <v>221</v>
+        <v>1164</v>
       </c>
       <c r="B445" s="0" t="s">
-        <v>322</v>
+        <v>1863</v>
       </c>
       <c r="C445" s="0" t="s">
-        <v>15</v>
+        <v>424</v>
       </c>
       <c r="D445" s="0" t="s">
-        <v>323</v>
+        <v>420</v>
       </c>
       <c r="E445" s="0" t="s">
-        <v>15</v>
+        <v>419</v>
       </c>
       <c r="F445" s="0" t="s">
-        <v>210</v>
+        <v>159</v>
       </c>
       <c r="G445" s="0" t="s">
-        <v>319</v>
+        <v>423</v>
       </c>
       <c r="H445" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I445" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J445" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K445" s="0" t="s">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="L445" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B446" s="0" t="s">
-        <v>855</v>
+        <v>1863</v>
       </c>
       <c r="C446" s="0" t="s">
-        <v>15</v>
+        <v>606</v>
       </c>
       <c r="D446" s="0" t="s">
-        <v>1766</v>
+        <v>626</v>
       </c>
       <c r="E446" s="0" t="s">
-        <v>15</v>
+        <v>474</v>
       </c>
       <c r="F446" s="0" t="s">
-        <v>835</v>
+        <v>210</v>
       </c>
       <c r="G446" s="0" t="s">
-        <v>1047</v>
+        <v>357</v>
       </c>
       <c r="H446" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I446" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J446" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K446" s="0" t="s">
-        <v>204</v>
-[...1 lines deleted...]
-      <c r="L446" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B447" s="0" t="s">
-        <v>184</v>
+        <v>1863</v>
       </c>
       <c r="C447" s="0" t="s">
-        <v>15</v>
+        <v>533</v>
       </c>
       <c r="D447" s="0" t="s">
-        <v>1770</v>
+        <v>530</v>
       </c>
       <c r="E447" s="0" t="s">
-        <v>15</v>
+        <v>206</v>
       </c>
       <c r="F447" s="0" t="s">
-        <v>978</v>
+        <v>186</v>
       </c>
       <c r="G447" s="0" t="s">
-        <v>440</v>
+        <v>532</v>
       </c>
       <c r="H447" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I447" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J447" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K447" s="0" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="L447" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B448" s="0" t="s">
-        <v>416</v>
+        <v>1863</v>
       </c>
       <c r="C448" s="0" t="s">
-        <v>15</v>
+        <v>2028</v>
       </c>
       <c r="D448" s="0" t="s">
-        <v>176</v>
+        <v>148</v>
       </c>
       <c r="E448" s="0" t="s">
-        <v>15</v>
+        <v>237</v>
       </c>
       <c r="F448" s="0" t="s">
-        <v>304</v>
+        <v>142</v>
       </c>
       <c r="G448" s="0" t="s">
-        <v>1972</v>
+        <v>139</v>
       </c>
       <c r="H448" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I448" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J448" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K448" s="0" t="s">
-        <v>212</v>
-[...1 lines deleted...]
-      <c r="L448" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" s="0" t="s">
-        <v>221</v>
+        <v>1164</v>
       </c>
       <c r="B449" s="0" t="s">
-        <v>354</v>
+        <v>1863</v>
       </c>
       <c r="C449" s="0" t="s">
-        <v>15</v>
+        <v>1252</v>
       </c>
       <c r="D449" s="0" t="s">
-        <v>1771</v>
+        <v>1295</v>
       </c>
       <c r="E449" s="0" t="s">
-        <v>15</v>
+        <v>330</v>
       </c>
       <c r="F449" s="0" t="s">
-        <v>210</v>
+        <v>142</v>
       </c>
       <c r="G449" s="0" t="s">
-        <v>408</v>
+        <v>423</v>
       </c>
       <c r="H449" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I449" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J449" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K449" s="0" t="s">
-        <v>212</v>
-[...1 lines deleted...]
-      <c r="L449" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B450" s="0" t="s">
-        <v>613</v>
+        <v>1863</v>
       </c>
       <c r="C450" s="0" t="s">
-        <v>15</v>
+        <v>825</v>
       </c>
       <c r="D450" s="0" t="s">
-        <v>1973</v>
+        <v>2029</v>
       </c>
       <c r="E450" s="0" t="s">
-        <v>15</v>
+        <v>518</v>
       </c>
       <c r="F450" s="0" t="s">
-        <v>371</v>
+        <v>210</v>
       </c>
       <c r="G450" s="0" t="s">
-        <v>702</v>
+        <v>297</v>
       </c>
       <c r="H450" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I450" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J450" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K450" s="0" t="s">
-        <v>204</v>
-[...1 lines deleted...]
-      <c r="L450" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" s="0" t="s">
-        <v>221</v>
+        <v>1164</v>
       </c>
       <c r="B451" s="0" t="s">
-        <v>443</v>
+        <v>1863</v>
       </c>
       <c r="C451" s="0" t="s">
-        <v>15</v>
+        <v>278</v>
       </c>
       <c r="D451" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E451" s="0" t="s">
-        <v>15</v>
+        <v>448</v>
       </c>
       <c r="F451" s="0" t="s">
-        <v>148</v>
+        <v>305</v>
       </c>
       <c r="G451" s="0" t="s">
-        <v>554</v>
+        <v>359</v>
       </c>
       <c r="H451" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I451" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J451" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K451" s="0" t="s">
-        <v>340</v>
-[...1 lines deleted...]
-      <c r="L451" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B452" s="0" t="s">
-        <v>404</v>
+        <v>1863</v>
       </c>
       <c r="C452" s="0" t="s">
-        <v>15</v>
+        <v>733</v>
       </c>
       <c r="D452" s="0" t="s">
-        <v>1776</v>
+        <v>731</v>
       </c>
       <c r="E452" s="0" t="s">
-        <v>15</v>
+        <v>308</v>
       </c>
       <c r="F452" s="0" t="s">
-        <v>198</v>
+        <v>210</v>
       </c>
       <c r="G452" s="0" t="s">
-        <v>696</v>
+        <v>186</v>
       </c>
       <c r="H452" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I452" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J452" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K452" s="0" t="s">
-        <v>204</v>
-[...1 lines deleted...]
-      <c r="L452" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" s="0" t="s">
-        <v>221</v>
+        <v>1164</v>
       </c>
       <c r="B453" s="0" t="s">
-        <v>443</v>
+        <v>1863</v>
       </c>
       <c r="C453" s="0" t="s">
-        <v>15</v>
+        <v>414</v>
       </c>
       <c r="D453" s="0" t="s">
-        <v>444</v>
+        <v>275</v>
       </c>
       <c r="E453" s="0" t="s">
-        <v>15</v>
+        <v>448</v>
       </c>
       <c r="F453" s="0" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="G453" s="0" t="s">
-        <v>187</v>
+        <v>130</v>
       </c>
       <c r="H453" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I453" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J453" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K453" s="0" t="s">
-        <v>189</v>
-[...1 lines deleted...]
-      <c r="L453" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B454" s="0" t="s">
-        <v>233</v>
+        <v>1863</v>
       </c>
       <c r="C454" s="0" t="s">
-        <v>15</v>
+        <v>170</v>
       </c>
       <c r="D454" s="0" t="s">
-        <v>1783</v>
+        <v>201</v>
       </c>
       <c r="E454" s="0" t="s">
-        <v>15</v>
+        <v>195</v>
       </c>
       <c r="F454" s="0" t="s">
-        <v>363</v>
+        <v>159</v>
       </c>
       <c r="G454" s="0" t="s">
-        <v>267</v>
+        <v>203</v>
       </c>
       <c r="H454" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I454" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J454" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K454" s="0" t="s">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="L454" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B455" s="0" t="s">
-        <v>215</v>
+        <v>1863</v>
       </c>
       <c r="C455" s="0" t="s">
-        <v>15</v>
+        <v>414</v>
       </c>
       <c r="D455" s="0" t="s">
-        <v>376</v>
+        <v>586</v>
       </c>
       <c r="E455" s="0" t="s">
-        <v>15</v>
+        <v>406</v>
       </c>
       <c r="F455" s="0" t="s">
-        <v>260</v>
+        <v>133</v>
       </c>
       <c r="G455" s="0" t="s">
-        <v>187</v>
+        <v>130</v>
       </c>
       <c r="H455" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I455" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J455" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K455" s="0" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="L455" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" s="0" t="s">
-        <v>221</v>
+        <v>1164</v>
       </c>
       <c r="B456" s="0" t="s">
-        <v>184</v>
+        <v>1863</v>
       </c>
       <c r="C456" s="0" t="s">
-        <v>15</v>
+        <v>414</v>
       </c>
       <c r="D456" s="0" t="s">
-        <v>1787</v>
+        <v>1642</v>
       </c>
       <c r="E456" s="0" t="s">
-        <v>15</v>
+        <v>206</v>
       </c>
       <c r="F456" s="0" t="s">
-        <v>138</v>
+        <v>253</v>
       </c>
       <c r="G456" s="0" t="s">
-        <v>187</v>
+        <v>247</v>
       </c>
       <c r="H456" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I456" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J456" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K456" s="0" t="s">
-        <v>189</v>
-[...1 lines deleted...]
-      <c r="L456" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B457" s="0" t="s">
-        <v>535</v>
+        <v>1863</v>
       </c>
       <c r="C457" s="0" t="s">
-        <v>15</v>
+        <v>977</v>
       </c>
       <c r="D457" s="0" t="s">
-        <v>1789</v>
+        <v>975</v>
       </c>
       <c r="E457" s="0" t="s">
-        <v>15</v>
+        <v>957</v>
       </c>
       <c r="F457" s="0" t="s">
-        <v>371</v>
+        <v>253</v>
       </c>
       <c r="G457" s="0" t="s">
-        <v>1791</v>
+        <v>297</v>
       </c>
       <c r="H457" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I457" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J457" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K457" s="0" t="s">
-        <v>189</v>
-[...1 lines deleted...]
-      <c r="L457" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" s="0" t="s">
-        <v>221</v>
+        <v>1164</v>
       </c>
       <c r="B458" s="0" t="s">
-        <v>931</v>
+        <v>1863</v>
       </c>
       <c r="C458" s="0" t="s">
-        <v>15</v>
+        <v>1376</v>
       </c>
       <c r="D458" s="0" t="s">
-        <v>1794</v>
+        <v>1373</v>
       </c>
       <c r="E458" s="0" t="s">
-        <v>15</v>
+        <v>1372</v>
       </c>
       <c r="F458" s="0" t="s">
-        <v>304</v>
+        <v>142</v>
       </c>
       <c r="G458" s="0" t="s">
-        <v>1797</v>
+        <v>139</v>
       </c>
       <c r="H458" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I458" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J458" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K458" s="0" t="s">
-        <v>212</v>
-[...1 lines deleted...]
-      <c r="L458" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" s="0" t="s">
-        <v>182</v>
+        <v>124</v>
       </c>
       <c r="B459" s="0" t="s">
-        <v>1801</v>
+        <v>1863</v>
       </c>
       <c r="C459" s="0" t="s">
-        <v>15</v>
+        <v>395</v>
       </c>
       <c r="D459" s="0" t="s">
-        <v>1802</v>
+        <v>393</v>
       </c>
       <c r="E459" s="0" t="s">
-        <v>15</v>
+        <v>392</v>
       </c>
       <c r="F459" s="0" t="s">
-        <v>15</v>
+        <v>151</v>
       </c>
       <c r="G459" s="0" t="s">
-        <v>1804</v>
+        <v>15</v>
       </c>
       <c r="H459" s="0" t="s">
-        <v>1811</v>
+        <v>15</v>
       </c>
       <c r="I459" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J459" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K459" s="0" t="s">
-        <v>179</v>
-[...997 lines deleted...]
-        <v>108</v>
+        <v>15</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:DL11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="137.467910766602" customWidth="1"/>
-[...31 lines deleted...]
-    <col min="33" max="33" width="19.1858921051025" customWidth="1"/>
+    <col min="1" max="1" width="139.994918823242" customWidth="1"/>
+    <col min="2" max="2" width="16.4682579040527" customWidth="1"/>
+    <col min="3" max="3" width="12.2438411712646" customWidth="1"/>
+    <col min="4" max="4" width="13.7846775054932" customWidth="1"/>
+    <col min="5" max="5" width="46.6056823730469" customWidth="1"/>
+    <col min="6" max="6" width="13.4709873199463" customWidth="1"/>
+    <col min="7" max="7" width="16.8507900238037" customWidth="1"/>
+    <col min="8" max="8" width="14.5682554244995" customWidth="1"/>
+    <col min="9" max="9" width="17.7794742584229" customWidth="1"/>
+    <col min="10" max="10" width="10.5550765991211" customWidth="1"/>
+    <col min="11" max="11" width="17.2003421783447" customWidth="1"/>
+    <col min="12" max="12" width="9.8530216217041" customWidth="1"/>
+    <col min="13" max="13" width="17.8079891204834" customWidth="1"/>
+    <col min="14" max="14" width="9.9243335723877" customWidth="1"/>
+    <col min="15" max="15" width="12.3193073272705" customWidth="1"/>
+    <col min="16" max="16" width="9.4730052947998" customWidth="1"/>
+    <col min="17" max="17" width="14.0015459060669" customWidth="1"/>
+    <col min="18" max="18" width="9.62744140625" customWidth="1"/>
+    <col min="19" max="19" width="14.1586542129517" customWidth="1"/>
+    <col min="20" max="20" width="9.140625" customWidth="1"/>
+    <col min="21" max="21" width="12.3197755813599" customWidth="1"/>
+    <col min="22" max="22" width="11.0761251449585" customWidth="1"/>
+    <col min="23" max="23" width="25.1978664398193" customWidth="1"/>
+    <col min="24" max="24" width="26.8468170166016" customWidth="1"/>
+    <col min="25" max="25" width="23.4107551574707" customWidth="1"/>
+    <col min="26" max="26" width="21.9337024688721" customWidth="1"/>
+    <col min="27" max="27" width="24.5701885223389" customWidth="1"/>
+    <col min="28" max="28" width="15.4134759902954" customWidth="1"/>
+    <col min="29" max="29" width="24.3194923400879" customWidth="1"/>
+    <col min="30" max="30" width="9.140625" customWidth="1"/>
+    <col min="31" max="31" width="11.9074773788452" customWidth="1"/>
+    <col min="32" max="32" width="27.1680431365967" customWidth="1"/>
+    <col min="33" max="33" width="16.4163856506348" customWidth="1"/>
     <col min="34" max="34" width="57.9366722106934" customWidth="1"/>
-    <col min="35" max="35" width="21.8553886413574" customWidth="1"/>
-[...16 lines deleted...]
-    <col min="52" max="52" width="16.639232635498" customWidth="1"/>
+    <col min="35" max="35" width="57.9366722106934" customWidth="1"/>
+    <col min="36" max="36" width="16.8935375213623" customWidth="1"/>
+    <col min="37" max="37" width="9.46847057342529" customWidth="1"/>
+    <col min="38" max="38" width="13.0042209625244" customWidth="1"/>
+    <col min="39" max="39" width="13.9987125396729" customWidth="1"/>
+    <col min="40" max="40" width="22.8609447479248" customWidth="1"/>
+    <col min="41" max="41" width="12.0073404312134" customWidth="1"/>
+    <col min="42" max="42" width="14.0951719284058" customWidth="1"/>
+    <col min="43" max="43" width="9.140625" customWidth="1"/>
+    <col min="44" max="44" width="9.140625" customWidth="1"/>
+    <col min="45" max="45" width="16.639232635498" customWidth="1"/>
+    <col min="46" max="46" width="19.1858921051025" customWidth="1"/>
+    <col min="47" max="47" width="16.8960285186768" customWidth="1"/>
+    <col min="48" max="48" width="14.4082813262939" customWidth="1"/>
+    <col min="49" max="49" width="15.9452333450317" customWidth="1"/>
+    <col min="50" max="50" width="16.1050109863281" customWidth="1"/>
+    <col min="51" max="51" width="12.477201461792" customWidth="1"/>
+    <col min="52" max="52" width="12.0075979232788" customWidth="1"/>
     <col min="53" max="53" width="9.140625" customWidth="1"/>
     <col min="54" max="54" width="9.140625" customWidth="1"/>
     <col min="55" max="55" width="9.140625" customWidth="1"/>
     <col min="56" max="56" width="9.140625" customWidth="1"/>
     <col min="57" max="57" width="9.140625" customWidth="1"/>
     <col min="58" max="58" width="9.140625" customWidth="1"/>
     <col min="59" max="59" width="9.140625" customWidth="1"/>
     <col min="60" max="60" width="9.140625" customWidth="1"/>
     <col min="61" max="61" width="9.140625" customWidth="1"/>
     <col min="62" max="62" width="9.140625" customWidth="1"/>
     <col min="63" max="63" width="9.140625" customWidth="1"/>
     <col min="64" max="64" width="9.140625" customWidth="1"/>
     <col min="65" max="65" width="9.140625" customWidth="1"/>
     <col min="66" max="66" width="9.140625" customWidth="1"/>
     <col min="67" max="67" width="9.140625" customWidth="1"/>
     <col min="68" max="68" width="9.140625" customWidth="1"/>
     <col min="69" max="69" width="9.140625" customWidth="1"/>
     <col min="70" max="70" width="9.140625" customWidth="1"/>
     <col min="71" max="71" width="9.140625" customWidth="1"/>
     <col min="72" max="72" width="9.140625" customWidth="1"/>
     <col min="73" max="73" width="9.140625" customWidth="1"/>
     <col min="74" max="74" width="9.140625" customWidth="1"/>
     <col min="75" max="75" width="9.140625" customWidth="1"/>
     <col min="76" max="76" width="9.140625" customWidth="1"/>
     <col min="77" max="77" width="9.140625" customWidth="1"/>
@@ -45485,204 +43914,204 @@
     <col min="116" max="116" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="s">
-        <v>2021</v>
+        <v>2030</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>2022</v>
+        <v>2031</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>8</v>
+        <v>2032</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>2023</v>
+        <v>2033</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>2024</v>
+        <v>2034</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>2025</v>
+        <v>2035</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>2026</v>
+        <v>2036</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>2027</v>
+        <v>2037</v>
       </c>
       <c r="I10" s="1" t="s">
-        <v>2028</v>
+        <v>2038</v>
       </c>
       <c r="J10" s="1" t="s">
-        <v>2029</v>
+        <v>2039</v>
       </c>
       <c r="K10" s="1" t="s">
-        <v>2030</v>
+        <v>2040</v>
       </c>
       <c r="L10" s="1" t="s">
-        <v>2031</v>
+        <v>2041</v>
       </c>
       <c r="M10" s="1" t="s">
-        <v>2032</v>
+        <v>2042</v>
       </c>
       <c r="N10" s="1" t="s">
-        <v>2033</v>
+        <v>2043</v>
       </c>
       <c r="O10" s="1" t="s">
-        <v>2034</v>
+        <v>2044</v>
       </c>
       <c r="P10" s="1" t="s">
-        <v>2035</v>
+        <v>2045</v>
       </c>
       <c r="Q10" s="1" t="s">
-        <v>2036</v>
+        <v>2046</v>
       </c>
       <c r="R10" s="1" t="s">
-        <v>2037</v>
+        <v>2047</v>
       </c>
       <c r="S10" s="1" t="s">
-        <v>2038</v>
+        <v>2048</v>
       </c>
       <c r="T10" s="1" t="s">
-        <v>2039</v>
+        <v>2049</v>
       </c>
       <c r="U10" s="1" t="s">
-        <v>2040</v>
+        <v>2050</v>
       </c>
       <c r="V10" s="1" t="s">
-        <v>2041</v>
+        <v>2051</v>
       </c>
       <c r="W10" s="1" t="s">
-        <v>2042</v>
+        <v>2052</v>
       </c>
       <c r="X10" s="1" t="s">
-        <v>2043</v>
+        <v>2053</v>
       </c>
       <c r="Y10" s="1" t="s">
-        <v>4</v>
+        <v>2054</v>
       </c>
       <c r="Z10" s="1" t="s">
-        <v>5</v>
+        <v>2055</v>
       </c>
       <c r="AA10" s="1" t="s">
-        <v>2044</v>
+        <v>2056</v>
       </c>
       <c r="AB10" s="1" t="s">
-        <v>2045</v>
+        <v>2057</v>
       </c>
       <c r="AC10" s="1" t="s">
-        <v>2046</v>
+        <v>2058</v>
       </c>
       <c r="AD10" s="1" t="s">
-        <v>2047</v>
+        <v>2059</v>
       </c>
       <c r="AE10" s="1" t="s">
-        <v>2048</v>
+        <v>2060</v>
       </c>
       <c r="AF10" s="1" t="s">
-        <v>2049</v>
+        <v>2061</v>
       </c>
       <c r="AG10" s="1" t="s">
-        <v>2050</v>
+        <v>2062</v>
       </c>
       <c r="AH10" s="1" t="s">
         <v>7</v>
       </c>
       <c r="AI10" s="1" t="s">
-        <v>9</v>
+        <v>1837</v>
       </c>
       <c r="AJ10" s="1" t="s">
-        <v>2051</v>
+        <v>2063</v>
       </c>
       <c r="AK10" s="1" t="s">
-        <v>2052</v>
+        <v>2064</v>
       </c>
       <c r="AL10" s="1" t="s">
-        <v>2053</v>
+        <v>8</v>
       </c>
       <c r="AM10" s="1" t="s">
-        <v>2054</v>
+        <v>2065</v>
       </c>
       <c r="AN10" s="1" t="s">
-        <v>2055</v>
+        <v>1834</v>
       </c>
       <c r="AO10" s="1" t="s">
-        <v>2056</v>
+        <v>1836</v>
       </c>
       <c r="AP10" s="1" t="s">
-        <v>2057</v>
+        <v>2066</v>
       </c>
       <c r="AQ10" s="1" t="s">
-        <v>2058</v>
+        <v>2067</v>
       </c>
       <c r="AR10" s="1" t="s">
-        <v>2059</v>
+        <v>2068</v>
       </c>
       <c r="AS10" s="1" t="s">
-        <v>2060</v>
+        <v>2069</v>
       </c>
       <c r="AT10" s="1" t="s">
-        <v>2061</v>
+        <v>2070</v>
       </c>
       <c r="AU10" s="1" t="s">
-        <v>2062</v>
+        <v>2071</v>
       </c>
       <c r="AV10" s="1" t="s">
-        <v>2063</v>
+        <v>2072</v>
       </c>
       <c r="AW10" s="1" t="s">
-        <v>2064</v>
+        <v>2073</v>
       </c>
       <c r="AX10" s="1" t="s">
-        <v>2065</v>
+        <v>2074</v>
       </c>
       <c r="AY10" s="1" t="s">
-        <v>2066</v>
+        <v>2075</v>
       </c>
       <c r="AZ10" s="1" t="s">
-        <v>2067</v>
+        <v>2076</v>
       </c>
       <c r="BA10" s="1"/>
       <c r="BB10" s="1"/>
       <c r="BC10" s="1"/>
       <c r="BD10" s="1"/>
       <c r="BE10" s="1"/>
       <c r="BF10" s="1"/>
       <c r="BG10" s="1"/>
       <c r="BH10" s="1"/>
       <c r="BI10" s="1"/>
       <c r="BJ10" s="1"/>
       <c r="BK10" s="1"/>
       <c r="BL10" s="1"/>
       <c r="BM10" s="1"/>
       <c r="BN10" s="1"/>
       <c r="BO10" s="1"/>
       <c r="BP10" s="1"/>
       <c r="BQ10" s="1"/>
       <c r="BR10" s="1"/>
       <c r="BS10" s="1"/>
       <c r="BT10" s="1"/>
       <c r="BU10" s="1"/>
       <c r="BV10" s="1"/>
       <c r="BW10" s="1"/>
       <c r="BX10" s="1"/>
@@ -45707,201 +44136,204 @@
       <c r="CQ10" s="1"/>
       <c r="CR10" s="1"/>
       <c r="CS10" s="1"/>
       <c r="CT10" s="1"/>
       <c r="CU10" s="1"/>
       <c r="CV10" s="1"/>
       <c r="CW10" s="1"/>
       <c r="CX10" s="1"/>
       <c r="CY10" s="1"/>
       <c r="CZ10" s="1"/>
       <c r="DA10" s="1"/>
       <c r="DB10" s="1"/>
       <c r="DC10" s="1"/>
       <c r="DD10" s="1"/>
       <c r="DE10" s="1"/>
       <c r="DF10" s="1"/>
       <c r="DG10" s="1"/>
       <c r="DH10" s="1"/>
       <c r="DI10" s="1"/>
       <c r="DJ10" s="1"/>
       <c r="DK10" s="1"/>
       <c r="DL10" s="1"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>2068</v>
+        <v>2077</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>2068</v>
+        <v>2078</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>2068</v>
+        <v>2079</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>2068</v>
+        <v>2080</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>2069</v>
+        <v>2081</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>2068</v>
+        <v>2080</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>2068</v>
+        <v>2080</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>2068</v>
+        <v>2082</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>2068</v>
+        <v>2080</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>2068</v>
+        <v>2083</v>
       </c>
       <c r="K11" s="0" t="s">
-        <v>2070</v>
+        <v>2084</v>
       </c>
       <c r="L11" s="0" t="s">
-        <v>2068</v>
+        <v>2085</v>
       </c>
       <c r="M11" s="0" t="s">
-        <v>2068</v>
+        <v>2086</v>
       </c>
       <c r="N11" s="0" t="s">
-        <v>2068</v>
+        <v>2087</v>
       </c>
       <c r="O11" s="0" t="s">
-        <v>2071</v>
+        <v>2080</v>
       </c>
       <c r="P11" s="0" t="s">
-        <v>2072</v>
+        <v>2088</v>
       </c>
       <c r="Q11" s="0" t="s">
-        <v>2073</v>
+        <v>2089</v>
       </c>
       <c r="R11" s="0" t="s">
-        <v>2068</v>
+        <v>2080</v>
       </c>
       <c r="S11" s="0" t="s">
-        <v>2068</v>
+        <v>2080</v>
       </c>
       <c r="T11" s="0" t="s">
-        <v>2068</v>
+        <v>2080</v>
       </c>
       <c r="U11" s="0" t="s">
-        <v>2074</v>
+        <v>2080</v>
       </c>
       <c r="V11" s="0" t="s">
-        <v>2068</v>
+        <v>2080</v>
       </c>
       <c r="W11" s="0" t="s">
-        <v>2068</v>
+        <v>2090</v>
       </c>
       <c r="X11" s="0" t="s">
-        <v>2068</v>
+        <v>2091</v>
       </c>
       <c r="Y11" s="0" t="s">
-        <v>14</v>
+        <v>2080</v>
       </c>
       <c r="Z11" s="0" t="s">
-        <v>2068</v>
+        <v>2080</v>
       </c>
       <c r="AA11" s="0" t="s">
-        <v>2075</v>
+        <v>2080</v>
       </c>
       <c r="AB11" s="0" t="s">
-        <v>2076</v>
+        <v>2080</v>
       </c>
       <c r="AC11" s="0" t="s">
-        <v>2068</v>
+        <v>2080</v>
       </c>
       <c r="AD11" s="0" t="s">
-        <v>2068</v>
+        <v>2080</v>
       </c>
       <c r="AE11" s="0" t="s">
-        <v>2068</v>
+        <v>2080</v>
       </c>
       <c r="AF11" s="0" t="s">
-        <v>2077</v>
+        <v>2080</v>
       </c>
       <c r="AG11" s="0" t="s">
-        <v>16</v>
+        <v>2080</v>
       </c>
       <c r="AH11" s="0" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="AI11" s="0" t="s">
-        <v>2068</v>
+        <v>30</v>
       </c>
       <c r="AJ11" s="0" t="s">
-        <v>2068</v>
+        <v>2080</v>
       </c>
       <c r="AK11" s="0" t="s">
-        <v>2068</v>
+        <v>2080</v>
       </c>
       <c r="AL11" s="0" t="s">
-        <v>2078</v>
+        <v>2092</v>
       </c>
       <c r="AM11" s="0" t="s">
-        <v>2077</v>
+        <v>2093</v>
       </c>
       <c r="AN11" s="0" t="s">
-        <v>2068</v>
+        <v>2080</v>
       </c>
       <c r="AO11" s="0" t="s">
-        <v>2068</v>
+        <v>2080</v>
       </c>
       <c r="AP11" s="0" t="s">
-        <v>2068</v>
+        <v>2080</v>
       </c>
       <c r="AQ11" s="0" t="s">
-        <v>2079</v>
+        <v>2080</v>
       </c>
       <c r="AR11" s="0" t="s">
         <v>2080</v>
       </c>
       <c r="AS11" s="0" t="s">
-        <v>2081</v>
+        <v>2080</v>
       </c>
       <c r="AT11" s="0" t="s">
-        <v>2082</v>
+        <v>2094</v>
       </c>
       <c r="AU11" s="0" t="s">
-        <v>2068</v>
+        <v>2080</v>
       </c>
       <c r="AV11" s="0" t="s">
-        <v>2083</v>
+        <v>2080</v>
       </c>
       <c r="AW11" s="0" t="s">
-        <v>2068</v>
+        <v>2080</v>
       </c>
       <c r="AX11" s="0" t="s">
-        <v>2084</v>
+        <v>2080</v>
       </c>
       <c r="AY11" s="0" t="s">
-        <v>2068</v>
+        <v>2094</v>
+      </c>
+      <c r="AZ11" s="0" t="s">
+        <v>123</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=EPPlusLicense.txt>This workbook was created with the EPPlus library, licensed to South African National Biodiversity Institute under the Polyform Noncommercial license, see https://polyformproject.org/licenses/noncommercial/1.0.0
 For more information about EPPlus, see https://epplussoftware.com/
 
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>EPPlus</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:keywords>EPPlus noncommercial use</cp:keywords>
   <dc:description>This workbook has been created with EPPlus licensed to South African National Biodiversity Institute under The Polyform Noncommercial License: See https://polyformproject.org/licenses/noncommercial/1.0.0</dc:description>
   <dc:creator>South African National Biodiversity Institute</dc:creator>
 </cp:coreProperties>