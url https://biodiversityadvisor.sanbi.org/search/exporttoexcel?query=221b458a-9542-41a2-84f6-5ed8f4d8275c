--- v1 (2026-06-11)
+++ v2 (2026-06-11)
@@ -27,51 +27,51 @@
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="COMMONNAMES" sheetId="1" r:id="rId1"/>
     <sheet name="COMMONNAMESDISTINCT" sheetId="2" r:id="rId3"/>
     <sheet name="TAXONDESCRIPTIONS" sheetId="3" r:id="rId4"/>
     <sheet name="BOTANICALRECORDS" sheetId="4" r:id="rId5"/>
     <sheet name="LITERATURE" sheetId="5" r:id="rId6"/>
     <sheet name="SYNONYMS" sheetId="6" r:id="rId7"/>
     <sheet name="SPECIMENBARCODE" sheetId="7" r:id="rId8"/>
     <sheet name="TAXON" sheetId="8" r:id="rId9"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2095" uniqueCount="2095">
   <si>
     <t>Biodiversity Advisor Search Results</t>
   </si>
   <si>
-    <t xml:space="preserve">Downloaded from Biodiversity Advisor (https://biodiversityadvisor.sanbi.org)  [Accessed (please insert date of download 6/11/2026 10:56:20 AM.</t>
+    <t xml:space="preserve">Downloaded from Biodiversity Advisor (https://biodiversityadvisor.sanbi.org)  [Accessed (please insert date of download 6/11/2026 1:35:19 PM.</t>
   </si>
   <si>
     <t>Acknowledgement and attribution</t>
   </si>
   <si>
     <t>South African National Biodiversity Institute. 2023. Available: https://biodiversityadvisor.sanbi.org</t>
   </si>
   <si>
     <t>VERNACULARNAME</t>
   </si>
   <si>
     <t>LANGUAGE</t>
   </si>
   <si>
     <t>BIBLIO_BARCODE</t>
   </si>
   <si>
     <t>CALCFULLNAME</t>
   </si>
   <si>
     <t>TAXSTATUS</t>
   </si>
   <si>
     <t>COLLECTIONEVENTID</t>
   </si>
@@ -6383,51 +6383,51 @@
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:BR68"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="139.994918823242" customWidth="1"/>
+    <col min="1" max="1" width="138.606475830078" customWidth="1"/>
     <col min="2" max="2" width="28.1163349151611" customWidth="1"/>
     <col min="3" max="3" width="210.320953369141" customWidth="1"/>
     <col min="4" max="4" width="57.9366722106934" customWidth="1"/>
     <col min="5" max="5" width="16.9591541290283" customWidth="1"/>
     <col min="6" max="6" width="42.4524002075195" customWidth="1"/>
     <col min="7" max="7" width="9.140625" customWidth="1"/>
     <col min="8" max="8" width="9.140625" customWidth="1"/>
     <col min="9" max="9" width="9.140625" customWidth="1"/>
     <col min="10" max="10" width="9.140625" customWidth="1"/>
     <col min="11" max="11" width="9.140625" customWidth="1"/>
     <col min="12" max="12" width="9.140625" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
@@ -7732,51 +7732,51 @@
         <v>17</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>14</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:BM49"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="139.994918823242" customWidth="1"/>
+    <col min="1" max="1" width="138.606475830078" customWidth="1"/>
     <col min="2" max="2" width="9.140625" customWidth="1"/>
     <col min="3" max="3" width="9.140625" customWidth="1"/>
     <col min="4" max="4" width="9.140625" customWidth="1"/>
     <col min="5" max="5" width="9.140625" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
     <col min="7" max="7" width="9.140625" customWidth="1"/>
     <col min="8" max="8" width="9.140625" customWidth="1"/>
     <col min="9" max="9" width="9.140625" customWidth="1"/>
     <col min="10" max="10" width="9.140625" customWidth="1"/>
     <col min="11" max="11" width="9.140625" customWidth="1"/>
     <col min="12" max="12" width="9.140625" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
@@ -8096,51 +8096,51 @@
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
         <v>79</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:BQ17"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="139.994918823242" customWidth="1"/>
+    <col min="1" max="1" width="138.606475830078" customWidth="1"/>
     <col min="2" max="2" width="12.666654586792" customWidth="1"/>
     <col min="3" max="3" width="256" customWidth="1"/>
     <col min="4" max="4" width="169.896682739258" customWidth="1"/>
     <col min="5" max="5" width="12.9443483352661" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
     <col min="7" max="7" width="9.140625" customWidth="1"/>
     <col min="8" max="8" width="9.140625" customWidth="1"/>
     <col min="9" max="9" width="9.140625" customWidth="1"/>
     <col min="10" max="10" width="9.140625" customWidth="1"/>
     <col min="11" max="11" width="9.140625" customWidth="1"/>
     <col min="12" max="12" width="9.140625" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
@@ -8400,51 +8400,51 @@
         <v>102</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>104</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>97</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>98</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:CD340"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="139.994918823242" customWidth="1"/>
+    <col min="1" max="1" width="138.606475830078" customWidth="1"/>
     <col min="2" max="2" width="14.1555633544922" customWidth="1"/>
     <col min="3" max="3" width="16.2056007385254" customWidth="1"/>
     <col min="4" max="4" width="123.329780578613" customWidth="1"/>
     <col min="5" max="5" width="18.9249477386475" customWidth="1"/>
     <col min="6" max="6" width="16.4443302154541" customWidth="1"/>
     <col min="7" max="7" width="16.4186573028564" customWidth="1"/>
     <col min="8" max="8" width="17.6979579925537" customWidth="1"/>
     <col min="9" max="9" width="177.305526733398" customWidth="1"/>
     <col min="10" max="10" width="16.3991889953613" customWidth="1"/>
     <col min="11" max="11" width="19.5752983093262" customWidth="1"/>
     <col min="12" max="12" width="17.8236141204834" customWidth="1"/>
     <col min="13" max="13" width="22.9346199035645" customWidth="1"/>
     <col min="14" max="14" width="256" customWidth="1"/>
     <col min="15" max="15" width="20.2256126403809" customWidth="1"/>
     <col min="16" max="16" width="21.1659736633301" customWidth="1"/>
     <col min="17" max="17" width="256" customWidth="1"/>
     <col min="18" max="18" width="16.906587600708" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
@@ -27117,51 +27117,51 @@
         <v>150</v>
       </c>
       <c r="P340" s="0" t="s">
         <v>142</v>
       </c>
       <c r="Q340" s="0" t="s">
         <v>1802</v>
       </c>
       <c r="R340" s="0" t="s">
         <v>1803</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:BU15"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="139.994918823242" customWidth="1"/>
+    <col min="1" max="1" width="138.606475830078" customWidth="1"/>
     <col min="2" max="2" width="24.6175117492676" customWidth="1"/>
     <col min="3" max="3" width="19.0595378875732" customWidth="1"/>
     <col min="4" max="4" width="76.2137298583984" customWidth="1"/>
     <col min="5" max="5" width="51.4146461486816" customWidth="1"/>
     <col min="6" max="6" width="38.3315086364746" customWidth="1"/>
     <col min="7" max="7" width="34.7217636108398" customWidth="1"/>
     <col min="8" max="8" width="9.140625" customWidth="1"/>
     <col min="9" max="9" width="16.7160453796387" customWidth="1"/>
     <col min="10" max="10" width="9.140625" customWidth="1"/>
     <col min="11" max="11" width="9.140625" customWidth="1"/>
     <col min="12" max="12" width="9.140625" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
@@ -27463,51 +27463,51 @@
         <v>1833</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>15</v>
       </c>
       <c r="H15" s="0" t="s">
         <v>15</v>
       </c>
       <c r="I15" s="0" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:BV15"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="139.994918823242" customWidth="1"/>
+    <col min="1" max="1" width="138.606475830078" customWidth="1"/>
     <col min="2" max="2" width="22.8609447479248" customWidth="1"/>
     <col min="3" max="3" width="28.8234539031982" customWidth="1"/>
     <col min="4" max="4" width="13.0042209625244" customWidth="1"/>
     <col min="5" max="5" width="12.0073404312134" customWidth="1"/>
     <col min="6" max="6" width="110.394271850586" customWidth="1"/>
     <col min="7" max="7" width="42.7331809997559" customWidth="1"/>
     <col min="8" max="8" width="16.8950748443604" customWidth="1"/>
     <col min="9" max="9" width="29.0559272766113" customWidth="1"/>
     <col min="10" max="10" width="17.5629291534424" customWidth="1"/>
     <col min="11" max="11" width="9.140625" customWidth="1"/>
     <col min="12" max="12" width="9.140625" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
@@ -27828,51 +27828,51 @@
         <v>1855</v>
       </c>
       <c r="H15" s="0" t="s">
         <v>1853</v>
       </c>
       <c r="I15" s="0" t="s">
         <v>15</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>1856</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:BX459"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="139.994918823242" customWidth="1"/>
+    <col min="1" max="1" width="138.606475830078" customWidth="1"/>
     <col min="2" max="2" width="21.9820461273193" customWidth="1"/>
     <col min="3" max="3" width="22.9346199035645" customWidth="1"/>
     <col min="4" max="4" width="16.4186573028564" customWidth="1"/>
     <col min="5" max="5" width="18.9249477386475" customWidth="1"/>
     <col min="6" max="6" width="21.1659736633301" customWidth="1"/>
     <col min="7" max="7" width="17.8236141204834" customWidth="1"/>
     <col min="8" max="8" width="16.8503913879395" customWidth="1"/>
     <col min="9" max="9" width="17.5667171478271" customWidth="1"/>
     <col min="10" max="10" width="21.3445873260498" customWidth="1"/>
     <col min="11" max="11" width="11.8522176742554" customWidth="1"/>
     <col min="12" max="12" width="41.9588356018066" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
@@ -43774,51 +43774,51 @@
         <v>15</v>
       </c>
       <c r="I459" s="0" t="s">
         <v>15</v>
       </c>
       <c r="J459" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K459" s="0" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:DL11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="139.994918823242" customWidth="1"/>
+    <col min="1" max="1" width="138.606475830078" customWidth="1"/>
     <col min="2" max="2" width="16.4682579040527" customWidth="1"/>
     <col min="3" max="3" width="12.2438411712646" customWidth="1"/>
     <col min="4" max="4" width="13.7846775054932" customWidth="1"/>
     <col min="5" max="5" width="46.6056823730469" customWidth="1"/>
     <col min="6" max="6" width="13.4709873199463" customWidth="1"/>
     <col min="7" max="7" width="16.8507900238037" customWidth="1"/>
     <col min="8" max="8" width="14.5682554244995" customWidth="1"/>
     <col min="9" max="9" width="17.7794742584229" customWidth="1"/>
     <col min="10" max="10" width="10.5550765991211" customWidth="1"/>
     <col min="11" max="11" width="17.2003421783447" customWidth="1"/>
     <col min="12" max="12" width="9.8530216217041" customWidth="1"/>
     <col min="13" max="13" width="17.8079891204834" customWidth="1"/>
     <col min="14" max="14" width="9.9243335723877" customWidth="1"/>
     <col min="15" max="15" width="12.3193073272705" customWidth="1"/>
     <col min="16" max="16" width="9.4730052947998" customWidth="1"/>
     <col min="17" max="17" width="14.0015459060669" customWidth="1"/>
     <col min="18" max="18" width="9.62744140625" customWidth="1"/>
     <col min="19" max="19" width="14.1586542129517" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="12.3197755813599" customWidth="1"/>
     <col min="22" max="22" width="11.0761251449585" customWidth="1"/>
     <col min="23" max="23" width="25.1978664398193" customWidth="1"/>
     <col min="24" max="24" width="26.8468170166016" customWidth="1"/>
     <col min="25" max="25" width="23.4107551574707" customWidth="1"/>
     <col min="26" max="26" width="21.9337024688721" customWidth="1"/>