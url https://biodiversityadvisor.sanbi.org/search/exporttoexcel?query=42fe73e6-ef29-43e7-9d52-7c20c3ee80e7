--- v0 (2026-04-04)
+++ v1 (2026-06-05)
@@ -1,2679 +1,1514 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet3.xml"/>
-  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet4.xml"/>
-[...1 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet6.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="text/plain" PartName="/EPPlusLicense.txt"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="SYNONYMS" sheetId="1" r:id="rId1"/>
-[...4 lines deleted...]
-    <sheet name="TAXON" sheetId="6" r:id="rId7"/>
+    <sheet name="TAXONDESCRIPTIONS" sheetId="1" r:id="rId1"/>
+    <sheet name="SPECIMENBARCODE" sheetId="2" r:id="rId3"/>
+    <sheet name="TAXON" sheetId="3" r:id="rId4"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="846" uniqueCount="846">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="461" uniqueCount="461">
   <si>
     <t>Biodiversity Advisor Search Results</t>
   </si>
   <si>
-    <t xml:space="preserve">Downloaded from Biodiversity Advisor (https://biodiversityadvisor.sanbi.org)  [Accessed (please insert date of download 4/4/2026 9:51:44 PM.</t>
+    <t xml:space="preserve">Downloaded from Biodiversity Advisor (https://biodiversityadvisor.sanbi.org)  [Accessed (please insert date of download 6/6/2026 1:30:40 AM.</t>
   </si>
   <si>
     <t>Acknowledgement and attribution</t>
   </si>
   <si>
     <t>South African National Biodiversity Institute. 2023. Available: https://biodiversityadvisor.sanbi.org</t>
   </si>
   <si>
     <t>CALCFULLNAME</t>
   </si>
   <si>
+    <t>TEXTTITLE</t>
+  </si>
+  <si>
+    <t>TAXONTEXT</t>
+  </si>
+  <si>
+    <t>BIBLIO</t>
+  </si>
+  <si>
+    <t>COMMENTS</t>
+  </si>
+  <si>
+    <t>Nebelia paleacea (P.J.Bergius) Sweet</t>
+  </si>
+  <si>
+    <t>Distribution</t>
+  </si>
+  <si>
+    <t>Bredasdorp Div., Caledon Div., Clanwilliam Div., Paarl Div.</t>
+  </si>
+  <si>
+    <t>Pillans, NS. 1947. A revision of Bruniaceae. J. S. African Bot. 13: 121-203. [CC BY]</t>
+  </si>
+  <si>
+    <t>e-Fl; PS</t>
+  </si>
+  <si>
+    <t>Brunia paleacea P.J.Bergius</t>
+  </si>
+  <si>
+    <t>Cedarberg to Langeberg.</t>
+  </si>
+  <si>
+    <t>Oliver, EGH; Classen-Bockhoff, R. 2012. Bruniaceae. In: J Manning &amp; P Goldblatt (eds), Plants of the Greater Cape Floristic Region 1: The Core Cape flora. Strelitzia 29: 442-448. South African National Biodiversity Institute, Pretoria. [CC BY]</t>
+  </si>
+  <si>
+    <t>e-Fl</t>
+  </si>
+  <si>
+    <t>Habitat</t>
+  </si>
+  <si>
+    <t>Sandstone slopes.</t>
+  </si>
+  <si>
+    <t>Morphology</t>
+  </si>
+  <si>
+    <t>Usually 40-60 cm high, dense, with sparsely pubescent branchlets. Leaves erect, slightly incurved, with a broad decurrent and strongly keeled petiole; the upper mostly 3-4 mm long, linear-lanceolate, subacute, keeled on both surfaces, with a tuft of hairs at the base of the ventral surface and at the apex; the lower mostly 4-6 mm long, lanceolate, appressed, glabrous. Flower-heads mostly 5-7 mm wide (excluding bracts), globose, involucred, usually crowded in corymbiform clusters; involucral leaves about twice as long as the others, appressed, lanceolate, attenuate, ciliate in the lower half, cream-coloured. Bract usually 0.6-1 cm long, much exceeding the flower in length, lanceolate long-attenuate, cartilaginous, ciliate at the base, cream-coloured. Bracteoles shortly exceeding the flower, lanceolate, attenuate towards the base, villous on both surfaces. Calyx-lobes about 2 mm long, linear-oblong, acute, villous on both surfaces of the upper half. Petals 2-2.5 mm long, linear-oblong, obtuse, with a pair of prominent keels tapering downwards from the middle. Anthers 0.75 mm long, ovate. Ovary 3/4 inferior, villous' on the upper part, splitting readily into halves. Fruit splitting vertically into halves, 2-seeded: seeds oblong-elliptic, rounded on the dorsal surface, almost flat and slightly furrowed on the ventral surface, scabrid, black.</t>
+  </si>
+  <si>
+    <t>Thinly hairy shrub to 1.5 m, resprouting from woody caudex. Leaves linear-deltoid, ascending-incurved, imbricate. Flowers in small, conspicuously involucrate heads grouped in loose, corymbose clusters, cream-coloured; bracts attenuate, white, longer than flowers.</t>
+  </si>
+  <si>
+    <t>SpecCit</t>
+  </si>
+  <si>
+    <t>Bredasdorp Div.: summit of mountain near Bredasdorp, Galpin 10465. -Caledon Div.: Hottentots Holland Mts. Ecklon &amp; Zeyher 1080; Steenbras, Rogers 17865; Sir Lowry’s Pass, Thorne in S. Afr. Mus. Herb. 50422; Palmiet River, 244 m [as '800 ft.'] Oct., Sc</t>
+  </si>
+  <si>
+    <t>MUSEUMCODE</t>
+  </si>
+  <si>
+    <t>SPECIMENCATEGORY</t>
+  </si>
+  <si>
+    <t>COLLECTORS</t>
+  </si>
+  <si>
+    <t>FIELDNUMBER</t>
+  </si>
+  <si>
+    <t>COLLECTIONYEAR</t>
+  </si>
+  <si>
+    <t>COLLECTIONMONTH</t>
+  </si>
+  <si>
+    <t>COLLECTIONDAY</t>
+  </si>
+  <si>
+    <t>TYPECATEGORY</t>
+  </si>
+  <si>
+    <t>TYPETAXSTATUS</t>
+  </si>
+  <si>
+    <t>TYPECALCFULLNAME</t>
+  </si>
+  <si>
+    <t>IMAGEURL</t>
+  </si>
+  <si>
+    <t>SYN_SPECIESID</t>
+  </si>
+  <si>
+    <t>GHPG$</t>
+  </si>
+  <si>
+    <t>Herbarium voucher</t>
+  </si>
+  <si>
+    <t>Palmer, PA</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>1994</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>f6b22838-6c73-438e-a463-2a920b13ce70</t>
+  </si>
+  <si>
+    <t>PRE</t>
+  </si>
+  <si>
+    <t>Peter, A</t>
+  </si>
+  <si>
+    <t>50456</t>
+  </si>
+  <si>
+    <t>1913</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>Mostert, L</t>
+  </si>
+  <si>
+    <t>235</t>
+  </si>
+  <si>
+    <t>1996</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>Meyer, JJ</t>
+  </si>
+  <si>
+    <t>1040</t>
+  </si>
+  <si>
+    <t>1995</t>
+  </si>
+  <si>
+    <t>Boucher, C</t>
+  </si>
+  <si>
+    <t>b 26</t>
+  </si>
+  <si>
+    <t>1968</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>NBG</t>
+  </si>
+  <si>
+    <t>Compton, RH</t>
+  </si>
+  <si>
+    <t>12979</t>
+  </si>
+  <si>
+    <t>1942</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>Jordaan, PG</t>
+  </si>
+  <si>
+    <t>826</t>
+  </si>
+  <si>
+    <t>Esterhuysen, EE</t>
+  </si>
+  <si>
+    <t>9796</t>
+  </si>
+  <si>
+    <t>1944</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>Haynes, RA</t>
+  </si>
+  <si>
+    <t>998</t>
+  </si>
+  <si>
+    <t>1975</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>Van der Merwe, P</t>
+  </si>
+  <si>
+    <t>2040</t>
+  </si>
+  <si>
+    <t>1959</t>
+  </si>
+  <si>
+    <t>Grobler, PJ</t>
+  </si>
+  <si>
+    <t>1/10</t>
+  </si>
+  <si>
+    <t>1961</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>359</t>
+  </si>
+  <si>
+    <t>1962</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>Andreae, H</t>
+  </si>
+  <si>
+    <t>874</t>
+  </si>
+  <si>
+    <t>1922</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>Campbell, BM</t>
+  </si>
+  <si>
+    <t>10641</t>
+  </si>
+  <si>
+    <t>1979</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>Fellingham, AC</t>
+  </si>
+  <si>
+    <t>1356</t>
+  </si>
+  <si>
+    <t>1987</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>Kruger, IJ</t>
+  </si>
+  <si>
+    <t>619</t>
+  </si>
+  <si>
+    <t>1992</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>Parker, RN</t>
+  </si>
+  <si>
+    <t>4666</t>
+  </si>
+  <si>
+    <t>1951</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>Orchard, ER</t>
+  </si>
+  <si>
+    <t>320</t>
+  </si>
+  <si>
+    <t>Kruger, FJ</t>
+  </si>
+  <si>
+    <t>KR.206</t>
+  </si>
+  <si>
+    <t>1966</t>
+  </si>
+  <si>
+    <t>Ebersohn, W</t>
+  </si>
+  <si>
+    <t>1969</t>
+  </si>
+  <si>
+    <t>Behr, CM</t>
+  </si>
+  <si>
+    <t>1129</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>Van Wyk, AE</t>
+  </si>
+  <si>
+    <t>20380</t>
+  </si>
+  <si>
+    <t>1976</t>
+  </si>
+  <si>
+    <t>Vogts, MM</t>
+  </si>
+  <si>
+    <t>1960</t>
+  </si>
+  <si>
+    <t>8175</t>
+  </si>
+  <si>
+    <t>1939</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>Andreae</t>
+  </si>
+  <si>
+    <t>1067</t>
+  </si>
+  <si>
+    <t>KR 206</t>
+  </si>
+  <si>
+    <t>Rogers, FA</t>
+  </si>
+  <si>
+    <t>26550</t>
+  </si>
+  <si>
+    <t>1924</t>
+  </si>
+  <si>
+    <t>Van Rensburg, WLJ</t>
+  </si>
+  <si>
+    <t>296</t>
+  </si>
+  <si>
+    <t>Thode, J</t>
+  </si>
+  <si>
+    <t>7978</t>
+  </si>
+  <si>
+    <t>1886</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>8327</t>
+  </si>
+  <si>
+    <t>1940</t>
+  </si>
+  <si>
+    <t>SAM</t>
+  </si>
+  <si>
+    <t>Muir, J</t>
+  </si>
+  <si>
+    <t>856</t>
+  </si>
+  <si>
+    <t>Gillett, JB</t>
+  </si>
+  <si>
+    <t>1066</t>
+  </si>
+  <si>
+    <t>1928</t>
+  </si>
+  <si>
+    <t>0359</t>
+  </si>
+  <si>
+    <t>4726</t>
+  </si>
+  <si>
+    <t>1952</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>Stokoe, TP</t>
+  </si>
+  <si>
+    <t>8256</t>
+  </si>
+  <si>
+    <t>1941</t>
+  </si>
+  <si>
+    <t>Le Maitre, DC</t>
+  </si>
+  <si>
+    <t>Purcell, WF</t>
+  </si>
+  <si>
+    <t>s.n.</t>
+  </si>
+  <si>
+    <t>Bos, JJ</t>
+  </si>
+  <si>
+    <t>281</t>
+  </si>
+  <si>
+    <t>1963</t>
+  </si>
+  <si>
+    <t>901</t>
+  </si>
+  <si>
+    <t>1974</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>Forsyth, GG</t>
+  </si>
+  <si>
+    <t>Van Wilgen, B</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>Dahlstrand, KA</t>
+  </si>
+  <si>
+    <t>1131</t>
+  </si>
+  <si>
+    <t>Forest, F</t>
+  </si>
+  <si>
+    <t>561</t>
+  </si>
+  <si>
+    <t>2004</t>
+  </si>
+  <si>
+    <t>De Vos, MP</t>
+  </si>
+  <si>
+    <t>569</t>
+  </si>
+  <si>
+    <t>1947</t>
+  </si>
+  <si>
+    <t>11528</t>
+  </si>
+  <si>
+    <t>1945</t>
+  </si>
+  <si>
+    <t>1514</t>
+  </si>
+  <si>
+    <t>1971</t>
+  </si>
+  <si>
+    <t>496</t>
+  </si>
+  <si>
+    <t>1984</t>
+  </si>
+  <si>
+    <t>Galpin, EE</t>
+  </si>
+  <si>
+    <t>4041</t>
+  </si>
+  <si>
+    <t>1897</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>Borchardt, EJ</t>
+  </si>
+  <si>
+    <t>23-537</t>
+  </si>
+  <si>
+    <t>1936</t>
+  </si>
+  <si>
+    <t>Ecklon</t>
+  </si>
+  <si>
+    <t>1080</t>
+  </si>
+  <si>
+    <t>Barker, WF</t>
+  </si>
+  <si>
+    <t>10372</t>
+  </si>
+  <si>
+    <t>MacOwan</t>
+  </si>
+  <si>
+    <t>1458</t>
+  </si>
+  <si>
+    <t>1893</t>
+  </si>
+  <si>
+    <t>Wilman, V</t>
+  </si>
+  <si>
+    <t>VL256HMF</t>
+  </si>
+  <si>
+    <t>2015</t>
+  </si>
+  <si>
+    <t>Schlechter</t>
+  </si>
+  <si>
+    <t>5428</t>
+  </si>
+  <si>
+    <t>1894</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>427</t>
+  </si>
+  <si>
+    <t>Marloth, HWR</t>
+  </si>
+  <si>
+    <t>s.n. (PRE55529)</t>
+  </si>
+  <si>
+    <t>Hugo, L</t>
+  </si>
+  <si>
+    <t>2646</t>
+  </si>
+  <si>
+    <t>1981</t>
+  </si>
+  <si>
+    <t>Strid, B</t>
+  </si>
+  <si>
+    <t>37872</t>
+  </si>
+  <si>
+    <t>1993</t>
+  </si>
+  <si>
+    <t>Schlechter, FRR</t>
+  </si>
+  <si>
+    <t>s.n. (SAM66457)</t>
+  </si>
+  <si>
+    <t>A.730</t>
+  </si>
+  <si>
+    <t>1931</t>
+  </si>
+  <si>
+    <t>1207</t>
+  </si>
+  <si>
+    <t>1955</t>
+  </si>
+  <si>
+    <t>Roser, RF</t>
+  </si>
+  <si>
+    <t>s.n. (PRE15401)</t>
+  </si>
+  <si>
+    <t>1854</t>
+  </si>
+  <si>
+    <t>van der Zel, DW</t>
+  </si>
+  <si>
+    <t>Z 29</t>
+  </si>
+  <si>
+    <t>11969</t>
+  </si>
+  <si>
+    <t>Pappe</t>
+  </si>
+  <si>
+    <t>Taylor, HC</t>
+  </si>
+  <si>
+    <t>1954</t>
+  </si>
+  <si>
+    <t>Hubbard, CS</t>
+  </si>
+  <si>
+    <t>380</t>
+  </si>
+  <si>
+    <t>2108</t>
+  </si>
+  <si>
+    <t>Viviers, M</t>
+  </si>
+  <si>
+    <t>743</t>
+  </si>
+  <si>
+    <t>1982</t>
+  </si>
+  <si>
+    <t>4673</t>
+  </si>
+  <si>
+    <t>Mdayi, N</t>
+  </si>
+  <si>
+    <t>11070</t>
+  </si>
+  <si>
+    <t>2021</t>
+  </si>
+  <si>
+    <t>1839</t>
+  </si>
+  <si>
+    <t>Drege</t>
+  </si>
+  <si>
+    <t>s.n. (PRE9587)</t>
+  </si>
+  <si>
+    <t>Paterson-Jones, JC</t>
+  </si>
+  <si>
+    <t>250</t>
+  </si>
+  <si>
+    <t>8819</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>Phillips, EP</t>
+  </si>
+  <si>
+    <t>1123</t>
+  </si>
+  <si>
+    <t>Versluis, AE</t>
+  </si>
+  <si>
+    <t>11708</t>
+  </si>
+  <si>
+    <t>1930</t>
+  </si>
+  <si>
+    <t>Martin, BE</t>
+  </si>
+  <si>
+    <t>308</t>
+  </si>
+  <si>
+    <t>1950</t>
+  </si>
+  <si>
+    <t>Student</t>
+  </si>
+  <si>
+    <t>s.n.(STEU17444)</t>
+  </si>
+  <si>
+    <t>825</t>
+  </si>
+  <si>
+    <t>1934</t>
+  </si>
+  <si>
+    <t>MacPherson, S</t>
+  </si>
+  <si>
+    <t>1956</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>Van der Merwe</t>
+  </si>
+  <si>
+    <t>1814</t>
+  </si>
+  <si>
+    <t>1953</t>
+  </si>
+  <si>
+    <t>23669</t>
+  </si>
+  <si>
+    <t>van der Kooij, F</t>
+  </si>
+  <si>
+    <t>1986</t>
+  </si>
+  <si>
+    <t>Theron, GK</t>
+  </si>
+  <si>
+    <t>3303</t>
+  </si>
+  <si>
+    <t>29158</t>
+  </si>
+  <si>
+    <t>Van Wyk, CM</t>
+  </si>
+  <si>
+    <t>976</t>
+  </si>
+  <si>
+    <t>Kerfoot, O</t>
+  </si>
+  <si>
+    <t>5091</t>
+  </si>
+  <si>
+    <t>1965</t>
+  </si>
+  <si>
+    <t>Zeyher, CLP</t>
+  </si>
+  <si>
+    <t>2649</t>
+  </si>
+  <si>
+    <t>Greuter, W</t>
+  </si>
+  <si>
+    <t>21949</t>
+  </si>
+  <si>
+    <t>1989</t>
+  </si>
+  <si>
+    <t>s.n. (PRE55520)</t>
+  </si>
+  <si>
+    <t>12288</t>
+  </si>
+  <si>
+    <t>Runnalls, P</t>
+  </si>
+  <si>
+    <t>645</t>
+  </si>
+  <si>
+    <t>Guthrie, F</t>
+  </si>
+  <si>
+    <t>3878</t>
+  </si>
+  <si>
+    <t>1895</t>
+  </si>
+  <si>
+    <t>151</t>
+  </si>
+  <si>
+    <t>1896</t>
+  </si>
+  <si>
+    <t>26/69</t>
+  </si>
+  <si>
+    <t>Williams, IJM</t>
+  </si>
+  <si>
+    <t>2281</t>
+  </si>
+  <si>
+    <t>1977</t>
+  </si>
+  <si>
+    <t>s.n. (PRE55517)</t>
+  </si>
+  <si>
+    <t>Univ. Pretoria Eicker students</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>1972</t>
+  </si>
+  <si>
+    <t>9291</t>
+  </si>
+  <si>
+    <t>Paterson, FM</t>
+  </si>
+  <si>
+    <t>1927</t>
+  </si>
+  <si>
+    <t>van der Kooij, R</t>
+  </si>
+  <si>
+    <t>727</t>
+  </si>
+  <si>
+    <t>730</t>
+  </si>
+  <si>
+    <t>1921</t>
+  </si>
+  <si>
+    <t>Walters, IB</t>
+  </si>
+  <si>
+    <t>189</t>
+  </si>
+  <si>
+    <t>3027</t>
+  </si>
+  <si>
+    <t>Nel, GC</t>
+  </si>
+  <si>
+    <t>17296</t>
+  </si>
+  <si>
+    <t>1932</t>
+  </si>
+  <si>
+    <t>Rourke, JP</t>
+  </si>
+  <si>
+    <t>21518</t>
+  </si>
+  <si>
+    <t>931</t>
+  </si>
+  <si>
+    <t>959</t>
+  </si>
+  <si>
+    <t>Leighton, FM</t>
+  </si>
+  <si>
+    <t>871</t>
+  </si>
+  <si>
+    <t>Pole-Evans, IB</t>
+  </si>
+  <si>
+    <t>470</t>
+  </si>
+  <si>
+    <t>Van der Walt, L</t>
+  </si>
+  <si>
+    <t>475</t>
+  </si>
+  <si>
+    <t>Rode, E</t>
+  </si>
+  <si>
+    <t>540</t>
+  </si>
+  <si>
+    <t>12573</t>
+  </si>
+  <si>
+    <t>1946</t>
+  </si>
+  <si>
+    <t>4258</t>
+  </si>
+  <si>
+    <t>1905</t>
+  </si>
+  <si>
+    <t>10465</t>
+  </si>
+  <si>
+    <t>A.874</t>
+  </si>
+  <si>
+    <t>1843</t>
+  </si>
+  <si>
+    <t>1888</t>
+  </si>
+  <si>
+    <t>Van der Schijff, HP</t>
+  </si>
+  <si>
+    <t>7090</t>
+  </si>
+  <si>
+    <t>1967</t>
+  </si>
+  <si>
+    <t>Koegelenberg, M</t>
+  </si>
+  <si>
+    <t>Bolus, A</t>
+  </si>
+  <si>
+    <t>Elbrecht, B</t>
+  </si>
+  <si>
+    <t>s.n. (TRV22144)</t>
+  </si>
+  <si>
+    <t>1918</t>
+  </si>
+  <si>
+    <t>Brandon, D</t>
+  </si>
+  <si>
+    <t>2008</t>
+  </si>
+  <si>
+    <t>Ecklon, CF</t>
+  </si>
+  <si>
+    <t>4042</t>
+  </si>
+  <si>
+    <t>Goldblatt, P</t>
+  </si>
+  <si>
+    <t>1631</t>
+  </si>
+  <si>
+    <t>Potts, G</t>
+  </si>
+  <si>
+    <t>Ihlenfeldt</t>
+  </si>
+  <si>
+    <t>1707</t>
+  </si>
+  <si>
+    <t>Buys, MH</t>
+  </si>
+  <si>
+    <t>205</t>
+  </si>
+  <si>
+    <t>1990</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>1838</t>
+  </si>
+  <si>
+    <t>Van Breda</t>
+  </si>
+  <si>
+    <t>1425</t>
+  </si>
+  <si>
+    <t>Muir</t>
+  </si>
+  <si>
+    <t>1911</t>
+  </si>
+  <si>
+    <t>Grisbrook, C</t>
+  </si>
+  <si>
+    <t>12389</t>
+  </si>
+  <si>
+    <t>Rodin, RJ</t>
+  </si>
+  <si>
+    <t>3260</t>
+  </si>
+  <si>
+    <t>1948</t>
+  </si>
+  <si>
+    <t>Rycroft, HB</t>
+  </si>
+  <si>
+    <t>3184</t>
+  </si>
+  <si>
+    <t>A.W.F.Schmidt</t>
+  </si>
+  <si>
+    <t>1973</t>
+  </si>
+  <si>
+    <t>1694</t>
+  </si>
+  <si>
+    <t>555</t>
+  </si>
+  <si>
+    <t>843</t>
+  </si>
+  <si>
+    <t>Raven, PH</t>
+  </si>
+  <si>
+    <t>26144</t>
+  </si>
+  <si>
+    <t>2294</t>
+  </si>
+  <si>
+    <t>1970</t>
+  </si>
+  <si>
+    <t>Morris, GD</t>
+  </si>
+  <si>
+    <t>1949</t>
+  </si>
+  <si>
+    <t>4074</t>
+  </si>
+  <si>
+    <t>Barnard</t>
+  </si>
+  <si>
+    <t>421</t>
+  </si>
+  <si>
+    <t>Chater</t>
+  </si>
+  <si>
+    <t>138</t>
+  </si>
+  <si>
+    <t>1998</t>
+  </si>
+  <si>
+    <t>Thorne, B</t>
+  </si>
+  <si>
+    <t>Taylor</t>
+  </si>
+  <si>
+    <t>503</t>
+  </si>
+  <si>
+    <t>Gentry, HS</t>
+  </si>
+  <si>
+    <t>19047</t>
+  </si>
+  <si>
+    <t>Acocks, JPH</t>
+  </si>
+  <si>
+    <t>22479</t>
+  </si>
+  <si>
+    <t>1847</t>
+  </si>
+  <si>
+    <t>s.n. (PRE55516)</t>
+  </si>
+  <si>
+    <t>1957</t>
+  </si>
+  <si>
+    <t>12263</t>
+  </si>
+  <si>
+    <t>1933</t>
+  </si>
+  <si>
+    <t>824</t>
+  </si>
+  <si>
+    <t>KINGDOM</t>
+  </si>
+  <si>
+    <t>SUBKINGDOM</t>
+  </si>
+  <si>
+    <t>PHYLUM</t>
+  </si>
+  <si>
+    <t>SUBPHYLUM</t>
+  </si>
+  <si>
+    <t>GROUPNAME</t>
+  </si>
+  <si>
+    <t>CLASSNAME</t>
+  </si>
+  <si>
+    <t>SUBCLASSNAME</t>
+  </si>
+  <si>
+    <t>ORDERNAME</t>
+  </si>
+  <si>
+    <t>SUBORDERNAME</t>
+  </si>
+  <si>
+    <t>FAMILY</t>
+  </si>
+  <si>
+    <t>SUBFAMILY</t>
+  </si>
+  <si>
+    <t>TRIBE</t>
+  </si>
+  <si>
+    <t>SUBTRIBE</t>
+  </si>
+  <si>
+    <t>GENUS</t>
+  </si>
+  <si>
+    <t>SUBGENUS</t>
+  </si>
+  <si>
+    <t>SPECIES</t>
+  </si>
+  <si>
+    <t>SUBSPECIES</t>
+  </si>
+  <si>
+    <t>VARIETY</t>
+  </si>
+  <si>
+    <t>SUBVARIETY</t>
+  </si>
+  <si>
+    <t>FORMA</t>
+  </si>
+  <si>
+    <t>SUBFORMA</t>
+  </si>
+  <si>
+    <t>CULTIVAR</t>
+  </si>
+  <si>
+    <t>SPECIESAUTHORNAME</t>
+  </si>
+  <si>
+    <t>SUBSPECIESAUTHORNAME</t>
+  </si>
+  <si>
+    <t>VARIETYAUTHORNAME</t>
+  </si>
+  <si>
+    <t>FORMAAUTHORNAME</t>
+  </si>
+  <si>
+    <t>CULTIVARAUTHORNAME</t>
+  </si>
+  <si>
+    <t>NAMESTRING</t>
+  </si>
+  <si>
+    <t>PROTOLOGUECITATION</t>
+  </si>
+  <si>
+    <t>HABIT</t>
+  </si>
+  <si>
+    <t>LIFECYCLE</t>
+  </si>
+  <si>
+    <t>LIFEFORMCLASSIFICATION</t>
+  </si>
+  <si>
+    <t>PLANTHEIGHT</t>
+  </si>
+  <si>
+    <t>CALCACCEPTEDNAME</t>
+  </si>
+  <si>
+    <t>GENUSHYBRID</t>
+  </si>
+  <si>
+    <t>INVALID</t>
+  </si>
+  <si>
+    <t>TAXSTATUS</t>
+  </si>
+  <si>
+    <t>LEGITIMACY</t>
+  </si>
+  <si>
     <t>NOMENCLATURENOTE</t>
   </si>
   <si>
-    <t>ACC_PROTOLOGUECITATION</t>
-[...4 lines deleted...]
-  <si>
     <t>TYPENOTE</t>
   </si>
   <si>
-    <t>CALCACCEPTEDNAME</t>
-[...17 lines deleted...]
-    <t/>
+    <t>ETYMOLOGY</t>
+  </si>
+  <si>
+    <t>TOPS</t>
+  </si>
+  <si>
+    <t>IUCN</t>
+  </si>
+  <si>
+    <t>IUCNCRITERIA</t>
+  </si>
+  <si>
+    <t>OLDSPECIESCODE</t>
+  </si>
+  <si>
+    <t>FLOWERSTART</t>
+  </si>
+  <si>
+    <t>FLOWEREND</t>
+  </si>
+  <si>
+    <t>MINALTITUDE</t>
+  </si>
+  <si>
+    <t>MAXALTITUDE</t>
+  </si>
+  <si>
+    <t>SPNUMBER</t>
+  </si>
+  <si>
+    <t>HASIMAGE</t>
+  </si>
+  <si>
+    <t>Plantae</t>
+  </si>
+  <si>
+    <t>Phanerogamae</t>
+  </si>
+  <si>
+    <t>Anthophyta</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> </t>
+  </si>
+  <si>
+    <t>Flowering plants: dicots (Dicotyledons: eudicots)</t>
+  </si>
+  <si>
+    <t>Bruniales</t>
+  </si>
+  <si>
+    <t>Bruniaceae</t>
+  </si>
+  <si>
+    <t>Brunieae</t>
+  </si>
+  <si>
+    <t>Brunia</t>
+  </si>
+  <si>
+    <t>paleacea</t>
+  </si>
+  <si>
+    <t>P.J.Bergius</t>
   </si>
   <si>
     <t>Descr. Pl. Cap.: 56 (1767)</t>
   </si>
   <si>
+    <t>Dwarf shrub; Shrub</t>
+  </si>
+  <si>
     <t>acc</t>
   </si>
   <si>
     <t>Type: CBS [Cape of Good Hope], Grubb s.n. (SBT-2.2.10.21, holo.)</t>
   </si>
   <si>
-    <t>42fe73e6-ef29-43e7-9d52-7c20c3ee80e7</t>
-[...92 lines deleted...]
-    <t>LONGITUDE</t>
+    <t>20221</t>
   </si>
   <si>
     <t>False</t>
-  </si>
-[...2384 lines deleted...]
-    <t>paleacea</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:BV13"/>
+  <dimension ref="A1:BQ16"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="137.342971801758" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="10" max="10" width="18.4703502655029" customWidth="1"/>
+    <col min="1" max="1" width="137.467910766602" customWidth="1"/>
+    <col min="2" max="2" width="12.666654586792" customWidth="1"/>
+    <col min="3" max="3" width="256" customWidth="1"/>
+    <col min="4" max="4" width="231.416625976563" customWidth="1"/>
+    <col min="5" max="5" width="12.9443483352661" customWidth="1"/>
+    <col min="6" max="6" width="9.140625" customWidth="1"/>
+    <col min="7" max="7" width="9.140625" customWidth="1"/>
+    <col min="8" max="8" width="9.140625" customWidth="1"/>
+    <col min="9" max="9" width="9.140625" customWidth="1"/>
+    <col min="10" max="10" width="9.140625" customWidth="1"/>
     <col min="11" max="11" width="9.140625" customWidth="1"/>
     <col min="12" max="12" width="9.140625" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
     <col min="27" max="27" width="9.140625" customWidth="1"/>
     <col min="28" max="28" width="9.140625" customWidth="1"/>
     <col min="29" max="29" width="9.140625" customWidth="1"/>
     <col min="30" max="30" width="9.140625" customWidth="1"/>
     <col min="31" max="31" width="9.140625" customWidth="1"/>
     <col min="32" max="32" width="9.140625" customWidth="1"/>
     <col min="33" max="33" width="9.140625" customWidth="1"/>
     <col min="34" max="34" width="9.140625" customWidth="1"/>
     <col min="35" max="35" width="9.140625" customWidth="1"/>
@@ -2689,108 +1524,93 @@
     <col min="45" max="45" width="9.140625" customWidth="1"/>
     <col min="46" max="46" width="9.140625" customWidth="1"/>
     <col min="47" max="47" width="9.140625" customWidth="1"/>
     <col min="48" max="48" width="9.140625" customWidth="1"/>
     <col min="49" max="49" width="9.140625" customWidth="1"/>
     <col min="50" max="50" width="9.140625" customWidth="1"/>
     <col min="51" max="51" width="9.140625" customWidth="1"/>
     <col min="52" max="52" width="9.140625" customWidth="1"/>
     <col min="53" max="53" width="9.140625" customWidth="1"/>
     <col min="54" max="54" width="9.140625" customWidth="1"/>
     <col min="55" max="55" width="9.140625" customWidth="1"/>
     <col min="56" max="56" width="9.140625" customWidth="1"/>
     <col min="57" max="57" width="9.140625" customWidth="1"/>
     <col min="58" max="58" width="9.140625" customWidth="1"/>
     <col min="59" max="59" width="9.140625" customWidth="1"/>
     <col min="60" max="60" width="9.140625" customWidth="1"/>
     <col min="61" max="61" width="9.140625" customWidth="1"/>
     <col min="62" max="62" width="9.140625" customWidth="1"/>
     <col min="63" max="63" width="9.140625" customWidth="1"/>
     <col min="64" max="64" width="9.140625" customWidth="1"/>
     <col min="65" max="65" width="9.140625" customWidth="1"/>
     <col min="66" max="66" width="9.140625" customWidth="1"/>
     <col min="67" max="67" width="9.140625" customWidth="1"/>
     <col min="68" max="68" width="9.140625" customWidth="1"/>
     <col min="69" max="69" width="9.140625" customWidth="1"/>
-    <col min="70" max="70" width="9.140625" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="74" max="74" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E10" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="F10" s="1" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="F10" s="1"/>
+      <c r="G10" s="1"/>
+      <c r="H10" s="1"/>
+      <c r="I10" s="1"/>
+      <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
       <c r="P10" s="1"/>
       <c r="Q10" s="1"/>
       <c r="R10" s="1"/>
       <c r="S10" s="1"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
       <c r="X10" s="1"/>
       <c r="Y10" s="1"/>
       <c r="Z10" s="1"/>
       <c r="AA10" s="1"/>
       <c r="AB10" s="1"/>
       <c r="AC10" s="1"/>
       <c r="AD10" s="1"/>
       <c r="AE10" s="1"/>
       <c r="AF10" s="1"/>
       <c r="AG10" s="1"/>
       <c r="AH10" s="1"/>
       <c r="AI10" s="1"/>
@@ -2806,8027 +1626,178 @@
       <c r="AS10" s="1"/>
       <c r="AT10" s="1"/>
       <c r="AU10" s="1"/>
       <c r="AV10" s="1"/>
       <c r="AW10" s="1"/>
       <c r="AX10" s="1"/>
       <c r="AY10" s="1"/>
       <c r="AZ10" s="1"/>
       <c r="BA10" s="1"/>
       <c r="BB10" s="1"/>
       <c r="BC10" s="1"/>
       <c r="BD10" s="1"/>
       <c r="BE10" s="1"/>
       <c r="BF10" s="1"/>
       <c r="BG10" s="1"/>
       <c r="BH10" s="1"/>
       <c r="BI10" s="1"/>
       <c r="BJ10" s="1"/>
       <c r="BK10" s="1"/>
       <c r="BL10" s="1"/>
       <c r="BM10" s="1"/>
       <c r="BN10" s="1"/>
       <c r="BO10" s="1"/>
       <c r="BP10" s="1"/>
       <c r="BQ10" s="1"/>
-      <c r="BR10" s="1"/>
-[...3 lines deleted...]
-      <c r="BV10" s="1"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>18</v>
-[...11 lines deleted...]
-        <v>20</v>
+        <v>13</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="B12" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="C12" s="0" t="s">
         <v>15</v>
       </c>
-      <c r="C12" s="0" t="s">
+      <c r="D12" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="D12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E12" s="0" t="s">
-        <v>15</v>
-[...14 lines deleted...]
-        <v>27</v>
+        <v>17</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C13" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="D13" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="D13" s="0" t="s">
+      <c r="E13" s="0" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="B14" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="E14" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="0" t="s">
         <v>22</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F13" s="0" t="s">
+      <c r="D15" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="E15" s="0" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="B16" s="0" t="s">
         <v>23</v>
       </c>
-      <c r="G13" s="0" t="s">
-[...9 lines deleted...]
-        <v>32</v>
+      <c r="C16" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="D16" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="E16" s="0" t="s">
+        <v>13</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:CD146"/>
+  <dimension ref="A1:BX225"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="137.342971801758" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="164.775619506836" customWidth="1"/>
+    <col min="1" max="1" width="137.467910766602" customWidth="1"/>
+    <col min="2" max="2" width="21.9820461273193" customWidth="1"/>
+    <col min="3" max="3" width="28.4384803771973" customWidth="1"/>
+    <col min="4" max="4" width="17.6014442443848" customWidth="1"/>
     <col min="5" max="5" width="18.9249477386475" customWidth="1"/>
-    <col min="6" max="6" width="16.4443302154541" customWidth="1"/>
-[...7858 lines deleted...]
-    <col min="12" max="12" width="21.3445873260498" customWidth="1"/>
+    <col min="6" max="6" width="21.1659736633301" customWidth="1"/>
+    <col min="7" max="7" width="17.8236141204834" customWidth="1"/>
+    <col min="8" max="8" width="16.8503913879395" customWidth="1"/>
+    <col min="9" max="9" width="17.5667171478271" customWidth="1"/>
+    <col min="10" max="10" width="21.3445873260498" customWidth="1"/>
+    <col min="11" max="11" width="11.8522176742554" customWidth="1"/>
+    <col min="12" max="12" width="42.052433013916" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
     <col min="27" max="27" width="9.140625" customWidth="1"/>
     <col min="28" max="28" width="9.140625" customWidth="1"/>
     <col min="29" max="29" width="9.140625" customWidth="1"/>
     <col min="30" max="30" width="9.140625" customWidth="1"/>
     <col min="31" max="31" width="9.140625" customWidth="1"/>
     <col min="32" max="32" width="9.140625" customWidth="1"/>
     <col min="33" max="33" width="9.140625" customWidth="1"/>
     <col min="34" max="34" width="9.140625" customWidth="1"/>
     <col min="35" max="35" width="9.140625" customWidth="1"/>
     <col min="36" max="36" width="9.140625" customWidth="1"/>
     <col min="37" max="37" width="9.140625" customWidth="1"/>
@@ -10871,84 +1842,84 @@
     <col min="76" max="76" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="F10" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="H10" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="I10" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="J10" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="K10" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="B10" s="1" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="L10" s="1" t="s">
-        <v>658</v>
+        <v>36</v>
       </c>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
       <c r="P10" s="1"/>
       <c r="Q10" s="1"/>
       <c r="R10" s="1"/>
       <c r="S10" s="1"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
       <c r="X10" s="1"/>
       <c r="Y10" s="1"/>
       <c r="Z10" s="1"/>
       <c r="AA10" s="1"/>
       <c r="AB10" s="1"/>
       <c r="AC10" s="1"/>
       <c r="AD10" s="1"/>
       <c r="AE10" s="1"/>
       <c r="AF10" s="1"/>
       <c r="AG10" s="1"/>
       <c r="AH10" s="1"/>
       <c r="AI10" s="1"/>
       <c r="AJ10" s="1"/>
@@ -10973,8769 +1944,7662 @@
       <c r="BC10" s="1"/>
       <c r="BD10" s="1"/>
       <c r="BE10" s="1"/>
       <c r="BF10" s="1"/>
       <c r="BG10" s="1"/>
       <c r="BH10" s="1"/>
       <c r="BI10" s="1"/>
       <c r="BJ10" s="1"/>
       <c r="BK10" s="1"/>
       <c r="BL10" s="1"/>
       <c r="BM10" s="1"/>
       <c r="BN10" s="1"/>
       <c r="BO10" s="1"/>
       <c r="BP10" s="1"/>
       <c r="BQ10" s="1"/>
       <c r="BR10" s="1"/>
       <c r="BS10" s="1"/>
       <c r="BT10" s="1"/>
       <c r="BU10" s="1"/>
       <c r="BV10" s="1"/>
       <c r="BW10" s="1"/>
       <c r="BX10" s="1"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>52</v>
+        <v>37</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>54</v>
+        <v>38</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>15</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>59</v>
+        <v>42</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>60</v>
+        <v>43</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>24</v>
+        <v>44</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K11" s="0" t="s">
-        <v>62</v>
+        <v>44</v>
       </c>
       <c r="L11" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>75</v>
+        <v>46</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>660</v>
+        <v>38</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>15</v>
+        <v>47</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>661</v>
+        <v>48</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>245</v>
+        <v>50</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>662</v>
+        <v>51</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>24</v>
+        <v>44</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K12" s="0" t="s">
-        <v>72</v>
+        <v>44</v>
       </c>
       <c r="L12" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="B13" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="C13" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="B13" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D13" s="0" t="s">
-        <v>67</v>
+        <v>53</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>15</v>
+        <v>54</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>70</v>
+        <v>50</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>71</v>
+        <v>55</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I13" s="0" t="s">
-        <v>24</v>
+        <v>44</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K13" s="0" t="s">
-        <v>72</v>
+        <v>44</v>
       </c>
       <c r="L13" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>75</v>
+        <v>46</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>77</v>
+        <v>38</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>78</v>
+        <v>57</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>15</v>
+        <v>58</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>72</v>
+        <v>50</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>81</v>
+        <v>50</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>24</v>
+        <v>44</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K14" s="0" t="s">
-        <v>72</v>
+        <v>44</v>
       </c>
       <c r="L14" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>54</v>
+        <v>38</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>15</v>
+        <v>61</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I15" s="0" t="s">
-        <v>24</v>
+        <v>44</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K15" s="0" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>52</v>
+        <v>64</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>85</v>
+        <v>38</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>15</v>
+        <v>65</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>86</v>
+        <v>66</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>15</v>
+        <v>67</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>88</v>
+        <v>68</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>89</v>
+        <v>55</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I16" s="0" t="s">
-        <v>24</v>
+        <v>44</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K16" s="0" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>52</v>
+        <v>64</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>54</v>
+        <v>38</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>15</v>
+        <v>69</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>93</v>
+        <v>70</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>95</v>
+        <v>44</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>96</v>
+        <v>44</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I17" s="0" t="s">
-        <v>24</v>
+        <v>44</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K17" s="0" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>75</v>
+        <v>46</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>100</v>
+        <v>38</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>15</v>
+        <v>71</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>101</v>
+        <v>72</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>104</v>
+        <v>74</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I18" s="0" t="s">
-        <v>24</v>
+        <v>44</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K18" s="0" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="B19" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="C19" s="0" t="s">
         <v>75</v>
       </c>
-      <c r="B19" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D19" s="0" t="s">
-        <v>109</v>
+        <v>76</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>15</v>
+        <v>77</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>110</v>
+        <v>62</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>111</v>
+        <v>78</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I19" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K19" s="0" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>120</v>
+        <v>46</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>343</v>
+        <v>38</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>15</v>
+        <v>79</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>663</v>
+        <v>80</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>15</v>
+        <v>81</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>70</v>
+        <v>78</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>664</v>
+        <v>68</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I20" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K20" s="0" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>120</v>
+        <v>64</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>15</v>
+        <v>38</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>15</v>
+        <v>82</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>665</v>
+        <v>83</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>15</v>
+        <v>84</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>15</v>
+        <v>85</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>666</v>
+        <v>86</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I21" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K21" s="0" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>75</v>
+        <v>46</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>114</v>
+        <v>38</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>15</v>
+        <v>82</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>115</v>
+        <v>87</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>15</v>
+        <v>88</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>117</v>
+        <v>68</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>118</v>
+        <v>89</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I22" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K22" s="0" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>120</v>
+        <v>64</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>122</v>
+        <v>38</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>15</v>
+        <v>90</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>123</v>
+        <v>91</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>15</v>
+        <v>92</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>105</v>
+        <v>74</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>124</v>
+        <v>93</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I23" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K23" s="0" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>75</v>
+        <v>64</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>127</v>
+        <v>38</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>15</v>
+        <v>94</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>128</v>
+        <v>95</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>15</v>
+        <v>96</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>119</v>
+        <v>62</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>129</v>
+        <v>97</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I24" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K24" s="0" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>120</v>
+        <v>46</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>192</v>
+        <v>38</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>15</v>
+        <v>98</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>667</v>
+        <v>99</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>15</v>
+        <v>100</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>103</v>
+        <v>89</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>135</v>
+        <v>101</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I25" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K25" s="0" t="s">
-        <v>196</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>75</v>
+        <v>64</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>131</v>
+        <v>38</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>15</v>
+        <v>102</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>132</v>
+        <v>103</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>15</v>
+        <v>104</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>134</v>
+        <v>105</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>135</v>
+        <v>106</v>
       </c>
       <c r="H26" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I26" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K26" s="0" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>120</v>
+        <v>46</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>456</v>
+        <v>38</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>15</v>
+        <v>107</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>668</v>
+        <v>108</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>15</v>
+        <v>109</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>86</v>
+        <v>50</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>481</v>
+        <v>110</v>
       </c>
       <c r="H27" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I27" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K27" s="0" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>120</v>
+        <v>46</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>138</v>
+        <v>38</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>15</v>
+        <v>111</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>139</v>
+        <v>112</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>15</v>
+        <v>77</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>141</v>
+        <v>50</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>142</v>
+        <v>43</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I28" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K28" s="0" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>75</v>
+        <v>64</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>145</v>
+        <v>38</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>15</v>
+        <v>113</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>146</v>
+        <v>114</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>15</v>
+        <v>115</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>148</v>
+        <v>50</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>149</v>
+        <v>93</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I29" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K29" s="0" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>120</v>
+        <v>37</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>152</v>
+        <v>38</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>153</v>
+        <v>40</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>15</v>
+        <v>41</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>155</v>
+        <v>42</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>156</v>
+        <v>43</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I30" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K30" s="0" t="s">
-        <v>157</v>
+        <v>44</v>
       </c>
       <c r="L30" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>75</v>
+        <v>37</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>160</v>
+        <v>38</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>15</v>
+        <v>116</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>161</v>
+        <v>93</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>15</v>
+        <v>117</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>162</v>
+        <v>42</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>163</v>
+        <v>62</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I31" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K31" s="0" t="s">
-        <v>72</v>
+        <v>44</v>
       </c>
       <c r="L31" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>75</v>
+        <v>37</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>122</v>
+        <v>38</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>15</v>
+        <v>118</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>166</v>
+        <v>119</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>15</v>
+        <v>41</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>59</v>
+        <v>42</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>168</v>
+        <v>120</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I32" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K32" s="0" t="s">
-        <v>72</v>
+        <v>44</v>
       </c>
       <c r="L32" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>120</v>
+        <v>46</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>175</v>
+        <v>38</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>15</v>
+        <v>121</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>669</v>
+        <v>122</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>15</v>
+        <v>123</v>
       </c>
       <c r="F33" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="G33" s="0" t="s">
         <v>86</v>
       </c>
-      <c r="G33" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H33" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I33" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K33" s="0" t="s">
-        <v>72</v>
+        <v>44</v>
       </c>
       <c r="L33" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>75</v>
+        <v>46</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>172</v>
+        <v>38</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>15</v>
+        <v>124</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>119</v>
+        <v>68</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>15</v>
+        <v>125</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>70</v>
+        <v>50</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>173</v>
+        <v>55</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I34" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K34" s="0" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>120</v>
+        <v>64</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>670</v>
+        <v>38</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>15</v>
+        <v>65</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>671</v>
+        <v>126</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>15</v>
+        <v>127</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>86</v>
+        <v>128</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>664</v>
+        <v>93</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I35" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K35" s="0" t="s">
-        <v>185</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>120</v>
+        <v>64</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>15</v>
+        <v>38</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>15</v>
+        <v>129</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>577</v>
+        <v>130</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>672</v>
+        <v>44</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I36" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K36" s="0" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>75</v>
+        <v>46</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>175</v>
+        <v>38</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>15</v>
+        <v>113</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>176</v>
+        <v>131</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>15</v>
+        <v>115</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>86</v>
+        <v>50</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>178</v>
+        <v>93</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I37" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K37" s="0" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>75</v>
+        <v>46</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>182</v>
+        <v>38</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>15</v>
+        <v>132</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>183</v>
+        <v>133</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>15</v>
+        <v>134</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>15</v>
+        <v>128</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>184</v>
+        <v>44</v>
       </c>
       <c r="H38" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I38" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K38" s="0" t="s">
-        <v>185</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>75</v>
+        <v>46</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>127</v>
+        <v>38</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>15</v>
+        <v>135</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>187</v>
+        <v>136</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>15</v>
+        <v>81</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>103</v>
+        <v>89</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>189</v>
+        <v>86</v>
       </c>
       <c r="H39" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I39" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K39" s="0" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>120</v>
+        <v>64</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>673</v>
+        <v>38</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>15</v>
+        <v>137</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>674</v>
+        <v>138</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>15</v>
+        <v>139</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>15</v>
+        <v>128</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>675</v>
+        <v>44</v>
       </c>
       <c r="H40" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I40" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K40" s="0" t="s">
-        <v>185</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>75</v>
+        <v>46</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>192</v>
+        <v>38</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>15</v>
+        <v>124</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>193</v>
+        <v>140</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>15</v>
+        <v>84</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>195</v>
+        <v>85</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>173</v>
+        <v>141</v>
       </c>
       <c r="H41" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I41" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K41" s="0" t="s">
-        <v>196</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>75</v>
+        <v>46</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>152</v>
+        <v>38</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>15</v>
+        <v>102</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>153</v>
+        <v>103</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>15</v>
+        <v>104</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>155</v>
+        <v>105</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>156</v>
+        <v>106</v>
       </c>
       <c r="H42" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I42" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K42" s="0" t="s">
-        <v>157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>120</v>
+        <v>64</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>398</v>
+        <v>38</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>15</v>
+        <v>65</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>676</v>
+        <v>142</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>15</v>
+        <v>143</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>119</v>
+        <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>664</v>
+        <v>68</v>
       </c>
       <c r="H43" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I43" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K43" s="0" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>616</v>
+        <v>64</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>15</v>
+        <v>38</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>536</v>
+        <v>53</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>15</v>
+        <v>54</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>15</v>
+        <v>50</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>677</v>
+        <v>55</v>
       </c>
       <c r="H44" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I44" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K44" s="0" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>120</v>
+        <v>144</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>678</v>
+        <v>38</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>15</v>
+        <v>145</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>679</v>
+        <v>146</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>157</v>
+        <v>44</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>680</v>
+        <v>44</v>
       </c>
       <c r="H45" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I45" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K45" s="0" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>120</v>
+        <v>64</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>131</v>
+        <v>38</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>15</v>
+        <v>147</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>681</v>
+        <v>148</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>15</v>
+        <v>149</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>134</v>
+        <v>50</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>135</v>
+        <v>105</v>
       </c>
       <c r="H46" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I46" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K46" s="0" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>120</v>
+        <v>64</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>295</v>
+        <v>38</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>15</v>
+        <v>82</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>353</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>15</v>
+        <v>88</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>216</v>
+        <v>68</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>163</v>
+        <v>89</v>
       </c>
       <c r="H47" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I47" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K47" s="0" t="s">
-        <v>157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>120</v>
+        <v>64</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>127</v>
+        <v>38</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>15</v>
+        <v>107</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>187</v>
+        <v>151</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>15</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>189</v>
+        <v>153</v>
       </c>
       <c r="H48" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I48" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K48" s="0" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>75</v>
+        <v>64</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>203</v>
+        <v>38</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>15</v>
+        <v>135</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>204</v>
+        <v>136</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>15</v>
+        <v>81</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>15</v>
+        <v>89</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>205</v>
+        <v>86</v>
       </c>
       <c r="H49" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I49" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K49" s="0" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
-        <v>75</v>
+        <v>46</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>138</v>
+        <v>38</v>
       </c>
       <c r="C50" s="0" t="s">
-        <v>15</v>
+        <v>154</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>86</v>
+        <v>155</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>15</v>
+        <v>156</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>95</v>
+        <v>78</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>209</v>
+        <v>44</v>
       </c>
       <c r="H50" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I50" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K50" s="0" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>616</v>
+        <v>46</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>15</v>
+        <v>38</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>15</v>
+        <v>157</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>357</v>
+        <v>93</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>15</v>
+        <v>96</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>15</v>
+        <v>78</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>682</v>
+        <v>120</v>
       </c>
       <c r="H51" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I51" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K51" s="0" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>120</v>
+        <v>144</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>192</v>
+        <v>38</v>
       </c>
       <c r="C52" s="0" t="s">
-        <v>15</v>
+        <v>158</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>667</v>
+        <v>159</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>103</v>
+        <v>44</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>135</v>
+        <v>44</v>
       </c>
       <c r="H52" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I52" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K52" s="0" t="s">
-        <v>196</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>75</v>
+        <v>64</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>212</v>
+        <v>38</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>15</v>
+        <v>82</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>213</v>
+        <v>83</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>15</v>
+        <v>84</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>119</v>
+        <v>85</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>215</v>
+        <v>86</v>
       </c>
       <c r="H53" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I53" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K53" s="0" t="s">
-        <v>216</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>120</v>
+        <v>46</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>219</v>
+        <v>38</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>15</v>
+        <v>160</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>220</v>
+        <v>161</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>15</v>
+        <v>162</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>222</v>
+        <v>153</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>124</v>
+        <v>68</v>
       </c>
       <c r="H54" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I54" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K54" s="0" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>120</v>
+        <v>64</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>138</v>
+        <v>38</v>
       </c>
       <c r="C55" s="0" t="s">
-        <v>15</v>
+        <v>75</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>110</v>
+        <v>163</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>15</v>
+        <v>164</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>119</v>
+        <v>68</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>225</v>
+        <v>165</v>
       </c>
       <c r="H55" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I55" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K55" s="0" t="s">
-        <v>216</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>75</v>
+        <v>64</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>122</v>
+        <v>38</v>
       </c>
       <c r="C56" s="0" t="s">
-        <v>15</v>
+        <v>166</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>228</v>
+        <v>63</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>15</v>
+        <v>96</v>
       </c>
       <c r="F56" s="0" t="s">
-        <v>230</v>
+        <v>153</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>231</v>
+        <v>68</v>
       </c>
       <c r="H56" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I56" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K56" s="0" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>75</v>
+        <v>46</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>175</v>
+        <v>38</v>
       </c>
       <c r="C57" s="0" t="s">
-        <v>15</v>
+        <v>167</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>232</v>
+        <v>168</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>15</v>
+        <v>77</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>86</v>
+        <v>50</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>233</v>
+        <v>169</v>
       </c>
       <c r="H57" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I57" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K57" s="0" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>120</v>
+        <v>46</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>235</v>
+        <v>38</v>
       </c>
       <c r="C58" s="0" t="s">
-        <v>15</v>
+        <v>170</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>236</v>
+        <v>171</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>15</v>
+        <v>115</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>110</v>
+        <v>89</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>238</v>
+        <v>93</v>
       </c>
       <c r="H58" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I58" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K58" s="0" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
-        <v>120</v>
+        <v>64</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>683</v>
+        <v>38</v>
       </c>
       <c r="C59" s="0" t="s">
-        <v>15</v>
+        <v>172</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>684</v>
+        <v>173</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>15</v>
+        <v>174</v>
       </c>
       <c r="F59" s="0" t="s">
-        <v>155</v>
+        <v>89</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>685</v>
+        <v>63</v>
       </c>
       <c r="H59" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I59" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K59" s="0" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>75</v>
+        <v>64</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>242</v>
+        <v>38</v>
       </c>
       <c r="C60" s="0" t="s">
-        <v>15</v>
+        <v>175</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>243</v>
+        <v>176</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>15</v>
+        <v>177</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>245</v>
+        <v>68</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>118</v>
+        <v>106</v>
       </c>
       <c r="H60" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I60" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K60" s="0" t="s">
-        <v>196</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
-        <v>75</v>
+        <v>46</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>248</v>
+        <v>38</v>
       </c>
       <c r="C61" s="0" t="s">
-        <v>15</v>
+        <v>71</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>249</v>
+        <v>178</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>15</v>
+        <v>179</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>157</v>
+        <v>85</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>178</v>
+        <v>51</v>
       </c>
       <c r="H61" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I61" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K61" s="0" t="s">
-        <v>185</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>120</v>
+        <v>46</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>253</v>
+        <v>38</v>
       </c>
       <c r="C62" s="0" t="s">
-        <v>15</v>
+        <v>113</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>254</v>
+        <v>180</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>15</v>
+        <v>181</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>155</v>
+        <v>128</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>149</v>
+        <v>105</v>
       </c>
       <c r="H62" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I62" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K62" s="0" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
-        <v>120</v>
+        <v>64</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>127</v>
+        <v>38</v>
       </c>
       <c r="C63" s="0" t="s">
-        <v>15</v>
+        <v>98</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>128</v>
+        <v>182</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>15</v>
+        <v>183</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>119</v>
+        <v>62</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="H63" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I63" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K63" s="0" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
-        <v>75</v>
+        <v>64</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>257</v>
+        <v>38</v>
       </c>
       <c r="C64" s="0" t="s">
-        <v>15</v>
+        <v>79</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>258</v>
+        <v>80</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>15</v>
+        <v>81</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>259</v>
+        <v>78</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>260</v>
+        <v>68</v>
       </c>
       <c r="H64" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I64" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K64" s="0" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
-        <v>75</v>
+        <v>46</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>263</v>
+        <v>38</v>
       </c>
       <c r="C65" s="0" t="s">
-        <v>15</v>
+        <v>184</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>264</v>
+        <v>185</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>15</v>
+        <v>186</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>216</v>
+        <v>50</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>265</v>
+        <v>187</v>
       </c>
       <c r="H65" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I65" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K65" s="0" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
-        <v>120</v>
+        <v>46</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>212</v>
+        <v>38</v>
       </c>
       <c r="C66" s="0" t="s">
-        <v>15</v>
+        <v>188</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>213</v>
+        <v>189</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>15</v>
+        <v>190</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>119</v>
+        <v>68</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>215</v>
+        <v>153</v>
       </c>
       <c r="H66" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I66" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K66" s="0" t="s">
-        <v>216</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
-        <v>616</v>
+        <v>64</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>15</v>
+        <v>38</v>
       </c>
       <c r="C67" s="0" t="s">
-        <v>15</v>
+        <v>160</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>686</v>
+        <v>161</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>15</v>
+        <v>162</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>15</v>
+        <v>153</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>687</v>
+        <v>68</v>
       </c>
       <c r="H67" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I67" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K67" s="0" t="s">
-        <v>185</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
-        <v>120</v>
+        <v>144</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>175</v>
+        <v>38</v>
       </c>
       <c r="C68" s="0" t="s">
-        <v>15</v>
+        <v>191</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>688</v>
+        <v>192</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>72</v>
+        <v>128</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>689</v>
+        <v>44</v>
       </c>
       <c r="H68" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I68" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K68" s="0" t="s">
-        <v>157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>616</v>
+        <v>64</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>398</v>
+        <v>38</v>
       </c>
       <c r="C69" s="0" t="s">
-        <v>15</v>
+        <v>193</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>357</v>
+        <v>194</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>15</v>
+        <v>115</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>15</v>
+        <v>105</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>205</v>
+        <v>50</v>
       </c>
       <c r="H69" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I69" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K69" s="0" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
-        <v>120</v>
+        <v>144</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>690</v>
+        <v>38</v>
       </c>
       <c r="C70" s="0" t="s">
-        <v>15</v>
+        <v>154</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>691</v>
+        <v>159</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>15</v>
+        <v>143</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>15</v>
+        <v>68</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>692</v>
+        <v>44</v>
       </c>
       <c r="H70" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I70" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K70" s="0" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
-        <v>120</v>
+        <v>64</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>268</v>
+        <v>38</v>
       </c>
       <c r="C71" s="0" t="s">
-        <v>15</v>
+        <v>195</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>269</v>
+        <v>196</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>15</v>
+        <v>197</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>162</v>
+        <v>68</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>272</v>
+        <v>44</v>
       </c>
       <c r="H71" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I71" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K71" s="0" t="s">
-        <v>196</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
-        <v>120</v>
+        <v>64</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>290</v>
+        <v>38</v>
       </c>
       <c r="C72" s="0" t="s">
-        <v>15</v>
+        <v>198</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>291</v>
+        <v>199</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>15</v>
+        <v>200</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>292</v>
+        <v>85</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>693</v>
+        <v>110</v>
       </c>
       <c r="H72" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I72" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K72" s="0" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
-        <v>120</v>
+        <v>64</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>145</v>
+        <v>38</v>
       </c>
       <c r="C73" s="0" t="s">
-        <v>15</v>
+        <v>201</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>277</v>
+        <v>202</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>15</v>
+        <v>203</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>119</v>
+        <v>50</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>225</v>
+        <v>204</v>
       </c>
       <c r="H73" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I73" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K73" s="0" t="s">
-        <v>196</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
-        <v>75</v>
+        <v>64</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>15</v>
+        <v>38</v>
       </c>
       <c r="C74" s="0" t="s">
-        <v>15</v>
+        <v>166</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>281</v>
+        <v>205</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>15</v>
+        <v>100</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>15</v>
+        <v>85</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>283</v>
+        <v>68</v>
       </c>
       <c r="H74" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I74" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K74" s="0" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
-        <v>75</v>
+        <v>46</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>285</v>
+        <v>38</v>
       </c>
       <c r="C75" s="0" t="s">
-        <v>15</v>
+        <v>206</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>286</v>
+        <v>207</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>185</v>
+        <v>44</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>287</v>
+        <v>44</v>
       </c>
       <c r="H75" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I75" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K75" s="0" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
-        <v>120</v>
+        <v>46</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>401</v>
+        <v>38</v>
       </c>
       <c r="C76" s="0" t="s">
-        <v>15</v>
+        <v>208</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>694</v>
+        <v>209</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>15</v>
+        <v>210</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>157</v>
+        <v>89</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>695</v>
+        <v>128</v>
       </c>
       <c r="H76" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I76" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K76" s="0" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
-        <v>75</v>
+        <v>64</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>138</v>
+        <v>38</v>
       </c>
       <c r="C77" s="0" t="s">
-        <v>15</v>
+        <v>211</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>110</v>
+        <v>212</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>15</v>
+        <v>213</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>119</v>
+        <v>89</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>225</v>
+        <v>105</v>
       </c>
       <c r="H77" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I77" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K77" s="0" t="s">
-        <v>216</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
-        <v>75</v>
+        <v>46</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>290</v>
+        <v>38</v>
       </c>
       <c r="C78" s="0" t="s">
-        <v>15</v>
+        <v>166</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>291</v>
+        <v>63</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>15</v>
+        <v>96</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>292</v>
+        <v>153</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>293</v>
+        <v>68</v>
       </c>
       <c r="H78" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I78" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K78" s="0" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
-        <v>616</v>
+        <v>46</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>398</v>
+        <v>38</v>
       </c>
       <c r="C79" s="0" t="s">
-        <v>15</v>
+        <v>214</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>357</v>
+        <v>202</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>15</v>
+        <v>203</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>15</v>
+        <v>50</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="H79" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I79" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K79" s="0" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
-        <v>75</v>
+        <v>144</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>295</v>
+        <v>38</v>
       </c>
       <c r="C80" s="0" t="s">
-        <v>15</v>
+        <v>154</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>296</v>
+        <v>159</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>15</v>
+        <v>143</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>15</v>
+        <v>68</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>205</v>
+        <v>44</v>
       </c>
       <c r="H80" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I80" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K80" s="0" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
-        <v>120</v>
+        <v>46</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>696</v>
+        <v>38</v>
       </c>
       <c r="C81" s="0" t="s">
-        <v>15</v>
+        <v>154</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>697</v>
+        <v>215</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>15</v>
+        <v>152</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>15</v>
+        <v>78</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>481</v>
+        <v>44</v>
       </c>
       <c r="H81" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I81" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K81" s="0" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
-        <v>75</v>
+        <v>64</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>131</v>
+        <v>38</v>
       </c>
       <c r="C82" s="0" t="s">
-        <v>15</v>
+        <v>90</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>298</v>
+        <v>216</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>15</v>
+        <v>217</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>222</v>
+        <v>68</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>129</v>
+        <v>44</v>
       </c>
       <c r="H82" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I82" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K82" s="0" t="s">
-        <v>216</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
-        <v>616</v>
+        <v>46</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>698</v>
+        <v>38</v>
       </c>
       <c r="C83" s="0" t="s">
-        <v>15</v>
+        <v>79</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>357</v>
+        <v>218</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>15</v>
+        <v>88</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>119</v>
+        <v>153</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>205</v>
+        <v>165</v>
       </c>
       <c r="H83" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I83" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K83" s="0" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
-        <v>75</v>
+        <v>144</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>301</v>
+        <v>38</v>
       </c>
       <c r="C84" s="0" t="s">
-        <v>15</v>
+        <v>154</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>302</v>
+        <v>159</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>15</v>
+        <v>219</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>15</v>
+        <v>50</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>303</v>
+        <v>68</v>
       </c>
       <c r="H84" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I84" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K84" s="0" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
-        <v>75</v>
+        <v>46</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>175</v>
+        <v>38</v>
       </c>
       <c r="C85" s="0" t="s">
-        <v>15</v>
+        <v>220</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>305</v>
+        <v>221</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>15</v>
+        <v>222</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>95</v>
+        <v>44</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>307</v>
+        <v>44</v>
       </c>
       <c r="H85" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I85" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K85" s="0" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="B86" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="C86" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="D86" s="0" t="s">
+        <v>224</v>
+      </c>
+      <c r="E86" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="F86" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="G86" s="0" t="s">
         <v>120</v>
       </c>
-      <c r="B86" s="0" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H86" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I86" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K86" s="0" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
-        <v>75</v>
+        <v>64</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>242</v>
+        <v>38</v>
       </c>
       <c r="C87" s="0" t="s">
-        <v>15</v>
+        <v>208</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>312</v>
+        <v>209</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>15</v>
+        <v>210</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>141</v>
+        <v>89</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>118</v>
+        <v>128</v>
       </c>
       <c r="H87" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I87" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K87" s="0" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
-        <v>616</v>
+        <v>46</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>15</v>
+        <v>38</v>
       </c>
       <c r="C88" s="0" t="s">
-        <v>15</v>
+        <v>71</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>357</v>
+        <v>225</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>15</v>
+        <v>179</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>50</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>699</v>
+        <v>97</v>
       </c>
       <c r="H88" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I88" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K88" s="0" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
-        <v>616</v>
+        <v>144</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>418</v>
+        <v>38</v>
       </c>
       <c r="C89" s="0" t="s">
-        <v>15</v>
+        <v>226</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>357</v>
+        <v>159</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>78</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>700</v>
+        <v>44</v>
       </c>
       <c r="H89" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I89" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K89" s="0" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
-        <v>120</v>
+        <v>144</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>263</v>
+        <v>38</v>
       </c>
       <c r="C90" s="0" t="s">
-        <v>15</v>
+        <v>227</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>701</v>
+        <v>159</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>15</v>
+        <v>228</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>59</v>
+        <v>78</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>702</v>
+        <v>44</v>
       </c>
       <c r="H90" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I90" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K90" s="0" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
-        <v>75</v>
+        <v>64</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>172</v>
+        <v>38</v>
       </c>
       <c r="C91" s="0" t="s">
-        <v>15</v>
+        <v>229</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>315</v>
+        <v>230</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>15</v>
+        <v>190</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>103</v>
+        <v>62</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>129</v>
+        <v>43</v>
       </c>
       <c r="H91" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I91" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K91" s="0" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
-        <v>120</v>
+        <v>46</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>319</v>
+        <v>38</v>
       </c>
       <c r="C92" s="0" t="s">
-        <v>15</v>
+        <v>79</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>320</v>
+        <v>231</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>15</v>
+        <v>125</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>321</v>
+        <v>86</v>
       </c>
       <c r="H92" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I92" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K92" s="0" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
-        <v>120</v>
+        <v>64</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>212</v>
+        <v>38</v>
       </c>
       <c r="C93" s="0" t="s">
-        <v>15</v>
+        <v>232</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>621</v>
+        <v>233</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>15</v>
+        <v>234</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>134</v>
+        <v>50</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>700</v>
+        <v>40</v>
       </c>
       <c r="H93" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I93" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K93" s="0" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
-        <v>120</v>
+        <v>64</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>326</v>
+        <v>38</v>
       </c>
       <c r="C94" s="0" t="s">
-        <v>15</v>
+        <v>227</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>327</v>
+        <v>235</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>15</v>
+        <v>162</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>216</v>
+        <v>42</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>330</v>
+        <v>89</v>
       </c>
       <c r="H94" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I94" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K94" s="0" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
-        <v>120</v>
+        <v>64</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>343</v>
+        <v>38</v>
       </c>
       <c r="C95" s="0" t="s">
-        <v>15</v>
+        <v>236</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>703</v>
+        <v>237</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>15</v>
+        <v>238</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>230</v>
+        <v>50</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>689</v>
+        <v>153</v>
       </c>
       <c r="H95" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I95" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K95" s="0" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
-        <v>75</v>
+        <v>64</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>703</v>
+        <v>38</v>
       </c>
       <c r="C96" s="0" t="s">
-        <v>15</v>
+        <v>193</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>704</v>
+        <v>239</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>15</v>
+        <v>67</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>15</v>
+        <v>89</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>705</v>
+        <v>169</v>
       </c>
       <c r="H96" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I96" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K96" s="0" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
-        <v>616</v>
+        <v>46</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>295</v>
+        <v>38</v>
       </c>
       <c r="C97" s="0" t="s">
-        <v>15</v>
+        <v>240</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>357</v>
+        <v>241</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>15</v>
+        <v>239</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>205</v>
+        <v>44</v>
       </c>
       <c r="H97" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I97" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K97" s="0" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
-        <v>616</v>
+        <v>144</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>15</v>
+        <v>38</v>
       </c>
       <c r="C98" s="0" t="s">
-        <v>15</v>
+        <v>154</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>686</v>
+        <v>159</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>15</v>
+        <v>152</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>15</v>
+        <v>78</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>687</v>
+        <v>44</v>
       </c>
       <c r="H98" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I98" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K98" s="0" t="s">
-        <v>185</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
-        <v>120</v>
+        <v>144</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>77</v>
+        <v>38</v>
       </c>
       <c r="C99" s="0" t="s">
-        <v>15</v>
+        <v>191</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>335</v>
+        <v>192</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>141</v>
+        <v>128</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>337</v>
+        <v>44</v>
       </c>
       <c r="H99" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I99" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K99" s="0" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
-        <v>75</v>
+        <v>64</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>319</v>
+        <v>38</v>
       </c>
       <c r="C100" s="0" t="s">
-        <v>15</v>
+        <v>242</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>320</v>
+        <v>243</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>15</v>
+        <v>58</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>55</v>
+        <v>42</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>321</v>
+        <v>97</v>
       </c>
       <c r="H100" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I100" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K100" s="0" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
-        <v>75</v>
+        <v>46</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>319</v>
+        <v>38</v>
       </c>
       <c r="C101" s="0" t="s">
-        <v>15</v>
+        <v>232</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>320</v>
+        <v>233</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>15</v>
+        <v>234</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>321</v>
+        <v>40</v>
       </c>
       <c r="H101" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I101" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K101" s="0" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
-        <v>75</v>
+        <v>46</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>343</v>
+        <v>38</v>
       </c>
       <c r="C102" s="0" t="s">
-        <v>15</v>
+        <v>232</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>344</v>
+        <v>233</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>15</v>
+        <v>234</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>345</v>
+        <v>50</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>205</v>
+        <v>40</v>
       </c>
       <c r="H102" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I102" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K102" s="0" t="s">
-        <v>216</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
-        <v>616</v>
+        <v>46</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>660</v>
+        <v>38</v>
       </c>
       <c r="C103" s="0" t="s">
-        <v>15</v>
+        <v>154</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>706</v>
+        <v>244</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>15</v>
+        <v>67</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>15</v>
+        <v>153</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>707</v>
+        <v>245</v>
       </c>
       <c r="H103" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I103" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K103" s="0" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
-        <v>120</v>
+        <v>144</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>475</v>
+        <v>38</v>
       </c>
       <c r="C104" s="0" t="s">
-        <v>15</v>
+        <v>246</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>708</v>
+        <v>247</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>62</v>
+        <v>50</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>709</v>
+        <v>44</v>
       </c>
       <c r="H104" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I104" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K104" s="0" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
-        <v>120</v>
+        <v>64</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>710</v>
+        <v>38</v>
       </c>
       <c r="C105" s="0" t="s">
-        <v>15</v>
+        <v>248</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>711</v>
+        <v>249</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>15</v>
+        <v>250</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>185</v>
+        <v>50</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>712</v>
+        <v>42</v>
       </c>
       <c r="H105" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I105" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K105" s="0" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
-        <v>120</v>
+        <v>64</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>182</v>
+        <v>38</v>
       </c>
       <c r="C106" s="0" t="s">
-        <v>15</v>
+        <v>251</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>713</v>
+        <v>252</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>15</v>
+        <v>253</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>15</v>
+        <v>62</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>714</v>
+        <v>128</v>
       </c>
       <c r="H106" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I106" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K106" s="0" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
-        <v>120</v>
+        <v>64</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>715</v>
+        <v>38</v>
       </c>
       <c r="C107" s="0" t="s">
-        <v>15</v>
+        <v>254</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>716</v>
+        <v>255</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>15</v>
+        <v>134</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>89</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>666</v>
+        <v>44</v>
       </c>
       <c r="H107" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I107" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K107" s="0" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
-        <v>75</v>
+        <v>64</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>219</v>
+        <v>38</v>
       </c>
       <c r="C108" s="0" t="s">
-        <v>15</v>
+        <v>69</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>220</v>
+        <v>256</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>15</v>
+        <v>257</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>222</v>
+        <v>68</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>124</v>
+        <v>44</v>
       </c>
       <c r="H108" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I108" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K108" s="0" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="B109" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="C109" s="0" t="s">
         <v>75</v>
       </c>
-      <c r="B109" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D109" s="0" t="s">
-        <v>220</v>
+        <v>163</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>15</v>
+        <v>164</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>222</v>
+        <v>68</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>124</v>
+        <v>165</v>
       </c>
       <c r="H109" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I109" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K109" s="0" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
-        <v>120</v>
+        <v>46</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>122</v>
+        <v>38</v>
       </c>
       <c r="C110" s="0" t="s">
-        <v>15</v>
+        <v>75</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>15</v>
+        <v>164</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>59</v>
+        <v>68</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="H110" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I110" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K110" s="0" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
-        <v>75</v>
+        <v>64</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>295</v>
+        <v>38</v>
       </c>
       <c r="C111" s="0" t="s">
-        <v>15</v>
+        <v>111</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>353</v>
+        <v>112</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>15</v>
+        <v>77</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>216</v>
+        <v>50</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>163</v>
+        <v>43</v>
       </c>
       <c r="H111" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I111" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K111" s="0" t="s">
-        <v>157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
-        <v>120</v>
+        <v>46</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>356</v>
+        <v>38</v>
       </c>
       <c r="C112" s="0" t="s">
-        <v>15</v>
+        <v>107</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>357</v>
+        <v>151</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>15</v>
+        <v>152</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>359</v>
+        <v>105</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>360</v>
+        <v>153</v>
       </c>
       <c r="H112" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I112" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K112" s="0" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
-        <v>120</v>
+        <v>64</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>248</v>
+        <v>38</v>
       </c>
       <c r="C113" s="0" t="s">
-        <v>15</v>
+        <v>258</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>364</v>
+        <v>159</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>15</v>
+        <v>259</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>50</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>365</v>
+        <v>260</v>
       </c>
       <c r="H113" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I113" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K113" s="0" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
-        <v>616</v>
+        <v>64</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>717</v>
+        <v>38</v>
       </c>
       <c r="C114" s="0" t="s">
-        <v>15</v>
+        <v>261</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>357</v>
+        <v>262</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>15</v>
+        <v>181</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>15</v>
+        <v>68</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>205</v>
+        <v>44</v>
       </c>
       <c r="H114" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I114" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K114" s="0" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
-        <v>120</v>
+        <v>144</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>114</v>
+        <v>38</v>
       </c>
       <c r="C115" s="0" t="s">
-        <v>15</v>
+        <v>154</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>115</v>
+        <v>159</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>15</v>
+        <v>263</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>117</v>
+        <v>89</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>118</v>
+        <v>44</v>
       </c>
       <c r="H115" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I115" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K115" s="0" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
-        <v>120</v>
+        <v>64</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>295</v>
+        <v>38</v>
       </c>
       <c r="C116" s="0" t="s">
-        <v>15</v>
+        <v>71</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>718</v>
+        <v>72</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>664</v>
+        <v>74</v>
       </c>
       <c r="H116" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I116" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K116" s="0" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
-        <v>75</v>
+        <v>64</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>369</v>
+        <v>38</v>
       </c>
       <c r="C117" s="0" t="s">
-        <v>15</v>
+        <v>65</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>268</v>
+        <v>264</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>15</v>
+        <v>152</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>119</v>
+        <v>50</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>371</v>
+        <v>42</v>
       </c>
       <c r="H117" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I117" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K117" s="0" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
-        <v>75</v>
+        <v>46</v>
       </c>
       <c r="B118" s="0" t="s">
-        <v>219</v>
+        <v>38</v>
       </c>
       <c r="C118" s="0" t="s">
-        <v>15</v>
+        <v>265</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>373</v>
+        <v>200</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>15</v>
+        <v>266</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>292</v>
+        <v>62</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>374</v>
+        <v>68</v>
       </c>
       <c r="H118" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I118" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K118" s="0" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
-        <v>75</v>
+        <v>46</v>
       </c>
       <c r="B119" s="0" t="s">
-        <v>182</v>
+        <v>38</v>
       </c>
       <c r="C119" s="0" t="s">
-        <v>15</v>
+        <v>267</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>379</v>
+        <v>268</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>15</v>
+        <v>164</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>62</v>
+        <v>42</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>184</v>
+        <v>204</v>
       </c>
       <c r="H119" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I119" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K119" s="0" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
-        <v>75</v>
+        <v>46</v>
       </c>
       <c r="B120" s="0" t="s">
-        <v>319</v>
+        <v>38</v>
       </c>
       <c r="C120" s="0" t="s">
-        <v>15</v>
+        <v>132</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>381</v>
+        <v>269</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>15</v>
+        <v>134</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>141</v>
+        <v>89</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>383</v>
+        <v>42</v>
       </c>
       <c r="H120" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I120" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K120" s="0" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
-        <v>120</v>
+        <v>46</v>
       </c>
       <c r="B121" s="0" t="s">
-        <v>122</v>
+        <v>38</v>
       </c>
       <c r="C121" s="0" t="s">
-        <v>15</v>
+        <v>270</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>228</v>
+        <v>271</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>15</v>
+        <v>234</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>230</v>
+        <v>74</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>231</v>
+        <v>97</v>
       </c>
       <c r="H121" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I121" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K121" s="0" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
-        <v>120</v>
+        <v>64</v>
       </c>
       <c r="B122" s="0" t="s">
-        <v>719</v>
+        <v>38</v>
       </c>
       <c r="C122" s="0" t="s">
-        <v>15</v>
+        <v>167</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>720</v>
+        <v>168</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>15</v>
+        <v>77</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>15</v>
+        <v>50</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>721</v>
+        <v>169</v>
       </c>
       <c r="H122" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I122" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K122" s="0" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
-        <v>75</v>
+        <v>64</v>
       </c>
       <c r="B123" s="0" t="s">
-        <v>15</v>
+        <v>38</v>
       </c>
       <c r="C123" s="0" t="s">
-        <v>15</v>
+        <v>272</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>388</v>
+        <v>273</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>15</v>
+        <v>274</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>15</v>
+        <v>62</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>389</v>
+        <v>44</v>
       </c>
       <c r="H123" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I123" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K123" s="0" t="s">
-        <v>185</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
-        <v>75</v>
+        <v>46</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>392</v>
+        <v>38</v>
       </c>
       <c r="C124" s="0" t="s">
-        <v>15</v>
+        <v>275</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>393</v>
+        <v>276</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>162</v>
+        <v>128</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>395</v>
+        <v>44</v>
       </c>
       <c r="H124" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I124" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K124" s="0" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
-        <v>75</v>
+        <v>46</v>
       </c>
       <c r="B125" s="0" t="s">
-        <v>398</v>
+        <v>38</v>
       </c>
       <c r="C125" s="0" t="s">
-        <v>15</v>
+        <v>277</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>399</v>
+        <v>278</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>15</v>
+        <v>279</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>230</v>
+        <v>50</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>205</v>
+        <v>110</v>
       </c>
       <c r="H125" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I125" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K125" s="0" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
-        <v>120</v>
+        <v>46</v>
       </c>
       <c r="B126" s="0" t="s">
-        <v>172</v>
+        <v>38</v>
       </c>
       <c r="C126" s="0" t="s">
-        <v>15</v>
+        <v>154</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>315</v>
+        <v>280</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>15</v>
+        <v>143</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>103</v>
+        <v>78</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>129</v>
+        <v>169</v>
       </c>
       <c r="H126" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I126" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K126" s="0" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
-        <v>120</v>
+        <v>64</v>
       </c>
       <c r="B127" s="0" t="s">
-        <v>203</v>
+        <v>38</v>
       </c>
       <c r="C127" s="0" t="s">
-        <v>15</v>
+        <v>79</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>722</v>
+        <v>231</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>15</v>
+        <v>125</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>88</v>
+        <v>62</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>664</v>
+        <v>86</v>
       </c>
       <c r="H127" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I127" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K127" s="0" t="s">
-        <v>185</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="s">
-        <v>120</v>
+        <v>64</v>
       </c>
       <c r="B128" s="0" t="s">
-        <v>401</v>
+        <v>38</v>
       </c>
       <c r="C128" s="0" t="s">
-        <v>15</v>
+        <v>65</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>402</v>
+        <v>281</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>15</v>
+        <v>156</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>196</v>
+        <v>128</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>403</v>
+        <v>62</v>
       </c>
       <c r="H128" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I128" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K128" s="0" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0" t="s">
-        <v>120</v>
+        <v>64</v>
       </c>
       <c r="B129" s="0" t="s">
-        <v>723</v>
+        <v>38</v>
       </c>
       <c r="C129" s="0" t="s">
-        <v>15</v>
+        <v>282</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>724</v>
+        <v>283</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>15</v>
+        <v>213</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>15</v>
+        <v>78</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>725</v>
+        <v>85</v>
       </c>
       <c r="H129" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I129" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K129" s="0" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0" t="s">
-        <v>75</v>
+        <v>64</v>
       </c>
       <c r="B130" s="0" t="s">
-        <v>406</v>
+        <v>38</v>
       </c>
       <c r="C130" s="0" t="s">
-        <v>15</v>
+        <v>284</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>407</v>
+        <v>285</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>15</v>
+        <v>286</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>216</v>
+        <v>50</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>293</v>
+        <v>44</v>
       </c>
       <c r="H130" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I130" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K130" s="0" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0" t="s">
-        <v>120</v>
+        <v>46</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>85</v>
+        <v>38</v>
       </c>
       <c r="C131" s="0" t="s">
-        <v>15</v>
+        <v>214</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>726</v>
+        <v>287</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>15</v>
+        <v>288</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>88</v>
+        <v>68</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>89</v>
+        <v>153</v>
       </c>
       <c r="H131" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I131" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K131" s="0" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="0" t="s">
-        <v>120</v>
+        <v>64</v>
       </c>
       <c r="B132" s="0" t="s">
-        <v>138</v>
+        <v>38</v>
       </c>
       <c r="C132" s="0" t="s">
-        <v>15</v>
+        <v>116</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>86</v>
+        <v>289</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>15</v>
+        <v>117</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>95</v>
+        <v>42</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>209</v>
+        <v>62</v>
       </c>
       <c r="H132" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I132" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K132" s="0" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="0" t="s">
-        <v>75</v>
+        <v>64</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>412</v>
+        <v>38</v>
       </c>
       <c r="C133" s="0" t="s">
-        <v>15</v>
+        <v>157</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>413</v>
+        <v>93</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>15</v>
+        <v>96</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="G133" s="0" t="s">
-        <v>415</v>
+        <v>120</v>
       </c>
       <c r="H133" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I133" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K133" s="0" t="s">
-        <v>196</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="0" t="s">
-        <v>75</v>
+        <v>46</v>
       </c>
       <c r="B134" s="0" t="s">
-        <v>418</v>
+        <v>38</v>
       </c>
       <c r="C134" s="0" t="s">
-        <v>15</v>
+        <v>290</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>419</v>
+        <v>291</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>15</v>
+        <v>292</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>117</v>
+        <v>85</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>205</v>
+        <v>62</v>
       </c>
       <c r="H134" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I134" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K134" s="0" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="0" t="s">
-        <v>75</v>
+        <v>46</v>
       </c>
       <c r="B135" s="0" t="s">
-        <v>421</v>
+        <v>38</v>
       </c>
       <c r="C135" s="0" t="s">
-        <v>15</v>
+        <v>154</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>422</v>
+        <v>293</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>15</v>
+        <v>228</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>62</v>
+        <v>78</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>424</v>
+        <v>74</v>
       </c>
       <c r="H135" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I135" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K135" s="0" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="0" t="s">
-        <v>75</v>
+        <v>46</v>
       </c>
       <c r="B136" s="0" t="s">
-        <v>15</v>
+        <v>38</v>
       </c>
       <c r="C136" s="0" t="s">
-        <v>15</v>
+        <v>294</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>428</v>
+        <v>295</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>15</v>
+        <v>296</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>15</v>
+        <v>42</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>283</v>
+        <v>42</v>
       </c>
       <c r="H136" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I136" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K136" s="0" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="0" t="s">
-        <v>75</v>
+        <v>46</v>
       </c>
       <c r="B137" s="0" t="s">
-        <v>429</v>
+        <v>38</v>
       </c>
       <c r="C137" s="0" t="s">
-        <v>15</v>
+        <v>206</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>162</v>
+        <v>297</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>119</v>
+        <v>44</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>430</v>
+        <v>44</v>
       </c>
       <c r="H137" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I137" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K137" s="0" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0" t="s">
-        <v>120</v>
+        <v>46</v>
       </c>
       <c r="B138" s="0" t="s">
-        <v>369</v>
+        <v>38</v>
       </c>
       <c r="C138" s="0" t="s">
-        <v>15</v>
+        <v>298</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>268</v>
+        <v>110</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>15</v>
+        <v>299</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>119</v>
+        <v>50</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>433</v>
+        <v>68</v>
       </c>
       <c r="H138" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I138" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K138" s="0" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="0" t="s">
-        <v>120</v>
+        <v>64</v>
       </c>
       <c r="B139" s="0" t="s">
-        <v>235</v>
+        <v>38</v>
       </c>
       <c r="C139" s="0" t="s">
-        <v>15</v>
+        <v>300</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>436</v>
+        <v>200</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>15</v>
+        <v>266</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>238</v>
+        <v>68</v>
       </c>
       <c r="H139" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I139" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K139" s="0" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="0" t="s">
-        <v>120</v>
+        <v>64</v>
       </c>
       <c r="B140" s="0" t="s">
-        <v>727</v>
+        <v>38</v>
       </c>
       <c r="C140" s="0" t="s">
-        <v>15</v>
+        <v>172</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>728</v>
+        <v>301</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>15</v>
+        <v>174</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>15</v>
+        <v>50</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>481</v>
+        <v>43</v>
       </c>
       <c r="H140" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I140" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K140" s="0" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="0" t="s">
-        <v>120</v>
+        <v>64</v>
       </c>
       <c r="B141" s="0" t="s">
-        <v>131</v>
+        <v>38</v>
       </c>
       <c r="C141" s="0" t="s">
-        <v>15</v>
+        <v>90</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>439</v>
+        <v>302</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>15</v>
+        <v>303</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>15</v>
+        <v>68</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>440</v>
+        <v>44</v>
       </c>
       <c r="H141" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I141" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K141" s="0" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="0" t="s">
-        <v>75</v>
+        <v>64</v>
       </c>
       <c r="B142" s="0" t="s">
-        <v>219</v>
+        <v>38</v>
       </c>
       <c r="C142" s="0" t="s">
-        <v>15</v>
+        <v>304</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>442</v>
+        <v>305</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>15</v>
+        <v>88</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>292</v>
+        <v>62</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>374</v>
+        <v>44</v>
       </c>
       <c r="H142" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I142" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K142" s="0" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="0" t="s">
-        <v>120</v>
+        <v>46</v>
       </c>
       <c r="B143" s="0" t="s">
-        <v>618</v>
+        <v>38</v>
       </c>
       <c r="C143" s="0" t="s">
-        <v>15</v>
+        <v>267</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>729</v>
+        <v>306</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>15</v>
+        <v>164</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>148</v>
+        <v>42</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>730</v>
+        <v>204</v>
       </c>
       <c r="H143" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I143" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K143" s="0" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="0" t="s">
-        <v>120</v>
+        <v>64</v>
       </c>
       <c r="B144" s="0" t="s">
-        <v>127</v>
+        <v>38</v>
       </c>
       <c r="C144" s="0" t="s">
-        <v>15</v>
+        <v>307</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>357</v>
+        <v>308</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>15</v>
+        <v>309</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>731</v>
+        <v>101</v>
       </c>
       <c r="H144" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I144" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K144" s="0" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="0" t="s">
-        <v>75</v>
+        <v>64</v>
       </c>
       <c r="B145" s="0" t="s">
-        <v>392</v>
+        <v>38</v>
       </c>
       <c r="C145" s="0" t="s">
-        <v>15</v>
+        <v>310</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>446</v>
+        <v>159</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>15</v>
+        <v>81</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>119</v>
+        <v>50</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>395</v>
+        <v>93</v>
       </c>
       <c r="H145" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I145" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K145" s="0" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="0" t="s">
-        <v>120</v>
+        <v>46</v>
       </c>
       <c r="B146" s="0" t="s">
-        <v>219</v>
+        <v>38</v>
       </c>
       <c r="C146" s="0" t="s">
-        <v>15</v>
+        <v>277</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>450</v>
+        <v>311</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>15</v>
+        <v>279</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>95</v>
+        <v>50</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>124</v>
+        <v>68</v>
       </c>
       <c r="H146" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I146" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K146" s="0" t="s">
-        <v>196</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="B147" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="C147" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="D147" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E147" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="F147" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="G147" s="0" t="s">
         <v>120</v>
       </c>
-      <c r="B147" s="0" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H147" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I147" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K147" s="0" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="0" t="s">
-        <v>75</v>
+        <v>64</v>
       </c>
       <c r="B148" s="0" t="s">
-        <v>114</v>
+        <v>38</v>
       </c>
       <c r="C148" s="0" t="s">
-        <v>15</v>
+        <v>147</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>453</v>
+        <v>313</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>15</v>
+        <v>149</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>245</v>
+        <v>50</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>454</v>
+        <v>169</v>
       </c>
       <c r="H148" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I148" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K148" s="0" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="0" t="s">
-        <v>75</v>
+        <v>46</v>
       </c>
       <c r="B149" s="0" t="s">
-        <v>456</v>
+        <v>38</v>
       </c>
       <c r="C149" s="0" t="s">
-        <v>15</v>
+        <v>314</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>315</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>15</v>
+        <v>78</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>458</v>
+        <v>51</v>
       </c>
       <c r="H149" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I149" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K149" s="0" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="0" t="s">
-        <v>120</v>
+        <v>46</v>
       </c>
       <c r="B150" s="0" t="s">
-        <v>253</v>
+        <v>38</v>
       </c>
       <c r="C150" s="0" t="s">
-        <v>15</v>
+        <v>316</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>460</v>
+        <v>317</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>15</v>
+        <v>92</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>134</v>
+        <v>62</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>461</v>
+        <v>44</v>
       </c>
       <c r="H150" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I150" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K150" s="0" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="0" t="s">
-        <v>120</v>
+        <v>64</v>
       </c>
       <c r="B151" s="0" t="s">
-        <v>77</v>
+        <v>38</v>
       </c>
       <c r="C151" s="0" t="s">
-        <v>15</v>
+        <v>318</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>464</v>
+        <v>319</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>15</v>
+        <v>183</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>162</v>
+        <v>50</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>466</v>
+        <v>89</v>
       </c>
       <c r="H151" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I151" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K151" s="0" t="s">
-        <v>185</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="0" t="s">
-        <v>75</v>
+        <v>64</v>
       </c>
       <c r="B152" s="0" t="s">
-        <v>469</v>
+        <v>38</v>
       </c>
       <c r="C152" s="0" t="s">
-        <v>15</v>
+        <v>320</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>470</v>
+        <v>321</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>15</v>
+        <v>58</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>55</v>
+        <v>128</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>118</v>
+        <v>110</v>
       </c>
       <c r="H152" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I152" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K152" s="0" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="0" t="s">
-        <v>75</v>
+        <v>46</v>
       </c>
       <c r="B153" s="0" t="s">
-        <v>472</v>
+        <v>38</v>
       </c>
       <c r="C153" s="0" t="s">
-        <v>15</v>
+        <v>71</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>473</v>
+        <v>322</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>15</v>
+        <v>323</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>15</v>
+        <v>68</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>283</v>
+        <v>40</v>
       </c>
       <c r="H153" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I153" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K153" s="0" t="s">
-        <v>185</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="0" t="s">
-        <v>75</v>
+        <v>46</v>
       </c>
       <c r="B154" s="0" t="s">
-        <v>475</v>
+        <v>38</v>
       </c>
       <c r="C154" s="0" t="s">
-        <v>15</v>
+        <v>206</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>476</v>
+        <v>324</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>15</v>
+        <v>325</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>119</v>
+        <v>128</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>260</v>
+        <v>44</v>
       </c>
       <c r="H154" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I154" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K154" s="0" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="0" t="s">
-        <v>75</v>
+        <v>46</v>
       </c>
       <c r="B155" s="0" t="s">
-        <v>456</v>
+        <v>38</v>
       </c>
       <c r="C155" s="0" t="s">
-        <v>15</v>
+        <v>184</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>479</v>
+        <v>326</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>15</v>
+        <v>250</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>15</v>
+        <v>78</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>481</v>
+        <v>68</v>
       </c>
       <c r="H155" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I155" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K155" s="0" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="0" t="s">
-        <v>120</v>
+        <v>46</v>
       </c>
       <c r="B156" s="0" t="s">
-        <v>54</v>
+        <v>38</v>
       </c>
       <c r="C156" s="0" t="s">
-        <v>15</v>
+        <v>90</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>93</v>
+        <v>327</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>15</v>
+        <v>92</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>95</v>
+        <v>42</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>96</v>
+        <v>44</v>
       </c>
       <c r="H156" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I156" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K156" s="0" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="0" t="s">
-        <v>75</v>
+        <v>64</v>
       </c>
       <c r="B157" s="0" t="s">
-        <v>487</v>
+        <v>38</v>
       </c>
       <c r="C157" s="0" t="s">
-        <v>15</v>
+        <v>118</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>488</v>
+        <v>119</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>15</v>
+        <v>41</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>15</v>
+        <v>42</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>283</v>
+        <v>120</v>
       </c>
       <c r="H157" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I157" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K157" s="0" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="0" t="s">
-        <v>75</v>
+        <v>46</v>
       </c>
       <c r="B158" s="0" t="s">
-        <v>490</v>
+        <v>38</v>
       </c>
       <c r="C158" s="0" t="s">
-        <v>15</v>
+        <v>206</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>491</v>
+        <v>328</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>15</v>
+        <v>329</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>15</v>
+        <v>68</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>492</v>
+        <v>44</v>
       </c>
       <c r="H158" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I158" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K158" s="0" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="0" t="s">
-        <v>120</v>
+        <v>46</v>
       </c>
       <c r="B159" s="0" t="s">
-        <v>122</v>
+        <v>38</v>
       </c>
       <c r="C159" s="0" t="s">
-        <v>15</v>
+        <v>330</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>357</v>
+        <v>331</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>15</v>
+        <v>332</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>72</v>
+        <v>42</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>733</v>
+        <v>44</v>
       </c>
       <c r="H159" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I159" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K159" s="0" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="0" t="s">
-        <v>120</v>
+        <v>64</v>
       </c>
       <c r="B160" s="0" t="s">
-        <v>257</v>
+        <v>38</v>
       </c>
       <c r="C160" s="0" t="s">
-        <v>15</v>
+        <v>333</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>357</v>
+        <v>159</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>15</v>
+        <v>77</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>15</v>
+        <v>50</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>734</v>
+        <v>50</v>
       </c>
       <c r="H160" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I160" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K160" s="0" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="0" t="s">
-        <v>616</v>
+        <v>64</v>
       </c>
       <c r="B161" s="0" t="s">
-        <v>15</v>
+        <v>38</v>
       </c>
       <c r="C161" s="0" t="s">
-        <v>15</v>
+        <v>334</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>686</v>
+        <v>159</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>15</v>
+        <v>186</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>15</v>
+        <v>78</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>687</v>
+        <v>44</v>
       </c>
       <c r="H161" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I161" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K161" s="0" t="s">
-        <v>185</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="0" t="s">
-        <v>75</v>
+        <v>144</v>
       </c>
       <c r="B162" s="0" t="s">
-        <v>495</v>
+        <v>38</v>
       </c>
       <c r="C162" s="0" t="s">
-        <v>15</v>
+        <v>191</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>496</v>
+        <v>192</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>15</v>
+        <v>128</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>497</v>
+        <v>44</v>
       </c>
       <c r="H162" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I162" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K162" s="0" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="0" t="s">
-        <v>120</v>
+        <v>46</v>
       </c>
       <c r="B163" s="0" t="s">
-        <v>499</v>
+        <v>38</v>
       </c>
       <c r="C163" s="0" t="s">
-        <v>15</v>
+        <v>335</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>357</v>
+        <v>336</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>15</v>
+        <v>337</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>292</v>
+        <v>68</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>501</v>
+        <v>44</v>
       </c>
       <c r="H163" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I163" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K163" s="0" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="0" t="s">
-        <v>120</v>
+        <v>64</v>
       </c>
       <c r="B164" s="0" t="s">
-        <v>418</v>
+        <v>38</v>
       </c>
       <c r="C164" s="0" t="s">
-        <v>15</v>
+        <v>338</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>357</v>
+        <v>159</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>15</v>
+        <v>339</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>162</v>
+        <v>62</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="H164" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I164" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K164" s="0" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="0" t="s">
-        <v>75</v>
+        <v>64</v>
       </c>
       <c r="B165" s="0" t="s">
-        <v>15</v>
+        <v>38</v>
       </c>
       <c r="C165" s="0" t="s">
-        <v>15</v>
+        <v>154</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>686</v>
+        <v>159</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>15</v>
+        <v>228</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>15</v>
+        <v>62</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>735</v>
+        <v>110</v>
       </c>
       <c r="H165" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I165" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K165" s="0" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="0" t="s">
-        <v>75</v>
+        <v>46</v>
       </c>
       <c r="B166" s="0" t="s">
-        <v>172</v>
+        <v>38</v>
       </c>
       <c r="C166" s="0" t="s">
-        <v>15</v>
+        <v>340</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>268</v>
+        <v>192</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>292</v>
+        <v>44</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>189</v>
+        <v>44</v>
       </c>
       <c r="H166" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I166" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K166" s="0" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="0" t="s">
-        <v>75</v>
+        <v>46</v>
       </c>
       <c r="B167" s="0" t="s">
-        <v>257</v>
+        <v>38</v>
       </c>
       <c r="C167" s="0" t="s">
-        <v>15</v>
+        <v>135</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>509</v>
+        <v>200</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>15</v>
+        <v>125</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>103</v>
+        <v>50</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>260</v>
+        <v>204</v>
       </c>
       <c r="H167" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I167" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K167" s="0" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="0" t="s">
-        <v>75</v>
+        <v>46</v>
       </c>
       <c r="B168" s="0" t="s">
-        <v>122</v>
+        <v>38</v>
       </c>
       <c r="C168" s="0" t="s">
-        <v>15</v>
+        <v>184</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>123</v>
+        <v>341</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>15</v>
+        <v>186</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>105</v>
+        <v>50</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>124</v>
+        <v>86</v>
       </c>
       <c r="H168" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I168" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K168" s="0" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="B169" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="C169" s="0" t="s">
         <v>75</v>
       </c>
-      <c r="B169" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D169" s="0" t="s">
-        <v>516</v>
+        <v>76</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>15</v>
+        <v>77</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>70</v>
+        <v>62</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>517</v>
+        <v>78</v>
       </c>
       <c r="H169" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I169" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K169" s="0" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="0" t="s">
-        <v>616</v>
+        <v>46</v>
       </c>
       <c r="B170" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="C170" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="D170" s="0" t="s">
         <v>343</v>
       </c>
-      <c r="C170" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E170" s="0" t="s">
-        <v>15</v>
+        <v>164</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>42</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>205</v>
+        <v>55</v>
       </c>
       <c r="H170" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I170" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K170" s="0" t="s">
-        <v>216</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="0" t="s">
-        <v>616</v>
+        <v>144</v>
       </c>
       <c r="B171" s="0" t="s">
-        <v>15</v>
+        <v>38</v>
       </c>
       <c r="C171" s="0" t="s">
-        <v>15</v>
+        <v>154</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>357</v>
+        <v>159</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>15</v>
+        <v>67</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>15</v>
+        <v>153</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>736</v>
+        <v>44</v>
       </c>
       <c r="H171" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I171" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K171" s="0" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="0" t="s">
-        <v>75</v>
+        <v>144</v>
       </c>
       <c r="B172" s="0" t="s">
-        <v>15</v>
+        <v>38</v>
       </c>
       <c r="C172" s="0" t="s">
-        <v>15</v>
+        <v>344</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>388</v>
+        <v>159</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>389</v>
+        <v>44</v>
       </c>
       <c r="H172" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I172" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K172" s="0" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="0" t="s">
-        <v>75</v>
+        <v>46</v>
       </c>
       <c r="B173" s="0" t="s">
-        <v>192</v>
+        <v>38</v>
       </c>
       <c r="C173" s="0" t="s">
-        <v>15</v>
+        <v>275</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>520</v>
+        <v>276</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>359</v>
+        <v>44</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>522</v>
+        <v>44</v>
       </c>
       <c r="H173" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I173" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K173" s="0" t="s">
-        <v>185</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="0" t="s">
-        <v>120</v>
+        <v>46</v>
       </c>
       <c r="B174" s="0" t="s">
-        <v>525</v>
+        <v>38</v>
       </c>
       <c r="C174" s="0" t="s">
-        <v>15</v>
+        <v>345</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>526</v>
+        <v>346</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>15</v>
+        <v>84</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>103</v>
+        <v>128</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>527</v>
+        <v>260</v>
       </c>
       <c r="H174" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I174" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K174" s="0" t="s">
-        <v>157</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="0" t="s">
-        <v>120</v>
+        <v>64</v>
       </c>
       <c r="B175" s="0" t="s">
-        <v>172</v>
+        <v>38</v>
       </c>
       <c r="C175" s="0" t="s">
-        <v>15</v>
+        <v>347</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>315</v>
+        <v>348</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>15</v>
+        <v>349</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>129</v>
+        <v>86</v>
       </c>
       <c r="H175" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I175" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K175" s="0" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="0" t="s">
-        <v>75</v>
+        <v>64</v>
       </c>
       <c r="B176" s="0" t="s">
-        <v>737</v>
+        <v>38</v>
       </c>
       <c r="C176" s="0" t="s">
-        <v>15</v>
+        <v>79</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>738</v>
+        <v>231</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>15</v>
+        <v>125</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>15</v>
+        <v>62</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>705</v>
+        <v>86</v>
       </c>
       <c r="H176" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I176" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K176" s="0" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="0" t="s">
-        <v>75</v>
+        <v>46</v>
       </c>
       <c r="B177" s="0" t="s">
-        <v>192</v>
+        <v>38</v>
       </c>
       <c r="C177" s="0" t="s">
-        <v>15</v>
+        <v>240</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>530</v>
+        <v>350</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>15</v>
+        <v>351</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>110</v>
+        <v>44</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>532</v>
+        <v>44</v>
       </c>
       <c r="H177" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I177" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K177" s="0" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="0" t="s">
-        <v>75</v>
+        <v>46</v>
       </c>
       <c r="B178" s="0" t="s">
-        <v>535</v>
+        <v>38</v>
       </c>
       <c r="C178" s="0" t="s">
-        <v>15</v>
+        <v>352</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>536</v>
+        <v>353</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>15</v>
+        <v>84</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>15</v>
+        <v>50</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>537</v>
+        <v>63</v>
       </c>
       <c r="H178" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I178" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K178" s="0" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="0" t="s">
-        <v>120</v>
+        <v>46</v>
       </c>
       <c r="B179" s="0" t="s">
-        <v>127</v>
+        <v>38</v>
       </c>
       <c r="C179" s="0" t="s">
-        <v>15</v>
+        <v>354</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>128</v>
+        <v>146</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>15</v>
+        <v>355</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>119</v>
+        <v>89</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>129</v>
+        <v>44</v>
       </c>
       <c r="H179" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I179" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K179" s="0" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="0" t="s">
-        <v>120</v>
+        <v>64</v>
       </c>
       <c r="B180" s="0" t="s">
-        <v>290</v>
+        <v>38</v>
       </c>
       <c r="C180" s="0" t="s">
-        <v>15</v>
+        <v>79</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>357</v>
+        <v>80</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>15</v>
+        <v>81</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>78</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>541</v>
+        <v>68</v>
       </c>
       <c r="H180" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I180" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K180" s="0" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="0" t="s">
-        <v>75</v>
+        <v>64</v>
       </c>
       <c r="B181" s="0" t="s">
-        <v>242</v>
+        <v>38</v>
       </c>
       <c r="C181" s="0" t="s">
-        <v>15</v>
+        <v>356</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>543</v>
+        <v>159</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>15</v>
+        <v>203</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>222</v>
+        <v>78</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>118</v>
+        <v>44</v>
       </c>
       <c r="H181" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I181" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K181" s="0" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="0" t="s">
-        <v>75</v>
+        <v>46</v>
       </c>
       <c r="B182" s="0" t="s">
-        <v>545</v>
+        <v>38</v>
       </c>
       <c r="C182" s="0" t="s">
-        <v>15</v>
+        <v>71</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>546</v>
+        <v>357</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>15</v>
+        <v>179</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>548</v>
+        <v>165</v>
       </c>
       <c r="H182" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I182" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K182" s="0" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="0" t="s">
-        <v>75</v>
+        <v>46</v>
       </c>
       <c r="B183" s="0" t="s">
-        <v>219</v>
+        <v>38</v>
       </c>
       <c r="C183" s="0" t="s">
-        <v>15</v>
+        <v>358</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>551</v>
+        <v>359</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>15</v>
+        <v>360</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>553</v>
+        <v>50</v>
       </c>
       <c r="H183" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I183" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K183" s="0" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="0" t="s">
-        <v>120</v>
+        <v>46</v>
       </c>
       <c r="B184" s="0" t="s">
-        <v>412</v>
+        <v>38</v>
       </c>
       <c r="C184" s="0" t="s">
-        <v>15</v>
+        <v>361</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>413</v>
+        <v>362</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>15</v>
+        <v>164</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>415</v>
+        <v>50</v>
       </c>
       <c r="H184" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I184" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K184" s="0" t="s">
-        <v>196</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="0" t="s">
-        <v>120</v>
+        <v>64</v>
       </c>
       <c r="B185" s="0" t="s">
-        <v>559</v>
+        <v>38</v>
       </c>
       <c r="C185" s="0" t="s">
-        <v>15</v>
+        <v>290</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>259</v>
+        <v>291</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>15</v>
+        <v>292</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>134</v>
+        <v>85</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>560</v>
+        <v>62</v>
       </c>
       <c r="H185" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I185" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K185" s="0" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="0" t="s">
-        <v>120</v>
+        <v>64</v>
       </c>
       <c r="B186" s="0" t="s">
-        <v>412</v>
+        <v>38</v>
       </c>
       <c r="C186" s="0" t="s">
-        <v>15</v>
+        <v>363</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>564</v>
+        <v>187</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>15</v>
+        <v>364</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>440</v>
+        <v>89</v>
       </c>
       <c r="H186" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I186" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K186" s="0" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="0" t="s">
-        <v>120</v>
+        <v>64</v>
       </c>
       <c r="B187" s="0" t="s">
-        <v>319</v>
+        <v>38</v>
       </c>
       <c r="C187" s="0" t="s">
-        <v>15</v>
+        <v>304</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>381</v>
+        <v>365</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>15</v>
+        <v>292</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>141</v>
+        <v>42</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>383</v>
+        <v>50</v>
       </c>
       <c r="H187" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I187" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K187" s="0" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="0" t="s">
-        <v>120</v>
+        <v>64</v>
       </c>
       <c r="B188" s="0" t="s">
-        <v>248</v>
+        <v>38</v>
       </c>
       <c r="C188" s="0" t="s">
-        <v>15</v>
+        <v>270</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>249</v>
+        <v>271</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>15</v>
+        <v>234</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>157</v>
+        <v>74</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>178</v>
+        <v>97</v>
       </c>
       <c r="H188" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I188" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K188" s="0" t="s">
-        <v>185</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="0" t="s">
-        <v>120</v>
+        <v>64</v>
       </c>
       <c r="B189" s="0" t="s">
-        <v>710</v>
+        <v>38</v>
       </c>
       <c r="C189" s="0" t="s">
-        <v>15</v>
+        <v>113</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>739</v>
+        <v>180</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>15</v>
+        <v>181</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>88</v>
+        <v>128</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>712</v>
+        <v>105</v>
       </c>
       <c r="H189" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I189" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K189" s="0" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="0" t="s">
-        <v>75</v>
+        <v>64</v>
       </c>
       <c r="B190" s="0" t="s">
-        <v>152</v>
+        <v>38</v>
       </c>
       <c r="C190" s="0" t="s">
-        <v>15</v>
+        <v>251</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>572</v>
+        <v>366</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>15</v>
+        <v>253</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>292</v>
+        <v>50</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>156</v>
+        <v>62</v>
       </c>
       <c r="H190" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I190" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K190" s="0" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="0" t="s">
-        <v>75</v>
+        <v>46</v>
       </c>
       <c r="B191" s="0" t="s">
-        <v>182</v>
+        <v>38</v>
       </c>
       <c r="C191" s="0" t="s">
-        <v>15</v>
+        <v>102</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>577</v>
+        <v>367</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>15</v>
+        <v>104</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>15</v>
+        <v>50</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>481</v>
+        <v>204</v>
       </c>
       <c r="H191" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I191" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K191" s="0" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="0" t="s">
-        <v>120</v>
+        <v>46</v>
       </c>
       <c r="B192" s="0" t="s">
-        <v>108</v>
+        <v>38</v>
       </c>
       <c r="C192" s="0" t="s">
-        <v>15</v>
+        <v>90</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>86</v>
+        <v>130</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>15</v>
+        <v>134</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>110</v>
+        <v>50</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>111</v>
+        <v>44</v>
       </c>
       <c r="H192" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I192" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K192" s="0" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="0" t="s">
-        <v>120</v>
+        <v>64</v>
       </c>
       <c r="B193" s="0" t="s">
-        <v>145</v>
+        <v>38</v>
       </c>
       <c r="C193" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>146</v>
+        <v>93</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>15</v>
+        <v>61</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>148</v>
+        <v>62</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>149</v>
+        <v>63</v>
       </c>
       <c r="H193" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I193" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K193" s="0" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="0" t="s">
-        <v>75</v>
+        <v>64</v>
       </c>
       <c r="B194" s="0" t="s">
-        <v>559</v>
+        <v>38</v>
       </c>
       <c r="C194" s="0" t="s">
-        <v>15</v>
+        <v>98</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>587</v>
+        <v>99</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>15</v>
+        <v>100</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>359</v>
+        <v>89</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>589</v>
+        <v>101</v>
       </c>
       <c r="H194" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I194" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K194" s="0" t="s">
-        <v>141</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="0" t="s">
-        <v>75</v>
+        <v>46</v>
       </c>
       <c r="B195" s="0" t="s">
-        <v>592</v>
+        <v>38</v>
       </c>
       <c r="C195" s="0" t="s">
-        <v>15</v>
+        <v>368</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>593</v>
+        <v>369</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>15</v>
+        <v>364</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>245</v>
+        <v>97</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>374</v>
+        <v>260</v>
       </c>
       <c r="H195" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I195" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K195" s="0" t="s">
-        <v>196</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="0" t="s">
-        <v>120</v>
+        <v>46</v>
       </c>
       <c r="B196" s="0" t="s">
-        <v>740</v>
+        <v>38</v>
       </c>
       <c r="C196" s="0" t="s">
-        <v>15</v>
+        <v>267</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>148</v>
+        <v>370</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>15</v>
+        <v>371</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>741</v>
+        <v>51</v>
       </c>
       <c r="H196" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I196" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K196" s="0" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="0" t="s">
-        <v>75</v>
+        <v>64</v>
       </c>
       <c r="B197" s="0" t="s">
-        <v>145</v>
+        <v>38</v>
       </c>
       <c r="C197" s="0" t="s">
-        <v>15</v>
+        <v>372</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>277</v>
+        <v>101</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>15</v>
+        <v>373</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>119</v>
+        <v>42</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>225</v>
+        <v>63</v>
       </c>
       <c r="H197" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I197" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K197" s="0" t="s">
-        <v>196</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="0" t="s">
-        <v>75</v>
+        <v>46</v>
       </c>
       <c r="B198" s="0" t="s">
-        <v>219</v>
+        <v>38</v>
       </c>
       <c r="C198" s="0" t="s">
-        <v>15</v>
+        <v>166</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>450</v>
+        <v>205</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>15</v>
+        <v>100</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>95</v>
+        <v>85</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>124</v>
+        <v>68</v>
       </c>
       <c r="H198" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I198" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K198" s="0" t="s">
-        <v>196</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="B199" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="C199" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="D199" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="E199" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="G199" s="0" t="s">
         <v>120</v>
       </c>
-      <c r="B199" s="0" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H199" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I199" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K199" s="0" t="s">
-        <v>216</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="0" t="s">
-        <v>120</v>
+        <v>64</v>
       </c>
       <c r="B200" s="0" t="s">
-        <v>398</v>
+        <v>38</v>
       </c>
       <c r="C200" s="0" t="s">
-        <v>15</v>
+        <v>79</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>604</v>
+        <v>218</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>15</v>
+        <v>88</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>222</v>
+        <v>153</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>118</v>
+        <v>165</v>
       </c>
       <c r="H200" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I200" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K200" s="0" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="0" t="s">
-        <v>616</v>
+        <v>64</v>
       </c>
       <c r="B201" s="0" t="s">
-        <v>15</v>
+        <v>38</v>
       </c>
       <c r="C201" s="0" t="s">
-        <v>15</v>
+        <v>71</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>742</v>
+        <v>374</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>15</v>
+        <v>143</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>15</v>
+        <v>78</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>743</v>
+        <v>165</v>
       </c>
       <c r="H201" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I201" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K201" s="0" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="0" t="s">
-        <v>75</v>
+        <v>144</v>
       </c>
       <c r="B202" s="0" t="s">
-        <v>398</v>
+        <v>38</v>
       </c>
       <c r="C202" s="0" t="s">
-        <v>15</v>
+        <v>375</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>604</v>
+        <v>376</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>222</v>
+        <v>44</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>118</v>
+        <v>44</v>
       </c>
       <c r="H202" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I202" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K202" s="0" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="0" t="s">
-        <v>120</v>
+        <v>46</v>
       </c>
       <c r="B203" s="0" t="s">
-        <v>152</v>
+        <v>38</v>
       </c>
       <c r="C203" s="0" t="s">
-        <v>15</v>
+        <v>71</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>572</v>
+        <v>374</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>15</v>
+        <v>143</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>292</v>
+        <v>78</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>156</v>
+        <v>165</v>
       </c>
       <c r="H203" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I203" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K203" s="0" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="0" t="s">
-        <v>75</v>
+        <v>64</v>
       </c>
       <c r="B204" s="0" t="s">
-        <v>592</v>
+        <v>38</v>
       </c>
       <c r="C204" s="0" t="s">
-        <v>15</v>
+        <v>102</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>593</v>
+        <v>367</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>15</v>
+        <v>104</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>245</v>
+        <v>50</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>374</v>
+        <v>204</v>
       </c>
       <c r="H204" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I204" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K204" s="0" t="s">
-        <v>196</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="0" t="s">
-        <v>120</v>
+        <v>46</v>
       </c>
       <c r="B205" s="0" t="s">
-        <v>160</v>
+        <v>38</v>
       </c>
       <c r="C205" s="0" t="s">
-        <v>15</v>
+        <v>267</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>161</v>
+        <v>370</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>15</v>
+        <v>371</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>162</v>
+        <v>85</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>163</v>
+        <v>51</v>
       </c>
       <c r="H205" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I205" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K205" s="0" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="0" t="s">
-        <v>120</v>
+        <v>64</v>
       </c>
       <c r="B206" s="0" t="s">
-        <v>612</v>
+        <v>38</v>
       </c>
       <c r="C206" s="0" t="s">
-        <v>15</v>
+        <v>107</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>613</v>
+        <v>108</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>15</v>
+        <v>109</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>155</v>
+        <v>50</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>614</v>
+        <v>110</v>
       </c>
       <c r="H206" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I206" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K206" s="0" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="0" t="s">
-        <v>616</v>
+        <v>64</v>
       </c>
       <c r="B207" s="0" t="s">
-        <v>618</v>
+        <v>38</v>
       </c>
       <c r="C207" s="0" t="s">
-        <v>15</v>
+        <v>377</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>357</v>
+        <v>378</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>15</v>
+        <v>379</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>15</v>
+        <v>89</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>619</v>
+        <v>106</v>
       </c>
       <c r="H207" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I207" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K207" s="0" t="s">
-        <v>185</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="0" t="s">
-        <v>75</v>
+        <v>64</v>
       </c>
       <c r="B208" s="0" t="s">
-        <v>212</v>
+        <v>38</v>
       </c>
       <c r="C208" s="0" t="s">
-        <v>15</v>
+        <v>39</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>621</v>
+        <v>40</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>15</v>
+        <v>41</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>134</v>
+        <v>42</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>623</v>
+        <v>43</v>
       </c>
       <c r="H208" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I208" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K208" s="0" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="0" t="s">
-        <v>120</v>
+        <v>144</v>
       </c>
       <c r="B209" s="0" t="s">
-        <v>253</v>
+        <v>38</v>
       </c>
       <c r="C209" s="0" t="s">
-        <v>15</v>
+        <v>380</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>624</v>
+        <v>159</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>15</v>
+        <v>309</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>155</v>
+        <v>128</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>149</v>
+        <v>44</v>
       </c>
       <c r="H209" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I209" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K209" s="0" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="0" t="s">
-        <v>75</v>
+        <v>46</v>
       </c>
       <c r="B210" s="0" t="s">
-        <v>253</v>
+        <v>38</v>
       </c>
       <c r="C210" s="0" t="s">
-        <v>15</v>
+        <v>381</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>624</v>
+        <v>235</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>15</v>
+        <v>162</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>155</v>
+        <v>42</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>149</v>
+        <v>89</v>
       </c>
       <c r="H210" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I210" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K210" s="0" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="0" t="s">
-        <v>75</v>
+        <v>64</v>
       </c>
       <c r="B211" s="0" t="s">
-        <v>15</v>
+        <v>38</v>
       </c>
       <c r="C211" s="0" t="s">
-        <v>15</v>
+        <v>98</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>428</v>
+        <v>382</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>15</v>
+        <v>183</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>15</v>
+        <v>62</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>283</v>
+        <v>106</v>
       </c>
       <c r="H211" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I211" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K211" s="0" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="0" t="s">
-        <v>75</v>
+        <v>46</v>
       </c>
       <c r="B212" s="0" t="s">
-        <v>172</v>
+        <v>38</v>
       </c>
       <c r="C212" s="0" t="s">
-        <v>15</v>
+        <v>98</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>630</v>
+        <v>382</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>15</v>
+        <v>183</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>148</v>
+        <v>62</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>632</v>
+        <v>106</v>
       </c>
       <c r="H212" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I212" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K212" s="0" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="0" t="s">
-        <v>75</v>
+        <v>46</v>
       </c>
       <c r="B213" s="0" t="s">
-        <v>131</v>
+        <v>38</v>
       </c>
       <c r="C213" s="0" t="s">
-        <v>15</v>
+        <v>206</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>635</v>
+        <v>297</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>86</v>
+        <v>44</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>638</v>
+        <v>44</v>
       </c>
       <c r="H213" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I213" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K213" s="0" t="s">
-        <v>141</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="0" t="s">
-        <v>75</v>
+        <v>46</v>
       </c>
       <c r="B214" s="0" t="s">
-        <v>131</v>
+        <v>38</v>
       </c>
       <c r="C214" s="0" t="s">
-        <v>15</v>
+        <v>383</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>635</v>
+        <v>384</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>15</v>
+        <v>125</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>86</v>
+        <v>78</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>638</v>
+        <v>101</v>
       </c>
       <c r="H214" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I214" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K214" s="0" t="s">
-        <v>141</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="0" t="s">
-        <v>75</v>
+        <v>46</v>
       </c>
       <c r="B215" s="0" t="s">
-        <v>643</v>
+        <v>38</v>
       </c>
       <c r="C215" s="0" t="s">
-        <v>15</v>
+        <v>385</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>15</v>
+        <v>88</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>15</v>
+        <v>97</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>389</v>
+        <v>93</v>
       </c>
       <c r="H215" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I215" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K215" s="0" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="0" t="s">
-        <v>616</v>
+        <v>46</v>
       </c>
       <c r="B216" s="0" t="s">
-        <v>469</v>
+        <v>38</v>
       </c>
       <c r="C216" s="0" t="s">
-        <v>15</v>
+        <v>385</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>357</v>
+        <v>386</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>15</v>
+        <v>88</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>15</v>
+        <v>97</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>205</v>
+        <v>93</v>
       </c>
       <c r="H216" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I216" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K216" s="0" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="0" t="s">
-        <v>120</v>
+        <v>46</v>
       </c>
       <c r="B217" s="0" t="s">
-        <v>192</v>
+        <v>38</v>
       </c>
       <c r="C217" s="0" t="s">
-        <v>15</v>
+        <v>275</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>667</v>
+        <v>276</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>15</v>
+        <v>387</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>103</v>
+        <v>44</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>135</v>
+        <v>44</v>
       </c>
       <c r="H217" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I217" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K217" s="0" t="s">
-        <v>196</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="0" t="s">
-        <v>75</v>
+        <v>144</v>
       </c>
       <c r="B218" s="0" t="s">
-        <v>356</v>
+        <v>38</v>
       </c>
       <c r="C218" s="0" t="s">
-        <v>15</v>
+        <v>154</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>646</v>
+        <v>159</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>15</v>
+        <v>323</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>88</v>
+        <v>68</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>205</v>
+        <v>44</v>
       </c>
       <c r="H218" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I218" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K218" s="0" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="0" t="s">
-        <v>120</v>
+        <v>64</v>
       </c>
       <c r="B219" s="0" t="s">
-        <v>219</v>
+        <v>38</v>
       </c>
       <c r="C219" s="0" t="s">
-        <v>15</v>
+        <v>82</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>551</v>
+        <v>83</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>15</v>
+        <v>84</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>72</v>
+        <v>85</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>553</v>
+        <v>86</v>
       </c>
       <c r="H219" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I219" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K219" s="0" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="0" t="s">
-        <v>616</v>
+        <v>46</v>
       </c>
       <c r="B220" s="0" t="s">
-        <v>295</v>
+        <v>38</v>
       </c>
       <c r="C220" s="0" t="s">
-        <v>15</v>
+        <v>154</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>357</v>
+        <v>388</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>15</v>
+        <v>259</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>359</v>
+        <v>42</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>205</v>
+        <v>62</v>
       </c>
       <c r="H220" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I220" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K220" s="0" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="0" t="s">
-        <v>616</v>
+        <v>64</v>
       </c>
       <c r="B221" s="0" t="s">
-        <v>744</v>
+        <v>38</v>
       </c>
       <c r="C221" s="0" t="s">
-        <v>15</v>
+        <v>361</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>15</v>
+        <v>164</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>15</v>
+        <v>78</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>205</v>
+        <v>50</v>
       </c>
       <c r="H221" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I221" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K221" s="0" t="s">
-        <v>196</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="0" t="s">
-        <v>75</v>
+        <v>144</v>
       </c>
       <c r="B222" s="0" t="s">
-        <v>651</v>
+        <v>38</v>
       </c>
       <c r="C222" s="0" t="s">
-        <v>15</v>
+        <v>154</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>652</v>
+        <v>159</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>15</v>
+        <v>152</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>72</v>
+        <v>42</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>260</v>
       </c>
       <c r="H222" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I222" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K222" s="0" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="0" t="s">
-        <v>120</v>
+        <v>144</v>
       </c>
       <c r="B223" s="0" t="s">
-        <v>651</v>
+        <v>38</v>
       </c>
       <c r="C223" s="0" t="s">
-        <v>15</v>
+        <v>154</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>745</v>
+        <v>159</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>15</v>
+        <v>389</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>216</v>
+        <v>85</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>666</v>
+        <v>44</v>
       </c>
       <c r="H223" s="0" t="s">
-        <v>659</v>
+        <v>44</v>
       </c>
       <c r="I223" s="0" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="K223" s="0" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>44</v>
+      </c>
+    </row>
+    <row r="224">
+      <c r="A224" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="B224" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="C224" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="D224" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="E224" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="F224" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="G224" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="H224" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="I224" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="J224" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="K224" s="0" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="225">
+      <c r="A225" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="B225" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="C225" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="D225" s="0" t="s">
+        <v>392</v>
+      </c>
+      <c r="E225" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="F225" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G225" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="H225" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="I225" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="J225" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="K225" s="0" t="s">
+        <v>44</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-[...561 lines deleted...]
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:DL11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="137.342971801758" customWidth="1"/>
-[...31 lines deleted...]
-    <col min="33" max="33" width="19.1858921051025" customWidth="1"/>
+    <col min="1" max="1" width="137.467910766602" customWidth="1"/>
+    <col min="2" max="2" width="16.4682579040527" customWidth="1"/>
+    <col min="3" max="3" width="12.2438411712646" customWidth="1"/>
+    <col min="4" max="4" width="13.7846775054932" customWidth="1"/>
+    <col min="5" max="5" width="46.6056823730469" customWidth="1"/>
+    <col min="6" max="6" width="13.4709873199463" customWidth="1"/>
+    <col min="7" max="7" width="16.8507900238037" customWidth="1"/>
+    <col min="8" max="8" width="14.5682554244995" customWidth="1"/>
+    <col min="9" max="9" width="17.7794742584229" customWidth="1"/>
+    <col min="10" max="10" width="12.2466154098511" customWidth="1"/>
+    <col min="11" max="11" width="12.6890964508057" customWidth="1"/>
+    <col min="12" max="12" width="9.71383953094482" customWidth="1"/>
+    <col min="13" max="13" width="11.2328100204468" customWidth="1"/>
+    <col min="14" max="14" width="9.140625" customWidth="1"/>
+    <col min="15" max="15" width="12.3193073272705" customWidth="1"/>
+    <col min="16" max="16" width="9.8515453338623" customWidth="1"/>
+    <col min="17" max="17" width="14.0015459060669" customWidth="1"/>
+    <col min="18" max="18" width="9.62744140625" customWidth="1"/>
+    <col min="19" max="19" width="14.1586542129517" customWidth="1"/>
+    <col min="20" max="20" width="9.140625" customWidth="1"/>
+    <col min="21" max="21" width="12.3197755813599" customWidth="1"/>
+    <col min="22" max="22" width="11.0761251449585" customWidth="1"/>
+    <col min="23" max="23" width="23.2858848571777" customWidth="1"/>
+    <col min="24" max="24" width="26.8468170166016" customWidth="1"/>
+    <col min="25" max="25" width="23.4107551574707" customWidth="1"/>
+    <col min="26" max="26" width="21.9337024688721" customWidth="1"/>
+    <col min="27" max="27" width="24.5701885223389" customWidth="1"/>
+    <col min="28" max="28" width="15.4134759902954" customWidth="1"/>
+    <col min="29" max="29" width="26.0981559753418" customWidth="1"/>
+    <col min="30" max="30" width="19.7232151031494" customWidth="1"/>
+    <col min="31" max="31" width="11.9074773788452" customWidth="1"/>
+    <col min="32" max="32" width="27.1680431365967" customWidth="1"/>
+    <col min="33" max="33" width="16.4163856506348" customWidth="1"/>
     <col min="34" max="34" width="27.0861167907715" customWidth="1"/>
-    <col min="35" max="35" width="21.8553886413574" customWidth="1"/>
-[...16 lines deleted...]
-    <col min="52" max="52" width="16.639232635498" customWidth="1"/>
+    <col min="35" max="35" width="27.0861167907715" customWidth="1"/>
+    <col min="36" max="36" width="16.8935375213623" customWidth="1"/>
+    <col min="37" max="37" width="9.46847057342529" customWidth="1"/>
+    <col min="38" max="38" width="13.0042209625244" customWidth="1"/>
+    <col min="39" max="39" width="13.9987125396729" customWidth="1"/>
+    <col min="40" max="40" width="22.8609447479248" customWidth="1"/>
+    <col min="41" max="41" width="64.5951843261719" customWidth="1"/>
+    <col min="42" max="42" width="14.0951719284058" customWidth="1"/>
+    <col min="43" max="43" width="9.140625" customWidth="1"/>
+    <col min="44" max="44" width="9.140625" customWidth="1"/>
+    <col min="45" max="45" width="16.639232635498" customWidth="1"/>
+    <col min="46" max="46" width="19.1858921051025" customWidth="1"/>
+    <col min="47" max="47" width="16.8960285186768" customWidth="1"/>
+    <col min="48" max="48" width="14.4082813262939" customWidth="1"/>
+    <col min="49" max="49" width="15.9452333450317" customWidth="1"/>
+    <col min="50" max="50" width="16.1050109863281" customWidth="1"/>
+    <col min="51" max="51" width="12.477201461792" customWidth="1"/>
+    <col min="52" max="52" width="12.0075979232788" customWidth="1"/>
     <col min="53" max="53" width="9.140625" customWidth="1"/>
     <col min="54" max="54" width="9.140625" customWidth="1"/>
     <col min="55" max="55" width="9.140625" customWidth="1"/>
     <col min="56" max="56" width="9.140625" customWidth="1"/>
     <col min="57" max="57" width="9.140625" customWidth="1"/>
     <col min="58" max="58" width="9.140625" customWidth="1"/>
     <col min="59" max="59" width="9.140625" customWidth="1"/>
     <col min="60" max="60" width="9.140625" customWidth="1"/>
     <col min="61" max="61" width="9.140625" customWidth="1"/>
     <col min="62" max="62" width="9.140625" customWidth="1"/>
     <col min="63" max="63" width="9.140625" customWidth="1"/>
     <col min="64" max="64" width="9.140625" customWidth="1"/>
     <col min="65" max="65" width="9.140625" customWidth="1"/>
     <col min="66" max="66" width="9.140625" customWidth="1"/>
     <col min="67" max="67" width="9.140625" customWidth="1"/>
     <col min="68" max="68" width="9.140625" customWidth="1"/>
     <col min="69" max="69" width="9.140625" customWidth="1"/>
     <col min="70" max="70" width="9.140625" customWidth="1"/>
     <col min="71" max="71" width="9.140625" customWidth="1"/>
     <col min="72" max="72" width="9.140625" customWidth="1"/>
     <col min="73" max="73" width="9.140625" customWidth="1"/>
     <col min="74" max="74" width="9.140625" customWidth="1"/>
     <col min="75" max="75" width="9.140625" customWidth="1"/>
     <col min="76" max="76" width="9.140625" customWidth="1"/>
     <col min="77" max="77" width="9.140625" customWidth="1"/>
@@ -19780,204 +9644,204 @@
     <col min="116" max="116" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="s">
-        <v>787</v>
+        <v>393</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>788</v>
+        <v>394</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>8</v>
+        <v>395</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>789</v>
+        <v>396</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>790</v>
+        <v>397</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>791</v>
+        <v>398</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>792</v>
+        <v>399</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>793</v>
+        <v>400</v>
       </c>
       <c r="I10" s="1" t="s">
-        <v>794</v>
+        <v>401</v>
       </c>
       <c r="J10" s="1" t="s">
-        <v>795</v>
+        <v>402</v>
       </c>
       <c r="K10" s="1" t="s">
-        <v>796</v>
+        <v>403</v>
       </c>
       <c r="L10" s="1" t="s">
-        <v>797</v>
+        <v>404</v>
       </c>
       <c r="M10" s="1" t="s">
-        <v>798</v>
+        <v>405</v>
       </c>
       <c r="N10" s="1" t="s">
-        <v>799</v>
+        <v>406</v>
       </c>
       <c r="O10" s="1" t="s">
-        <v>800</v>
+        <v>407</v>
       </c>
       <c r="P10" s="1" t="s">
-        <v>801</v>
+        <v>408</v>
       </c>
       <c r="Q10" s="1" t="s">
-        <v>802</v>
+        <v>409</v>
       </c>
       <c r="R10" s="1" t="s">
-        <v>803</v>
+        <v>410</v>
       </c>
       <c r="S10" s="1" t="s">
-        <v>804</v>
+        <v>411</v>
       </c>
       <c r="T10" s="1" t="s">
-        <v>805</v>
+        <v>412</v>
       </c>
       <c r="U10" s="1" t="s">
-        <v>806</v>
+        <v>413</v>
       </c>
       <c r="V10" s="1" t="s">
-        <v>807</v>
+        <v>414</v>
       </c>
       <c r="W10" s="1" t="s">
-        <v>808</v>
+        <v>415</v>
       </c>
       <c r="X10" s="1" t="s">
-        <v>809</v>
+        <v>416</v>
       </c>
       <c r="Y10" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="Z10" s="1" t="s">
+        <v>418</v>
+      </c>
+      <c r="AA10" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="AB10" s="1" t="s">
+        <v>420</v>
+      </c>
+      <c r="AC10" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="AD10" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="AE10" s="1" t="s">
+        <v>423</v>
+      </c>
+      <c r="AF10" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="AG10" s="1" t="s">
+        <v>425</v>
+      </c>
+      <c r="AH10" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="Z10" s="1" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="AI10" s="1" t="s">
-        <v>9</v>
+        <v>426</v>
       </c>
       <c r="AJ10" s="1" t="s">
-        <v>817</v>
+        <v>427</v>
       </c>
       <c r="AK10" s="1" t="s">
-        <v>818</v>
+        <v>428</v>
       </c>
       <c r="AL10" s="1" t="s">
-        <v>819</v>
+        <v>429</v>
       </c>
       <c r="AM10" s="1" t="s">
-        <v>820</v>
+        <v>430</v>
       </c>
       <c r="AN10" s="1" t="s">
-        <v>821</v>
+        <v>431</v>
       </c>
       <c r="AO10" s="1" t="s">
-        <v>822</v>
+        <v>432</v>
       </c>
       <c r="AP10" s="1" t="s">
-        <v>823</v>
+        <v>433</v>
       </c>
       <c r="AQ10" s="1" t="s">
-        <v>824</v>
+        <v>434</v>
       </c>
       <c r="AR10" s="1" t="s">
-        <v>825</v>
+        <v>435</v>
       </c>
       <c r="AS10" s="1" t="s">
-        <v>826</v>
+        <v>436</v>
       </c>
       <c r="AT10" s="1" t="s">
-        <v>827</v>
+        <v>437</v>
       </c>
       <c r="AU10" s="1" t="s">
-        <v>828</v>
+        <v>438</v>
       </c>
       <c r="AV10" s="1" t="s">
-        <v>829</v>
+        <v>439</v>
       </c>
       <c r="AW10" s="1" t="s">
-        <v>830</v>
+        <v>440</v>
       </c>
       <c r="AX10" s="1" t="s">
-        <v>831</v>
+        <v>441</v>
       </c>
       <c r="AY10" s="1" t="s">
-        <v>832</v>
+        <v>442</v>
       </c>
       <c r="AZ10" s="1" t="s">
-        <v>833</v>
+        <v>443</v>
       </c>
       <c r="BA10" s="1"/>
       <c r="BB10" s="1"/>
       <c r="BC10" s="1"/>
       <c r="BD10" s="1"/>
       <c r="BE10" s="1"/>
       <c r="BF10" s="1"/>
       <c r="BG10" s="1"/>
       <c r="BH10" s="1"/>
       <c r="BI10" s="1"/>
       <c r="BJ10" s="1"/>
       <c r="BK10" s="1"/>
       <c r="BL10" s="1"/>
       <c r="BM10" s="1"/>
       <c r="BN10" s="1"/>
       <c r="BO10" s="1"/>
       <c r="BP10" s="1"/>
       <c r="BQ10" s="1"/>
       <c r="BR10" s="1"/>
       <c r="BS10" s="1"/>
       <c r="BT10" s="1"/>
       <c r="BU10" s="1"/>
       <c r="BV10" s="1"/>
       <c r="BW10" s="1"/>
       <c r="BX10" s="1"/>
@@ -20002,201 +9866,204 @@
       <c r="CQ10" s="1"/>
       <c r="CR10" s="1"/>
       <c r="CS10" s="1"/>
       <c r="CT10" s="1"/>
       <c r="CU10" s="1"/>
       <c r="CV10" s="1"/>
       <c r="CW10" s="1"/>
       <c r="CX10" s="1"/>
       <c r="CY10" s="1"/>
       <c r="CZ10" s="1"/>
       <c r="DA10" s="1"/>
       <c r="DB10" s="1"/>
       <c r="DC10" s="1"/>
       <c r="DD10" s="1"/>
       <c r="DE10" s="1"/>
       <c r="DF10" s="1"/>
       <c r="DG10" s="1"/>
       <c r="DH10" s="1"/>
       <c r="DI10" s="1"/>
       <c r="DJ10" s="1"/>
       <c r="DK10" s="1"/>
       <c r="DL10" s="1"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>834</v>
+        <v>444</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>834</v>
+        <v>445</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>18</v>
+        <v>446</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>835</v>
+        <v>447</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>836</v>
+        <v>448</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>834</v>
+        <v>447</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>834</v>
+        <v>447</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>834</v>
+        <v>449</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>834</v>
+        <v>447</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>834</v>
+        <v>450</v>
       </c>
       <c r="K11" s="0" t="s">
-        <v>837</v>
+        <v>447</v>
       </c>
       <c r="L11" s="0" t="s">
-        <v>834</v>
+        <v>451</v>
       </c>
       <c r="M11" s="0" t="s">
-        <v>834</v>
+        <v>447</v>
       </c>
       <c r="N11" s="0" t="s">
-        <v>834</v>
+        <v>452</v>
       </c>
       <c r="O11" s="0" t="s">
-        <v>838</v>
+        <v>452</v>
       </c>
       <c r="P11" s="0" t="s">
-        <v>834</v>
+        <v>453</v>
       </c>
       <c r="Q11" s="0" t="s">
-        <v>839</v>
+        <v>447</v>
       </c>
       <c r="R11" s="0" t="s">
-        <v>834</v>
+        <v>447</v>
       </c>
       <c r="S11" s="0" t="s">
-        <v>834</v>
+        <v>447</v>
       </c>
       <c r="T11" s="0" t="s">
-        <v>834</v>
+        <v>447</v>
       </c>
       <c r="U11" s="0" t="s">
-        <v>834</v>
+        <v>447</v>
       </c>
       <c r="V11" s="0" t="s">
-        <v>72</v>
+        <v>447</v>
       </c>
       <c r="W11" s="0" t="s">
-        <v>834</v>
+        <v>454</v>
       </c>
       <c r="X11" s="0" t="s">
-        <v>834</v>
+        <v>447</v>
       </c>
       <c r="Y11" s="0" t="s">
-        <v>14</v>
+        <v>447</v>
       </c>
       <c r="Z11" s="0" t="s">
-        <v>834</v>
+        <v>447</v>
       </c>
       <c r="AA11" s="0" t="s">
-        <v>834</v>
+        <v>447</v>
       </c>
       <c r="AB11" s="0" t="s">
-        <v>840</v>
+        <v>447</v>
       </c>
       <c r="AC11" s="0" t="s">
-        <v>834</v>
+        <v>455</v>
       </c>
       <c r="AD11" s="0" t="s">
-        <v>834</v>
+        <v>456</v>
       </c>
       <c r="AE11" s="0" t="s">
-        <v>72</v>
+        <v>447</v>
       </c>
       <c r="AF11" s="0" t="s">
-        <v>841</v>
+        <v>447</v>
       </c>
       <c r="AG11" s="0" t="s">
-        <v>17</v>
+        <v>447</v>
       </c>
       <c r="AH11" s="0" t="s">
         <v>14</v>
       </c>
       <c r="AI11" s="0" t="s">
-        <v>834</v>
+        <v>14</v>
       </c>
       <c r="AJ11" s="0" t="s">
-        <v>838</v>
+        <v>447</v>
       </c>
       <c r="AK11" s="0" t="s">
-        <v>834</v>
+        <v>447</v>
       </c>
       <c r="AL11" s="0" t="s">
-        <v>834</v>
+        <v>457</v>
       </c>
       <c r="AM11" s="0" t="s">
-        <v>841</v>
+        <v>447</v>
       </c>
       <c r="AN11" s="0" t="s">
-        <v>834</v>
+        <v>447</v>
       </c>
       <c r="AO11" s="0" t="s">
-        <v>16</v>
+        <v>458</v>
       </c>
       <c r="AP11" s="0" t="s">
-        <v>834</v>
+        <v>447</v>
       </c>
       <c r="AQ11" s="0" t="s">
-        <v>842</v>
+        <v>447</v>
       </c>
       <c r="AR11" s="0" t="s">
-        <v>843</v>
+        <v>447</v>
       </c>
       <c r="AS11" s="0" t="s">
-        <v>834</v>
+        <v>447</v>
       </c>
       <c r="AT11" s="0" t="s">
-        <v>844</v>
+        <v>459</v>
       </c>
       <c r="AU11" s="0" t="s">
-        <v>834</v>
+        <v>50</v>
       </c>
       <c r="AV11" s="0" t="s">
-        <v>845</v>
+        <v>50</v>
       </c>
       <c r="AW11" s="0" t="s">
-        <v>834</v>
+        <v>447</v>
       </c>
       <c r="AX11" s="0" t="s">
-        <v>777</v>
+        <v>447</v>
       </c>
       <c r="AY11" s="0" t="s">
-        <v>834</v>
+        <v>459</v>
+      </c>
+      <c r="AZ11" s="0" t="s">
+        <v>460</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=EPPlusLicense.txt>This workbook was created with the EPPlus library, licensed to South African National Biodiversity Institute under the Polyform Noncommercial license, see https://polyformproject.org/licenses/noncommercial/1.0.0
 For more information about EPPlus, see https://epplussoftware.com/
 
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>EPPlus</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:keywords>EPPlus noncommercial use</cp:keywords>
   <dc:description>This workbook has been created with EPPlus licensed to South African National Biodiversity Institute under The Polyform Noncommercial License: See https://polyformproject.org/licenses/noncommercial/1.0.0</dc:description>
   <dc:creator>South African National Biodiversity Institute</dc:creator>
 </cp:coreProperties>