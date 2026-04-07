--- v0 (2026-01-20)
+++ v1 (2026-04-07)
@@ -19,51 +19,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="SPECIMENBARCODE" sheetId="1" r:id="rId1"/>
     <sheet name="TAXONDESCRIPTIONS" sheetId="2" r:id="rId3"/>
     <sheet name="LITERATURE" sheetId="3" r:id="rId4"/>
     <sheet name="TAXON" sheetId="4" r:id="rId5"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="129" uniqueCount="129">
   <si>
     <t>Biodiversity Advisor Search Results</t>
   </si>
   <si>
-    <t xml:space="preserve">Downloaded from Biodiversity Advisor (https://biodiversityadvisor.sanbi.org)  [Accessed (please insert date of download 1/20/2026 6:50:25 PM.</t>
+    <t xml:space="preserve">Downloaded from Biodiversity Advisor (https://biodiversityadvisor.sanbi.org)  [Accessed (please insert date of download 4/7/2026 3:36:34 AM.</t>
   </si>
   <si>
     <t>Acknowledgement and attribution</t>
   </si>
   <si>
     <t>South African National Biodiversity Institute. 2023. Available: https://biodiversityadvisor.sanbi.org</t>
   </si>
   <si>
     <t>MUSEUMCODE</t>
   </si>
   <si>
     <t>COLLECTIONYEAR</t>
   </si>
   <si>
     <t>TYPECATEGORY</t>
   </si>
   <si>
     <t>FIELDNUMBER</t>
   </si>
   <si>
     <t>TYPETAXSTATUS</t>
   </si>
   <si>
     <t>COLLECTIONDAY</t>
   </si>
@@ -462,51 +462,51 @@
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:BX12"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="138.606475830078" customWidth="1"/>
+    <col min="1" max="1" width="137.467910766602" customWidth="1"/>
     <col min="2" max="2" width="18.9249477386475" customWidth="1"/>
     <col min="3" max="3" width="16.8503913879395" customWidth="1"/>
     <col min="4" max="4" width="16.4186573028564" customWidth="1"/>
     <col min="5" max="5" width="17.5667171478271" customWidth="1"/>
     <col min="6" max="6" width="17.8236141204834" customWidth="1"/>
     <col min="7" max="7" width="14.7815551757813" customWidth="1"/>
     <col min="8" max="8" width="21.9820461273193" customWidth="1"/>
     <col min="9" max="9" width="41.8017196655273" customWidth="1"/>
     <col min="10" max="10" width="11.8522176742554" customWidth="1"/>
     <col min="11" max="11" width="21.1659736633301" customWidth="1"/>
     <col min="12" max="12" width="21.3445873260498" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
@@ -751,51 +751,51 @@
         <v>23</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>18</v>
       </c>
       <c r="K12" s="0" t="s">
         <v>18</v>
       </c>
       <c r="L12" s="0" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:BQ14"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="138.606475830078" customWidth="1"/>
+    <col min="1" max="1" width="137.467910766602" customWidth="1"/>
     <col min="2" max="2" width="12.666654586792" customWidth="1"/>
     <col min="3" max="3" width="12.9443483352661" customWidth="1"/>
     <col min="4" max="4" width="90.0026168823242" customWidth="1"/>
     <col min="5" max="5" width="256" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
     <col min="7" max="7" width="9.140625" customWidth="1"/>
     <col min="8" max="8" width="9.140625" customWidth="1"/>
     <col min="9" max="9" width="9.140625" customWidth="1"/>
     <col min="10" max="10" width="9.140625" customWidth="1"/>
     <col min="11" max="11" width="9.140625" customWidth="1"/>
     <col min="12" max="12" width="9.140625" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
@@ -1004,51 +1004,51 @@
         <v>39</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>32</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>33</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>40</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:BT12"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="138.606475830078" customWidth="1"/>
+    <col min="1" max="1" width="137.467910766602" customWidth="1"/>
     <col min="2" max="2" width="22.6876335144043" customWidth="1"/>
     <col min="3" max="3" width="16.7160453796387" customWidth="1"/>
     <col min="4" max="4" width="24.6175117492676" customWidth="1"/>
     <col min="5" max="5" width="24.4932880401611" customWidth="1"/>
     <col min="6" max="6" width="19.0595378875732" customWidth="1"/>
     <col min="7" max="7" width="40.3892593383789" customWidth="1"/>
     <col min="8" max="8" width="9.140625" customWidth="1"/>
     <col min="9" max="9" width="9.140625" customWidth="1"/>
     <col min="10" max="10" width="9.140625" customWidth="1"/>
     <col min="11" max="11" width="9.140625" customWidth="1"/>
     <col min="12" max="12" width="9.140625" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
@@ -1253,51 +1253,51 @@
         <v>18</v>
       </c>
       <c r="F12" s="0" t="s">
         <v>57</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>58</v>
       </c>
       <c r="H12" s="0" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:DL11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="138.606475830078" customWidth="1"/>
+    <col min="1" max="1" width="137.467910766602" customWidth="1"/>
     <col min="2" max="2" width="11.9074773788452" customWidth="1"/>
     <col min="3" max="3" width="12.0073404312134" customWidth="1"/>
     <col min="4" max="4" width="17.1958141326904" customWidth="1"/>
     <col min="5" max="5" width="16.4682579040527" customWidth="1"/>
     <col min="6" max="6" width="16.4163856506348" customWidth="1"/>
     <col min="7" max="7" width="14.1586542129517" customWidth="1"/>
     <col min="8" max="8" width="16.8507900238037" customWidth="1"/>
     <col min="9" max="9" width="9.140625" customWidth="1"/>
     <col min="10" max="10" width="14.0951719284058" customWidth="1"/>
     <col min="11" max="11" width="46.6056823730469" customWidth="1"/>
     <col min="12" max="12" width="16.1050109863281" customWidth="1"/>
     <col min="13" max="13" width="12.3197755813599" customWidth="1"/>
     <col min="14" max="14" width="11.0761251449585" customWidth="1"/>
     <col min="15" max="15" width="13.3707504272461" customWidth="1"/>
     <col min="16" max="16" width="13.9987125396729" customWidth="1"/>
     <col min="17" max="17" width="9.78272724151611" customWidth="1"/>
     <col min="18" max="18" width="9.46847057342529" customWidth="1"/>
     <col min="19" max="19" width="21.9337024688721" customWidth="1"/>
     <col min="20" max="20" width="24.5701885223389" customWidth="1"/>
     <col min="21" max="21" width="14.0015459060669" customWidth="1"/>
     <col min="22" max="22" width="16.8960285186768" customWidth="1"/>
     <col min="23" max="23" width="17.7794742584229" customWidth="1"/>
     <col min="24" max="24" width="15.9452333450317" customWidth="1"/>
     <col min="25" max="25" width="24.5306529998779" customWidth="1"/>
     <col min="26" max="26" width="22.8609447479248" customWidth="1"/>