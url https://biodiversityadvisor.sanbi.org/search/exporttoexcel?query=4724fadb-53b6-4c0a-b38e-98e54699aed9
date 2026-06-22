--- v1 (2026-04-07)
+++ v2 (2026-06-22)
@@ -4,448 +4,453 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet3.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet4.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="text/plain" PartName="/EPPlusLicense.txt"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="SPECIMENBARCODE" sheetId="1" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="LITERATURE" sheetId="3" r:id="rId4"/>
+    <sheet name="TAXONDESCRIPTIONS" sheetId="1" r:id="rId1"/>
+    <sheet name="LITERATURE" sheetId="2" r:id="rId3"/>
+    <sheet name="SPECIMENBARCODE" sheetId="3" r:id="rId4"/>
     <sheet name="TAXON" sheetId="4" r:id="rId5"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="129" uniqueCount="129">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="131" uniqueCount="131">
   <si>
     <t>Biodiversity Advisor Search Results</t>
   </si>
   <si>
-    <t xml:space="preserve">Downloaded from Biodiversity Advisor (https://biodiversityadvisor.sanbi.org)  [Accessed (please insert date of download 4/7/2026 3:36:34 AM.</t>
+    <t xml:space="preserve">Downloaded from Biodiversity Advisor (https://biodiversityadvisor.sanbi.org)  [Accessed (please insert date of download 6/22/2026 7:09:46 PM.</t>
   </si>
   <si>
     <t>Acknowledgement and attribution</t>
   </si>
   <si>
     <t>South African National Biodiversity Institute. 2023. Available: https://biodiversityadvisor.sanbi.org</t>
   </si>
   <si>
+    <t>CALCFULLNAME</t>
+  </si>
+  <si>
+    <t>TEXTTITLE</t>
+  </si>
+  <si>
+    <t>TAXONTEXT</t>
+  </si>
+  <si>
+    <t>BIBLIO</t>
+  </si>
+  <si>
+    <t>COMMENTS</t>
+  </si>
+  <si>
+    <t>Thorncroftia media Codd</t>
+  </si>
+  <si>
+    <t>Diagnostic</t>
+  </si>
+  <si>
+    <t>In corolla characters and growth habit T. media resembles T. succulenta but, in the latter species, the leaf blade tends to be smaller (16-30 x 15-20 mm) with the margin crenate in the upper half, and the tomentum on leaves and stems consists mainly of dendroid hairs. In T. succulenta the inflorescence is also smaller and denser than in T. media.</t>
+  </si>
+  <si>
+    <t>Codd, LEW. 1986. Lamiaceae: A new species of Thorncroftia. Bothalia 16(1): 52-53. [CC BY]</t>
+  </si>
+  <si>
+    <t>e-Fl; PS</t>
+  </si>
+  <si>
+    <t>Distribution</t>
+  </si>
+  <si>
+    <t>Known only from the type gathering (Hardy 966), collected on rocky slopes of the Drakensberg Range in the eastern Transvaal, north-west of the Olifants River poort and more or less due west of Trichardtsdal, and cultivated in the BRI nursery. Access to this part of the Drakensberg Range is difficult, as there are no roads into the mountains between the Olifants River and the road over the mountains at The Downs, some 45 km to the northwest.</t>
+  </si>
+  <si>
+    <t>Habitat</t>
+  </si>
+  <si>
+    <t>On rocky slopes.</t>
+  </si>
+  <si>
+    <t>Morphology</t>
+  </si>
+  <si>
+    <t>Semi-succulent shrub, c. 0.6 m tall, branching at the base; stems erect, sparingly branched, terete, eventually glabrescent. Leaves petiolate, semi-succulent; blade elliptical to ovate-elliptical, 35-65 x 25-35 mm, tomentose and gland-dotted on both surfaces with simple hairs, apex rounded, base cuneate, margin subentire; petiole 20-30 mm long. Inflorescence terminal, paniculate, fairly dense, up to 250 mm long, 100 mm broad; rhachis glandular-tomentose; bracts persistent, those at the base of the raceme leaf-like, becoming smaller towards the apex and eventually c. 4 mm long, with the flowers axillary, solitary, pedicels 1-2 mm long. Calyx campanulate, glandular, somewhat bilabiate, eventually 5-6 mm long; posticous lobe ovate-deltoid, 2 mm long; anticous lobe subequally 4-toothed, teeth lanceolate-deltoid, acuminate, 1.5 mm long. Corolla tubular with the apex 4-lobed, lilac with the lobes purple- flecked; tube narrowly cylindrical, 20-22 mm long, 2 mm in diam., slightly compressed, shortly glandular- tomentose; posticous lobe erect, obcordate, 5-6 x 4 mm; lateral lobes deflexed, linear-lanceolate, acuminate, 5-6 x 1 mm; anticous lobe cymbiform, 6-7 mm long, eventually reflexed. Stamens 4, filaments free, 3-4 mm long, attached in the throat of the corolla. Ovary 4-lobed, glabrous; style filiform, exserted by 7 mm; stigma shortly bifid.</t>
+  </si>
+  <si>
+    <t>SPECIESID</t>
+  </si>
+  <si>
+    <t>LITERATUREPRINTYEAR</t>
+  </si>
+  <si>
+    <t>REFERENCE_TYPE</t>
+  </si>
+  <si>
+    <t>LITERATURETITLE</t>
+  </si>
+  <si>
+    <t>LITERATURENAMESTRING</t>
+  </si>
+  <si>
+    <t>LITERATUREADDINFO</t>
+  </si>
+  <si>
+    <t>LITERATUREPUBLISHER</t>
+  </si>
+  <si>
+    <t>DOI</t>
+  </si>
+  <si>
+    <t>REFERENCEURL</t>
+  </si>
+  <si>
+    <t>4724fadb-53b6-4c0a-b38e-98e54699aed9</t>
+  </si>
+  <si>
+    <t>1997</t>
+  </si>
+  <si>
+    <t>Book</t>
+  </si>
+  <si>
+    <t>List of southern African succulent plants</t>
+  </si>
+  <si>
+    <t>Smith, GF</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Umdaus Press, Pretoria</t>
+  </si>
+  <si>
+    <t>1986</t>
+  </si>
+  <si>
+    <t>Periodical/Journal</t>
+  </si>
+  <si>
+    <t>Lamiaceae: A new species of Thorncroftia</t>
+  </si>
+  <si>
+    <t>Codd, LEW</t>
+  </si>
+  <si>
+    <t>Bothalia 16(1)52-53</t>
+  </si>
+  <si>
     <t>MUSEUMCODE</t>
   </si>
   <si>
+    <t>SPECIMENCATEGORY</t>
+  </si>
+  <si>
+    <t>COLLECTORS</t>
+  </si>
+  <si>
+    <t>FIELDNUMBER</t>
+  </si>
+  <si>
     <t>COLLECTIONYEAR</t>
   </si>
   <si>
+    <t>COLLECTIONMONTH</t>
+  </si>
+  <si>
+    <t>COLLECTIONDAY</t>
+  </si>
+  <si>
     <t>TYPECATEGORY</t>
   </si>
   <si>
-    <t>FIELDNUMBER</t>
-[...1 lines deleted...]
-  <si>
     <t>TYPETAXSTATUS</t>
   </si>
   <si>
-    <t>COLLECTIONDAY</t>
-[...5 lines deleted...]
-    <t>SPECIMENCATEGORY</t>
+    <t>TYPECALCFULLNAME</t>
+  </si>
+  <si>
+    <t>IMAGEURL</t>
   </si>
   <si>
     <t>SYN_SPECIESID</t>
   </si>
   <si>
-    <t>IMAGEURL</t>
-[...7 lines deleted...]
-  <si>
     <t>PRE</t>
   </si>
   <si>
+    <t>Herbarium voucher</t>
+  </si>
+  <si>
+    <t>Hardy, DS</t>
+  </si>
+  <si>
+    <t>3966</t>
+  </si>
+  <si>
     <t>1976</t>
   </si>
   <si>
-    <t/>
-[...2 lines deleted...]
-    <t>3966</t>
+    <t>11</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>Hardy, DS</t>
-[...111 lines deleted...]
-    <t>Lamiaceae: A new species of Thorncroftia</t>
+    <t>KINGDOM</t>
+  </si>
+  <si>
+    <t>SUBKINGDOM</t>
+  </si>
+  <si>
+    <t>PHYLUM</t>
+  </si>
+  <si>
+    <t>SUBPHYLUM</t>
+  </si>
+  <si>
+    <t>GROUPNAME</t>
+  </si>
+  <si>
+    <t>CLASSNAME</t>
+  </si>
+  <si>
+    <t>SUBCLASSNAME</t>
+  </si>
+  <si>
+    <t>ORDERNAME</t>
+  </si>
+  <si>
+    <t>SUBORDERNAME</t>
+  </si>
+  <si>
+    <t>FAMILY</t>
+  </si>
+  <si>
+    <t>SUBFAMILY</t>
+  </si>
+  <si>
+    <t>TRIBE</t>
+  </si>
+  <si>
+    <t>SUBTRIBE</t>
+  </si>
+  <si>
+    <t>GENUS</t>
+  </si>
+  <si>
+    <t>SUBGENUS</t>
+  </si>
+  <si>
+    <t>SPECIES</t>
+  </si>
+  <si>
+    <t>SUBSPECIES</t>
+  </si>
+  <si>
+    <t>VARIETY</t>
+  </si>
+  <si>
+    <t>SUBVARIETY</t>
+  </si>
+  <si>
+    <t>FORMA</t>
+  </si>
+  <si>
+    <t>SUBFORMA</t>
+  </si>
+  <si>
+    <t>CULTIVAR</t>
+  </si>
+  <si>
+    <t>SPECIESAUTHORNAME</t>
+  </si>
+  <si>
+    <t>SUBSPECIESAUTHORNAME</t>
+  </si>
+  <si>
+    <t>VARIETYAUTHORNAME</t>
+  </si>
+  <si>
+    <t>FORMAAUTHORNAME</t>
+  </si>
+  <si>
+    <t>CULTIVARAUTHORNAME</t>
+  </si>
+  <si>
+    <t>NAMESTRING</t>
+  </si>
+  <si>
+    <t>PROTOLOGUECITATION</t>
+  </si>
+  <si>
+    <t>HABIT</t>
+  </si>
+  <si>
+    <t>LIFECYCLE</t>
+  </si>
+  <si>
+    <t>LIFEFORMCLASSIFICATION</t>
+  </si>
+  <si>
+    <t>PLANTHEIGHT</t>
+  </si>
+  <si>
+    <t>CALCACCEPTEDNAME</t>
+  </si>
+  <si>
+    <t>GENUSHYBRID</t>
+  </si>
+  <si>
+    <t>INVALID</t>
+  </si>
+  <si>
+    <t>TAXSTATUS</t>
+  </si>
+  <si>
+    <t>LEGITIMACY</t>
+  </si>
+  <si>
+    <t>NOMENCLATURENOTE</t>
+  </si>
+  <si>
+    <t>TYPENOTE</t>
+  </si>
+  <si>
+    <t>ETYMOLOGY</t>
   </si>
   <si>
     <t>TOPS</t>
   </si>
   <si>
-    <t>LIFECYCLE</t>
-[...19 lines deleted...]
-  <si>
     <t>IUCN</t>
   </si>
   <si>
-    <t>ETYMOLOGY</t>
-[...2 lines deleted...]
-    <t>GROUPNAME</t>
+    <t>IUCNCRITERIA</t>
+  </si>
+  <si>
+    <t>OLDSPECIESCODE</t>
+  </si>
+  <si>
+    <t>FLOWERSTART</t>
+  </si>
+  <si>
+    <t>FLOWEREND</t>
+  </si>
+  <si>
+    <t>MINALTITUDE</t>
   </si>
   <si>
     <t>MAXALTITUDE</t>
   </si>
   <si>
-    <t>SUBFORMA</t>
-[...44 lines deleted...]
-    <t>VARIETYAUTHORNAME</t>
+    <t>SPNUMBER</t>
   </si>
   <si>
     <t>HASIMAGE</t>
   </si>
   <si>
-    <t>FORMA</t>
-[...62 lines deleted...]
-    <t>IUCNCRITERIA</t>
+    <t>Plantae</t>
+  </si>
+  <si>
+    <t>Phanerogamae</t>
+  </si>
+  <si>
+    <t>Anthophyta</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
+    <t>Flowering plants: dicots (Dicotyledons: eudicots)</t>
+  </si>
+  <si>
+    <t>Lamiales</t>
+  </si>
+  <si>
+    <t>Lamiaceae</t>
+  </si>
+  <si>
+    <t>Nepetoideae</t>
+  </si>
+  <si>
+    <t>Ocimeae</t>
+  </si>
+  <si>
+    <t>Plectranthinae</t>
+  </si>
+  <si>
+    <t>Thorncroftia</t>
+  </si>
+  <si>
+    <t>media</t>
+  </si>
+  <si>
+    <t>Codd</t>
+  </si>
+  <si>
+    <t>Succulent; Shrub</t>
+  </si>
+  <si>
     <t>Perennial</t>
   </si>
   <si>
-    <t>Succulent; Shrub</t>
-[...5 lines deleted...]
-    <t>Flowering plants: dicots (Dicotyledons: eudicots)</t>
+    <t>acc</t>
+  </si>
+  <si>
+    <t>38877</t>
+  </si>
+  <si>
+    <t>0</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>Thorncroftia</t>
-[...35 lines deleted...]
-    <t>Lamiaceae</t>
+    <t>False</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -456,68 +461,580 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1:BQ14"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="138.606475830078" customWidth="1"/>
+    <col min="2" max="2" width="12.666654586792" customWidth="1"/>
+    <col min="3" max="3" width="256" customWidth="1"/>
+    <col min="4" max="4" width="90.0026168823242" customWidth="1"/>
+    <col min="5" max="5" width="12.9443483352661" customWidth="1"/>
+    <col min="6" max="6" width="9.140625" customWidth="1"/>
+    <col min="7" max="7" width="9.140625" customWidth="1"/>
+    <col min="8" max="8" width="9.140625" customWidth="1"/>
+    <col min="9" max="9" width="9.140625" customWidth="1"/>
+    <col min="10" max="10" width="9.140625" customWidth="1"/>
+    <col min="11" max="11" width="9.140625" customWidth="1"/>
+    <col min="12" max="12" width="9.140625" customWidth="1"/>
+    <col min="13" max="13" width="9.140625" customWidth="1"/>
+    <col min="14" max="14" width="9.140625" customWidth="1"/>
+    <col min="15" max="15" width="9.140625" customWidth="1"/>
+    <col min="16" max="16" width="9.140625" customWidth="1"/>
+    <col min="17" max="17" width="9.140625" customWidth="1"/>
+    <col min="18" max="18" width="9.140625" customWidth="1"/>
+    <col min="19" max="19" width="9.140625" customWidth="1"/>
+    <col min="20" max="20" width="9.140625" customWidth="1"/>
+    <col min="21" max="21" width="9.140625" customWidth="1"/>
+    <col min="22" max="22" width="9.140625" customWidth="1"/>
+    <col min="23" max="23" width="9.140625" customWidth="1"/>
+    <col min="24" max="24" width="9.140625" customWidth="1"/>
+    <col min="25" max="25" width="9.140625" customWidth="1"/>
+    <col min="26" max="26" width="9.140625" customWidth="1"/>
+    <col min="27" max="27" width="9.140625" customWidth="1"/>
+    <col min="28" max="28" width="9.140625" customWidth="1"/>
+    <col min="29" max="29" width="9.140625" customWidth="1"/>
+    <col min="30" max="30" width="9.140625" customWidth="1"/>
+    <col min="31" max="31" width="9.140625" customWidth="1"/>
+    <col min="32" max="32" width="9.140625" customWidth="1"/>
+    <col min="33" max="33" width="9.140625" customWidth="1"/>
+    <col min="34" max="34" width="9.140625" customWidth="1"/>
+    <col min="35" max="35" width="9.140625" customWidth="1"/>
+    <col min="36" max="36" width="9.140625" customWidth="1"/>
+    <col min="37" max="37" width="9.140625" customWidth="1"/>
+    <col min="38" max="38" width="9.140625" customWidth="1"/>
+    <col min="39" max="39" width="9.140625" customWidth="1"/>
+    <col min="40" max="40" width="9.140625" customWidth="1"/>
+    <col min="41" max="41" width="9.140625" customWidth="1"/>
+    <col min="42" max="42" width="9.140625" customWidth="1"/>
+    <col min="43" max="43" width="9.140625" customWidth="1"/>
+    <col min="44" max="44" width="9.140625" customWidth="1"/>
+    <col min="45" max="45" width="9.140625" customWidth="1"/>
+    <col min="46" max="46" width="9.140625" customWidth="1"/>
+    <col min="47" max="47" width="9.140625" customWidth="1"/>
+    <col min="48" max="48" width="9.140625" customWidth="1"/>
+    <col min="49" max="49" width="9.140625" customWidth="1"/>
+    <col min="50" max="50" width="9.140625" customWidth="1"/>
+    <col min="51" max="51" width="9.140625" customWidth="1"/>
+    <col min="52" max="52" width="9.140625" customWidth="1"/>
+    <col min="53" max="53" width="9.140625" customWidth="1"/>
+    <col min="54" max="54" width="9.140625" customWidth="1"/>
+    <col min="55" max="55" width="9.140625" customWidth="1"/>
+    <col min="56" max="56" width="9.140625" customWidth="1"/>
+    <col min="57" max="57" width="9.140625" customWidth="1"/>
+    <col min="58" max="58" width="9.140625" customWidth="1"/>
+    <col min="59" max="59" width="9.140625" customWidth="1"/>
+    <col min="60" max="60" width="9.140625" customWidth="1"/>
+    <col min="61" max="61" width="9.140625" customWidth="1"/>
+    <col min="62" max="62" width="9.140625" customWidth="1"/>
+    <col min="63" max="63" width="9.140625" customWidth="1"/>
+    <col min="64" max="64" width="9.140625" customWidth="1"/>
+    <col min="65" max="65" width="9.140625" customWidth="1"/>
+    <col min="66" max="66" width="9.140625" customWidth="1"/>
+    <col min="67" max="67" width="9.140625" customWidth="1"/>
+    <col min="68" max="68" width="9.140625" customWidth="1"/>
+    <col min="69" max="69" width="9.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="0" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="0" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="0" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="0" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10" s="1"/>
+      <c r="G10" s="1"/>
+      <c r="H10" s="1"/>
+      <c r="I10" s="1"/>
+      <c r="J10" s="1"/>
+      <c r="K10" s="1"/>
+      <c r="L10" s="1"/>
+      <c r="M10" s="1"/>
+      <c r="N10" s="1"/>
+      <c r="O10" s="1"/>
+      <c r="P10" s="1"/>
+      <c r="Q10" s="1"/>
+      <c r="R10" s="1"/>
+      <c r="S10" s="1"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+      <c r="X10" s="1"/>
+      <c r="Y10" s="1"/>
+      <c r="Z10" s="1"/>
+      <c r="AA10" s="1"/>
+      <c r="AB10" s="1"/>
+      <c r="AC10" s="1"/>
+      <c r="AD10" s="1"/>
+      <c r="AE10" s="1"/>
+      <c r="AF10" s="1"/>
+      <c r="AG10" s="1"/>
+      <c r="AH10" s="1"/>
+      <c r="AI10" s="1"/>
+      <c r="AJ10" s="1"/>
+      <c r="AK10" s="1"/>
+      <c r="AL10" s="1"/>
+      <c r="AM10" s="1"/>
+      <c r="AN10" s="1"/>
+      <c r="AO10" s="1"/>
+      <c r="AP10" s="1"/>
+      <c r="AQ10" s="1"/>
+      <c r="AR10" s="1"/>
+      <c r="AS10" s="1"/>
+      <c r="AT10" s="1"/>
+      <c r="AU10" s="1"/>
+      <c r="AV10" s="1"/>
+      <c r="AW10" s="1"/>
+      <c r="AX10" s="1"/>
+      <c r="AY10" s="1"/>
+      <c r="AZ10" s="1"/>
+      <c r="BA10" s="1"/>
+      <c r="BB10" s="1"/>
+      <c r="BC10" s="1"/>
+      <c r="BD10" s="1"/>
+      <c r="BE10" s="1"/>
+      <c r="BF10" s="1"/>
+      <c r="BG10" s="1"/>
+      <c r="BH10" s="1"/>
+      <c r="BI10" s="1"/>
+      <c r="BJ10" s="1"/>
+      <c r="BK10" s="1"/>
+      <c r="BL10" s="1"/>
+      <c r="BM10" s="1"/>
+      <c r="BN10" s="1"/>
+      <c r="BO10" s="1"/>
+      <c r="BP10" s="1"/>
+      <c r="BQ10" s="1"/>
+    </row>
+    <row r="11">
+      <c r="A11" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="B11" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="C11" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="D11" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="E11" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="B12" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="C12" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="D12" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="E12" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="B13" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="C13" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="D13" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="B14" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="C14" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="D14" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="E14" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+  </sheetData>
+  <headerFooter/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1:BU12"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="138.606475830078" customWidth="1"/>
+    <col min="2" max="2" width="24.6175117492676" customWidth="1"/>
+    <col min="3" max="3" width="19.0595378875732" customWidth="1"/>
+    <col min="4" max="4" width="40.3892593383789" customWidth="1"/>
+    <col min="5" max="5" width="26.4853954315186" customWidth="1"/>
+    <col min="6" max="6" width="22.6556091308594" customWidth="1"/>
+    <col min="7" max="7" width="24.4932880401611" customWidth="1"/>
+    <col min="8" max="8" width="9.140625" customWidth="1"/>
+    <col min="9" max="9" width="16.7160453796387" customWidth="1"/>
+    <col min="10" max="10" width="9.140625" customWidth="1"/>
+    <col min="11" max="11" width="9.140625" customWidth="1"/>
+    <col min="12" max="12" width="9.140625" customWidth="1"/>
+    <col min="13" max="13" width="9.140625" customWidth="1"/>
+    <col min="14" max="14" width="9.140625" customWidth="1"/>
+    <col min="15" max="15" width="9.140625" customWidth="1"/>
+    <col min="16" max="16" width="9.140625" customWidth="1"/>
+    <col min="17" max="17" width="9.140625" customWidth="1"/>
+    <col min="18" max="18" width="9.140625" customWidth="1"/>
+    <col min="19" max="19" width="9.140625" customWidth="1"/>
+    <col min="20" max="20" width="9.140625" customWidth="1"/>
+    <col min="21" max="21" width="9.140625" customWidth="1"/>
+    <col min="22" max="22" width="9.140625" customWidth="1"/>
+    <col min="23" max="23" width="9.140625" customWidth="1"/>
+    <col min="24" max="24" width="9.140625" customWidth="1"/>
+    <col min="25" max="25" width="9.140625" customWidth="1"/>
+    <col min="26" max="26" width="9.140625" customWidth="1"/>
+    <col min="27" max="27" width="9.140625" customWidth="1"/>
+    <col min="28" max="28" width="9.140625" customWidth="1"/>
+    <col min="29" max="29" width="9.140625" customWidth="1"/>
+    <col min="30" max="30" width="9.140625" customWidth="1"/>
+    <col min="31" max="31" width="9.140625" customWidth="1"/>
+    <col min="32" max="32" width="9.140625" customWidth="1"/>
+    <col min="33" max="33" width="9.140625" customWidth="1"/>
+    <col min="34" max="34" width="9.140625" customWidth="1"/>
+    <col min="35" max="35" width="9.140625" customWidth="1"/>
+    <col min="36" max="36" width="9.140625" customWidth="1"/>
+    <col min="37" max="37" width="9.140625" customWidth="1"/>
+    <col min="38" max="38" width="9.140625" customWidth="1"/>
+    <col min="39" max="39" width="9.140625" customWidth="1"/>
+    <col min="40" max="40" width="9.140625" customWidth="1"/>
+    <col min="41" max="41" width="9.140625" customWidth="1"/>
+    <col min="42" max="42" width="9.140625" customWidth="1"/>
+    <col min="43" max="43" width="9.140625" customWidth="1"/>
+    <col min="44" max="44" width="9.140625" customWidth="1"/>
+    <col min="45" max="45" width="9.140625" customWidth="1"/>
+    <col min="46" max="46" width="9.140625" customWidth="1"/>
+    <col min="47" max="47" width="9.140625" customWidth="1"/>
+    <col min="48" max="48" width="9.140625" customWidth="1"/>
+    <col min="49" max="49" width="9.140625" customWidth="1"/>
+    <col min="50" max="50" width="9.140625" customWidth="1"/>
+    <col min="51" max="51" width="9.140625" customWidth="1"/>
+    <col min="52" max="52" width="9.140625" customWidth="1"/>
+    <col min="53" max="53" width="9.140625" customWidth="1"/>
+    <col min="54" max="54" width="9.140625" customWidth="1"/>
+    <col min="55" max="55" width="9.140625" customWidth="1"/>
+    <col min="56" max="56" width="9.140625" customWidth="1"/>
+    <col min="57" max="57" width="9.140625" customWidth="1"/>
+    <col min="58" max="58" width="9.140625" customWidth="1"/>
+    <col min="59" max="59" width="9.140625" customWidth="1"/>
+    <col min="60" max="60" width="9.140625" customWidth="1"/>
+    <col min="61" max="61" width="9.140625" customWidth="1"/>
+    <col min="62" max="62" width="9.140625" customWidth="1"/>
+    <col min="63" max="63" width="9.140625" customWidth="1"/>
+    <col min="64" max="64" width="9.140625" customWidth="1"/>
+    <col min="65" max="65" width="9.140625" customWidth="1"/>
+    <col min="66" max="66" width="9.140625" customWidth="1"/>
+    <col min="67" max="67" width="9.140625" customWidth="1"/>
+    <col min="68" max="68" width="9.140625" customWidth="1"/>
+    <col min="69" max="69" width="9.140625" customWidth="1"/>
+    <col min="70" max="70" width="9.140625" customWidth="1"/>
+    <col min="71" max="71" width="9.140625" customWidth="1"/>
+    <col min="72" max="72" width="9.140625" customWidth="1"/>
+    <col min="73" max="73" width="9.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="0" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="0" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="0" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="0" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="F10" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H10" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="I10" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="J10" s="1"/>
+      <c r="K10" s="1"/>
+      <c r="L10" s="1"/>
+      <c r="M10" s="1"/>
+      <c r="N10" s="1"/>
+      <c r="O10" s="1"/>
+      <c r="P10" s="1"/>
+      <c r="Q10" s="1"/>
+      <c r="R10" s="1"/>
+      <c r="S10" s="1"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+      <c r="X10" s="1"/>
+      <c r="Y10" s="1"/>
+      <c r="Z10" s="1"/>
+      <c r="AA10" s="1"/>
+      <c r="AB10" s="1"/>
+      <c r="AC10" s="1"/>
+      <c r="AD10" s="1"/>
+      <c r="AE10" s="1"/>
+      <c r="AF10" s="1"/>
+      <c r="AG10" s="1"/>
+      <c r="AH10" s="1"/>
+      <c r="AI10" s="1"/>
+      <c r="AJ10" s="1"/>
+      <c r="AK10" s="1"/>
+      <c r="AL10" s="1"/>
+      <c r="AM10" s="1"/>
+      <c r="AN10" s="1"/>
+      <c r="AO10" s="1"/>
+      <c r="AP10" s="1"/>
+      <c r="AQ10" s="1"/>
+      <c r="AR10" s="1"/>
+      <c r="AS10" s="1"/>
+      <c r="AT10" s="1"/>
+      <c r="AU10" s="1"/>
+      <c r="AV10" s="1"/>
+      <c r="AW10" s="1"/>
+      <c r="AX10" s="1"/>
+      <c r="AY10" s="1"/>
+      <c r="AZ10" s="1"/>
+      <c r="BA10" s="1"/>
+      <c r="BB10" s="1"/>
+      <c r="BC10" s="1"/>
+      <c r="BD10" s="1"/>
+      <c r="BE10" s="1"/>
+      <c r="BF10" s="1"/>
+      <c r="BG10" s="1"/>
+      <c r="BH10" s="1"/>
+      <c r="BI10" s="1"/>
+      <c r="BJ10" s="1"/>
+      <c r="BK10" s="1"/>
+      <c r="BL10" s="1"/>
+      <c r="BM10" s="1"/>
+      <c r="BN10" s="1"/>
+      <c r="BO10" s="1"/>
+      <c r="BP10" s="1"/>
+      <c r="BQ10" s="1"/>
+      <c r="BR10" s="1"/>
+      <c r="BS10" s="1"/>
+      <c r="BT10" s="1"/>
+      <c r="BU10" s="1"/>
+    </row>
+    <row r="11">
+      <c r="A11" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="B11" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="C11" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="D11" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="E11" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="F11" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G11" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="H11" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="I11" s="0" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="B12" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="C12" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="D12" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="E12" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="F12" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="G12" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="H12" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="I12" s="0" t="s">
+        <v>34</v>
+      </c>
+    </row>
+  </sheetData>
+  <headerFooter/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:BX12"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="137.467910766602" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="16.8503913879395" customWidth="1"/>
+    <col min="1" max="1" width="138.606475830078" customWidth="1"/>
+    <col min="2" max="2" width="21.9820461273193" customWidth="1"/>
+    <col min="3" max="3" width="14.7815551757813" customWidth="1"/>
     <col min="4" max="4" width="16.4186573028564" customWidth="1"/>
-    <col min="5" max="5" width="17.5667171478271" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="12" max="12" width="21.3445873260498" customWidth="1"/>
+    <col min="5" max="5" width="18.9249477386475" customWidth="1"/>
+    <col min="6" max="6" width="21.1659736633301" customWidth="1"/>
+    <col min="7" max="7" width="17.8236141204834" customWidth="1"/>
+    <col min="8" max="8" width="16.8503913879395" customWidth="1"/>
+    <col min="9" max="9" width="17.5667171478271" customWidth="1"/>
+    <col min="10" max="10" width="21.3445873260498" customWidth="1"/>
+    <col min="11" max="11" width="11.8522176742554" customWidth="1"/>
+    <col min="12" max="12" width="17.1655139923096" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
     <col min="27" max="27" width="9.140625" customWidth="1"/>
     <col min="28" max="28" width="9.140625" customWidth="1"/>
     <col min="29" max="29" width="9.140625" customWidth="1"/>
     <col min="30" max="30" width="9.140625" customWidth="1"/>
     <col min="31" max="31" width="9.140625" customWidth="1"/>
     <col min="32" max="32" width="9.140625" customWidth="1"/>
     <col min="33" max="33" width="9.140625" customWidth="1"/>
     <col min="34" max="34" width="9.140625" customWidth="1"/>
     <col min="35" max="35" width="9.140625" customWidth="1"/>
     <col min="36" max="36" width="9.140625" customWidth="1"/>
     <col min="37" max="37" width="9.140625" customWidth="1"/>
@@ -562,84 +1079,84 @@
     <col min="76" max="76" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="s">
-        <v>4</v>
+        <v>41</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>5</v>
+        <v>42</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>6</v>
+        <v>43</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>7</v>
+        <v>44</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>8</v>
+        <v>45</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>9</v>
+        <v>46</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>10</v>
+        <v>47</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>11</v>
+        <v>48</v>
       </c>
       <c r="I10" s="1" t="s">
-        <v>12</v>
+        <v>49</v>
       </c>
       <c r="J10" s="1" t="s">
-        <v>13</v>
+        <v>50</v>
       </c>
       <c r="K10" s="1" t="s">
-        <v>14</v>
+        <v>51</v>
       </c>
       <c r="L10" s="1" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
       <c r="P10" s="1"/>
       <c r="Q10" s="1"/>
       <c r="R10" s="1"/>
       <c r="S10" s="1"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
       <c r="X10" s="1"/>
       <c r="Y10" s="1"/>
       <c r="Z10" s="1"/>
       <c r="AA10" s="1"/>
       <c r="AB10" s="1"/>
       <c r="AC10" s="1"/>
       <c r="AD10" s="1"/>
       <c r="AE10" s="1"/>
       <c r="AF10" s="1"/>
       <c r="AG10" s="1"/>
       <c r="AH10" s="1"/>
       <c r="AI10" s="1"/>
       <c r="AJ10" s="1"/>
@@ -664,691 +1181,183 @@
       <c r="BC10" s="1"/>
       <c r="BD10" s="1"/>
       <c r="BE10" s="1"/>
       <c r="BF10" s="1"/>
       <c r="BG10" s="1"/>
       <c r="BH10" s="1"/>
       <c r="BI10" s="1"/>
       <c r="BJ10" s="1"/>
       <c r="BK10" s="1"/>
       <c r="BL10" s="1"/>
       <c r="BM10" s="1"/>
       <c r="BN10" s="1"/>
       <c r="BO10" s="1"/>
       <c r="BP10" s="1"/>
       <c r="BQ10" s="1"/>
       <c r="BR10" s="1"/>
       <c r="BS10" s="1"/>
       <c r="BT10" s="1"/>
       <c r="BU10" s="1"/>
       <c r="BV10" s="1"/>
       <c r="BW10" s="1"/>
       <c r="BX10" s="1"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>16</v>
+        <v>53</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>19</v>
+        <v>56</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>18</v>
+        <v>57</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>20</v>
+        <v>58</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>21</v>
+        <v>59</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>23</v>
+        <v>34</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="K11" s="0" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>34</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>16</v>
+        <v>53</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>18</v>
+        <v>54</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>18</v>
-[...509 lines deleted...]
-      <c r="B12" s="0" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>57</v>
+        <v>34</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>58</v>
+        <v>34</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>18</v>
+        <v>34</v>
+      </c>
+      <c r="I12" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="J12" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="K12" s="0" t="s">
+        <v>34</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:DL11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="137.467910766602" customWidth="1"/>
-[...31 lines deleted...]
-    <col min="33" max="33" width="19.1858921051025" customWidth="1"/>
+    <col min="1" max="1" width="138.606475830078" customWidth="1"/>
+    <col min="2" max="2" width="16.4682579040527" customWidth="1"/>
+    <col min="3" max="3" width="12.2438411712646" customWidth="1"/>
+    <col min="4" max="4" width="13.7846775054932" customWidth="1"/>
+    <col min="5" max="5" width="46.6056823730469" customWidth="1"/>
+    <col min="6" max="6" width="13.4709873199463" customWidth="1"/>
+    <col min="7" max="7" width="16.8507900238037" customWidth="1"/>
+    <col min="8" max="8" width="14.5682554244995" customWidth="1"/>
+    <col min="9" max="9" width="17.7794742584229" customWidth="1"/>
+    <col min="10" max="10" width="11.8927583694458" customWidth="1"/>
+    <col min="11" max="11" width="13.7213716506958" customWidth="1"/>
+    <col min="12" max="12" width="9.78272724151611" customWidth="1"/>
+    <col min="13" max="13" width="15.6203489303589" customWidth="1"/>
+    <col min="14" max="14" width="13.3707504272461" customWidth="1"/>
+    <col min="15" max="15" width="12.3193073272705" customWidth="1"/>
+    <col min="16" max="16" width="9.4730052947998" customWidth="1"/>
+    <col min="17" max="17" width="14.0015459060669" customWidth="1"/>
+    <col min="18" max="18" width="9.62744140625" customWidth="1"/>
+    <col min="19" max="19" width="14.1586542129517" customWidth="1"/>
+    <col min="20" max="20" width="9.140625" customWidth="1"/>
+    <col min="21" max="21" width="12.3197755813599" customWidth="1"/>
+    <col min="22" max="22" width="11.0761251449585" customWidth="1"/>
+    <col min="23" max="23" width="23.2858848571777" customWidth="1"/>
+    <col min="24" max="24" width="26.8468170166016" customWidth="1"/>
+    <col min="25" max="25" width="23.4107551574707" customWidth="1"/>
+    <col min="26" max="26" width="21.9337024688721" customWidth="1"/>
+    <col min="27" max="27" width="24.5701885223389" customWidth="1"/>
+    <col min="28" max="28" width="15.4134759902954" customWidth="1"/>
+    <col min="29" max="29" width="24.3194923400879" customWidth="1"/>
+    <col min="30" max="30" width="17.1958141326904" customWidth="1"/>
+    <col min="31" max="31" width="11.9074773788452" customWidth="1"/>
+    <col min="32" max="32" width="27.1680431365967" customWidth="1"/>
+    <col min="33" max="33" width="16.4163856506348" customWidth="1"/>
     <col min="34" max="34" width="24.5306529998779" customWidth="1"/>
-    <col min="35" max="35" width="21.8553886413574" customWidth="1"/>
-[...16 lines deleted...]
-    <col min="52" max="52" width="16.639232635498" customWidth="1"/>
+    <col min="35" max="35" width="24.5306529998779" customWidth="1"/>
+    <col min="36" max="36" width="16.8935375213623" customWidth="1"/>
+    <col min="37" max="37" width="9.46847057342529" customWidth="1"/>
+    <col min="38" max="38" width="13.0042209625244" customWidth="1"/>
+    <col min="39" max="39" width="13.9987125396729" customWidth="1"/>
+    <col min="40" max="40" width="22.8609447479248" customWidth="1"/>
+    <col min="41" max="41" width="12.0073404312134" customWidth="1"/>
+    <col min="42" max="42" width="14.0951719284058" customWidth="1"/>
+    <col min="43" max="43" width="9.140625" customWidth="1"/>
+    <col min="44" max="44" width="9.140625" customWidth="1"/>
+    <col min="45" max="45" width="16.639232635498" customWidth="1"/>
+    <col min="46" max="46" width="19.1858921051025" customWidth="1"/>
+    <col min="47" max="47" width="16.8960285186768" customWidth="1"/>
+    <col min="48" max="48" width="14.4082813262939" customWidth="1"/>
+    <col min="49" max="49" width="15.9452333450317" customWidth="1"/>
+    <col min="50" max="50" width="16.1050109863281" customWidth="1"/>
+    <col min="51" max="51" width="12.477201461792" customWidth="1"/>
+    <col min="52" max="52" width="12.0075979232788" customWidth="1"/>
     <col min="53" max="53" width="9.140625" customWidth="1"/>
     <col min="54" max="54" width="9.140625" customWidth="1"/>
     <col min="55" max="55" width="9.140625" customWidth="1"/>
     <col min="56" max="56" width="9.140625" customWidth="1"/>
     <col min="57" max="57" width="9.140625" customWidth="1"/>
     <col min="58" max="58" width="9.140625" customWidth="1"/>
     <col min="59" max="59" width="9.140625" customWidth="1"/>
     <col min="60" max="60" width="9.140625" customWidth="1"/>
     <col min="61" max="61" width="9.140625" customWidth="1"/>
     <col min="62" max="62" width="9.140625" customWidth="1"/>
     <col min="63" max="63" width="9.140625" customWidth="1"/>
     <col min="64" max="64" width="9.140625" customWidth="1"/>
     <col min="65" max="65" width="9.140625" customWidth="1"/>
     <col min="66" max="66" width="9.140625" customWidth="1"/>
     <col min="67" max="67" width="9.140625" customWidth="1"/>
     <col min="68" max="68" width="9.140625" customWidth="1"/>
     <col min="69" max="69" width="9.140625" customWidth="1"/>
     <col min="70" max="70" width="9.140625" customWidth="1"/>
     <col min="71" max="71" width="9.140625" customWidth="1"/>
     <col min="72" max="72" width="9.140625" customWidth="1"/>
     <col min="73" max="73" width="9.140625" customWidth="1"/>
     <col min="74" max="74" width="9.140625" customWidth="1"/>
     <col min="75" max="75" width="9.140625" customWidth="1"/>
     <col min="76" max="76" width="9.140625" customWidth="1"/>
     <col min="77" max="77" width="9.140625" customWidth="1"/>
@@ -1393,204 +1402,204 @@
     <col min="116" max="116" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="I10" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="J10" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="K10" s="1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="L10" s="1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="M10" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="N10" s="1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="O10" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="P10" s="1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="Q10" s="1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="R10" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="S10" s="1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="T10" s="1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="U10" s="1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="V10" s="1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="W10" s="1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="X10" s="1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="Y10" s="1" t="s">
-        <v>25</v>
+        <v>84</v>
       </c>
       <c r="Z10" s="1" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="AA10" s="1" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="AB10" s="1" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="AC10" s="1" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="AD10" s="1" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="AE10" s="1" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="AF10" s="1" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="AG10" s="1" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="AH10" s="1" t="s">
-        <v>91</v>
+        <v>4</v>
       </c>
       <c r="AI10" s="1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="AJ10" s="1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AK10" s="1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="AL10" s="1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AM10" s="1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AN10" s="1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AO10" s="1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="AP10" s="1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="AQ10" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AR10" s="1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="AS10" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AT10" s="1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AU10" s="1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="AV10" s="1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AW10" s="1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AX10" s="1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AY10" s="1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AZ10" s="1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="BA10" s="1"/>
       <c r="BB10" s="1"/>
       <c r="BC10" s="1"/>
       <c r="BD10" s="1"/>
       <c r="BE10" s="1"/>
       <c r="BF10" s="1"/>
       <c r="BG10" s="1"/>
       <c r="BH10" s="1"/>
       <c r="BI10" s="1"/>
       <c r="BJ10" s="1"/>
       <c r="BK10" s="1"/>
       <c r="BL10" s="1"/>
       <c r="BM10" s="1"/>
       <c r="BN10" s="1"/>
       <c r="BO10" s="1"/>
       <c r="BP10" s="1"/>
       <c r="BQ10" s="1"/>
       <c r="BR10" s="1"/>
       <c r="BS10" s="1"/>
       <c r="BT10" s="1"/>
       <c r="BU10" s="1"/>
       <c r="BV10" s="1"/>
       <c r="BW10" s="1"/>
       <c r="BX10" s="1"/>
@@ -1615,201 +1624,204 @@
       <c r="CQ10" s="1"/>
       <c r="CR10" s="1"/>
       <c r="CS10" s="1"/>
       <c r="CT10" s="1"/>
       <c r="CU10" s="1"/>
       <c r="CV10" s="1"/>
       <c r="CW10" s="1"/>
       <c r="CX10" s="1"/>
       <c r="CY10" s="1"/>
       <c r="CZ10" s="1"/>
       <c r="DA10" s="1"/>
       <c r="DB10" s="1"/>
       <c r="DC10" s="1"/>
       <c r="DD10" s="1"/>
       <c r="DE10" s="1"/>
       <c r="DF10" s="1"/>
       <c r="DG10" s="1"/>
       <c r="DH10" s="1"/>
       <c r="DI10" s="1"/>
       <c r="DJ10" s="1"/>
       <c r="DK10" s="1"/>
       <c r="DL10" s="1"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>110</v>
+        <v>116</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>110</v>
+        <v>117</v>
       </c>
       <c r="K11" s="0" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="L11" s="0" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="M11" s="0" t="s">
-        <v>110</v>
+        <v>120</v>
       </c>
       <c r="N11" s="0" t="s">
-        <v>110</v>
+        <v>121</v>
       </c>
       <c r="O11" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="P11" s="0" t="s">
-        <v>110</v>
+        <v>122</v>
       </c>
       <c r="Q11" s="0" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="R11" s="0" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="S11" s="0" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="T11" s="0" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="U11" s="0" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="V11" s="0" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="W11" s="0" t="s">
-        <v>110</v>
+        <v>123</v>
       </c>
       <c r="X11" s="0" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="Y11" s="0" t="s">
-        <v>30</v>
+        <v>114</v>
       </c>
       <c r="Z11" s="0" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="AA11" s="0" t="s">
-        <v>119</v>
+        <v>114</v>
       </c>
       <c r="AB11" s="0" t="s">
-        <v>120</v>
+        <v>114</v>
       </c>
       <c r="AC11" s="0" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="AD11" s="0" t="s">
-        <v>110</v>
+        <v>124</v>
       </c>
       <c r="AE11" s="0" t="s">
-        <v>110</v>
+        <v>125</v>
       </c>
       <c r="AF11" s="0" t="s">
-        <v>121</v>
+        <v>114</v>
       </c>
       <c r="AG11" s="0" t="s">
-        <v>122</v>
+        <v>114</v>
       </c>
       <c r="AH11" s="0" t="s">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="AI11" s="0" t="s">
-        <v>110</v>
+        <v>9</v>
       </c>
       <c r="AJ11" s="0" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="AK11" s="0" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="AL11" s="0" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AM11" s="0" t="s">
-        <v>121</v>
+        <v>114</v>
       </c>
       <c r="AN11" s="0" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="AO11" s="0" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="AP11" s="0" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="AQ11" s="0" t="s">
-        <v>124</v>
+        <v>114</v>
       </c>
       <c r="AR11" s="0" t="s">
-        <v>125</v>
+        <v>114</v>
       </c>
       <c r="AS11" s="0" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="AT11" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="AU11" s="0" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="AV11" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="AW11" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="AX11" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="AY11" s="0" t="s">
         <v>127</v>
       </c>
-      <c r="AW11" s="0" t="s">
-[...6 lines deleted...]
-        <v>110</v>
+      <c r="AZ11" s="0" t="s">
+        <v>130</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=EPPlusLicense.txt>This workbook was created with the EPPlus library, licensed to South African National Biodiversity Institute under the Polyform Noncommercial license, see https://polyformproject.org/licenses/noncommercial/1.0.0
 For more information about EPPlus, see https://epplussoftware.com/
 
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>EPPlus</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:keywords>EPPlus noncommercial use</cp:keywords>
   <dc:description>This workbook has been created with EPPlus licensed to South African National Biodiversity Institute under The Polyform Noncommercial License: See https://polyformproject.org/licenses/noncommercial/1.0.0</dc:description>
   <dc:creator>South African National Biodiversity Institute</dc:creator>
 </cp:coreProperties>