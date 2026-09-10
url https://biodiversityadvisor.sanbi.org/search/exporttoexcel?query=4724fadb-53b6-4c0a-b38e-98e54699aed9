--- v2 (2026-06-22)
+++ v3 (2026-09-10)
@@ -1,1040 +1,201 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
-  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet2.xml"/>
-[...1 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet4.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="text/plain" PartName="/EPPlusLicense.txt"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="TAXONDESCRIPTIONS" sheetId="1" r:id="rId1"/>
-[...2 lines deleted...]
-    <sheet name="TAXON" sheetId="4" r:id="rId5"/>
+    <sheet name="TAXON" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="131" uniqueCount="131">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <si>
     <t>Biodiversity Advisor Search Results</t>
   </si>
   <si>
-    <t xml:space="preserve">Downloaded from Biodiversity Advisor (https://biodiversityadvisor.sanbi.org)  [Accessed (please insert date of download 6/22/2026 7:09:46 PM.</t>
+    <t xml:space="preserve">Downloaded from Biodiversity Advisor (https://biodiversityadvisor.sanbi.org)  [Accessed (please insert date of download 9/10/2026 10:56:02 AM.</t>
   </si>
   <si>
     <t>Acknowledgement and attribution</t>
   </si>
   <si>
     <t>South African National Biodiversity Institute. 2023. Available: https://biodiversityadvisor.sanbi.org</t>
   </si>
   <si>
-    <t>CALCFULLNAME</t>
-[...166 lines deleted...]
-  <si>
     <t>KINGDOM</t>
   </si>
   <si>
-    <t>SUBKINGDOM</t>
-[...1 lines deleted...]
-  <si>
     <t>PHYLUM</t>
   </si>
   <si>
-    <t>SUBPHYLUM</t>
-[...10 lines deleted...]
-  <si>
     <t>ORDERNAME</t>
   </si>
   <si>
-    <t>SUBORDERNAME</t>
-[...20 lines deleted...]
-    <t>SPECIES</t>
+    <t>FAMILYNAME</t>
+  </si>
+  <si>
+    <t>GENUSNAME</t>
+  </si>
+  <si>
+    <t>GENUSID</t>
+  </si>
+  <si>
+    <t>SPECIESNAME</t>
   </si>
   <si>
     <t>SUBSPECIES</t>
   </si>
   <si>
     <t>VARIETY</t>
   </si>
   <si>
-    <t>SUBVARIETY</t>
-[...1 lines deleted...]
-  <si>
     <t>FORMA</t>
   </si>
   <si>
-    <t>SUBFORMA</t>
-[...89 lines deleted...]
-    <t>HASIMAGE</t>
+    <t>TAXON_PATH</t>
   </si>
   <si>
     <t>Plantae</t>
   </si>
   <si>
-    <t>Phanerogamae</t>
-[...1 lines deleted...]
-  <si>
     <t>Anthophyta</t>
   </si>
   <si>
+    <t>Lamiales</t>
+  </si>
+  <si>
+    <t>Lamiaceae</t>
+  </si>
+  <si>
+    <t>Thorncroftia</t>
+  </si>
+  <si>
+    <t>0472CA0D-2BB3-4F50-BC19-1EBE98E9F7E1</t>
+  </si>
+  <si>
+    <t>media</t>
+  </si>
+  <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
-    <t>Flowering plants: dicots (Dicotyledons: eudicots)</t>
-[...44 lines deleted...]
-    <t>False</t>
+    <t>Plantae|Anthophyta|Lamiales|Lamiaceae|Thorncroftia|media</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:BQ14"/>
+  <dimension ref="A1:BW11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="138.606475830078" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="9" max="9" width="9.140625" customWidth="1"/>
+    <col min="1" max="1" width="139.994918823242" customWidth="1"/>
+    <col min="2" max="2" width="12.2438411712646" customWidth="1"/>
+    <col min="3" max="3" width="14.5682554244995" customWidth="1"/>
+    <col min="4" max="4" width="14.7836008071899" customWidth="1"/>
+    <col min="5" max="5" width="14.4109058380127" customWidth="1"/>
+    <col min="6" max="6" width="44.0696983337402" customWidth="1"/>
+    <col min="7" max="7" width="16.1063327789307" customWidth="1"/>
+    <col min="8" max="8" width="14.0015459060669" customWidth="1"/>
+    <col min="9" max="9" width="9.62744140625" customWidth="1"/>
     <col min="10" max="10" width="9.140625" customWidth="1"/>
-    <col min="11" max="11" width="9.140625" customWidth="1"/>
+    <col min="11" max="11" width="58.3751602172852" customWidth="1"/>
     <col min="12" max="12" width="9.140625" customWidth="1"/>
-    <col min="13" max="13" width="9.140625" customWidth="1"/>
-[...510 lines deleted...]
-    <col min="12" max="12" width="17.1655139923096" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
     <col min="27" max="27" width="9.140625" customWidth="1"/>
     <col min="28" max="28" width="9.140625" customWidth="1"/>
     <col min="29" max="29" width="9.140625" customWidth="1"/>
     <col min="30" max="30" width="9.140625" customWidth="1"/>
     <col min="31" max="31" width="9.140625" customWidth="1"/>
     <col min="32" max="32" width="9.140625" customWidth="1"/>
     <col min="33" max="33" width="9.140625" customWidth="1"/>
     <col min="34" max="34" width="9.140625" customWidth="1"/>
     <col min="35" max="35" width="9.140625" customWidth="1"/>
     <col min="36" max="36" width="9.140625" customWidth="1"/>
     <col min="37" max="37" width="9.140625" customWidth="1"/>
@@ -1054,110 +215,107 @@
     <col min="51" max="51" width="9.140625" customWidth="1"/>
     <col min="52" max="52" width="9.140625" customWidth="1"/>
     <col min="53" max="53" width="9.140625" customWidth="1"/>
     <col min="54" max="54" width="9.140625" customWidth="1"/>
     <col min="55" max="55" width="9.140625" customWidth="1"/>
     <col min="56" max="56" width="9.140625" customWidth="1"/>
     <col min="57" max="57" width="9.140625" customWidth="1"/>
     <col min="58" max="58" width="9.140625" customWidth="1"/>
     <col min="59" max="59" width="9.140625" customWidth="1"/>
     <col min="60" max="60" width="9.140625" customWidth="1"/>
     <col min="61" max="61" width="9.140625" customWidth="1"/>
     <col min="62" max="62" width="9.140625" customWidth="1"/>
     <col min="63" max="63" width="9.140625" customWidth="1"/>
     <col min="64" max="64" width="9.140625" customWidth="1"/>
     <col min="65" max="65" width="9.140625" customWidth="1"/>
     <col min="66" max="66" width="9.140625" customWidth="1"/>
     <col min="67" max="67" width="9.140625" customWidth="1"/>
     <col min="68" max="68" width="9.140625" customWidth="1"/>
     <col min="69" max="69" width="9.140625" customWidth="1"/>
     <col min="70" max="70" width="9.140625" customWidth="1"/>
     <col min="71" max="71" width="9.140625" customWidth="1"/>
     <col min="72" max="72" width="9.140625" customWidth="1"/>
     <col min="73" max="73" width="9.140625" customWidth="1"/>
     <col min="74" max="74" width="9.140625" customWidth="1"/>
     <col min="75" max="75" width="9.140625" customWidth="1"/>
-    <col min="76" max="76" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="s">
-        <v>41</v>
+        <v>4</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>42</v>
+        <v>5</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>43</v>
+        <v>6</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>44</v>
+        <v>7</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>45</v>
+        <v>8</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>46</v>
+        <v>9</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="I10" s="1" t="s">
-        <v>49</v>
+        <v>12</v>
       </c>
       <c r="J10" s="1" t="s">
-        <v>50</v>
+        <v>13</v>
       </c>
       <c r="K10" s="1" t="s">
-        <v>51</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
       <c r="P10" s="1"/>
       <c r="Q10" s="1"/>
       <c r="R10" s="1"/>
       <c r="S10" s="1"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
       <c r="X10" s="1"/>
       <c r="Y10" s="1"/>
       <c r="Z10" s="1"/>
       <c r="AA10" s="1"/>
       <c r="AB10" s="1"/>
       <c r="AC10" s="1"/>
       <c r="AD10" s="1"/>
       <c r="AE10" s="1"/>
       <c r="AF10" s="1"/>
       <c r="AG10" s="1"/>
       <c r="AH10" s="1"/>
       <c r="AI10" s="1"/>
       <c r="AJ10" s="1"/>
       <c r="AK10" s="1"/>
@@ -1177,651 +335,84 @@
       <c r="AY10" s="1"/>
       <c r="AZ10" s="1"/>
       <c r="BA10" s="1"/>
       <c r="BB10" s="1"/>
       <c r="BC10" s="1"/>
       <c r="BD10" s="1"/>
       <c r="BE10" s="1"/>
       <c r="BF10" s="1"/>
       <c r="BG10" s="1"/>
       <c r="BH10" s="1"/>
       <c r="BI10" s="1"/>
       <c r="BJ10" s="1"/>
       <c r="BK10" s="1"/>
       <c r="BL10" s="1"/>
       <c r="BM10" s="1"/>
       <c r="BN10" s="1"/>
       <c r="BO10" s="1"/>
       <c r="BP10" s="1"/>
       <c r="BQ10" s="1"/>
       <c r="BR10" s="1"/>
       <c r="BS10" s="1"/>
       <c r="BT10" s="1"/>
       <c r="BU10" s="1"/>
       <c r="BV10" s="1"/>
       <c r="BW10" s="1"/>
-      <c r="BX10" s="1"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>53</v>
+        <v>15</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>55</v>
+        <v>17</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>57</v>
+        <v>19</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>58</v>
+        <v>20</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>59</v>
+        <v>21</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="K11" s="0" t="s">
-        <v>34</v>
-[...565 lines deleted...]
-        <v>130</v>
+        <v>23</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=EPPlusLicense.txt>This workbook was created with the EPPlus library, licensed to South African National Biodiversity Institute under the Polyform Noncommercial license, see https://polyformproject.org/licenses/noncommercial/1.0.0
 For more information about EPPlus, see https://epplussoftware.com/
 
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>EPPlus</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:keywords>EPPlus noncommercial use</cp:keywords>
   <dc:description>This workbook has been created with EPPlus licensed to South African National Biodiversity Institute under The Polyform Noncommercial License: See https://polyformproject.org/licenses/noncommercial/1.0.0</dc:description>
   <dc:creator>South African National Biodiversity Institute</dc:creator>
 </cp:coreProperties>