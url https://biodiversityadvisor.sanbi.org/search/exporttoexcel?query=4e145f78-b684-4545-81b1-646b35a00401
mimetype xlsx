--- v0 (2025-12-17)
+++ v1 (2026-05-27)
@@ -1,4670 +1,2605 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet3.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet4.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet5.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet6.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet7.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet8.xml"/>
-  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet9.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="text/plain" PartName="/EPPlusLicense.txt"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="INCLUSIVENAMES" sheetId="1" r:id="rId1"/>
-    <sheet name="SYNONYMS" sheetId="2" r:id="rId3"/>
-[...6 lines deleted...]
-    <sheet name="TAXON" sheetId="9" r:id="rId10"/>
+    <sheet name="COMMONNAMES" sheetId="2" r:id="rId3"/>
+    <sheet name="COMMONNAMESDISTINCT" sheetId="3" r:id="rId4"/>
+    <sheet name="TAXONDESCRIPTIONS" sheetId="4" r:id="rId5"/>
+    <sheet name="LITERATURE" sheetId="5" r:id="rId6"/>
+    <sheet name="SYNONYMS" sheetId="6" r:id="rId7"/>
+    <sheet name="SPECIMENBARCODE" sheetId="7" r:id="rId8"/>
+    <sheet name="TAXON" sheetId="8" r:id="rId9"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1513" uniqueCount="1513">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="828" uniqueCount="828">
   <si>
     <t>Biodiversity Advisor Search Results</t>
   </si>
   <si>
-    <t xml:space="preserve">Downloaded from Biodiversity Advisor (https://biodiversityadvisor.sanbi.org)  [Accessed (please insert date of download 12/17/2025 2:43:25 PM.</t>
+    <t xml:space="preserve">Downloaded from Biodiversity Advisor (https://biodiversityadvisor.sanbi.org)  [Accessed (please insert date of download 5/27/2026 11:31:36 PM.</t>
   </si>
   <si>
     <t>Acknowledgement and attribution</t>
   </si>
   <si>
     <t>South African National Biodiversity Institute. 2023. Available: https://biodiversityadvisor.sanbi.org</t>
   </si>
   <si>
     <t>INFRA_CALCFULLNAME</t>
   </si>
   <si>
     <t>INC_SPECIESID</t>
   </si>
   <si>
     <t>INFRA_SPECIESID</t>
   </si>
   <si>
     <t>INC_CALCFULLNAME</t>
   </si>
   <si>
     <t>Silene undulata Aiton subsp. undulata</t>
   </si>
   <si>
     <t>4e145f78-b684-4545-81b1-646b35a00401</t>
   </si>
   <si>
     <t>d3b765bd-1127-4fb3-aee0-2a515ef395bb</t>
   </si>
   <si>
     <t>Silene undulata Aiton</t>
   </si>
   <si>
     <t>Silene undulata subsp. polyantha J.C.Manning &amp; Goldblatt</t>
   </si>
   <si>
     <t>e60d32e5-0c24-43d1-bdd2-cf1d94f96cde</t>
   </si>
   <si>
     <t>CALCFULLNAME</t>
   </si>
   <si>
+    <t>TAXSTATUS</t>
+  </si>
+  <si>
+    <t>VERNACULARNAME</t>
+  </si>
+  <si>
+    <t>BIBLIO_BARCODE</t>
+  </si>
+  <si>
+    <t>LANGUAGE</t>
+  </si>
+  <si>
+    <t>COLLECTIONEVENTID</t>
+  </si>
+  <si>
+    <t>Inclusive</t>
+  </si>
+  <si>
+    <t>Cape catchfly</t>
+  </si>
+  <si>
+    <t>Manning, JC; Goldblatt, P. 2012. A taxonomic revision of the southern African native and naturalized species of Silene L. (Caryophyllaceae), Bothalia 42(2): 147-186.</t>
+  </si>
+  <si>
+    <t>English</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Gunpowder plant</t>
+  </si>
+  <si>
+    <t>Pooley, ES. 1998. A field guide to wildflowers KwaZulu-Natal and the eastern region, 1 ed. Natal Flora Publications Trust, Durban.</t>
+  </si>
+  <si>
+    <t>Kleinwildetabak</t>
+  </si>
+  <si>
+    <t>Powrie, LW. 2004. Common names of Karoo plants. Strelitzia: . National Botanical Institute, Pretoria.</t>
+  </si>
+  <si>
+    <t>Afrikaans</t>
+  </si>
+  <si>
+    <t>lithotoana</t>
+  </si>
+  <si>
+    <t>Southern Sotho (Sotho)</t>
+  </si>
+  <si>
+    <t>molokoloko</t>
+  </si>
+  <si>
+    <t>uLimi olumnandi</t>
+  </si>
+  <si>
+    <t>PRE0759301-0</t>
+  </si>
+  <si>
+    <t>IsiZulu</t>
+  </si>
+  <si>
+    <t>d954ce2d-b41e-4675-9f92-bf4aafe876e4</t>
+  </si>
+  <si>
+    <t>wild tobacco</t>
+  </si>
+  <si>
+    <t>Phillips, EP; Smith, CA; Van Hoepen, E. 1966. Common names of South African plants. Mem. Bot. Surv. South Africa 35: 1-642. Government Printer, Pretoria.</t>
+  </si>
+  <si>
+    <t>Wild tobacco</t>
+  </si>
+  <si>
+    <t>wildetabak</t>
+  </si>
+  <si>
+    <t>Wildetabak</t>
+  </si>
+  <si>
+    <t>wildetwak</t>
+  </si>
+  <si>
+    <t>TEXTTITLE</t>
+  </si>
+  <si>
+    <t>COMMENTS</t>
+  </si>
+  <si>
+    <t>BIBLIO</t>
+  </si>
+  <si>
+    <t>TAXONTEXT</t>
+  </si>
+  <si>
+    <t>Diagnostic</t>
+  </si>
+  <si>
+    <t>e-Fl; PS</t>
+  </si>
+  <si>
+    <t>Manning, JC; Goldblatt, P. 2012. A taxonomic revision of the southern African native and naturalized species of Silene L. (Caryophyllaceae). Bothalia 42(2): 147-186. [CC BY]</t>
+  </si>
+  <si>
+    <t>Silene undulata is a highly variable species with numerous local forms that have in common the development of relatively long, eglandular hairs, 1-2 mm long, on the lower portion of the stem, giving the base of the stems a characteristic, shaggy appearance. In some instances the eglandular hairs are mixed with scattered, short, gland-tipped hairs, which typically predominate in the upper parts of the stems, which are sometimes entirely glandular-haired. The vestiture of the calyx is similarly variable, usually including a mix of longer, eglandular hairs and short, gland-tipped hairs, but sometimes either entirely eglandular or entirely glandular. The lobes are, however, invariably fringed with eglandular hairs. Other sub-Saharan species in the section have a ± entirely glandular pubescent calyx, including the margins of the lobes. Another characteristic of the species is the relatively long, narrowly triangular to subulate calyx lobes, mostly 5-8 mm long.Silene undulata exhibits numerous local forms, varying in habit, degree and nature of vestiture, length of calyx and carpophore, length and shape of calyx lobes, size of petals, degree of exsertion of stamens and styles, and shape and size of the capsule. Some of these have formed the basis of separate species but we are unable to identify any of these character states or combination of states that is consistent with the recognition of more than a single, variable species. The relative length of carpophore and capsule, in particular, has been used to distinguish several species in the complex, viz. S. bellidioides (carpophore one quarter as long as capsule), S. undulata (carpophore one third as long as capsule) and S. capensis (carpophore at least half as long as capsule) (Sonder 1860). A further two species were recognized on the basis of their relatively hairless leaves, S. eckloniana from Cape Recife with eglandular stems, and leaves glabrous above but hairy on the margins and along the midrib beneath, and S. caffra, also from Eastern Cape, with subglabrous stems and leaves that are ciliolate along the margins but otherwise glabrous on both surfaces. With numerous collections now to hand, we are unable to correlate any of these differences with other character states, nor with geography, and conclude that they represent independent and local variants within a single species. The species varies also in the length and exsertion of the stamens and styles. Style length is dependent on the age of the flowers, and the styles are always included at anthesis. In many populations, however, the styles elongate markedly after anthesis, becoming well exserted by the second or third day.</t>
+  </si>
+  <si>
+    <t>Distribution</t>
+  </si>
+  <si>
+    <t>Widely distributed through the more temperate parts of southwestern and eastern southern Africa northwards into eastern Zimbabwe. The species is absent from the more arid regions, notably Bushmanland and the Kalahari in Northern Cape and the Great Karoo in Western and Eastern Cape.</t>
+  </si>
+  <si>
+    <t>e-Fl</t>
+  </si>
+  <si>
+    <t>Snijman, DA. 2013. Caryophyllaceae. In: DA Snijman (ed.), Plants of the Greater Cape Floristic Region 2: The Extra Cape flora. Strelitzia 30: 346-348. South African National Biodiversity Institute, Pretoria. [CC BY]</t>
+  </si>
+  <si>
+    <t>Southern and tropical Africa.</t>
+  </si>
+  <si>
+    <t>Manning, JC; Goldblatt, P. 2012. Caryophyllaceae. In: J Manning &amp; P Goldblatt (eds), Plants of the Greater Cape Floristic Region 1: The Core Cape flora. Strelitzia 29: 459-462. South African National Biodiversity Institute, Pretoria. [CC BY]</t>
+  </si>
+  <si>
+    <t>Habitat</t>
+  </si>
+  <si>
+    <t>in a variety of stony or rocky habitats, in coastal and inland scrub, often in ravines, along riverbanks and forest margins, and in moist grassland.</t>
+  </si>
+  <si>
+    <t>Bredenkamp, CL. 2019. Caryophyllaceae. In: CL Bredenkamp (ed.), A Flora of the Eastern Cape Province. Strelitzia 41(1): 757-767. South African National Biodiversity Institute, Pretoria. [CC BY]</t>
+  </si>
+  <si>
+    <t>Grassland, rocky outcrops and steep slopes. Dry Highveld Grassland, Sub-Escarpment Grassland, Upper Karoo, Indigenous Forests, SubEscarpment Savanna, Albany Thicket, Eastern Fynbos-Renosterveld.</t>
+  </si>
+  <si>
+    <t>Retief, E; Meyer, NL. 2017. Caryophyllaceae. In: E Retief &amp; NL Meyer (eds), Plants of the Free State: Inventory and identification guide. Strelitzia 38: 450-457. South African National Biodiversity Institute, Pretoria. [CC BY]</t>
+  </si>
+  <si>
+    <t>Dry Grassland; Mesic Grassland; Dwarf Karroid Shrubland. Damp places, slopes below cliffs, flats.</t>
+  </si>
+  <si>
+    <t>Slopes and flats.</t>
+  </si>
+  <si>
+    <t>Damper slopes and flats.</t>
+  </si>
+  <si>
+    <t>Morphology</t>
+  </si>
+  <si>
+    <t>Tufted perennial, 0.5-2 m, producing new vegetative shoots from basal axils at end of flowering season, often developing a gnarled, softly woody crown; rootstock a carrot-like taproot. Stems erect to sprawling, rarely prostrate in exposed situations, simple to highly branched, 1.5-5.0(-8.0) mm diam., sparsely or densely pubescent with lower portions of stems bearing acute, eglandular hairs sometimes mixed with scattered, short, gland-tipped hairs, eglandular hairs either all longer or a mix of longer, spreading or shaggy hairs 1-2 mm long and shorter, decurved hairs, upper parts of stems usually with progressively more gland-tipped hairs, sometimes almost entirely glandular-haired. Leaves mostly basal, suberect or spreading, lower leaves oblanceolate-spathulate, sub-petiolate, up to 200 x 25 mm, sometimes dead or dying at flowering, cauline leaves elliptical to oblanceolate, mostly 50-80 x 10-20 mm, acute or acuminate, base tapering, margins plane or undulate, usually pubescent, either with mixture of erect, gland-tipped hairs and acute, eglandular hairs or entirely eglandular, sometimes subglabrous or rarely glabrous except on margins, margins always ciliate, with longer hairs to 1 mm long at extreme base, with evident side veins. Inflorescence a lax or more compact, symmetrically or asymmetrically branched cyme, axis 1-2 mm diam. below primary flower; bracts similar to upper leaves but smaller, subequal, suberect or spreading; primary pedicels 8-40 mm long, secondary pedicels 5-20 mm long. Flowers half-nodding, nocturnal, clove- or soapy-scented at night. Calyx cylindrical or narrowly urn-shaped in flower, (18-)20-35(-45) mm long, 10-ribbed, with 1-4 reticulate veins in distal half, densely or sparsely puberulous, hairs usually a mix of acute, eglandular and spreading, gland-tipped hairs but sometimes entirely glandular or entirely eglandular, lobes narrowly triangular to awl-shaped, (3-)5-10 mm long, densely ciliolate. Petals white to pink with yellowish reverse, limbs spreading, cuneate, not overlapping with adjacent petals, 9-15 x 8-15 mm, bifid ± halfway, claws strap-shaped, (12-)15-25 x 2.5-3.0 mm, glabrous or pubescent along abaxial midline and margins, exserted up to 10 mm beyond calyx, auriculate apically, auricles of adjacent tepals locking together, coronal scales spreading or suberect, 0.7-1.5 mm long, denticulate. Stamen filaments unequal, shorter series 11-25 mm long, longer series 16-30 mm long, reaching to top of claws or exserted; anthers ± 2 mm long, reaching top of claws and included or exserted up to 6 mm. Ovary narrowly pyriform, shortly stipitate, 5-7 mm long, stipe ± 1 mm long; styles ± 9-15 mm long at anthesis and included but usually elongating, ultimately reaching up to 25 mm long and exserted up to 10 mm. Capsule ovoid, (10-)15-25 x 5-8 mm, 1.5-6.0 x longer than carpophore, minutely granular; carpophore (2-)4-10(-15) mm long, glabrescent. Seeds 1.2-1.5 mm diam., reniform with hilum recessed, face flat, back flat, reddish brown, testal cells radial-concentric, colliculate-tuberculate. Flowering time: Aug.-Dec. in the winter rainfall region; Nov.-Mar. in the summer rainfall region but as late as June along the subtropical coast. Figure 2A, B, 6, 7.</t>
+  </si>
+  <si>
+    <t>Similar to S. bellidioides but an annual, occasionally perennial herb, up to 0.8 m high, sometimes sprawling. Flowers white to pink; calyx 22-35 mm long; carpophore 4-6 mm long. Flowering time Aug.-Apr.</t>
+  </si>
+  <si>
+    <t>Perennial herb, up to 1 m high. Stems sticky hairy; flowering stems leafy, from side of rosette. Leaves in a basal rosette; blade narrowly ovate, 80-130 x 20-30 mm, margins undulate. Flowers: in a dichasium; calyx dark ribbed, 22-35 mm long; petals white to pale pink; Oct.-Apr.</t>
+  </si>
+  <si>
+    <t>Erect or sometimes sprawling, shortly glandular-hairy, viscid perennial, up to 0.6 m tall. Leaves oblanceolate. Flowers in a lax paniculate cyme, few, white, lemon or pink, calyx 22-35 mm long, petals showy, bifid, carpophore 4-6 mm long.</t>
+  </si>
+  <si>
+    <t>Erect or sprawling, much branched, glandular-hairy perennial to 60 cm. Leaves lanceolate. Flowers in cymes, white or pale pink, strongly scented at night, petals bifid, calyx 18-35 mm long, stamens and style exserted, carpophore 2-6 mm long.</t>
+  </si>
+  <si>
+    <t>LITERATURENAMESTRING</t>
+  </si>
+  <si>
+    <t>REFERENCE TYPE</t>
+  </si>
+  <si>
+    <t>LITERATUREADDINFO</t>
+  </si>
+  <si>
+    <t>REFERENCEURL</t>
+  </si>
+  <si>
+    <t>LITERATUREPRINTYEAR</t>
+  </si>
+  <si>
+    <t>LITERATUREPUBLISHER</t>
+  </si>
+  <si>
+    <t>LITERATURETITLE</t>
+  </si>
+  <si>
+    <t>DOI</t>
+  </si>
+  <si>
+    <t>Bredenkamp, CL</t>
+  </si>
+  <si>
+    <t>Series Chapter</t>
+  </si>
+  <si>
+    <t>In: CL Bredenkamp (ed.), A Flora of the Eastern Cape Province. Strelitzia 41(1)757-767</t>
+  </si>
+  <si>
+    <t>2019</t>
+  </si>
+  <si>
+    <t>South African National Biodiversity Institute, Pretoria</t>
+  </si>
+  <si>
+    <t>Caryophyllaceae</t>
+  </si>
+  <si>
+    <t>Retief, E; Meyer, NL</t>
+  </si>
+  <si>
+    <t>In: E Retief &amp; NL Meyer (eds), Plants of the Free State: Inventory and identification guide. Strelitzia 38: 450-457</t>
+  </si>
+  <si>
+    <t>2017</t>
+  </si>
+  <si>
+    <t>Snijman, DA</t>
+  </si>
+  <si>
+    <t>In: DA Snijman (ed.), Plants of the Greater Cape Floristic Region 2: The Extra Cape flora. Strelitzia 30: 346-348</t>
+  </si>
+  <si>
+    <t>2013</t>
+  </si>
+  <si>
+    <t>Manning, JC; Goldblatt, P</t>
+  </si>
+  <si>
+    <t>Periodical/Journal</t>
+  </si>
+  <si>
+    <t>Bothalia 42(2)147-186</t>
+  </si>
+  <si>
+    <t>2012</t>
+  </si>
+  <si>
+    <t>A taxonomic revision of the southern African native and naturalized species of Silene L. (Caryophyllaceae)</t>
+  </si>
+  <si>
+    <t>In: J Manning &amp; P Goldblatt (eds), Plants of the Greater Cape Floristic Region 1: The Core Cape flora. Strelitzia 29: 459-462</t>
+  </si>
+  <si>
+    <t>Wild, H</t>
+  </si>
+  <si>
+    <t>Flora</t>
+  </si>
+  <si>
+    <t>Flora Zambesiaca 1(2)337-358</t>
+  </si>
+  <si>
+    <t>1961</t>
+  </si>
+  <si>
+    <t>Crown Agents for Oversea Governments &amp; Administrations, London</t>
+  </si>
+  <si>
+    <t>21. Caryophyllaceae</t>
+  </si>
+  <si>
+    <t>Sonder, OW</t>
+  </si>
+  <si>
+    <t>Flora Chapter</t>
+  </si>
+  <si>
+    <t>In: WH Harvey &amp; OW Sonder (eds), Ranunculaceae to Connaraceae. Flora Capensis 1: 125-129</t>
+  </si>
+  <si>
+    <t>1860</t>
+  </si>
+  <si>
+    <t>Lovell Reeve &amp; Co., London</t>
+  </si>
+  <si>
+    <t>Silene</t>
+  </si>
+  <si>
     <t>NOMENCLATURENOTE</t>
   </si>
   <si>
     <t>ACC_PROTOLOGUECITATION</t>
   </si>
   <si>
-    <t>TAXSTATUS</t>
-[...1 lines deleted...]
-  <si>
     <t>TYPENOTE</t>
   </si>
   <si>
     <t>CALCACCEPTEDNAME</t>
   </si>
   <si>
     <t>SYN_SPECIESID</t>
   </si>
   <si>
     <t>SYNCATEGORY</t>
   </si>
   <si>
     <t>SYN_PROTOLOGUECITATION</t>
   </si>
   <si>
     <t>CITESFIELD</t>
   </si>
   <si>
-    <t/>
+    <t>Silene tristis Salisb.</t>
+  </si>
+  <si>
+    <t>nom.illegit.superfl.</t>
   </si>
   <si>
     <t>Hort. Kew. [W. Aiton] 2: 96 (1789)</t>
   </si>
   <si>
+    <t>Synonym</t>
+  </si>
+  <si>
+    <t>&lt;em&gt;Silene undulata&lt;/em&gt; Aiton</t>
+  </si>
+  <si>
+    <t>8d3c1723-49ae-42ef-8b58-a2454add62c6</t>
+  </si>
+  <si>
+    <t>hom</t>
+  </si>
+  <si>
+    <t>Prodr. Stirp. Chap. Allerton: 301 (1796)</t>
+  </si>
+  <si>
+    <t>Silene tristis</t>
+  </si>
+  <si>
+    <t>Melandrium ornatum var. undulatum (Aiton) Rohrb.</t>
+  </si>
+  <si>
+    <t>4fe94bdd-5d4b-4b0d-b54c-c627615a7147</t>
+  </si>
+  <si>
+    <t>Monogr. Silene: 234 (1869)</t>
+  </si>
+  <si>
+    <t>Melandrium ornatum</t>
+  </si>
+  <si>
+    <t>Melandrium undulatum (Aiton) Rohrb.</t>
+  </si>
+  <si>
+    <t>c44a234b-9a85-4568-8f94-381df1791b3f</t>
+  </si>
+  <si>
+    <t>Linnaea 36(2): 245 (1869)</t>
+  </si>
+  <si>
+    <t>Melandrium undulatum</t>
+  </si>
+  <si>
+    <t>MUSEUMCODE</t>
+  </si>
+  <si>
+    <t>COLLECTIONYEAR</t>
+  </si>
+  <si>
+    <t>TYPECATEGORY</t>
+  </si>
+  <si>
+    <t>FIELDNUMBER</t>
+  </si>
+  <si>
+    <t>TYPETAXSTATUS</t>
+  </si>
+  <si>
+    <t>COLLECTIONDAY</t>
+  </si>
+  <si>
+    <t>COLLECTORS</t>
+  </si>
+  <si>
+    <t>SPECIMENCATEGORY</t>
+  </si>
+  <si>
+    <t>IMAGEURL</t>
+  </si>
+  <si>
+    <t>COLLECTIONMONTH</t>
+  </si>
+  <si>
+    <t>TYPECALCFULLNAME</t>
+  </si>
+  <si>
+    <t>PRE</t>
+  </si>
+  <si>
+    <t>1995</t>
+  </si>
+  <si>
+    <t>307</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>Pretorius, WAJ</t>
+  </si>
+  <si>
+    <t>Herbarium voucher</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>NBG</t>
+  </si>
+  <si>
+    <t>7865</t>
+  </si>
+  <si>
+    <t>Boucher, C</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>1997</t>
+  </si>
+  <si>
+    <t>1396</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>Meyer, JJ</t>
+  </si>
+  <si>
+    <t>1912</t>
+  </si>
+  <si>
+    <t>TRV 11992</t>
+  </si>
+  <si>
+    <t>Jenkins, TJ</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>1974</t>
+  </si>
+  <si>
+    <t>2482</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>van der Merwe, CV</t>
+  </si>
+  <si>
+    <t>1941</t>
+  </si>
+  <si>
+    <t>832</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>Louw, WJ</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>1993</t>
+  </si>
+  <si>
+    <t>6794</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>Germishuizen, G</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>1921</t>
+  </si>
+  <si>
+    <t>TRV 23684</t>
+  </si>
+  <si>
+    <t>Breijer, HG</t>
+  </si>
+  <si>
+    <t>1936</t>
+  </si>
+  <si>
+    <t>467</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>Phillips, JFV</t>
+  </si>
+  <si>
+    <t>1963</t>
+  </si>
+  <si>
+    <t>2338</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>Roberts, BR</t>
+  </si>
+  <si>
+    <t>1989</t>
+  </si>
+  <si>
+    <t>5593</t>
+  </si>
+  <si>
+    <t>Brusse, FA</t>
+  </si>
+  <si>
+    <t>2007</t>
+  </si>
+  <si>
+    <t>2213</t>
+  </si>
+  <si>
+    <t>1965</t>
+  </si>
+  <si>
+    <t>3288</t>
+  </si>
+  <si>
+    <t>2010</t>
+  </si>
+  <si>
+    <t>3262</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>Manning, JC</t>
+  </si>
+  <si>
+    <t>GHPG$</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>Buys, S</t>
+  </si>
+  <si>
+    <t>1978</t>
+  </si>
+  <si>
+    <t>4292</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>Bohnen, P</t>
+  </si>
+  <si>
+    <t>1930</t>
+  </si>
+  <si>
+    <t>11140</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>Galpin, EE</t>
+  </si>
+  <si>
+    <t>1917</t>
+  </si>
+  <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>Beeton, HW</t>
+  </si>
+  <si>
+    <t>1987</t>
+  </si>
+  <si>
+    <t>1301</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>Raal, P</t>
+  </si>
+  <si>
+    <t>1984</t>
+  </si>
+  <si>
+    <t>17507</t>
+  </si>
+  <si>
+    <t>Hilliard, OM</t>
+  </si>
+  <si>
+    <t>2002</t>
+  </si>
+  <si>
+    <t>93</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>Steyn, HM</t>
+  </si>
+  <si>
+    <t>5446</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>Taylor, HC</t>
+  </si>
+  <si>
+    <t>6350</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>Van Wijk, Y</t>
+  </si>
+  <si>
+    <t>1975</t>
+  </si>
+  <si>
+    <t>34165</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>Esterhuysen, EE</t>
+  </si>
+  <si>
+    <t>2465</t>
+  </si>
+  <si>
+    <t>Burrows, HH</t>
+  </si>
+  <si>
+    <t>1962</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>Junod, HA</t>
+  </si>
+  <si>
+    <t>1925</t>
+  </si>
+  <si>
+    <t>963</t>
+  </si>
+  <si>
+    <t>Smith, CA</t>
+  </si>
+  <si>
+    <t>1929</t>
+  </si>
+  <si>
+    <t>A1794</t>
+  </si>
+  <si>
+    <t>Thode</t>
+  </si>
+  <si>
+    <t>1910</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TRV  9335</t>
+  </si>
+  <si>
+    <t>Leendertz, R</t>
+  </si>
+  <si>
+    <t>2011</t>
+  </si>
+  <si>
+    <t>2798</t>
+  </si>
+  <si>
+    <t>Van Rooyen, MW</t>
+  </si>
+  <si>
+    <t>1972</t>
+  </si>
+  <si>
+    <t>8211</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>1967</t>
+  </si>
+  <si>
+    <t>1583</t>
+  </si>
+  <si>
+    <t>Vahrmeijer, J(H)</t>
+  </si>
+  <si>
+    <t>1985</t>
+  </si>
+  <si>
+    <t>18188</t>
+  </si>
+  <si>
+    <t>1982</t>
+  </si>
+  <si>
+    <t>847</t>
+  </si>
+  <si>
+    <t>McDonald, DJ</t>
+  </si>
+  <si>
+    <t>2014</t>
+  </si>
+  <si>
+    <t>200114/01</t>
+  </si>
+  <si>
+    <t>Winter, PJD</t>
+  </si>
+  <si>
+    <t>1966</t>
+  </si>
+  <si>
+    <t>Marsh, JA</t>
+  </si>
+  <si>
+    <t>1919</t>
+  </si>
+  <si>
+    <t>323</t>
+  </si>
+  <si>
+    <t>Hilner, OG</t>
+  </si>
+  <si>
+    <t>s.n.</t>
+  </si>
+  <si>
+    <t>Pimentel, M</t>
+  </si>
+  <si>
+    <t>1969</t>
+  </si>
+  <si>
+    <t>236</t>
+  </si>
+  <si>
+    <t>Heinecken, TJE</t>
+  </si>
+  <si>
+    <t>13499</t>
+  </si>
+  <si>
+    <t>Goldblatt, P</t>
+  </si>
+  <si>
+    <t>1970</t>
+  </si>
+  <si>
+    <t>5460</t>
+  </si>
+  <si>
+    <t>TRV 19803</t>
+  </si>
+  <si>
+    <t>Wilman, M</t>
+  </si>
+  <si>
+    <t>1976</t>
+  </si>
+  <si>
+    <t>1823</t>
+  </si>
+  <si>
+    <t>Van Wyk, AE</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>Kerfoot, O</t>
+  </si>
+  <si>
+    <t>1958</t>
+  </si>
+  <si>
+    <t>422</t>
+  </si>
+  <si>
+    <t>Werdermann, E</t>
+  </si>
+  <si>
+    <t>14073</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>LNBG$</t>
+  </si>
+  <si>
+    <t>2663</t>
+  </si>
+  <si>
+    <t>Kluge, JP</t>
+  </si>
+  <si>
+    <t>2005</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>Tshidada, NJ</t>
+  </si>
+  <si>
+    <t>1931</t>
+  </si>
+  <si>
+    <t>883</t>
+  </si>
+  <si>
+    <t>Goossens, APG</t>
+  </si>
+  <si>
+    <t>14026</t>
+  </si>
+  <si>
+    <t>Burrows, JE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TRV  9122</t>
+  </si>
+  <si>
+    <t>1949</t>
+  </si>
+  <si>
+    <t>21498</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>Compton, RH</t>
+  </si>
+  <si>
+    <t>1939</t>
+  </si>
+  <si>
+    <t>253</t>
+  </si>
+  <si>
+    <t>Papendorf, MC</t>
+  </si>
+  <si>
+    <t>907</t>
+  </si>
+  <si>
+    <t>Trauseld, WR</t>
+  </si>
+  <si>
+    <t>3081</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>Wells, MJ</t>
+  </si>
+  <si>
+    <t>1996</t>
+  </si>
+  <si>
+    <t>243</t>
+  </si>
+  <si>
+    <t>Mostert, L</t>
+  </si>
+  <si>
+    <t>1893</t>
+  </si>
+  <si>
+    <t>4974</t>
+  </si>
+  <si>
+    <t>Wood, JM</t>
+  </si>
+  <si>
+    <t>6154</t>
+  </si>
+  <si>
+    <t>Bester, SP</t>
+  </si>
+  <si>
+    <t>7864</t>
+  </si>
+  <si>
+    <t>Liebenberg, LCC</t>
+  </si>
+  <si>
+    <t>1977</t>
+  </si>
+  <si>
+    <t>1358</t>
+  </si>
+  <si>
+    <t>Jacobsz, ML</t>
+  </si>
+  <si>
+    <t>1981</t>
+  </si>
+  <si>
+    <t>163/8</t>
+  </si>
+  <si>
+    <t>Gubb, AA</t>
+  </si>
+  <si>
+    <t>327</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>Lubke, RA</t>
+  </si>
+  <si>
+    <t>1888</t>
+  </si>
+  <si>
+    <t>343</t>
+  </si>
+  <si>
+    <t>TRV 9445</t>
+  </si>
+  <si>
+    <t>2786</t>
+  </si>
+  <si>
+    <t>Oxelman, B</t>
+  </si>
+  <si>
+    <t>1913</t>
+  </si>
+  <si>
+    <t>12387</t>
+  </si>
+  <si>
+    <t>1942</t>
+  </si>
+  <si>
+    <t>1081</t>
+  </si>
+  <si>
+    <t>Giffen, MH</t>
+  </si>
+  <si>
+    <t>13546</t>
+  </si>
+  <si>
+    <t>1947</t>
+  </si>
+  <si>
+    <t>124</t>
+  </si>
+  <si>
+    <t>Theron, GC</t>
+  </si>
+  <si>
+    <t>1957</t>
+  </si>
+  <si>
+    <t>Marais, W</t>
+  </si>
+  <si>
+    <t>3464</t>
+  </si>
+  <si>
+    <t>Van Jaarsveld, EJ</t>
+  </si>
+  <si>
+    <t>1020</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>Fabian, A</t>
+  </si>
+  <si>
+    <t>2788</t>
+  </si>
+  <si>
+    <t>2006</t>
+  </si>
+  <si>
+    <t>2105</t>
+  </si>
+  <si>
+    <t>Nkuna, LA</t>
+  </si>
+  <si>
+    <t>TRV 21842</t>
+  </si>
+  <si>
+    <t>Potgieter, T</t>
+  </si>
+  <si>
+    <t>1998</t>
+  </si>
+  <si>
+    <t>1333</t>
+  </si>
+  <si>
+    <t>Behr, CM</t>
+  </si>
+  <si>
+    <t>2149</t>
+  </si>
+  <si>
+    <t>1999</t>
+  </si>
+  <si>
+    <t>10203</t>
+  </si>
+  <si>
+    <t>Smook, L</t>
+  </si>
+  <si>
+    <t>2021</t>
+  </si>
+  <si>
+    <t>15531</t>
+  </si>
+  <si>
+    <t>2791</t>
+  </si>
+  <si>
+    <t>2016</t>
+  </si>
+  <si>
+    <t>14203</t>
+  </si>
+  <si>
+    <t>2008</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>Clark, VR</t>
+  </si>
+  <si>
+    <t>7058</t>
+  </si>
+  <si>
+    <t>Schmitz, MO</t>
+  </si>
+  <si>
+    <t>8640</t>
+  </si>
+  <si>
+    <t>1938</t>
+  </si>
+  <si>
+    <t>488</t>
+  </si>
+  <si>
+    <t>Collett, DG</t>
+  </si>
+  <si>
+    <t>8818</t>
+  </si>
+  <si>
+    <t>1980</t>
+  </si>
+  <si>
+    <t>9125</t>
+  </si>
+  <si>
+    <t>1935</t>
+  </si>
+  <si>
+    <t>584</t>
+  </si>
+  <si>
+    <t>6150b</t>
+  </si>
+  <si>
+    <t>139</t>
+  </si>
+  <si>
+    <t>Hofmeyr, M</t>
+  </si>
+  <si>
+    <t>1952</t>
+  </si>
+  <si>
+    <t>16481</t>
+  </si>
+  <si>
+    <t>Acocks, JPH</t>
+  </si>
+  <si>
+    <t>1021</t>
+  </si>
+  <si>
+    <t>Dieterlen, A</t>
+  </si>
+  <si>
+    <t>C1</t>
+  </si>
+  <si>
+    <t>Murray, GO</t>
+  </si>
+  <si>
+    <t>446</t>
+  </si>
+  <si>
+    <t>1920</t>
+  </si>
+  <si>
+    <t>PRE 54340</t>
+  </si>
+  <si>
+    <t>Power, JH</t>
+  </si>
+  <si>
+    <t>1971</t>
+  </si>
+  <si>
+    <t>128</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>Muller, PJ</t>
+  </si>
+  <si>
+    <t>3272</t>
+  </si>
+  <si>
+    <t>1922</t>
+  </si>
+  <si>
+    <t>TRV 24335</t>
+  </si>
+  <si>
+    <t>van Dam, G</t>
+  </si>
+  <si>
+    <t>131</t>
+  </si>
+  <si>
+    <t>Jooste, JF</t>
+  </si>
+  <si>
+    <t>1959</t>
+  </si>
+  <si>
+    <t>438</t>
+  </si>
+  <si>
+    <t>Letty, CL</t>
+  </si>
+  <si>
+    <t>1916</t>
+  </si>
+  <si>
+    <t>PRE 13376</t>
+  </si>
+  <si>
+    <t>Tyson, W</t>
+  </si>
+  <si>
+    <t>2817</t>
+  </si>
+  <si>
+    <t>1960</t>
+  </si>
+  <si>
+    <t>Hoener, FK</t>
+  </si>
+  <si>
+    <t>10322</t>
+  </si>
+  <si>
+    <t>1964</t>
+  </si>
+  <si>
+    <t>32183</t>
+  </si>
+  <si>
+    <t>1940</t>
+  </si>
+  <si>
+    <t>TRV 38251</t>
+  </si>
+  <si>
+    <t>Lanham, FM</t>
+  </si>
+  <si>
+    <t>1928</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>Repton, JE</t>
+  </si>
+  <si>
+    <t>https://seis.sanbi.org.za/anura/default/asset.do?preview=265824</t>
+  </si>
+  <si>
+    <t>10756</t>
+  </si>
+  <si>
+    <t>SH0022</t>
+  </si>
+  <si>
+    <t>Hey, S; Armstrong, S</t>
+  </si>
+  <si>
+    <t>992</t>
+  </si>
+  <si>
+    <t>Zietsman, PC</t>
+  </si>
+  <si>
+    <t>1983</t>
+  </si>
+  <si>
+    <t>5058</t>
+  </si>
+  <si>
+    <t>Halliwell, B</t>
+  </si>
+  <si>
+    <t>2618</t>
+  </si>
+  <si>
+    <t>Dahlstrand, KA</t>
+  </si>
+  <si>
+    <t>1289</t>
+  </si>
+  <si>
+    <t>Devenish, NJ</t>
+  </si>
+  <si>
+    <t>NH</t>
+  </si>
+  <si>
+    <t>1994</t>
+  </si>
+  <si>
+    <t>Grice, M</t>
+  </si>
+  <si>
+    <t>4164</t>
+  </si>
+  <si>
+    <t>McMurtry, DM</t>
+  </si>
+  <si>
+    <t>9020</t>
+  </si>
+  <si>
+    <t>Evrard, CM</t>
+  </si>
+  <si>
+    <t>1990</t>
+  </si>
+  <si>
+    <t>5204</t>
+  </si>
+  <si>
+    <t>Balkwill, K</t>
+  </si>
+  <si>
+    <t>23-28</t>
+  </si>
+  <si>
+    <t>Van der Merwe, P</t>
+  </si>
+  <si>
+    <t>1778</t>
+  </si>
+  <si>
+    <t>Jardine, I</t>
+  </si>
+  <si>
+    <t>TRV 22322</t>
+  </si>
+  <si>
+    <t>Haygarth, WJ</t>
+  </si>
+  <si>
+    <t>259</t>
+  </si>
+  <si>
+    <t>Zeyher, CLP</t>
+  </si>
+  <si>
+    <t>1294</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>Morris, JW</t>
+  </si>
+  <si>
+    <t>1986</t>
+  </si>
+  <si>
+    <t>1696</t>
+  </si>
+  <si>
+    <t>Clarke, B</t>
+  </si>
+  <si>
+    <t>169</t>
+  </si>
+  <si>
+    <t>2963</t>
+  </si>
+  <si>
+    <t>Leistner, OA</t>
+  </si>
+  <si>
+    <t>3823</t>
+  </si>
+  <si>
+    <t>Killick, DJB</t>
+  </si>
+  <si>
+    <t>1911</t>
+  </si>
+  <si>
+    <t>TRV 9241</t>
+  </si>
+  <si>
+    <t>1979</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>1905</t>
+  </si>
+  <si>
+    <t>5390</t>
+  </si>
+  <si>
+    <t>Burtt Davy, J</t>
+  </si>
+  <si>
+    <t>5074</t>
+  </si>
+  <si>
+    <t>1544</t>
+  </si>
+  <si>
+    <t>Smith, PP</t>
+  </si>
+  <si>
+    <t>1900</t>
+  </si>
+  <si>
+    <t>1262</t>
+  </si>
+  <si>
+    <t>Rosch, MW</t>
+  </si>
+  <si>
+    <t>1298</t>
+  </si>
+  <si>
+    <t>2787</t>
+  </si>
+  <si>
+    <t>2009</t>
+  </si>
+  <si>
+    <t>13281</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>de Vries, M</t>
+  </si>
+  <si>
+    <t>10282</t>
+  </si>
+  <si>
+    <t>570</t>
+  </si>
+  <si>
+    <t>437</t>
+  </si>
+  <si>
+    <t>1918</t>
+  </si>
+  <si>
+    <t>4089</t>
+  </si>
+  <si>
+    <t>Mogg, AOD</t>
+  </si>
+  <si>
+    <t>1953</t>
+  </si>
+  <si>
+    <t>5783</t>
+  </si>
+  <si>
+    <t>2806</t>
+  </si>
+  <si>
+    <t>1914</t>
+  </si>
+  <si>
+    <t>28A</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>Potgieter, JA</t>
+  </si>
+  <si>
+    <t>1973</t>
+  </si>
+  <si>
+    <t>350</t>
+  </si>
+  <si>
+    <t>9358</t>
+  </si>
+  <si>
+    <t>561</t>
+  </si>
+  <si>
+    <t>Verdoorn, IC</t>
+  </si>
+  <si>
+    <t>335</t>
+  </si>
+  <si>
+    <t>Victor, JE</t>
+  </si>
+  <si>
+    <t>Rousseau, GG</t>
+  </si>
+  <si>
+    <t>1474</t>
+  </si>
+  <si>
+    <t>Moll, EJ</t>
+  </si>
+  <si>
+    <t>2365</t>
+  </si>
+  <si>
+    <t>3971</t>
+  </si>
+  <si>
+    <t>Gibbs Russell, GE</t>
+  </si>
+  <si>
+    <t>34106</t>
+  </si>
+  <si>
+    <t>PRE 54322</t>
+  </si>
+  <si>
+    <t>Putterill, VA</t>
+  </si>
+  <si>
+    <t>1899</t>
+  </si>
+  <si>
+    <t>PRE 54337</t>
+  </si>
+  <si>
+    <t>Bolus, H</t>
+  </si>
+  <si>
+    <t>683</t>
+  </si>
+  <si>
+    <t>1991</t>
+  </si>
+  <si>
+    <t>768</t>
+  </si>
+  <si>
+    <t>Green, D</t>
+  </si>
+  <si>
+    <t>501</t>
+  </si>
+  <si>
+    <t>13319</t>
+  </si>
+  <si>
+    <t>TRV 4784</t>
+  </si>
+  <si>
+    <t>Rogers, FA</t>
+  </si>
+  <si>
+    <t>8551</t>
+  </si>
+  <si>
+    <t>1924</t>
+  </si>
+  <si>
+    <t>PRF 522</t>
+  </si>
+  <si>
+    <t>1099</t>
+  </si>
+  <si>
+    <t>Theron, JJ</t>
+  </si>
+  <si>
+    <t>7996A</t>
+  </si>
+  <si>
+    <t>497</t>
+  </si>
+  <si>
+    <t>6326</t>
+  </si>
+  <si>
+    <t>1926</t>
+  </si>
+  <si>
+    <t>TRV 26445</t>
+  </si>
+  <si>
+    <t>Young, RGN</t>
+  </si>
+  <si>
+    <t>1088</t>
+  </si>
+  <si>
+    <t>3986(TRV11052)</t>
+  </si>
+  <si>
+    <t>2020</t>
+  </si>
+  <si>
+    <t>PC2627</t>
+  </si>
+  <si>
+    <t>Van Wyk, P</t>
+  </si>
+  <si>
+    <t>1856</t>
+  </si>
+  <si>
+    <t>390</t>
+  </si>
+  <si>
+    <t>de Castelnau, FLdeL</t>
+  </si>
+  <si>
+    <t>2811</t>
+  </si>
+  <si>
+    <t>499</t>
+  </si>
+  <si>
+    <t>6693</t>
+  </si>
+  <si>
+    <t>572</t>
+  </si>
+  <si>
+    <t>Sutton, JD</t>
+  </si>
+  <si>
+    <t>1245</t>
+  </si>
+  <si>
+    <t>Viviers, M</t>
+  </si>
+  <si>
+    <t>747</t>
+  </si>
+  <si>
+    <t>Pienaar, JN</t>
+  </si>
+  <si>
+    <t>14156</t>
+  </si>
+  <si>
+    <t>TRV 12488</t>
+  </si>
+  <si>
+    <t>196</t>
+  </si>
+  <si>
+    <t>Van Niekerk, G</t>
+  </si>
+  <si>
+    <t>1909</t>
+  </si>
+  <si>
+    <t>TRV 14122</t>
+  </si>
+  <si>
+    <t>Swinny, A</t>
+  </si>
+  <si>
+    <t>269B</t>
+  </si>
+  <si>
+    <t>Burgoyne, PM</t>
+  </si>
+  <si>
+    <t>154</t>
+  </si>
+  <si>
+    <t>13523</t>
+  </si>
+  <si>
+    <t>1724</t>
+  </si>
+  <si>
+    <t>Kruger, FJ</t>
+  </si>
+  <si>
+    <t>6273</t>
+  </si>
+  <si>
+    <t>Abbott, ATD</t>
+  </si>
+  <si>
+    <t>5171</t>
+  </si>
+  <si>
+    <t>13089</t>
+  </si>
+  <si>
+    <t>997</t>
+  </si>
+  <si>
+    <t>2807</t>
+  </si>
+  <si>
+    <t>2120</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>16564</t>
+  </si>
+  <si>
+    <t>CR16709</t>
+  </si>
+  <si>
+    <t>Marais, A.</t>
+  </si>
+  <si>
+    <t>1932</t>
+  </si>
+  <si>
+    <t>13035</t>
+  </si>
+  <si>
+    <t>1142</t>
+  </si>
+  <si>
+    <t>1518</t>
+  </si>
+  <si>
+    <t>7680</t>
+  </si>
+  <si>
+    <t>98</t>
+  </si>
+  <si>
+    <t>SAGP-SAAB/1</t>
+  </si>
+  <si>
+    <t>4442</t>
+  </si>
+  <si>
+    <t>3076</t>
+  </si>
+  <si>
+    <t>1950</t>
+  </si>
+  <si>
+    <t>1123</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>Grobler, CJ</t>
+  </si>
+  <si>
+    <t>TRV 17539</t>
+  </si>
+  <si>
+    <t>1946</t>
+  </si>
+  <si>
+    <t>721</t>
+  </si>
+  <si>
+    <t>Strey, RG</t>
+  </si>
+  <si>
+    <t>1906</t>
+  </si>
+  <si>
+    <t>4296</t>
+  </si>
+  <si>
+    <t>Jackson, ET</t>
+  </si>
+  <si>
+    <t>687</t>
+  </si>
+  <si>
+    <t>Williams, R</t>
+  </si>
+  <si>
+    <t>2681</t>
+  </si>
+  <si>
+    <t>Unknown</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>FA 42</t>
+  </si>
+  <si>
+    <t>de Lange, FA</t>
+  </si>
+  <si>
+    <t>13907</t>
+  </si>
+  <si>
+    <t>14154</t>
+  </si>
+  <si>
+    <t>1076</t>
+  </si>
+  <si>
+    <t>Greene, TR</t>
+  </si>
+  <si>
+    <t>12123</t>
+  </si>
+  <si>
+    <t>1276</t>
+  </si>
+  <si>
+    <t>Smit, R</t>
+  </si>
+  <si>
+    <t>5805</t>
+  </si>
+  <si>
+    <t>Stirton, CH</t>
+  </si>
+  <si>
+    <t>8065</t>
+  </si>
+  <si>
+    <t>3236</t>
+  </si>
+  <si>
+    <t>Story, R</t>
+  </si>
+  <si>
+    <t>99</t>
+  </si>
+  <si>
+    <t>Smit, ZV</t>
+  </si>
+  <si>
+    <t>1348</t>
+  </si>
+  <si>
+    <t>12160</t>
+  </si>
+  <si>
+    <t>251</t>
+  </si>
+  <si>
+    <t>Werger, MJA</t>
+  </si>
+  <si>
+    <t>2790</t>
+  </si>
+  <si>
+    <t>2801</t>
+  </si>
+  <si>
+    <t>Low, AB</t>
+  </si>
+  <si>
+    <t>1923</t>
+  </si>
+  <si>
+    <t>902</t>
+  </si>
+  <si>
+    <t>Andreae, H</t>
+  </si>
+  <si>
+    <t>2441</t>
+  </si>
+  <si>
+    <t>1317</t>
+  </si>
+  <si>
+    <t>Bayliss, RDA</t>
+  </si>
+  <si>
+    <t>645</t>
+  </si>
+  <si>
+    <t>1617</t>
+  </si>
+  <si>
+    <t>Ngwenya, AM</t>
+  </si>
+  <si>
+    <t>15147</t>
+  </si>
+  <si>
+    <t>TRV 7753</t>
+  </si>
+  <si>
+    <t>6995</t>
+  </si>
+  <si>
+    <t>1830</t>
+  </si>
+  <si>
+    <t>Ecklon, CF</t>
+  </si>
+  <si>
+    <t>A2461</t>
+  </si>
+  <si>
+    <t>329</t>
+  </si>
+  <si>
+    <t>1943</t>
+  </si>
+  <si>
+    <t>4666</t>
+  </si>
+  <si>
+    <t>Gerstner, J</t>
+  </si>
+  <si>
+    <t>433</t>
+  </si>
+  <si>
+    <t>Pegler, AM</t>
+  </si>
+  <si>
+    <t>PRE 9296</t>
+  </si>
+  <si>
+    <t>Burke, J</t>
+  </si>
+  <si>
+    <t>854</t>
+  </si>
+  <si>
+    <t>Codd, LEW</t>
+  </si>
+  <si>
+    <t>6310</t>
+  </si>
+  <si>
+    <t>8126A</t>
+  </si>
+  <si>
+    <t>2015</t>
+  </si>
+  <si>
+    <t>12355</t>
+  </si>
+  <si>
+    <t>143</t>
+  </si>
+  <si>
+    <t>Cattell, P</t>
+  </si>
+  <si>
+    <t>866</t>
+  </si>
+  <si>
+    <t>Shearing, DAMB</t>
+  </si>
+  <si>
+    <t>740</t>
+  </si>
+  <si>
+    <t>Schweickerdt, HGWJ</t>
+  </si>
+  <si>
+    <t>1865</t>
+  </si>
+  <si>
+    <t>PRE 21579</t>
+  </si>
+  <si>
+    <t>Wright, C</t>
+  </si>
+  <si>
+    <t>2231</t>
+  </si>
+  <si>
+    <t>Vlok, JHJ</t>
+  </si>
+  <si>
+    <t>382</t>
+  </si>
+  <si>
+    <t>920</t>
+  </si>
+  <si>
+    <t>Joubert, CE</t>
+  </si>
+  <si>
+    <t>999</t>
+  </si>
+  <si>
+    <t>1902</t>
+  </si>
+  <si>
+    <t>146</t>
+  </si>
+  <si>
+    <t>Daly, MF</t>
+  </si>
+  <si>
+    <t>2057</t>
+  </si>
+  <si>
+    <t>Jacot Guillarmod, AFMG</t>
+  </si>
+  <si>
+    <t>785</t>
+  </si>
+  <si>
+    <t>Bredenkamp, GJ</t>
+  </si>
+  <si>
+    <t>1895</t>
+  </si>
+  <si>
+    <t>TRV 5816</t>
+  </si>
+  <si>
+    <t>Wilms, F</t>
+  </si>
+  <si>
+    <t>1434</t>
+  </si>
+  <si>
+    <t>2118</t>
+  </si>
+  <si>
+    <t>Hugo, L</t>
+  </si>
+  <si>
+    <t>1937</t>
+  </si>
+  <si>
+    <t>518</t>
+  </si>
+  <si>
+    <t>Schmidt, AA</t>
+  </si>
+  <si>
+    <t>11850</t>
+  </si>
+  <si>
+    <t>7279</t>
+  </si>
+  <si>
+    <t>TRV 11231</t>
+  </si>
+  <si>
+    <t>1897</t>
+  </si>
+  <si>
+    <t>11117</t>
+  </si>
+  <si>
+    <t>Schlechter, FRR</t>
+  </si>
+  <si>
+    <t>12804</t>
+  </si>
+  <si>
+    <t>1216</t>
+  </si>
+  <si>
+    <t>Masson, D</t>
+  </si>
+  <si>
+    <t>340</t>
+  </si>
+  <si>
+    <t>2023</t>
+  </si>
+  <si>
+    <t>20033</t>
+  </si>
+  <si>
+    <t>22132</t>
+  </si>
+  <si>
+    <t>2188</t>
+  </si>
+  <si>
+    <t>1948</t>
+  </si>
+  <si>
+    <t>3963</t>
+  </si>
+  <si>
+    <t>Cameron, H</t>
+  </si>
+  <si>
+    <t>853</t>
+  </si>
+  <si>
+    <t>Jordaan, M</t>
+  </si>
+  <si>
+    <t>534</t>
+  </si>
+  <si>
+    <t>Van Vuuren, DRJ</t>
+  </si>
+  <si>
+    <t>2133</t>
+  </si>
+  <si>
+    <t>Braun, KP</t>
+  </si>
+  <si>
+    <t>2022</t>
+  </si>
+  <si>
+    <t>11324</t>
+  </si>
+  <si>
+    <t>Mdayi, N</t>
+  </si>
+  <si>
+    <t>2828</t>
+  </si>
+  <si>
+    <t>285</t>
+  </si>
+  <si>
+    <t>1891</t>
+  </si>
+  <si>
+    <t>880</t>
+  </si>
+  <si>
+    <t>Flanagan, HG</t>
+  </si>
+  <si>
+    <t>1886</t>
+  </si>
+  <si>
+    <t>Marloth, HWR</t>
+  </si>
+  <si>
+    <t>PRE 54332</t>
+  </si>
+  <si>
+    <t>Pagan, J</t>
+  </si>
+  <si>
+    <t>1955</t>
+  </si>
+  <si>
+    <t>5124</t>
+  </si>
+  <si>
+    <t>3243</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>6365</t>
+  </si>
+  <si>
+    <t>1038</t>
+  </si>
+  <si>
+    <t>Khorommbi, C</t>
+  </si>
+  <si>
+    <t>1239</t>
+  </si>
+  <si>
+    <t>1227</t>
+  </si>
+  <si>
+    <t>410</t>
+  </si>
+  <si>
+    <t>Hilner</t>
+  </si>
+  <si>
+    <t>3281</t>
+  </si>
+  <si>
+    <t>1988</t>
+  </si>
+  <si>
+    <t>Morris, CA</t>
+  </si>
+  <si>
+    <t>17769</t>
+  </si>
+  <si>
+    <t>Anderson, PJ</t>
+  </si>
+  <si>
+    <t>Gilmore, JGG</t>
+  </si>
+  <si>
+    <t>3304</t>
+  </si>
+  <si>
+    <t>1992</t>
+  </si>
+  <si>
+    <t>5728</t>
+  </si>
+  <si>
+    <t>Sepheka, KW</t>
+  </si>
+  <si>
+    <t>440</t>
+  </si>
+  <si>
+    <t>Schijf, H</t>
+  </si>
+  <si>
+    <t>1498</t>
+  </si>
+  <si>
+    <t>4306</t>
+  </si>
+  <si>
+    <t>Taylor, LE</t>
+  </si>
+  <si>
+    <t>13431</t>
+  </si>
+  <si>
+    <t>205</t>
+  </si>
+  <si>
+    <t>12315 (G0213)</t>
+  </si>
+  <si>
+    <t>373</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>Brynard, AM</t>
+  </si>
+  <si>
+    <t>2819</t>
+  </si>
+  <si>
+    <t>3985</t>
+  </si>
+  <si>
+    <t>Schonland, S</t>
+  </si>
+  <si>
+    <t>13552</t>
+  </si>
+  <si>
+    <t>KINGDOM</t>
+  </si>
+  <si>
+    <t>SUBKINGDOM</t>
+  </si>
+  <si>
+    <t>PHYLUM</t>
+  </si>
+  <si>
+    <t>SUBPHYLUM</t>
+  </si>
+  <si>
+    <t>GROUPNAME</t>
+  </si>
+  <si>
+    <t>CLASSNAME</t>
+  </si>
+  <si>
+    <t>SUBCLASSNAME</t>
+  </si>
+  <si>
+    <t>ORDERNAME</t>
+  </si>
+  <si>
+    <t>SUBORDERNAME</t>
+  </si>
+  <si>
+    <t>FAMILY</t>
+  </si>
+  <si>
+    <t>SUBFAMILY</t>
+  </si>
+  <si>
+    <t>TRIBE</t>
+  </si>
+  <si>
+    <t>SUBTRIBE</t>
+  </si>
+  <si>
+    <t>GENUS</t>
+  </si>
+  <si>
+    <t>SUBGENUS</t>
+  </si>
+  <si>
+    <t>SPECIES</t>
+  </si>
+  <si>
+    <t>SUBSPECIES</t>
+  </si>
+  <si>
+    <t>VARIETY</t>
+  </si>
+  <si>
+    <t>SUBVARIETY</t>
+  </si>
+  <si>
+    <t>FORMA</t>
+  </si>
+  <si>
+    <t>SUBFORMA</t>
+  </si>
+  <si>
+    <t>CULTIVAR</t>
+  </si>
+  <si>
+    <t>SPECIESAUTHORNAME</t>
+  </si>
+  <si>
+    <t>SUBSPECIESAUTHORNAME</t>
+  </si>
+  <si>
+    <t>VARIETYAUTHORNAME</t>
+  </si>
+  <si>
+    <t>FORMAAUTHORNAME</t>
+  </si>
+  <si>
+    <t>CULTIVARAUTHORNAME</t>
+  </si>
+  <si>
+    <t>NAMESTRING</t>
+  </si>
+  <si>
+    <t>PROTOLOGUECITATION</t>
+  </si>
+  <si>
+    <t>HABIT</t>
+  </si>
+  <si>
+    <t>LIFECYCLE</t>
+  </si>
+  <si>
+    <t>LIFEFORMCLASSIFICATION</t>
+  </si>
+  <si>
+    <t>PLANTHEIGHT</t>
+  </si>
+  <si>
+    <t>GENUSHYBRID</t>
+  </si>
+  <si>
+    <t>INVALID</t>
+  </si>
+  <si>
+    <t>LEGITIMACY</t>
+  </si>
+  <si>
+    <t>ETYMOLOGY</t>
+  </si>
+  <si>
+    <t>TOPS</t>
+  </si>
+  <si>
+    <t>IUCN</t>
+  </si>
+  <si>
+    <t>IUCNCRITERIA</t>
+  </si>
+  <si>
+    <t>OLDSPECIESCODE</t>
+  </si>
+  <si>
+    <t>FLOWERSTART</t>
+  </si>
+  <si>
+    <t>FLOWEREND</t>
+  </si>
+  <si>
+    <t>MINALTITUDE</t>
+  </si>
+  <si>
+    <t>MAXALTITUDE</t>
+  </si>
+  <si>
+    <t>SPNUMBER</t>
+  </si>
+  <si>
+    <t>HASIMAGE</t>
+  </si>
+  <si>
+    <t>Plantae</t>
+  </si>
+  <si>
+    <t>Phanerogamae</t>
+  </si>
+  <si>
+    <t>Anthophyta</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> </t>
+  </si>
+  <si>
+    <t>Flowering plants: dicots (Dicotyledons: eudicots)</t>
+  </si>
+  <si>
+    <t>Caryophyllales</t>
+  </si>
+  <si>
+    <t>Caryophyloideae</t>
+  </si>
+  <si>
+    <t>Sileneae</t>
+  </si>
+  <si>
+    <t>undulata</t>
+  </si>
+  <si>
+    <t>Aiton</t>
+  </si>
+  <si>
+    <t>Herb</t>
+  </si>
+  <si>
+    <t>Annual (occ. perennial)</t>
+  </si>
+  <si>
     <t>inc</t>
   </si>
   <si>
     <t>Type: South Africa, without precise locality, cultivated at Kew from seed introduced by Francis Masson, Masson s.n. BM000593534 (BM, holo.)</t>
   </si>
   <si>
-    <t>Silene undulata</t>
-[...1673 lines deleted...]
-    <t>24.875</t>
+    <t>94374</t>
+  </si>
+  <si>
+    <t>2950</t>
   </si>
   <si>
     <t>True</t>
-  </si>
-[...2781 lines deleted...]
-    <t>undulata</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:BP12"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="139.869979858398" customWidth="1"/>
     <col min="2" max="2" width="42.5805320739746" customWidth="1"/>
     <col min="3" max="3" width="41.3382225036621" customWidth="1"/>
     <col min="4" max="4" width="21.2156524658203" customWidth="1"/>
     <col min="5" max="5" width="9.140625" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
     <col min="7" max="7" width="9.140625" customWidth="1"/>
     <col min="8" max="8" width="9.140625" customWidth="1"/>
     <col min="9" max="9" width="9.140625" customWidth="1"/>
     <col min="10" max="10" width="9.140625" customWidth="1"/>
     <col min="11" max="11" width="9.140625" customWidth="1"/>
     <col min="12" max="12" width="9.140625" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
@@ -4834,374 +2769,50 @@
       <c r="D11" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>13</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:BV14"/>
-[...322 lines deleted...]
-<worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:BR23"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="139.869979858398" customWidth="1"/>
     <col min="2" max="2" width="13.0042209625244" customWidth="1"/>
     <col min="3" max="3" width="19.8389301300049" customWidth="1"/>
     <col min="4" max="4" width="159.005966186523" customWidth="1"/>
     <col min="5" max="5" width="22.9902038574219" customWidth="1"/>
     <col min="6" max="6" width="40.7210083007813" customWidth="1"/>
     <col min="7" max="7" width="9.140625" customWidth="1"/>
     <col min="8" max="8" width="9.140625" customWidth="1"/>
     <col min="9" max="9" width="9.140625" customWidth="1"/>
     <col min="10" max="10" width="9.140625" customWidth="1"/>
     <col min="11" max="11" width="9.140625" customWidth="1"/>
     <col min="12" max="12" width="9.140625" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
@@ -5261,63 +2872,63 @@
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="C10" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E10" s="1" t="s">
-        <v>47</v>
+        <v>18</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>48</v>
+        <v>19</v>
       </c>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
       <c r="P10" s="1"/>
       <c r="Q10" s="1"/>
       <c r="R10" s="1"/>
       <c r="S10" s="1"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
       <c r="X10" s="1"/>
       <c r="Y10" s="1"/>
       <c r="Z10" s="1"/>
       <c r="AA10" s="1"/>
       <c r="AB10" s="1"/>
       <c r="AC10" s="1"/>
       <c r="AD10" s="1"/>
@@ -5345,336 +2956,1352 @@
       <c r="AZ10" s="1"/>
       <c r="BA10" s="1"/>
       <c r="BB10" s="1"/>
       <c r="BC10" s="1"/>
       <c r="BD10" s="1"/>
       <c r="BE10" s="1"/>
       <c r="BF10" s="1"/>
       <c r="BG10" s="1"/>
       <c r="BH10" s="1"/>
       <c r="BI10" s="1"/>
       <c r="BJ10" s="1"/>
       <c r="BK10" s="1"/>
       <c r="BL10" s="1"/>
       <c r="BM10" s="1"/>
       <c r="BN10" s="1"/>
       <c r="BO10" s="1"/>
       <c r="BP10" s="1"/>
       <c r="BQ10" s="1"/>
       <c r="BR10" s="1"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>49</v>
+        <v>20</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>50</v>
+        <v>21</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>51</v>
+        <v>22</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>52</v>
+        <v>23</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>49</v>
+        <v>20</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>53</v>
+        <v>25</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>54</v>
+        <v>26</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>52</v>
+        <v>23</v>
       </c>
       <c r="F12" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>49</v>
+        <v>20</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>55</v>
+        <v>27</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>56</v>
+        <v>28</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>57</v>
+        <v>29</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>49</v>
+        <v>20</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>58</v>
+        <v>30</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>54</v>
+        <v>26</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>59</v>
+        <v>31</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>49</v>
+        <v>20</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>60</v>
+        <v>32</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>54</v>
+        <v>26</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>59</v>
+        <v>31</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>49</v>
+        <v>20</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>61</v>
+        <v>33</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>62</v>
+        <v>34</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>63</v>
+        <v>35</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>64</v>
+        <v>36</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>49</v>
+        <v>20</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>65</v>
+        <v>37</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>51</v>
+        <v>22</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>52</v>
+        <v>23</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>49</v>
+        <v>20</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>65</v>
+        <v>37</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>66</v>
+        <v>38</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>52</v>
+        <v>23</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>49</v>
+        <v>20</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>67</v>
+        <v>39</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>56</v>
+        <v>28</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>52</v>
+        <v>23</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>49</v>
+        <v>20</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>68</v>
+        <v>40</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>51</v>
+        <v>22</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>57</v>
+        <v>29</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>49</v>
+        <v>20</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>68</v>
+        <v>40</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>66</v>
+        <v>38</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>57</v>
+        <v>29</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>49</v>
+        <v>20</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>69</v>
+        <v>41</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>54</v>
+        <v>26</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>57</v>
+        <v>29</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>49</v>
+        <v>20</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>70</v>
+        <v>42</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>66</v>
+        <v>38</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>57</v>
+        <v>29</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>24</v>
+      </c>
+    </row>
+  </sheetData>
+  <headerFooter/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1:BM19"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="139.869979858398" customWidth="1"/>
+    <col min="2" max="2" width="9.140625" customWidth="1"/>
+    <col min="3" max="3" width="9.140625" customWidth="1"/>
+    <col min="4" max="4" width="9.140625" customWidth="1"/>
+    <col min="5" max="5" width="9.140625" customWidth="1"/>
+    <col min="6" max="6" width="9.140625" customWidth="1"/>
+    <col min="7" max="7" width="9.140625" customWidth="1"/>
+    <col min="8" max="8" width="9.140625" customWidth="1"/>
+    <col min="9" max="9" width="9.140625" customWidth="1"/>
+    <col min="10" max="10" width="9.140625" customWidth="1"/>
+    <col min="11" max="11" width="9.140625" customWidth="1"/>
+    <col min="12" max="12" width="9.140625" customWidth="1"/>
+    <col min="13" max="13" width="9.140625" customWidth="1"/>
+    <col min="14" max="14" width="9.140625" customWidth="1"/>
+    <col min="15" max="15" width="9.140625" customWidth="1"/>
+    <col min="16" max="16" width="9.140625" customWidth="1"/>
+    <col min="17" max="17" width="9.140625" customWidth="1"/>
+    <col min="18" max="18" width="9.140625" customWidth="1"/>
+    <col min="19" max="19" width="9.140625" customWidth="1"/>
+    <col min="20" max="20" width="9.140625" customWidth="1"/>
+    <col min="21" max="21" width="9.140625" customWidth="1"/>
+    <col min="22" max="22" width="9.140625" customWidth="1"/>
+    <col min="23" max="23" width="9.140625" customWidth="1"/>
+    <col min="24" max="24" width="9.140625" customWidth="1"/>
+    <col min="25" max="25" width="9.140625" customWidth="1"/>
+    <col min="26" max="26" width="9.140625" customWidth="1"/>
+    <col min="27" max="27" width="9.140625" customWidth="1"/>
+    <col min="28" max="28" width="9.140625" customWidth="1"/>
+    <col min="29" max="29" width="9.140625" customWidth="1"/>
+    <col min="30" max="30" width="9.140625" customWidth="1"/>
+    <col min="31" max="31" width="9.140625" customWidth="1"/>
+    <col min="32" max="32" width="9.140625" customWidth="1"/>
+    <col min="33" max="33" width="9.140625" customWidth="1"/>
+    <col min="34" max="34" width="9.140625" customWidth="1"/>
+    <col min="35" max="35" width="9.140625" customWidth="1"/>
+    <col min="36" max="36" width="9.140625" customWidth="1"/>
+    <col min="37" max="37" width="9.140625" customWidth="1"/>
+    <col min="38" max="38" width="9.140625" customWidth="1"/>
+    <col min="39" max="39" width="9.140625" customWidth="1"/>
+    <col min="40" max="40" width="9.140625" customWidth="1"/>
+    <col min="41" max="41" width="9.140625" customWidth="1"/>
+    <col min="42" max="42" width="9.140625" customWidth="1"/>
+    <col min="43" max="43" width="9.140625" customWidth="1"/>
+    <col min="44" max="44" width="9.140625" customWidth="1"/>
+    <col min="45" max="45" width="9.140625" customWidth="1"/>
+    <col min="46" max="46" width="9.140625" customWidth="1"/>
+    <col min="47" max="47" width="9.140625" customWidth="1"/>
+    <col min="48" max="48" width="9.140625" customWidth="1"/>
+    <col min="49" max="49" width="9.140625" customWidth="1"/>
+    <col min="50" max="50" width="9.140625" customWidth="1"/>
+    <col min="51" max="51" width="9.140625" customWidth="1"/>
+    <col min="52" max="52" width="9.140625" customWidth="1"/>
+    <col min="53" max="53" width="9.140625" customWidth="1"/>
+    <col min="54" max="54" width="9.140625" customWidth="1"/>
+    <col min="55" max="55" width="9.140625" customWidth="1"/>
+    <col min="56" max="56" width="9.140625" customWidth="1"/>
+    <col min="57" max="57" width="9.140625" customWidth="1"/>
+    <col min="58" max="58" width="9.140625" customWidth="1"/>
+    <col min="59" max="59" width="9.140625" customWidth="1"/>
+    <col min="60" max="60" width="9.140625" customWidth="1"/>
+    <col min="61" max="61" width="9.140625" customWidth="1"/>
+    <col min="62" max="62" width="9.140625" customWidth="1"/>
+    <col min="63" max="63" width="9.140625" customWidth="1"/>
+    <col min="64" max="64" width="9.140625" customWidth="1"/>
+    <col min="65" max="65" width="9.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="0" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="0" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="0" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="0" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="B10" s="1"/>
+      <c r="C10" s="1"/>
+      <c r="D10" s="1"/>
+      <c r="E10" s="1"/>
+      <c r="F10" s="1"/>
+      <c r="G10" s="1"/>
+      <c r="H10" s="1"/>
+      <c r="I10" s="1"/>
+      <c r="J10" s="1"/>
+      <c r="K10" s="1"/>
+      <c r="L10" s="1"/>
+      <c r="M10" s="1"/>
+      <c r="N10" s="1"/>
+      <c r="O10" s="1"/>
+      <c r="P10" s="1"/>
+      <c r="Q10" s="1"/>
+      <c r="R10" s="1"/>
+      <c r="S10" s="1"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+      <c r="X10" s="1"/>
+      <c r="Y10" s="1"/>
+      <c r="Z10" s="1"/>
+      <c r="AA10" s="1"/>
+      <c r="AB10" s="1"/>
+      <c r="AC10" s="1"/>
+      <c r="AD10" s="1"/>
+      <c r="AE10" s="1"/>
+      <c r="AF10" s="1"/>
+      <c r="AG10" s="1"/>
+      <c r="AH10" s="1"/>
+      <c r="AI10" s="1"/>
+      <c r="AJ10" s="1"/>
+      <c r="AK10" s="1"/>
+      <c r="AL10" s="1"/>
+      <c r="AM10" s="1"/>
+      <c r="AN10" s="1"/>
+      <c r="AO10" s="1"/>
+      <c r="AP10" s="1"/>
+      <c r="AQ10" s="1"/>
+      <c r="AR10" s="1"/>
+      <c r="AS10" s="1"/>
+      <c r="AT10" s="1"/>
+      <c r="AU10" s="1"/>
+      <c r="AV10" s="1"/>
+      <c r="AW10" s="1"/>
+      <c r="AX10" s="1"/>
+      <c r="AY10" s="1"/>
+      <c r="AZ10" s="1"/>
+      <c r="BA10" s="1"/>
+      <c r="BB10" s="1"/>
+      <c r="BC10" s="1"/>
+      <c r="BD10" s="1"/>
+      <c r="BE10" s="1"/>
+      <c r="BF10" s="1"/>
+      <c r="BG10" s="1"/>
+      <c r="BH10" s="1"/>
+      <c r="BI10" s="1"/>
+      <c r="BJ10" s="1"/>
+      <c r="BK10" s="1"/>
+      <c r="BL10" s="1"/>
+      <c r="BM10" s="1"/>
+    </row>
+    <row r="11">
+      <c r="A11" s="0" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="0" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="0" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="0" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="0" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="0" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="0" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="0" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="0" t="s">
+        <v>27</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:CD280"/>
+  <dimension ref="A1:BQ24"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="139.869979858398" customWidth="1"/>
-    <col min="2" max="2" width="14.1555633544922" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="18" max="18" width="16.906587600708" customWidth="1"/>
+    <col min="2" max="2" width="12.666654586792" customWidth="1"/>
+    <col min="3" max="3" width="12.9443483352661" customWidth="1"/>
+    <col min="4" max="4" width="228.82585144043" customWidth="1"/>
+    <col min="5" max="5" width="256" customWidth="1"/>
+    <col min="6" max="6" width="9.140625" customWidth="1"/>
+    <col min="7" max="7" width="9.140625" customWidth="1"/>
+    <col min="8" max="8" width="9.140625" customWidth="1"/>
+    <col min="9" max="9" width="9.140625" customWidth="1"/>
+    <col min="10" max="10" width="9.140625" customWidth="1"/>
+    <col min="11" max="11" width="9.140625" customWidth="1"/>
+    <col min="12" max="12" width="9.140625" customWidth="1"/>
+    <col min="13" max="13" width="9.140625" customWidth="1"/>
+    <col min="14" max="14" width="9.140625" customWidth="1"/>
+    <col min="15" max="15" width="9.140625" customWidth="1"/>
+    <col min="16" max="16" width="9.140625" customWidth="1"/>
+    <col min="17" max="17" width="9.140625" customWidth="1"/>
+    <col min="18" max="18" width="9.140625" customWidth="1"/>
+    <col min="19" max="19" width="9.140625" customWidth="1"/>
+    <col min="20" max="20" width="9.140625" customWidth="1"/>
+    <col min="21" max="21" width="9.140625" customWidth="1"/>
+    <col min="22" max="22" width="9.140625" customWidth="1"/>
+    <col min="23" max="23" width="9.140625" customWidth="1"/>
+    <col min="24" max="24" width="9.140625" customWidth="1"/>
+    <col min="25" max="25" width="9.140625" customWidth="1"/>
+    <col min="26" max="26" width="9.140625" customWidth="1"/>
+    <col min="27" max="27" width="9.140625" customWidth="1"/>
+    <col min="28" max="28" width="9.140625" customWidth="1"/>
+    <col min="29" max="29" width="9.140625" customWidth="1"/>
+    <col min="30" max="30" width="9.140625" customWidth="1"/>
+    <col min="31" max="31" width="9.140625" customWidth="1"/>
+    <col min="32" max="32" width="9.140625" customWidth="1"/>
+    <col min="33" max="33" width="9.140625" customWidth="1"/>
+    <col min="34" max="34" width="9.140625" customWidth="1"/>
+    <col min="35" max="35" width="9.140625" customWidth="1"/>
+    <col min="36" max="36" width="9.140625" customWidth="1"/>
+    <col min="37" max="37" width="9.140625" customWidth="1"/>
+    <col min="38" max="38" width="9.140625" customWidth="1"/>
+    <col min="39" max="39" width="9.140625" customWidth="1"/>
+    <col min="40" max="40" width="9.140625" customWidth="1"/>
+    <col min="41" max="41" width="9.140625" customWidth="1"/>
+    <col min="42" max="42" width="9.140625" customWidth="1"/>
+    <col min="43" max="43" width="9.140625" customWidth="1"/>
+    <col min="44" max="44" width="9.140625" customWidth="1"/>
+    <col min="45" max="45" width="9.140625" customWidth="1"/>
+    <col min="46" max="46" width="9.140625" customWidth="1"/>
+    <col min="47" max="47" width="9.140625" customWidth="1"/>
+    <col min="48" max="48" width="9.140625" customWidth="1"/>
+    <col min="49" max="49" width="9.140625" customWidth="1"/>
+    <col min="50" max="50" width="9.140625" customWidth="1"/>
+    <col min="51" max="51" width="9.140625" customWidth="1"/>
+    <col min="52" max="52" width="9.140625" customWidth="1"/>
+    <col min="53" max="53" width="9.140625" customWidth="1"/>
+    <col min="54" max="54" width="9.140625" customWidth="1"/>
+    <col min="55" max="55" width="9.140625" customWidth="1"/>
+    <col min="56" max="56" width="9.140625" customWidth="1"/>
+    <col min="57" max="57" width="9.140625" customWidth="1"/>
+    <col min="58" max="58" width="9.140625" customWidth="1"/>
+    <col min="59" max="59" width="9.140625" customWidth="1"/>
+    <col min="60" max="60" width="9.140625" customWidth="1"/>
+    <col min="61" max="61" width="9.140625" customWidth="1"/>
+    <col min="62" max="62" width="9.140625" customWidth="1"/>
+    <col min="63" max="63" width="9.140625" customWidth="1"/>
+    <col min="64" max="64" width="9.140625" customWidth="1"/>
+    <col min="65" max="65" width="9.140625" customWidth="1"/>
+    <col min="66" max="66" width="9.140625" customWidth="1"/>
+    <col min="67" max="67" width="9.140625" customWidth="1"/>
+    <col min="68" max="68" width="9.140625" customWidth="1"/>
+    <col min="69" max="69" width="9.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="0" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="0" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="0" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="0" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="F10" s="1"/>
+      <c r="G10" s="1"/>
+      <c r="H10" s="1"/>
+      <c r="I10" s="1"/>
+      <c r="J10" s="1"/>
+      <c r="K10" s="1"/>
+      <c r="L10" s="1"/>
+      <c r="M10" s="1"/>
+      <c r="N10" s="1"/>
+      <c r="O10" s="1"/>
+      <c r="P10" s="1"/>
+      <c r="Q10" s="1"/>
+      <c r="R10" s="1"/>
+      <c r="S10" s="1"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+      <c r="X10" s="1"/>
+      <c r="Y10" s="1"/>
+      <c r="Z10" s="1"/>
+      <c r="AA10" s="1"/>
+      <c r="AB10" s="1"/>
+      <c r="AC10" s="1"/>
+      <c r="AD10" s="1"/>
+      <c r="AE10" s="1"/>
+      <c r="AF10" s="1"/>
+      <c r="AG10" s="1"/>
+      <c r="AH10" s="1"/>
+      <c r="AI10" s="1"/>
+      <c r="AJ10" s="1"/>
+      <c r="AK10" s="1"/>
+      <c r="AL10" s="1"/>
+      <c r="AM10" s="1"/>
+      <c r="AN10" s="1"/>
+      <c r="AO10" s="1"/>
+      <c r="AP10" s="1"/>
+      <c r="AQ10" s="1"/>
+      <c r="AR10" s="1"/>
+      <c r="AS10" s="1"/>
+      <c r="AT10" s="1"/>
+      <c r="AU10" s="1"/>
+      <c r="AV10" s="1"/>
+      <c r="AW10" s="1"/>
+      <c r="AX10" s="1"/>
+      <c r="AY10" s="1"/>
+      <c r="AZ10" s="1"/>
+      <c r="BA10" s="1"/>
+      <c r="BB10" s="1"/>
+      <c r="BC10" s="1"/>
+      <c r="BD10" s="1"/>
+      <c r="BE10" s="1"/>
+      <c r="BF10" s="1"/>
+      <c r="BG10" s="1"/>
+      <c r="BH10" s="1"/>
+      <c r="BI10" s="1"/>
+      <c r="BJ10" s="1"/>
+      <c r="BK10" s="1"/>
+      <c r="BL10" s="1"/>
+      <c r="BM10" s="1"/>
+      <c r="BN10" s="1"/>
+      <c r="BO10" s="1"/>
+      <c r="BP10" s="1"/>
+      <c r="BQ10" s="1"/>
+    </row>
+    <row r="11">
+      <c r="A11" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="B11" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="C11" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="D11" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="E11" s="0" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="B12" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="C12" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="D12" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="E12" s="0" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="B13" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="C13" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="D13" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="B14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="C14" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="D14" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="E14" s="0" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="B15" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="C15" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="D15" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="E15" s="0" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="B16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="C16" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="D16" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="E16" s="0" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="B17" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="C17" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="D17" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="E17" s="0" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="B18" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="C18" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="D18" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="B19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="C19" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="D19" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="E19" s="0" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="B20" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="C20" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="D20" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="E20" s="0" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="B21" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="C21" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="D21" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="E21" s="0" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="B22" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="C22" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="D22" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="E22" s="0" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="B23" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="C23" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="D23" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="B24" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="C24" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="D24" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="E24" s="0" t="s">
+        <v>70</v>
+      </c>
+    </row>
+  </sheetData>
+  <headerFooter/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1:BT17"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="139.869979858398" customWidth="1"/>
+    <col min="2" max="2" width="18.536563873291" customWidth="1"/>
+    <col min="3" max="3" width="119.355354309082" customWidth="1"/>
+    <col min="4" max="4" width="16.7160453796387" customWidth="1"/>
+    <col min="5" max="5" width="24.6175117492676" customWidth="1"/>
+    <col min="6" max="6" width="64.1572036743164" customWidth="1"/>
+    <col min="7" max="7" width="101.335586547852" customWidth="1"/>
+    <col min="8" max="8" width="9.140625" customWidth="1"/>
+    <col min="9" max="9" width="9.140625" customWidth="1"/>
+    <col min="10" max="10" width="9.140625" customWidth="1"/>
+    <col min="11" max="11" width="9.140625" customWidth="1"/>
+    <col min="12" max="12" width="9.140625" customWidth="1"/>
+    <col min="13" max="13" width="9.140625" customWidth="1"/>
+    <col min="14" max="14" width="9.140625" customWidth="1"/>
+    <col min="15" max="15" width="9.140625" customWidth="1"/>
+    <col min="16" max="16" width="9.140625" customWidth="1"/>
+    <col min="17" max="17" width="9.140625" customWidth="1"/>
+    <col min="18" max="18" width="9.140625" customWidth="1"/>
+    <col min="19" max="19" width="9.140625" customWidth="1"/>
+    <col min="20" max="20" width="9.140625" customWidth="1"/>
+    <col min="21" max="21" width="9.140625" customWidth="1"/>
+    <col min="22" max="22" width="9.140625" customWidth="1"/>
+    <col min="23" max="23" width="9.140625" customWidth="1"/>
+    <col min="24" max="24" width="9.140625" customWidth="1"/>
+    <col min="25" max="25" width="9.140625" customWidth="1"/>
+    <col min="26" max="26" width="9.140625" customWidth="1"/>
+    <col min="27" max="27" width="9.140625" customWidth="1"/>
+    <col min="28" max="28" width="9.140625" customWidth="1"/>
+    <col min="29" max="29" width="9.140625" customWidth="1"/>
+    <col min="30" max="30" width="9.140625" customWidth="1"/>
+    <col min="31" max="31" width="9.140625" customWidth="1"/>
+    <col min="32" max="32" width="9.140625" customWidth="1"/>
+    <col min="33" max="33" width="9.140625" customWidth="1"/>
+    <col min="34" max="34" width="9.140625" customWidth="1"/>
+    <col min="35" max="35" width="9.140625" customWidth="1"/>
+    <col min="36" max="36" width="9.140625" customWidth="1"/>
+    <col min="37" max="37" width="9.140625" customWidth="1"/>
+    <col min="38" max="38" width="9.140625" customWidth="1"/>
+    <col min="39" max="39" width="9.140625" customWidth="1"/>
+    <col min="40" max="40" width="9.140625" customWidth="1"/>
+    <col min="41" max="41" width="9.140625" customWidth="1"/>
+    <col min="42" max="42" width="9.140625" customWidth="1"/>
+    <col min="43" max="43" width="9.140625" customWidth="1"/>
+    <col min="44" max="44" width="9.140625" customWidth="1"/>
+    <col min="45" max="45" width="9.140625" customWidth="1"/>
+    <col min="46" max="46" width="9.140625" customWidth="1"/>
+    <col min="47" max="47" width="9.140625" customWidth="1"/>
+    <col min="48" max="48" width="9.140625" customWidth="1"/>
+    <col min="49" max="49" width="9.140625" customWidth="1"/>
+    <col min="50" max="50" width="9.140625" customWidth="1"/>
+    <col min="51" max="51" width="9.140625" customWidth="1"/>
+    <col min="52" max="52" width="9.140625" customWidth="1"/>
+    <col min="53" max="53" width="9.140625" customWidth="1"/>
+    <col min="54" max="54" width="9.140625" customWidth="1"/>
+    <col min="55" max="55" width="9.140625" customWidth="1"/>
+    <col min="56" max="56" width="9.140625" customWidth="1"/>
+    <col min="57" max="57" width="9.140625" customWidth="1"/>
+    <col min="58" max="58" width="9.140625" customWidth="1"/>
+    <col min="59" max="59" width="9.140625" customWidth="1"/>
+    <col min="60" max="60" width="9.140625" customWidth="1"/>
+    <col min="61" max="61" width="9.140625" customWidth="1"/>
+    <col min="62" max="62" width="9.140625" customWidth="1"/>
+    <col min="63" max="63" width="9.140625" customWidth="1"/>
+    <col min="64" max="64" width="9.140625" customWidth="1"/>
+    <col min="65" max="65" width="9.140625" customWidth="1"/>
+    <col min="66" max="66" width="9.140625" customWidth="1"/>
+    <col min="67" max="67" width="9.140625" customWidth="1"/>
+    <col min="68" max="68" width="9.140625" customWidth="1"/>
+    <col min="69" max="69" width="9.140625" customWidth="1"/>
+    <col min="70" max="70" width="9.140625" customWidth="1"/>
+    <col min="71" max="71" width="9.140625" customWidth="1"/>
+    <col min="72" max="72" width="9.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="0" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="0" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="0" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="0" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="F10" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="H10" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="I10" s="1"/>
+      <c r="J10" s="1"/>
+      <c r="K10" s="1"/>
+      <c r="L10" s="1"/>
+      <c r="M10" s="1"/>
+      <c r="N10" s="1"/>
+      <c r="O10" s="1"/>
+      <c r="P10" s="1"/>
+      <c r="Q10" s="1"/>
+      <c r="R10" s="1"/>
+      <c r="S10" s="1"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+      <c r="X10" s="1"/>
+      <c r="Y10" s="1"/>
+      <c r="Z10" s="1"/>
+      <c r="AA10" s="1"/>
+      <c r="AB10" s="1"/>
+      <c r="AC10" s="1"/>
+      <c r="AD10" s="1"/>
+      <c r="AE10" s="1"/>
+      <c r="AF10" s="1"/>
+      <c r="AG10" s="1"/>
+      <c r="AH10" s="1"/>
+      <c r="AI10" s="1"/>
+      <c r="AJ10" s="1"/>
+      <c r="AK10" s="1"/>
+      <c r="AL10" s="1"/>
+      <c r="AM10" s="1"/>
+      <c r="AN10" s="1"/>
+      <c r="AO10" s="1"/>
+      <c r="AP10" s="1"/>
+      <c r="AQ10" s="1"/>
+      <c r="AR10" s="1"/>
+      <c r="AS10" s="1"/>
+      <c r="AT10" s="1"/>
+      <c r="AU10" s="1"/>
+      <c r="AV10" s="1"/>
+      <c r="AW10" s="1"/>
+      <c r="AX10" s="1"/>
+      <c r="AY10" s="1"/>
+      <c r="AZ10" s="1"/>
+      <c r="BA10" s="1"/>
+      <c r="BB10" s="1"/>
+      <c r="BC10" s="1"/>
+      <c r="BD10" s="1"/>
+      <c r="BE10" s="1"/>
+      <c r="BF10" s="1"/>
+      <c r="BG10" s="1"/>
+      <c r="BH10" s="1"/>
+      <c r="BI10" s="1"/>
+      <c r="BJ10" s="1"/>
+      <c r="BK10" s="1"/>
+      <c r="BL10" s="1"/>
+      <c r="BM10" s="1"/>
+      <c r="BN10" s="1"/>
+      <c r="BO10" s="1"/>
+      <c r="BP10" s="1"/>
+      <c r="BQ10" s="1"/>
+      <c r="BR10" s="1"/>
+      <c r="BS10" s="1"/>
+      <c r="BT10" s="1"/>
+    </row>
+    <row r="11">
+      <c r="A11" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="B11" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="C11" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="D11" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="E11" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F11" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="G11" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="H11" s="0" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="B12" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="C12" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="D12" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="E12" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="F12" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="G12" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="H12" s="0" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="B13" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="C13" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="D13" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F13" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="G13" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="H13" s="0" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="B14" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="C14" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="D14" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="E14" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="F14" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="G14" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="H14" s="0" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="B15" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="C15" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="D15" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="E15" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="F15" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="G15" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="H15" s="0" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="B16" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="C16" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="D16" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="E16" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="F16" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="G16" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="H16" s="0" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="B17" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="C17" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="D17" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="E17" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="F17" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="G17" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="H17" s="0" t="s">
+        <v>24</v>
+      </c>
+    </row>
+  </sheetData>
+  <headerFooter/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1:BV13"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="139.869979858398" customWidth="1"/>
+    <col min="2" max="2" width="34.1477088928223" customWidth="1"/>
+    <col min="3" max="3" width="34.1477088928223" customWidth="1"/>
+    <col min="4" max="4" width="13.0042209625244" customWidth="1"/>
+    <col min="5" max="5" width="33.8663482666016" customWidth="1"/>
+    <col min="6" max="6" width="41.7716484069824" customWidth="1"/>
+    <col min="7" max="7" width="41.1889724731445" customWidth="1"/>
+    <col min="8" max="8" width="38.3357162475586" customWidth="1"/>
+    <col min="9" max="9" width="29.0559272766113" customWidth="1"/>
+    <col min="10" max="10" width="22.9942665100098" customWidth="1"/>
+    <col min="11" max="11" width="9.140625" customWidth="1"/>
+    <col min="12" max="12" width="9.140625" customWidth="1"/>
+    <col min="13" max="13" width="9.140625" customWidth="1"/>
+    <col min="14" max="14" width="9.140625" customWidth="1"/>
+    <col min="15" max="15" width="9.140625" customWidth="1"/>
+    <col min="16" max="16" width="9.140625" customWidth="1"/>
+    <col min="17" max="17" width="9.140625" customWidth="1"/>
+    <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
     <col min="27" max="27" width="9.140625" customWidth="1"/>
     <col min="28" max="28" width="9.140625" customWidth="1"/>
     <col min="29" max="29" width="9.140625" customWidth="1"/>
     <col min="30" max="30" width="9.140625" customWidth="1"/>
     <col min="31" max="31" width="9.140625" customWidth="1"/>
     <col min="32" max="32" width="9.140625" customWidth="1"/>
     <col min="33" max="33" width="9.140625" customWidth="1"/>
     <col min="34" max="34" width="9.140625" customWidth="1"/>
     <col min="35" max="35" width="9.140625" customWidth="1"/>
     <col min="36" max="36" width="9.140625" customWidth="1"/>
     <col min="37" max="37" width="9.140625" customWidth="1"/>
     <col min="38" max="38" width="9.140625" customWidth="1"/>
     <col min="39" max="39" width="9.140625" customWidth="1"/>
     <col min="40" max="40" width="9.140625" customWidth="1"/>
     <col min="41" max="41" width="9.140625" customWidth="1"/>
     <col min="42" max="42" width="9.140625" customWidth="1"/>
     <col min="43" max="43" width="9.140625" customWidth="1"/>
@@ -5687,135 +4314,111 @@
     <col min="50" max="50" width="9.140625" customWidth="1"/>
     <col min="51" max="51" width="9.140625" customWidth="1"/>
     <col min="52" max="52" width="9.140625" customWidth="1"/>
     <col min="53" max="53" width="9.140625" customWidth="1"/>
     <col min="54" max="54" width="9.140625" customWidth="1"/>
     <col min="55" max="55" width="9.140625" customWidth="1"/>
     <col min="56" max="56" width="9.140625" customWidth="1"/>
     <col min="57" max="57" width="9.140625" customWidth="1"/>
     <col min="58" max="58" width="9.140625" customWidth="1"/>
     <col min="59" max="59" width="9.140625" customWidth="1"/>
     <col min="60" max="60" width="9.140625" customWidth="1"/>
     <col min="61" max="61" width="9.140625" customWidth="1"/>
     <col min="62" max="62" width="9.140625" customWidth="1"/>
     <col min="63" max="63" width="9.140625" customWidth="1"/>
     <col min="64" max="64" width="9.140625" customWidth="1"/>
     <col min="65" max="65" width="9.140625" customWidth="1"/>
     <col min="66" max="66" width="9.140625" customWidth="1"/>
     <col min="67" max="67" width="9.140625" customWidth="1"/>
     <col min="68" max="68" width="9.140625" customWidth="1"/>
     <col min="69" max="69" width="9.140625" customWidth="1"/>
     <col min="70" max="70" width="9.140625" customWidth="1"/>
     <col min="71" max="71" width="9.140625" customWidth="1"/>
     <col min="72" max="72" width="9.140625" customWidth="1"/>
     <col min="73" max="73" width="9.140625" customWidth="1"/>
     <col min="74" max="74" width="9.140625" customWidth="1"/>
-    <col min="75" max="75" width="9.140625" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="82" max="82" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="s">
-        <v>71</v>
+        <v>14</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>72</v>
+        <v>109</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>73</v>
+        <v>110</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>74</v>
+        <v>15</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>75</v>
+        <v>111</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>76</v>
+        <v>112</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>77</v>
+        <v>113</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>78</v>
+        <v>114</v>
       </c>
       <c r="I10" s="1" t="s">
-        <v>79</v>
+        <v>115</v>
       </c>
       <c r="J10" s="1" t="s">
-        <v>80</v>
-[...24 lines deleted...]
-      </c>
+        <v>116</v>
+      </c>
+      <c r="K10" s="1"/>
+      <c r="L10" s="1"/>
+      <c r="M10" s="1"/>
+      <c r="N10" s="1"/>
+      <c r="O10" s="1"/>
+      <c r="P10" s="1"/>
+      <c r="Q10" s="1"/>
+      <c r="R10" s="1"/>
       <c r="S10" s="1"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
       <c r="X10" s="1"/>
       <c r="Y10" s="1"/>
       <c r="Z10" s="1"/>
       <c r="AA10" s="1"/>
       <c r="AB10" s="1"/>
       <c r="AC10" s="1"/>
       <c r="AD10" s="1"/>
       <c r="AE10" s="1"/>
       <c r="AF10" s="1"/>
       <c r="AG10" s="1"/>
       <c r="AH10" s="1"/>
       <c r="AI10" s="1"/>
       <c r="AJ10" s="1"/>
       <c r="AK10" s="1"/>
       <c r="AL10" s="1"/>
       <c r="AM10" s="1"/>
       <c r="AN10" s="1"/>
       <c r="AO10" s="1"/>
       <c r="AP10" s="1"/>
       <c r="AQ10" s="1"/>
@@ -5828,15185 +4431,147 @@
       <c r="AX10" s="1"/>
       <c r="AY10" s="1"/>
       <c r="AZ10" s="1"/>
       <c r="BA10" s="1"/>
       <c r="BB10" s="1"/>
       <c r="BC10" s="1"/>
       <c r="BD10" s="1"/>
       <c r="BE10" s="1"/>
       <c r="BF10" s="1"/>
       <c r="BG10" s="1"/>
       <c r="BH10" s="1"/>
       <c r="BI10" s="1"/>
       <c r="BJ10" s="1"/>
       <c r="BK10" s="1"/>
       <c r="BL10" s="1"/>
       <c r="BM10" s="1"/>
       <c r="BN10" s="1"/>
       <c r="BO10" s="1"/>
       <c r="BP10" s="1"/>
       <c r="BQ10" s="1"/>
       <c r="BR10" s="1"/>
       <c r="BS10" s="1"/>
       <c r="BT10" s="1"/>
       <c r="BU10" s="1"/>
       <c r="BV10" s="1"/>
-      <c r="BW10" s="1"/>
-[...6 lines deleted...]
-      <c r="CD10" s="1"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>24</v>
+        <v>117</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>89</v>
+        <v>118</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>90</v>
+        <v>119</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>91</v>
+        <v>120</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>92</v>
+        <v>121</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>24</v>
+        <v>122</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>93</v>
+        <v>123</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>94</v>
+        <v>124</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>95</v>
-[...26 lines deleted...]
-        <v>102</v>
+        <v>125</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>24</v>
+        <v>126</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>89</v>
+        <v>119</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>103</v>
+        <v>120</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>104</v>
+        <v>24</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>105</v>
+        <v>121</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>24</v>
+        <v>127</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>106</v>
+        <v>123</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>107</v>
+        <v>128</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>108</v>
-[...26 lines deleted...]
-        <v>113</v>
+        <v>129</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>24</v>
+        <v>130</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>89</v>
+        <v>24</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>90</v>
+        <v>119</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>115</v>
+        <v>24</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>24</v>
+        <v>121</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>116</v>
+        <v>131</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>117</v>
+        <v>123</v>
       </c>
       <c r="I13" s="0" t="s">
-        <v>118</v>
+        <v>132</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>96</v>
-[...101 lines deleted...]
-      <c r="G15" s="0" t="s">
         <v>133</v>
-      </c>
-[...14871 lines deleted...]
-        <v>1300</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:BX334"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="139.869979858398" customWidth="1"/>
     <col min="2" max="2" width="18.9249477386475" customWidth="1"/>
     <col min="3" max="3" width="16.8503913879395" customWidth="1"/>
     <col min="4" max="4" width="18.0319232940674" customWidth="1"/>
     <col min="5" max="5" width="17.5667171478271" customWidth="1"/>
     <col min="6" max="6" width="17.8236141204834" customWidth="1"/>
     <col min="7" max="7" width="23.792459487915" customWidth="1"/>
     <col min="8" max="8" width="21.9820461273193" customWidth="1"/>
     <col min="9" max="9" width="42.5805320739746" customWidth="1"/>
     <col min="10" max="10" width="63.0541000366211" customWidth="1"/>
     <col min="11" max="11" width="21.1659736633301" customWidth="1"/>
     <col min="12" max="12" width="21.3445873260498" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
@@ -21070,84 +4635,84 @@
     <col min="76" max="76" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="s">
-        <v>73</v>
+        <v>134</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>75</v>
+        <v>135</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>1301</v>
+        <v>136</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>77</v>
+        <v>137</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>1302</v>
+        <v>138</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>82</v>
+        <v>139</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>83</v>
+        <v>140</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>1303</v>
+        <v>141</v>
       </c>
       <c r="I10" s="1" t="s">
-        <v>20</v>
+        <v>113</v>
       </c>
       <c r="J10" s="1" t="s">
-        <v>1304</v>
+        <v>142</v>
       </c>
       <c r="K10" s="1" t="s">
-        <v>86</v>
+        <v>143</v>
       </c>
       <c r="L10" s="1" t="s">
-        <v>1305</v>
+        <v>144</v>
       </c>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
       <c r="P10" s="1"/>
       <c r="Q10" s="1"/>
       <c r="R10" s="1"/>
       <c r="S10" s="1"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
       <c r="X10" s="1"/>
       <c r="Y10" s="1"/>
       <c r="Z10" s="1"/>
       <c r="AA10" s="1"/>
       <c r="AB10" s="1"/>
       <c r="AC10" s="1"/>
       <c r="AD10" s="1"/>
       <c r="AE10" s="1"/>
       <c r="AF10" s="1"/>
       <c r="AG10" s="1"/>
       <c r="AH10" s="1"/>
       <c r="AI10" s="1"/>
       <c r="AJ10" s="1"/>
@@ -21172,13441 +4737,12425 @@
       <c r="BC10" s="1"/>
       <c r="BD10" s="1"/>
       <c r="BE10" s="1"/>
       <c r="BF10" s="1"/>
       <c r="BG10" s="1"/>
       <c r="BH10" s="1"/>
       <c r="BI10" s="1"/>
       <c r="BJ10" s="1"/>
       <c r="BK10" s="1"/>
       <c r="BL10" s="1"/>
       <c r="BM10" s="1"/>
       <c r="BN10" s="1"/>
       <c r="BO10" s="1"/>
       <c r="BP10" s="1"/>
       <c r="BQ10" s="1"/>
       <c r="BR10" s="1"/>
       <c r="BS10" s="1"/>
       <c r="BT10" s="1"/>
       <c r="BU10" s="1"/>
       <c r="BV10" s="1"/>
       <c r="BW10" s="1"/>
       <c r="BX10" s="1"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>92</v>
+        <v>146</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>93</v>
+        <v>147</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>97</v>
+        <v>148</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>98</v>
+        <v>149</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I11" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K11" s="0" t="s">
-        <v>100</v>
+        <v>151</v>
       </c>
       <c r="L11" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>103</v>
+        <v>152</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>105</v>
+        <v>94</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>106</v>
+        <v>153</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>100</v>
+        <v>151</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>109</v>
+        <v>154</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I12" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K12" s="0" t="s">
-        <v>111</v>
+        <v>155</v>
       </c>
       <c r="L12" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>115</v>
+        <v>156</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>116</v>
+        <v>157</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>119</v>
+        <v>158</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>120</v>
+        <v>159</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I13" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K13" s="0" t="s">
-        <v>100</v>
+        <v>151</v>
       </c>
       <c r="L13" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>124</v>
+        <v>160</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>125</v>
+        <v>161</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>127</v>
+        <v>162</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I14" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K14" s="0" t="s">
-        <v>129</v>
+        <v>163</v>
       </c>
       <c r="L14" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>132</v>
+        <v>164</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>133</v>
+        <v>165</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>135</v>
+        <v>166</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>136</v>
+        <v>167</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I15" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K15" s="0" t="s">
-        <v>100</v>
+        <v>151</v>
       </c>
       <c r="L15" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>1307</v>
+        <v>168</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>1308</v>
+        <v>169</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>428</v>
+        <v>170</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>1309</v>
+        <v>171</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I16" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K16" s="0" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="L16" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>139</v>
+        <v>173</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>140</v>
+        <v>174</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>143</v>
+        <v>175</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>144</v>
+        <v>176</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I17" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K17" s="0" t="s">
-        <v>145</v>
+        <v>177</v>
       </c>
       <c r="L17" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>149</v>
+        <v>178</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>150</v>
+        <v>179</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>151</v>
+        <v>180</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I18" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K18" s="0" t="s">
-        <v>129</v>
+        <v>163</v>
       </c>
       <c r="L18" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>154</v>
+        <v>181</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>155</v>
+        <v>182</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>157</v>
+        <v>183</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>158</v>
+        <v>184</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I19" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K19" s="0" t="s">
-        <v>157</v>
+        <v>183</v>
       </c>
       <c r="L19" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>245</v>
+        <v>185</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>1310</v>
+        <v>186</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I20" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K20" s="0" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="L20" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>162</v>
+        <v>189</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>163</v>
+        <v>190</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>166</v>
+        <v>191</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I21" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K21" s="0" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="L21" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>170</v>
+        <v>192</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>171</v>
+        <v>193</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>119</v>
+        <v>158</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>174</v>
+        <v>88</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I22" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K22" s="0" t="s">
-        <v>145</v>
+        <v>177</v>
       </c>
       <c r="L22" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>178</v>
+        <v>194</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>179</v>
+        <v>195</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I23" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K23" s="0" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="L23" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>103</v>
+        <v>152</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>186</v>
+        <v>196</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>187</v>
+        <v>197</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>190</v>
+        <v>198</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>191</v>
+        <v>199</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I24" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K24" s="0" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="L24" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>186</v>
+        <v>196</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>196</v>
+        <v>201</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I25" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K25" s="0" t="s">
-        <v>143</v>
+        <v>175</v>
       </c>
       <c r="L25" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>203</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>204</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F26" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="G26" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="G26" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H26" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I26" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K26" s="0" t="s">
-        <v>145</v>
+        <v>177</v>
       </c>
       <c r="L26" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B27" s="0" t="s">
+        <v>207</v>
+      </c>
+      <c r="C27" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="D27" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>210</v>
       </c>
-      <c r="C27" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H27" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I27" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K27" s="0" t="s">
-        <v>190</v>
+        <v>198</v>
       </c>
       <c r="L27" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>216</v>
+        <v>211</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>217</v>
+        <v>212</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>219</v>
+        <v>213</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I28" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K28" s="0" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="L28" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>223</v>
+        <v>214</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>224</v>
+        <v>215</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>226</v>
+        <v>216</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>227</v>
+        <v>217</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I29" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K29" s="0" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="L29" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>229</v>
+        <v>218</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>230</v>
+        <v>219</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>129</v>
+        <v>163</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>232</v>
+        <v>220</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I30" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K30" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="L30" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>236</v>
+        <v>221</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>237</v>
+        <v>222</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>240</v>
+        <v>223</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>241</v>
+        <v>224</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I31" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K31" s="0" t="s">
-        <v>100</v>
+        <v>151</v>
       </c>
       <c r="L31" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>245</v>
+        <v>185</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>246</v>
+        <v>225</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>247</v>
+        <v>226</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>248</v>
+        <v>227</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I32" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K32" s="0" t="s">
-        <v>145</v>
+        <v>177</v>
       </c>
       <c r="L32" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>103</v>
+        <v>152</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>251</v>
+        <v>90</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>252</v>
+        <v>228</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>254</v>
+        <v>229</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>255</v>
+        <v>230</v>
       </c>
       <c r="H33" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I33" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K33" s="0" t="s">
-        <v>190</v>
+        <v>198</v>
       </c>
       <c r="L33" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>259</v>
+        <v>231</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>260</v>
+        <v>232</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>263</v>
+        <v>233</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>264</v>
+        <v>234</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I34" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K34" s="0" t="s">
-        <v>157</v>
+        <v>183</v>
       </c>
       <c r="L34" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B35" s="0" t="s">
+        <v>218</v>
+      </c>
+      <c r="C35" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="D35" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F35" s="0" t="s">
         <v>229</v>
       </c>
-      <c r="C35" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G35" s="0" t="s">
-        <v>268</v>
+        <v>236</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I35" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K35" s="0" t="s">
-        <v>100</v>
+        <v>151</v>
       </c>
       <c r="L35" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>271</v>
+        <v>237</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>272</v>
+        <v>238</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>157</v>
+        <v>183</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>274</v>
+        <v>239</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I36" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K36" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="L36" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>736</v>
+        <v>240</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>1311</v>
+        <v>241</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>263</v>
+        <v>233</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>738</v>
+        <v>242</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I37" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K37" s="0" t="s">
-        <v>145</v>
+        <v>177</v>
       </c>
       <c r="L37" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>277</v>
+        <v>243</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>278</v>
+        <v>244</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>279</v>
+        <v>245</v>
       </c>
       <c r="H38" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I38" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K38" s="0" t="s">
-        <v>111</v>
+        <v>155</v>
       </c>
       <c r="L38" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>281</v>
+        <v>246</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>282</v>
+        <v>247</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>284</v>
+        <v>248</v>
       </c>
       <c r="H39" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I39" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K39" s="0" t="s">
-        <v>157</v>
+        <v>183</v>
       </c>
       <c r="L39" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>287</v>
+        <v>249</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>288</v>
+        <v>250</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>290</v>
+        <v>251</v>
       </c>
       <c r="H40" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I40" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K40" s="0" t="s">
-        <v>226</v>
+        <v>216</v>
       </c>
       <c r="L40" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>295</v>
+        <v>252</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>296</v>
+        <v>253</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>297</v>
+        <v>254</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>248</v>
+        <v>227</v>
       </c>
       <c r="H41" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I41" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K41" s="0" t="s">
-        <v>100</v>
+        <v>151</v>
       </c>
       <c r="L41" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>300</v>
+        <v>255</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>301</v>
+        <v>256</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>263</v>
+        <v>233</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>303</v>
+        <v>257</v>
       </c>
       <c r="H42" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I42" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K42" s="0" t="s">
-        <v>111</v>
+        <v>155</v>
       </c>
       <c r="L42" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>306</v>
+        <v>258</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>307</v>
+        <v>259</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>240</v>
+        <v>223</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>232</v>
+        <v>220</v>
       </c>
       <c r="H43" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I43" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K43" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="L43" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>309</v>
+        <v>260</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>310</v>
+        <v>261</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>297</v>
+        <v>254</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>311</v>
+        <v>262</v>
       </c>
       <c r="H44" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I44" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K44" s="0" t="s">
-        <v>145</v>
+        <v>177</v>
       </c>
       <c r="L44" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>103</v>
+        <v>152</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>313</v>
+        <v>263</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>314</v>
+        <v>264</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>97</v>
+        <v>148</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>317</v>
+        <v>265</v>
       </c>
       <c r="H45" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I45" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K45" s="0" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="L45" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>321</v>
+        <v>266</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>247</v>
+        <v>226</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>240</v>
+        <v>223</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>323</v>
+        <v>267</v>
       </c>
       <c r="H46" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I46" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K46" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="L46" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>1312</v>
+        <v>268</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>1313</v>
+        <v>269</v>
       </c>
       <c r="E47" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>1314</v>
+        <v>270</v>
       </c>
       <c r="H47" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I47" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J47" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K47" s="0" t="s">
         <v>24</v>
       </c>
       <c r="L47" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>103</v>
+        <v>152</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>186</v>
+        <v>196</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>326</v>
+        <v>271</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>240</v>
+        <v>223</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>329</v>
+        <v>272</v>
       </c>
       <c r="H48" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I48" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K48" s="0" t="s">
-        <v>157</v>
+        <v>183</v>
       </c>
       <c r="L48" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>333</v>
+        <v>273</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>334</v>
+        <v>274</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>335</v>
+        <v>275</v>
       </c>
       <c r="H49" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I49" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K49" s="0" t="s">
         <v>24</v>
       </c>
       <c r="L49" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
-        <v>103</v>
+        <v>152</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>186</v>
+        <v>196</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>338</v>
+        <v>276</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>143</v>
+        <v>175</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>339</v>
+        <v>277</v>
       </c>
       <c r="H50" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I50" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K50" s="0" t="s">
-        <v>100</v>
+        <v>151</v>
       </c>
       <c r="L50" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>343</v>
+        <v>278</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>344</v>
+        <v>279</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="H51" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I51" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K51" s="0" t="s">
-        <v>190</v>
+        <v>198</v>
       </c>
       <c r="L51" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>1312</v>
+        <v>268</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>1315</v>
+        <v>280</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>1316</v>
+        <v>281</v>
       </c>
       <c r="H52" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I52" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K52" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="L52" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>346</v>
+        <v>282</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>347</v>
+        <v>283</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>348</v>
+        <v>284</v>
       </c>
       <c r="H53" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I53" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K53" s="0" t="s">
-        <v>157</v>
+        <v>183</v>
       </c>
       <c r="L53" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B54" s="0" t="s">
         <v>203</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>351</v>
+        <v>285</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>353</v>
+        <v>286</v>
       </c>
       <c r="H54" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I54" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K54" s="0" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="L54" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>1317</v>
+        <v>287</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>1318</v>
+        <v>288</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>129</v>
+        <v>163</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>1319</v>
+        <v>289</v>
       </c>
       <c r="H55" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I55" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K55" s="0" t="s">
-        <v>145</v>
+        <v>177</v>
       </c>
       <c r="L55" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>154</v>
+        <v>181</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>1320</v>
+        <v>290</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F56" s="0" t="s">
-        <v>924</v>
+        <v>291</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="H56" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I56" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K56" s="0" t="s">
-        <v>129</v>
+        <v>163</v>
       </c>
       <c r="L56" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>356</v>
+        <v>292</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>306</v>
+        <v>258</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>358</v>
+        <v>293</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>129</v>
+        <v>163</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>360</v>
+        <v>294</v>
       </c>
       <c r="H57" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I57" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K57" s="0" t="s">
-        <v>157</v>
+        <v>183</v>
       </c>
       <c r="L57" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>363</v>
+        <v>295</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>364</v>
+        <v>296</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>367</v>
+        <v>297</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>368</v>
+        <v>298</v>
       </c>
       <c r="H58" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I58" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K58" s="0" t="s">
-        <v>226</v>
+        <v>216</v>
       </c>
       <c r="L58" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>373</v>
+        <v>299</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>374</v>
+        <v>300</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F59" s="0" t="s">
-        <v>240</v>
+        <v>223</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>375</v>
+        <v>301</v>
       </c>
       <c r="H59" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I59" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K59" s="0" t="s">
-        <v>157</v>
+        <v>183</v>
       </c>
       <c r="L59" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>313</v>
+        <v>263</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>377</v>
+        <v>302</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>380</v>
+        <v>303</v>
       </c>
       <c r="H60" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I60" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K60" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="L60" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>281</v>
+        <v>246</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>384</v>
+        <v>304</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>127</v>
+        <v>162</v>
       </c>
       <c r="H61" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I61" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K61" s="0" t="s">
-        <v>190</v>
+        <v>198</v>
       </c>
       <c r="L61" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>386</v>
+        <v>305</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>387</v>
+        <v>306</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>389</v>
+        <v>307</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>390</v>
+        <v>308</v>
       </c>
       <c r="H62" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I62" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K62" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="L62" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>393</v>
+        <v>309</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>394</v>
+        <v>310</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>396</v>
+        <v>311</v>
       </c>
       <c r="H63" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I63" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K63" s="0" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="L63" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>300</v>
+        <v>255</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>399</v>
+        <v>312</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>135</v>
+        <v>166</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>401</v>
+        <v>313</v>
       </c>
       <c r="H64" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I64" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K64" s="0" t="s">
-        <v>157</v>
+        <v>183</v>
       </c>
       <c r="L64" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>178</v>
+        <v>194</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>1321</v>
+        <v>314</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>453</v>
+        <v>315</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>1322</v>
+        <v>316</v>
       </c>
       <c r="H65" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I65" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K65" s="0" t="s">
-        <v>129</v>
+        <v>163</v>
       </c>
       <c r="L65" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>404</v>
+        <v>317</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>405</v>
+        <v>318</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>254</v>
+        <v>229</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>407</v>
+        <v>319</v>
       </c>
       <c r="H66" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I66" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K66" s="0" t="s">
-        <v>145</v>
+        <v>177</v>
       </c>
       <c r="L66" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>410</v>
+        <v>320</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>411</v>
+        <v>321</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>145</v>
+        <v>177</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>412</v>
+        <v>322</v>
       </c>
       <c r="H67" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I67" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K67" s="0" t="s">
-        <v>190</v>
+        <v>198</v>
       </c>
       <c r="L67" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>363</v>
+        <v>295</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>414</v>
+        <v>323</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>240</v>
+        <v>223</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>416</v>
+        <v>324</v>
       </c>
       <c r="H68" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I68" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K68" s="0" t="s">
-        <v>157</v>
+        <v>183</v>
       </c>
       <c r="L68" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>321</v>
+        <v>266</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>1323</v>
+        <v>325</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>453</v>
+        <v>315</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>963</v>
+        <v>326</v>
       </c>
       <c r="H69" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I69" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K69" s="0" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="L69" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>421</v>
+        <v>327</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>422</v>
+        <v>328</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>423</v>
+        <v>329</v>
       </c>
       <c r="H70" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I70" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K70" s="0" t="s">
-        <v>190</v>
+        <v>198</v>
       </c>
       <c r="L70" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>271</v>
+        <v>237</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>145</v>
+        <v>177</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>423</v>
+        <v>329</v>
       </c>
       <c r="H71" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I71" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K71" s="0" t="s">
-        <v>157</v>
+        <v>183</v>
       </c>
       <c r="L71" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>425</v>
+        <v>330</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>426</v>
+        <v>331</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>428</v>
+        <v>170</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>429</v>
+        <v>332</v>
       </c>
       <c r="H72" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I72" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K72" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="L72" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>271</v>
+        <v>237</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>1324</v>
+        <v>333</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>662</v>
+        <v>334</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>1325</v>
+        <v>335</v>
       </c>
       <c r="H73" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I73" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K73" s="0" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="L73" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>433</v>
+        <v>336</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>434</v>
+        <v>337</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="H74" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I74" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K74" s="0" t="s">
-        <v>190</v>
+        <v>198</v>
       </c>
       <c r="L74" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>281</v>
+        <v>246</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>436</v>
+        <v>338</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>297</v>
+        <v>254</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>284</v>
+        <v>248</v>
       </c>
       <c r="H75" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I75" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K75" s="0" t="s">
-        <v>129</v>
+        <v>163</v>
       </c>
       <c r="L75" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
-        <v>103</v>
+        <v>152</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>440</v>
+        <v>82</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>441</v>
+        <v>339</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>443</v>
+        <v>340</v>
       </c>
       <c r="H76" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I76" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K76" s="0" t="s">
-        <v>100</v>
+        <v>151</v>
       </c>
       <c r="L76" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>446</v>
+        <v>341</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>447</v>
+        <v>342</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>145</v>
+        <v>177</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>412</v>
+        <v>322</v>
       </c>
       <c r="H77" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I77" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K77" s="0" t="s">
-        <v>157</v>
+        <v>183</v>
       </c>
       <c r="L77" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>450</v>
+        <v>343</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>451</v>
+        <v>344</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>453</v>
+        <v>315</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>454</v>
+        <v>345</v>
       </c>
       <c r="H78" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I78" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K78" s="0" t="s">
-        <v>190</v>
+        <v>198</v>
       </c>
       <c r="L78" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>186</v>
+        <v>196</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>456</v>
+        <v>346</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>367</v>
+        <v>297</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>339</v>
+        <v>277</v>
       </c>
       <c r="H79" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I79" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K79" s="0" t="s">
-        <v>100</v>
+        <v>151</v>
       </c>
       <c r="L79" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>460</v>
+        <v>347</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>461</v>
+        <v>348</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>254</v>
+        <v>229</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>462</v>
+        <v>349</v>
       </c>
       <c r="H80" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I80" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K80" s="0" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="L80" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>1326</v>
+        <v>350</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>422</v>
+        <v>328</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>254</v>
+        <v>229</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>1327</v>
+        <v>351</v>
       </c>
       <c r="H81" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I81" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K81" s="0" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="L81" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B82" s="0" t="s">
         <v>203</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>465</v>
+        <v>352</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>254</v>
+        <v>229</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>466</v>
+        <v>353</v>
       </c>
       <c r="H82" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I82" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K82" s="0" t="s">
-        <v>226</v>
+        <v>216</v>
       </c>
       <c r="L82" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>306</v>
+        <v>258</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>468</v>
+        <v>354</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>469</v>
+        <v>355</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>470</v>
+        <v>356</v>
       </c>
       <c r="H83" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I83" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K83" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="L83" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
-        <v>103</v>
+        <v>152</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>440</v>
+        <v>82</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>473</v>
+        <v>357</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>443</v>
+        <v>340</v>
       </c>
       <c r="H84" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I84" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K84" s="0" t="s">
-        <v>100</v>
+        <v>151</v>
       </c>
       <c r="L84" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>477</v>
+        <v>358</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>478</v>
+        <v>359</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>297</v>
+        <v>254</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>480</v>
+        <v>360</v>
       </c>
       <c r="H85" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I85" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K85" s="0" t="s">
-        <v>143</v>
+        <v>175</v>
       </c>
       <c r="L85" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B86" s="0" t="s">
         <v>24</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>485</v>
+        <v>361</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>487</v>
+        <v>362</v>
       </c>
       <c r="H86" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I86" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K86" s="0" t="s">
         <v>24</v>
       </c>
       <c r="L86" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>490</v>
+        <v>363</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>491</v>
+        <v>364</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>97</v>
+        <v>148</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>493</v>
+        <v>365</v>
       </c>
       <c r="H87" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I87" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K87" s="0" t="s">
-        <v>143</v>
+        <v>175</v>
       </c>
       <c r="L87" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
-        <v>103</v>
+        <v>152</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>170</v>
+        <v>192</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>497</v>
+        <v>366</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>190</v>
+        <v>198</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>174</v>
+        <v>88</v>
       </c>
       <c r="H88" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I88" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K88" s="0" t="s">
-        <v>100</v>
+        <v>151</v>
       </c>
       <c r="L88" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>502</v>
+        <v>367</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>503</v>
+        <v>368</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>505</v>
+        <v>369</v>
       </c>
       <c r="H89" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I89" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K89" s="0" t="s">
-        <v>157</v>
+        <v>183</v>
       </c>
       <c r="L89" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>509</v>
+        <v>370</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>510</v>
+        <v>371</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>129</v>
+        <v>163</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>416</v>
+        <v>324</v>
       </c>
       <c r="H90" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I90" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K90" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="L90" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
-        <v>103</v>
+        <v>152</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>440</v>
+        <v>82</v>
       </c>
       <c r="C91" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>516</v>
+        <v>372</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>443</v>
+        <v>340</v>
       </c>
       <c r="H91" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I91" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K91" s="0" t="s">
-        <v>100</v>
+        <v>151</v>
       </c>
       <c r="L91" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
-        <v>103</v>
+        <v>152</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>520</v>
+        <v>373</v>
       </c>
       <c r="C92" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>521</v>
+        <v>374</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>143</v>
+        <v>175</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>339</v>
+        <v>277</v>
       </c>
       <c r="H92" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I92" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K92" s="0" t="s">
-        <v>145</v>
+        <v>177</v>
       </c>
       <c r="L92" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>526</v>
+        <v>375</v>
       </c>
       <c r="C93" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>527</v>
+        <v>376</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>111</v>
+        <v>155</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>530</v>
+        <v>377</v>
       </c>
       <c r="H93" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I93" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K93" s="0" t="s">
-        <v>129</v>
+        <v>163</v>
       </c>
       <c r="L93" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>346</v>
+        <v>282</v>
       </c>
       <c r="C94" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>534</v>
+        <v>378</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>535</v>
+        <v>379</v>
       </c>
       <c r="H94" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I94" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K94" s="0" t="s">
-        <v>157</v>
+        <v>183</v>
       </c>
       <c r="L94" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>223</v>
+        <v>214</v>
       </c>
       <c r="C95" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>537</v>
+        <v>380</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>339</v>
+        <v>277</v>
       </c>
       <c r="H95" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I95" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K95" s="0" t="s">
-        <v>190</v>
+        <v>198</v>
       </c>
       <c r="L95" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>1187</v>
+        <v>381</v>
       </c>
       <c r="C96" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>1328</v>
+        <v>382</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>1329</v>
+        <v>383</v>
       </c>
       <c r="H96" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I96" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K96" s="0" t="s">
-        <v>111</v>
+        <v>155</v>
       </c>
       <c r="L96" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>115</v>
+        <v>156</v>
       </c>
       <c r="C97" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>541</v>
+        <v>384</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>157</v>
+        <v>183</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>144</v>
+        <v>176</v>
       </c>
       <c r="H97" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I97" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K97" s="0" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="L97" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>546</v>
+        <v>385</v>
       </c>
       <c r="C98" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>547</v>
+        <v>386</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>453</v>
+        <v>315</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>535</v>
+        <v>379</v>
       </c>
       <c r="H98" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I98" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K98" s="0" t="s">
-        <v>157</v>
+        <v>183</v>
       </c>
       <c r="L98" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>549</v>
+        <v>387</v>
       </c>
       <c r="C99" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>550</v>
+        <v>388</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>143</v>
+        <v>175</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>454</v>
+        <v>345</v>
       </c>
       <c r="H99" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I99" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K99" s="0" t="s">
-        <v>157</v>
+        <v>183</v>
       </c>
       <c r="L99" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
-        <v>103</v>
+        <v>152</v>
       </c>
       <c r="B100" s="0" t="s">
         <v>24</v>
       </c>
       <c r="C100" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>1330</v>
+        <v>389</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>255</v>
+        <v>230</v>
       </c>
       <c r="H100" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I100" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K100" s="0" t="s">
         <v>24</v>
       </c>
       <c r="L100" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
-        <v>103</v>
+        <v>152</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>223</v>
+        <v>214</v>
       </c>
       <c r="C101" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>1331</v>
+        <v>390</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>143</v>
+        <v>175</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>1332</v>
+        <v>391</v>
       </c>
       <c r="H101" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I101" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K101" s="0" t="s">
-        <v>157</v>
+        <v>183</v>
       </c>
       <c r="L101" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>553</v>
+        <v>392</v>
       </c>
       <c r="C102" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>554</v>
+        <v>393</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>389</v>
+        <v>307</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>556</v>
+        <v>394</v>
       </c>
       <c r="H102" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I102" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K102" s="0" t="s">
-        <v>100</v>
+        <v>151</v>
       </c>
       <c r="L102" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>446</v>
+        <v>341</v>
       </c>
       <c r="C103" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>1333</v>
+        <v>395</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>748</v>
+        <v>396</v>
       </c>
       <c r="H103" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I103" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K103" s="0" t="s">
-        <v>157</v>
+        <v>183</v>
       </c>
       <c r="L103" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>277</v>
+        <v>243</v>
       </c>
       <c r="C104" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>559</v>
+        <v>397</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>560</v>
+        <v>398</v>
       </c>
       <c r="H104" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I104" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K104" s="0" t="s">
-        <v>190</v>
+        <v>198</v>
       </c>
       <c r="L104" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>526</v>
+        <v>375</v>
       </c>
       <c r="C105" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>562</v>
+        <v>399</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>226</v>
+        <v>216</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>530</v>
+        <v>377</v>
       </c>
       <c r="H105" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I105" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K105" s="0" t="s">
-        <v>129</v>
+        <v>163</v>
       </c>
       <c r="L105" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>1334</v>
+        <v>400</v>
       </c>
       <c r="C106" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>1335</v>
+        <v>401</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>1336</v>
+        <v>402</v>
       </c>
       <c r="H106" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I106" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K106" s="0" t="s">
-        <v>129</v>
+        <v>163</v>
       </c>
       <c r="L106" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>568</v>
+        <v>403</v>
       </c>
       <c r="C107" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>569</v>
+        <v>404</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>571</v>
+        <v>405</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>572</v>
+        <v>406</v>
       </c>
       <c r="H107" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I107" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K107" s="0" t="s">
-        <v>111</v>
+        <v>155</v>
       </c>
       <c r="L107" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
-        <v>103</v>
+        <v>152</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>186</v>
+        <v>196</v>
       </c>
       <c r="C108" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>574</v>
+        <v>407</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>191</v>
+        <v>199</v>
       </c>
       <c r="H108" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I108" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K108" s="0" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="L108" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>579</v>
+        <v>408</v>
       </c>
       <c r="C109" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>580</v>
+        <v>409</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>581</v>
+        <v>410</v>
       </c>
       <c r="H109" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I109" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K109" s="0" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="L109" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>132</v>
+        <v>164</v>
       </c>
       <c r="C110" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>583</v>
+        <v>411</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>585</v>
+        <v>412</v>
       </c>
       <c r="H110" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I110" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K110" s="0" t="s">
-        <v>145</v>
+        <v>177</v>
       </c>
       <c r="L110" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>589</v>
+        <v>413</v>
       </c>
       <c r="C111" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>590</v>
+        <v>414</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>591</v>
+        <v>415</v>
       </c>
       <c r="H111" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I111" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K111" s="0" t="s">
         <v>24</v>
       </c>
       <c r="L111" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>593</v>
+        <v>416</v>
       </c>
       <c r="C112" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>594</v>
+        <v>417</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>595</v>
+        <v>418</v>
       </c>
       <c r="H112" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I112" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K112" s="0" t="s">
-        <v>145</v>
+        <v>177</v>
       </c>
       <c r="L112" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
-        <v>103</v>
+        <v>152</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>440</v>
+        <v>82</v>
       </c>
       <c r="C113" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>597</v>
+        <v>419</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>247</v>
+        <v>226</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>443</v>
+        <v>340</v>
       </c>
       <c r="H113" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I113" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K113" s="0" t="s">
-        <v>145</v>
+        <v>177</v>
       </c>
       <c r="L113" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B114" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="C114" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="D114" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="E114" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F114" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="G114" s="0" t="s">
         <v>421</v>
       </c>
-      <c r="C114" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H114" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I114" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K114" s="0" t="s">
-        <v>157</v>
+        <v>183</v>
       </c>
       <c r="L114" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>502</v>
+        <v>367</v>
       </c>
       <c r="C115" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>604</v>
+        <v>422</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>100</v>
+        <v>151</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>505</v>
+        <v>369</v>
       </c>
       <c r="H115" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I115" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K115" s="0" t="s">
-        <v>157</v>
+        <v>183</v>
       </c>
       <c r="L115" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>608</v>
+        <v>423</v>
       </c>
       <c r="C116" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>609</v>
+        <v>424</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>100</v>
+        <v>151</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>390</v>
+        <v>308</v>
       </c>
       <c r="H116" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I116" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K116" s="0" t="s">
-        <v>157</v>
+        <v>183</v>
       </c>
       <c r="L116" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>613</v>
+        <v>425</v>
       </c>
       <c r="C117" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>614</v>
+        <v>426</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>143</v>
+        <v>175</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>615</v>
+        <v>427</v>
       </c>
       <c r="H117" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I117" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K117" s="0" t="s">
-        <v>190</v>
+        <v>198</v>
       </c>
       <c r="L117" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B118" s="0" t="s">
-        <v>617</v>
+        <v>428</v>
       </c>
       <c r="C118" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>618</v>
+        <v>429</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>119</v>
+        <v>158</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>619</v>
+        <v>430</v>
       </c>
       <c r="H118" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I118" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>1337</v>
+        <v>431</v>
       </c>
       <c r="K118" s="0" t="s">
-        <v>145</v>
+        <v>177</v>
       </c>
       <c r="L118" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B119" s="0" t="s">
-        <v>373</v>
+        <v>299</v>
       </c>
       <c r="C119" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>1338</v>
+        <v>432</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>263</v>
+        <v>233</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="H119" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I119" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K119" s="0" t="s">
-        <v>143</v>
+        <v>175</v>
       </c>
       <c r="L119" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
-        <v>103</v>
+        <v>152</v>
       </c>
       <c r="B120" s="0" t="s">
-        <v>509</v>
+        <v>370</v>
       </c>
       <c r="C120" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>622</v>
+        <v>433</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>247</v>
+        <v>226</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>625</v>
+        <v>434</v>
       </c>
       <c r="H120" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I120" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K120" s="0" t="s">
-        <v>145</v>
+        <v>177</v>
       </c>
       <c r="L120" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B121" s="0" t="s">
-        <v>306</v>
+        <v>258</v>
       </c>
       <c r="C121" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>629</v>
+        <v>435</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>247</v>
+        <v>226</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>630</v>
+        <v>436</v>
       </c>
       <c r="H121" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I121" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K121" s="0" t="s">
-        <v>100</v>
+        <v>151</v>
       </c>
       <c r="L121" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B122" s="0" t="s">
-        <v>633</v>
+        <v>437</v>
       </c>
       <c r="C122" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>634</v>
+        <v>438</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>97</v>
+        <v>148</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>635</v>
+        <v>439</v>
       </c>
       <c r="H122" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I122" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K122" s="0" t="s">
-        <v>129</v>
+        <v>163</v>
       </c>
       <c r="L122" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B123" s="0" t="s">
-        <v>568</v>
+        <v>403</v>
       </c>
       <c r="C123" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>637</v>
+        <v>440</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>638</v>
+        <v>441</v>
       </c>
       <c r="H123" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I123" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K123" s="0" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="L123" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>178</v>
+        <v>194</v>
       </c>
       <c r="C124" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>640</v>
+        <v>442</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>263</v>
+        <v>233</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>642</v>
+        <v>443</v>
       </c>
       <c r="H124" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I124" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K124" s="0" t="s">
-        <v>190</v>
+        <v>198</v>
       </c>
       <c r="L124" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
-        <v>643</v>
+        <v>444</v>
       </c>
       <c r="B125" s="0" t="s">
-        <v>645</v>
+        <v>445</v>
       </c>
       <c r="C125" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>326</v>
+        <v>271</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>97</v>
+        <v>148</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>647</v>
+        <v>446</v>
       </c>
       <c r="H125" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I125" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K125" s="0" t="s">
-        <v>190</v>
+        <v>198</v>
       </c>
       <c r="L125" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B126" s="0" t="s">
-        <v>546</v>
+        <v>385</v>
       </c>
       <c r="C126" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>650</v>
+        <v>447</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>651</v>
+        <v>448</v>
       </c>
       <c r="H126" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I126" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K126" s="0" t="s">
-        <v>157</v>
+        <v>183</v>
       </c>
       <c r="L126" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B127" s="0" t="s">
-        <v>546</v>
+        <v>385</v>
       </c>
       <c r="C127" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>653</v>
+        <v>449</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>111</v>
+        <v>155</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>654</v>
+        <v>450</v>
       </c>
       <c r="H127" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I127" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K127" s="0" t="s">
-        <v>145</v>
+        <v>177</v>
       </c>
       <c r="L127" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B128" s="0" t="s">
-        <v>656</v>
+        <v>451</v>
       </c>
       <c r="C128" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>657</v>
+        <v>452</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>145</v>
+        <v>177</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>658</v>
+        <v>453</v>
       </c>
       <c r="H128" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I128" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K128" s="0" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="L128" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B129" s="0" t="s">
-        <v>601</v>
+        <v>420</v>
       </c>
       <c r="C129" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>661</v>
+        <v>454</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>662</v>
+        <v>334</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>663</v>
+        <v>455</v>
       </c>
       <c r="H129" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I129" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K129" s="0" t="s">
-        <v>145</v>
+        <v>177</v>
       </c>
       <c r="L129" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0" t="s">
-        <v>103</v>
+        <v>152</v>
       </c>
       <c r="B130" s="0" t="s">
-        <v>105</v>
+        <v>94</v>
       </c>
       <c r="C130" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>665</v>
+        <v>456</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>297</v>
+        <v>254</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>667</v>
+        <v>457</v>
       </c>
       <c r="H130" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I130" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K130" s="0" t="s">
-        <v>129</v>
+        <v>163</v>
       </c>
       <c r="L130" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>149</v>
+        <v>178</v>
       </c>
       <c r="C131" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>672</v>
+        <v>458</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>673</v>
+        <v>459</v>
       </c>
       <c r="H131" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I131" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K131" s="0" t="s">
-        <v>145</v>
+        <v>177</v>
       </c>
       <c r="L131" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B132" s="0" t="s">
         <v>24</v>
       </c>
       <c r="C132" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>676</v>
+        <v>460</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>677</v>
+        <v>461</v>
       </c>
       <c r="H132" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I132" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K132" s="0" t="s">
-        <v>100</v>
+        <v>151</v>
       </c>
       <c r="L132" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>333</v>
+        <v>273</v>
       </c>
       <c r="C133" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>679</v>
+        <v>462</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>681</v>
+        <v>463</v>
       </c>
       <c r="G133" s="0" t="s">
-        <v>682</v>
+        <v>464</v>
       </c>
       <c r="H133" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I133" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K133" s="0" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="L133" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B134" s="0" t="s">
-        <v>685</v>
+        <v>465</v>
       </c>
       <c r="C134" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>686</v>
+        <v>466</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>297</v>
+        <v>254</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>688</v>
+        <v>467</v>
       </c>
       <c r="H134" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I134" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K134" s="0" t="s">
-        <v>190</v>
+        <v>198</v>
       </c>
       <c r="L134" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B135" s="0" t="s">
-        <v>526</v>
+        <v>375</v>
       </c>
       <c r="C135" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>691</v>
+        <v>468</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>119</v>
+        <v>158</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>530</v>
+        <v>377</v>
       </c>
       <c r="H135" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I135" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K135" s="0" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="L135" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B136" s="0" t="s">
-        <v>271</v>
+        <v>237</v>
       </c>
       <c r="C136" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>697</v>
+        <v>469</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>100</v>
+        <v>151</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>698</v>
+        <v>470</v>
       </c>
       <c r="H136" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I136" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K136" s="0" t="s">
-        <v>111</v>
+        <v>155</v>
       </c>
       <c r="L136" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="0" t="s">
-        <v>103</v>
+        <v>152</v>
       </c>
       <c r="B137" s="0" t="s">
-        <v>186</v>
+        <v>196</v>
       </c>
       <c r="C137" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>456</v>
+        <v>346</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>367</v>
+        <v>297</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>339</v>
+        <v>277</v>
       </c>
       <c r="H137" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I137" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K137" s="0" t="s">
-        <v>100</v>
+        <v>151</v>
       </c>
       <c r="L137" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B138" s="0" t="s">
-        <v>321</v>
+        <v>266</v>
       </c>
       <c r="C138" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>702</v>
+        <v>471</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>254</v>
+        <v>229</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>704</v>
+        <v>472</v>
       </c>
       <c r="H138" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I138" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K138" s="0" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="L138" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B139" s="0" t="s">
-        <v>706</v>
+        <v>473</v>
       </c>
       <c r="C139" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>707</v>
+        <v>474</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>127</v>
+        <v>162</v>
       </c>
       <c r="H139" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I139" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K139" s="0" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="L139" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B140" s="0" t="s">
-        <v>271</v>
+        <v>237</v>
       </c>
       <c r="C140" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>710</v>
+        <v>475</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>712</v>
+        <v>476</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="H140" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I140" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K140" s="0" t="s">
-        <v>157</v>
+        <v>183</v>
       </c>
       <c r="L140" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B141" s="0" t="s">
-        <v>714</v>
+        <v>477</v>
       </c>
       <c r="C141" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>715</v>
+        <v>478</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>717</v>
+        <v>479</v>
       </c>
       <c r="H141" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I141" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K141" s="0" t="s">
-        <v>129</v>
+        <v>163</v>
       </c>
       <c r="L141" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B142" s="0" t="s">
-        <v>170</v>
+        <v>192</v>
       </c>
       <c r="C142" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>720</v>
+        <v>480</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>367</v>
+        <v>297</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>120</v>
+        <v>159</v>
       </c>
       <c r="H142" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I142" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K142" s="0" t="s">
-        <v>100</v>
+        <v>151</v>
       </c>
       <c r="L142" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B143" s="0" t="s">
-        <v>363</v>
+        <v>295</v>
       </c>
       <c r="C143" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>725</v>
+        <v>481</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>389</v>
+        <v>307</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>728</v>
+        <v>482</v>
       </c>
       <c r="H143" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I143" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K143" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="L143" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B144" s="0" t="s">
-        <v>732</v>
+        <v>483</v>
       </c>
       <c r="C144" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>733</v>
+        <v>484</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>734</v>
+        <v>485</v>
       </c>
       <c r="H144" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I144" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K144" s="0" t="s">
         <v>24</v>
       </c>
       <c r="L144" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B145" s="0" t="s">
-        <v>736</v>
+        <v>240</v>
       </c>
       <c r="C145" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>737</v>
+        <v>486</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>254</v>
+        <v>229</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>738</v>
+        <v>242</v>
       </c>
       <c r="H145" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I145" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K145" s="0" t="s">
-        <v>190</v>
+        <v>198</v>
       </c>
       <c r="L145" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B146" s="0" t="s">
-        <v>170</v>
+        <v>192</v>
       </c>
       <c r="C146" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>497</v>
+        <v>366</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>190</v>
+        <v>198</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>174</v>
+        <v>88</v>
       </c>
       <c r="H146" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I146" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K146" s="0" t="s">
-        <v>100</v>
+        <v>151</v>
       </c>
       <c r="L146" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="0" t="s">
-        <v>103</v>
+        <v>152</v>
       </c>
       <c r="B147" s="0" t="s">
-        <v>440</v>
+        <v>82</v>
       </c>
       <c r="C147" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>743</v>
+        <v>487</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>443</v>
+        <v>340</v>
       </c>
       <c r="H147" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I147" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K147" s="0" t="s">
-        <v>100</v>
+        <v>151</v>
       </c>
       <c r="L147" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B148" s="0" t="s">
         <v>24</v>
       </c>
       <c r="C148" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>662</v>
+        <v>334</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>748</v>
+        <v>396</v>
       </c>
       <c r="H148" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I148" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K148" s="0" t="s">
         <v>24</v>
       </c>
       <c r="L148" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="0" t="s">
-        <v>103</v>
+        <v>152</v>
       </c>
       <c r="B149" s="0" t="s">
-        <v>750</v>
+        <v>488</v>
       </c>
       <c r="C149" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>751</v>
+        <v>489</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>226</v>
+        <v>216</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>339</v>
+        <v>277</v>
       </c>
       <c r="H149" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I149" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K149" s="0" t="s">
-        <v>100</v>
+        <v>151</v>
       </c>
       <c r="L149" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B150" s="0" t="s">
-        <v>613</v>
+        <v>425</v>
       </c>
       <c r="C150" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>754</v>
+        <v>490</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>755</v>
+        <v>491</v>
       </c>
       <c r="H150" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I150" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J150" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K150" s="0" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="L150" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B151" s="0" t="s">
-        <v>502</v>
+        <v>367</v>
       </c>
       <c r="C151" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>757</v>
+        <v>492</v>
       </c>
       <c r="E151" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>226</v>
+        <v>216</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>505</v>
+        <v>369</v>
       </c>
       <c r="H151" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I151" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J151" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K151" s="0" t="s">
-        <v>157</v>
+        <v>183</v>
       </c>
       <c r="L151" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B152" s="0" t="s">
-        <v>373</v>
+        <v>299</v>
       </c>
       <c r="C152" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>762</v>
+        <v>493</v>
       </c>
       <c r="E152" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>571</v>
+        <v>405</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>375</v>
+        <v>301</v>
       </c>
       <c r="H152" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I152" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J152" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K152" s="0" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="L152" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B153" s="0" t="s">
-        <v>306</v>
+        <v>258</v>
       </c>
       <c r="C153" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>764</v>
+        <v>494</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>630</v>
+        <v>436</v>
       </c>
       <c r="H153" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I153" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J153" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K153" s="0" t="s">
-        <v>111</v>
+        <v>155</v>
       </c>
       <c r="L153" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B154" s="0" t="s">
-        <v>766</v>
+        <v>495</v>
       </c>
       <c r="C154" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>767</v>
+        <v>496</v>
       </c>
       <c r="E154" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>769</v>
+        <v>497</v>
       </c>
       <c r="H154" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I154" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J154" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K154" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="L154" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B155" s="0" t="s">
-        <v>1177</v>
+        <v>498</v>
       </c>
       <c r="C155" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>1339</v>
+        <v>499</v>
       </c>
       <c r="E155" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>963</v>
+        <v>326</v>
       </c>
       <c r="H155" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I155" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K155" s="0" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="L155" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="0" t="s">
-        <v>103</v>
+        <v>152</v>
       </c>
       <c r="B156" s="0" t="s">
-        <v>440</v>
+        <v>82</v>
       </c>
       <c r="C156" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>772</v>
+        <v>500</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>443</v>
+        <v>340</v>
       </c>
       <c r="H156" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I156" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K156" s="0" t="s">
-        <v>145</v>
+        <v>177</v>
       </c>
       <c r="L156" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B157" s="0" t="s">
-        <v>777</v>
+        <v>501</v>
       </c>
       <c r="C157" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>778</v>
+        <v>502</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>97</v>
+        <v>148</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>748</v>
+        <v>396</v>
       </c>
       <c r="H157" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I157" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K157" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="L157" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B158" s="0" t="s">
         <v>24</v>
       </c>
       <c r="C158" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>780</v>
+        <v>503</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>781</v>
+        <v>504</v>
       </c>
       <c r="H158" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I158" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K158" s="0" t="s">
         <v>24</v>
       </c>
       <c r="L158" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B159" s="0" t="s">
-        <v>784</v>
+        <v>505</v>
       </c>
       <c r="C159" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>785</v>
+        <v>506</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>254</v>
+        <v>229</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>360</v>
+        <v>294</v>
       </c>
       <c r="H159" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I159" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K159" s="0" t="s">
-        <v>190</v>
+        <v>198</v>
       </c>
       <c r="L159" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B160" s="0" t="s">
-        <v>450</v>
+        <v>343</v>
       </c>
       <c r="C160" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>788</v>
+        <v>507</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>263</v>
+        <v>233</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>556</v>
+        <v>394</v>
       </c>
       <c r="H160" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I160" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K160" s="0" t="s">
-        <v>190</v>
+        <v>198</v>
       </c>
       <c r="L160" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B161" s="0" t="s">
-        <v>617</v>
+        <v>428</v>
       </c>
       <c r="C161" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>792</v>
+        <v>508</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>143</v>
+        <v>175</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>793</v>
+        <v>509</v>
       </c>
       <c r="H161" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I161" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K161" s="0" t="s">
-        <v>190</v>
+        <v>198</v>
       </c>
       <c r="L161" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B162" s="0" t="s">
-        <v>92</v>
+        <v>146</v>
       </c>
       <c r="C162" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>795</v>
+        <v>510</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>240</v>
+        <v>223</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>797</v>
+        <v>511</v>
       </c>
       <c r="H162" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I162" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K162" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="L162" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B163" s="0" t="s">
-        <v>784</v>
+        <v>505</v>
       </c>
       <c r="C163" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>240</v>
+        <v>223</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>119</v>
+        <v>158</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>1340</v>
+        <v>512</v>
       </c>
       <c r="H163" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I163" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K163" s="0" t="s">
-        <v>129</v>
+        <v>163</v>
       </c>
       <c r="L163" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B164" s="0" t="s">
-        <v>608</v>
+        <v>423</v>
       </c>
       <c r="C164" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>1341</v>
+        <v>513</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>571</v>
+        <v>405</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>1036</v>
+        <v>514</v>
       </c>
       <c r="H164" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I164" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K164" s="0" t="s">
-        <v>157</v>
+        <v>183</v>
       </c>
       <c r="L164" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B165" s="0" t="s">
-        <v>245</v>
+        <v>185</v>
       </c>
       <c r="C165" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>1223</v>
+        <v>515</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>571</v>
+        <v>405</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="H165" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I165" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K165" s="0" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="L165" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B166" s="0" t="s">
-        <v>421</v>
+        <v>327</v>
       </c>
       <c r="C166" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>800</v>
+        <v>516</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>157</v>
+        <v>183</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>801</v>
+        <v>517</v>
       </c>
       <c r="H166" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I166" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K166" s="0" t="s">
-        <v>145</v>
+        <v>177</v>
       </c>
       <c r="L166" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B167" s="0" t="s">
-        <v>259</v>
+        <v>231</v>
       </c>
       <c r="C167" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>1342</v>
+        <v>518</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>469</v>
+        <v>355</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>264</v>
+        <v>234</v>
       </c>
       <c r="H167" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I167" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K167" s="0" t="s">
-        <v>190</v>
+        <v>198</v>
       </c>
       <c r="L167" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B168" s="0" t="s">
-        <v>1334</v>
+        <v>400</v>
       </c>
       <c r="C168" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>1343</v>
+        <v>519</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>145</v>
+        <v>177</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>1344</v>
+        <v>520</v>
       </c>
       <c r="H168" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I168" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K168" s="0" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="L168" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B169" s="0" t="s">
-        <v>803</v>
+        <v>521</v>
       </c>
       <c r="C169" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>804</v>
+        <v>522</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>805</v>
+        <v>523</v>
       </c>
       <c r="H169" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I169" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K169" s="0" t="s">
-        <v>145</v>
+        <v>177</v>
       </c>
       <c r="L169" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B170" s="0" t="s">
-        <v>154</v>
+        <v>181</v>
       </c>
       <c r="C170" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>807</v>
+        <v>524</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>157</v>
+        <v>183</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>619</v>
+        <v>430</v>
       </c>
       <c r="H170" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I170" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K170" s="0" t="s">
-        <v>190</v>
+        <v>198</v>
       </c>
       <c r="L170" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="0" t="s">
-        <v>643</v>
+        <v>444</v>
       </c>
       <c r="B171" s="0" t="s">
-        <v>809</v>
+        <v>525</v>
       </c>
       <c r="C171" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>810</v>
+        <v>526</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>254</v>
+        <v>229</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>813</v>
+        <v>527</v>
       </c>
       <c r="H171" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I171" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K171" s="0" t="s">
-        <v>157</v>
+        <v>183</v>
       </c>
       <c r="L171" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B172" s="0" t="s">
-        <v>132</v>
+        <v>164</v>
       </c>
       <c r="C172" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>817</v>
+        <v>528</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>190</v>
+        <v>198</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>734</v>
+        <v>485</v>
       </c>
       <c r="H172" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I172" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K172" s="0" t="s">
-        <v>240</v>
+        <v>223</v>
       </c>
       <c r="L172" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="0" t="s">
-        <v>103</v>
+        <v>152</v>
       </c>
       <c r="B173" s="0" t="s">
-        <v>750</v>
+        <v>488</v>
       </c>
       <c r="C173" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>819</v>
+        <v>529</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>190</v>
+        <v>198</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>339</v>
+        <v>277</v>
       </c>
       <c r="H173" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I173" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K173" s="0" t="s">
-        <v>100</v>
+        <v>151</v>
       </c>
       <c r="L173" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B174" s="0" t="s">
-        <v>714</v>
+        <v>477</v>
       </c>
       <c r="C174" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>822</v>
+        <v>530</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>453</v>
+        <v>315</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>823</v>
+        <v>531</v>
       </c>
       <c r="H174" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I174" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K174" s="0" t="s">
-        <v>129</v>
+        <v>163</v>
       </c>
       <c r="L174" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B175" s="0" t="s">
-        <v>259</v>
+        <v>231</v>
       </c>
       <c r="C175" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>1345</v>
+        <v>532</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>240</v>
+        <v>223</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>232</v>
+        <v>220</v>
       </c>
       <c r="H175" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I175" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K175" s="0" t="s">
-        <v>157</v>
+        <v>183</v>
       </c>
       <c r="L175" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B176" s="0" t="s">
-        <v>825</v>
+        <v>533</v>
       </c>
       <c r="C176" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>826</v>
+        <v>534</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>158</v>
+        <v>184</v>
       </c>
       <c r="H176" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I176" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K176" s="0" t="s">
-        <v>226</v>
+        <v>216</v>
       </c>
       <c r="L176" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B177" s="0" t="s">
-        <v>549</v>
+        <v>387</v>
       </c>
       <c r="C177" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>1346</v>
+        <v>535</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>111</v>
+        <v>155</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>1347</v>
+        <v>536</v>
       </c>
       <c r="H177" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I177" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K177" s="0" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="L177" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B178" s="0" t="s">
-        <v>568</v>
+        <v>403</v>
       </c>
       <c r="C178" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>830</v>
+        <v>537</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>247</v>
+        <v>226</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>248</v>
+        <v>227</v>
       </c>
       <c r="H178" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I178" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K178" s="0" t="s">
-        <v>145</v>
+        <v>177</v>
       </c>
       <c r="L178" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B179" s="0" t="s">
-        <v>446</v>
+        <v>341</v>
       </c>
       <c r="C179" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>447</v>
+        <v>342</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>145</v>
+        <v>177</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>412</v>
+        <v>322</v>
       </c>
       <c r="H179" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I179" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K179" s="0" t="s">
-        <v>157</v>
+        <v>183</v>
       </c>
       <c r="L179" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B180" s="0" t="s">
-        <v>1187</v>
+        <v>381</v>
       </c>
       <c r="C180" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>1348</v>
+        <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>556</v>
+        <v>394</v>
       </c>
       <c r="H180" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I180" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K180" s="0" t="s">
-        <v>100</v>
+        <v>151</v>
       </c>
       <c r="L180" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="0" t="s">
-        <v>103</v>
+        <v>152</v>
       </c>
       <c r="B181" s="0" t="s">
-        <v>251</v>
+        <v>90</v>
       </c>
       <c r="C181" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>833</v>
+        <v>539</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>255</v>
+        <v>230</v>
       </c>
       <c r="H181" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I181" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K181" s="0" t="s">
-        <v>145</v>
+        <v>177</v>
       </c>
       <c r="L181" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B182" s="0" t="s">
-        <v>1349</v>
+        <v>540</v>
       </c>
       <c r="C182" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>1350</v>
+        <v>541</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>1351</v>
+        <v>542</v>
       </c>
       <c r="H182" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I182" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K182" s="0" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="L182" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B183" s="0" t="s">
-        <v>333</v>
+        <v>273</v>
       </c>
       <c r="C183" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>837</v>
+        <v>543</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>136</v>
+        <v>167</v>
       </c>
       <c r="H183" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I183" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K183" s="0" t="s">
-        <v>100</v>
+        <v>151</v>
       </c>
       <c r="L183" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B184" s="0" t="s">
-        <v>124</v>
+        <v>160</v>
       </c>
       <c r="C184" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>839</v>
+        <v>544</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>284</v>
+        <v>248</v>
       </c>
       <c r="H184" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I184" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K184" s="0" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="L184" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="0" t="s">
-        <v>103</v>
+        <v>152</v>
       </c>
       <c r="B185" s="0" t="s">
-        <v>841</v>
+        <v>545</v>
       </c>
       <c r="C185" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>842</v>
+        <v>546</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>247</v>
+        <v>226</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>845</v>
+        <v>547</v>
       </c>
       <c r="H185" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I185" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K185" s="0" t="s">
-        <v>100</v>
+        <v>151</v>
       </c>
       <c r="L185" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B186" s="0" t="s">
-        <v>848</v>
+        <v>548</v>
       </c>
       <c r="C186" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>849</v>
+        <v>549</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>850</v>
+        <v>550</v>
       </c>
       <c r="H186" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I186" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K186" s="0" t="s">
-        <v>240</v>
+        <v>223</v>
       </c>
       <c r="L186" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="0" t="s">
-        <v>103</v>
+        <v>152</v>
       </c>
       <c r="B187" s="0" t="s">
-        <v>440</v>
+        <v>82</v>
       </c>
       <c r="C187" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>852</v>
+        <v>551</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>143</v>
+        <v>175</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>443</v>
+        <v>340</v>
       </c>
       <c r="H187" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I187" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K187" s="0" t="s">
-        <v>145</v>
+        <v>177</v>
       </c>
       <c r="L187" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B188" s="0" t="s">
         <v>24</v>
       </c>
       <c r="C188" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>857</v>
+        <v>552</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>556</v>
+        <v>394</v>
       </c>
       <c r="H188" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I188" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K188" s="0" t="s">
         <v>24</v>
       </c>
       <c r="L188" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B189" s="0" t="s">
-        <v>309</v>
+        <v>260</v>
       </c>
       <c r="C189" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>861</v>
+        <v>553</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>111</v>
+        <v>155</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>339</v>
+        <v>277</v>
       </c>
       <c r="H189" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I189" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K189" s="0" t="s">
-        <v>190</v>
+        <v>198</v>
       </c>
       <c r="L189" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B190" s="0" t="s">
-        <v>373</v>
+        <v>299</v>
       </c>
       <c r="C190" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>863</v>
+        <v>554</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>571</v>
+        <v>405</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>864</v>
+        <v>555</v>
       </c>
       <c r="H190" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I190" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K190" s="0" t="s">
-        <v>129</v>
+        <v>163</v>
       </c>
       <c r="L190" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B191" s="0" t="s">
-        <v>633</v>
+        <v>437</v>
       </c>
       <c r="C191" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>866</v>
+        <v>556</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>97</v>
+        <v>148</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>867</v>
+        <v>557</v>
       </c>
       <c r="H191" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I191" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J191" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K191" s="0" t="s">
-        <v>145</v>
+        <v>177</v>
       </c>
       <c r="L191" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B192" s="0" t="s">
-        <v>259</v>
+        <v>231</v>
       </c>
       <c r="C192" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>869</v>
+        <v>558</v>
       </c>
       <c r="E192" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>157</v>
+        <v>183</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>870</v>
+        <v>559</v>
       </c>
       <c r="H192" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I192" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J192" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K192" s="0" t="s">
-        <v>190</v>
+        <v>198</v>
       </c>
       <c r="L192" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="0" t="s">
-        <v>103</v>
+        <v>152</v>
       </c>
       <c r="B193" s="0" t="s">
-        <v>520</v>
+        <v>373</v>
       </c>
       <c r="C193" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>872</v>
+        <v>560</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>119</v>
+        <v>158</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>339</v>
+        <v>277</v>
       </c>
       <c r="H193" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I193" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K193" s="0" t="s">
-        <v>100</v>
+        <v>151</v>
       </c>
       <c r="L193" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B194" s="0" t="s">
-        <v>124</v>
+        <v>160</v>
       </c>
       <c r="C194" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>877</v>
+        <v>561</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>127</v>
+        <v>162</v>
       </c>
       <c r="H194" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I194" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J194" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K194" s="0" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="L194" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B195" s="0" t="s">
-        <v>553</v>
+        <v>392</v>
       </c>
       <c r="C195" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>880</v>
+        <v>562</v>
       </c>
       <c r="E195" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>881</v>
+        <v>563</v>
       </c>
       <c r="H195" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I195" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J195" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K195" s="0" t="s">
-        <v>190</v>
+        <v>198</v>
       </c>
       <c r="L195" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B196" s="0" t="s">
-        <v>883</v>
+        <v>564</v>
       </c>
       <c r="C196" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>884</v>
+        <v>565</v>
       </c>
       <c r="E196" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>885</v>
+        <v>566</v>
       </c>
       <c r="H196" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I196" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J196" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K196" s="0" t="s">
-        <v>145</v>
+        <v>177</v>
       </c>
       <c r="L196" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B197" s="0" t="s">
-        <v>162</v>
+        <v>189</v>
       </c>
       <c r="C197" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>887</v>
+        <v>567</v>
       </c>
       <c r="E197" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>254</v>
+        <v>229</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>889</v>
+        <v>568</v>
       </c>
       <c r="H197" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I197" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K197" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="L197" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B198" s="0" t="s">
-        <v>526</v>
+        <v>375</v>
       </c>
       <c r="C198" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>892</v>
+        <v>569</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>111</v>
+        <v>155</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>530</v>
+        <v>377</v>
       </c>
       <c r="H198" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I198" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K198" s="0" t="s">
-        <v>111</v>
+        <v>155</v>
       </c>
       <c r="L198" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B199" s="0" t="s">
-        <v>186</v>
+        <v>196</v>
       </c>
       <c r="C199" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>898</v>
+        <v>570</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>157</v>
+        <v>183</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>339</v>
+        <v>277</v>
       </c>
       <c r="H199" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I199" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J199" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K199" s="0" t="s">
-        <v>100</v>
+        <v>151</v>
       </c>
       <c r="L199" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="0" t="s">
-        <v>103</v>
+        <v>152</v>
       </c>
       <c r="B200" s="0" t="s">
-        <v>92</v>
+        <v>146</v>
       </c>
       <c r="C200" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>93</v>
+        <v>147</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>97</v>
+        <v>148</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>98</v>
+        <v>149</v>
       </c>
       <c r="H200" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I200" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K200" s="0" t="s">
-        <v>100</v>
+        <v>151</v>
       </c>
       <c r="L200" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B201" s="0" t="s">
-        <v>346</v>
+        <v>282</v>
       </c>
       <c r="C201" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>907</v>
+        <v>571</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>254</v>
+        <v>229</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>908</v>
+        <v>572</v>
       </c>
       <c r="H201" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I201" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K201" s="0" t="s">
-        <v>145</v>
+        <v>177</v>
       </c>
       <c r="L201" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="0" t="s">
-        <v>643</v>
+        <v>444</v>
       </c>
       <c r="B202" s="0" t="s">
-        <v>645</v>
+        <v>445</v>
       </c>
       <c r="C202" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>911</v>
+        <v>573</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>129</v>
+        <v>163</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>913</v>
+        <v>574</v>
       </c>
       <c r="H202" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I202" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K202" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="L202" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B203" s="0" t="s">
-        <v>287</v>
+        <v>249</v>
       </c>
       <c r="C203" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>916</v>
+        <v>575</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>263</v>
+        <v>233</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>630</v>
+        <v>436</v>
       </c>
       <c r="H203" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I203" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K203" s="0" t="s">
-        <v>157</v>
+        <v>183</v>
       </c>
       <c r="L203" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B204" s="0" t="s">
-        <v>124</v>
+        <v>160</v>
       </c>
       <c r="C204" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>923</v>
+        <v>576</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>924</v>
+        <v>291</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>717</v>
+        <v>479</v>
       </c>
       <c r="H204" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I204" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K204" s="0" t="s">
-        <v>129</v>
+        <v>163</v>
       </c>
       <c r="L204" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B205" s="0" t="s">
-        <v>186</v>
+        <v>196</v>
       </c>
       <c r="C205" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>187</v>
+        <v>197</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>190</v>
+        <v>198</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>191</v>
+        <v>199</v>
       </c>
       <c r="H205" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I205" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K205" s="0" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="L205" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B206" s="0" t="s">
-        <v>132</v>
+        <v>164</v>
       </c>
       <c r="C206" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>929</v>
+        <v>577</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>469</v>
+        <v>355</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>734</v>
+        <v>485</v>
       </c>
       <c r="H206" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I206" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K206" s="0" t="s">
-        <v>145</v>
+        <v>177</v>
       </c>
       <c r="L206" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="0" t="s">
-        <v>103</v>
+        <v>152</v>
       </c>
       <c r="B207" s="0" t="s">
-        <v>170</v>
+        <v>192</v>
       </c>
       <c r="C207" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>171</v>
+        <v>193</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>119</v>
+        <v>158</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>174</v>
+        <v>88</v>
       </c>
       <c r="H207" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I207" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K207" s="0" t="s">
-        <v>145</v>
+        <v>177</v>
       </c>
       <c r="L207" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="0" t="s">
-        <v>103</v>
+        <v>152</v>
       </c>
       <c r="B208" s="0" t="s">
-        <v>440</v>
+        <v>82</v>
       </c>
       <c r="C208" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>934</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>443</v>
+        <v>340</v>
       </c>
       <c r="H208" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I208" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K208" s="0" t="s">
-        <v>145</v>
+        <v>177</v>
       </c>
       <c r="L208" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B209" s="0" t="s">
-        <v>710</v>
+        <v>475</v>
       </c>
       <c r="C209" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>938</v>
+        <v>579</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>939</v>
+        <v>580</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>602</v>
+        <v>421</v>
       </c>
       <c r="H209" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I209" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K209" s="0" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="L209" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B210" s="0" t="s">
-        <v>553</v>
+        <v>392</v>
       </c>
       <c r="C210" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>941</v>
+        <v>581</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>924</v>
+        <v>291</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>556</v>
+        <v>394</v>
       </c>
       <c r="H210" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I210" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K210" s="0" t="s">
-        <v>190</v>
+        <v>198</v>
       </c>
       <c r="L210" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="0" t="s">
-        <v>103</v>
+        <v>152</v>
       </c>
       <c r="B211" s="0" t="s">
-        <v>520</v>
+        <v>373</v>
       </c>
       <c r="C211" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>945</v>
+        <v>582</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>111</v>
+        <v>155</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>948</v>
+        <v>583</v>
       </c>
       <c r="H211" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I211" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K211" s="0" t="s">
-        <v>190</v>
+        <v>198</v>
       </c>
       <c r="L211" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B212" s="0" t="s">
-        <v>951</v>
+        <v>584</v>
       </c>
       <c r="C212" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>952</v>
+        <v>585</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>469</v>
+        <v>355</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="H212" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I212" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K212" s="0" t="s">
-        <v>157</v>
+        <v>183</v>
       </c>
       <c r="L212" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B213" s="0" t="s">
-        <v>115</v>
+        <v>156</v>
       </c>
       <c r="C213" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>954</v>
+        <v>586</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>157</v>
+        <v>183</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>956</v>
+        <v>79</v>
       </c>
       <c r="H213" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I213" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K213" s="0" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="L213" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B214" s="0" t="s">
-        <v>410</v>
+        <v>320</v>
       </c>
       <c r="C214" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>960</v>
+        <v>587</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="H214" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I214" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K214" s="0" t="s">
-        <v>129</v>
+        <v>163</v>
       </c>
       <c r="L214" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B215" s="0" t="s">
-        <v>321</v>
+        <v>266</v>
       </c>
       <c r="C215" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>962</v>
+        <v>588</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>389</v>
+        <v>307</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>963</v>
+        <v>326</v>
       </c>
       <c r="H215" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I215" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K215" s="0" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="L215" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B216" s="0" t="s">
-        <v>568</v>
+        <v>403</v>
       </c>
       <c r="C216" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>966</v>
+        <v>589</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>135</v>
+        <v>166</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>967</v>
+        <v>590</v>
       </c>
       <c r="H216" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I216" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K216" s="0" t="s">
-        <v>190</v>
+        <v>198</v>
       </c>
       <c r="L216" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B217" s="0" t="s">
-        <v>309</v>
+        <v>260</v>
       </c>
       <c r="C217" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>969</v>
+        <v>591</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>119</v>
+        <v>158</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>704</v>
+        <v>472</v>
       </c>
       <c r="H217" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I217" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K217" s="0" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="L217" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B218" s="0" t="s">
-        <v>425</v>
+        <v>330</v>
       </c>
       <c r="C218" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>971</v>
+        <v>592</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>367</v>
+        <v>297</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>423</v>
+        <v>329</v>
       </c>
       <c r="H218" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I218" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K218" s="0" t="s">
-        <v>129</v>
+        <v>163</v>
       </c>
       <c r="L218" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B219" s="0" t="s">
-        <v>974</v>
+        <v>593</v>
       </c>
       <c r="C219" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>975</v>
+        <v>594</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>924</v>
+        <v>291</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>704</v>
+        <v>472</v>
       </c>
       <c r="H219" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I219" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K219" s="0" t="s">
-        <v>190</v>
+        <v>198</v>
       </c>
       <c r="L219" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B220" s="0" t="s">
-        <v>608</v>
+        <v>423</v>
       </c>
       <c r="C220" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>609</v>
+        <v>424</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>100</v>
+        <v>151</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>390</v>
+        <v>308</v>
       </c>
       <c r="H220" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I220" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K220" s="0" t="s">
-        <v>157</v>
+        <v>183</v>
       </c>
       <c r="L220" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B221" s="0" t="s">
-        <v>139</v>
+        <v>173</v>
       </c>
       <c r="C221" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>977</v>
+        <v>595</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>145</v>
+        <v>177</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>978</v>
+        <v>596</v>
       </c>
       <c r="H221" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I221" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K221" s="0" t="s">
-        <v>226</v>
+        <v>216</v>
       </c>
       <c r="L221" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B222" s="0" t="s">
-        <v>216</v>
+        <v>211</v>
       </c>
       <c r="C222" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>980</v>
+        <v>597</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>274</v>
+        <v>239</v>
       </c>
       <c r="H222" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I222" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K222" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="L222" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B223" s="0" t="s">
-        <v>982</v>
+        <v>598</v>
       </c>
       <c r="C223" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>983</v>
+        <v>599</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>984</v>
+        <v>600</v>
       </c>
       <c r="H223" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I223" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K223" s="0" t="s">
-        <v>100</v>
+        <v>151</v>
       </c>
       <c r="L223" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B224" s="0" t="s">
-        <v>1352</v>
+        <v>601</v>
       </c>
       <c r="C224" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>1353</v>
+        <v>602</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>1354</v>
+        <v>603</v>
       </c>
       <c r="H224" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I224" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K224" s="0" t="s">
-        <v>111</v>
+        <v>155</v>
       </c>
       <c r="L224" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B225" s="0" t="s">
-        <v>656</v>
+        <v>451</v>
       </c>
       <c r="C225" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>986</v>
+        <v>604</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>145</v>
+        <v>177</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>987</v>
+        <v>605</v>
       </c>
       <c r="H225" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I225" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K225" s="0" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="L225" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="0" t="s">
-        <v>356</v>
+        <v>292</v>
       </c>
       <c r="B226" s="0" t="s">
-        <v>685</v>
+        <v>465</v>
       </c>
       <c r="C226" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>990</v>
+        <v>606</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>571</v>
+        <v>405</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>991</v>
+        <v>607</v>
       </c>
       <c r="H226" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I226" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K226" s="0" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="L226" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="0" t="s">
-        <v>356</v>
+        <v>292</v>
       </c>
       <c r="B227" s="0" t="s">
-        <v>685</v>
+        <v>465</v>
       </c>
       <c r="C227" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>990</v>
+        <v>606</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>571</v>
+        <v>405</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>991</v>
+        <v>607</v>
       </c>
       <c r="H227" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I227" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K227" s="0" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="L227" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B228" s="0" t="s">
-        <v>170</v>
+        <v>192</v>
       </c>
       <c r="C228" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>994</v>
+        <v>608</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>254</v>
+        <v>229</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>956</v>
+        <v>79</v>
       </c>
       <c r="H228" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I228" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K228" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="L228" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B229" s="0" t="s">
-        <v>883</v>
+        <v>564</v>
       </c>
       <c r="C229" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>1000</v>
+        <v>609</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>712</v>
+        <v>476</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>885</v>
+        <v>566</v>
       </c>
       <c r="H229" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I229" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K229" s="0" t="s">
-        <v>145</v>
+        <v>177</v>
       </c>
       <c r="L229" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B230" s="0" t="s">
-        <v>809</v>
+        <v>525</v>
       </c>
       <c r="C230" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>1002</v>
+        <v>610</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>135</v>
+        <v>166</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>1003</v>
+        <v>611</v>
       </c>
       <c r="H230" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I230" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K230" s="0" t="s">
-        <v>190</v>
+        <v>198</v>
       </c>
       <c r="L230" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B231" s="0" t="s">
-        <v>1005</v>
+        <v>87</v>
       </c>
       <c r="C231" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>1006</v>
+        <v>612</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>135</v>
+        <v>166</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>416</v>
+        <v>324</v>
       </c>
       <c r="H231" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I231" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K231" s="0" t="s">
-        <v>190</v>
+        <v>198</v>
       </c>
       <c r="L231" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="0" t="s">
-        <v>103</v>
+        <v>152</v>
       </c>
       <c r="B232" s="0" t="s">
-        <v>520</v>
+        <v>373</v>
       </c>
       <c r="C232" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>1011</v>
+        <v>613</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>662</v>
+        <v>334</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>339</v>
+        <v>277</v>
       </c>
       <c r="H232" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I232" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K232" s="0" t="s">
-        <v>100</v>
+        <v>151</v>
       </c>
       <c r="L232" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="0" t="s">
-        <v>643</v>
+        <v>444</v>
       </c>
       <c r="B233" s="0" t="s">
-        <v>502</v>
+        <v>367</v>
       </c>
       <c r="C233" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>1015</v>
+        <v>614</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>226</v>
+        <v>216</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>1017</v>
+        <v>615</v>
       </c>
       <c r="H233" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I233" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K233" s="0" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="L233" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B234" s="0" t="s">
-        <v>313</v>
+        <v>263</v>
       </c>
       <c r="C234" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>1021</v>
+        <v>616</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>681</v>
+        <v>463</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>416</v>
+        <v>324</v>
       </c>
       <c r="H234" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I234" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K234" s="0" t="s">
-        <v>190</v>
+        <v>198</v>
       </c>
       <c r="L234" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B235" s="0" t="s">
-        <v>656</v>
+        <v>451</v>
       </c>
       <c r="C235" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>1027</v>
+        <v>617</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>428</v>
+        <v>170</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>1028</v>
+        <v>618</v>
       </c>
       <c r="H235" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I235" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J235" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K235" s="0" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="L235" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B236" s="0" t="s">
-        <v>259</v>
+        <v>231</v>
       </c>
       <c r="C236" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>1030</v>
+        <v>619</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>143</v>
+        <v>175</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>1031</v>
+        <v>620</v>
       </c>
       <c r="H236" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I236" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K236" s="0" t="s">
-        <v>157</v>
+        <v>183</v>
       </c>
       <c r="L236" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B237" s="0" t="s">
-        <v>421</v>
+        <v>327</v>
       </c>
       <c r="C237" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>1033</v>
+        <v>621</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>535</v>
+        <v>379</v>
       </c>
       <c r="H237" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I237" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K237" s="0" t="s">
-        <v>157</v>
+        <v>183</v>
       </c>
       <c r="L237" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B238" s="0" t="s">
-        <v>460</v>
+        <v>347</v>
       </c>
       <c r="C238" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>1355</v>
+        <v>622</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>1356</v>
+        <v>623</v>
       </c>
       <c r="H238" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I238" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K238" s="0" t="s">
-        <v>157</v>
+        <v>183</v>
       </c>
       <c r="L238" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B239" s="0" t="s">
         <v>24</v>
       </c>
       <c r="C239" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>1357</v>
+        <v>624</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>1358</v>
+        <v>625</v>
       </c>
       <c r="H239" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I239" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K239" s="0" t="s">
         <v>24</v>
       </c>
       <c r="L239" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B240" s="0" t="s">
-        <v>608</v>
+        <v>423</v>
       </c>
       <c r="C240" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>1035</v>
+        <v>626</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>129</v>
+        <v>163</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>1036</v>
+        <v>514</v>
       </c>
       <c r="H240" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I240" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K240" s="0" t="s">
-        <v>190</v>
+        <v>198</v>
       </c>
       <c r="L240" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B241" s="0" t="s">
-        <v>750</v>
+        <v>488</v>
       </c>
       <c r="C241" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>1038</v>
+        <v>627</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>939</v>
+        <v>580</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>889</v>
+        <v>568</v>
       </c>
       <c r="H241" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I241" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K241" s="0" t="s">
-        <v>190</v>
+        <v>198</v>
       </c>
       <c r="L241" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B242" s="0" t="s">
-        <v>333</v>
+        <v>273</v>
       </c>
       <c r="C242" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>1045</v>
+        <v>628</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>247</v>
+        <v>226</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>1047</v>
+        <v>629</v>
       </c>
       <c r="H242" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I242" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K242" s="0" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="L242" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="0" t="s">
-        <v>103</v>
+        <v>152</v>
       </c>
       <c r="B243" s="0" t="s">
-        <v>440</v>
+        <v>82</v>
       </c>
       <c r="C243" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>1050</v>
+        <v>630</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>443</v>
+        <v>340</v>
       </c>
       <c r="H243" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I243" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K243" s="0" t="s">
-        <v>100</v>
+        <v>151</v>
       </c>
       <c r="L243" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="0" t="s">
-        <v>103</v>
+        <v>152</v>
       </c>
       <c r="B244" s="0" t="s">
-        <v>404</v>
+        <v>317</v>
       </c>
       <c r="C244" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>1054</v>
+        <v>631</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>1055</v>
+        <v>632</v>
       </c>
       <c r="H244" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I244" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K244" s="0" t="s">
-        <v>100</v>
+        <v>151</v>
       </c>
       <c r="L244" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B245" s="0" t="s">
-        <v>1058</v>
+        <v>633</v>
       </c>
       <c r="C245" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>1059</v>
+        <v>634</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>1061</v>
+        <v>635</v>
       </c>
       <c r="H245" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I245" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K245" s="0" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="L245" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B246" s="0" t="s">
-        <v>1359</v>
+        <v>100</v>
       </c>
       <c r="C246" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>1360</v>
+        <v>636</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>143</v>
+        <v>175</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>1322</v>
+        <v>316</v>
       </c>
       <c r="H246" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I246" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K246" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="L246" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B247" s="0" t="s">
-        <v>259</v>
+        <v>231</v>
       </c>
       <c r="C247" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>1063</v>
+        <v>637</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>129</v>
+        <v>163</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>1064</v>
+        <v>638</v>
       </c>
       <c r="H247" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I247" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K247" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="L247" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B248" s="0" t="s">
-        <v>162</v>
+        <v>189</v>
       </c>
       <c r="C248" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>1066</v>
+        <v>639</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>469</v>
+        <v>355</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>987</v>
+        <v>605</v>
       </c>
       <c r="H248" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I248" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K248" s="0" t="s">
-        <v>157</v>
+        <v>183</v>
       </c>
       <c r="L248" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B249" s="0" t="s">
-        <v>115</v>
+        <v>156</v>
       </c>
       <c r="C249" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>1071</v>
+        <v>640</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>428</v>
+        <v>170</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>1073</v>
+        <v>641</v>
       </c>
       <c r="H249" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I249" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K249" s="0" t="s">
-        <v>190</v>
+        <v>198</v>
       </c>
       <c r="L249" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B250" s="0" t="s">
-        <v>617</v>
+        <v>428</v>
       </c>
       <c r="C250" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>1076</v>
+        <v>642</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>453</v>
+        <v>315</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>769</v>
+        <v>497</v>
       </c>
       <c r="H250" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I250" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K250" s="0" t="s">
-        <v>111</v>
+        <v>155</v>
       </c>
       <c r="L250" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B251" s="0" t="s">
-        <v>281</v>
+        <v>246</v>
       </c>
       <c r="C251" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>1078</v>
+        <v>643</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>145</v>
+        <v>177</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>284</v>
+        <v>248</v>
       </c>
       <c r="H251" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I251" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K251" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="L251" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B252" s="0" t="s">
-        <v>633</v>
+        <v>437</v>
       </c>
       <c r="C252" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>1080</v>
+        <v>644</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>662</v>
+        <v>334</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>339</v>
+        <v>277</v>
       </c>
       <c r="H252" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I252" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K252" s="0" t="s">
-        <v>100</v>
+        <v>151</v>
       </c>
       <c r="L252" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B253" s="0" t="s">
-        <v>1361</v>
+        <v>645</v>
       </c>
       <c r="C253" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>676</v>
+        <v>460</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>1362</v>
+        <v>646</v>
       </c>
       <c r="H253" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I253" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K253" s="0" t="s">
         <v>24</v>
       </c>
       <c r="L253" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B254" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="C254" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>1082</v>
+        <v>647</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>279</v>
+        <v>245</v>
       </c>
       <c r="H254" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I254" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K254" s="0" t="s">
-        <v>143</v>
+        <v>175</v>
       </c>
       <c r="L254" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B255" s="0" t="s">
-        <v>300</v>
+        <v>255</v>
       </c>
       <c r="C255" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>1084</v>
+        <v>648</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>135</v>
+        <v>166</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>535</v>
+        <v>379</v>
       </c>
       <c r="H255" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I255" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K255" s="0" t="s">
-        <v>157</v>
+        <v>183</v>
       </c>
       <c r="L255" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B256" s="0" t="s">
-        <v>1087</v>
+        <v>649</v>
       </c>
       <c r="C256" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>1088</v>
+        <v>650</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>1089</v>
+        <v>651</v>
       </c>
       <c r="H256" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I256" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K256" s="0" t="s">
-        <v>157</v>
+        <v>183</v>
       </c>
       <c r="L256" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B257" s="0" t="s">
-        <v>732</v>
+        <v>483</v>
       </c>
       <c r="C257" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>1363</v>
+        <v>652</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>1364</v>
+        <v>653</v>
       </c>
       <c r="H257" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I257" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K257" s="0" t="s">
-        <v>190</v>
+        <v>198</v>
       </c>
       <c r="L257" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B258" s="0" t="s">
         <v>24</v>
       </c>
       <c r="C258" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>1365</v>
+        <v>654</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>1366</v>
+        <v>655</v>
       </c>
       <c r="H258" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I258" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K258" s="0" t="s">
         <v>24</v>
       </c>
       <c r="L258" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B259" s="0" t="s">
-        <v>982</v>
+        <v>598</v>
       </c>
       <c r="C259" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>1092</v>
+        <v>656</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>1093</v>
+        <v>657</v>
       </c>
       <c r="H259" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I259" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K259" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="L259" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B260" s="0" t="s">
-        <v>363</v>
+        <v>295</v>
       </c>
       <c r="C260" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>1095</v>
+        <v>658</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>157</v>
+        <v>183</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>416</v>
+        <v>324</v>
       </c>
       <c r="H260" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I260" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K260" s="0" t="s">
-        <v>157</v>
+        <v>183</v>
       </c>
       <c r="L260" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B261" s="0" t="s">
-        <v>1177</v>
+        <v>498</v>
       </c>
       <c r="C261" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>1367</v>
+        <v>659</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>226</v>
+        <v>216</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>1093</v>
+        <v>657</v>
       </c>
       <c r="H261" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I261" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K261" s="0" t="s">
-        <v>157</v>
+        <v>183</v>
       </c>
       <c r="L261" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B262" s="0" t="s">
-        <v>1101</v>
+        <v>660</v>
       </c>
       <c r="C262" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>1102</v>
+        <v>661</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>428</v>
+        <v>170</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>416</v>
+        <v>324</v>
       </c>
       <c r="H262" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I262" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K262" s="0" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="L262" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="0" t="s">
-        <v>643</v>
+        <v>444</v>
       </c>
       <c r="B263" s="0" t="s">
-        <v>1101</v>
+        <v>660</v>
       </c>
       <c r="C263" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>1102</v>
+        <v>661</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>428</v>
+        <v>170</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>416</v>
+        <v>324</v>
       </c>
       <c r="H263" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I263" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K263" s="0" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="L263" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B264" s="0" t="s">
-        <v>309</v>
+        <v>260</v>
       </c>
       <c r="C264" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>1108</v>
+        <v>662</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>226</v>
+        <v>216</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>1110</v>
+        <v>663</v>
       </c>
       <c r="H264" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I264" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K264" s="0" t="s">
-        <v>100</v>
+        <v>151</v>
       </c>
       <c r="L264" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="0" t="s">
-        <v>103</v>
+        <v>152</v>
       </c>
       <c r="B265" s="0" t="s">
-        <v>306</v>
+        <v>258</v>
       </c>
       <c r="C265" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>1113</v>
+        <v>664</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>129</v>
+        <v>163</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>1115</v>
+        <v>665</v>
       </c>
       <c r="H265" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I265" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K265" s="0" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="L265" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B266" s="0" t="s">
-        <v>421</v>
+        <v>327</v>
       </c>
       <c r="C266" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>326</v>
+        <v>271</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>389</v>
+        <v>307</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>991</v>
+        <v>607</v>
       </c>
       <c r="H266" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I266" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K266" s="0" t="s">
-        <v>226</v>
+        <v>216</v>
       </c>
       <c r="L266" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B267" s="0" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="C267" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>1368</v>
+        <v>666</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>571</v>
+        <v>405</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>1369</v>
+        <v>667</v>
       </c>
       <c r="H267" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I267" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K267" s="0" t="s">
-        <v>190</v>
+        <v>198</v>
       </c>
       <c r="L267" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B268" s="0" t="s">
-        <v>1120</v>
+        <v>668</v>
       </c>
       <c r="C268" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>1121</v>
+        <v>669</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>100</v>
+        <v>151</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>1122</v>
+        <v>670</v>
       </c>
       <c r="H268" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I268" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K268" s="0" t="s">
-        <v>157</v>
+        <v>183</v>
       </c>
       <c r="L268" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B269" s="0" t="s">
-        <v>162</v>
+        <v>189</v>
       </c>
       <c r="C269" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>1124</v>
+        <v>671</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>428</v>
+        <v>170</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>1125</v>
+        <v>672</v>
       </c>
       <c r="H269" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I269" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K269" s="0" t="s">
-        <v>190</v>
+        <v>198</v>
       </c>
       <c r="L269" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B270" s="0" t="s">
         <v>24</v>
       </c>
       <c r="C270" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>1128</v>
+        <v>673</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>375</v>
+        <v>301</v>
       </c>
       <c r="H270" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I270" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K270" s="0" t="s">
         <v>24</v>
       </c>
       <c r="L270" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="0" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
       <c r="B271" s="0" t="s">
-        <v>170</v>
+        <v>192</v>
       </c>
       <c r="C271" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>1370</v>
+        <v>674</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>145</v>
+        <v>177</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>1371</v>
+        <v>675</v>
       </c>
       <c r="H271" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I271" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K271" s="0" t="s">
-        <v>145</v>
+        <v>177</v>
       </c>
       <c r="L271" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B272" s="0" t="s">
-        <v>132</v>
+        <v>164</v>
       </c>
       <c r="C272" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>1130</v>
+        <v>676</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>469</v>
+        <v>355</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>734</v>
+        <v>485</v>
       </c>
       <c r="H272" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I272" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K272" s="0" t="s">
-        <v>145</v>
+        <v>177</v>
       </c>
       <c r="L272" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B273" s="0" t="s">
-        <v>1372</v>
+        <v>677</v>
       </c>
       <c r="C273" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>1373</v>
+        <v>678</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>100</v>
+        <v>151</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>1374</v>
+        <v>679</v>
       </c>
       <c r="H273" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I273" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K273" s="0" t="s">
-        <v>111</v>
+        <v>155</v>
       </c>
       <c r="L273" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B274" s="0" t="s">
-        <v>589</v>
+        <v>413</v>
       </c>
       <c r="C274" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>1375</v>
+        <v>680</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>453</v>
+        <v>315</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>1319</v>
+        <v>289</v>
       </c>
       <c r="H274" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I274" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K274" s="0" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="L274" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B275" s="0" t="s">
-        <v>386</v>
+        <v>305</v>
       </c>
       <c r="C275" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>133</v>
+        <v>165</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>97</v>
+        <v>148</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>1167</v>
+        <v>681</v>
       </c>
       <c r="H275" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I275" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K275" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="L275" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B276" s="0" t="s">
-        <v>295</v>
+        <v>252</v>
       </c>
       <c r="C276" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>1134</v>
+        <v>682</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>143</v>
+        <v>175</v>
       </c>
       <c r="G276" s="0" t="s">
-        <v>1135</v>
+        <v>683</v>
       </c>
       <c r="H276" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I276" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K276" s="0" t="s">
-        <v>111</v>
+        <v>155</v>
       </c>
       <c r="L276" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B277" s="0" t="s">
-        <v>1137</v>
+        <v>684</v>
       </c>
       <c r="C277" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>1138</v>
+        <v>685</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F277" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G277" s="0" t="s">
-        <v>1139</v>
+        <v>686</v>
       </c>
       <c r="H277" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I277" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K277" s="0" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="L277" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B278" s="0" t="s">
-        <v>346</v>
+        <v>282</v>
       </c>
       <c r="C278" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>1142</v>
+        <v>687</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>367</v>
+        <v>297</v>
       </c>
       <c r="G278" s="0" t="s">
-        <v>348</v>
+        <v>284</v>
       </c>
       <c r="H278" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I278" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K278" s="0" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="L278" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B279" s="0" t="s">
-        <v>732</v>
+        <v>483</v>
       </c>
       <c r="C279" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>1145</v>
+        <v>688</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F279" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>1146</v>
+        <v>689</v>
       </c>
       <c r="H279" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I279" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K279" s="0" t="s">
         <v>24</v>
       </c>
       <c r="L279" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B280" s="0" t="s">
-        <v>1148</v>
+        <v>690</v>
       </c>
       <c r="C280" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>1149</v>
+        <v>691</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>1150</v>
+        <v>692</v>
       </c>
       <c r="H280" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I280" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K280" s="0" t="s">
-        <v>143</v>
+        <v>175</v>
       </c>
       <c r="L280" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B281" s="0" t="s">
-        <v>951</v>
+        <v>584</v>
       </c>
       <c r="C281" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>1376</v>
+        <v>693</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>129</v>
+        <v>163</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="H281" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I281" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K281" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="L281" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B282" s="0" t="s">
-        <v>656</v>
+        <v>451</v>
       </c>
       <c r="C282" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>1152</v>
+        <v>694</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>143</v>
+        <v>175</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>505</v>
+        <v>369</v>
       </c>
       <c r="H282" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I282" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K282" s="0" t="s">
-        <v>129</v>
+        <v>163</v>
       </c>
       <c r="L282" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B283" s="0" t="s">
-        <v>124</v>
+        <v>160</v>
       </c>
       <c r="C283" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>1154</v>
+        <v>695</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>127</v>
+        <v>162</v>
       </c>
       <c r="H283" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I283" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K283" s="0" t="s">
-        <v>129</v>
+        <v>163</v>
       </c>
       <c r="L283" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B284" s="0" t="s">
-        <v>1156</v>
+        <v>696</v>
       </c>
       <c r="C284" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>1157</v>
+        <v>697</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>240</v>
+        <v>223</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>1158</v>
+        <v>698</v>
       </c>
       <c r="H284" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I284" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K284" s="0" t="s">
-        <v>100</v>
+        <v>151</v>
       </c>
       <c r="L284" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B285" s="0" t="s">
-        <v>1101</v>
+        <v>660</v>
       </c>
       <c r="C285" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>1160</v>
+        <v>699</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>240</v>
+        <v>223</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>416</v>
+        <v>324</v>
       </c>
       <c r="H285" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I285" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K285" s="0" t="s">
-        <v>145</v>
+        <v>177</v>
       </c>
       <c r="L285" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B286" s="0" t="s">
-        <v>223</v>
+        <v>214</v>
       </c>
       <c r="C286" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>1377</v>
+        <v>700</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>428</v>
+        <v>170</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>1238</v>
+        <v>701</v>
       </c>
       <c r="H286" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I286" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K286" s="0" t="s">
-        <v>145</v>
+        <v>177</v>
       </c>
       <c r="L286" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B287" s="0" t="s">
-        <v>784</v>
+        <v>505</v>
       </c>
       <c r="C287" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>1166</v>
+        <v>702</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>111</v>
+        <v>155</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>1167</v>
+        <v>681</v>
       </c>
       <c r="H287" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I287" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K287" s="0" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="L287" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B288" s="0" t="s">
-        <v>162</v>
+        <v>189</v>
       </c>
       <c r="C288" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>468</v>
+        <v>354</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>254</v>
+        <v>229</v>
       </c>
       <c r="G288" s="0" t="s">
-        <v>889</v>
+        <v>568</v>
       </c>
       <c r="H288" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I288" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K288" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="L288" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B289" s="0" t="s">
-        <v>1170</v>
+        <v>703</v>
       </c>
       <c r="C289" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>1171</v>
+        <v>704</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>190</v>
+        <v>198</v>
       </c>
       <c r="G289" s="0" t="s">
-        <v>416</v>
+        <v>324</v>
       </c>
       <c r="H289" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I289" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K289" s="0" t="s">
-        <v>145</v>
+        <v>177</v>
       </c>
       <c r="L289" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B290" s="0" t="s">
-        <v>1177</v>
+        <v>498</v>
       </c>
       <c r="C290" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>1178</v>
+        <v>705</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>681</v>
+        <v>463</v>
       </c>
       <c r="G290" s="0" t="s">
-        <v>264</v>
+        <v>234</v>
       </c>
       <c r="H290" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I290" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K290" s="0" t="s">
-        <v>145</v>
+        <v>177</v>
       </c>
       <c r="L290" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B291" s="0" t="s">
-        <v>633</v>
+        <v>437</v>
       </c>
       <c r="C291" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>1180</v>
+        <v>706</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>135</v>
+        <v>166</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>268</v>
+        <v>236</v>
       </c>
       <c r="H291" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I291" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K291" s="0" t="s">
-        <v>190</v>
+        <v>198</v>
       </c>
       <c r="L291" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B292" s="0" t="s">
-        <v>1378</v>
+        <v>707</v>
       </c>
       <c r="C292" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>1379</v>
+        <v>708</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>240</v>
+        <v>223</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>1093</v>
+        <v>657</v>
       </c>
       <c r="H292" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I292" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K292" s="0" t="s">
-        <v>111</v>
+        <v>155</v>
       </c>
       <c r="L292" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B293" s="0" t="s">
-        <v>309</v>
+        <v>260</v>
       </c>
       <c r="C293" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>334</v>
+        <v>274</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>145</v>
+        <v>177</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>1182</v>
+        <v>709</v>
       </c>
       <c r="H293" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I293" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K293" s="0" t="s">
-        <v>157</v>
+        <v>183</v>
       </c>
       <c r="L293" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B294" s="0" t="s">
-        <v>685</v>
+        <v>465</v>
       </c>
       <c r="C294" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>1184</v>
+        <v>710</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>97</v>
+        <v>148</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>1185</v>
+        <v>711</v>
       </c>
       <c r="H294" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I294" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K294" s="0" t="s">
-        <v>190</v>
+        <v>198</v>
       </c>
       <c r="L294" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B295" s="0" t="s">
-        <v>1187</v>
+        <v>381</v>
       </c>
       <c r="C295" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>301</v>
+        <v>256</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>367</v>
+        <v>297</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>454</v>
+        <v>345</v>
       </c>
       <c r="H295" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I295" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K295" s="0" t="s">
-        <v>145</v>
+        <v>177</v>
       </c>
       <c r="L295" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B296" s="0" t="s">
-        <v>271</v>
+        <v>237</v>
       </c>
       <c r="C296" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>425</v>
+        <v>330</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>712</v>
+        <v>476</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="H296" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I296" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K296" s="0" t="s">
-        <v>157</v>
+        <v>183</v>
       </c>
       <c r="L296" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B297" s="0" t="s">
-        <v>1317</v>
+        <v>287</v>
       </c>
       <c r="C297" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>1380</v>
+        <v>712</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>662</v>
+        <v>334</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>1381</v>
+        <v>713</v>
       </c>
       <c r="H297" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I297" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K297" s="0" t="s">
-        <v>129</v>
+        <v>163</v>
       </c>
       <c r="L297" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B298" s="0" t="s">
-        <v>92</v>
+        <v>146</v>
       </c>
       <c r="C298" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>1189</v>
+        <v>714</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>240</v>
+        <v>223</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>1191</v>
+        <v>715</v>
       </c>
       <c r="H298" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I298" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K298" s="0" t="s">
-        <v>157</v>
+        <v>183</v>
       </c>
       <c r="L298" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="0" t="s">
-        <v>103</v>
+        <v>152</v>
       </c>
       <c r="B299" s="0" t="s">
-        <v>1196</v>
+        <v>716</v>
       </c>
       <c r="C299" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>1197</v>
+        <v>717</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>254</v>
+        <v>229</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>1200</v>
+        <v>718</v>
       </c>
       <c r="H299" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I299" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K299" s="0" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="L299" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B300" s="0" t="s">
-        <v>105</v>
+        <v>94</v>
       </c>
       <c r="C300" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>1204</v>
+        <v>719</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>100</v>
+        <v>151</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>480</v>
+        <v>360</v>
       </c>
       <c r="H300" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I300" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K300" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="L300" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B301" s="0" t="s">
-        <v>139</v>
+        <v>173</v>
       </c>
       <c r="C301" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>1210</v>
+        <v>720</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F301" s="0" t="s">
-        <v>143</v>
+        <v>175</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>416</v>
+        <v>324</v>
       </c>
       <c r="H301" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I301" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K301" s="0" t="s">
-        <v>129</v>
+        <v>163</v>
       </c>
       <c r="L301" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B302" s="0" t="s">
-        <v>1213</v>
+        <v>721</v>
       </c>
       <c r="C302" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>1214</v>
+        <v>722</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>1215</v>
+        <v>723</v>
       </c>
       <c r="H302" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I302" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K302" s="0" t="s">
-        <v>226</v>
+        <v>216</v>
       </c>
       <c r="L302" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B303" s="0" t="s">
-        <v>1382</v>
+        <v>724</v>
       </c>
       <c r="C303" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>374</v>
+        <v>300</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>1383</v>
+        <v>725</v>
       </c>
       <c r="H303" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I303" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K303" s="0" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="L303" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B304" s="0" t="s">
-        <v>281</v>
+        <v>246</v>
       </c>
       <c r="C304" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>1217</v>
+        <v>726</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>1218</v>
+        <v>727</v>
       </c>
       <c r="H304" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I304" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K304" s="0" t="s">
         <v>24</v>
       </c>
       <c r="L304" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B305" s="0" t="s">
-        <v>1222</v>
+        <v>728</v>
       </c>
       <c r="C305" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>1223</v>
+        <v>515</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>97</v>
+        <v>148</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>1167</v>
+        <v>681</v>
       </c>
       <c r="H305" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I305" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K305" s="0" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="L305" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="0" t="s">
-        <v>103</v>
+        <v>152</v>
       </c>
       <c r="B306" s="0" t="s">
-        <v>477</v>
+        <v>358</v>
       </c>
       <c r="C306" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>1225</v>
+        <v>729</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F306" s="0" t="s">
-        <v>428</v>
+        <v>170</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>255</v>
+        <v>230</v>
       </c>
       <c r="H306" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I306" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K306" s="0" t="s">
-        <v>190</v>
+        <v>198</v>
       </c>
       <c r="L306" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B307" s="0" t="s">
-        <v>750</v>
+        <v>488</v>
       </c>
       <c r="C307" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>1227</v>
+        <v>730</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>254</v>
+        <v>229</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>191</v>
+        <v>199</v>
       </c>
       <c r="H307" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I307" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K307" s="0" t="s">
-        <v>190</v>
+        <v>198</v>
       </c>
       <c r="L307" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B308" s="0" t="s">
         <v>24</v>
       </c>
       <c r="C308" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>1384</v>
+        <v>731</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>850</v>
+        <v>550</v>
       </c>
       <c r="H308" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I308" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K308" s="0" t="s">
         <v>24</v>
       </c>
       <c r="L308" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B309" s="0" t="s">
-        <v>321</v>
+        <v>266</v>
       </c>
       <c r="C309" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>1385</v>
+        <v>732</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>984</v>
+        <v>600</v>
       </c>
       <c r="H309" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I309" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K309" s="0" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="L309" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B310" s="0" t="s">
-        <v>710</v>
+        <v>475</v>
       </c>
       <c r="C310" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>1233</v>
+        <v>733</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>97</v>
+        <v>148</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>1235</v>
+        <v>734</v>
       </c>
       <c r="H310" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I310" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K310" s="0" t="s">
-        <v>190</v>
+        <v>198</v>
       </c>
       <c r="L310" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B311" s="0" t="s">
-        <v>223</v>
+        <v>214</v>
       </c>
       <c r="C311" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>1386</v>
+        <v>735</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>263</v>
+        <v>233</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>1238</v>
+        <v>701</v>
       </c>
       <c r="H311" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I311" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K311" s="0" t="s">
-        <v>190</v>
+        <v>198</v>
       </c>
       <c r="L311" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B312" s="0" t="s">
-        <v>223</v>
+        <v>214</v>
       </c>
       <c r="C312" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>1237</v>
+        <v>736</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>1238</v>
+        <v>701</v>
       </c>
       <c r="H312" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I312" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K312" s="0" t="s">
-        <v>145</v>
+        <v>177</v>
       </c>
       <c r="L312" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B313" s="0" t="s">
         <v>24</v>
       </c>
       <c r="C313" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>1241</v>
+        <v>737</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>1242</v>
+        <v>738</v>
       </c>
       <c r="H313" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I313" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K313" s="0" t="s">
         <v>24</v>
       </c>
       <c r="L313" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B314" s="0" t="s">
-        <v>245</v>
+        <v>185</v>
       </c>
       <c r="C314" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>1387</v>
+        <v>739</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>1322</v>
+        <v>316</v>
       </c>
       <c r="H314" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I314" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K314" s="0" t="s">
-        <v>157</v>
+        <v>183</v>
       </c>
       <c r="L314" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B315" s="0" t="s">
-        <v>1388</v>
+        <v>740</v>
       </c>
       <c r="C315" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>780</v>
+        <v>503</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>571</v>
+        <v>405</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>1389</v>
+        <v>741</v>
       </c>
       <c r="H315" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I315" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K315" s="0" t="s">
-        <v>129</v>
+        <v>163</v>
       </c>
       <c r="L315" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B316" s="0" t="s">
-        <v>229</v>
+        <v>218</v>
       </c>
       <c r="C316" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>1244</v>
+        <v>742</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>232</v>
+        <v>220</v>
       </c>
       <c r="H316" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I316" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K316" s="0" t="s">
-        <v>157</v>
+        <v>183</v>
       </c>
       <c r="L316" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B317" s="0" t="s">
-        <v>259</v>
+        <v>231</v>
       </c>
       <c r="C317" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>569</v>
+        <v>404</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>453</v>
+        <v>315</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>1246</v>
+        <v>743</v>
       </c>
       <c r="H317" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I317" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K317" s="0" t="s">
-        <v>157</v>
+        <v>183</v>
       </c>
       <c r="L317" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B318" s="0" t="s">
-        <v>1349</v>
+        <v>540</v>
       </c>
       <c r="C318" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>562</v>
+        <v>399</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>1390</v>
+        <v>744</v>
       </c>
       <c r="H318" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I318" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K318" s="0" t="s">
         <v>24</v>
       </c>
       <c r="L318" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" s="0" t="s">
-        <v>103</v>
+        <v>152</v>
       </c>
       <c r="B319" s="0" t="s">
-        <v>186</v>
+        <v>196</v>
       </c>
       <c r="C319" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>1248</v>
+        <v>745</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>662</v>
+        <v>334</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>191</v>
+        <v>199</v>
       </c>
       <c r="H319" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I319" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K319" s="0" t="s">
-        <v>226</v>
+        <v>216</v>
       </c>
       <c r="L319" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B320" s="0" t="s">
-        <v>1251</v>
+        <v>746</v>
       </c>
       <c r="C320" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>1252</v>
+        <v>747</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>662</v>
+        <v>334</v>
       </c>
       <c r="G320" s="0" t="s">
-        <v>913</v>
+        <v>574</v>
       </c>
       <c r="H320" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I320" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K320" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="L320" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B321" s="0" t="s">
-        <v>750</v>
+        <v>488</v>
       </c>
       <c r="C321" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>924</v>
+        <v>291</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>1259</v>
+        <v>748</v>
       </c>
       <c r="H321" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I321" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K321" s="0" t="s">
-        <v>226</v>
+        <v>216</v>
       </c>
       <c r="L321" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B322" s="0" t="s">
-        <v>546</v>
+        <v>385</v>
       </c>
       <c r="C322" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>1263</v>
+        <v>749</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>97</v>
+        <v>148</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>1264</v>
+        <v>750</v>
       </c>
       <c r="H322" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I322" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K322" s="0" t="s">
-        <v>190</v>
+        <v>198</v>
       </c>
       <c r="L322" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B323" s="0" t="s">
-        <v>115</v>
+        <v>156</v>
       </c>
       <c r="C323" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>1266</v>
+        <v>751</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>240</v>
+        <v>223</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>120</v>
+        <v>159</v>
       </c>
       <c r="H323" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I323" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K323" s="0" t="s">
-        <v>145</v>
+        <v>177</v>
       </c>
       <c r="L323" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B324" s="0" t="s">
         <v>24</v>
       </c>
       <c r="C324" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>1391</v>
+        <v>752</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>1392</v>
+        <v>753</v>
       </c>
       <c r="H324" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I324" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K324" s="0" t="s">
         <v>24</v>
       </c>
       <c r="L324" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" s="0" t="s">
-        <v>103</v>
+        <v>152</v>
       </c>
       <c r="B325" s="0" t="s">
-        <v>750</v>
+        <v>488</v>
       </c>
       <c r="C325" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>1270</v>
+        <v>754</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>571</v>
+        <v>405</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>339</v>
+        <v>277</v>
       </c>
       <c r="H325" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I325" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K325" s="0" t="s">
-        <v>100</v>
+        <v>151</v>
       </c>
       <c r="L325" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B326" s="0" t="s">
-        <v>601</v>
+        <v>420</v>
       </c>
       <c r="C326" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>1274</v>
+        <v>755</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>939</v>
+        <v>580</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>642</v>
+        <v>443</v>
       </c>
       <c r="H326" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I326" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K326" s="0" t="s">
-        <v>190</v>
+        <v>198</v>
       </c>
       <c r="L326" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B327" s="0" t="s">
-        <v>313</v>
+        <v>263</v>
       </c>
       <c r="C327" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>1276</v>
+        <v>756</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>297</v>
+        <v>254</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>416</v>
+        <v>324</v>
       </c>
       <c r="H327" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I327" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K327" s="0" t="s">
-        <v>157</v>
+        <v>183</v>
       </c>
       <c r="L327" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B328" s="0" t="s">
-        <v>170</v>
+        <v>192</v>
       </c>
       <c r="C328" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>1282</v>
+        <v>757</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>662</v>
+        <v>334</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>530</v>
+        <v>377</v>
       </c>
       <c r="H328" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I328" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K328" s="0" t="s">
-        <v>190</v>
+        <v>198</v>
       </c>
       <c r="L328" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B329" s="0" t="s">
-        <v>421</v>
+        <v>327</v>
       </c>
       <c r="C329" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>422</v>
+        <v>328</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F329" s="0" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>423</v>
+        <v>329</v>
       </c>
       <c r="H329" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I329" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K329" s="0" t="s">
-        <v>190</v>
+        <v>198</v>
       </c>
       <c r="L329" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B330" s="0" t="s">
-        <v>553</v>
+        <v>392</v>
       </c>
       <c r="C330" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>1288</v>
+        <v>758</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>924</v>
+        <v>291</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>1289</v>
+        <v>759</v>
       </c>
       <c r="H330" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I330" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K330" s="0" t="s">
-        <v>143</v>
+        <v>175</v>
       </c>
       <c r="L330" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" s="0" t="s">
-        <v>103</v>
+        <v>152</v>
       </c>
       <c r="B331" s="0" t="s">
-        <v>440</v>
+        <v>82</v>
       </c>
       <c r="C331" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>1291</v>
+        <v>760</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>247</v>
+        <v>226</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>443</v>
+        <v>340</v>
       </c>
       <c r="H331" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I331" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K331" s="0" t="s">
-        <v>145</v>
+        <v>177</v>
       </c>
       <c r="L331" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" s="0" t="s">
-        <v>643</v>
+        <v>444</v>
       </c>
       <c r="B332" s="0" t="s">
-        <v>809</v>
+        <v>525</v>
       </c>
       <c r="C332" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>810</v>
+        <v>526</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F332" s="0" t="s">
-        <v>254</v>
+        <v>229</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>813</v>
+        <v>527</v>
       </c>
       <c r="H332" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I332" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K332" s="0" t="s">
-        <v>157</v>
+        <v>183</v>
       </c>
       <c r="L332" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" s="0" t="s">
-        <v>90</v>
+        <v>145</v>
       </c>
       <c r="B333" s="0" t="s">
-        <v>149</v>
+        <v>178</v>
       </c>
       <c r="C333" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>1295</v>
+        <v>761</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>1296</v>
+        <v>762</v>
       </c>
       <c r="H333" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I333" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K333" s="0" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="L333" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" s="0" t="s">
-        <v>103</v>
+        <v>152</v>
       </c>
       <c r="B334" s="0" t="s">
-        <v>186</v>
+        <v>196</v>
       </c>
       <c r="C334" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>1298</v>
+        <v>763</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>24</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>428</v>
+        <v>170</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>339</v>
+        <v>277</v>
       </c>
       <c r="H334" s="0" t="s">
-        <v>1306</v>
+        <v>150</v>
       </c>
       <c r="I334" s="0" t="s">
         <v>9</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K334" s="0" t="s">
-        <v>100</v>
+        <v>151</v>
       </c>
       <c r="L334" s="0" t="s">
-        <v>24</v>
-[...800 lines deleted...]
-      <c r="H17" s="0" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...212 lines deleted...]
-<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:DL11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="139.869979858398" customWidth="1"/>
-    <col min="2" max="2" width="23.1651191711426" customWidth="1"/>
-[...31 lines deleted...]
-    <col min="34" max="34" width="13.0042209625244" customWidth="1"/>
+    <col min="2" max="2" width="16.4682579040527" customWidth="1"/>
+    <col min="3" max="3" width="12.2438411712646" customWidth="1"/>
+    <col min="4" max="4" width="13.7846775054932" customWidth="1"/>
+    <col min="5" max="5" width="46.6056823730469" customWidth="1"/>
+    <col min="6" max="6" width="13.4709873199463" customWidth="1"/>
+    <col min="7" max="7" width="16.8507900238037" customWidth="1"/>
+    <col min="8" max="8" width="15.7650098800659" customWidth="1"/>
+    <col min="9" max="9" width="17.7794742584229" customWidth="1"/>
+    <col min="10" max="10" width="16.7715549468994" customWidth="1"/>
+    <col min="11" max="11" width="16.8943119049072" customWidth="1"/>
+    <col min="12" max="12" width="9.28933811187744" customWidth="1"/>
+    <col min="13" max="13" width="11.2328100204468" customWidth="1"/>
+    <col min="14" max="14" width="9.140625" customWidth="1"/>
+    <col min="15" max="15" width="12.3193073272705" customWidth="1"/>
+    <col min="16" max="16" width="9.4730052947998" customWidth="1"/>
+    <col min="17" max="17" width="14.0015459060669" customWidth="1"/>
+    <col min="18" max="18" width="9.62744140625" customWidth="1"/>
+    <col min="19" max="19" width="14.1586542129517" customWidth="1"/>
+    <col min="20" max="20" width="9.140625" customWidth="1"/>
+    <col min="21" max="21" width="12.3197755813599" customWidth="1"/>
+    <col min="22" max="22" width="11.0761251449585" customWidth="1"/>
+    <col min="23" max="23" width="23.2858848571777" customWidth="1"/>
+    <col min="24" max="24" width="26.8468170166016" customWidth="1"/>
+    <col min="25" max="25" width="23.4107551574707" customWidth="1"/>
+    <col min="26" max="26" width="21.9337024688721" customWidth="1"/>
+    <col min="27" max="27" width="24.5701885223389" customWidth="1"/>
+    <col min="28" max="28" width="15.4134759902954" customWidth="1"/>
+    <col min="29" max="29" width="34.1477088928223" customWidth="1"/>
+    <col min="30" max="30" width="9.140625" customWidth="1"/>
+    <col min="31" max="31" width="23.1651191711426" customWidth="1"/>
+    <col min="32" max="32" width="27.1680431365967" customWidth="1"/>
+    <col min="33" max="33" width="16.4163856506348" customWidth="1"/>
+    <col min="34" max="34" width="21.1964931488037" customWidth="1"/>
     <col min="35" max="35" width="21.8553886413574" customWidth="1"/>
-    <col min="36" max="36" width="9.62744140625" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="52" max="52" width="16.639232635498" customWidth="1"/>
+    <col min="36" max="36" width="16.8935375213623" customWidth="1"/>
+    <col min="37" max="37" width="9.46847057342529" customWidth="1"/>
+    <col min="38" max="38" width="13.0042209625244" customWidth="1"/>
+    <col min="39" max="39" width="13.9987125396729" customWidth="1"/>
+    <col min="40" max="40" width="22.8609447479248" customWidth="1"/>
+    <col min="41" max="41" width="137.081497192383" customWidth="1"/>
+    <col min="42" max="42" width="14.0951719284058" customWidth="1"/>
+    <col min="43" max="43" width="9.140625" customWidth="1"/>
+    <col min="44" max="44" width="9.140625" customWidth="1"/>
+    <col min="45" max="45" width="16.639232635498" customWidth="1"/>
+    <col min="46" max="46" width="19.1858921051025" customWidth="1"/>
+    <col min="47" max="47" width="16.8960285186768" customWidth="1"/>
+    <col min="48" max="48" width="14.4082813262939" customWidth="1"/>
+    <col min="49" max="49" width="15.9452333450317" customWidth="1"/>
+    <col min="50" max="50" width="16.1050109863281" customWidth="1"/>
+    <col min="51" max="51" width="12.477201461792" customWidth="1"/>
+    <col min="52" max="52" width="12.0075979232788" customWidth="1"/>
     <col min="53" max="53" width="9.140625" customWidth="1"/>
     <col min="54" max="54" width="9.140625" customWidth="1"/>
     <col min="55" max="55" width="9.140625" customWidth="1"/>
     <col min="56" max="56" width="9.140625" customWidth="1"/>
     <col min="57" max="57" width="9.140625" customWidth="1"/>
     <col min="58" max="58" width="9.140625" customWidth="1"/>
     <col min="59" max="59" width="9.140625" customWidth="1"/>
     <col min="60" max="60" width="9.140625" customWidth="1"/>
     <col min="61" max="61" width="9.140625" customWidth="1"/>
     <col min="62" max="62" width="9.140625" customWidth="1"/>
     <col min="63" max="63" width="9.140625" customWidth="1"/>
     <col min="64" max="64" width="9.140625" customWidth="1"/>
     <col min="65" max="65" width="9.140625" customWidth="1"/>
     <col min="66" max="66" width="9.140625" customWidth="1"/>
     <col min="67" max="67" width="9.140625" customWidth="1"/>
     <col min="68" max="68" width="9.140625" customWidth="1"/>
     <col min="69" max="69" width="9.140625" customWidth="1"/>
     <col min="70" max="70" width="9.140625" customWidth="1"/>
     <col min="71" max="71" width="9.140625" customWidth="1"/>
     <col min="72" max="72" width="9.140625" customWidth="1"/>
     <col min="73" max="73" width="9.140625" customWidth="1"/>
     <col min="74" max="74" width="9.140625" customWidth="1"/>
     <col min="75" max="75" width="9.140625" customWidth="1"/>
     <col min="76" max="76" width="9.140625" customWidth="1"/>
     <col min="77" max="77" width="9.140625" customWidth="1"/>
@@ -34651,204 +17200,204 @@
     <col min="116" max="116" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="s">
-        <v>1452</v>
+        <v>764</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>1453</v>
+        <v>765</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>18</v>
+        <v>766</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>1454</v>
+        <v>767</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>1455</v>
+        <v>768</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>1456</v>
+        <v>769</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>1457</v>
+        <v>770</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>1458</v>
+        <v>771</v>
       </c>
       <c r="I10" s="1" t="s">
-        <v>1459</v>
+        <v>772</v>
       </c>
       <c r="J10" s="1" t="s">
-        <v>1460</v>
+        <v>773</v>
       </c>
       <c r="K10" s="1" t="s">
-        <v>1461</v>
+        <v>774</v>
       </c>
       <c r="L10" s="1" t="s">
-        <v>1462</v>
+        <v>775</v>
       </c>
       <c r="M10" s="1" t="s">
-        <v>1463</v>
+        <v>776</v>
       </c>
       <c r="N10" s="1" t="s">
-        <v>1464</v>
+        <v>777</v>
       </c>
       <c r="O10" s="1" t="s">
-        <v>1465</v>
+        <v>778</v>
       </c>
       <c r="P10" s="1" t="s">
-        <v>1466</v>
+        <v>779</v>
       </c>
       <c r="Q10" s="1" t="s">
-        <v>1467</v>
+        <v>780</v>
       </c>
       <c r="R10" s="1" t="s">
-        <v>1468</v>
+        <v>781</v>
       </c>
       <c r="S10" s="1" t="s">
-        <v>1469</v>
+        <v>782</v>
       </c>
       <c r="T10" s="1" t="s">
-        <v>1470</v>
+        <v>783</v>
       </c>
       <c r="U10" s="1" t="s">
-        <v>1471</v>
+        <v>784</v>
       </c>
       <c r="V10" s="1" t="s">
-        <v>1472</v>
+        <v>785</v>
       </c>
       <c r="W10" s="1" t="s">
-        <v>1473</v>
+        <v>786</v>
       </c>
       <c r="X10" s="1" t="s">
-        <v>1474</v>
+        <v>787</v>
       </c>
       <c r="Y10" s="1" t="s">
+        <v>788</v>
+      </c>
+      <c r="Z10" s="1" t="s">
+        <v>789</v>
+      </c>
+      <c r="AA10" s="1" t="s">
+        <v>790</v>
+      </c>
+      <c r="AB10" s="1" t="s">
+        <v>791</v>
+      </c>
+      <c r="AC10" s="1" t="s">
+        <v>792</v>
+      </c>
+      <c r="AD10" s="1" t="s">
+        <v>793</v>
+      </c>
+      <c r="AE10" s="1" t="s">
+        <v>794</v>
+      </c>
+      <c r="AF10" s="1" t="s">
+        <v>795</v>
+      </c>
+      <c r="AG10" s="1" t="s">
+        <v>796</v>
+      </c>
+      <c r="AH10" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="Z10" s="1" t="s">
+      <c r="AI10" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AJ10" s="1" t="s">
+        <v>797</v>
+      </c>
+      <c r="AK10" s="1" t="s">
+        <v>798</v>
+      </c>
+      <c r="AL10" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="AA10" s="1" t="s">
-[...34 lines deleted...]
-      </c>
       <c r="AM10" s="1" t="s">
-        <v>1485</v>
+        <v>799</v>
       </c>
       <c r="AN10" s="1" t="s">
-        <v>1486</v>
+        <v>109</v>
       </c>
       <c r="AO10" s="1" t="s">
-        <v>1487</v>
+        <v>111</v>
       </c>
       <c r="AP10" s="1" t="s">
-        <v>1488</v>
+        <v>800</v>
       </c>
       <c r="AQ10" s="1" t="s">
-        <v>1489</v>
+        <v>801</v>
       </c>
       <c r="AR10" s="1" t="s">
-        <v>1490</v>
+        <v>802</v>
       </c>
       <c r="AS10" s="1" t="s">
-        <v>1491</v>
+        <v>803</v>
       </c>
       <c r="AT10" s="1" t="s">
-        <v>1492</v>
+        <v>804</v>
       </c>
       <c r="AU10" s="1" t="s">
-        <v>1493</v>
+        <v>805</v>
       </c>
       <c r="AV10" s="1" t="s">
-        <v>1494</v>
+        <v>806</v>
       </c>
       <c r="AW10" s="1" t="s">
-        <v>1495</v>
+        <v>807</v>
       </c>
       <c r="AX10" s="1" t="s">
-        <v>1496</v>
+        <v>808</v>
       </c>
       <c r="AY10" s="1" t="s">
-        <v>1497</v>
+        <v>809</v>
       </c>
       <c r="AZ10" s="1" t="s">
-        <v>1498</v>
+        <v>810</v>
       </c>
       <c r="BA10" s="1"/>
       <c r="BB10" s="1"/>
       <c r="BC10" s="1"/>
       <c r="BD10" s="1"/>
       <c r="BE10" s="1"/>
       <c r="BF10" s="1"/>
       <c r="BG10" s="1"/>
       <c r="BH10" s="1"/>
       <c r="BI10" s="1"/>
       <c r="BJ10" s="1"/>
       <c r="BK10" s="1"/>
       <c r="BL10" s="1"/>
       <c r="BM10" s="1"/>
       <c r="BN10" s="1"/>
       <c r="BO10" s="1"/>
       <c r="BP10" s="1"/>
       <c r="BQ10" s="1"/>
       <c r="BR10" s="1"/>
       <c r="BS10" s="1"/>
       <c r="BT10" s="1"/>
       <c r="BU10" s="1"/>
       <c r="BV10" s="1"/>
       <c r="BW10" s="1"/>
       <c r="BX10" s="1"/>
@@ -34873,204 +17422,204 @@
       <c r="CQ10" s="1"/>
       <c r="CR10" s="1"/>
       <c r="CS10" s="1"/>
       <c r="CT10" s="1"/>
       <c r="CU10" s="1"/>
       <c r="CV10" s="1"/>
       <c r="CW10" s="1"/>
       <c r="CX10" s="1"/>
       <c r="CY10" s="1"/>
       <c r="CZ10" s="1"/>
       <c r="DA10" s="1"/>
       <c r="DB10" s="1"/>
       <c r="DC10" s="1"/>
       <c r="DD10" s="1"/>
       <c r="DE10" s="1"/>
       <c r="DF10" s="1"/>
       <c r="DG10" s="1"/>
       <c r="DH10" s="1"/>
       <c r="DI10" s="1"/>
       <c r="DJ10" s="1"/>
       <c r="DK10" s="1"/>
       <c r="DL10" s="1"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>1499</v>
+        <v>811</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>1500</v>
+        <v>812</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>27</v>
+        <v>813</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>1501</v>
+        <v>814</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>1502</v>
+        <v>815</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>1499</v>
+        <v>814</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>1499</v>
+        <v>814</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>1499</v>
+        <v>816</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>1499</v>
+        <v>814</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>1499</v>
+        <v>84</v>
       </c>
       <c r="K11" s="0" t="s">
-        <v>1503</v>
+        <v>817</v>
       </c>
       <c r="L11" s="0" t="s">
-        <v>1504</v>
+        <v>818</v>
       </c>
       <c r="M11" s="0" t="s">
-        <v>1499</v>
+        <v>814</v>
       </c>
       <c r="N11" s="0" t="s">
-        <v>1499</v>
+        <v>108</v>
       </c>
       <c r="O11" s="0" t="s">
-        <v>1451</v>
+        <v>814</v>
       </c>
       <c r="P11" s="0" t="s">
-        <v>1499</v>
+        <v>819</v>
       </c>
       <c r="Q11" s="0" t="s">
-        <v>1505</v>
+        <v>814</v>
       </c>
       <c r="R11" s="0" t="s">
-        <v>1499</v>
+        <v>814</v>
       </c>
       <c r="S11" s="0" t="s">
-        <v>1499</v>
+        <v>814</v>
       </c>
       <c r="T11" s="0" t="s">
-        <v>1499</v>
+        <v>814</v>
       </c>
       <c r="U11" s="0" t="s">
-        <v>1499</v>
+        <v>814</v>
       </c>
       <c r="V11" s="0" t="s">
-        <v>226</v>
+        <v>814</v>
       </c>
       <c r="W11" s="0" t="s">
-        <v>1499</v>
+        <v>820</v>
       </c>
       <c r="X11" s="0" t="s">
-        <v>939</v>
+        <v>814</v>
       </c>
       <c r="Y11" s="0" t="s">
+        <v>814</v>
+      </c>
+      <c r="Z11" s="0" t="s">
+        <v>814</v>
+      </c>
+      <c r="AA11" s="0" t="s">
+        <v>814</v>
+      </c>
+      <c r="AB11" s="0" t="s">
+        <v>814</v>
+      </c>
+      <c r="AC11" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="AD11" s="0" t="s">
+        <v>821</v>
+      </c>
+      <c r="AE11" s="0" t="s">
+        <v>822</v>
+      </c>
+      <c r="AF11" s="0" t="s">
+        <v>814</v>
+      </c>
+      <c r="AG11" s="0" t="s">
+        <v>814</v>
+      </c>
+      <c r="AH11" s="0" t="s">
         <v>11</v>
-      </c>
-[...25 lines deleted...]
-        <v>26</v>
       </c>
       <c r="AI11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="AJ11" s="0" t="s">
-        <v>1499</v>
+        <v>814</v>
       </c>
       <c r="AK11" s="0" t="s">
-        <v>1499</v>
+        <v>814</v>
       </c>
       <c r="AL11" s="0" t="s">
-        <v>1499</v>
+        <v>823</v>
       </c>
       <c r="AM11" s="0" t="s">
-        <v>1499</v>
+        <v>814</v>
       </c>
       <c r="AN11" s="0" t="s">
-        <v>1508</v>
+        <v>814</v>
       </c>
       <c r="AO11" s="0" t="s">
-        <v>1499</v>
+        <v>824</v>
       </c>
       <c r="AP11" s="0" t="s">
-        <v>25</v>
+        <v>814</v>
       </c>
       <c r="AQ11" s="0" t="s">
-        <v>1499</v>
+        <v>814</v>
       </c>
       <c r="AR11" s="0" t="s">
-        <v>1509</v>
+        <v>814</v>
       </c>
       <c r="AS11" s="0" t="s">
-        <v>1510</v>
+        <v>814</v>
       </c>
       <c r="AT11" s="0" t="s">
-        <v>1499</v>
+        <v>825</v>
       </c>
       <c r="AU11" s="0" t="s">
-        <v>1511</v>
+        <v>216</v>
       </c>
       <c r="AV11" s="0" t="s">
-        <v>1499</v>
+        <v>155</v>
       </c>
       <c r="AW11" s="0" t="s">
-        <v>1512</v>
+        <v>580</v>
       </c>
       <c r="AX11" s="0" t="s">
-        <v>1499</v>
+        <v>826</v>
       </c>
       <c r="AY11" s="0" t="s">
-        <v>1432</v>
+        <v>825</v>
       </c>
       <c r="AZ11" s="0" t="s">
-        <v>1499</v>
+        <v>827</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=EPPlusLicense.txt>This workbook was created with the EPPlus library, licensed to South African National Biodiversity Institute under the Polyform Noncommercial license, see https://polyformproject.org/licenses/noncommercial/1.0.0
 For more information about EPPlus, see https://epplussoftware.com/
 
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>EPPlus</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:keywords>EPPlus noncommercial use</cp:keywords>
   <dc:description>This workbook has been created with EPPlus licensed to South African National Biodiversity Institute under The Polyform Noncommercial License: See https://polyformproject.org/licenses/noncommercial/1.0.0</dc:description>
   <dc:creator>South African National Biodiversity Institute</dc:creator>
 </cp:coreProperties>