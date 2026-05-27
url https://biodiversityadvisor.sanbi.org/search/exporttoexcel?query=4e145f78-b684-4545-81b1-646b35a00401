--- v1 (2026-05-27)
+++ v2 (2026-05-27)
@@ -27,51 +27,51 @@
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="INCLUSIVENAMES" sheetId="1" r:id="rId1"/>
     <sheet name="COMMONNAMES" sheetId="2" r:id="rId3"/>
     <sheet name="COMMONNAMESDISTINCT" sheetId="3" r:id="rId4"/>
     <sheet name="TAXONDESCRIPTIONS" sheetId="4" r:id="rId5"/>
     <sheet name="LITERATURE" sheetId="5" r:id="rId6"/>
     <sheet name="SYNONYMS" sheetId="6" r:id="rId7"/>
     <sheet name="SPECIMENBARCODE" sheetId="7" r:id="rId8"/>
     <sheet name="TAXON" sheetId="8" r:id="rId9"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="828" uniqueCount="828">
   <si>
     <t>Biodiversity Advisor Search Results</t>
   </si>
   <si>
-    <t xml:space="preserve">Downloaded from Biodiversity Advisor (https://biodiversityadvisor.sanbi.org)  [Accessed (please insert date of download 5/27/2026 11:31:36 PM.</t>
+    <t xml:space="preserve">Downloaded from Biodiversity Advisor (https://biodiversityadvisor.sanbi.org)  [Accessed (please insert date of download 5/28/2026 12:32:28 AM.</t>
   </si>
   <si>
     <t>Acknowledgement and attribution</t>
   </si>
   <si>
     <t>South African National Biodiversity Institute. 2023. Available: https://biodiversityadvisor.sanbi.org</t>
   </si>
   <si>
     <t>INFRA_CALCFULLNAME</t>
   </si>
   <si>
     <t>INC_SPECIESID</t>
   </si>
   <si>
     <t>INFRA_SPECIESID</t>
   </si>
   <si>
     <t>INC_CALCFULLNAME</t>
   </si>
   <si>
     <t>Silene undulata Aiton subsp. undulata</t>
   </si>
   <si>
     <t>4e145f78-b684-4545-81b1-646b35a00401</t>
   </si>
@@ -2566,51 +2566,51 @@
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:BP12"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="139.869979858398" customWidth="1"/>
+    <col min="1" max="1" width="139.994918823242" customWidth="1"/>
     <col min="2" max="2" width="42.5805320739746" customWidth="1"/>
     <col min="3" max="3" width="41.3382225036621" customWidth="1"/>
     <col min="4" max="4" width="21.2156524658203" customWidth="1"/>
     <col min="5" max="5" width="9.140625" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
     <col min="7" max="7" width="9.140625" customWidth="1"/>
     <col min="8" max="8" width="9.140625" customWidth="1"/>
     <col min="9" max="9" width="9.140625" customWidth="1"/>
     <col min="10" max="10" width="9.140625" customWidth="1"/>
     <col min="11" max="11" width="9.140625" customWidth="1"/>
     <col min="12" max="12" width="9.140625" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
@@ -2775,51 +2775,51 @@
         <v>12</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>13</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:BR23"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="139.869979858398" customWidth="1"/>
+    <col min="1" max="1" width="139.994918823242" customWidth="1"/>
     <col min="2" max="2" width="13.0042209625244" customWidth="1"/>
     <col min="3" max="3" width="19.8389301300049" customWidth="1"/>
     <col min="4" max="4" width="159.005966186523" customWidth="1"/>
     <col min="5" max="5" width="22.9902038574219" customWidth="1"/>
     <col min="6" max="6" width="40.7210083007813" customWidth="1"/>
     <col min="7" max="7" width="9.140625" customWidth="1"/>
     <col min="8" max="8" width="9.140625" customWidth="1"/>
     <col min="9" max="9" width="9.140625" customWidth="1"/>
     <col min="10" max="10" width="9.140625" customWidth="1"/>
     <col min="11" max="11" width="9.140625" customWidth="1"/>
     <col min="12" max="12" width="9.140625" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
@@ -3224,51 +3224,51 @@
         <v>42</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>38</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>29</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:BM19"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="139.869979858398" customWidth="1"/>
+    <col min="1" max="1" width="139.994918823242" customWidth="1"/>
     <col min="2" max="2" width="9.140625" customWidth="1"/>
     <col min="3" max="3" width="9.140625" customWidth="1"/>
     <col min="4" max="4" width="9.140625" customWidth="1"/>
     <col min="5" max="5" width="9.140625" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
     <col min="7" max="7" width="9.140625" customWidth="1"/>
     <col min="8" max="8" width="9.140625" customWidth="1"/>
     <col min="9" max="9" width="9.140625" customWidth="1"/>
     <col min="10" max="10" width="9.140625" customWidth="1"/>
     <col min="11" max="11" width="9.140625" customWidth="1"/>
     <col min="12" max="12" width="9.140625" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
@@ -3438,51 +3438,51 @@
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:BQ24"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="139.869979858398" customWidth="1"/>
+    <col min="1" max="1" width="139.994918823242" customWidth="1"/>
     <col min="2" max="2" width="12.666654586792" customWidth="1"/>
     <col min="3" max="3" width="12.9443483352661" customWidth="1"/>
     <col min="4" max="4" width="228.82585144043" customWidth="1"/>
     <col min="5" max="5" width="256" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
     <col min="7" max="7" width="9.140625" customWidth="1"/>
     <col min="8" max="8" width="9.140625" customWidth="1"/>
     <col min="9" max="9" width="9.140625" customWidth="1"/>
     <col min="10" max="10" width="9.140625" customWidth="1"/>
     <col min="11" max="11" width="9.140625" customWidth="1"/>
     <col min="12" max="12" width="9.140625" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
@@ -3861,51 +3861,51 @@
         <v>65</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>53</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>70</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:BT17"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="139.869979858398" customWidth="1"/>
+    <col min="1" max="1" width="139.994918823242" customWidth="1"/>
     <col min="2" max="2" width="18.536563873291" customWidth="1"/>
     <col min="3" max="3" width="119.355354309082" customWidth="1"/>
     <col min="4" max="4" width="16.7160453796387" customWidth="1"/>
     <col min="5" max="5" width="24.6175117492676" customWidth="1"/>
     <col min="6" max="6" width="64.1572036743164" customWidth="1"/>
     <col min="7" max="7" width="101.335586547852" customWidth="1"/>
     <col min="8" max="8" width="9.140625" customWidth="1"/>
     <col min="9" max="9" width="9.140625" customWidth="1"/>
     <col min="10" max="10" width="9.140625" customWidth="1"/>
     <col min="11" max="11" width="9.140625" customWidth="1"/>
     <col min="12" max="12" width="9.140625" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
@@ -4240,51 +4240,51 @@
         <v>106</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>107</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>108</v>
       </c>
       <c r="H17" s="0" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:BV13"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="139.869979858398" customWidth="1"/>
+    <col min="1" max="1" width="139.994918823242" customWidth="1"/>
     <col min="2" max="2" width="34.1477088928223" customWidth="1"/>
     <col min="3" max="3" width="34.1477088928223" customWidth="1"/>
     <col min="4" max="4" width="13.0042209625244" customWidth="1"/>
     <col min="5" max="5" width="33.8663482666016" customWidth="1"/>
     <col min="6" max="6" width="41.7716484069824" customWidth="1"/>
     <col min="7" max="7" width="41.1889724731445" customWidth="1"/>
     <col min="8" max="8" width="38.3357162475586" customWidth="1"/>
     <col min="9" max="9" width="29.0559272766113" customWidth="1"/>
     <col min="10" max="10" width="22.9942665100098" customWidth="1"/>
     <col min="11" max="11" width="9.140625" customWidth="1"/>
     <col min="12" max="12" width="9.140625" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
@@ -4535,51 +4535,51 @@
         <v>131</v>
       </c>
       <c r="H13" s="0" t="s">
         <v>123</v>
       </c>
       <c r="I13" s="0" t="s">
         <v>132</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>133</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:BX334"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="139.869979858398" customWidth="1"/>
+    <col min="1" max="1" width="139.994918823242" customWidth="1"/>
     <col min="2" max="2" width="18.9249477386475" customWidth="1"/>
     <col min="3" max="3" width="16.8503913879395" customWidth="1"/>
     <col min="4" max="4" width="18.0319232940674" customWidth="1"/>
     <col min="5" max="5" width="17.5667171478271" customWidth="1"/>
     <col min="6" max="6" width="17.8236141204834" customWidth="1"/>
     <col min="7" max="7" width="23.792459487915" customWidth="1"/>
     <col min="8" max="8" width="21.9820461273193" customWidth="1"/>
     <col min="9" max="9" width="42.5805320739746" customWidth="1"/>
     <col min="10" max="10" width="63.0541000366211" customWidth="1"/>
     <col min="11" max="11" width="21.1659736633301" customWidth="1"/>
     <col min="12" max="12" width="21.3445873260498" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
@@ -17060,51 +17060,51 @@
         <v>9</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>24</v>
       </c>
       <c r="K334" s="0" t="s">
         <v>151</v>
       </c>
       <c r="L334" s="0" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:DL11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="139.869979858398" customWidth="1"/>
+    <col min="1" max="1" width="139.994918823242" customWidth="1"/>
     <col min="2" max="2" width="16.4682579040527" customWidth="1"/>
     <col min="3" max="3" width="12.2438411712646" customWidth="1"/>
     <col min="4" max="4" width="13.7846775054932" customWidth="1"/>
     <col min="5" max="5" width="46.6056823730469" customWidth="1"/>
     <col min="6" max="6" width="13.4709873199463" customWidth="1"/>
     <col min="7" max="7" width="16.8507900238037" customWidth="1"/>
     <col min="8" max="8" width="15.7650098800659" customWidth="1"/>
     <col min="9" max="9" width="17.7794742584229" customWidth="1"/>
     <col min="10" max="10" width="16.7715549468994" customWidth="1"/>
     <col min="11" max="11" width="16.8943119049072" customWidth="1"/>
     <col min="12" max="12" width="9.28933811187744" customWidth="1"/>
     <col min="13" max="13" width="11.2328100204468" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="12.3193073272705" customWidth="1"/>
     <col min="16" max="16" width="9.4730052947998" customWidth="1"/>
     <col min="17" max="17" width="14.0015459060669" customWidth="1"/>
     <col min="18" max="18" width="9.62744140625" customWidth="1"/>
     <col min="19" max="19" width="14.1586542129517" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="12.3197755813599" customWidth="1"/>
     <col min="22" max="22" width="11.0761251449585" customWidth="1"/>
     <col min="23" max="23" width="23.2858848571777" customWidth="1"/>
     <col min="24" max="24" width="26.8468170166016" customWidth="1"/>
     <col min="25" max="25" width="23.4107551574707" customWidth="1"/>
     <col min="26" max="26" width="21.9337024688721" customWidth="1"/>