--- v0 (2025-12-13)
+++ v1 (2026-06-06)
@@ -8,115 +8,163 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet3.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet4.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet5.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet6.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet7.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="text/plain" PartName="/EPPlusLicense.txt"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="COMMONNAMES" sheetId="1" r:id="rId1"/>
-    <sheet name="BOTANICALRECORDS" sheetId="2" r:id="rId3"/>
-[...1 lines deleted...]
-    <sheet name="TAXONDESCRIPTIONS" sheetId="4" r:id="rId5"/>
+    <sheet name="COMMONNAMESDISTINCT" sheetId="2" r:id="rId3"/>
+    <sheet name="TAXONDESCRIPTIONS" sheetId="3" r:id="rId4"/>
+    <sheet name="BOTANICALRECORDS" sheetId="4" r:id="rId5"/>
     <sheet name="LITERATURE" sheetId="5" r:id="rId6"/>
-    <sheet name="COMMONNAMESDISTINCT" sheetId="6" r:id="rId7"/>
+    <sheet name="SPECIMENBARCODE" sheetId="6" r:id="rId7"/>
     <sheet name="TAXON" sheetId="7" r:id="rId8"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="187" uniqueCount="187">
   <si>
     <t>Biodiversity Advisor Search Results</t>
   </si>
   <si>
-    <t xml:space="preserve">Downloaded from Biodiversity Advisor (https://biodiversityadvisor.sanbi.org)  [Accessed (please insert date of download 12/13/2025 12:58:47 PM.</t>
+    <t xml:space="preserve">Downloaded from Biodiversity Advisor (https://biodiversityadvisor.sanbi.org)  [Accessed (please insert date of download 6/6/2026 12:45:02 PM.</t>
   </si>
   <si>
     <t>Acknowledgement and attribution</t>
   </si>
   <si>
     <t>South African National Biodiversity Institute. 2023. Available: https://biodiversityadvisor.sanbi.org</t>
   </si>
   <si>
+    <t>VERNACULARNAME</t>
+  </si>
+  <si>
+    <t>LANGUAGE</t>
+  </si>
+  <si>
+    <t>BIBLIO_BARCODE</t>
+  </si>
+  <si>
     <t>CALCFULLNAME</t>
   </si>
   <si>
     <t>TAXSTATUS</t>
   </si>
   <si>
-    <t>VERNACULARNAME</t>
-[...7 lines deleted...]
-  <si>
     <t>COLLECTIONEVENTID</t>
   </si>
   <si>
+    <t>cup-flower</t>
+  </si>
+  <si>
+    <t>English</t>
+  </si>
+  <si>
+    <t>Welman, WG. 2019. Solanaceae: Nierembergia Ruiz &amp; Pavón. In: CL Bredenkamp (ed.), A Flora of the Eastern Cape Province. Strelitzia 41(2): 1543-1543. South African National Biodiversity Institute, Pretoria.</t>
+  </si>
+  <si>
     <t>Nierembergia linariifolia var. glabriuscula (Dunal) A.A.Coccuci &amp; Hunz.</t>
   </si>
   <si>
     <t>Accepted name</t>
   </si>
   <si>
-    <t>cup-flower</t>
-[...7 lines deleted...]
-  <si>
     <t/>
   </si>
   <si>
     <t>purple robe</t>
   </si>
   <si>
+    <t>TEXTTITLE</t>
+  </si>
+  <si>
+    <t>TAXONTEXT</t>
+  </si>
+  <si>
+    <t>BIBLIO</t>
+  </si>
+  <si>
+    <t>COMMENTS</t>
+  </si>
+  <si>
+    <t>Distribution</t>
+  </si>
+  <si>
+    <t>Native to Argentina.</t>
+  </si>
+  <si>
+    <t>Retief, E; Meyer, NL. 2017. Solanaceae: Nierembergia. In: E Retief &amp; NL Meyer (eds), Plants of the Free State: Inventory and identification guide. Strelitzia 38: 800-800. South African National Biodiversity Institute, Pretoria. [CC BY]</t>
+  </si>
+  <si>
+    <t>e-Fl; PS</t>
+  </si>
+  <si>
+    <t>Habitat</t>
+  </si>
+  <si>
+    <t>Vredefort Dome Savanna; Dry Grassland; Mesic Grassland. Garden escape, along roadsides, waste places, abandoned land.</t>
+  </si>
+  <si>
+    <t>Grassland, disturbed areas, garden escape, rare; poisonous; Drakensberg Grassland, Dry Highveld Grassland.</t>
+  </si>
+  <si>
+    <t>Welman, WG. 2019. Solanaceae: Nierembergia Ruiz &amp; Pavón. In: CL Bredenkamp (ed.), A Flora of the Eastern Cape Province. Strelitzia 41(2): 1543-1543. South African National Biodiversity Institute, Pretoria. [CC BY]</t>
+  </si>
+  <si>
+    <t>e-Fl</t>
+  </si>
+  <si>
+    <t>Morphology</t>
+  </si>
+  <si>
+    <t>Dwarf shrub, up to 0.2 m high; pubescent with short, rigid hairs, sessile and stipitate glands. Stems erect or decumbent, diffusely branched. Leaves with blade linear, 8-12 x 0.5-1.5 mm, margins entire. Flowers: solitary opposite a leaf; stamens borne on corolla, stipitate glands present on filaments; calyx campanulate, deeply 5-lobed, tube 5-6 mm long, strongly veined, lobes 3-6 mm long, narrowly ovate; corolla cup-shaped, limb 5-lobed, 15-20 mm in diameter, bluish purple; Sep.-Mar. Fruit a capsule with many seeds.</t>
+  </si>
+  <si>
+    <t>Erect, shrubby perennial, up to 350 mm high, many shoots rooting at base. Leaves linear, up to 25 x 2 mm, glabrous to very hairy, sessile. Inflorescence a lax cyme; pedicels up to 6 mm long. Calyx up to 11 mm long, tube ± campanulate, lobes oblong, up to 3.5 mm long. Corolla tube up to 15.5 mm long, narrow, elongate, abruptly expanded, shallow limb up to 20 mm in diam., white to purple. Flowering time July-Dec. Fruit a 2-celled capsule, 4 mm long, with deeply bifid valves. Seeds 1 mm long, angular with netted-pitted surface.</t>
+  </si>
+  <si>
     <t>ELEVATION</t>
   </si>
   <si>
     <t>CULTIVATED</t>
   </si>
   <si>
     <t>MUSEUMCODE</t>
   </si>
   <si>
     <t>LOCALITYNOTES</t>
   </si>
   <si>
     <t>COLLECTIONYEAR</t>
   </si>
   <si>
     <t>LLRESOLUTION</t>
   </si>
   <si>
     <t>FIELDNUMBER</t>
   </si>
   <si>
     <t>LATITUDE</t>
   </si>
   <si>
     <t>HABITATTEXT</t>
@@ -154,53 +202,50 @@
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Mountain Zebra Park. Doornhoek 284.</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>ER/KSAN154</t>
   </si>
   <si>
     <t>-32.125</t>
   </si>
   <si>
     <t>South Africa</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Retief, E</t>
   </si>
   <si>
-    <t>SANParks</t>
-[...1 lines deleted...]
-  <si>
     <t>Eastern Cape</t>
   </si>
   <si>
     <t>Herb. Corolla purplish-blue.</t>
   </si>
   <si>
     <t>25.375</t>
   </si>
   <si>
     <t>Cofimvaba District. Farm 274, Fordyce section, ±23.5 km NNE of Cathcart. 32°05'46.6"S 27°13'29.1"E.</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>10937</t>
   </si>
   <si>
     <t>-32.09638889</t>
   </si>
   <si>
     <t>plain</t>
   </si>
   <si>
     <t>7</t>
@@ -223,408 +268,363 @@
   <si>
     <t>Pilansberg Nature Reserve.</t>
   </si>
   <si>
     <t>s.n.</t>
   </si>
   <si>
     <t>-25.125</t>
   </si>
   <si>
     <t>Lifschitz, C</t>
   </si>
   <si>
     <t>Garden escape ex South America. Cup flower.</t>
   </si>
   <si>
     <t>North West</t>
   </si>
   <si>
     <t>Flowering in October.</t>
   </si>
   <si>
     <t>27.125</t>
   </si>
   <si>
+    <t>SPECIESID</t>
+  </si>
+  <si>
+    <t>LITERATUREPRINTYEAR</t>
+  </si>
+  <si>
+    <t>REFERENCE_TYPE</t>
+  </si>
+  <si>
+    <t>LITERATURETITLE</t>
+  </si>
+  <si>
+    <t>LITERATURENAMESTRING</t>
+  </si>
+  <si>
+    <t>LITERATUREADDINFO</t>
+  </si>
+  <si>
+    <t>LITERATUREPUBLISHER</t>
+  </si>
+  <si>
+    <t>DOI</t>
+  </si>
+  <si>
+    <t>REFERENCEURL</t>
+  </si>
+  <si>
+    <t>52aed5da-13f8-4841-a91e-213996b762cd</t>
+  </si>
+  <si>
+    <t>2019</t>
+  </si>
+  <si>
+    <t>Series Chapter</t>
+  </si>
+  <si>
+    <t>Solanaceae: Nierembergia Ruiz &amp; Pavón</t>
+  </si>
+  <si>
+    <t>Welman, WG</t>
+  </si>
+  <si>
+    <t>In: CL Bredenkamp (ed.), A Flora of the Eastern Cape Province. Strelitzia 41(2)1543-1543</t>
+  </si>
+  <si>
+    <t>South African National Biodiversity Institute, Pretoria</t>
+  </si>
+  <si>
+    <t>2017</t>
+  </si>
+  <si>
+    <t>Solanaceae: Nierembergia</t>
+  </si>
+  <si>
+    <t>Retief, E; Meyer, NL</t>
+  </si>
+  <si>
+    <t>In: E Retief &amp; NL Meyer (eds), Plants of the Free State: Inventory and identification guide. Strelitzia 38: 800-800</t>
+  </si>
+  <si>
+    <t>2000</t>
+  </si>
+  <si>
+    <t>Book chapter</t>
+  </si>
+  <si>
+    <t>Nierembergia</t>
+  </si>
+  <si>
+    <t>Shaw, JHM</t>
+  </si>
+  <si>
+    <t>In: J Cullen, JCM Alexander, CD Brickell, JR Edmondson, PS Green, VH Heywood, PM Jørgensen, SL Jury, SG Knees, HS Maxwell, DM Miller, NKB Robson, SM Walters &amp; PF Yeo (eds), Dicotyledons, Eur. Gard. Fl. 262-263</t>
+  </si>
+  <si>
+    <t>Cambridge University Press, Cambridge</t>
+  </si>
+  <si>
+    <t>SPECIMENCATEGORY</t>
+  </si>
+  <si>
     <t>TYPECATEGORY</t>
   </si>
   <si>
     <t>TYPETAXSTATUS</t>
   </si>
   <si>
-    <t>SPECIMENCATEGORY</t>
+    <t>TYPECALCFULLNAME</t>
+  </si>
+  <si>
+    <t>IMAGEURL</t>
   </si>
   <si>
     <t>SYN_SPECIESID</t>
   </si>
   <si>
-    <t>IMAGEURL</t>
-[...4 lines deleted...]
-  <si>
     <t>Herbarium voucher</t>
   </si>
   <si>
-    <t>52aed5da-13f8-4841-a91e-213996b762cd</t>
-[...119 lines deleted...]
-    <t>Nierembergia</t>
+    <t>KINGDOM</t>
+  </si>
+  <si>
+    <t>SUBKINGDOM</t>
+  </si>
+  <si>
+    <t>PHYLUM</t>
+  </si>
+  <si>
+    <t>SUBPHYLUM</t>
+  </si>
+  <si>
+    <t>GROUPNAME</t>
+  </si>
+  <si>
+    <t>CLASSNAME</t>
+  </si>
+  <si>
+    <t>SUBCLASSNAME</t>
+  </si>
+  <si>
+    <t>ORDERNAME</t>
+  </si>
+  <si>
+    <t>SUBORDERNAME</t>
+  </si>
+  <si>
+    <t>FAMILY</t>
+  </si>
+  <si>
+    <t>SUBFAMILY</t>
+  </si>
+  <si>
+    <t>TRIBE</t>
+  </si>
+  <si>
+    <t>SUBTRIBE</t>
+  </si>
+  <si>
+    <t>GENUS</t>
+  </si>
+  <si>
+    <t>SUBGENUS</t>
+  </si>
+  <si>
+    <t>SPECIES</t>
+  </si>
+  <si>
+    <t>SUBSPECIES</t>
+  </si>
+  <si>
+    <t>VARIETY</t>
+  </si>
+  <si>
+    <t>SUBVARIETY</t>
+  </si>
+  <si>
+    <t>FORMA</t>
+  </si>
+  <si>
+    <t>SUBFORMA</t>
+  </si>
+  <si>
+    <t>CULTIVAR</t>
+  </si>
+  <si>
+    <t>SPECIESAUTHORNAME</t>
+  </si>
+  <si>
+    <t>SUBSPECIESAUTHORNAME</t>
+  </si>
+  <si>
+    <t>VARIETYAUTHORNAME</t>
+  </si>
+  <si>
+    <t>FORMAAUTHORNAME</t>
+  </si>
+  <si>
+    <t>CULTIVARAUTHORNAME</t>
+  </si>
+  <si>
+    <t>NAMESTRING</t>
+  </si>
+  <si>
+    <t>PROTOLOGUECITATION</t>
+  </si>
+  <si>
+    <t>HABIT</t>
+  </si>
+  <si>
+    <t>LIFECYCLE</t>
+  </si>
+  <si>
+    <t>LIFEFORMCLASSIFICATION</t>
+  </si>
+  <si>
+    <t>PLANTHEIGHT</t>
+  </si>
+  <si>
+    <t>CALCACCEPTEDNAME</t>
+  </si>
+  <si>
+    <t>GENUSHYBRID</t>
+  </si>
+  <si>
+    <t>INVALID</t>
+  </si>
+  <si>
+    <t>LEGITIMACY</t>
+  </si>
+  <si>
+    <t>NOMENCLATURENOTE</t>
+  </si>
+  <si>
+    <t>TYPENOTE</t>
+  </si>
+  <si>
+    <t>ETYMOLOGY</t>
   </si>
   <si>
     <t>TOPS</t>
   </si>
   <si>
-    <t>LIFECYCLE</t>
-[...19 lines deleted...]
-  <si>
     <t>IUCN</t>
   </si>
   <si>
-    <t>ETYMOLOGY</t>
-[...2 lines deleted...]
-    <t>GROUPNAME</t>
+    <t>IUCNCRITERIA</t>
+  </si>
+  <si>
+    <t>OLDSPECIESCODE</t>
+  </si>
+  <si>
+    <t>FLOWERSTART</t>
+  </si>
+  <si>
+    <t>FLOWEREND</t>
+  </si>
+  <si>
+    <t>MINALTITUDE</t>
   </si>
   <si>
     <t>MAXALTITUDE</t>
   </si>
   <si>
-    <t>SUBFORMA</t>
-[...44 lines deleted...]
-    <t>VARIETYAUTHORNAME</t>
+    <t>SPNUMBER</t>
   </si>
   <si>
     <t>HASIMAGE</t>
   </si>
   <si>
-    <t>FORMA</t>
-[...59 lines deleted...]
-    <t>IUCNCRITERIA</t>
+    <t>Plantae</t>
+  </si>
+  <si>
+    <t>Phanerogamae</t>
+  </si>
+  <si>
+    <t>Anthophyta</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
+    <t>Flowering plants: dicots (Dicotyledons: eudicots)</t>
+  </si>
+  <si>
+    <t>Solanales</t>
+  </si>
+  <si>
+    <t>Solanaceae</t>
+  </si>
+  <si>
+    <t>Cestroideae</t>
+  </si>
+  <si>
+    <t>Petunieae</t>
+  </si>
+  <si>
+    <t>linariifolia</t>
+  </si>
+  <si>
+    <t>glabriuscula</t>
+  </si>
+  <si>
+    <t>Graham</t>
+  </si>
+  <si>
+    <t>(Dunal) A.A.Coccuci &amp; Hunz.</t>
+  </si>
+  <si>
+    <t>Darwiniana 33: 38 (1995)</t>
+  </si>
+  <si>
+    <t>Herb</t>
+  </si>
+  <si>
     <t>Perennial</t>
   </si>
   <si>
-    <t>Herb</t>
-[...5 lines deleted...]
-    <t>Flowering plants: dicots (Dicotyledons: eudicots)</t>
+    <t>acc</t>
+  </si>
+  <si>
+    <t>103193</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>0</t>
   </si>
   <si>
     <t>1500</t>
-  </si>
-[...46 lines deleted...]
-    <t>Solanaceae</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -641,55 +641,55 @@
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:BR12"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="141.133499145508" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="12.3162364959717" customWidth="1"/>
+    <col min="1" max="1" width="138.606475830078" customWidth="1"/>
+    <col min="2" max="2" width="12.3162364959717" customWidth="1"/>
+    <col min="3" max="3" width="201.557205200195" customWidth="1"/>
+    <col min="4" max="4" width="67.9149551391602" customWidth="1"/>
+    <col min="5" max="5" width="16.9591541290283" customWidth="1"/>
     <col min="6" max="6" width="22.5282649993896" customWidth="1"/>
     <col min="7" max="7" width="9.140625" customWidth="1"/>
     <col min="8" max="8" width="9.140625" customWidth="1"/>
     <col min="9" max="9" width="9.140625" customWidth="1"/>
     <col min="10" max="10" width="9.140625" customWidth="1"/>
     <col min="11" max="11" width="9.140625" customWidth="1"/>
     <col min="12" max="12" width="9.140625" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
     <col min="27" max="27" width="9.140625" customWidth="1"/>
     <col min="28" max="28" width="9.140625" customWidth="1"/>
     <col min="29" max="29" width="9.140625" customWidth="1"/>
     <col min="30" max="30" width="9.140625" customWidth="1"/>
@@ -839,82 +839,531 @@
       <c r="BQ10" s="1"/>
       <c r="BR10" s="1"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>14</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>14</v>
       </c>
       <c r="F12" s="0" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1:BM12"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="138.606475830078" customWidth="1"/>
+    <col min="2" max="2" width="9.140625" customWidth="1"/>
+    <col min="3" max="3" width="9.140625" customWidth="1"/>
+    <col min="4" max="4" width="9.140625" customWidth="1"/>
+    <col min="5" max="5" width="9.140625" customWidth="1"/>
+    <col min="6" max="6" width="9.140625" customWidth="1"/>
+    <col min="7" max="7" width="9.140625" customWidth="1"/>
+    <col min="8" max="8" width="9.140625" customWidth="1"/>
+    <col min="9" max="9" width="9.140625" customWidth="1"/>
+    <col min="10" max="10" width="9.140625" customWidth="1"/>
+    <col min="11" max="11" width="9.140625" customWidth="1"/>
+    <col min="12" max="12" width="9.140625" customWidth="1"/>
+    <col min="13" max="13" width="9.140625" customWidth="1"/>
+    <col min="14" max="14" width="9.140625" customWidth="1"/>
+    <col min="15" max="15" width="9.140625" customWidth="1"/>
+    <col min="16" max="16" width="9.140625" customWidth="1"/>
+    <col min="17" max="17" width="9.140625" customWidth="1"/>
+    <col min="18" max="18" width="9.140625" customWidth="1"/>
+    <col min="19" max="19" width="9.140625" customWidth="1"/>
+    <col min="20" max="20" width="9.140625" customWidth="1"/>
+    <col min="21" max="21" width="9.140625" customWidth="1"/>
+    <col min="22" max="22" width="9.140625" customWidth="1"/>
+    <col min="23" max="23" width="9.140625" customWidth="1"/>
+    <col min="24" max="24" width="9.140625" customWidth="1"/>
+    <col min="25" max="25" width="9.140625" customWidth="1"/>
+    <col min="26" max="26" width="9.140625" customWidth="1"/>
+    <col min="27" max="27" width="9.140625" customWidth="1"/>
+    <col min="28" max="28" width="9.140625" customWidth="1"/>
+    <col min="29" max="29" width="9.140625" customWidth="1"/>
+    <col min="30" max="30" width="9.140625" customWidth="1"/>
+    <col min="31" max="31" width="9.140625" customWidth="1"/>
+    <col min="32" max="32" width="9.140625" customWidth="1"/>
+    <col min="33" max="33" width="9.140625" customWidth="1"/>
+    <col min="34" max="34" width="9.140625" customWidth="1"/>
+    <col min="35" max="35" width="9.140625" customWidth="1"/>
+    <col min="36" max="36" width="9.140625" customWidth="1"/>
+    <col min="37" max="37" width="9.140625" customWidth="1"/>
+    <col min="38" max="38" width="9.140625" customWidth="1"/>
+    <col min="39" max="39" width="9.140625" customWidth="1"/>
+    <col min="40" max="40" width="9.140625" customWidth="1"/>
+    <col min="41" max="41" width="9.140625" customWidth="1"/>
+    <col min="42" max="42" width="9.140625" customWidth="1"/>
+    <col min="43" max="43" width="9.140625" customWidth="1"/>
+    <col min="44" max="44" width="9.140625" customWidth="1"/>
+    <col min="45" max="45" width="9.140625" customWidth="1"/>
+    <col min="46" max="46" width="9.140625" customWidth="1"/>
+    <col min="47" max="47" width="9.140625" customWidth="1"/>
+    <col min="48" max="48" width="9.140625" customWidth="1"/>
+    <col min="49" max="49" width="9.140625" customWidth="1"/>
+    <col min="50" max="50" width="9.140625" customWidth="1"/>
+    <col min="51" max="51" width="9.140625" customWidth="1"/>
+    <col min="52" max="52" width="9.140625" customWidth="1"/>
+    <col min="53" max="53" width="9.140625" customWidth="1"/>
+    <col min="54" max="54" width="9.140625" customWidth="1"/>
+    <col min="55" max="55" width="9.140625" customWidth="1"/>
+    <col min="56" max="56" width="9.140625" customWidth="1"/>
+    <col min="57" max="57" width="9.140625" customWidth="1"/>
+    <col min="58" max="58" width="9.140625" customWidth="1"/>
+    <col min="59" max="59" width="9.140625" customWidth="1"/>
+    <col min="60" max="60" width="9.140625" customWidth="1"/>
+    <col min="61" max="61" width="9.140625" customWidth="1"/>
+    <col min="62" max="62" width="9.140625" customWidth="1"/>
+    <col min="63" max="63" width="9.140625" customWidth="1"/>
+    <col min="64" max="64" width="9.140625" customWidth="1"/>
+    <col min="65" max="65" width="9.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="0" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="0" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="0" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="0" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="B10" s="1"/>
+      <c r="C10" s="1"/>
+      <c r="D10" s="1"/>
+      <c r="E10" s="1"/>
+      <c r="F10" s="1"/>
+      <c r="G10" s="1"/>
+      <c r="H10" s="1"/>
+      <c r="I10" s="1"/>
+      <c r="J10" s="1"/>
+      <c r="K10" s="1"/>
+      <c r="L10" s="1"/>
+      <c r="M10" s="1"/>
+      <c r="N10" s="1"/>
+      <c r="O10" s="1"/>
+      <c r="P10" s="1"/>
+      <c r="Q10" s="1"/>
+      <c r="R10" s="1"/>
+      <c r="S10" s="1"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+      <c r="X10" s="1"/>
+      <c r="Y10" s="1"/>
+      <c r="Z10" s="1"/>
+      <c r="AA10" s="1"/>
+      <c r="AB10" s="1"/>
+      <c r="AC10" s="1"/>
+      <c r="AD10" s="1"/>
+      <c r="AE10" s="1"/>
+      <c r="AF10" s="1"/>
+      <c r="AG10" s="1"/>
+      <c r="AH10" s="1"/>
+      <c r="AI10" s="1"/>
+      <c r="AJ10" s="1"/>
+      <c r="AK10" s="1"/>
+      <c r="AL10" s="1"/>
+      <c r="AM10" s="1"/>
+      <c r="AN10" s="1"/>
+      <c r="AO10" s="1"/>
+      <c r="AP10" s="1"/>
+      <c r="AQ10" s="1"/>
+      <c r="AR10" s="1"/>
+      <c r="AS10" s="1"/>
+      <c r="AT10" s="1"/>
+      <c r="AU10" s="1"/>
+      <c r="AV10" s="1"/>
+      <c r="AW10" s="1"/>
+      <c r="AX10" s="1"/>
+      <c r="AY10" s="1"/>
+      <c r="AZ10" s="1"/>
+      <c r="BA10" s="1"/>
+      <c r="BB10" s="1"/>
+      <c r="BC10" s="1"/>
+      <c r="BD10" s="1"/>
+      <c r="BE10" s="1"/>
+      <c r="BF10" s="1"/>
+      <c r="BG10" s="1"/>
+      <c r="BH10" s="1"/>
+      <c r="BI10" s="1"/>
+      <c r="BJ10" s="1"/>
+      <c r="BK10" s="1"/>
+      <c r="BL10" s="1"/>
+      <c r="BM10" s="1"/>
+    </row>
+    <row r="11">
+      <c r="A11" s="0" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+  </sheetData>
+  <headerFooter/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1:BQ15"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="138.606475830078" customWidth="1"/>
+    <col min="2" max="2" width="12.666654586792" customWidth="1"/>
+    <col min="3" max="3" width="256" customWidth="1"/>
+    <col min="4" max="4" width="223.058135986328" customWidth="1"/>
+    <col min="5" max="5" width="12.9443483352661" customWidth="1"/>
+    <col min="6" max="6" width="9.140625" customWidth="1"/>
+    <col min="7" max="7" width="9.140625" customWidth="1"/>
+    <col min="8" max="8" width="9.140625" customWidth="1"/>
+    <col min="9" max="9" width="9.140625" customWidth="1"/>
+    <col min="10" max="10" width="9.140625" customWidth="1"/>
+    <col min="11" max="11" width="9.140625" customWidth="1"/>
+    <col min="12" max="12" width="9.140625" customWidth="1"/>
+    <col min="13" max="13" width="9.140625" customWidth="1"/>
+    <col min="14" max="14" width="9.140625" customWidth="1"/>
+    <col min="15" max="15" width="9.140625" customWidth="1"/>
+    <col min="16" max="16" width="9.140625" customWidth="1"/>
+    <col min="17" max="17" width="9.140625" customWidth="1"/>
+    <col min="18" max="18" width="9.140625" customWidth="1"/>
+    <col min="19" max="19" width="9.140625" customWidth="1"/>
+    <col min="20" max="20" width="9.140625" customWidth="1"/>
+    <col min="21" max="21" width="9.140625" customWidth="1"/>
+    <col min="22" max="22" width="9.140625" customWidth="1"/>
+    <col min="23" max="23" width="9.140625" customWidth="1"/>
+    <col min="24" max="24" width="9.140625" customWidth="1"/>
+    <col min="25" max="25" width="9.140625" customWidth="1"/>
+    <col min="26" max="26" width="9.140625" customWidth="1"/>
+    <col min="27" max="27" width="9.140625" customWidth="1"/>
+    <col min="28" max="28" width="9.140625" customWidth="1"/>
+    <col min="29" max="29" width="9.140625" customWidth="1"/>
+    <col min="30" max="30" width="9.140625" customWidth="1"/>
+    <col min="31" max="31" width="9.140625" customWidth="1"/>
+    <col min="32" max="32" width="9.140625" customWidth="1"/>
+    <col min="33" max="33" width="9.140625" customWidth="1"/>
+    <col min="34" max="34" width="9.140625" customWidth="1"/>
+    <col min="35" max="35" width="9.140625" customWidth="1"/>
+    <col min="36" max="36" width="9.140625" customWidth="1"/>
+    <col min="37" max="37" width="9.140625" customWidth="1"/>
+    <col min="38" max="38" width="9.140625" customWidth="1"/>
+    <col min="39" max="39" width="9.140625" customWidth="1"/>
+    <col min="40" max="40" width="9.140625" customWidth="1"/>
+    <col min="41" max="41" width="9.140625" customWidth="1"/>
+    <col min="42" max="42" width="9.140625" customWidth="1"/>
+    <col min="43" max="43" width="9.140625" customWidth="1"/>
+    <col min="44" max="44" width="9.140625" customWidth="1"/>
+    <col min="45" max="45" width="9.140625" customWidth="1"/>
+    <col min="46" max="46" width="9.140625" customWidth="1"/>
+    <col min="47" max="47" width="9.140625" customWidth="1"/>
+    <col min="48" max="48" width="9.140625" customWidth="1"/>
+    <col min="49" max="49" width="9.140625" customWidth="1"/>
+    <col min="50" max="50" width="9.140625" customWidth="1"/>
+    <col min="51" max="51" width="9.140625" customWidth="1"/>
+    <col min="52" max="52" width="9.140625" customWidth="1"/>
+    <col min="53" max="53" width="9.140625" customWidth="1"/>
+    <col min="54" max="54" width="9.140625" customWidth="1"/>
+    <col min="55" max="55" width="9.140625" customWidth="1"/>
+    <col min="56" max="56" width="9.140625" customWidth="1"/>
+    <col min="57" max="57" width="9.140625" customWidth="1"/>
+    <col min="58" max="58" width="9.140625" customWidth="1"/>
+    <col min="59" max="59" width="9.140625" customWidth="1"/>
+    <col min="60" max="60" width="9.140625" customWidth="1"/>
+    <col min="61" max="61" width="9.140625" customWidth="1"/>
+    <col min="62" max="62" width="9.140625" customWidth="1"/>
+    <col min="63" max="63" width="9.140625" customWidth="1"/>
+    <col min="64" max="64" width="9.140625" customWidth="1"/>
+    <col min="65" max="65" width="9.140625" customWidth="1"/>
+    <col min="66" max="66" width="9.140625" customWidth="1"/>
+    <col min="67" max="67" width="9.140625" customWidth="1"/>
+    <col min="68" max="68" width="9.140625" customWidth="1"/>
+    <col min="69" max="69" width="9.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="0" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="0" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="0" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="0" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="F10" s="1"/>
+      <c r="G10" s="1"/>
+      <c r="H10" s="1"/>
+      <c r="I10" s="1"/>
+      <c r="J10" s="1"/>
+      <c r="K10" s="1"/>
+      <c r="L10" s="1"/>
+      <c r="M10" s="1"/>
+      <c r="N10" s="1"/>
+      <c r="O10" s="1"/>
+      <c r="P10" s="1"/>
+      <c r="Q10" s="1"/>
+      <c r="R10" s="1"/>
+      <c r="S10" s="1"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+      <c r="X10" s="1"/>
+      <c r="Y10" s="1"/>
+      <c r="Z10" s="1"/>
+      <c r="AA10" s="1"/>
+      <c r="AB10" s="1"/>
+      <c r="AC10" s="1"/>
+      <c r="AD10" s="1"/>
+      <c r="AE10" s="1"/>
+      <c r="AF10" s="1"/>
+      <c r="AG10" s="1"/>
+      <c r="AH10" s="1"/>
+      <c r="AI10" s="1"/>
+      <c r="AJ10" s="1"/>
+      <c r="AK10" s="1"/>
+      <c r="AL10" s="1"/>
+      <c r="AM10" s="1"/>
+      <c r="AN10" s="1"/>
+      <c r="AO10" s="1"/>
+      <c r="AP10" s="1"/>
+      <c r="AQ10" s="1"/>
+      <c r="AR10" s="1"/>
+      <c r="AS10" s="1"/>
+      <c r="AT10" s="1"/>
+      <c r="AU10" s="1"/>
+      <c r="AV10" s="1"/>
+      <c r="AW10" s="1"/>
+      <c r="AX10" s="1"/>
+      <c r="AY10" s="1"/>
+      <c r="AZ10" s="1"/>
+      <c r="BA10" s="1"/>
+      <c r="BB10" s="1"/>
+      <c r="BC10" s="1"/>
+      <c r="BD10" s="1"/>
+      <c r="BE10" s="1"/>
+      <c r="BF10" s="1"/>
+      <c r="BG10" s="1"/>
+      <c r="BH10" s="1"/>
+      <c r="BI10" s="1"/>
+      <c r="BJ10" s="1"/>
+      <c r="BK10" s="1"/>
+      <c r="BL10" s="1"/>
+      <c r="BM10" s="1"/>
+      <c r="BN10" s="1"/>
+      <c r="BO10" s="1"/>
+      <c r="BP10" s="1"/>
+      <c r="BQ10" s="1"/>
+    </row>
+    <row r="11">
+      <c r="A11" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="B11" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="C11" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="D11" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E11" s="0" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="B12" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="C12" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="D12" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E12" s="0" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="B13" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="C13" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="D13" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="B14" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="C14" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="D14" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E14" s="0" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="B15" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="C15" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="D15" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="E15" s="0" t="s">
+        <v>29</v>
+      </c>
+    </row>
+  </sheetData>
+  <headerFooter/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:CD13"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="141.133499145508" customWidth="1"/>
+    <col min="1" max="1" width="138.606475830078" customWidth="1"/>
     <col min="2" max="2" width="14.1555633544922" customWidth="1"/>
     <col min="3" max="3" width="16.2056007385254" customWidth="1"/>
     <col min="4" max="4" width="100.926429748535" customWidth="1"/>
     <col min="5" max="5" width="18.9249477386475" customWidth="1"/>
     <col min="6" max="6" width="16.4443302154541" customWidth="1"/>
     <col min="7" max="7" width="16.4186573028564" customWidth="1"/>
     <col min="8" max="8" width="16.128345489502" customWidth="1"/>
     <col min="9" max="9" width="15.631872177124" customWidth="1"/>
     <col min="10" max="10" width="16.3991889953613" customWidth="1"/>
     <col min="11" max="11" width="19.5752983093262" customWidth="1"/>
     <col min="12" max="12" width="17.8236141204834" customWidth="1"/>
     <col min="13" max="13" width="14.7815551757813" customWidth="1"/>
     <col min="14" max="14" width="71.0570526123047" customWidth="1"/>
     <col min="15" max="15" width="20.2256126403809" customWidth="1"/>
     <col min="16" max="16" width="21.1659736633301" customWidth="1"/>
     <col min="17" max="17" width="37.1666259765625" customWidth="1"/>
     <col min="18" max="18" width="15.2131252288818" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
@@ -976,102 +1425,102 @@
     <col min="82" max="82" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>19</v>
+        <v>35</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>23</v>
+        <v>39</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>24</v>
+        <v>40</v>
       </c>
       <c r="I10" s="1" t="s">
-        <v>25</v>
+        <v>41</v>
       </c>
       <c r="J10" s="1" t="s">
-        <v>26</v>
+        <v>42</v>
       </c>
       <c r="K10" s="1" t="s">
-        <v>27</v>
+        <v>43</v>
       </c>
       <c r="L10" s="1" t="s">
-        <v>28</v>
+        <v>44</v>
       </c>
       <c r="M10" s="1" t="s">
-        <v>29</v>
+        <v>45</v>
       </c>
       <c r="N10" s="1" t="s">
-        <v>30</v>
+        <v>46</v>
       </c>
       <c r="O10" s="1" t="s">
-        <v>31</v>
+        <v>47</v>
       </c>
       <c r="P10" s="1" t="s">
-        <v>32</v>
+        <v>48</v>
       </c>
       <c r="Q10" s="1" t="s">
-        <v>33</v>
+        <v>49</v>
       </c>
       <c r="R10" s="1" t="s">
-        <v>34</v>
+        <v>50</v>
       </c>
       <c r="S10" s="1"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
       <c r="X10" s="1"/>
       <c r="Y10" s="1"/>
       <c r="Z10" s="1"/>
       <c r="AA10" s="1"/>
       <c r="AB10" s="1"/>
       <c r="AC10" s="1"/>
       <c r="AD10" s="1"/>
       <c r="AE10" s="1"/>
       <c r="AF10" s="1"/>
       <c r="AG10" s="1"/>
       <c r="AH10" s="1"/>
       <c r="AI10" s="1"/>
       <c r="AJ10" s="1"/>
       <c r="AK10" s="1"/>
       <c r="AL10" s="1"/>
       <c r="AM10" s="1"/>
       <c r="AN10" s="1"/>
       <c r="AO10" s="1"/>
       <c r="AP10" s="1"/>
@@ -1099,238 +1548,526 @@
       <c r="BL10" s="1"/>
       <c r="BM10" s="1"/>
       <c r="BN10" s="1"/>
       <c r="BO10" s="1"/>
       <c r="BP10" s="1"/>
       <c r="BQ10" s="1"/>
       <c r="BR10" s="1"/>
       <c r="BS10" s="1"/>
       <c r="BT10" s="1"/>
       <c r="BU10" s="1"/>
       <c r="BV10" s="1"/>
       <c r="BW10" s="1"/>
       <c r="BX10" s="1"/>
       <c r="BY10" s="1"/>
       <c r="BZ10" s="1"/>
       <c r="CA10" s="1"/>
       <c r="CB10" s="1"/>
       <c r="CC10" s="1"/>
       <c r="CD10" s="1"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>35</v>
+        <v>51</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>36</v>
+        <v>52</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>37</v>
+        <v>53</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>38</v>
+        <v>54</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>39</v>
+        <v>55</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>40</v>
+        <v>56</v>
       </c>
       <c r="I11" s="0" t="s">
         <v>15</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>57</v>
       </c>
       <c r="K11" s="0" t="s">
         <v>15</v>
       </c>
       <c r="L11" s="0" t="s">
-        <v>42</v>
+        <v>58</v>
       </c>
       <c r="M11" s="0" t="s">
-        <v>43</v>
+        <v>59</v>
       </c>
       <c r="N11" s="0" t="s">
-        <v>44</v>
+        <v>15</v>
       </c>
       <c r="O11" s="0" t="s">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="P11" s="0" t="s">
-        <v>42</v>
+        <v>58</v>
       </c>
       <c r="Q11" s="0" t="s">
-        <v>46</v>
+        <v>61</v>
       </c>
       <c r="R11" s="0" t="s">
-        <v>47</v>
+        <v>62</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>35</v>
+        <v>51</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>36</v>
+        <v>52</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>48</v>
+        <v>63</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>49</v>
+        <v>64</v>
       </c>
       <c r="F12" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>50</v>
+        <v>65</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>51</v>
+        <v>66</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>52</v>
+        <v>67</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>41</v>
+        <v>57</v>
       </c>
       <c r="K12" s="0" t="s">
         <v>15</v>
       </c>
       <c r="L12" s="0" t="s">
-        <v>53</v>
+        <v>68</v>
       </c>
       <c r="M12" s="0" t="s">
-        <v>54</v>
+        <v>69</v>
       </c>
       <c r="N12" s="0" t="s">
-        <v>55</v>
+        <v>70</v>
       </c>
       <c r="O12" s="0" t="s">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="P12" s="0" t="s">
-        <v>56</v>
+        <v>71</v>
       </c>
       <c r="Q12" s="0" t="s">
-        <v>57</v>
+        <v>72</v>
       </c>
       <c r="R12" s="0" t="s">
-        <v>58</v>
+        <v>73</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>35</v>
+        <v>51</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>36</v>
+        <v>52</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>59</v>
+        <v>74</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>60</v>
+        <v>75</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>61</v>
+        <v>76</v>
       </c>
       <c r="I13" s="0" t="s">
         <v>15</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>41</v>
+        <v>57</v>
       </c>
       <c r="K13" s="0" t="s">
         <v>15</v>
       </c>
       <c r="L13" s="0" t="s">
         <v>15</v>
       </c>
       <c r="M13" s="0" t="s">
-        <v>62</v>
+        <v>77</v>
       </c>
       <c r="N13" s="0" t="s">
-        <v>63</v>
+        <v>78</v>
       </c>
       <c r="O13" s="0" t="s">
-        <v>64</v>
+        <v>79</v>
       </c>
       <c r="P13" s="0" t="s">
         <v>15</v>
       </c>
       <c r="Q13" s="0" t="s">
-        <v>65</v>
+        <v>80</v>
       </c>
       <c r="R13" s="0" t="s">
-        <v>66</v>
+        <v>81</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1:BU13"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="138.606475830078" customWidth="1"/>
+    <col min="2" max="2" width="24.6175117492676" customWidth="1"/>
+    <col min="3" max="3" width="19.0595378875732" customWidth="1"/>
+    <col min="4" max="4" width="38.8517112731934" customWidth="1"/>
+    <col min="5" max="5" width="26.4853954315186" customWidth="1"/>
+    <col min="6" max="6" width="211.061569213867" customWidth="1"/>
+    <col min="7" max="7" width="50.2981452941895" customWidth="1"/>
+    <col min="8" max="8" width="9.140625" customWidth="1"/>
+    <col min="9" max="9" width="16.7160453796387" customWidth="1"/>
+    <col min="10" max="10" width="9.140625" customWidth="1"/>
+    <col min="11" max="11" width="9.140625" customWidth="1"/>
+    <col min="12" max="12" width="9.140625" customWidth="1"/>
+    <col min="13" max="13" width="9.140625" customWidth="1"/>
+    <col min="14" max="14" width="9.140625" customWidth="1"/>
+    <col min="15" max="15" width="9.140625" customWidth="1"/>
+    <col min="16" max="16" width="9.140625" customWidth="1"/>
+    <col min="17" max="17" width="9.140625" customWidth="1"/>
+    <col min="18" max="18" width="9.140625" customWidth="1"/>
+    <col min="19" max="19" width="9.140625" customWidth="1"/>
+    <col min="20" max="20" width="9.140625" customWidth="1"/>
+    <col min="21" max="21" width="9.140625" customWidth="1"/>
+    <col min="22" max="22" width="9.140625" customWidth="1"/>
+    <col min="23" max="23" width="9.140625" customWidth="1"/>
+    <col min="24" max="24" width="9.140625" customWidth="1"/>
+    <col min="25" max="25" width="9.140625" customWidth="1"/>
+    <col min="26" max="26" width="9.140625" customWidth="1"/>
+    <col min="27" max="27" width="9.140625" customWidth="1"/>
+    <col min="28" max="28" width="9.140625" customWidth="1"/>
+    <col min="29" max="29" width="9.140625" customWidth="1"/>
+    <col min="30" max="30" width="9.140625" customWidth="1"/>
+    <col min="31" max="31" width="9.140625" customWidth="1"/>
+    <col min="32" max="32" width="9.140625" customWidth="1"/>
+    <col min="33" max="33" width="9.140625" customWidth="1"/>
+    <col min="34" max="34" width="9.140625" customWidth="1"/>
+    <col min="35" max="35" width="9.140625" customWidth="1"/>
+    <col min="36" max="36" width="9.140625" customWidth="1"/>
+    <col min="37" max="37" width="9.140625" customWidth="1"/>
+    <col min="38" max="38" width="9.140625" customWidth="1"/>
+    <col min="39" max="39" width="9.140625" customWidth="1"/>
+    <col min="40" max="40" width="9.140625" customWidth="1"/>
+    <col min="41" max="41" width="9.140625" customWidth="1"/>
+    <col min="42" max="42" width="9.140625" customWidth="1"/>
+    <col min="43" max="43" width="9.140625" customWidth="1"/>
+    <col min="44" max="44" width="9.140625" customWidth="1"/>
+    <col min="45" max="45" width="9.140625" customWidth="1"/>
+    <col min="46" max="46" width="9.140625" customWidth="1"/>
+    <col min="47" max="47" width="9.140625" customWidth="1"/>
+    <col min="48" max="48" width="9.140625" customWidth="1"/>
+    <col min="49" max="49" width="9.140625" customWidth="1"/>
+    <col min="50" max="50" width="9.140625" customWidth="1"/>
+    <col min="51" max="51" width="9.140625" customWidth="1"/>
+    <col min="52" max="52" width="9.140625" customWidth="1"/>
+    <col min="53" max="53" width="9.140625" customWidth="1"/>
+    <col min="54" max="54" width="9.140625" customWidth="1"/>
+    <col min="55" max="55" width="9.140625" customWidth="1"/>
+    <col min="56" max="56" width="9.140625" customWidth="1"/>
+    <col min="57" max="57" width="9.140625" customWidth="1"/>
+    <col min="58" max="58" width="9.140625" customWidth="1"/>
+    <col min="59" max="59" width="9.140625" customWidth="1"/>
+    <col min="60" max="60" width="9.140625" customWidth="1"/>
+    <col min="61" max="61" width="9.140625" customWidth="1"/>
+    <col min="62" max="62" width="9.140625" customWidth="1"/>
+    <col min="63" max="63" width="9.140625" customWidth="1"/>
+    <col min="64" max="64" width="9.140625" customWidth="1"/>
+    <col min="65" max="65" width="9.140625" customWidth="1"/>
+    <col min="66" max="66" width="9.140625" customWidth="1"/>
+    <col min="67" max="67" width="9.140625" customWidth="1"/>
+    <col min="68" max="68" width="9.140625" customWidth="1"/>
+    <col min="69" max="69" width="9.140625" customWidth="1"/>
+    <col min="70" max="70" width="9.140625" customWidth="1"/>
+    <col min="71" max="71" width="9.140625" customWidth="1"/>
+    <col min="72" max="72" width="9.140625" customWidth="1"/>
+    <col min="73" max="73" width="9.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="0" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="0" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="0" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="0" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="F10" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="H10" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="I10" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="J10" s="1"/>
+      <c r="K10" s="1"/>
+      <c r="L10" s="1"/>
+      <c r="M10" s="1"/>
+      <c r="N10" s="1"/>
+      <c r="O10" s="1"/>
+      <c r="P10" s="1"/>
+      <c r="Q10" s="1"/>
+      <c r="R10" s="1"/>
+      <c r="S10" s="1"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+      <c r="X10" s="1"/>
+      <c r="Y10" s="1"/>
+      <c r="Z10" s="1"/>
+      <c r="AA10" s="1"/>
+      <c r="AB10" s="1"/>
+      <c r="AC10" s="1"/>
+      <c r="AD10" s="1"/>
+      <c r="AE10" s="1"/>
+      <c r="AF10" s="1"/>
+      <c r="AG10" s="1"/>
+      <c r="AH10" s="1"/>
+      <c r="AI10" s="1"/>
+      <c r="AJ10" s="1"/>
+      <c r="AK10" s="1"/>
+      <c r="AL10" s="1"/>
+      <c r="AM10" s="1"/>
+      <c r="AN10" s="1"/>
+      <c r="AO10" s="1"/>
+      <c r="AP10" s="1"/>
+      <c r="AQ10" s="1"/>
+      <c r="AR10" s="1"/>
+      <c r="AS10" s="1"/>
+      <c r="AT10" s="1"/>
+      <c r="AU10" s="1"/>
+      <c r="AV10" s="1"/>
+      <c r="AW10" s="1"/>
+      <c r="AX10" s="1"/>
+      <c r="AY10" s="1"/>
+      <c r="AZ10" s="1"/>
+      <c r="BA10" s="1"/>
+      <c r="BB10" s="1"/>
+      <c r="BC10" s="1"/>
+      <c r="BD10" s="1"/>
+      <c r="BE10" s="1"/>
+      <c r="BF10" s="1"/>
+      <c r="BG10" s="1"/>
+      <c r="BH10" s="1"/>
+      <c r="BI10" s="1"/>
+      <c r="BJ10" s="1"/>
+      <c r="BK10" s="1"/>
+      <c r="BL10" s="1"/>
+      <c r="BM10" s="1"/>
+      <c r="BN10" s="1"/>
+      <c r="BO10" s="1"/>
+      <c r="BP10" s="1"/>
+      <c r="BQ10" s="1"/>
+      <c r="BR10" s="1"/>
+      <c r="BS10" s="1"/>
+      <c r="BT10" s="1"/>
+      <c r="BU10" s="1"/>
+    </row>
+    <row r="11">
+      <c r="A11" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="B11" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="C11" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="D11" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="E11" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="F11" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="G11" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="H11" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I11" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="B12" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="C12" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="D12" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="E12" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="F12" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="G12" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="H12" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I12" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="B13" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="C13" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="D13" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="F13" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="G13" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="H13" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I13" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+  </sheetData>
+  <headerFooter/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:BX13"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="141.133499145508" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="16.8503913879395" customWidth="1"/>
+    <col min="1" max="1" width="138.606475830078" customWidth="1"/>
+    <col min="2" max="2" width="21.9820461273193" customWidth="1"/>
+    <col min="3" max="3" width="14.7815551757813" customWidth="1"/>
     <col min="4" max="4" width="16.4186573028564" customWidth="1"/>
-    <col min="5" max="5" width="17.5667171478271" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="12" max="12" width="21.3445873260498" customWidth="1"/>
+    <col min="5" max="5" width="18.9249477386475" customWidth="1"/>
+    <col min="6" max="6" width="21.1659736633301" customWidth="1"/>
+    <col min="7" max="7" width="17.8236141204834" customWidth="1"/>
+    <col min="8" max="8" width="16.8503913879395" customWidth="1"/>
+    <col min="9" max="9" width="17.5667171478271" customWidth="1"/>
+    <col min="10" max="10" width="21.3445873260498" customWidth="1"/>
+    <col min="11" max="11" width="11.8522176742554" customWidth="1"/>
+    <col min="12" max="12" width="17.1655139923096" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
     <col min="27" max="27" width="9.140625" customWidth="1"/>
     <col min="28" max="28" width="9.140625" customWidth="1"/>
     <col min="29" max="29" width="9.140625" customWidth="1"/>
     <col min="30" max="30" width="9.140625" customWidth="1"/>
     <col min="31" max="31" width="9.140625" customWidth="1"/>
     <col min="32" max="32" width="9.140625" customWidth="1"/>
     <col min="33" max="33" width="9.140625" customWidth="1"/>
     <col min="34" max="34" width="9.140625" customWidth="1"/>
     <col min="35" max="35" width="9.140625" customWidth="1"/>
     <col min="36" max="36" width="9.140625" customWidth="1"/>
     <col min="37" max="37" width="9.140625" customWidth="1"/>
@@ -1375,84 +2112,84 @@
     <col min="76" max="76" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="s">
-        <v>19</v>
+        <v>35</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>21</v>
+        <v>108</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>67</v>
+        <v>45</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>23</v>
+        <v>39</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>68</v>
+        <v>37</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>28</v>
+        <v>48</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>29</v>
+        <v>44</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>69</v>
+        <v>109</v>
       </c>
       <c r="I10" s="1" t="s">
-        <v>70</v>
+        <v>110</v>
       </c>
       <c r="J10" s="1" t="s">
-        <v>71</v>
+        <v>111</v>
       </c>
       <c r="K10" s="1" t="s">
-        <v>32</v>
+        <v>112</v>
       </c>
       <c r="L10" s="1" t="s">
-        <v>72</v>
+        <v>113</v>
       </c>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
       <c r="P10" s="1"/>
       <c r="Q10" s="1"/>
       <c r="R10" s="1"/>
       <c r="S10" s="1"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
       <c r="X10" s="1"/>
       <c r="Y10" s="1"/>
       <c r="Z10" s="1"/>
       <c r="AA10" s="1"/>
       <c r="AB10" s="1"/>
       <c r="AC10" s="1"/>
       <c r="AD10" s="1"/>
       <c r="AE10" s="1"/>
       <c r="AF10" s="1"/>
       <c r="AG10" s="1"/>
       <c r="AH10" s="1"/>
       <c r="AI10" s="1"/>
       <c r="AJ10" s="1"/>
@@ -1477,951 +2214,218 @@
       <c r="BC10" s="1"/>
       <c r="BD10" s="1"/>
       <c r="BE10" s="1"/>
       <c r="BF10" s="1"/>
       <c r="BG10" s="1"/>
       <c r="BH10" s="1"/>
       <c r="BI10" s="1"/>
       <c r="BJ10" s="1"/>
       <c r="BK10" s="1"/>
       <c r="BL10" s="1"/>
       <c r="BM10" s="1"/>
       <c r="BN10" s="1"/>
       <c r="BO10" s="1"/>
       <c r="BP10" s="1"/>
       <c r="BQ10" s="1"/>
       <c r="BR10" s="1"/>
       <c r="BS10" s="1"/>
       <c r="BT10" s="1"/>
       <c r="BU10" s="1"/>
       <c r="BV10" s="1"/>
       <c r="BW10" s="1"/>
       <c r="BX10" s="1"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>36</v>
+        <v>52</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>38</v>
+        <v>114</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>39</v>
+        <v>55</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>15</v>
+        <v>54</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>42</v>
+        <v>58</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>43</v>
+        <v>58</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>74</v>
+        <v>15</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K11" s="0" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="L11" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>36</v>
+        <v>52</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>49</v>
+        <v>114</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>15</v>
+        <v>69</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>50</v>
+        <v>65</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>15</v>
+        <v>64</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>53</v>
+        <v>71</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>54</v>
+        <v>68</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>74</v>
+        <v>15</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K12" s="0" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="L12" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>36</v>
+        <v>52</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>15</v>
+        <v>114</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>15</v>
+        <v>77</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>60</v>
+        <v>75</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>62</v>
+        <v>15</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="I13" s="0" t="s">
-        <v>74</v>
+        <v>15</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K13" s="0" t="s">
         <v>15</v>
-      </c>
-[...725 lines deleted...]
-        <v>16</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:DL11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="141.133499145508" customWidth="1"/>
-[...31 lines deleted...]
-    <col min="33" max="33" width="19.1858921051025" customWidth="1"/>
+    <col min="1" max="1" width="138.606475830078" customWidth="1"/>
+    <col min="2" max="2" width="16.4682579040527" customWidth="1"/>
+    <col min="3" max="3" width="12.2438411712646" customWidth="1"/>
+    <col min="4" max="4" width="13.7846775054932" customWidth="1"/>
+    <col min="5" max="5" width="46.6056823730469" customWidth="1"/>
+    <col min="6" max="6" width="13.4709873199463" customWidth="1"/>
+    <col min="7" max="7" width="16.8507900238037" customWidth="1"/>
+    <col min="8" max="8" width="14.5682554244995" customWidth="1"/>
+    <col min="9" max="9" width="17.7794742584229" customWidth="1"/>
+    <col min="10" max="10" width="12.5256452560425" customWidth="1"/>
+    <col min="11" max="11" width="12.8795032501221" customWidth="1"/>
+    <col min="12" max="12" width="10.7658519744873" customWidth="1"/>
+    <col min="13" max="13" width="11.2328100204468" customWidth="1"/>
+    <col min="14" max="14" width="14.9207849502563" customWidth="1"/>
+    <col min="15" max="15" width="12.3193073272705" customWidth="1"/>
+    <col min="16" max="16" width="10.8375158309937" customWidth="1"/>
+    <col min="17" max="17" width="14.0015459060669" customWidth="1"/>
+    <col min="18" max="18" width="13.0894336700439" customWidth="1"/>
+    <col min="19" max="19" width="14.1586542129517" customWidth="1"/>
+    <col min="20" max="20" width="9.140625" customWidth="1"/>
+    <col min="21" max="21" width="12.3197755813599" customWidth="1"/>
+    <col min="22" max="22" width="11.0761251449585" customWidth="1"/>
+    <col min="23" max="23" width="23.2858848571777" customWidth="1"/>
+    <col min="24" max="24" width="26.8468170166016" customWidth="1"/>
+    <col min="25" max="25" width="27.848876953125" customWidth="1"/>
+    <col min="26" max="26" width="21.9337024688721" customWidth="1"/>
+    <col min="27" max="27" width="24.5701885223389" customWidth="1"/>
+    <col min="28" max="28" width="15.4134759902954" customWidth="1"/>
+    <col min="29" max="29" width="26.0472583770752" customWidth="1"/>
+    <col min="30" max="30" width="9.140625" customWidth="1"/>
+    <col min="31" max="31" width="11.9074773788452" customWidth="1"/>
+    <col min="32" max="32" width="27.1680431365967" customWidth="1"/>
+    <col min="33" max="33" width="16.4163856506348" customWidth="1"/>
     <col min="34" max="34" width="67.9149551391602" customWidth="1"/>
-    <col min="35" max="35" width="21.8553886413574" customWidth="1"/>
-[...16 lines deleted...]
-    <col min="52" max="52" width="16.639232635498" customWidth="1"/>
+    <col min="35" max="35" width="67.9149551391602" customWidth="1"/>
+    <col min="36" max="36" width="16.8935375213623" customWidth="1"/>
+    <col min="37" max="37" width="9.46847057342529" customWidth="1"/>
+    <col min="38" max="38" width="13.0042209625244" customWidth="1"/>
+    <col min="39" max="39" width="13.9987125396729" customWidth="1"/>
+    <col min="40" max="40" width="22.8609447479248" customWidth="1"/>
+    <col min="41" max="41" width="12.0073404312134" customWidth="1"/>
+    <col min="42" max="42" width="14.0951719284058" customWidth="1"/>
+    <col min="43" max="43" width="9.140625" customWidth="1"/>
+    <col min="44" max="44" width="9.140625" customWidth="1"/>
+    <col min="45" max="45" width="16.639232635498" customWidth="1"/>
+    <col min="46" max="46" width="19.1858921051025" customWidth="1"/>
+    <col min="47" max="47" width="16.8960285186768" customWidth="1"/>
+    <col min="48" max="48" width="14.4082813262939" customWidth="1"/>
+    <col min="49" max="49" width="15.9452333450317" customWidth="1"/>
+    <col min="50" max="50" width="16.1050109863281" customWidth="1"/>
+    <col min="51" max="51" width="12.477201461792" customWidth="1"/>
+    <col min="52" max="52" width="12.0075979232788" customWidth="1"/>
     <col min="53" max="53" width="9.140625" customWidth="1"/>
     <col min="54" max="54" width="9.140625" customWidth="1"/>
     <col min="55" max="55" width="9.140625" customWidth="1"/>
     <col min="56" max="56" width="9.140625" customWidth="1"/>
     <col min="57" max="57" width="9.140625" customWidth="1"/>
     <col min="58" max="58" width="9.140625" customWidth="1"/>
     <col min="59" max="59" width="9.140625" customWidth="1"/>
     <col min="60" max="60" width="9.140625" customWidth="1"/>
     <col min="61" max="61" width="9.140625" customWidth="1"/>
     <col min="62" max="62" width="9.140625" customWidth="1"/>
     <col min="63" max="63" width="9.140625" customWidth="1"/>
     <col min="64" max="64" width="9.140625" customWidth="1"/>
     <col min="65" max="65" width="9.140625" customWidth="1"/>
     <col min="66" max="66" width="9.140625" customWidth="1"/>
     <col min="67" max="67" width="9.140625" customWidth="1"/>
     <col min="68" max="68" width="9.140625" customWidth="1"/>
     <col min="69" max="69" width="9.140625" customWidth="1"/>
     <col min="70" max="70" width="9.140625" customWidth="1"/>
     <col min="71" max="71" width="9.140625" customWidth="1"/>
     <col min="72" max="72" width="9.140625" customWidth="1"/>
     <col min="73" max="73" width="9.140625" customWidth="1"/>
     <col min="74" max="74" width="9.140625" customWidth="1"/>
     <col min="75" max="75" width="9.140625" customWidth="1"/>
     <col min="76" max="76" width="9.140625" customWidth="1"/>
     <col min="77" max="77" width="9.140625" customWidth="1"/>
@@ -2538,90 +2542,90 @@
       <c r="Q10" s="1" t="s">
         <v>131</v>
       </c>
       <c r="R10" s="1" t="s">
         <v>132</v>
       </c>
       <c r="S10" s="1" t="s">
         <v>133</v>
       </c>
       <c r="T10" s="1" t="s">
         <v>134</v>
       </c>
       <c r="U10" s="1" t="s">
         <v>135</v>
       </c>
       <c r="V10" s="1" t="s">
         <v>136</v>
       </c>
       <c r="W10" s="1" t="s">
         <v>137</v>
       </c>
       <c r="X10" s="1" t="s">
         <v>138</v>
       </c>
       <c r="Y10" s="1" t="s">
-        <v>4</v>
+        <v>139</v>
       </c>
       <c r="Z10" s="1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="AA10" s="1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="AB10" s="1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="AC10" s="1" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="AD10" s="1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="AE10" s="1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="AF10" s="1" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="AG10" s="1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AH10" s="1" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="AI10" s="1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="AJ10" s="1" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="AK10" s="1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="AL10" s="1" t="s">
-        <v>150</v>
+        <v>8</v>
       </c>
       <c r="AM10" s="1" t="s">
         <v>151</v>
       </c>
       <c r="AN10" s="1" t="s">
         <v>152</v>
       </c>
       <c r="AO10" s="1" t="s">
         <v>153</v>
       </c>
       <c r="AP10" s="1" t="s">
         <v>154</v>
       </c>
       <c r="AQ10" s="1" t="s">
         <v>155</v>
       </c>
       <c r="AR10" s="1" t="s">
         <v>156</v>
       </c>
       <c r="AS10" s="1" t="s">
         <v>157</v>
       </c>
       <c r="AT10" s="1" t="s">
         <v>158</v>
       </c>
@@ -2694,195 +2698,198 @@
       <c r="CW10" s="1"/>
       <c r="CX10" s="1"/>
       <c r="CY10" s="1"/>
       <c r="CZ10" s="1"/>
       <c r="DA10" s="1"/>
       <c r="DB10" s="1"/>
       <c r="DC10" s="1"/>
       <c r="DD10" s="1"/>
       <c r="DE10" s="1"/>
       <c r="DF10" s="1"/>
       <c r="DG10" s="1"/>
       <c r="DH10" s="1"/>
       <c r="DI10" s="1"/>
       <c r="DJ10" s="1"/>
       <c r="DK10" s="1"/>
       <c r="DL10" s="1"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>165</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>166</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E11" s="0" t="s">
+        <v>169</v>
+      </c>
+      <c r="F11" s="0" t="s">
         <v>168</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>165</v>
+        <v>170</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>165</v>
+        <v>171</v>
       </c>
       <c r="K11" s="0" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="L11" s="0" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="M11" s="0" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="N11" s="0" t="s">
-        <v>165</v>
+        <v>104</v>
       </c>
       <c r="O11" s="0" t="s">
-        <v>114</v>
+        <v>168</v>
       </c>
       <c r="P11" s="0" t="s">
-        <v>165</v>
+        <v>174</v>
       </c>
       <c r="Q11" s="0" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="R11" s="0" t="s">
-        <v>165</v>
+        <v>175</v>
       </c>
       <c r="S11" s="0" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="T11" s="0" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="U11" s="0" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="V11" s="0" t="s">
-        <v>172</v>
+        <v>168</v>
       </c>
       <c r="W11" s="0" t="s">
-        <v>165</v>
+        <v>176</v>
       </c>
       <c r="X11" s="0" t="s">
-        <v>173</v>
+        <v>168</v>
       </c>
       <c r="Y11" s="0" t="s">
-        <v>10</v>
+        <v>177</v>
       </c>
       <c r="Z11" s="0" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="AA11" s="0" t="s">
-        <v>174</v>
+        <v>168</v>
       </c>
       <c r="AB11" s="0" t="s">
-        <v>175</v>
+        <v>168</v>
       </c>
       <c r="AC11" s="0" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="AD11" s="0" t="s">
-        <v>165</v>
+        <v>179</v>
       </c>
       <c r="AE11" s="0" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="AF11" s="0" t="s">
-        <v>178</v>
+        <v>168</v>
       </c>
       <c r="AG11" s="0" t="s">
-        <v>179</v>
+        <v>168</v>
       </c>
       <c r="AH11" s="0" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="AI11" s="0" t="s">
-        <v>180</v>
+        <v>13</v>
       </c>
       <c r="AJ11" s="0" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="AK11" s="0" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="AL11" s="0" t="s">
-        <v>165</v>
+        <v>181</v>
       </c>
       <c r="AM11" s="0" t="s">
-        <v>178</v>
+        <v>168</v>
       </c>
       <c r="AN11" s="0" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="AO11" s="0" t="s">
-        <v>181</v>
+        <v>168</v>
       </c>
       <c r="AP11" s="0" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="AQ11" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="AR11" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="AS11" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="AT11" s="0" t="s">
         <v>182</v>
       </c>
-      <c r="AR11" s="0" t="s">
+      <c r="AU11" s="0" t="s">
         <v>183</v>
       </c>
-      <c r="AS11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="AT11" s="0" t="s">
+      <c r="AV11" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="AU11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="AV11" s="0" t="s">
+      <c r="AW11" s="0" t="s">
         <v>185</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="AX11" s="0" t="s">
         <v>186</v>
       </c>
       <c r="AY11" s="0" t="s">
-        <v>165</v>
+        <v>182</v>
+      </c>
+      <c r="AZ11" s="0" t="s">
+        <v>51</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=EPPlusLicense.txt>This workbook was created with the EPPlus library, licensed to South African National Biodiversity Institute under the Polyform Noncommercial license, see https://polyformproject.org/licenses/noncommercial/1.0.0
 For more information about EPPlus, see https://epplussoftware.com/
 
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>EPPlus</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:keywords>EPPlus noncommercial use</cp:keywords>
   <dc:description>This workbook has been created with EPPlus licensed to South African National Biodiversity Institute under The Polyform Noncommercial License: See https://polyformproject.org/licenses/noncommercial/1.0.0</dc:description>
   <dc:creator>South African National Biodiversity Institute</dc:creator>
 </cp:coreProperties>