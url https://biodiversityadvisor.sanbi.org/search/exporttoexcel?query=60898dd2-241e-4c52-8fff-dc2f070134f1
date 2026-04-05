--- v0 (2025-12-16)
+++ v1 (2026-04-05)
@@ -27,51 +27,51 @@
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="SYNONYMS" sheetId="1" r:id="rId1"/>
     <sheet name="COMMONNAMES" sheetId="2" r:id="rId3"/>
     <sheet name="BOTANICALRECORDS" sheetId="3" r:id="rId4"/>
     <sheet name="SPECIMENBARCODE" sheetId="4" r:id="rId5"/>
     <sheet name="TAXONDESCRIPTIONS" sheetId="5" r:id="rId6"/>
     <sheet name="LITERATURE" sheetId="6" r:id="rId7"/>
     <sheet name="COMMONNAMESDISTINCT" sheetId="7" r:id="rId8"/>
     <sheet name="TAXON" sheetId="8" r:id="rId9"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="682" uniqueCount="682">
   <si>
     <t>Biodiversity Advisor Search Results</t>
   </si>
   <si>
-    <t xml:space="preserve">Downloaded from Biodiversity Advisor (https://biodiversityadvisor.sanbi.org)  [Accessed (please insert date of download 12/16/2025 3:21:14 AM.</t>
+    <t xml:space="preserve">Downloaded from Biodiversity Advisor (https://biodiversityadvisor.sanbi.org)  [Accessed (please insert date of download 4/6/2026 12:26:51 AM.</t>
   </si>
   <si>
     <t>Acknowledgement and attribution</t>
   </si>
   <si>
     <t>South African National Biodiversity Institute. 2023. Available: https://biodiversityadvisor.sanbi.org</t>
   </si>
   <si>
     <t>CALCFULLNAME</t>
   </si>
   <si>
     <t>NOMENCLATURENOTE</t>
   </si>
   <si>
     <t>ACC_PROTOLOGUECITATION</t>
   </si>
   <si>
     <t>TAXSTATUS</t>
   </si>
   <si>
     <t>TYPENOTE</t>
   </si>
   <si>
     <t>CALCACCEPTEDNAME</t>
   </si>
@@ -2129,51 +2129,51 @@
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:BV21"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="139.994918823242" customWidth="1"/>
+    <col min="1" max="1" width="138.731414794922" customWidth="1"/>
     <col min="2" max="2" width="44.3291664123535" customWidth="1"/>
     <col min="3" max="3" width="28.8234539031982" customWidth="1"/>
     <col min="4" max="4" width="167.969818115234" customWidth="1"/>
     <col min="5" max="5" width="100.357040405273" customWidth="1"/>
     <col min="6" max="6" width="61.2004165649414" customWidth="1"/>
     <col min="7" max="7" width="41.9287757873535" customWidth="1"/>
     <col min="8" max="8" width="35.9368057250977" customWidth="1"/>
     <col min="9" max="9" width="43.6683120727539" customWidth="1"/>
     <col min="10" max="10" width="27.9015655517578" customWidth="1"/>
     <col min="11" max="11" width="9.140625" customWidth="1"/>
     <col min="12" max="12" width="9.140625" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
@@ -2671,51 +2671,51 @@
         <v>68</v>
       </c>
       <c r="H21" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I21" s="0" t="s">
         <v>69</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>70</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:BR12"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="139.994918823242" customWidth="1"/>
+    <col min="1" max="1" width="138.731414794922" customWidth="1"/>
     <col min="2" max="2" width="13.0042209625244" customWidth="1"/>
     <col min="3" max="3" width="20.1979007720947" customWidth="1"/>
     <col min="4" max="4" width="187.581130981445" customWidth="1"/>
     <col min="5" max="5" width="12.3162364959717" customWidth="1"/>
     <col min="6" max="6" width="22.5282649993896" customWidth="1"/>
     <col min="7" max="7" width="9.140625" customWidth="1"/>
     <col min="8" max="8" width="9.140625" customWidth="1"/>
     <col min="9" max="9" width="9.140625" customWidth="1"/>
     <col min="10" max="10" width="9.140625" customWidth="1"/>
     <col min="11" max="11" width="9.140625" customWidth="1"/>
     <col min="12" max="12" width="9.140625" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
@@ -2900,51 +2900,51 @@
         <v>78</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>76</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>79</v>
       </c>
       <c r="F12" s="0" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:CD109"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="139.994918823242" customWidth="1"/>
+    <col min="1" max="1" width="138.731414794922" customWidth="1"/>
     <col min="2" max="2" width="14.1555633544922" customWidth="1"/>
     <col min="3" max="3" width="16.2056007385254" customWidth="1"/>
     <col min="4" max="4" width="104.036254882813" customWidth="1"/>
     <col min="5" max="5" width="18.9249477386475" customWidth="1"/>
     <col min="6" max="6" width="16.4443302154541" customWidth="1"/>
     <col min="7" max="7" width="17.0771579742432" customWidth="1"/>
     <col min="8" max="8" width="16.128345489502" customWidth="1"/>
     <col min="9" max="9" width="128.982177734375" customWidth="1"/>
     <col min="10" max="10" width="16.3991889953613" customWidth="1"/>
     <col min="11" max="11" width="19.5752983093262" customWidth="1"/>
     <col min="12" max="12" width="17.8236141204834" customWidth="1"/>
     <col min="13" max="13" width="27.6844139099121" customWidth="1"/>
     <col min="14" max="14" width="208.329513549805" customWidth="1"/>
     <col min="15" max="15" width="20.2256126403809" customWidth="1"/>
     <col min="16" max="16" width="21.1659736633301" customWidth="1"/>
     <col min="17" max="17" width="233.501327514648" customWidth="1"/>
     <col min="18" max="18" width="15.2131252288818" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
@@ -8681,51 +8681,51 @@
         <v>19</v>
       </c>
       <c r="P109" s="0" t="s">
         <v>143</v>
       </c>
       <c r="Q109" s="0" t="s">
         <v>19</v>
       </c>
       <c r="R109" s="0" t="s">
         <v>179</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:BX124"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="139.994918823242" customWidth="1"/>
+    <col min="1" max="1" width="138.731414794922" customWidth="1"/>
     <col min="2" max="2" width="18.9249477386475" customWidth="1"/>
     <col min="3" max="3" width="16.8503913879395" customWidth="1"/>
     <col min="4" max="4" width="17.0771579742432" customWidth="1"/>
     <col min="5" max="5" width="17.5667171478271" customWidth="1"/>
     <col min="6" max="6" width="17.8236141204834" customWidth="1"/>
     <col min="7" max="7" width="27.6844139099121" customWidth="1"/>
     <col min="8" max="8" width="21.9820461273193" customWidth="1"/>
     <col min="9" max="9" width="41.776123046875" customWidth="1"/>
     <col min="10" max="10" width="63.0541000366211" customWidth="1"/>
     <col min="11" max="11" width="21.1659736633301" customWidth="1"/>
     <col min="12" max="12" width="41.8001022338867" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
@@ -13226,51 +13226,51 @@
         <v>18</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>19</v>
       </c>
       <c r="K124" s="0" t="s">
         <v>108</v>
       </c>
       <c r="L124" s="0" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:BQ17"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="139.994918823242" customWidth="1"/>
+    <col min="1" max="1" width="138.731414794922" customWidth="1"/>
     <col min="2" max="2" width="12.666654586792" customWidth="1"/>
     <col min="3" max="3" width="12.9443483352661" customWidth="1"/>
     <col min="4" max="4" width="252.550979614258" customWidth="1"/>
     <col min="5" max="5" width="256" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
     <col min="7" max="7" width="9.140625" customWidth="1"/>
     <col min="8" max="8" width="9.140625" customWidth="1"/>
     <col min="9" max="9" width="9.140625" customWidth="1"/>
     <col min="10" max="10" width="9.140625" customWidth="1"/>
     <col min="11" max="11" width="9.140625" customWidth="1"/>
     <col min="12" max="12" width="9.140625" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
@@ -13530,51 +13530,51 @@
         <v>583</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>570</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>571</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>584</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:BT17"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="139.994918823242" customWidth="1"/>
+    <col min="1" max="1" width="138.731414794922" customWidth="1"/>
     <col min="2" max="2" width="86.9814682006836" customWidth="1"/>
     <col min="3" max="3" width="16.7160453796387" customWidth="1"/>
     <col min="4" max="4" width="24.6175117492676" customWidth="1"/>
     <col min="5" max="5" width="79.7877578735352" customWidth="1"/>
     <col min="6" max="6" width="19.0595378875732" customWidth="1"/>
     <col min="7" max="7" width="92.5945663452148" customWidth="1"/>
     <col min="8" max="8" width="65.0319061279297" customWidth="1"/>
     <col min="9" max="9" width="9.140625" customWidth="1"/>
     <col min="10" max="10" width="9.140625" customWidth="1"/>
     <col min="11" max="11" width="9.140625" customWidth="1"/>
     <col min="12" max="12" width="9.140625" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
@@ -13909,51 +13909,51 @@
         <v>19</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>601</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>66</v>
       </c>
       <c r="H17" s="0" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:BM12"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="139.994918823242" customWidth="1"/>
+    <col min="1" max="1" width="138.731414794922" customWidth="1"/>
     <col min="2" max="2" width="9.140625" customWidth="1"/>
     <col min="3" max="3" width="9.140625" customWidth="1"/>
     <col min="4" max="4" width="9.140625" customWidth="1"/>
     <col min="5" max="5" width="9.140625" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
     <col min="7" max="7" width="9.140625" customWidth="1"/>
     <col min="8" max="8" width="9.140625" customWidth="1"/>
     <col min="9" max="9" width="9.140625" customWidth="1"/>
     <col min="10" max="10" width="9.140625" customWidth="1"/>
     <col min="11" max="11" width="9.140625" customWidth="1"/>
     <col min="12" max="12" width="9.140625" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
@@ -14088,51 +14088,51 @@
       <c r="BM10" s="1"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>78</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:DL11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="139.994918823242" customWidth="1"/>
+    <col min="1" max="1" width="138.731414794922" customWidth="1"/>
     <col min="2" max="2" width="11.9074773788452" customWidth="1"/>
     <col min="3" max="3" width="84.3543472290039" customWidth="1"/>
     <col min="4" max="4" width="16.4013652801514" customWidth="1"/>
     <col min="5" max="5" width="16.4682579040527" customWidth="1"/>
     <col min="6" max="6" width="16.4163856506348" customWidth="1"/>
     <col min="7" max="7" width="14.1586542129517" customWidth="1"/>
     <col min="8" max="8" width="16.8507900238037" customWidth="1"/>
     <col min="9" max="9" width="9.140625" customWidth="1"/>
     <col min="10" max="10" width="14.0951719284058" customWidth="1"/>
     <col min="11" max="11" width="46.6056823730469" customWidth="1"/>
     <col min="12" max="12" width="16.1050109863281" customWidth="1"/>
     <col min="13" max="13" width="12.3197755813599" customWidth="1"/>
     <col min="14" max="14" width="11.0761251449585" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="13.9987125396729" customWidth="1"/>
     <col min="17" max="17" width="9.78272724151611" customWidth="1"/>
     <col min="18" max="18" width="9.46847057342529" customWidth="1"/>
     <col min="19" max="19" width="21.9337024688721" customWidth="1"/>
     <col min="20" max="20" width="24.5701885223389" customWidth="1"/>
     <col min="21" max="21" width="14.0015459060669" customWidth="1"/>
     <col min="22" max="22" width="16.8960285186768" customWidth="1"/>
     <col min="23" max="23" width="17.7794742584229" customWidth="1"/>
     <col min="24" max="24" width="15.9452333450317" customWidth="1"/>
     <col min="25" max="25" width="47.5907096862793" customWidth="1"/>
     <col min="26" max="26" width="22.8609447479248" customWidth="1"/>