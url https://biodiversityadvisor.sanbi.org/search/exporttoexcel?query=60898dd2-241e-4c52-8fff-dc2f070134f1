--- v1 (2026-04-05)
+++ v2 (2026-05-26)
@@ -1,2725 +1,1428 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet3.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet4.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet5.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet6.xml"/>
-  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet7.xml"/>
-  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet8.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="text/plain" PartName="/EPPlusLicense.txt"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="SYNONYMS" sheetId="1" r:id="rId1"/>
-[...6 lines deleted...]
-    <sheet name="TAXON" sheetId="8" r:id="rId9"/>
+    <sheet name="COMMONNAMES" sheetId="1" r:id="rId1"/>
+    <sheet name="COMMONNAMESDISTINCT" sheetId="2" r:id="rId3"/>
+    <sheet name="TAXONDESCRIPTIONS" sheetId="3" r:id="rId4"/>
+    <sheet name="LITERATURE" sheetId="4" r:id="rId5"/>
+    <sheet name="SPECIMENBARCODE" sheetId="5" r:id="rId6"/>
+    <sheet name="TAXON" sheetId="6" r:id="rId7"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="682" uniqueCount="682">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="432" uniqueCount="432">
   <si>
     <t>Biodiversity Advisor Search Results</t>
   </si>
   <si>
-    <t xml:space="preserve">Downloaded from Biodiversity Advisor (https://biodiversityadvisor.sanbi.org)  [Accessed (please insert date of download 4/6/2026 12:26:51 AM.</t>
+    <t xml:space="preserve">Downloaded from Biodiversity Advisor (https://biodiversityadvisor.sanbi.org)  [Accessed (please insert date of download 5/26/2026 11:57:45 PM.</t>
   </si>
   <si>
     <t>Acknowledgement and attribution</t>
   </si>
   <si>
     <t>South African National Biodiversity Institute. 2023. Available: https://biodiversityadvisor.sanbi.org</t>
   </si>
   <si>
+    <t>VERNACULARNAME</t>
+  </si>
+  <si>
+    <t>LANGUAGE</t>
+  </si>
+  <si>
+    <t>BIBLIO_BARCODE</t>
+  </si>
+  <si>
     <t>CALCFULLNAME</t>
   </si>
   <si>
+    <t>TAXSTATUS</t>
+  </si>
+  <si>
+    <t>COLLECTIONEVENTID</t>
+  </si>
+  <si>
+    <t>camphor spurflower</t>
+  </si>
+  <si>
+    <t>English</t>
+  </si>
+  <si>
+    <t>Bredenkamp, CL; Ngoepe, N. 2019. Lamiaceae. In: CL Bredenkamp (ed.), A Flora of the Eastern Cape Province. Strelitzia 41(2): 1125-1164. South African National Biodiversity Institute, Pretoria.</t>
+  </si>
+  <si>
+    <t>Plectranthus cylindraceus Hochst. ex Benth.</t>
+  </si>
+  <si>
+    <t>Synonym</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>kanfer spoorsalie</t>
+  </si>
+  <si>
+    <t>Afrikaans</t>
+  </si>
+  <si>
+    <t>TEXTTITLE</t>
+  </si>
+  <si>
+    <t>TAXONTEXT</t>
+  </si>
+  <si>
+    <t>BIBLIO</t>
+  </si>
+  <si>
+    <t>COMMENTS</t>
+  </si>
+  <si>
+    <t>Diagnostic</t>
+  </si>
+  <si>
+    <t>The flowers are among the smallest in the genus. The structure of the glomerate flower clusters is difficult to discern because of the dense covering of hairs but is essentially the same as that of P. spicatus; however, the calyx is not markedly circinnate so that this species is intermediate between P. spicatus (i.e. the genus Burnatastrum Briq.) and the more conventional Plectranthus sp.</t>
+  </si>
+  <si>
+    <t>Codd, LEW. 1985. Lamiaceae: 23. Plectranthus. In: OA Leistner (ed.). Fl. S. Africa 28(4): 137-172. Botanical Research Institute, Department of Agriculture and Water Supply, Pretoria. [http://www.biodiversitylibrary.org/item/209555#page/9/mode/1up] [CC BY]</t>
+  </si>
+  <si>
+    <t>e-Fl; PS</t>
+  </si>
+  <si>
+    <t>Distribution</t>
+  </si>
+  <si>
+    <t>Widespread in Africa from Ethiopia southwards to Angola, northern S.W.A./Namibia, Botswana, Transvaal (excluding the Highveld), eastern Swaziland, Natal midlands and coast to the Umtamvuna River.</t>
+  </si>
+  <si>
+    <t>Habitat</t>
+  </si>
+  <si>
+    <t>Often growing communally in dry woodland under thorn trees and on brackish soil, as well as in crevices on rocky slopes.</t>
+  </si>
+  <si>
+    <t>Rocky outcrops on sandy substrates in dry woodland in summer rainfall regions; Sub-Escarpment Grassland, Sub-Escarpment Savanna, Indian Ocean Coastal Belt.</t>
+  </si>
+  <si>
+    <t>Bredenkamp, CL; Ngoepe, N. 2019. Lamiaceae. In: CL Bredenkamp (ed.), A Flora of the Eastern Cape Province. Strelitzia 41(2): 1125-1164. South African National Biodiversity Institute, Pretoria. [CC BY]</t>
+  </si>
+  <si>
+    <t>e-Fl</t>
+  </si>
+  <si>
+    <t>Morphology</t>
+  </si>
+  <si>
+    <t>Perennial succulent plant forming a dense cluster of basal leaves from which arise annually several to many stems; stems erect or decumbent, 0.6-1.5 m long, finely pubescent. Leaves sessile or shortly petiolate; blade fleshy, drying thin or thick-textured, broadly obovate to oblong-obovate, 25-50 x 15-40 mm, tomentulose on both surfaces, under-surface with pale to yellow gland-dots; apex obtuse, base cuneate, margin with few, irregular teeth. Inflorescence terminal, subspicate, dense or interrupted, 80-350 mm long, usually with 1-several pairs of branches; flowers in dense, villous, many-flowered, opposite and decussate, subsessile dichasia. Calyx 3 mm long in fruit, slightly curved upwards, villous, 5-toothed, the uppermost tooth distinctly larger than the rest. Corolla pale mauve and white, whitish or occasionally yellowish, 4-5 mm long; tube straight, expanding slightly towards the throat; upper lip 1 mm long, lower lip concave, 2 mm long, both lips pubescent. Stamens free to the base, 2.5-4 mm long.</t>
+  </si>
+  <si>
+    <t>Erect or decumbent, perennial succulent, 0.6-1.5 m long; basal leaves in dense cluster, stems annular. Leaves sessile to shortly petiolate, blade fleshy, broadly obovate 25-50 x 15-40 mm, base cuneate, apex obtuse, margins with few irregular teeth; both surfaces tomentulose, lower surface pale to yellow gland-dotted. Inflorescence terminal, rachis 80-350 mm long; verticillasters more than 10-flowered. Flowers pale mauve and white. Corolla 4-5 mm long; tube straight, expanding slightly towards throat; upper lip 1 mm long, lower lip concave, 2 mm long, both lips pubescent. Stamens free to base.</t>
+  </si>
+  <si>
+    <t>SpecCit</t>
+  </si>
+  <si>
+    <t>Codd 6037; 8365; 8679; De Winter 2882; Galpin M288.</t>
+  </si>
+  <si>
+    <t>SPECIESID</t>
+  </si>
+  <si>
+    <t>LITERATUREPRINTYEAR</t>
+  </si>
+  <si>
+    <t>REFERENCE_TYPE</t>
+  </si>
+  <si>
+    <t>LITERATURETITLE</t>
+  </si>
+  <si>
+    <t>LITERATURENAMESTRING</t>
+  </si>
+  <si>
+    <t>LITERATUREADDINFO</t>
+  </si>
+  <si>
+    <t>LITERATUREPUBLISHER</t>
+  </si>
+  <si>
+    <t>DOI</t>
+  </si>
+  <si>
+    <t>REFERENCEURL</t>
+  </si>
+  <si>
+    <t>60898dd2-241e-4c52-8fff-dc2f070134f1</t>
+  </si>
+  <si>
+    <t>2019</t>
+  </si>
+  <si>
+    <t>Series Chapter</t>
+  </si>
+  <si>
+    <t>Lamiaceae</t>
+  </si>
+  <si>
+    <t>Bredenkamp, CL; Ngoepe, N</t>
+  </si>
+  <si>
+    <t>In: CL Bredenkamp (ed.), A Flora of the Eastern Cape Province. Strelitzia 41(2)1125-1164</t>
+  </si>
+  <si>
+    <t>South African National Biodiversity Institute, Pretoria</t>
+  </si>
+  <si>
+    <t>Periodical/Journal</t>
+  </si>
+  <si>
+    <t>Nomenclatural changes in Coleus and Plectranthus (Lamiaceae): a tale of more than two genera</t>
+  </si>
+  <si>
+    <t>Paton, A.J.; Mwanyambo, M.L.; Govaerts, R.H.A.; Smitha, K.; Suddee, S.; Phillipson, P.B.; Wilson, T.; Forster, P.I.; Culham, A.</t>
+  </si>
+  <si>
+    <t>Phytokeys 129: 1-158</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.3897/phytokeys.129.34988</t>
+  </si>
+  <si>
+    <t>2006</t>
+  </si>
+  <si>
+    <t>Book</t>
+  </si>
+  <si>
+    <t>Checklist of the Flowering Plants of Sub-Saharan Africa</t>
+  </si>
+  <si>
+    <t>Klopper, RR; Chatelain, C; Banninger, V; Spichiger, R</t>
+  </si>
+  <si>
+    <t>SANBI, Pretoria</t>
+  </si>
+  <si>
+    <t>1997</t>
+  </si>
+  <si>
+    <t>List of southern African succulent plants</t>
+  </si>
+  <si>
+    <t>Smith, GF</t>
+  </si>
+  <si>
+    <t>Umdaus Press, Pretoria</t>
+  </si>
+  <si>
+    <t>1985</t>
+  </si>
+  <si>
+    <t>Flora Chapter</t>
+  </si>
+  <si>
+    <t>Lamiaceae: 1. Ajuga</t>
+  </si>
+  <si>
+    <t>Codd, LEW</t>
+  </si>
+  <si>
+    <t>In: OA Leistner (ed.). Flora of Southern Africa 28(4)7-8</t>
+  </si>
+  <si>
+    <t>Botanical Research Institute, Department of Agriculture and Water Supply, Pretoria</t>
+  </si>
+  <si>
+    <t>Lamiaceae: 23. Plectranthus</t>
+  </si>
+  <si>
+    <t>In: OA Leistner (ed.). Flora of Southern Africa 28(4)137-172</t>
+  </si>
+  <si>
+    <t>http://www.biodiversitylibrary.org/item/209555#page/9/mode/1up</t>
+  </si>
+  <si>
+    <t>1944</t>
+  </si>
+  <si>
+    <t>Plectranthus spiciformis R.A.Dyer</t>
+  </si>
+  <si>
+    <t>Dyer, RA; Burges, EK</t>
+  </si>
+  <si>
+    <t>Flowering Plants of South Africa 24: , t.946</t>
+  </si>
+  <si>
+    <t>MUSEUMCODE</t>
+  </si>
+  <si>
+    <t>SPECIMENCATEGORY</t>
+  </si>
+  <si>
+    <t>COLLECTORS</t>
+  </si>
+  <si>
+    <t>FIELDNUMBER</t>
+  </si>
+  <si>
+    <t>COLLECTIONYEAR</t>
+  </si>
+  <si>
+    <t>COLLECTIONMONTH</t>
+  </si>
+  <si>
+    <t>COLLECTIONDAY</t>
+  </si>
+  <si>
+    <t>TYPECATEGORY</t>
+  </si>
+  <si>
+    <t>TYPETAXSTATUS</t>
+  </si>
+  <si>
+    <t>TYPECALCFULLNAME</t>
+  </si>
+  <si>
+    <t>IMAGEURL</t>
+  </si>
+  <si>
+    <t>SYN_SPECIESID</t>
+  </si>
+  <si>
+    <t>NH</t>
+  </si>
+  <si>
+    <t>Herbarium voucher</t>
+  </si>
+  <si>
+    <t>Medley-Wood, J</t>
+  </si>
+  <si>
+    <t>3955</t>
+  </si>
+  <si>
+    <t>1888</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>Type</t>
+  </si>
+  <si>
+    <t>syn</t>
+  </si>
+  <si>
+    <t>https://seis.sanbi.org.za/anura/default/asset.do?preview=249024</t>
+  </si>
+  <si>
+    <t>86e38f70-070c-40a1-bf66-b6546780b554</t>
+  </si>
+  <si>
+    <t>4475</t>
+  </si>
+  <si>
+    <t>1891</t>
+  </si>
+  <si>
+    <t>https://seis.sanbi.org.za/anura/default/asset.do?preview=249266</t>
+  </si>
+  <si>
+    <t>Rudatis, H</t>
+  </si>
+  <si>
+    <t>s.n.</t>
+  </si>
+  <si>
+    <t>1914</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>Compton, RH</t>
+  </si>
+  <si>
+    <t>31530</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>Gerstner, J</t>
+  </si>
+  <si>
+    <t>1933</t>
+  </si>
+  <si>
+    <t>Ward, CJ</t>
+  </si>
+  <si>
+    <t>4185</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>Evans</t>
+  </si>
+  <si>
+    <t>1896</t>
+  </si>
+  <si>
+    <t>11696</t>
+  </si>
+  <si>
+    <t>1908</t>
+  </si>
+  <si>
+    <t>Thorncroft, G</t>
+  </si>
+  <si>
+    <t>807</t>
+  </si>
+  <si>
+    <t>1913</t>
+  </si>
+  <si>
+    <t>Pooley, ES</t>
+  </si>
+  <si>
+    <t>521</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>2094</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>Nichols, G</t>
+  </si>
+  <si>
+    <t>958</t>
+  </si>
+  <si>
+    <t>1986</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>Dyer, RA</t>
+  </si>
+  <si>
+    <t>5409</t>
+  </si>
+  <si>
+    <t>1953</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>Strey, RG</t>
+  </si>
+  <si>
+    <t>9729</t>
+  </si>
+  <si>
+    <t>1970</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>Codd, LE</t>
+  </si>
+  <si>
+    <t>7769</t>
+  </si>
+  <si>
+    <t>1957</t>
+  </si>
+  <si>
+    <t>SAM</t>
+  </si>
+  <si>
+    <t>Wood, JM</t>
+  </si>
+  <si>
+    <t>1974</t>
+  </si>
+  <si>
+    <t>Isotype</t>
+  </si>
+  <si>
+    <t>Plectranthus densiflorus T.Cooke</t>
+  </si>
+  <si>
+    <t>https://seis.sanbi.org.za/anura/default/asset.do?preview=257455</t>
+  </si>
+  <si>
+    <t>22710f52-2746-4f21-b0bb-c86d4f86dc89</t>
+  </si>
+  <si>
+    <t>PRE</t>
+  </si>
+  <si>
+    <t>Bruce, EA</t>
+  </si>
+  <si>
+    <t>165</t>
+  </si>
+  <si>
+    <t>1950</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>Galpin, EE</t>
+  </si>
+  <si>
+    <t>288</t>
+  </si>
+  <si>
+    <t>1919</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>Germishuizen, G</t>
+  </si>
+  <si>
+    <t>1248</t>
+  </si>
+  <si>
+    <t>1980</t>
+  </si>
+  <si>
+    <t>Bredenkamp, GJ</t>
+  </si>
+  <si>
+    <t>437</t>
+  </si>
+  <si>
+    <t>Wood</t>
+  </si>
+  <si>
+    <t>https://seis.sanbi.org.za/anura/default/asset.do?preview=260885</t>
+  </si>
+  <si>
+    <t>Hankey, AJ</t>
+  </si>
+  <si>
+    <t>1048</t>
+  </si>
+  <si>
+    <t>2000</t>
+  </si>
+  <si>
+    <t>Edwards, D</t>
+  </si>
+  <si>
+    <t>2769</t>
+  </si>
+  <si>
+    <t>1962</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>Phillipson, PB</t>
+  </si>
+  <si>
+    <t>4325</t>
+  </si>
+  <si>
+    <t>1995</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>De Castro, A</t>
+  </si>
+  <si>
+    <t>1635</t>
+  </si>
+  <si>
+    <t>2015</t>
+  </si>
+  <si>
+    <t>Rehm, SEA</t>
+  </si>
+  <si>
+    <t>PRE 39912</t>
+  </si>
+  <si>
+    <t>1961</t>
+  </si>
+  <si>
+    <t>Lavranos, JJ</t>
+  </si>
+  <si>
+    <t>1958</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>Van der Schijff, HP</t>
+  </si>
+  <si>
+    <t>3016</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>385</t>
+  </si>
+  <si>
+    <t>1952</t>
+  </si>
+  <si>
+    <t>Dinter</t>
+  </si>
+  <si>
+    <t>7412A</t>
+  </si>
+  <si>
+    <t>1934</t>
+  </si>
+  <si>
+    <t>McMurtry, DM</t>
+  </si>
+  <si>
+    <t>12382</t>
+  </si>
+  <si>
+    <t>2005</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>Hardy, DS</t>
+  </si>
+  <si>
+    <t>908</t>
+  </si>
+  <si>
+    <t>Mogg, AOD</t>
+  </si>
+  <si>
+    <t>17,313</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>Buitendag, EL</t>
+  </si>
+  <si>
+    <t>1164</t>
+  </si>
+  <si>
+    <t>1978</t>
+  </si>
+  <si>
+    <t>Behr, CM</t>
+  </si>
+  <si>
+    <t>848</t>
+  </si>
+  <si>
+    <t>5323</t>
+  </si>
+  <si>
+    <t>1945</t>
+  </si>
+  <si>
+    <t>8780</t>
+  </si>
+  <si>
+    <t>1954</t>
+  </si>
+  <si>
+    <t>8365</t>
+  </si>
+  <si>
+    <t>1956</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>Vahrmeijer, J(H)</t>
+  </si>
+  <si>
+    <t>HV00295</t>
+  </si>
+  <si>
+    <t>2001</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>Mott, PJ</t>
+  </si>
+  <si>
+    <t>950</t>
+  </si>
+  <si>
+    <t>1976</t>
+  </si>
+  <si>
+    <t>Dinter, MK</t>
+  </si>
+  <si>
+    <t>30826</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>Mutshinyalo, TT</t>
+  </si>
+  <si>
+    <t>194/2002PNGB</t>
+  </si>
+  <si>
+    <t>Schoenfelder, EBW</t>
+  </si>
+  <si>
+    <t>5804</t>
+  </si>
+  <si>
+    <t>Pole-Evans, IB</t>
+  </si>
+  <si>
+    <t>4683</t>
+  </si>
+  <si>
+    <t>1951</t>
+  </si>
+  <si>
+    <t>Hansen, OJ</t>
+  </si>
+  <si>
+    <t>3415</t>
+  </si>
+  <si>
+    <t>Obermeyer, AA</t>
+  </si>
+  <si>
+    <t>408</t>
+  </si>
+  <si>
+    <t>1930</t>
+  </si>
+  <si>
+    <t>Burgoyne, PM</t>
+  </si>
+  <si>
+    <t>1591</t>
+  </si>
+  <si>
+    <t>1993</t>
+  </si>
+  <si>
+    <t>6037</t>
+  </si>
+  <si>
+    <t>7769B</t>
+  </si>
+  <si>
+    <t>Rogers, FA</t>
+  </si>
+  <si>
+    <t>TRV 23803</t>
+  </si>
+  <si>
+    <t>1921</t>
+  </si>
+  <si>
+    <t>NH 27138</t>
+  </si>
+  <si>
+    <t>Holotype</t>
+  </si>
+  <si>
+    <t>https://seis.sanbi.org.za/anura/default/asset.do?preview=260886</t>
+  </si>
+  <si>
+    <t>Schlieben</t>
+  </si>
+  <si>
+    <t>7931</t>
+  </si>
+  <si>
+    <t>van der Schijff, HP</t>
+  </si>
+  <si>
+    <t>3739A</t>
+  </si>
+  <si>
+    <t>1971</t>
+  </si>
+  <si>
+    <t>Schlieben, H-J E</t>
+  </si>
+  <si>
+    <t>10637</t>
+  </si>
+  <si>
+    <t>1966</t>
+  </si>
+  <si>
+    <t>De Winter, B</t>
+  </si>
+  <si>
+    <t>2882</t>
+  </si>
+  <si>
+    <t>1955</t>
+  </si>
+  <si>
+    <t>du Plessis, CJ</t>
+  </si>
+  <si>
+    <t>1407</t>
+  </si>
+  <si>
+    <t>1969</t>
+  </si>
+  <si>
+    <t>Venter, S</t>
+  </si>
+  <si>
+    <t>8741</t>
+  </si>
+  <si>
+    <t>1982</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>Leistner, OA</t>
+  </si>
+  <si>
+    <t>144</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>760</t>
+  </si>
+  <si>
+    <t>Leach, LC</t>
+  </si>
+  <si>
+    <t>8050</t>
+  </si>
+  <si>
+    <t>Coetzee, BJ</t>
+  </si>
+  <si>
+    <t>1174</t>
+  </si>
+  <si>
+    <t>1972</t>
+  </si>
+  <si>
+    <t>Repton, JE</t>
+  </si>
+  <si>
+    <t>1266</t>
+  </si>
+  <si>
+    <t>1939</t>
+  </si>
+  <si>
+    <t>2663</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>Huntley, BJ</t>
+  </si>
+  <si>
+    <t>1991</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>7769A</t>
+  </si>
+  <si>
+    <t>Van Jaarsveld, EJ</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>Schweickerdt, HGWJ</t>
+  </si>
+  <si>
+    <t>447</t>
+  </si>
+  <si>
+    <t>31588</t>
+  </si>
+  <si>
+    <t>5516</t>
+  </si>
+  <si>
+    <t>1949</t>
+  </si>
+  <si>
+    <t>4821</t>
+  </si>
+  <si>
+    <t>Jacobsen, NHG</t>
+  </si>
+  <si>
+    <t>2389</t>
+  </si>
+  <si>
+    <t>31472</t>
+  </si>
+  <si>
+    <t>Steyn, H</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>1935</t>
+  </si>
+  <si>
+    <t>Pienaar, JN</t>
+  </si>
+  <si>
+    <t>784</t>
+  </si>
+  <si>
+    <t>Maguire, B</t>
+  </si>
+  <si>
+    <t>2519</t>
+  </si>
+  <si>
+    <t>PRE 39915</t>
+  </si>
+  <si>
+    <t>1938</t>
+  </si>
+  <si>
+    <t>Zambatis, G</t>
+  </si>
+  <si>
+    <t>GZ 995</t>
+  </si>
+  <si>
+    <t>2014</t>
+  </si>
+  <si>
+    <t>Leendertz, R</t>
+  </si>
+  <si>
+    <t>154</t>
+  </si>
+  <si>
+    <t>1904</t>
+  </si>
+  <si>
+    <t>Venter, F</t>
+  </si>
+  <si>
+    <t>13,525</t>
+  </si>
+  <si>
+    <t>TRV 4818</t>
+  </si>
+  <si>
+    <t>1885</t>
+  </si>
+  <si>
+    <t>8501</t>
+  </si>
+  <si>
+    <t>2097</t>
+  </si>
+  <si>
+    <t>1977</t>
+  </si>
+  <si>
+    <t>Barnard, WG</t>
+  </si>
+  <si>
+    <t>420</t>
+  </si>
+  <si>
+    <t>Van Niekerk, M</t>
+  </si>
+  <si>
+    <t>TRV 13222</t>
+  </si>
+  <si>
+    <t>1912</t>
+  </si>
+  <si>
+    <t>1239</t>
+  </si>
+  <si>
+    <t>3535</t>
+  </si>
+  <si>
+    <t>1948</t>
+  </si>
+  <si>
+    <t>30160</t>
+  </si>
+  <si>
+    <t>Onderstall, JJH</t>
+  </si>
+  <si>
+    <t>242</t>
+  </si>
+  <si>
+    <t>5211</t>
+  </si>
+  <si>
+    <t>1959</t>
+  </si>
+  <si>
+    <t>Reyneke, JL</t>
+  </si>
+  <si>
+    <t>346</t>
+  </si>
+  <si>
+    <t>1909</t>
+  </si>
+  <si>
+    <t>https://seis.sanbi.org.za/anura/default/asset.do?preview=260884</t>
+  </si>
+  <si>
+    <t>8679</t>
+  </si>
+  <si>
+    <t>3774</t>
+  </si>
+  <si>
+    <t>3739B</t>
+  </si>
+  <si>
+    <t>Steynberg, MC</t>
+  </si>
+  <si>
+    <t>809</t>
+  </si>
+  <si>
+    <t>1979</t>
+  </si>
+  <si>
+    <t>Swart, LS</t>
+  </si>
+  <si>
+    <t>SKF 505</t>
+  </si>
+  <si>
+    <t>5369</t>
+  </si>
+  <si>
+    <t>2067</t>
+  </si>
+  <si>
+    <t>https://seis.sanbi.org.za/anura/default/asset.do?preview=268248</t>
+  </si>
+  <si>
+    <t>1620</t>
+  </si>
+  <si>
+    <t>186</t>
+  </si>
+  <si>
+    <t>https://seis.sanbi.org.za/anura/default/asset.do?preview=262522</t>
+  </si>
+  <si>
+    <t>2533</t>
+  </si>
+  <si>
+    <t>511</t>
+  </si>
+  <si>
+    <t>8700</t>
+  </si>
+  <si>
+    <t>Curator Pretoria Bot. Garden</t>
+  </si>
+  <si>
+    <t>PRE 39908</t>
+  </si>
+  <si>
+    <t>1922</t>
+  </si>
+  <si>
+    <t>Dyke, ESC</t>
+  </si>
+  <si>
+    <t>30859A</t>
+  </si>
+  <si>
+    <t>1963</t>
+  </si>
+  <si>
+    <t>KINGDOM</t>
+  </si>
+  <si>
+    <t>SUBKINGDOM</t>
+  </si>
+  <si>
+    <t>PHYLUM</t>
+  </si>
+  <si>
+    <t>SUBPHYLUM</t>
+  </si>
+  <si>
+    <t>GROUPNAME</t>
+  </si>
+  <si>
+    <t>CLASSNAME</t>
+  </si>
+  <si>
+    <t>SUBCLASSNAME</t>
+  </si>
+  <si>
+    <t>ORDERNAME</t>
+  </si>
+  <si>
+    <t>SUBORDERNAME</t>
+  </si>
+  <si>
+    <t>FAMILY</t>
+  </si>
+  <si>
+    <t>SUBFAMILY</t>
+  </si>
+  <si>
+    <t>TRIBE</t>
+  </si>
+  <si>
+    <t>SUBTRIBE</t>
+  </si>
+  <si>
+    <t>GENUS</t>
+  </si>
+  <si>
+    <t>SUBGENUS</t>
+  </si>
+  <si>
+    <t>SPECIES</t>
+  </si>
+  <si>
+    <t>SUBSPECIES</t>
+  </si>
+  <si>
+    <t>VARIETY</t>
+  </si>
+  <si>
+    <t>SUBVARIETY</t>
+  </si>
+  <si>
+    <t>FORMA</t>
+  </si>
+  <si>
+    <t>SUBFORMA</t>
+  </si>
+  <si>
+    <t>CULTIVAR</t>
+  </si>
+  <si>
+    <t>SPECIESAUTHORNAME</t>
+  </si>
+  <si>
+    <t>SUBSPECIESAUTHORNAME</t>
+  </si>
+  <si>
+    <t>VARIETYAUTHORNAME</t>
+  </si>
+  <si>
+    <t>FORMAAUTHORNAME</t>
+  </si>
+  <si>
+    <t>CULTIVARAUTHORNAME</t>
+  </si>
+  <si>
+    <t>NAMESTRING</t>
+  </si>
+  <si>
+    <t>PROTOLOGUECITATION</t>
+  </si>
+  <si>
+    <t>HABIT</t>
+  </si>
+  <si>
+    <t>LIFECYCLE</t>
+  </si>
+  <si>
+    <t>LIFEFORMCLASSIFICATION</t>
+  </si>
+  <si>
+    <t>PLANTHEIGHT</t>
+  </si>
+  <si>
+    <t>CALCACCEPTEDNAME</t>
+  </si>
+  <si>
+    <t>GENUSHYBRID</t>
+  </si>
+  <si>
+    <t>INVALID</t>
+  </si>
+  <si>
+    <t>LEGITIMACY</t>
+  </si>
+  <si>
     <t>NOMENCLATURENOTE</t>
   </si>
   <si>
-    <t>ACC_PROTOLOGUECITATION</t>
-[...4 lines deleted...]
-  <si>
     <t>TYPENOTE</t>
   </si>
   <si>
-    <t>CALCACCEPTEDNAME</t>
-[...11 lines deleted...]
-    <t>CITESFIELD</t>
+    <t>ETYMOLOGY</t>
+  </si>
+  <si>
+    <t>TOPS</t>
+  </si>
+  <si>
+    <t>IUCN</t>
+  </si>
+  <si>
+    <t>IUCNCRITERIA</t>
+  </si>
+  <si>
+    <t>OLDSPECIESCODE</t>
+  </si>
+  <si>
+    <t>FLOWERSTART</t>
+  </si>
+  <si>
+    <t>FLOWEREND</t>
+  </si>
+  <si>
+    <t>MINALTITUDE</t>
+  </si>
+  <si>
+    <t>MAXALTITUDE</t>
+  </si>
+  <si>
+    <t>SPNUMBER</t>
+  </si>
+  <si>
+    <t>HASIMAGE</t>
+  </si>
+  <si>
+    <t>Plantae</t>
+  </si>
+  <si>
+    <t>Phanerogamae</t>
+  </si>
+  <si>
+    <t>Anthophyta</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> </t>
+  </si>
+  <si>
+    <t>Flowering plants: dicots (Dicotyledons: eudicots)</t>
+  </si>
+  <si>
+    <t>Lamiales</t>
+  </si>
+  <si>
+    <t>Nepetoideae</t>
+  </si>
+  <si>
+    <t>Ocimeae</t>
+  </si>
+  <si>
+    <t>Plectranthinae</t>
+  </si>
+  <si>
+    <t>Coleus</t>
+  </si>
+  <si>
+    <t>cylindraceus</t>
+  </si>
+  <si>
+    <t>(Hochst. ex Benth.) A.J.Paton</t>
+  </si>
+  <si>
+    <t>PhytoKeys 129: 37 (2019)</t>
+  </si>
+  <si>
+    <t>Succulent; Herb</t>
   </si>
   <si>
     <t>Coleus cylindraceus (Hochst. ex Benth.) A.J.Paton</t>
   </si>
   <si>
-    <t>PhytoKeys 129: 37 (2019)</t>
-[...1 lines deleted...]
-  <si>
     <t>acc</t>
   </si>
   <si>
     <t>Type: Ethiopia, near Gapdia, 29 Nov.1838, Schimper 1113 (K, holo.; BM, G, P, W, iso.)</t>
   </si>
   <si>
-    <t>60898dd2-241e-4c52-8fff-dc2f070134f1</t>
-[...763 lines deleted...]
-  <si>
     <t>True</t>
-  </si>
-[...1223 lines deleted...]
-    <t>cylindraceus</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...540 lines deleted...]
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:BR12"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="138.731414794922" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="12.3162364959717" customWidth="1"/>
+    <col min="1" max="1" width="139.869979858398" customWidth="1"/>
+    <col min="2" max="2" width="12.3162364959717" customWidth="1"/>
+    <col min="3" max="3" width="187.581130981445" customWidth="1"/>
+    <col min="4" max="4" width="41.8001022338867" customWidth="1"/>
+    <col min="5" max="5" width="13.0042209625244" customWidth="1"/>
     <col min="6" max="6" width="22.5282649993896" customWidth="1"/>
     <col min="7" max="7" width="9.140625" customWidth="1"/>
     <col min="8" max="8" width="9.140625" customWidth="1"/>
     <col min="9" max="9" width="9.140625" customWidth="1"/>
     <col min="10" max="10" width="9.140625" customWidth="1"/>
     <col min="11" max="11" width="9.140625" customWidth="1"/>
     <col min="12" max="12" width="9.140625" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
     <col min="27" max="27" width="9.140625" customWidth="1"/>
     <col min="28" max="28" width="9.140625" customWidth="1"/>
     <col min="29" max="29" width="9.140625" customWidth="1"/>
     <col min="30" max="30" width="9.140625" customWidth="1"/>
@@ -2768,63 +1471,63 @@
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D10" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="C10" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E10" s="1" t="s">
-        <v>73</v>
+        <v>8</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>74</v>
+        <v>9</v>
       </c>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
       <c r="P10" s="1"/>
       <c r="Q10" s="1"/>
       <c r="R10" s="1"/>
       <c r="S10" s="1"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
       <c r="X10" s="1"/>
       <c r="Y10" s="1"/>
       <c r="Z10" s="1"/>
       <c r="AA10" s="1"/>
       <c r="AB10" s="1"/>
       <c r="AC10" s="1"/>
       <c r="AD10" s="1"/>
@@ -2849,119 +1552,602 @@
       <c r="AW10" s="1"/>
       <c r="AX10" s="1"/>
       <c r="AY10" s="1"/>
       <c r="AZ10" s="1"/>
       <c r="BA10" s="1"/>
       <c r="BB10" s="1"/>
       <c r="BC10" s="1"/>
       <c r="BD10" s="1"/>
       <c r="BE10" s="1"/>
       <c r="BF10" s="1"/>
       <c r="BG10" s="1"/>
       <c r="BH10" s="1"/>
       <c r="BI10" s="1"/>
       <c r="BJ10" s="1"/>
       <c r="BK10" s="1"/>
       <c r="BL10" s="1"/>
       <c r="BM10" s="1"/>
       <c r="BN10" s="1"/>
       <c r="BO10" s="1"/>
       <c r="BP10" s="1"/>
       <c r="BQ10" s="1"/>
       <c r="BR10" s="1"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>75</v>
+        <v>12</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>76</v>
+        <v>13</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>77</v>
+        <v>14</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>76</v>
+        <v>13</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>79</v>
+        <v>14</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>19</v>
+        <v>15</v>
+      </c>
+    </row>
+  </sheetData>
+  <headerFooter/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1:BM12"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="139.869979858398" customWidth="1"/>
+    <col min="2" max="2" width="9.140625" customWidth="1"/>
+    <col min="3" max="3" width="9.140625" customWidth="1"/>
+    <col min="4" max="4" width="9.140625" customWidth="1"/>
+    <col min="5" max="5" width="9.140625" customWidth="1"/>
+    <col min="6" max="6" width="9.140625" customWidth="1"/>
+    <col min="7" max="7" width="9.140625" customWidth="1"/>
+    <col min="8" max="8" width="9.140625" customWidth="1"/>
+    <col min="9" max="9" width="9.140625" customWidth="1"/>
+    <col min="10" max="10" width="9.140625" customWidth="1"/>
+    <col min="11" max="11" width="9.140625" customWidth="1"/>
+    <col min="12" max="12" width="9.140625" customWidth="1"/>
+    <col min="13" max="13" width="9.140625" customWidth="1"/>
+    <col min="14" max="14" width="9.140625" customWidth="1"/>
+    <col min="15" max="15" width="9.140625" customWidth="1"/>
+    <col min="16" max="16" width="9.140625" customWidth="1"/>
+    <col min="17" max="17" width="9.140625" customWidth="1"/>
+    <col min="18" max="18" width="9.140625" customWidth="1"/>
+    <col min="19" max="19" width="9.140625" customWidth="1"/>
+    <col min="20" max="20" width="9.140625" customWidth="1"/>
+    <col min="21" max="21" width="9.140625" customWidth="1"/>
+    <col min="22" max="22" width="9.140625" customWidth="1"/>
+    <col min="23" max="23" width="9.140625" customWidth="1"/>
+    <col min="24" max="24" width="9.140625" customWidth="1"/>
+    <col min="25" max="25" width="9.140625" customWidth="1"/>
+    <col min="26" max="26" width="9.140625" customWidth="1"/>
+    <col min="27" max="27" width="9.140625" customWidth="1"/>
+    <col min="28" max="28" width="9.140625" customWidth="1"/>
+    <col min="29" max="29" width="9.140625" customWidth="1"/>
+    <col min="30" max="30" width="9.140625" customWidth="1"/>
+    <col min="31" max="31" width="9.140625" customWidth="1"/>
+    <col min="32" max="32" width="9.140625" customWidth="1"/>
+    <col min="33" max="33" width="9.140625" customWidth="1"/>
+    <col min="34" max="34" width="9.140625" customWidth="1"/>
+    <col min="35" max="35" width="9.140625" customWidth="1"/>
+    <col min="36" max="36" width="9.140625" customWidth="1"/>
+    <col min="37" max="37" width="9.140625" customWidth="1"/>
+    <col min="38" max="38" width="9.140625" customWidth="1"/>
+    <col min="39" max="39" width="9.140625" customWidth="1"/>
+    <col min="40" max="40" width="9.140625" customWidth="1"/>
+    <col min="41" max="41" width="9.140625" customWidth="1"/>
+    <col min="42" max="42" width="9.140625" customWidth="1"/>
+    <col min="43" max="43" width="9.140625" customWidth="1"/>
+    <col min="44" max="44" width="9.140625" customWidth="1"/>
+    <col min="45" max="45" width="9.140625" customWidth="1"/>
+    <col min="46" max="46" width="9.140625" customWidth="1"/>
+    <col min="47" max="47" width="9.140625" customWidth="1"/>
+    <col min="48" max="48" width="9.140625" customWidth="1"/>
+    <col min="49" max="49" width="9.140625" customWidth="1"/>
+    <col min="50" max="50" width="9.140625" customWidth="1"/>
+    <col min="51" max="51" width="9.140625" customWidth="1"/>
+    <col min="52" max="52" width="9.140625" customWidth="1"/>
+    <col min="53" max="53" width="9.140625" customWidth="1"/>
+    <col min="54" max="54" width="9.140625" customWidth="1"/>
+    <col min="55" max="55" width="9.140625" customWidth="1"/>
+    <col min="56" max="56" width="9.140625" customWidth="1"/>
+    <col min="57" max="57" width="9.140625" customWidth="1"/>
+    <col min="58" max="58" width="9.140625" customWidth="1"/>
+    <col min="59" max="59" width="9.140625" customWidth="1"/>
+    <col min="60" max="60" width="9.140625" customWidth="1"/>
+    <col min="61" max="61" width="9.140625" customWidth="1"/>
+    <col min="62" max="62" width="9.140625" customWidth="1"/>
+    <col min="63" max="63" width="9.140625" customWidth="1"/>
+    <col min="64" max="64" width="9.140625" customWidth="1"/>
+    <col min="65" max="65" width="9.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="0" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="0" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="0" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="0" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="B10" s="1"/>
+      <c r="C10" s="1"/>
+      <c r="D10" s="1"/>
+      <c r="E10" s="1"/>
+      <c r="F10" s="1"/>
+      <c r="G10" s="1"/>
+      <c r="H10" s="1"/>
+      <c r="I10" s="1"/>
+      <c r="J10" s="1"/>
+      <c r="K10" s="1"/>
+      <c r="L10" s="1"/>
+      <c r="M10" s="1"/>
+      <c r="N10" s="1"/>
+      <c r="O10" s="1"/>
+      <c r="P10" s="1"/>
+      <c r="Q10" s="1"/>
+      <c r="R10" s="1"/>
+      <c r="S10" s="1"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+      <c r="X10" s="1"/>
+      <c r="Y10" s="1"/>
+      <c r="Z10" s="1"/>
+      <c r="AA10" s="1"/>
+      <c r="AB10" s="1"/>
+      <c r="AC10" s="1"/>
+      <c r="AD10" s="1"/>
+      <c r="AE10" s="1"/>
+      <c r="AF10" s="1"/>
+      <c r="AG10" s="1"/>
+      <c r="AH10" s="1"/>
+      <c r="AI10" s="1"/>
+      <c r="AJ10" s="1"/>
+      <c r="AK10" s="1"/>
+      <c r="AL10" s="1"/>
+      <c r="AM10" s="1"/>
+      <c r="AN10" s="1"/>
+      <c r="AO10" s="1"/>
+      <c r="AP10" s="1"/>
+      <c r="AQ10" s="1"/>
+      <c r="AR10" s="1"/>
+      <c r="AS10" s="1"/>
+      <c r="AT10" s="1"/>
+      <c r="AU10" s="1"/>
+      <c r="AV10" s="1"/>
+      <c r="AW10" s="1"/>
+      <c r="AX10" s="1"/>
+      <c r="AY10" s="1"/>
+      <c r="AZ10" s="1"/>
+      <c r="BA10" s="1"/>
+      <c r="BB10" s="1"/>
+      <c r="BC10" s="1"/>
+      <c r="BD10" s="1"/>
+      <c r="BE10" s="1"/>
+      <c r="BF10" s="1"/>
+      <c r="BG10" s="1"/>
+      <c r="BH10" s="1"/>
+      <c r="BI10" s="1"/>
+      <c r="BJ10" s="1"/>
+      <c r="BK10" s="1"/>
+      <c r="BL10" s="1"/>
+      <c r="BM10" s="1"/>
+    </row>
+    <row r="11">
+      <c r="A11" s="0" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="0" t="s">
+        <v>16</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:CD109"/>
+  <dimension ref="A1:BQ17"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="138.731414794922" customWidth="1"/>
-[...16 lines deleted...]
-    <col min="18" max="18" width="15.2131252288818" customWidth="1"/>
+    <col min="1" max="1" width="139.869979858398" customWidth="1"/>
+    <col min="2" max="2" width="12.666654586792" customWidth="1"/>
+    <col min="3" max="3" width="256" customWidth="1"/>
+    <col min="4" max="4" width="252.550979614258" customWidth="1"/>
+    <col min="5" max="5" width="12.9443483352661" customWidth="1"/>
+    <col min="6" max="6" width="9.140625" customWidth="1"/>
+    <col min="7" max="7" width="9.140625" customWidth="1"/>
+    <col min="8" max="8" width="9.140625" customWidth="1"/>
+    <col min="9" max="9" width="9.140625" customWidth="1"/>
+    <col min="10" max="10" width="9.140625" customWidth="1"/>
+    <col min="11" max="11" width="9.140625" customWidth="1"/>
+    <col min="12" max="12" width="9.140625" customWidth="1"/>
+    <col min="13" max="13" width="9.140625" customWidth="1"/>
+    <col min="14" max="14" width="9.140625" customWidth="1"/>
+    <col min="15" max="15" width="9.140625" customWidth="1"/>
+    <col min="16" max="16" width="9.140625" customWidth="1"/>
+    <col min="17" max="17" width="9.140625" customWidth="1"/>
+    <col min="18" max="18" width="9.140625" customWidth="1"/>
+    <col min="19" max="19" width="9.140625" customWidth="1"/>
+    <col min="20" max="20" width="9.140625" customWidth="1"/>
+    <col min="21" max="21" width="9.140625" customWidth="1"/>
+    <col min="22" max="22" width="9.140625" customWidth="1"/>
+    <col min="23" max="23" width="9.140625" customWidth="1"/>
+    <col min="24" max="24" width="9.140625" customWidth="1"/>
+    <col min="25" max="25" width="9.140625" customWidth="1"/>
+    <col min="26" max="26" width="9.140625" customWidth="1"/>
+    <col min="27" max="27" width="9.140625" customWidth="1"/>
+    <col min="28" max="28" width="9.140625" customWidth="1"/>
+    <col min="29" max="29" width="9.140625" customWidth="1"/>
+    <col min="30" max="30" width="9.140625" customWidth="1"/>
+    <col min="31" max="31" width="9.140625" customWidth="1"/>
+    <col min="32" max="32" width="9.140625" customWidth="1"/>
+    <col min="33" max="33" width="9.140625" customWidth="1"/>
+    <col min="34" max="34" width="9.140625" customWidth="1"/>
+    <col min="35" max="35" width="9.140625" customWidth="1"/>
+    <col min="36" max="36" width="9.140625" customWidth="1"/>
+    <col min="37" max="37" width="9.140625" customWidth="1"/>
+    <col min="38" max="38" width="9.140625" customWidth="1"/>
+    <col min="39" max="39" width="9.140625" customWidth="1"/>
+    <col min="40" max="40" width="9.140625" customWidth="1"/>
+    <col min="41" max="41" width="9.140625" customWidth="1"/>
+    <col min="42" max="42" width="9.140625" customWidth="1"/>
+    <col min="43" max="43" width="9.140625" customWidth="1"/>
+    <col min="44" max="44" width="9.140625" customWidth="1"/>
+    <col min="45" max="45" width="9.140625" customWidth="1"/>
+    <col min="46" max="46" width="9.140625" customWidth="1"/>
+    <col min="47" max="47" width="9.140625" customWidth="1"/>
+    <col min="48" max="48" width="9.140625" customWidth="1"/>
+    <col min="49" max="49" width="9.140625" customWidth="1"/>
+    <col min="50" max="50" width="9.140625" customWidth="1"/>
+    <col min="51" max="51" width="9.140625" customWidth="1"/>
+    <col min="52" max="52" width="9.140625" customWidth="1"/>
+    <col min="53" max="53" width="9.140625" customWidth="1"/>
+    <col min="54" max="54" width="9.140625" customWidth="1"/>
+    <col min="55" max="55" width="9.140625" customWidth="1"/>
+    <col min="56" max="56" width="9.140625" customWidth="1"/>
+    <col min="57" max="57" width="9.140625" customWidth="1"/>
+    <col min="58" max="58" width="9.140625" customWidth="1"/>
+    <col min="59" max="59" width="9.140625" customWidth="1"/>
+    <col min="60" max="60" width="9.140625" customWidth="1"/>
+    <col min="61" max="61" width="9.140625" customWidth="1"/>
+    <col min="62" max="62" width="9.140625" customWidth="1"/>
+    <col min="63" max="63" width="9.140625" customWidth="1"/>
+    <col min="64" max="64" width="9.140625" customWidth="1"/>
+    <col min="65" max="65" width="9.140625" customWidth="1"/>
+    <col min="66" max="66" width="9.140625" customWidth="1"/>
+    <col min="67" max="67" width="9.140625" customWidth="1"/>
+    <col min="68" max="68" width="9.140625" customWidth="1"/>
+    <col min="69" max="69" width="9.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="0" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="0" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="0" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="0" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F10" s="1"/>
+      <c r="G10" s="1"/>
+      <c r="H10" s="1"/>
+      <c r="I10" s="1"/>
+      <c r="J10" s="1"/>
+      <c r="K10" s="1"/>
+      <c r="L10" s="1"/>
+      <c r="M10" s="1"/>
+      <c r="N10" s="1"/>
+      <c r="O10" s="1"/>
+      <c r="P10" s="1"/>
+      <c r="Q10" s="1"/>
+      <c r="R10" s="1"/>
+      <c r="S10" s="1"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+      <c r="X10" s="1"/>
+      <c r="Y10" s="1"/>
+      <c r="Z10" s="1"/>
+      <c r="AA10" s="1"/>
+      <c r="AB10" s="1"/>
+      <c r="AC10" s="1"/>
+      <c r="AD10" s="1"/>
+      <c r="AE10" s="1"/>
+      <c r="AF10" s="1"/>
+      <c r="AG10" s="1"/>
+      <c r="AH10" s="1"/>
+      <c r="AI10" s="1"/>
+      <c r="AJ10" s="1"/>
+      <c r="AK10" s="1"/>
+      <c r="AL10" s="1"/>
+      <c r="AM10" s="1"/>
+      <c r="AN10" s="1"/>
+      <c r="AO10" s="1"/>
+      <c r="AP10" s="1"/>
+      <c r="AQ10" s="1"/>
+      <c r="AR10" s="1"/>
+      <c r="AS10" s="1"/>
+      <c r="AT10" s="1"/>
+      <c r="AU10" s="1"/>
+      <c r="AV10" s="1"/>
+      <c r="AW10" s="1"/>
+      <c r="AX10" s="1"/>
+      <c r="AY10" s="1"/>
+      <c r="AZ10" s="1"/>
+      <c r="BA10" s="1"/>
+      <c r="BB10" s="1"/>
+      <c r="BC10" s="1"/>
+      <c r="BD10" s="1"/>
+      <c r="BE10" s="1"/>
+      <c r="BF10" s="1"/>
+      <c r="BG10" s="1"/>
+      <c r="BH10" s="1"/>
+      <c r="BI10" s="1"/>
+      <c r="BJ10" s="1"/>
+      <c r="BK10" s="1"/>
+      <c r="BL10" s="1"/>
+      <c r="BM10" s="1"/>
+      <c r="BN10" s="1"/>
+      <c r="BO10" s="1"/>
+      <c r="BP10" s="1"/>
+      <c r="BQ10" s="1"/>
+    </row>
+    <row r="11">
+      <c r="A11" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="B11" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="C11" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="D11" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="E11" s="0" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="B12" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="C12" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="D12" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="E12" s="0" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="B13" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="C13" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="D13" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="B14" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="C14" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="D14" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="E14" s="0" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="B15" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="C15" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="D15" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="E15" s="0" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="B16" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="C16" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="D16" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="E16" s="0" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="B17" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="C17" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="D17" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="E17" s="0" t="s">
+        <v>25</v>
+      </c>
+    </row>
+  </sheetData>
+  <headerFooter/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1:BU17"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="139.869979858398" customWidth="1"/>
+    <col min="2" max="2" width="24.6175117492676" customWidth="1"/>
+    <col min="3" max="3" width="19.0595378875732" customWidth="1"/>
+    <col min="4" max="4" width="92.5945663452148" customWidth="1"/>
+    <col min="5" max="5" width="121.709693908691" customWidth="1"/>
+    <col min="6" max="6" width="86.9814682006836" customWidth="1"/>
+    <col min="7" max="7" width="79.7877578735352" customWidth="1"/>
+    <col min="8" max="8" width="65.0319061279297" customWidth="1"/>
+    <col min="9" max="9" width="16.7160453796387" customWidth="1"/>
+    <col min="10" max="10" width="9.140625" customWidth="1"/>
+    <col min="11" max="11" width="9.140625" customWidth="1"/>
+    <col min="12" max="12" width="9.140625" customWidth="1"/>
+    <col min="13" max="13" width="9.140625" customWidth="1"/>
+    <col min="14" max="14" width="9.140625" customWidth="1"/>
+    <col min="15" max="15" width="9.140625" customWidth="1"/>
+    <col min="16" max="16" width="9.140625" customWidth="1"/>
+    <col min="17" max="17" width="9.140625" customWidth="1"/>
+    <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
     <col min="27" max="27" width="9.140625" customWidth="1"/>
     <col min="28" max="28" width="9.140625" customWidth="1"/>
     <col min="29" max="29" width="9.140625" customWidth="1"/>
     <col min="30" max="30" width="9.140625" customWidth="1"/>
     <col min="31" max="31" width="9.140625" customWidth="1"/>
     <col min="32" max="32" width="9.140625" customWidth="1"/>
     <col min="33" max="33" width="9.140625" customWidth="1"/>
     <col min="34" max="34" width="9.140625" customWidth="1"/>
     <col min="35" max="35" width="9.140625" customWidth="1"/>
     <col min="36" max="36" width="9.140625" customWidth="1"/>
     <col min="37" max="37" width="9.140625" customWidth="1"/>
     <col min="38" max="38" width="9.140625" customWidth="1"/>
     <col min="39" max="39" width="9.140625" customWidth="1"/>
     <col min="40" max="40" width="9.140625" customWidth="1"/>
     <col min="41" max="41" width="9.140625" customWidth="1"/>
     <col min="42" max="42" width="9.140625" customWidth="1"/>
     <col min="43" max="43" width="9.140625" customWidth="1"/>
@@ -2973,136 +2159,109 @@
     <col min="49" max="49" width="9.140625" customWidth="1"/>
     <col min="50" max="50" width="9.140625" customWidth="1"/>
     <col min="51" max="51" width="9.140625" customWidth="1"/>
     <col min="52" max="52" width="9.140625" customWidth="1"/>
     <col min="53" max="53" width="9.140625" customWidth="1"/>
     <col min="54" max="54" width="9.140625" customWidth="1"/>
     <col min="55" max="55" width="9.140625" customWidth="1"/>
     <col min="56" max="56" width="9.140625" customWidth="1"/>
     <col min="57" max="57" width="9.140625" customWidth="1"/>
     <col min="58" max="58" width="9.140625" customWidth="1"/>
     <col min="59" max="59" width="9.140625" customWidth="1"/>
     <col min="60" max="60" width="9.140625" customWidth="1"/>
     <col min="61" max="61" width="9.140625" customWidth="1"/>
     <col min="62" max="62" width="9.140625" customWidth="1"/>
     <col min="63" max="63" width="9.140625" customWidth="1"/>
     <col min="64" max="64" width="9.140625" customWidth="1"/>
     <col min="65" max="65" width="9.140625" customWidth="1"/>
     <col min="66" max="66" width="9.140625" customWidth="1"/>
     <col min="67" max="67" width="9.140625" customWidth="1"/>
     <col min="68" max="68" width="9.140625" customWidth="1"/>
     <col min="69" max="69" width="9.140625" customWidth="1"/>
     <col min="70" max="70" width="9.140625" customWidth="1"/>
     <col min="71" max="71" width="9.140625" customWidth="1"/>
     <col min="72" max="72" width="9.140625" customWidth="1"/>
     <col min="73" max="73" width="9.140625" customWidth="1"/>
-    <col min="74" max="74" width="9.140625" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="82" max="82" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="s">
-        <v>80</v>
+        <v>38</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>81</v>
+        <v>39</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>82</v>
+        <v>40</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>83</v>
+        <v>41</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>84</v>
+        <v>42</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>85</v>
+        <v>43</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>86</v>
+        <v>44</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>87</v>
+        <v>45</v>
       </c>
       <c r="I10" s="1" t="s">
-        <v>88</v>
-[...27 lines deleted...]
-      </c>
+        <v>46</v>
+      </c>
+      <c r="J10" s="1"/>
+      <c r="K10" s="1"/>
+      <c r="L10" s="1"/>
+      <c r="M10" s="1"/>
+      <c r="N10" s="1"/>
+      <c r="O10" s="1"/>
+      <c r="P10" s="1"/>
+      <c r="Q10" s="1"/>
+      <c r="R10" s="1"/>
       <c r="S10" s="1"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
       <c r="X10" s="1"/>
       <c r="Y10" s="1"/>
       <c r="Z10" s="1"/>
       <c r="AA10" s="1"/>
       <c r="AB10" s="1"/>
       <c r="AC10" s="1"/>
       <c r="AD10" s="1"/>
       <c r="AE10" s="1"/>
       <c r="AF10" s="1"/>
       <c r="AG10" s="1"/>
       <c r="AH10" s="1"/>
       <c r="AI10" s="1"/>
       <c r="AJ10" s="1"/>
       <c r="AK10" s="1"/>
       <c r="AL10" s="1"/>
       <c r="AM10" s="1"/>
       <c r="AN10" s="1"/>
       <c r="AO10" s="1"/>
       <c r="AP10" s="1"/>
       <c r="AQ10" s="1"/>
@@ -3114,5629 +2273,279 @@
       <c r="AW10" s="1"/>
       <c r="AX10" s="1"/>
       <c r="AY10" s="1"/>
       <c r="AZ10" s="1"/>
       <c r="BA10" s="1"/>
       <c r="BB10" s="1"/>
       <c r="BC10" s="1"/>
       <c r="BD10" s="1"/>
       <c r="BE10" s="1"/>
       <c r="BF10" s="1"/>
       <c r="BG10" s="1"/>
       <c r="BH10" s="1"/>
       <c r="BI10" s="1"/>
       <c r="BJ10" s="1"/>
       <c r="BK10" s="1"/>
       <c r="BL10" s="1"/>
       <c r="BM10" s="1"/>
       <c r="BN10" s="1"/>
       <c r="BO10" s="1"/>
       <c r="BP10" s="1"/>
       <c r="BQ10" s="1"/>
       <c r="BR10" s="1"/>
       <c r="BS10" s="1"/>
       <c r="BT10" s="1"/>
       <c r="BU10" s="1"/>
-      <c r="BV10" s="1"/>
-[...7 lines deleted...]
-      <c r="CD10" s="1"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>19</v>
+        <v>47</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>98</v>
+        <v>48</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>99</v>
+        <v>49</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>101</v>
+        <v>51</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>19</v>
+        <v>52</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>102</v>
+        <v>53</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>103</v>
+        <v>15</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>19</v>
-[...26 lines deleted...]
-        <v>109</v>
+        <v>15</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>19</v>
+        <v>47</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>98</v>
+        <v>48</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>99</v>
+        <v>54</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>110</v>
+        <v>55</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>111</v>
+        <v>56</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>19</v>
+        <v>57</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>112</v>
+        <v>15</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>103</v>
+        <v>58</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>19</v>
-[...26 lines deleted...]
-        <v>109</v>
+        <v>15</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>19</v>
+        <v>47</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>98</v>
+        <v>59</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>99</v>
+        <v>60</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>115</v>
+        <v>61</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>116</v>
+        <v>62</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>117</v>
+        <v>63</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>103</v>
+        <v>15</v>
       </c>
       <c r="I13" s="0" t="s">
-        <v>19</v>
-[...26 lines deleted...]
-        <v>109</v>
+        <v>15</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>19</v>
+        <v>47</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>98</v>
+        <v>64</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>99</v>
+        <v>60</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>120</v>
+        <v>65</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>116</v>
+        <v>66</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>121</v>
+        <v>67</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>122</v>
+        <v>15</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>19</v>
-[...26 lines deleted...]
-        <v>125</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>19</v>
+        <v>47</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>98</v>
+        <v>68</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>99</v>
+        <v>69</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>126</v>
+        <v>70</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>127</v>
+        <v>71</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>19</v>
+        <v>72</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>128</v>
+        <v>73</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>129</v>
+        <v>15</v>
       </c>
       <c r="I15" s="0" t="s">
-        <v>130</v>
-[...26 lines deleted...]
-        <v>135</v>
+        <v>15</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>19</v>
+        <v>47</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>98</v>
+        <v>68</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>99</v>
+        <v>69</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>136</v>
+        <v>74</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>137</v>
+        <v>71</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>19</v>
+        <v>75</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>138</v>
+        <v>73</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>139</v>
+        <v>76</v>
       </c>
       <c r="I16" s="0" t="s">
-        <v>19</v>
-[...26 lines deleted...]
-        <v>144</v>
+        <v>15</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>19</v>
+        <v>47</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>98</v>
+        <v>77</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>99</v>
+        <v>54</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>145</v>
+        <v>78</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>146</v>
+        <v>79</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>19</v>
+        <v>80</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>147</v>
+        <v>15</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="I17" s="0" t="s">
-        <v>149</v>
-[...5178 lines deleted...]
-        <v>179</v>
+        <v>15</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:BX124"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="138.731414794922" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="16.8503913879395" customWidth="1"/>
+    <col min="1" max="1" width="139.869979858398" customWidth="1"/>
+    <col min="2" max="2" width="21.9820461273193" customWidth="1"/>
+    <col min="3" max="3" width="27.6844139099121" customWidth="1"/>
     <col min="4" max="4" width="17.0771579742432" customWidth="1"/>
-    <col min="5" max="5" width="17.5667171478271" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="12" max="12" width="41.8001022338867" customWidth="1"/>
+    <col min="5" max="5" width="18.9249477386475" customWidth="1"/>
+    <col min="6" max="6" width="21.1659736633301" customWidth="1"/>
+    <col min="7" max="7" width="17.8236141204834" customWidth="1"/>
+    <col min="8" max="8" width="16.8503913879395" customWidth="1"/>
+    <col min="9" max="9" width="17.5667171478271" customWidth="1"/>
+    <col min="10" max="10" width="41.8001022338867" customWidth="1"/>
+    <col min="11" max="11" width="63.0541000366211" customWidth="1"/>
+    <col min="12" max="12" width="41.776123046875" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
     <col min="27" max="27" width="9.140625" customWidth="1"/>
     <col min="28" max="28" width="9.140625" customWidth="1"/>
     <col min="29" max="29" width="9.140625" customWidth="1"/>
     <col min="30" max="30" width="9.140625" customWidth="1"/>
     <col min="31" max="31" width="9.140625" customWidth="1"/>
     <col min="32" max="32" width="9.140625" customWidth="1"/>
     <col min="33" max="33" width="9.140625" customWidth="1"/>
     <col min="34" max="34" width="9.140625" customWidth="1"/>
     <col min="35" max="35" width="9.140625" customWidth="1"/>
     <col min="36" max="36" width="9.140625" customWidth="1"/>
     <col min="37" max="37" width="9.140625" customWidth="1"/>
@@ -8781,84 +2590,84 @@
     <col min="76" max="76" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="B10" s="1" t="s">
         <v>82</v>
       </c>
-      <c r="B10" s="1" t="s">
+      <c r="C10" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D10" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="C10" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D10" s="1" t="s">
+      <c r="E10" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="F10" s="1" t="s">
         <v>86</v>
       </c>
-      <c r="E10" s="1" t="s">
-[...2 lines deleted...]
-      <c r="F10" s="1" t="s">
+      <c r="G10" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="H10" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="I10" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="J10" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="K10" s="1" t="s">
         <v>91</v>
       </c>
-      <c r="G10" s="1" t="s">
+      <c r="L10" s="1" t="s">
         <v>92</v>
-      </c>
-[...13 lines deleted...]
-        <v>529</v>
       </c>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
       <c r="P10" s="1"/>
       <c r="Q10" s="1"/>
       <c r="R10" s="1"/>
       <c r="S10" s="1"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
       <c r="X10" s="1"/>
       <c r="Y10" s="1"/>
       <c r="Z10" s="1"/>
       <c r="AA10" s="1"/>
       <c r="AB10" s="1"/>
       <c r="AC10" s="1"/>
       <c r="AD10" s="1"/>
       <c r="AE10" s="1"/>
       <c r="AF10" s="1"/>
       <c r="AG10" s="1"/>
       <c r="AH10" s="1"/>
       <c r="AI10" s="1"/>
       <c r="AJ10" s="1"/>
@@ -8883,5307 +2692,4403 @@
       <c r="BC10" s="1"/>
       <c r="BD10" s="1"/>
       <c r="BE10" s="1"/>
       <c r="BF10" s="1"/>
       <c r="BG10" s="1"/>
       <c r="BH10" s="1"/>
       <c r="BI10" s="1"/>
       <c r="BJ10" s="1"/>
       <c r="BK10" s="1"/>
       <c r="BL10" s="1"/>
       <c r="BM10" s="1"/>
       <c r="BN10" s="1"/>
       <c r="BO10" s="1"/>
       <c r="BP10" s="1"/>
       <c r="BQ10" s="1"/>
       <c r="BR10" s="1"/>
       <c r="BS10" s="1"/>
       <c r="BT10" s="1"/>
       <c r="BU10" s="1"/>
       <c r="BV10" s="1"/>
       <c r="BW10" s="1"/>
       <c r="BX10" s="1"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="B11" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="C11" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="D11" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E11" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="F11" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="G11" s="0" t="s">
         <v>99</v>
       </c>
-      <c r="B11" s="0" t="s">
+      <c r="H11" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="I11" s="0" t="s">
         <v>101</v>
       </c>
-      <c r="C11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D11" s="0" t="s">
+      <c r="J11" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="K11" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="L11" s="0" t="s">
-        <v>19</v>
+        <v>103</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>99</v>
+        <v>93</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>111</v>
+        <v>94</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>19</v>
+        <v>95</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>112</v>
+        <v>104</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>19</v>
+        <v>105</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>113</v>
+        <v>98</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>114</v>
+        <v>15</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>530</v>
+        <v>100</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>24</v>
+        <v>101</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="K12" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="L12" s="0" t="s">
-        <v>19</v>
+        <v>103</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>99</v>
+        <v>93</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>19</v>
+        <v>107</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>117</v>
+        <v>108</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>19</v>
+        <v>109</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>118</v>
+        <v>110</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>119</v>
+        <v>111</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>530</v>
+        <v>15</v>
       </c>
       <c r="I13" s="0" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="K13" s="0" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>99</v>
+        <v>93</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>19</v>
+        <v>112</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>121</v>
+        <v>113</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>123</v>
+        <v>114</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>124</v>
+        <v>115</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>530</v>
+        <v>15</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="K14" s="0" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>99</v>
+        <v>93</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>19</v>
+        <v>94</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>531</v>
+        <v>116</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>532</v>
+        <v>108</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>533</v>
+        <v>117</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>19</v>
+        <v>110</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>319</v>
+        <v>15</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>534</v>
+        <v>15</v>
       </c>
       <c r="I15" s="0" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>535</v>
+        <v>15</v>
       </c>
       <c r="K15" s="0" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>99</v>
+        <v>93</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>127</v>
+        <v>94</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>19</v>
+        <v>118</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>128</v>
+        <v>119</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>131</v>
+        <v>120</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>132</v>
+        <v>121</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>530</v>
+        <v>15</v>
       </c>
       <c r="I16" s="0" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="K16" s="0" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>99</v>
+        <v>93</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>137</v>
+        <v>94</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>19</v>
+        <v>122</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>138</v>
+        <v>108</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>19</v>
+        <v>123</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>140</v>
+        <v>114</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>141</v>
+        <v>15</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>530</v>
+        <v>15</v>
       </c>
       <c r="I17" s="0" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="K17" s="0" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>99</v>
+        <v>93</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>146</v>
+        <v>94</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>19</v>
+        <v>95</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>147</v>
+        <v>124</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>19</v>
+        <v>125</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>150</v>
+        <v>98</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>151</v>
+        <v>15</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>530</v>
+        <v>15</v>
       </c>
       <c r="I18" s="0" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="K18" s="0" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>99</v>
+        <v>93</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>157</v>
+        <v>94</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>19</v>
+        <v>126</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>158</v>
+        <v>127</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>19</v>
+        <v>128</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>131</v>
+        <v>98</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>161</v>
+        <v>15</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>530</v>
+        <v>15</v>
       </c>
       <c r="I19" s="0" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="K19" s="0" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>99</v>
+        <v>93</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>166</v>
+        <v>94</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>19</v>
+        <v>129</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>167</v>
+        <v>130</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>150</v>
+        <v>110</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>169</v>
+        <v>131</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>530</v>
+        <v>15</v>
       </c>
       <c r="I20" s="0" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="K20" s="0" t="s">
-        <v>170</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>99</v>
+        <v>93</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>173</v>
+        <v>94</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>19</v>
+        <v>107</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>174</v>
+        <v>132</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>19</v>
+        <v>109</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>177</v>
+        <v>133</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>178</v>
+        <v>111</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>530</v>
+        <v>15</v>
       </c>
       <c r="I21" s="0" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="K21" s="0" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>99</v>
+        <v>93</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>181</v>
+        <v>94</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>19</v>
+        <v>134</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>182</v>
+        <v>135</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>19</v>
+        <v>136</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>184</v>
+        <v>137</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>185</v>
+        <v>138</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>530</v>
+        <v>15</v>
       </c>
       <c r="I22" s="0" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="K22" s="0" t="s">
-        <v>170</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>99</v>
+        <v>93</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>188</v>
+        <v>94</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>19</v>
+        <v>139</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>189</v>
+        <v>140</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>19</v>
+        <v>141</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>184</v>
+        <v>133</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>185</v>
+        <v>142</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>530</v>
+        <v>15</v>
       </c>
       <c r="I23" s="0" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="K23" s="0" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>99</v>
+        <v>93</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>192</v>
+        <v>94</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>19</v>
+        <v>143</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>193</v>
+        <v>144</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>19</v>
+        <v>145</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>196</v>
+        <v>133</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>197</v>
+        <v>146</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>530</v>
+        <v>15</v>
       </c>
       <c r="I24" s="0" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="K24" s="0" t="s">
-        <v>123</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="B25" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="C25" s="0" t="s">
+        <v>147</v>
+      </c>
+      <c r="D25" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="E25" s="0" t="s">
+        <v>149</v>
+      </c>
+      <c r="F25" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="G25" s="0" t="s">
         <v>99</v>
       </c>
-      <c r="B25" s="0" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H25" s="0" t="s">
-        <v>530</v>
+        <v>15</v>
       </c>
       <c r="I25" s="0" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="K25" s="0" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>99</v>
+        <v>93</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>137</v>
+        <v>94</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>19</v>
+        <v>139</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>208</v>
+        <v>140</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>19</v>
+        <v>141</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>184</v>
+        <v>133</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>210</v>
+        <v>142</v>
       </c>
       <c r="H26" s="0" t="s">
-        <v>530</v>
+        <v>15</v>
       </c>
       <c r="I26" s="0" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="K26" s="0" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>99</v>
+        <v>150</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>137</v>
+        <v>94</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>19</v>
+        <v>151</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>213</v>
+        <v>104</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>19</v>
+        <v>152</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>215</v>
+        <v>110</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>216</v>
+        <v>15</v>
       </c>
       <c r="H27" s="0" t="s">
-        <v>530</v>
+        <v>153</v>
       </c>
       <c r="I27" s="0" t="s">
-        <v>24</v>
+        <v>101</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>19</v>
+        <v>154</v>
       </c>
       <c r="K27" s="0" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="L27" s="0" t="s">
-        <v>19</v>
+        <v>156</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>219</v>
+        <v>94</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>19</v>
+        <v>158</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>220</v>
+        <v>159</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>19</v>
+        <v>160</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>221</v>
+        <v>133</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>222</v>
+        <v>161</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>530</v>
+        <v>15</v>
       </c>
       <c r="I28" s="0" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="K28" s="0" t="s">
-        <v>143</v>
+        <v>15</v>
       </c>
       <c r="L28" s="0" t="s">
-        <v>19</v>
+        <v>103</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>224</v>
+        <v>94</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>19</v>
+        <v>162</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>225</v>
+        <v>163</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>19</v>
+        <v>164</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>227</v>
+        <v>161</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>228</v>
+        <v>165</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>530</v>
+        <v>15</v>
       </c>
       <c r="I29" s="0" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>536</v>
+        <v>15</v>
       </c>
       <c r="K29" s="0" t="s">
-        <v>105</v>
+        <v>15</v>
       </c>
       <c r="L29" s="0" t="s">
-        <v>19</v>
+        <v>103</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>181</v>
+        <v>94</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>19</v>
+        <v>166</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>537</v>
+        <v>167</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>19</v>
+        <v>168</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>196</v>
+        <v>161</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>185</v>
+        <v>146</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>530</v>
+        <v>15</v>
       </c>
       <c r="I30" s="0" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="K30" s="0" t="s">
-        <v>108</v>
+        <v>15</v>
       </c>
       <c r="L30" s="0" t="s">
-        <v>19</v>
+        <v>103</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>230</v>
+        <v>94</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>19</v>
+        <v>169</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>231</v>
+        <v>170</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>19</v>
+        <v>168</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>123</v>
+        <v>161</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>232</v>
+        <v>120</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>530</v>
+        <v>15</v>
       </c>
       <c r="I31" s="0" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="K31" s="0" t="s">
-        <v>143</v>
+        <v>15</v>
       </c>
       <c r="L31" s="0" t="s">
-        <v>19</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>235</v>
+        <v>94</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>19</v>
+        <v>171</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>236</v>
+        <v>104</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>196</v>
+        <v>15</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>238</v>
+        <v>15</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>530</v>
+        <v>153</v>
       </c>
       <c r="I32" s="0" t="s">
-        <v>24</v>
+        <v>101</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="K32" s="0" t="s">
-        <v>143</v>
+        <v>172</v>
       </c>
       <c r="L32" s="0" t="s">
-        <v>19</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>241</v>
+        <v>94</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>19</v>
+        <v>173</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>242</v>
+        <v>174</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>19</v>
+        <v>175</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>19</v>
+        <v>133</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>244</v>
+        <v>121</v>
       </c>
       <c r="H33" s="0" t="s">
-        <v>530</v>
+        <v>15</v>
       </c>
       <c r="I33" s="0" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="K33" s="0" t="s">
-        <v>143</v>
+        <v>15</v>
       </c>
       <c r="L33" s="0" t="s">
-        <v>19</v>
+        <v>103</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>247</v>
+        <v>94</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>19</v>
+        <v>176</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>248</v>
+        <v>177</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>19</v>
+        <v>178</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>19</v>
+        <v>98</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>250</v>
+        <v>179</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>530</v>
+        <v>15</v>
       </c>
       <c r="I34" s="0" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="K34" s="0" t="s">
-        <v>143</v>
+        <v>15</v>
       </c>
       <c r="L34" s="0" t="s">
-        <v>19</v>
+        <v>103</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>442</v>
+        <v>157</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>538</v>
+        <v>94</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>539</v>
+        <v>180</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>318</v>
+        <v>181</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>533</v>
+        <v>182</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>511</v>
+        <v>114</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>454</v>
+        <v>183</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>530</v>
+        <v>15</v>
       </c>
       <c r="I35" s="0" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>540</v>
+        <v>15</v>
       </c>
       <c r="K35" s="0" t="s">
-        <v>143</v>
+        <v>15</v>
       </c>
       <c r="L35" s="0" t="s">
-        <v>21</v>
+        <v>103</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>253</v>
+        <v>94</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>19</v>
+        <v>184</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>254</v>
+        <v>185</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>19</v>
+        <v>186</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>221</v>
+        <v>133</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>216</v>
+        <v>121</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>530</v>
+        <v>15</v>
       </c>
       <c r="I36" s="0" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="K36" s="0" t="s">
-        <v>108</v>
+        <v>15</v>
       </c>
       <c r="L36" s="0" t="s">
-        <v>19</v>
+        <v>103</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>181</v>
+        <v>94</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>19</v>
+        <v>187</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>256</v>
+        <v>188</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>19</v>
+        <v>189</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>196</v>
+        <v>110</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>257</v>
+        <v>183</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>530</v>
+        <v>15</v>
       </c>
       <c r="I37" s="0" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="K37" s="0" t="s">
-        <v>108</v>
+        <v>15</v>
       </c>
       <c r="L37" s="0" t="s">
-        <v>19</v>
+        <v>103</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>259</v>
+        <v>94</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>19</v>
+        <v>190</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>260</v>
+        <v>138</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>19</v>
+        <v>191</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>261</v>
+        <v>133</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>232</v>
+        <v>192</v>
       </c>
       <c r="H38" s="0" t="s">
-        <v>530</v>
+        <v>15</v>
       </c>
       <c r="I38" s="0" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="K38" s="0" t="s">
-        <v>143</v>
+        <v>15</v>
       </c>
       <c r="L38" s="0" t="s">
-        <v>19</v>
+        <v>103</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>442</v>
+        <v>157</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>541</v>
+        <v>94</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>539</v>
+        <v>193</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>532</v>
+        <v>194</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>533</v>
+        <v>141</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>19</v>
+        <v>110</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>454</v>
+        <v>195</v>
       </c>
       <c r="H39" s="0" t="s">
-        <v>530</v>
+        <v>15</v>
       </c>
       <c r="I39" s="0" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>542</v>
+        <v>15</v>
       </c>
       <c r="K39" s="0" t="s">
-        <v>143</v>
+        <v>15</v>
       </c>
       <c r="L39" s="0" t="s">
-        <v>21</v>
+        <v>103</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>263</v>
+        <v>94</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>19</v>
+        <v>193</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>264</v>
+        <v>196</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>19</v>
+        <v>197</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>184</v>
+        <v>161</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>265</v>
+        <v>195</v>
       </c>
       <c r="H40" s="0" t="s">
-        <v>530</v>
+        <v>15</v>
       </c>
       <c r="I40" s="0" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="K40" s="0" t="s">
-        <v>105</v>
+        <v>15</v>
       </c>
       <c r="L40" s="0" t="s">
-        <v>19</v>
+        <v>103</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>268</v>
+        <v>94</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>19</v>
+        <v>198</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>269</v>
+        <v>199</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>19</v>
+        <v>200</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>261</v>
+        <v>120</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>270</v>
+        <v>142</v>
       </c>
       <c r="H41" s="0" t="s">
-        <v>530</v>
+        <v>15</v>
       </c>
       <c r="I41" s="0" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="K41" s="0" t="s">
-        <v>170</v>
+        <v>15</v>
       </c>
       <c r="L41" s="0" t="s">
-        <v>19</v>
+        <v>103</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>235</v>
+        <v>94</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>19</v>
+        <v>201</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>272</v>
+        <v>202</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>19</v>
+        <v>203</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>238</v>
+        <v>204</v>
       </c>
       <c r="H42" s="0" t="s">
-        <v>530</v>
+        <v>15</v>
       </c>
       <c r="I42" s="0" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="K42" s="0" t="s">
-        <v>153</v>
+        <v>15</v>
       </c>
       <c r="L42" s="0" t="s">
-        <v>19</v>
+        <v>103</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>275</v>
+        <v>94</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>19</v>
+        <v>205</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>276</v>
+        <v>206</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>19</v>
+        <v>178</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>278</v>
+        <v>98</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>238</v>
+        <v>195</v>
       </c>
       <c r="H43" s="0" t="s">
-        <v>530</v>
+        <v>15</v>
       </c>
       <c r="I43" s="0" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="K43" s="0" t="s">
-        <v>108</v>
+        <v>15</v>
       </c>
       <c r="L43" s="0" t="s">
-        <v>19</v>
+        <v>103</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>280</v>
+        <v>94</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>19</v>
+        <v>112</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>281</v>
+        <v>113</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>19</v>
+        <v>178</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>284</v>
+        <v>114</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>285</v>
+        <v>115</v>
       </c>
       <c r="H44" s="0" t="s">
-        <v>530</v>
+        <v>15</v>
       </c>
       <c r="I44" s="0" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="K44" s="0" t="s">
-        <v>140</v>
+        <v>15</v>
       </c>
       <c r="L44" s="0" t="s">
-        <v>19</v>
+        <v>103</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>290</v>
+        <v>94</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>19</v>
+        <v>207</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>291</v>
+        <v>208</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>19</v>
+        <v>77</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>284</v>
+        <v>98</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>293</v>
+        <v>209</v>
       </c>
       <c r="H45" s="0" t="s">
-        <v>530</v>
+        <v>15</v>
       </c>
       <c r="I45" s="0" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="K45" s="0" t="s">
-        <v>143</v>
+        <v>15</v>
       </c>
       <c r="L45" s="0" t="s">
-        <v>19</v>
+        <v>103</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>192</v>
+        <v>94</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>19</v>
+        <v>139</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>193</v>
+        <v>140</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>19</v>
+        <v>141</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>196</v>
+        <v>133</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>543</v>
+        <v>142</v>
       </c>
       <c r="H46" s="0" t="s">
-        <v>530</v>
+        <v>15</v>
       </c>
       <c r="I46" s="0" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="K46" s="0" t="s">
-        <v>143</v>
+        <v>15</v>
       </c>
       <c r="L46" s="0" t="s">
-        <v>19</v>
+        <v>103</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>166</v>
+        <v>94</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>19</v>
+        <v>210</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>296</v>
+        <v>211</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>19</v>
+        <v>212</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>118</v>
+        <v>98</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>216</v>
+        <v>111</v>
       </c>
       <c r="H47" s="0" t="s">
-        <v>530</v>
+        <v>15</v>
       </c>
       <c r="I47" s="0" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="K47" s="0" t="s">
-        <v>297</v>
+        <v>15</v>
       </c>
       <c r="L47" s="0" t="s">
-        <v>19</v>
+        <v>103</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>19</v>
+        <v>94</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>19</v>
+        <v>213</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>299</v>
+        <v>214</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>19</v>
+        <v>68</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>19</v>
+        <v>161</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>301</v>
+        <v>195</v>
       </c>
       <c r="H48" s="0" t="s">
-        <v>530</v>
+        <v>15</v>
       </c>
       <c r="I48" s="0" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="K48" s="0" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="L48" s="0" t="s">
-        <v>19</v>
+        <v>103</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>137</v>
+        <v>94</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>19</v>
+        <v>116</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>304</v>
+        <v>215</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>19</v>
+        <v>216</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>216</v>
+        <v>111</v>
       </c>
       <c r="H49" s="0" t="s">
-        <v>530</v>
+        <v>15</v>
       </c>
       <c r="I49" s="0" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="K49" s="0" t="s">
-        <v>123</v>
+        <v>15</v>
       </c>
       <c r="L49" s="0" t="s">
-        <v>19</v>
+        <v>103</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>259</v>
+        <v>94</v>
       </c>
       <c r="C50" s="0" t="s">
-        <v>19</v>
+        <v>71</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>306</v>
+        <v>217</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>19</v>
+        <v>218</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>278</v>
+        <v>114</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>307</v>
+        <v>121</v>
       </c>
       <c r="H50" s="0" t="s">
-        <v>530</v>
+        <v>15</v>
       </c>
       <c r="I50" s="0" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="K50" s="0" t="s">
-        <v>108</v>
+        <v>15</v>
       </c>
       <c r="L50" s="0" t="s">
-        <v>19</v>
+        <v>103</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>309</v>
+        <v>94</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>19</v>
+        <v>71</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>310</v>
+        <v>219</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>19</v>
+        <v>220</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>19</v>
+        <v>133</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>311</v>
+        <v>221</v>
       </c>
       <c r="H51" s="0" t="s">
-        <v>530</v>
+        <v>15</v>
       </c>
       <c r="I51" s="0" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="K51" s="0" t="s">
-        <v>108</v>
+        <v>15</v>
       </c>
       <c r="L51" s="0" t="s">
-        <v>19</v>
+        <v>103</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="B52" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="C52" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="D52" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="E52" s="0" t="s">
         <v>224</v>
       </c>
-      <c r="C52" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F52" s="0" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>314</v>
+        <v>225</v>
       </c>
       <c r="H52" s="0" t="s">
-        <v>530</v>
+        <v>15</v>
       </c>
       <c r="I52" s="0" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="K52" s="0" t="s">
-        <v>170</v>
+        <v>15</v>
       </c>
       <c r="L52" s="0" t="s">
-        <v>19</v>
+        <v>103</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>317</v>
+        <v>94</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>531</v>
+        <v>226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>318</v>
+        <v>227</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>533</v>
+        <v>228</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>19</v>
+        <v>98</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>319</v>
+        <v>225</v>
       </c>
       <c r="H53" s="0" t="s">
-        <v>534</v>
+        <v>15</v>
       </c>
       <c r="I53" s="0" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>544</v>
+        <v>15</v>
       </c>
       <c r="K53" s="0" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="L53" s="0" t="s">
-        <v>21</v>
+        <v>103</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>235</v>
+        <v>94</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>19</v>
+        <v>229</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>321</v>
+        <v>199</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>19</v>
+        <v>200</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>322</v>
+        <v>98</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>238</v>
+        <v>142</v>
       </c>
       <c r="H54" s="0" t="s">
-        <v>530</v>
+        <v>15</v>
       </c>
       <c r="I54" s="0" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="K54" s="0" t="s">
-        <v>143</v>
+        <v>15</v>
       </c>
       <c r="L54" s="0" t="s">
-        <v>19</v>
+        <v>103</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>235</v>
+        <v>94</v>
       </c>
       <c r="C55" s="0" t="s">
-        <v>19</v>
+        <v>112</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>325</v>
+        <v>230</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>19</v>
+        <v>189</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>118</v>
+        <v>231</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>185</v>
+        <v>146</v>
       </c>
       <c r="H55" s="0" t="s">
-        <v>530</v>
+        <v>15</v>
       </c>
       <c r="I55" s="0" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="K55" s="0" t="s">
-        <v>170</v>
+        <v>15</v>
       </c>
       <c r="L55" s="0" t="s">
-        <v>19</v>
+        <v>103</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>235</v>
+        <v>94</v>
       </c>
       <c r="C56" s="0" t="s">
-        <v>19</v>
+        <v>232</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>328</v>
+        <v>233</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="F56" s="0" t="s">
-        <v>108</v>
+        <v>15</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>329</v>
+        <v>15</v>
       </c>
       <c r="H56" s="0" t="s">
-        <v>530</v>
+        <v>15</v>
       </c>
       <c r="I56" s="0" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="K56" s="0" t="s">
-        <v>170</v>
+        <v>15</v>
       </c>
       <c r="L56" s="0" t="s">
-        <v>19</v>
+        <v>103</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>331</v>
+        <v>94</v>
       </c>
       <c r="C57" s="0" t="s">
-        <v>19</v>
+        <v>234</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>332</v>
+        <v>235</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>19</v>
+        <v>200</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>19</v>
+        <v>110</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>333</v>
+        <v>15</v>
       </c>
       <c r="H57" s="0" t="s">
-        <v>530</v>
+        <v>15</v>
       </c>
       <c r="I57" s="0" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="K57" s="0" t="s">
-        <v>143</v>
+        <v>15</v>
       </c>
       <c r="L57" s="0" t="s">
-        <v>19</v>
+        <v>103</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>336</v>
+        <v>94</v>
       </c>
       <c r="C58" s="0" t="s">
-        <v>19</v>
+        <v>236</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>337</v>
+        <v>237</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>19</v>
+        <v>238</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>118</v>
+        <v>110</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>338</v>
+        <v>115</v>
       </c>
       <c r="H58" s="0" t="s">
-        <v>530</v>
+        <v>15</v>
       </c>
       <c r="I58" s="0" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="K58" s="0" t="s">
-        <v>143</v>
+        <v>15</v>
       </c>
       <c r="L58" s="0" t="s">
-        <v>19</v>
+        <v>103</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>309</v>
+        <v>94</v>
       </c>
       <c r="C59" s="0" t="s">
-        <v>19</v>
+        <v>239</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>340</v>
+        <v>240</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>19</v>
+        <v>212</v>
       </c>
       <c r="F59" s="0" t="s">
-        <v>113</v>
+        <v>98</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>341</v>
+        <v>195</v>
       </c>
       <c r="H59" s="0" t="s">
-        <v>530</v>
+        <v>15</v>
       </c>
       <c r="I59" s="0" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="K59" s="0" t="s">
-        <v>108</v>
+        <v>15</v>
       </c>
       <c r="L59" s="0" t="s">
-        <v>19</v>
+        <v>103</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>166</v>
+        <v>94</v>
       </c>
       <c r="C60" s="0" t="s">
-        <v>19</v>
+        <v>241</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>344</v>
+        <v>242</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>19</v>
+        <v>243</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>345</v>
+        <v>98</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>185</v>
+        <v>15</v>
       </c>
       <c r="H60" s="0" t="s">
-        <v>530</v>
+        <v>15</v>
       </c>
       <c r="I60" s="0" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="K60" s="0" t="s">
-        <v>143</v>
+        <v>15</v>
       </c>
       <c r="L60" s="0" t="s">
-        <v>19</v>
+        <v>103</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>347</v>
+        <v>94</v>
       </c>
       <c r="C61" s="0" t="s">
-        <v>19</v>
+        <v>244</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>348</v>
+        <v>245</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>19</v>
+        <v>246</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>278</v>
+        <v>114</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>141</v>
+        <v>221</v>
       </c>
       <c r="H61" s="0" t="s">
-        <v>530</v>
+        <v>15</v>
       </c>
       <c r="I61" s="0" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="K61" s="0" t="s">
-        <v>170</v>
+        <v>15</v>
       </c>
       <c r="L61" s="0" t="s">
-        <v>19</v>
+        <v>103</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>19</v>
+        <v>94</v>
       </c>
       <c r="C62" s="0" t="s">
-        <v>531</v>
+        <v>71</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>350</v>
+        <v>247</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>533</v>
+        <v>160</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>19</v>
+        <v>110</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>222</v>
+        <v>137</v>
       </c>
       <c r="H62" s="0" t="s">
-        <v>530</v>
+        <v>15</v>
       </c>
       <c r="I62" s="0" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>545</v>
+        <v>15</v>
       </c>
       <c r="K62" s="0" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="L62" s="0" t="s">
-        <v>21</v>
+        <v>103</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>219</v>
+        <v>94</v>
       </c>
       <c r="C63" s="0" t="s">
-        <v>19</v>
+        <v>71</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>352</v>
+        <v>248</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>19</v>
+        <v>141</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>143</v>
+        <v>98</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>311</v>
+        <v>195</v>
       </c>
       <c r="H63" s="0" t="s">
-        <v>530</v>
+        <v>15</v>
       </c>
       <c r="I63" s="0" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="K63" s="0" t="s">
-        <v>105</v>
+        <v>15</v>
       </c>
       <c r="L63" s="0" t="s">
-        <v>19</v>
+        <v>103</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>355</v>
+        <v>94</v>
       </c>
       <c r="C64" s="0" t="s">
-        <v>19</v>
+        <v>249</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>356</v>
+        <v>250</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>19</v>
+        <v>251</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>19</v>
+        <v>114</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>357</v>
+        <v>15</v>
       </c>
       <c r="H64" s="0" t="s">
-        <v>530</v>
+        <v>15</v>
       </c>
       <c r="I64" s="0" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="K64" s="0" t="s">
-        <v>143</v>
+        <v>15</v>
       </c>
       <c r="L64" s="0" t="s">
-        <v>19</v>
+        <v>103</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>290</v>
+        <v>94</v>
       </c>
       <c r="C65" s="0" t="s">
-        <v>19</v>
+        <v>207</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>359</v>
+        <v>252</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>113</v>
+        <v>15</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>360</v>
+        <v>15</v>
       </c>
       <c r="H65" s="0" t="s">
-        <v>530</v>
+        <v>253</v>
       </c>
       <c r="I65" s="0" t="s">
-        <v>24</v>
+        <v>101</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="K65" s="0" t="s">
-        <v>105</v>
+        <v>254</v>
       </c>
       <c r="L65" s="0" t="s">
-        <v>19</v>
+        <v>103</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>181</v>
+        <v>94</v>
       </c>
       <c r="C66" s="0" t="s">
-        <v>19</v>
+        <v>255</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>362</v>
+        <v>256</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>19</v>
+        <v>238</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>113</v>
+        <v>133</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>363</v>
+        <v>195</v>
       </c>
       <c r="H66" s="0" t="s">
-        <v>530</v>
+        <v>15</v>
       </c>
       <c r="I66" s="0" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="K66" s="0" t="s">
-        <v>170</v>
+        <v>15</v>
       </c>
       <c r="L66" s="0" t="s">
-        <v>19</v>
+        <v>103</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>366</v>
+        <v>94</v>
       </c>
       <c r="C67" s="0" t="s">
-        <v>19</v>
+        <v>257</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>367</v>
+        <v>258</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>19</v>
+        <v>259</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>227</v>
+        <v>110</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>222</v>
+        <v>15</v>
       </c>
       <c r="H67" s="0" t="s">
-        <v>530</v>
+        <v>15</v>
       </c>
       <c r="I67" s="0" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="K67" s="0" t="s">
-        <v>108</v>
+        <v>15</v>
       </c>
       <c r="L67" s="0" t="s">
-        <v>19</v>
+        <v>103</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>369</v>
+        <v>94</v>
       </c>
       <c r="C68" s="0" t="s">
-        <v>19</v>
+        <v>143</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>370</v>
+        <v>144</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>19</v>
+        <v>145</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>261</v>
+        <v>133</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>373</v>
+        <v>146</v>
       </c>
       <c r="H68" s="0" t="s">
-        <v>530</v>
+        <v>15</v>
       </c>
       <c r="I68" s="0" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="K68" s="0" t="s">
-        <v>143</v>
+        <v>15</v>
       </c>
       <c r="L68" s="0" t="s">
-        <v>19</v>
+        <v>103</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>377</v>
+        <v>94</v>
       </c>
       <c r="C69" s="0" t="s">
-        <v>19</v>
+        <v>260</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>378</v>
+        <v>261</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>19</v>
+        <v>262</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>261</v>
+        <v>98</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>379</v>
+        <v>146</v>
       </c>
       <c r="H69" s="0" t="s">
-        <v>530</v>
+        <v>15</v>
       </c>
       <c r="I69" s="0" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="K69" s="0" t="s">
-        <v>170</v>
+        <v>15</v>
       </c>
       <c r="L69" s="0" t="s">
-        <v>19</v>
+        <v>103</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>19</v>
+        <v>94</v>
       </c>
       <c r="C70" s="0" t="s">
-        <v>19</v>
+        <v>263</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>546</v>
+        <v>264</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>19</v>
+        <v>265</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>19</v>
+        <v>133</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>547</v>
+        <v>183</v>
       </c>
       <c r="H70" s="0" t="s">
-        <v>530</v>
+        <v>15</v>
       </c>
       <c r="I70" s="0" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="K70" s="0" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="L70" s="0" t="s">
-        <v>19</v>
+        <v>103</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>381</v>
+        <v>94</v>
       </c>
       <c r="C71" s="0" t="s">
-        <v>19</v>
+        <v>266</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>382</v>
+        <v>267</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>19</v>
+        <v>268</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>177</v>
+        <v>98</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>383</v>
+        <v>161</v>
       </c>
       <c r="H71" s="0" t="s">
-        <v>530</v>
+        <v>15</v>
       </c>
       <c r="I71" s="0" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="K71" s="0" t="s">
-        <v>170</v>
+        <v>15</v>
       </c>
       <c r="L71" s="0" t="s">
-        <v>19</v>
+        <v>103</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>166</v>
+        <v>94</v>
       </c>
       <c r="C72" s="0" t="s">
-        <v>19</v>
+        <v>269</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>385</v>
+        <v>270</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>19</v>
+        <v>271</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>345</v>
+        <v>110</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>386</v>
+        <v>272</v>
       </c>
       <c r="H72" s="0" t="s">
-        <v>530</v>
+        <v>15</v>
       </c>
       <c r="I72" s="0" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="K72" s="0" t="s">
-        <v>143</v>
+        <v>15</v>
       </c>
       <c r="L72" s="0" t="s">
-        <v>19</v>
+        <v>103</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>137</v>
+        <v>94</v>
       </c>
       <c r="C73" s="0" t="s">
-        <v>19</v>
+        <v>273</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>388</v>
+        <v>274</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>19</v>
+        <v>265</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>131</v>
+        <v>98</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>390</v>
+        <v>275</v>
       </c>
       <c r="H73" s="0" t="s">
-        <v>530</v>
+        <v>15</v>
       </c>
       <c r="I73" s="0" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="K73" s="0" t="s">
-        <v>123</v>
+        <v>15</v>
       </c>
       <c r="L73" s="0" t="s">
-        <v>19</v>
+        <v>103</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>392</v>
+        <v>94</v>
       </c>
       <c r="C74" s="0" t="s">
-        <v>19</v>
+        <v>193</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>393</v>
+        <v>276</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>19</v>
+        <v>197</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>174</v>
+        <v>121</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>394</v>
+        <v>142</v>
       </c>
       <c r="H74" s="0" t="s">
-        <v>530</v>
+        <v>15</v>
       </c>
       <c r="I74" s="0" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="K74" s="0" t="s">
-        <v>108</v>
+        <v>15</v>
       </c>
       <c r="L74" s="0" t="s">
-        <v>19</v>
+        <v>103</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>355</v>
+        <v>94</v>
       </c>
       <c r="C75" s="0" t="s">
-        <v>19</v>
+        <v>277</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>396</v>
+        <v>278</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>19</v>
+        <v>220</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>227</v>
+        <v>98</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>397</v>
+        <v>272</v>
       </c>
       <c r="H75" s="0" t="s">
-        <v>530</v>
+        <v>15</v>
       </c>
       <c r="I75" s="0" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="K75" s="0" t="s">
-        <v>153</v>
+        <v>15</v>
       </c>
       <c r="L75" s="0" t="s">
-        <v>19</v>
+        <v>103</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>399</v>
+        <v>94</v>
       </c>
       <c r="C76" s="0" t="s">
-        <v>19</v>
+        <v>279</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>400</v>
+        <v>280</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>19</v>
+        <v>281</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>19</v>
+        <v>133</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>401</v>
+        <v>161</v>
       </c>
       <c r="H76" s="0" t="s">
-        <v>530</v>
+        <v>15</v>
       </c>
       <c r="I76" s="0" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="K76" s="0" t="s">
-        <v>108</v>
+        <v>15</v>
       </c>
       <c r="L76" s="0" t="s">
-        <v>19</v>
+        <v>103</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>290</v>
+        <v>94</v>
       </c>
       <c r="C77" s="0" t="s">
-        <v>19</v>
+        <v>282</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>403</v>
+        <v>283</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>19</v>
+        <v>284</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>284</v>
+        <v>110</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>394</v>
+        <v>120</v>
       </c>
       <c r="H77" s="0" t="s">
-        <v>530</v>
+        <v>15</v>
       </c>
       <c r="I77" s="0" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="K77" s="0" t="s">
-        <v>143</v>
+        <v>15</v>
       </c>
       <c r="L77" s="0" t="s">
-        <v>19</v>
+        <v>103</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>405</v>
+        <v>94</v>
       </c>
       <c r="C78" s="0" t="s">
-        <v>19</v>
+        <v>236</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>406</v>
+        <v>285</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>19</v>
+        <v>243</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>345</v>
+        <v>98</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>311</v>
+        <v>286</v>
       </c>
       <c r="H78" s="0" t="s">
-        <v>530</v>
+        <v>15</v>
       </c>
       <c r="I78" s="0" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="K78" s="0" t="s">
-        <v>143</v>
+        <v>15</v>
       </c>
       <c r="L78" s="0" t="s">
-        <v>19</v>
+        <v>103</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>192</v>
+        <v>94</v>
       </c>
       <c r="C79" s="0" t="s">
-        <v>19</v>
+        <v>287</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>548</v>
+        <v>288</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>19</v>
+        <v>145</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>19</v>
+        <v>133</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>549</v>
+        <v>289</v>
       </c>
       <c r="H79" s="0" t="s">
-        <v>530</v>
+        <v>15</v>
       </c>
       <c r="I79" s="0" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="K79" s="0" t="s">
-        <v>170</v>
+        <v>15</v>
       </c>
       <c r="L79" s="0" t="s">
-        <v>19</v>
+        <v>103</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="B80" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="C80" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="D80" s="0" t="s">
+        <v>290</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>149</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="G80" s="0" t="s">
         <v>99</v>
       </c>
-      <c r="B80" s="0" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H80" s="0" t="s">
-        <v>530</v>
+        <v>15</v>
       </c>
       <c r="I80" s="0" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="K80" s="0" t="s">
-        <v>170</v>
+        <v>15</v>
       </c>
       <c r="L80" s="0" t="s">
-        <v>19</v>
+        <v>103</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>259</v>
+        <v>94</v>
       </c>
       <c r="C81" s="0" t="s">
-        <v>19</v>
+        <v>291</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>412</v>
+        <v>292</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>19</v>
+        <v>228</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>184</v>
+        <v>161</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>413</v>
+        <v>115</v>
       </c>
       <c r="H81" s="0" t="s">
-        <v>530</v>
+        <v>15</v>
       </c>
       <c r="I81" s="0" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="K81" s="0" t="s">
-        <v>143</v>
+        <v>15</v>
       </c>
       <c r="L81" s="0" t="s">
-        <v>19</v>
+        <v>103</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>416</v>
+        <v>94</v>
       </c>
       <c r="C82" s="0" t="s">
-        <v>19</v>
+        <v>293</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>417</v>
+        <v>294</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>19</v>
+        <v>200</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>19</v>
+        <v>98</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>418</v>
+        <v>231</v>
       </c>
       <c r="H82" s="0" t="s">
-        <v>530</v>
+        <v>15</v>
       </c>
       <c r="I82" s="0" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="K82" s="0" t="s">
-        <v>143</v>
+        <v>15</v>
       </c>
       <c r="L82" s="0" t="s">
-        <v>19</v>
+        <v>103</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>421</v>
+        <v>94</v>
       </c>
       <c r="C83" s="0" t="s">
-        <v>19</v>
+        <v>112</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>422</v>
+        <v>295</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>19</v>
+        <v>178</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>278</v>
+        <v>110</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>423</v>
+        <v>289</v>
       </c>
       <c r="H83" s="0" t="s">
-        <v>530</v>
+        <v>15</v>
       </c>
       <c r="I83" s="0" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="K83" s="0" t="s">
-        <v>153</v>
+        <v>15</v>
       </c>
       <c r="L83" s="0" t="s">
-        <v>19</v>
+        <v>103</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>101</v>
+        <v>94</v>
       </c>
       <c r="C84" s="0" t="s">
-        <v>19</v>
+        <v>71</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>426</v>
+        <v>296</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>19</v>
+        <v>297</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>427</v>
+        <v>110</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>238</v>
+        <v>110</v>
       </c>
       <c r="H84" s="0" t="s">
-        <v>530</v>
+        <v>15</v>
       </c>
       <c r="I84" s="0" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="K84" s="0" t="s">
-        <v>170</v>
+        <v>15</v>
       </c>
       <c r="L84" s="0" t="s">
-        <v>19</v>
+        <v>103</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>181</v>
+        <v>94</v>
       </c>
       <c r="C85" s="0" t="s">
-        <v>19</v>
+        <v>236</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>429</v>
+        <v>298</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>19</v>
+        <v>218</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>184</v>
+        <v>110</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>238</v>
+        <v>142</v>
       </c>
       <c r="H85" s="0" t="s">
-        <v>530</v>
+        <v>15</v>
       </c>
       <c r="I85" s="0" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="K85" s="0" t="s">
-        <v>143</v>
+        <v>15</v>
       </c>
       <c r="L85" s="0" t="s">
-        <v>19</v>
+        <v>103</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>431</v>
+        <v>94</v>
       </c>
       <c r="C86" s="0" t="s">
-        <v>19</v>
+        <v>299</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>432</v>
+        <v>300</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>19</v>
+        <v>281</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>19</v>
+        <v>161</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>383</v>
+        <v>179</v>
       </c>
       <c r="H86" s="0" t="s">
-        <v>530</v>
+        <v>15</v>
       </c>
       <c r="I86" s="0" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="K86" s="0" t="s">
-        <v>153</v>
+        <v>15</v>
       </c>
       <c r="L86" s="0" t="s">
-        <v>19</v>
+        <v>103</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>19</v>
+        <v>94</v>
       </c>
       <c r="C87" s="0" t="s">
-        <v>550</v>
+        <v>112</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>350</v>
+        <v>301</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>533</v>
+        <v>178</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>19</v>
+        <v>98</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>222</v>
+        <v>110</v>
       </c>
       <c r="H87" s="0" t="s">
-        <v>530</v>
+        <v>15</v>
       </c>
       <c r="I87" s="0" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>551</v>
+        <v>15</v>
       </c>
       <c r="K87" s="0" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="L87" s="0" t="s">
-        <v>21</v>
+        <v>103</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>408</v>
+        <v>94</v>
       </c>
       <c r="C88" s="0" t="s">
-        <v>19</v>
+        <v>302</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>436</v>
+        <v>303</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>19</v>
+        <v>304</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>184</v>
+        <v>98</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>438</v>
+        <v>15</v>
       </c>
       <c r="H88" s="0" t="s">
-        <v>530</v>
+        <v>15</v>
       </c>
       <c r="I88" s="0" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="K88" s="0" t="s">
-        <v>108</v>
+        <v>15</v>
       </c>
       <c r="L88" s="0" t="s">
-        <v>19</v>
+        <v>103</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>440</v>
+        <v>94</v>
       </c>
       <c r="C89" s="0" t="s">
-        <v>19</v>
+        <v>305</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>441</v>
+        <v>306</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>19</v>
+        <v>228</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>19</v>
+        <v>161</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>329</v>
+        <v>165</v>
       </c>
       <c r="H89" s="0" t="s">
-        <v>530</v>
+        <v>15</v>
       </c>
       <c r="I89" s="0" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="K89" s="0" t="s">
-        <v>170</v>
+        <v>15</v>
       </c>
       <c r="L89" s="0" t="s">
-        <v>19</v>
+        <v>103</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>230</v>
+        <v>94</v>
       </c>
       <c r="C90" s="0" t="s">
-        <v>19</v>
+        <v>307</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>469</v>
+        <v>308</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>19</v>
+        <v>141</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>118</v>
+        <v>110</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>386</v>
+        <v>165</v>
       </c>
       <c r="H90" s="0" t="s">
-        <v>530</v>
+        <v>15</v>
       </c>
       <c r="I90" s="0" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="K90" s="0" t="s">
-        <v>108</v>
+        <v>15</v>
       </c>
       <c r="L90" s="0" t="s">
-        <v>19</v>
+        <v>103</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>472</v>
+        <v>94</v>
       </c>
       <c r="C91" s="0" t="s">
-        <v>19</v>
+        <v>207</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>473</v>
+        <v>309</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>19</v>
+        <v>310</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>118</v>
+        <v>133</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>474</v>
+        <v>272</v>
       </c>
       <c r="H91" s="0" t="s">
-        <v>530</v>
+        <v>15</v>
       </c>
       <c r="I91" s="0" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="K91" s="0" t="s">
-        <v>143</v>
+        <v>15</v>
       </c>
       <c r="L91" s="0" t="s">
-        <v>19</v>
+        <v>103</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>224</v>
+        <v>94</v>
       </c>
       <c r="C92" s="0" t="s">
-        <v>19</v>
+        <v>311</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>476</v>
+        <v>312</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>19</v>
+        <v>313</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>150</v>
+        <v>98</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>477</v>
+        <v>111</v>
       </c>
       <c r="H92" s="0" t="s">
-        <v>530</v>
+        <v>15</v>
       </c>
       <c r="I92" s="0" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="K92" s="0" t="s">
-        <v>108</v>
+        <v>15</v>
       </c>
       <c r="L92" s="0" t="s">
-        <v>19</v>
+        <v>103</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
-        <v>552</v>
+        <v>157</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>553</v>
+        <v>94</v>
       </c>
       <c r="C93" s="0" t="s">
-        <v>531</v>
+        <v>314</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>532</v>
+        <v>315</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>533</v>
+        <v>316</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>19</v>
+        <v>110</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>333</v>
+        <v>111</v>
       </c>
       <c r="H93" s="0" t="s">
-        <v>530</v>
+        <v>15</v>
       </c>
       <c r="I93" s="0" t="s">
-        <v>54</v>
+        <v>15</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>554</v>
+        <v>15</v>
       </c>
       <c r="K93" s="0" t="s">
-        <v>170</v>
+        <v>15</v>
       </c>
       <c r="L93" s="0" t="s">
-        <v>52</v>
+        <v>103</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
-        <v>442</v>
+        <v>157</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>19</v>
+        <v>94</v>
       </c>
       <c r="C94" s="0" t="s">
-        <v>19</v>
+        <v>317</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>388</v>
+        <v>318</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>131</v>
+        <v>15</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>390</v>
+        <v>15</v>
       </c>
       <c r="H94" s="0" t="s">
-        <v>530</v>
+        <v>15</v>
       </c>
       <c r="I94" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="K94" s="0" t="s">
-        <v>123</v>
+        <v>15</v>
       </c>
       <c r="L94" s="0" t="s">
-        <v>19</v>
+        <v>103</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
-        <v>442</v>
+        <v>157</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>447</v>
+        <v>94</v>
       </c>
       <c r="C95" s="0" t="s">
-        <v>19</v>
+        <v>249</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>448</v>
+        <v>319</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>19</v>
+        <v>320</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>19</v>
+        <v>110</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>270</v>
+        <v>192</v>
       </c>
       <c r="H95" s="0" t="s">
-        <v>530</v>
+        <v>15</v>
       </c>
       <c r="I95" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="K95" s="0" t="s">
-        <v>170</v>
+        <v>15</v>
       </c>
       <c r="L95" s="0" t="s">
-        <v>19</v>
+        <v>103</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
-        <v>442</v>
+        <v>157</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>19</v>
+        <v>94</v>
       </c>
       <c r="C96" s="0" t="s">
-        <v>19</v>
+        <v>143</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>213</v>
+        <v>321</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>19</v>
+        <v>189</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>215</v>
+        <v>98</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>216</v>
+        <v>275</v>
       </c>
       <c r="H96" s="0" t="s">
-        <v>530</v>
+        <v>15</v>
       </c>
       <c r="I96" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="K96" s="0" t="s">
-        <v>153</v>
+        <v>15</v>
       </c>
       <c r="L96" s="0" t="s">
-        <v>19</v>
+        <v>103</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
-        <v>442</v>
+        <v>157</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>247</v>
+        <v>94</v>
       </c>
       <c r="C97" s="0" t="s">
-        <v>19</v>
+        <v>118</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>448</v>
+        <v>119</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>19</v>
+        <v>178</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>261</v>
+        <v>120</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>451</v>
+        <v>121</v>
       </c>
       <c r="H97" s="0" t="s">
-        <v>530</v>
+        <v>15</v>
       </c>
       <c r="I97" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="K97" s="0" t="s">
-        <v>170</v>
+        <v>15</v>
       </c>
       <c r="L97" s="0" t="s">
-        <v>19</v>
+        <v>103</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
-        <v>442</v>
+        <v>157</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>331</v>
+        <v>94</v>
       </c>
       <c r="C98" s="0" t="s">
-        <v>19</v>
+        <v>291</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>332</v>
+        <v>322</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>19</v>
+        <v>323</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>19</v>
+        <v>133</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>454</v>
+        <v>138</v>
       </c>
       <c r="H98" s="0" t="s">
-        <v>530</v>
+        <v>15</v>
       </c>
       <c r="I98" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="K98" s="0" t="s">
-        <v>143</v>
+        <v>15</v>
       </c>
       <c r="L98" s="0" t="s">
-        <v>19</v>
+        <v>103</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
-        <v>442</v>
+        <v>157</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>456</v>
+        <v>94</v>
       </c>
       <c r="C99" s="0" t="s">
-        <v>19</v>
+        <v>324</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>448</v>
+        <v>325</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>19</v>
+        <v>304</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>19</v>
+        <v>114</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>458</v>
+        <v>272</v>
       </c>
       <c r="H99" s="0" t="s">
-        <v>530</v>
+        <v>15</v>
       </c>
       <c r="I99" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="K99" s="0" t="s">
-        <v>153</v>
+        <v>15</v>
       </c>
       <c r="L99" s="0" t="s">
-        <v>19</v>
+        <v>103</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
-        <v>442</v>
+        <v>157</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>247</v>
+        <v>94</v>
       </c>
       <c r="C100" s="0" t="s">
-        <v>19</v>
+        <v>326</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>460</v>
+        <v>327</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>19</v>
+        <v>328</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>261</v>
+        <v>133</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>451</v>
+        <v>15</v>
       </c>
       <c r="H100" s="0" t="s">
-        <v>530</v>
+        <v>15</v>
       </c>
       <c r="I100" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="K100" s="0" t="s">
-        <v>108</v>
+        <v>15</v>
       </c>
       <c r="L100" s="0" t="s">
-        <v>19</v>
+        <v>103</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
-        <v>442</v>
+        <v>157</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>19</v>
+        <v>94</v>
       </c>
       <c r="C101" s="0" t="s">
-        <v>19</v>
+        <v>291</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>555</v>
+        <v>329</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>19</v>
+        <v>228</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>556</v>
+        <v>98</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>557</v>
+        <v>225</v>
       </c>
       <c r="H101" s="0" t="s">
-        <v>530</v>
+        <v>15</v>
       </c>
       <c r="I101" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="K101" s="0" t="s">
-        <v>170</v>
+        <v>15</v>
       </c>
       <c r="L101" s="0" t="s">
-        <v>19</v>
+        <v>103</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
-        <v>442</v>
+        <v>157</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>558</v>
+        <v>94</v>
       </c>
       <c r="C102" s="0" t="s">
-        <v>19</v>
+        <v>282</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>559</v>
+        <v>330</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>19</v>
+        <v>331</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>19</v>
+        <v>98</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>560</v>
+        <v>275</v>
       </c>
       <c r="H102" s="0" t="s">
-        <v>530</v>
+        <v>15</v>
       </c>
       <c r="I102" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="K102" s="0" t="s">
-        <v>143</v>
+        <v>15</v>
       </c>
       <c r="L102" s="0" t="s">
-        <v>19</v>
+        <v>103</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
-        <v>442</v>
+        <v>157</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>463</v>
+        <v>94</v>
       </c>
       <c r="C103" s="0" t="s">
-        <v>19</v>
+        <v>112</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>464</v>
+        <v>332</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>19</v>
+        <v>178</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>174</v>
+        <v>120</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>466</v>
+        <v>165</v>
       </c>
       <c r="H103" s="0" t="s">
-        <v>530</v>
+        <v>15</v>
       </c>
       <c r="I103" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="K103" s="0" t="s">
-        <v>427</v>
+        <v>15</v>
       </c>
       <c r="L103" s="0" t="s">
-        <v>19</v>
+        <v>103</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
-        <v>442</v>
+        <v>157</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>181</v>
+        <v>94</v>
       </c>
       <c r="C104" s="0" t="s">
-        <v>19</v>
+        <v>333</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>256</v>
+        <v>334</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>19</v>
+        <v>212</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>196</v>
+        <v>133</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>257</v>
+        <v>221</v>
       </c>
       <c r="H104" s="0" t="s">
-        <v>530</v>
+        <v>15</v>
       </c>
       <c r="I104" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="K104" s="0" t="s">
-        <v>108</v>
+        <v>15</v>
       </c>
       <c r="L104" s="0" t="s">
-        <v>19</v>
+        <v>103</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
-        <v>442</v>
+        <v>157</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>347</v>
+        <v>94</v>
       </c>
       <c r="C105" s="0" t="s">
-        <v>19</v>
+        <v>282</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>561</v>
+        <v>335</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>19</v>
+        <v>336</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>511</v>
+        <v>133</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>562</v>
+        <v>15</v>
       </c>
       <c r="H105" s="0" t="s">
-        <v>530</v>
+        <v>15</v>
       </c>
       <c r="I105" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="K105" s="0" t="s">
-        <v>170</v>
+        <v>15</v>
       </c>
       <c r="L105" s="0" t="s">
-        <v>19</v>
+        <v>103</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
-        <v>442</v>
+        <v>157</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>230</v>
+        <v>94</v>
       </c>
       <c r="C106" s="0" t="s">
-        <v>19</v>
+        <v>337</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>469</v>
+        <v>338</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>19</v>
+        <v>265</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>118</v>
+        <v>110</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>386</v>
+        <v>110</v>
       </c>
       <c r="H106" s="0" t="s">
-        <v>530</v>
+        <v>15</v>
       </c>
       <c r="I106" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="K106" s="0" t="s">
-        <v>108</v>
+        <v>15</v>
       </c>
       <c r="L106" s="0" t="s">
-        <v>19</v>
+        <v>103</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>483</v>
+        <v>94</v>
       </c>
       <c r="C107" s="0" t="s">
-        <v>19</v>
+        <v>171</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>484</v>
+        <v>96</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>19</v>
+        <v>339</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>105</v>
+        <v>15</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>485</v>
+        <v>15</v>
       </c>
       <c r="H107" s="0" t="s">
-        <v>530</v>
+        <v>153</v>
       </c>
       <c r="I107" s="0" t="s">
-        <v>24</v>
+        <v>101</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="K107" s="0" t="s">
-        <v>143</v>
+        <v>340</v>
       </c>
       <c r="L107" s="0" t="s">
-        <v>19</v>
+        <v>103</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>487</v>
+        <v>94</v>
       </c>
       <c r="C108" s="0" t="s">
-        <v>19</v>
+        <v>71</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>488</v>
+        <v>341</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>19</v>
+        <v>218</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>227</v>
+        <v>98</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>489</v>
+        <v>286</v>
       </c>
       <c r="H108" s="0" t="s">
-        <v>530</v>
+        <v>15</v>
       </c>
       <c r="I108" s="0" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="K108" s="0" t="s">
-        <v>170</v>
+        <v>15</v>
       </c>
       <c r="L108" s="0" t="s">
-        <v>19</v>
+        <v>103</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>224</v>
+        <v>94</v>
       </c>
       <c r="C109" s="0" t="s">
-        <v>19</v>
+        <v>193</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>491</v>
+        <v>342</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>19</v>
+        <v>218</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>345</v>
+        <v>110</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>228</v>
+        <v>146</v>
       </c>
       <c r="H109" s="0" t="s">
-        <v>530</v>
+        <v>15</v>
       </c>
       <c r="I109" s="0" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="K109" s="0" t="s">
-        <v>143</v>
+        <v>15</v>
       </c>
       <c r="L109" s="0" t="s">
-        <v>19</v>
+        <v>103</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>188</v>
+        <v>94</v>
       </c>
       <c r="C110" s="0" t="s">
-        <v>19</v>
+        <v>257</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>493</v>
+        <v>343</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>19</v>
+        <v>218</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>196</v>
+        <v>110</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>185</v>
+        <v>133</v>
       </c>
       <c r="H110" s="0" t="s">
-        <v>530</v>
+        <v>15</v>
       </c>
       <c r="I110" s="0" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="K110" s="0" t="s">
-        <v>131</v>
+        <v>15</v>
       </c>
       <c r="L110" s="0" t="s">
-        <v>19</v>
+        <v>103</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>275</v>
+        <v>94</v>
       </c>
       <c r="C111" s="0" t="s">
-        <v>19</v>
+        <v>151</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>495</v>
+        <v>124</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>19</v>
+        <v>125</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>227</v>
+        <v>98</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>496</v>
+        <v>15</v>
       </c>
       <c r="H111" s="0" t="s">
-        <v>530</v>
+        <v>15</v>
       </c>
       <c r="I111" s="0" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="K111" s="0" t="s">
-        <v>143</v>
+        <v>15</v>
       </c>
       <c r="L111" s="0" t="s">
-        <v>19</v>
+        <v>103</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>498</v>
+        <v>94</v>
       </c>
       <c r="C112" s="0" t="s">
-        <v>19</v>
+        <v>344</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>499</v>
+        <v>345</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>19</v>
+        <v>346</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>105</v>
+        <v>98</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>500</v>
+        <v>146</v>
       </c>
       <c r="H112" s="0" t="s">
-        <v>530</v>
+        <v>15</v>
       </c>
       <c r="I112" s="0" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="K112" s="0" t="s">
-        <v>108</v>
+        <v>15</v>
       </c>
       <c r="L112" s="0" t="s">
-        <v>19</v>
+        <v>103</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>502</v>
+        <v>94</v>
       </c>
       <c r="C113" s="0" t="s">
-        <v>19</v>
+        <v>347</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>503</v>
+        <v>348</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>19</v>
+        <v>336</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>123</v>
+        <v>133</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>311</v>
+        <v>165</v>
       </c>
       <c r="H113" s="0" t="s">
-        <v>530</v>
+        <v>15</v>
       </c>
       <c r="I113" s="0" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="K113" s="0" t="s">
-        <v>170</v>
+        <v>15</v>
       </c>
       <c r="L113" s="0" t="s">
-        <v>19</v>
+        <v>103</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>416</v>
+        <v>94</v>
       </c>
       <c r="C114" s="0" t="s">
-        <v>19</v>
+        <v>193</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>505</v>
+        <v>349</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>19</v>
+        <v>189</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>322</v>
+        <v>98</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>410</v>
+        <v>275</v>
       </c>
       <c r="H114" s="0" t="s">
-        <v>530</v>
+        <v>15</v>
       </c>
       <c r="I114" s="0" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="K114" s="0" t="s">
-        <v>143</v>
+        <v>15</v>
       </c>
       <c r="L114" s="0" t="s">
-        <v>19</v>
+        <v>103</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>230</v>
+        <v>94</v>
       </c>
       <c r="C115" s="0" t="s">
-        <v>19</v>
+        <v>176</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>507</v>
+        <v>350</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>19</v>
+        <v>149</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>508</v>
+        <v>110</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>509</v>
+        <v>221</v>
       </c>
       <c r="H115" s="0" t="s">
-        <v>530</v>
+        <v>15</v>
       </c>
       <c r="I115" s="0" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="K115" s="0" t="s">
-        <v>108</v>
+        <v>15</v>
       </c>
       <c r="L115" s="0" t="s">
-        <v>19</v>
+        <v>103</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>347</v>
+        <v>94</v>
       </c>
       <c r="C116" s="0" t="s">
-        <v>19</v>
+        <v>207</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>510</v>
+        <v>252</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>511</v>
+        <v>15</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>238</v>
+        <v>15</v>
       </c>
       <c r="H116" s="0" t="s">
-        <v>530</v>
+        <v>153</v>
       </c>
       <c r="I116" s="0" t="s">
-        <v>24</v>
+        <v>101</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="K116" s="0" t="s">
-        <v>170</v>
+        <v>351</v>
       </c>
       <c r="L116" s="0" t="s">
-        <v>19</v>
+        <v>103</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>290</v>
+        <v>94</v>
       </c>
       <c r="C117" s="0" t="s">
-        <v>19</v>
+        <v>282</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>513</v>
+        <v>352</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>19</v>
+        <v>77</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>215</v>
+        <v>161</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>394</v>
+        <v>98</v>
       </c>
       <c r="H117" s="0" t="s">
-        <v>530</v>
+        <v>15</v>
       </c>
       <c r="I117" s="0" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="K117" s="0" t="s">
-        <v>105</v>
+        <v>15</v>
       </c>
       <c r="L117" s="0" t="s">
-        <v>19</v>
+        <v>103</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="B118" s="0" t="s">
-        <v>192</v>
+        <v>94</v>
       </c>
       <c r="C118" s="0" t="s">
-        <v>19</v>
+        <v>273</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>563</v>
+        <v>353</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>19</v>
+        <v>265</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>297</v>
+        <v>161</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>564</v>
+        <v>272</v>
       </c>
       <c r="H118" s="0" t="s">
-        <v>530</v>
+        <v>15</v>
       </c>
       <c r="I118" s="0" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="K118" s="0" t="s">
-        <v>143</v>
+        <v>354</v>
       </c>
       <c r="L118" s="0" t="s">
-        <v>19</v>
+        <v>103</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="B119" s="0" t="s">
-        <v>137</v>
+        <v>94</v>
       </c>
       <c r="C119" s="0" t="s">
-        <v>19</v>
+        <v>193</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>514</v>
+        <v>355</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>19</v>
+        <v>141</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>508</v>
+        <v>133</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>216</v>
+        <v>142</v>
       </c>
       <c r="H119" s="0" t="s">
-        <v>530</v>
+        <v>15</v>
       </c>
       <c r="I119" s="0" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="K119" s="0" t="s">
-        <v>170</v>
+        <v>15</v>
       </c>
       <c r="L119" s="0" t="s">
-        <v>19</v>
+        <v>103</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="B120" s="0" t="s">
-        <v>516</v>
+        <v>94</v>
       </c>
       <c r="C120" s="0" t="s">
-        <v>19</v>
+        <v>210</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>248</v>
+        <v>356</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>19</v>
+        <v>145</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>170</v>
+        <v>98</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>238</v>
+        <v>120</v>
       </c>
       <c r="H120" s="0" t="s">
-        <v>530</v>
+        <v>15</v>
       </c>
       <c r="I120" s="0" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="K120" s="0" t="s">
-        <v>170</v>
+        <v>15</v>
       </c>
       <c r="L120" s="0" t="s">
-        <v>19</v>
+        <v>103</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="B121" s="0" t="s">
-        <v>235</v>
+        <v>94</v>
       </c>
       <c r="C121" s="0" t="s">
-        <v>19</v>
+        <v>71</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>518</v>
+        <v>357</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>19</v>
+        <v>218</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>196</v>
+        <v>98</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>410</v>
+        <v>142</v>
       </c>
       <c r="H121" s="0" t="s">
-        <v>530</v>
+        <v>15</v>
       </c>
       <c r="I121" s="0" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="K121" s="0" t="s">
-        <v>170</v>
+        <v>15</v>
       </c>
       <c r="L121" s="0" t="s">
-        <v>19</v>
+        <v>103</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="B122" s="0" t="s">
-        <v>498</v>
+        <v>94</v>
       </c>
       <c r="C122" s="0" t="s">
-        <v>19</v>
+        <v>358</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>520</v>
+        <v>359</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>19</v>
+        <v>360</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>140</v>
+        <v>98</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>522</v>
+        <v>15</v>
       </c>
       <c r="H122" s="0" t="s">
-        <v>530</v>
+        <v>15</v>
       </c>
       <c r="I122" s="0" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="K122" s="0" t="s">
-        <v>105</v>
+        <v>15</v>
       </c>
       <c r="L122" s="0" t="s">
-        <v>19</v>
+        <v>103</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="B123" s="0" t="s">
-        <v>137</v>
+        <v>94</v>
       </c>
       <c r="C123" s="0" t="s">
-        <v>19</v>
+        <v>361</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>524</v>
+        <v>296</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>19</v>
+        <v>109</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>170</v>
+        <v>98</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>216</v>
+        <v>15</v>
       </c>
       <c r="H123" s="0" t="s">
-        <v>530</v>
+        <v>15</v>
       </c>
       <c r="I123" s="0" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="K123" s="0" t="s">
-        <v>143</v>
+        <v>15</v>
       </c>
       <c r="L123" s="0" t="s">
-        <v>19</v>
+        <v>103</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
-        <v>442</v>
+        <v>157</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>181</v>
+        <v>94</v>
       </c>
       <c r="C124" s="0" t="s">
-        <v>19</v>
+        <v>112</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>256</v>
+        <v>362</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>19</v>
+        <v>363</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>196</v>
+        <v>133</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>257</v>
+        <v>209</v>
       </c>
       <c r="H124" s="0" t="s">
-        <v>530</v>
+        <v>15</v>
       </c>
       <c r="I124" s="0" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="K124" s="0" t="s">
-        <v>108</v>
+        <v>15</v>
       </c>
       <c r="L124" s="0" t="s">
-        <v>19</v>
-[...303 lines deleted...]
-        <v>584</v>
+        <v>103</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:BT17"/>
-[...556 lines deleted...]
-<worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:DL11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="138.731414794922" customWidth="1"/>
-[...32 lines deleted...]
-    <col min="34" max="34" width="13.0042209625244" customWidth="1"/>
+    <col min="1" max="1" width="139.869979858398" customWidth="1"/>
+    <col min="2" max="2" width="16.4682579040527" customWidth="1"/>
+    <col min="3" max="3" width="12.2438411712646" customWidth="1"/>
+    <col min="4" max="4" width="13.7846775054932" customWidth="1"/>
+    <col min="5" max="5" width="46.6056823730469" customWidth="1"/>
+    <col min="6" max="6" width="13.4709873199463" customWidth="1"/>
+    <col min="7" max="7" width="16.8507900238037" customWidth="1"/>
+    <col min="8" max="8" width="14.5682554244995" customWidth="1"/>
+    <col min="9" max="9" width="17.7794742584229" customWidth="1"/>
+    <col min="10" max="10" width="11.8927583694458" customWidth="1"/>
+    <col min="11" max="11" width="13.7213716506958" customWidth="1"/>
+    <col min="12" max="12" width="9.78272724151611" customWidth="1"/>
+    <col min="13" max="13" width="15.6203489303589" customWidth="1"/>
+    <col min="14" max="14" width="9.140625" customWidth="1"/>
+    <col min="15" max="15" width="12.3193073272705" customWidth="1"/>
+    <col min="16" max="16" width="13.5103158950806" customWidth="1"/>
+    <col min="17" max="17" width="14.0015459060669" customWidth="1"/>
+    <col min="18" max="18" width="9.62744140625" customWidth="1"/>
+    <col min="19" max="19" width="14.1586542129517" customWidth="1"/>
+    <col min="20" max="20" width="9.140625" customWidth="1"/>
+    <col min="21" max="21" width="12.3197755813599" customWidth="1"/>
+    <col min="22" max="22" width="11.0761251449585" customWidth="1"/>
+    <col min="23" max="23" width="28.383861541748" customWidth="1"/>
+    <col min="24" max="24" width="26.8468170166016" customWidth="1"/>
+    <col min="25" max="25" width="23.4107551574707" customWidth="1"/>
+    <col min="26" max="26" width="21.9337024688721" customWidth="1"/>
+    <col min="27" max="27" width="24.5701885223389" customWidth="1"/>
+    <col min="28" max="28" width="15.4134759902954" customWidth="1"/>
+    <col min="29" max="29" width="26.0196437835693" customWidth="1"/>
+    <col min="30" max="30" width="16.4013652801514" customWidth="1"/>
+    <col min="31" max="31" width="11.9074773788452" customWidth="1"/>
+    <col min="32" max="32" width="27.1680431365967" customWidth="1"/>
+    <col min="33" max="33" width="16.4163856506348" customWidth="1"/>
+    <col min="34" max="34" width="47.5907096862793" customWidth="1"/>
     <col min="35" max="35" width="47.5907096862793" customWidth="1"/>
-    <col min="36" max="36" width="9.62744140625" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="52" max="52" width="16.639232635498" customWidth="1"/>
+    <col min="36" max="36" width="16.8935375213623" customWidth="1"/>
+    <col min="37" max="37" width="9.46847057342529" customWidth="1"/>
+    <col min="38" max="38" width="13.0042209625244" customWidth="1"/>
+    <col min="39" max="39" width="13.9987125396729" customWidth="1"/>
+    <col min="40" max="40" width="22.8609447479248" customWidth="1"/>
+    <col min="41" max="41" width="84.3543472290039" customWidth="1"/>
+    <col min="42" max="42" width="14.0951719284058" customWidth="1"/>
+    <col min="43" max="43" width="9.140625" customWidth="1"/>
+    <col min="44" max="44" width="9.140625" customWidth="1"/>
+    <col min="45" max="45" width="16.639232635498" customWidth="1"/>
+    <col min="46" max="46" width="19.1858921051025" customWidth="1"/>
+    <col min="47" max="47" width="16.8960285186768" customWidth="1"/>
+    <col min="48" max="48" width="14.4082813262939" customWidth="1"/>
+    <col min="49" max="49" width="15.9452333450317" customWidth="1"/>
+    <col min="50" max="50" width="16.1050109863281" customWidth="1"/>
+    <col min="51" max="51" width="12.477201461792" customWidth="1"/>
+    <col min="52" max="52" width="12.0075979232788" customWidth="1"/>
     <col min="53" max="53" width="9.140625" customWidth="1"/>
     <col min="54" max="54" width="9.140625" customWidth="1"/>
     <col min="55" max="55" width="9.140625" customWidth="1"/>
     <col min="56" max="56" width="9.140625" customWidth="1"/>
     <col min="57" max="57" width="9.140625" customWidth="1"/>
     <col min="58" max="58" width="9.140625" customWidth="1"/>
     <col min="59" max="59" width="9.140625" customWidth="1"/>
     <col min="60" max="60" width="9.140625" customWidth="1"/>
     <col min="61" max="61" width="9.140625" customWidth="1"/>
     <col min="62" max="62" width="9.140625" customWidth="1"/>
     <col min="63" max="63" width="9.140625" customWidth="1"/>
     <col min="64" max="64" width="9.140625" customWidth="1"/>
     <col min="65" max="65" width="9.140625" customWidth="1"/>
     <col min="66" max="66" width="9.140625" customWidth="1"/>
     <col min="67" max="67" width="9.140625" customWidth="1"/>
     <col min="68" max="68" width="9.140625" customWidth="1"/>
     <col min="69" max="69" width="9.140625" customWidth="1"/>
     <col min="70" max="70" width="9.140625" customWidth="1"/>
     <col min="71" max="71" width="9.140625" customWidth="1"/>
     <col min="72" max="72" width="9.140625" customWidth="1"/>
     <col min="73" max="73" width="9.140625" customWidth="1"/>
     <col min="74" max="74" width="9.140625" customWidth="1"/>
     <col min="75" max="75" width="9.140625" customWidth="1"/>
     <col min="76" max="76" width="9.140625" customWidth="1"/>
     <col min="77" max="77" width="9.140625" customWidth="1"/>
@@ -14228,204 +7133,204 @@
     <col min="116" max="116" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="s">
-        <v>622</v>
+        <v>364</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>623</v>
+        <v>365</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>8</v>
+        <v>366</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>624</v>
+        <v>367</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>625</v>
+        <v>368</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>626</v>
+        <v>369</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>627</v>
+        <v>370</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>628</v>
+        <v>371</v>
       </c>
       <c r="I10" s="1" t="s">
-        <v>629</v>
+        <v>372</v>
       </c>
       <c r="J10" s="1" t="s">
-        <v>630</v>
+        <v>373</v>
       </c>
       <c r="K10" s="1" t="s">
-        <v>631</v>
+        <v>374</v>
       </c>
       <c r="L10" s="1" t="s">
-        <v>632</v>
+        <v>375</v>
       </c>
       <c r="M10" s="1" t="s">
-        <v>633</v>
+        <v>376</v>
       </c>
       <c r="N10" s="1" t="s">
-        <v>634</v>
+        <v>377</v>
       </c>
       <c r="O10" s="1" t="s">
-        <v>635</v>
+        <v>378</v>
       </c>
       <c r="P10" s="1" t="s">
-        <v>636</v>
+        <v>379</v>
       </c>
       <c r="Q10" s="1" t="s">
-        <v>637</v>
+        <v>380</v>
       </c>
       <c r="R10" s="1" t="s">
-        <v>638</v>
+        <v>381</v>
       </c>
       <c r="S10" s="1" t="s">
-        <v>639</v>
+        <v>382</v>
       </c>
       <c r="T10" s="1" t="s">
-        <v>640</v>
+        <v>383</v>
       </c>
       <c r="U10" s="1" t="s">
-        <v>641</v>
+        <v>384</v>
       </c>
       <c r="V10" s="1" t="s">
-        <v>642</v>
+        <v>385</v>
       </c>
       <c r="W10" s="1" t="s">
-        <v>643</v>
+        <v>386</v>
       </c>
       <c r="X10" s="1" t="s">
-        <v>644</v>
+        <v>387</v>
       </c>
       <c r="Y10" s="1" t="s">
-        <v>4</v>
+        <v>388</v>
       </c>
       <c r="Z10" s="1" t="s">
-        <v>5</v>
+        <v>389</v>
       </c>
       <c r="AA10" s="1" t="s">
-        <v>645</v>
+        <v>390</v>
       </c>
       <c r="AB10" s="1" t="s">
-        <v>646</v>
+        <v>391</v>
       </c>
       <c r="AC10" s="1" t="s">
-        <v>647</v>
+        <v>392</v>
       </c>
       <c r="AD10" s="1" t="s">
-        <v>648</v>
+        <v>393</v>
       </c>
       <c r="AE10" s="1" t="s">
-        <v>649</v>
+        <v>394</v>
       </c>
       <c r="AF10" s="1" t="s">
-        <v>650</v>
+        <v>395</v>
       </c>
       <c r="AG10" s="1" t="s">
-        <v>651</v>
+        <v>396</v>
       </c>
       <c r="AH10" s="1" t="s">
         <v>7</v>
       </c>
       <c r="AI10" s="1" t="s">
-        <v>9</v>
+        <v>397</v>
       </c>
       <c r="AJ10" s="1" t="s">
-        <v>652</v>
+        <v>398</v>
       </c>
       <c r="AK10" s="1" t="s">
-        <v>653</v>
+        <v>399</v>
       </c>
       <c r="AL10" s="1" t="s">
-        <v>654</v>
+        <v>8</v>
       </c>
       <c r="AM10" s="1" t="s">
-        <v>655</v>
+        <v>400</v>
       </c>
       <c r="AN10" s="1" t="s">
-        <v>656</v>
+        <v>401</v>
       </c>
       <c r="AO10" s="1" t="s">
-        <v>657</v>
+        <v>402</v>
       </c>
       <c r="AP10" s="1" t="s">
-        <v>658</v>
+        <v>403</v>
       </c>
       <c r="AQ10" s="1" t="s">
-        <v>659</v>
+        <v>404</v>
       </c>
       <c r="AR10" s="1" t="s">
-        <v>660</v>
+        <v>405</v>
       </c>
       <c r="AS10" s="1" t="s">
-        <v>661</v>
+        <v>406</v>
       </c>
       <c r="AT10" s="1" t="s">
-        <v>662</v>
+        <v>407</v>
       </c>
       <c r="AU10" s="1" t="s">
-        <v>663</v>
+        <v>408</v>
       </c>
       <c r="AV10" s="1" t="s">
-        <v>664</v>
+        <v>409</v>
       </c>
       <c r="AW10" s="1" t="s">
-        <v>665</v>
+        <v>410</v>
       </c>
       <c r="AX10" s="1" t="s">
-        <v>666</v>
+        <v>411</v>
       </c>
       <c r="AY10" s="1" t="s">
-        <v>667</v>
+        <v>412</v>
       </c>
       <c r="AZ10" s="1" t="s">
-        <v>668</v>
+        <v>413</v>
       </c>
       <c r="BA10" s="1"/>
       <c r="BB10" s="1"/>
       <c r="BC10" s="1"/>
       <c r="BD10" s="1"/>
       <c r="BE10" s="1"/>
       <c r="BF10" s="1"/>
       <c r="BG10" s="1"/>
       <c r="BH10" s="1"/>
       <c r="BI10" s="1"/>
       <c r="BJ10" s="1"/>
       <c r="BK10" s="1"/>
       <c r="BL10" s="1"/>
       <c r="BM10" s="1"/>
       <c r="BN10" s="1"/>
       <c r="BO10" s="1"/>
       <c r="BP10" s="1"/>
       <c r="BQ10" s="1"/>
       <c r="BR10" s="1"/>
       <c r="BS10" s="1"/>
       <c r="BT10" s="1"/>
       <c r="BU10" s="1"/>
       <c r="BV10" s="1"/>
       <c r="BW10" s="1"/>
       <c r="BX10" s="1"/>
@@ -14450,204 +7355,204 @@
       <c r="CQ10" s="1"/>
       <c r="CR10" s="1"/>
       <c r="CS10" s="1"/>
       <c r="CT10" s="1"/>
       <c r="CU10" s="1"/>
       <c r="CV10" s="1"/>
       <c r="CW10" s="1"/>
       <c r="CX10" s="1"/>
       <c r="CY10" s="1"/>
       <c r="CZ10" s="1"/>
       <c r="DA10" s="1"/>
       <c r="DB10" s="1"/>
       <c r="DC10" s="1"/>
       <c r="DD10" s="1"/>
       <c r="DE10" s="1"/>
       <c r="DF10" s="1"/>
       <c r="DG10" s="1"/>
       <c r="DH10" s="1"/>
       <c r="DI10" s="1"/>
       <c r="DJ10" s="1"/>
       <c r="DK10" s="1"/>
       <c r="DL10" s="1"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>669</v>
+        <v>414</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>669</v>
+        <v>415</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>17</v>
+        <v>416</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>670</v>
+        <v>417</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>671</v>
+        <v>418</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>669</v>
+        <v>417</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>669</v>
+        <v>417</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>669</v>
+        <v>419</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>669</v>
+        <v>417</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>669</v>
+        <v>50</v>
       </c>
       <c r="K11" s="0" t="s">
-        <v>672</v>
+        <v>420</v>
       </c>
       <c r="L11" s="0" t="s">
-        <v>669</v>
+        <v>421</v>
       </c>
       <c r="M11" s="0" t="s">
-        <v>669</v>
+        <v>422</v>
       </c>
       <c r="N11" s="0" t="s">
-        <v>669</v>
+        <v>423</v>
       </c>
       <c r="O11" s="0" t="s">
-        <v>673</v>
+        <v>417</v>
       </c>
       <c r="P11" s="0" t="s">
-        <v>669</v>
+        <v>424</v>
       </c>
       <c r="Q11" s="0" t="s">
-        <v>674</v>
+        <v>417</v>
       </c>
       <c r="R11" s="0" t="s">
-        <v>669</v>
+        <v>417</v>
       </c>
       <c r="S11" s="0" t="s">
-        <v>669</v>
+        <v>417</v>
       </c>
       <c r="T11" s="0" t="s">
-        <v>669</v>
+        <v>417</v>
       </c>
       <c r="U11" s="0" t="s">
-        <v>669</v>
+        <v>417</v>
       </c>
       <c r="V11" s="0" t="s">
-        <v>669</v>
+        <v>417</v>
       </c>
       <c r="W11" s="0" t="s">
-        <v>669</v>
+        <v>425</v>
       </c>
       <c r="X11" s="0" t="s">
-        <v>669</v>
+        <v>417</v>
       </c>
       <c r="Y11" s="0" t="s">
-        <v>14</v>
+        <v>417</v>
       </c>
       <c r="Z11" s="0" t="s">
-        <v>669</v>
+        <v>417</v>
       </c>
       <c r="AA11" s="0" t="s">
-        <v>675</v>
+        <v>417</v>
       </c>
       <c r="AB11" s="0" t="s">
-        <v>676</v>
+        <v>417</v>
       </c>
       <c r="AC11" s="0" t="s">
-        <v>669</v>
+        <v>426</v>
       </c>
       <c r="AD11" s="0" t="s">
-        <v>273</v>
+        <v>427</v>
       </c>
       <c r="AE11" s="0" t="s">
-        <v>669</v>
+        <v>417</v>
       </c>
       <c r="AF11" s="0" t="s">
-        <v>669</v>
+        <v>417</v>
       </c>
       <c r="AG11" s="0" t="s">
-        <v>669</v>
+        <v>417</v>
       </c>
       <c r="AH11" s="0" t="s">
-        <v>16</v>
+        <v>428</v>
       </c>
       <c r="AI11" s="0" t="s">
-        <v>14</v>
+        <v>428</v>
       </c>
       <c r="AJ11" s="0" t="s">
-        <v>669</v>
+        <v>417</v>
       </c>
       <c r="AK11" s="0" t="s">
-        <v>669</v>
+        <v>417</v>
       </c>
       <c r="AL11" s="0" t="s">
-        <v>669</v>
+        <v>429</v>
       </c>
       <c r="AM11" s="0" t="s">
-        <v>677</v>
+        <v>417</v>
       </c>
       <c r="AN11" s="0" t="s">
-        <v>669</v>
+        <v>417</v>
       </c>
       <c r="AO11" s="0" t="s">
-        <v>669</v>
+        <v>430</v>
       </c>
       <c r="AP11" s="0" t="s">
-        <v>15</v>
+        <v>417</v>
       </c>
       <c r="AQ11" s="0" t="s">
-        <v>669</v>
+        <v>417</v>
       </c>
       <c r="AR11" s="0" t="s">
-        <v>678</v>
+        <v>417</v>
       </c>
       <c r="AS11" s="0" t="s">
-        <v>679</v>
+        <v>417</v>
       </c>
       <c r="AT11" s="0" t="s">
-        <v>669</v>
+        <v>417</v>
       </c>
       <c r="AU11" s="0" t="s">
-        <v>680</v>
+        <v>417</v>
       </c>
       <c r="AV11" s="0" t="s">
-        <v>669</v>
+        <v>417</v>
       </c>
       <c r="AW11" s="0" t="s">
-        <v>681</v>
+        <v>417</v>
       </c>
       <c r="AX11" s="0" t="s">
-        <v>669</v>
+        <v>417</v>
       </c>
       <c r="AY11" s="0" t="s">
-        <v>598</v>
+        <v>417</v>
       </c>
       <c r="AZ11" s="0" t="s">
-        <v>669</v>
+        <v>431</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=EPPlusLicense.txt>This workbook was created with the EPPlus library, licensed to South African National Biodiversity Institute under the Polyform Noncommercial license, see https://polyformproject.org/licenses/noncommercial/1.0.0
 For more information about EPPlus, see https://epplussoftware.com/
 
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>EPPlus</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:keywords>EPPlus noncommercial use</cp:keywords>
   <dc:description>This workbook has been created with EPPlus licensed to South African National Biodiversity Institute under The Polyform Noncommercial License: See https://polyformproject.org/licenses/noncommercial/1.0.0</dc:description>
   <dc:creator>South African National Biodiversity Institute</dc:creator>
 </cp:coreProperties>