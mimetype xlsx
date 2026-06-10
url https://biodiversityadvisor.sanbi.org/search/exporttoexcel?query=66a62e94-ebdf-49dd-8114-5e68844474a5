--- v0 (2026-04-09)
+++ v1 (2026-06-10)
@@ -1,776 +1,563 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet3.xml"/>
-  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet4.xml"/>
-[...1 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet6.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="text/plain" PartName="/EPPlusLicense.txt"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="SYNONYMS" sheetId="1" r:id="rId1"/>
-[...4 lines deleted...]
-    <sheet name="TAXON" sheetId="6" r:id="rId7"/>
+    <sheet name="TAXONDESCRIPTIONS" sheetId="1" r:id="rId1"/>
+    <sheet name="SPECIMENBARCODE" sheetId="2" r:id="rId3"/>
+    <sheet name="TAXON" sheetId="3" r:id="rId4"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="213" uniqueCount="213">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="144" uniqueCount="144">
   <si>
     <t>Biodiversity Advisor Search Results</t>
   </si>
   <si>
-    <t xml:space="preserve">Downloaded from Biodiversity Advisor (https://biodiversityadvisor.sanbi.org)  [Accessed (please insert date of download 4/9/2026 9:45:29 AM.</t>
+    <t xml:space="preserve">Downloaded from Biodiversity Advisor (https://biodiversityadvisor.sanbi.org)  [Accessed (please insert date of download 6/10/2026 12:59:41 PM.</t>
   </si>
   <si>
     <t>Acknowledgement and attribution</t>
   </si>
   <si>
     <t>South African National Biodiversity Institute. 2023. Available: https://biodiversityadvisor.sanbi.org</t>
   </si>
   <si>
     <t>CALCFULLNAME</t>
   </si>
   <si>
+    <t>TEXTTITLE</t>
+  </si>
+  <si>
+    <t>TAXONTEXT</t>
+  </si>
+  <si>
+    <t>BIBLIO</t>
+  </si>
+  <si>
+    <t>COMMENTS</t>
+  </si>
+  <si>
+    <t>Killickia grandiflora (Killick) Brauchler, Heubl &amp; Doroszenko</t>
+  </si>
+  <si>
+    <t>Diagnostic</t>
+  </si>
+  <si>
+    <t>The species has affinities to K. pilosa but differs in decumbent stems (instead of prostrate to decumbent), shorter internodes, shorter and stouter pedicels, larger flowers, bracteoles and nutlets and the absence of particularly long overground runners. The leaves have a sharp mentha-like scent. This taxon occupies drier environments than Killickia pilosa.</t>
+  </si>
+  <si>
+    <t>Brauchler, C; Doroszenko, A; Esser, H; Heubl, G. 2008. Killickia (Lamiaceae): a new genus from KwaZulu-Natal, South Africa. Bot. J. Linn. Soc. 157: 575-586. [https://doi.org/10.1111/j.1095-8339.2008.00816.x] [All rights reserved]</t>
+  </si>
+  <si>
+    <t>e-Fl; PS</t>
+  </si>
+  <si>
+    <t>Distribution</t>
+  </si>
+  <si>
+    <t>Little Berg in the Cathedral Peak Area of the Ukhalamba Drakensberg National Park. Restricted to only two small catchment areas of the old Cathedral Peak Forest Research Station.</t>
+  </si>
+  <si>
+    <t>Satureja grandibracteata Killick</t>
+  </si>
+  <si>
+    <t>Known only from a small area on the Cathedral Peak Forest Station in the Natal Drakensberg.</t>
+  </si>
+  <si>
+    <t>Codd, LEW. 1985. Lamiaceae: 15. Satureja. In: OA Leistner (ed.). Fl. S. Africa 28(4): 103-106. Botanical Research Institute, Department of Agriculture and Water Supply, Pretoria. [http://www.biodiversitylibrary.org/item/209555#page/9/mode/1up] [CC BY]</t>
+  </si>
+  <si>
+    <t>e-Fl</t>
+  </si>
+  <si>
+    <t>Habitat</t>
+  </si>
+  <si>
+    <t>In mountain grassland.</t>
+  </si>
+  <si>
+    <t>Morphology</t>
+  </si>
+  <si>
+    <t>Perennial, aromatic herb, decumbent shoots 10-43 cm arising from the base, sparingly branched with underground runners, sometimes thickened to a tuberous organ from which several branches arise. Stems decumbent, often with small branchlets in the axils of the lower leaves. Leaves sub-sessile, occasionally with petioles up to 3 mm long, ovate-cordate, 10-25 x 7-22 mm, serrate, 4-8 teeth. Flowers usually solitary. Very rarely further branches arise from the axils of the bracteoles forming small foliose cymes with up to 4 flowers. Peduncles 5-14 mm long, bibracteolate in the distal half, pedicels 3-9 mm long. Bracteoles resembling the leaves, 5-11 x 3-10 mm. Calyx in flower 7-8 mm long; tube subcampanulate, 4-5 mm long, 15-nerved; calyx teeth 5, subequal, triangular-lanceolate, 3-5 mm long, usually about as long as tube or longer; calyx in fruit 9-10 mm long. Corolla pale to deep cobalt-violet, 20-24 mm long; tube 11-17 mm long, subcylindric at base (up to 4 mm), flattened-campanulate above, 7-9 mm wide at throat, c. 2 mm wide at base, two ridges inside tube on lower side, pubescent and gland-dotted outside, with long thick hairs inside chiefly on the two ridges; upper lip emarginate, slightly reflexed, 2.5 x 7-10 mm, pilose and gland-dotted outside, glabrous in side; lower lip straight with tips curved downwards, 3-lobed, lateral lobes emarginate or entire, 4 x 5-6 mm, sparingly pilose and golden gland-dotted outside, glabrous inside, median lobe emarginate, 4.5 x 6 mm, glabrous outside and inside, several scattered marks in darker violet on upper surface. Upper stamens c. 7 mm long, shortly decurrent, lower pair c. 3 mm long; filaments glabrous; anther cells parallel, c. 1 mm long with 6-14 head-like yellow glands inserted situated ventrally on the connective between the cells. Style 10-13 mm long; stigma lobes acute, unequal, the posticous shorter. Nutlets c. 3.5 x c. 3.5 x 2.5 mm.</t>
+  </si>
+  <si>
+    <t>Perennial herb; stems decumbent, glandular-villous, 0.2-0.35 m long. Leaves sessile to subsessile; blade broadly ovate to subrotund, 15-20 x 10-18 mm, glandular-pubescent, apex rounded, base subcordate, margin obscurely few-toothed. Flowers solitary in the axils of the upper leaves; pedicels 10-20 mm long with a pair of leaf-like bracts about the middle. Calyx glandular-hispid, up to 10 mm long, deeply toothed. Corolla mauve, 18-20 mm long; tube campanulate, 14-16 mm long; upper lip 2.5 mm long; lower lip 4 mm long.</t>
+  </si>
+  <si>
+    <t>SpecCit</t>
+  </si>
+  <si>
+    <t>C. Brauchler et al. 3811 (FR, M, NU, to be distributed); L.E. Codd 6241 (M, NU 0015702!*; paratype); O.M. Hilliard, B.L. Burtt No. 18579 (E, NU); D.J.B.Killick 1102 (BM, NU; paratype). Type: Natal, Bergville district, Cathedral Peak Forest Influences Research Station, locally frequent in Thedema triandra grassveld, 6400 ft., 19.2.1952, Killick 1684 (holotype PRE 0123422!*, isotype CPF, K!, L0003725!, MO 694862!*, NH 0042501!*, P!).</t>
+  </si>
+  <si>
+    <t>Codd &amp; Dyer 6241; Killick 1102.</t>
+  </si>
+  <si>
+    <t>MUSEUMCODE</t>
+  </si>
+  <si>
+    <t>SPECIMENCATEGORY</t>
+  </si>
+  <si>
+    <t>COLLECTORS</t>
+  </si>
+  <si>
+    <t>FIELDNUMBER</t>
+  </si>
+  <si>
+    <t>COLLECTIONYEAR</t>
+  </si>
+  <si>
+    <t>COLLECTIONMONTH</t>
+  </si>
+  <si>
+    <t>COLLECTIONDAY</t>
+  </si>
+  <si>
+    <t>TYPECATEGORY</t>
+  </si>
+  <si>
+    <t>TYPETAXSTATUS</t>
+  </si>
+  <si>
+    <t>TYPECALCFULLNAME</t>
+  </si>
+  <si>
+    <t>IMAGEURL</t>
+  </si>
+  <si>
+    <t>SYN_SPECIESID</t>
+  </si>
+  <si>
+    <t>PRE</t>
+  </si>
+  <si>
+    <t>Herbarium voucher</t>
+  </si>
+  <si>
+    <t>Killick, DJB</t>
+  </si>
+  <si>
+    <t>1600</t>
+  </si>
+  <si>
+    <t>1951</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>43b79be4-2edc-4178-be4b-0bb8d4e05d76</t>
+  </si>
+  <si>
+    <t>NH</t>
+  </si>
+  <si>
+    <t>2123</t>
+  </si>
+  <si>
+    <t>1953</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>Codd, LE</t>
+  </si>
+  <si>
+    <t>6241</t>
+  </si>
+  <si>
+    <t>1950</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>1102</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>1684</t>
+  </si>
+  <si>
+    <t>1952</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>Holotype</t>
+  </si>
+  <si>
+    <t>syn</t>
+  </si>
+  <si>
+    <t>https://seis.sanbi.org.za/anura/default/asset.do?preview=260887</t>
+  </si>
+  <si>
+    <t>Isotype</t>
+  </si>
+  <si>
+    <t>https://seis.sanbi.org.za/anura/default/asset.do?preview=249873</t>
+  </si>
+  <si>
+    <t>Codd, LEW</t>
+  </si>
+  <si>
+    <t>Everson, CS</t>
+  </si>
+  <si>
+    <t>239</t>
+  </si>
+  <si>
+    <t>1985</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>KINGDOM</t>
+  </si>
+  <si>
+    <t>SUBKINGDOM</t>
+  </si>
+  <si>
+    <t>PHYLUM</t>
+  </si>
+  <si>
+    <t>SUBPHYLUM</t>
+  </si>
+  <si>
+    <t>GROUPNAME</t>
+  </si>
+  <si>
+    <t>CLASSNAME</t>
+  </si>
+  <si>
+    <t>SUBCLASSNAME</t>
+  </si>
+  <si>
+    <t>ORDERNAME</t>
+  </si>
+  <si>
+    <t>SUBORDERNAME</t>
+  </si>
+  <si>
+    <t>FAMILY</t>
+  </si>
+  <si>
+    <t>SUBFAMILY</t>
+  </si>
+  <si>
+    <t>TRIBE</t>
+  </si>
+  <si>
+    <t>SUBTRIBE</t>
+  </si>
+  <si>
+    <t>GENUS</t>
+  </si>
+  <si>
+    <t>SUBGENUS</t>
+  </si>
+  <si>
+    <t>SPECIES</t>
+  </si>
+  <si>
+    <t>SUBSPECIES</t>
+  </si>
+  <si>
+    <t>VARIETY</t>
+  </si>
+  <si>
+    <t>SUBVARIETY</t>
+  </si>
+  <si>
+    <t>FORMA</t>
+  </si>
+  <si>
+    <t>SUBFORMA</t>
+  </si>
+  <si>
+    <t>CULTIVAR</t>
+  </si>
+  <si>
+    <t>SPECIESAUTHORNAME</t>
+  </si>
+  <si>
+    <t>SUBSPECIESAUTHORNAME</t>
+  </si>
+  <si>
+    <t>VARIETYAUTHORNAME</t>
+  </si>
+  <si>
+    <t>FORMAAUTHORNAME</t>
+  </si>
+  <si>
+    <t>CULTIVARAUTHORNAME</t>
+  </si>
+  <si>
+    <t>NAMESTRING</t>
+  </si>
+  <si>
+    <t>PROTOLOGUECITATION</t>
+  </si>
+  <si>
+    <t>HABIT</t>
+  </si>
+  <si>
+    <t>LIFECYCLE</t>
+  </si>
+  <si>
+    <t>LIFEFORMCLASSIFICATION</t>
+  </si>
+  <si>
+    <t>PLANTHEIGHT</t>
+  </si>
+  <si>
+    <t>CALCACCEPTEDNAME</t>
+  </si>
+  <si>
+    <t>GENUSHYBRID</t>
+  </si>
+  <si>
+    <t>INVALID</t>
+  </si>
+  <si>
+    <t>TAXSTATUS</t>
+  </si>
+  <si>
+    <t>LEGITIMACY</t>
+  </si>
+  <si>
     <t>NOMENCLATURENOTE</t>
   </si>
   <si>
-    <t>ACC_PROTOLOGUECITATION</t>
-[...4 lines deleted...]
-  <si>
     <t>TYPENOTE</t>
   </si>
   <si>
-    <t>CALCACCEPTEDNAME</t>
-[...17 lines deleted...]
-    <t/>
+    <t>ETYMOLOGY</t>
+  </si>
+  <si>
+    <t>TOPS</t>
+  </si>
+  <si>
+    <t>IUCN</t>
+  </si>
+  <si>
+    <t>IUCNCRITERIA</t>
+  </si>
+  <si>
+    <t>OLDSPECIESCODE</t>
+  </si>
+  <si>
+    <t>FLOWERSTART</t>
+  </si>
+  <si>
+    <t>FLOWEREND</t>
+  </si>
+  <si>
+    <t>MINALTITUDE</t>
+  </si>
+  <si>
+    <t>MAXALTITUDE</t>
+  </si>
+  <si>
+    <t>SPNUMBER</t>
+  </si>
+  <si>
+    <t>HASIMAGE</t>
+  </si>
+  <si>
+    <t>Plantae</t>
+  </si>
+  <si>
+    <t>Phanerogamae</t>
+  </si>
+  <si>
+    <t>Anthophyta</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> </t>
+  </si>
+  <si>
+    <t>Flowering plants: dicots (Dicotyledons: eudicots)</t>
+  </si>
+  <si>
+    <t>Lamiales</t>
+  </si>
+  <si>
+    <t>Lamiaceae</t>
+  </si>
+  <si>
+    <t>Nepetoideae</t>
+  </si>
+  <si>
+    <t>Mentheae</t>
+  </si>
+  <si>
+    <t>Menthinae</t>
+  </si>
+  <si>
+    <t>Killickia</t>
+  </si>
+  <si>
+    <t>grandiflora</t>
+  </si>
+  <si>
+    <t>(Killick) Brauchler, Heubl &amp; Doroszenko</t>
+  </si>
+  <si>
+    <t>Herb</t>
+  </si>
+  <si>
+    <t>Perennial</t>
   </si>
   <si>
     <t>acc</t>
   </si>
   <si>
-    <t>66a62e94-ebdf-49dd-8114-5e68844474a5</t>
-[...542 lines deleted...]
-    <t>Flowering plants: dicots (Dicotyledons: eudicots)</t>
+    <t>62048</t>
+  </si>
+  <si>
+    <t>2000</t>
   </si>
   <si>
     <t>2300</t>
   </si>
   <si>
-    <t>Killickia</t>
-[...13 lines deleted...]
-  <si>
     <t>True</t>
-  </si>
-[...19 lines deleted...]
-    <t>Lamiaceae</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:BV13"/>
+  <dimension ref="A1:BQ18"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="137.467910766602" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="10" max="10" width="24.4694042205811" customWidth="1"/>
+    <col min="1" max="1" width="139.869979858398" customWidth="1"/>
+    <col min="2" max="2" width="12.666654586792" customWidth="1"/>
+    <col min="3" max="3" width="256" customWidth="1"/>
+    <col min="4" max="4" width="248.856781005859" customWidth="1"/>
+    <col min="5" max="5" width="12.9443483352661" customWidth="1"/>
+    <col min="6" max="6" width="9.140625" customWidth="1"/>
+    <col min="7" max="7" width="9.140625" customWidth="1"/>
+    <col min="8" max="8" width="9.140625" customWidth="1"/>
+    <col min="9" max="9" width="9.140625" customWidth="1"/>
+    <col min="10" max="10" width="9.140625" customWidth="1"/>
     <col min="11" max="11" width="9.140625" customWidth="1"/>
     <col min="12" max="12" width="9.140625" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
     <col min="27" max="27" width="9.140625" customWidth="1"/>
     <col min="28" max="28" width="9.140625" customWidth="1"/>
     <col min="29" max="29" width="9.140625" customWidth="1"/>
     <col min="30" max="30" width="9.140625" customWidth="1"/>
     <col min="31" max="31" width="9.140625" customWidth="1"/>
     <col min="32" max="32" width="9.140625" customWidth="1"/>
     <col min="33" max="33" width="9.140625" customWidth="1"/>
     <col min="34" max="34" width="9.140625" customWidth="1"/>
     <col min="35" max="35" width="9.140625" customWidth="1"/>
@@ -786,108 +573,93 @@
     <col min="45" max="45" width="9.140625" customWidth="1"/>
     <col min="46" max="46" width="9.140625" customWidth="1"/>
     <col min="47" max="47" width="9.140625" customWidth="1"/>
     <col min="48" max="48" width="9.140625" customWidth="1"/>
     <col min="49" max="49" width="9.140625" customWidth="1"/>
     <col min="50" max="50" width="9.140625" customWidth="1"/>
     <col min="51" max="51" width="9.140625" customWidth="1"/>
     <col min="52" max="52" width="9.140625" customWidth="1"/>
     <col min="53" max="53" width="9.140625" customWidth="1"/>
     <col min="54" max="54" width="9.140625" customWidth="1"/>
     <col min="55" max="55" width="9.140625" customWidth="1"/>
     <col min="56" max="56" width="9.140625" customWidth="1"/>
     <col min="57" max="57" width="9.140625" customWidth="1"/>
     <col min="58" max="58" width="9.140625" customWidth="1"/>
     <col min="59" max="59" width="9.140625" customWidth="1"/>
     <col min="60" max="60" width="9.140625" customWidth="1"/>
     <col min="61" max="61" width="9.140625" customWidth="1"/>
     <col min="62" max="62" width="9.140625" customWidth="1"/>
     <col min="63" max="63" width="9.140625" customWidth="1"/>
     <col min="64" max="64" width="9.140625" customWidth="1"/>
     <col min="65" max="65" width="9.140625" customWidth="1"/>
     <col min="66" max="66" width="9.140625" customWidth="1"/>
     <col min="67" max="67" width="9.140625" customWidth="1"/>
     <col min="68" max="68" width="9.140625" customWidth="1"/>
     <col min="69" max="69" width="9.140625" customWidth="1"/>
-    <col min="70" max="70" width="9.140625" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="74" max="74" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E10" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="F10" s="1" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="F10" s="1"/>
+      <c r="G10" s="1"/>
+      <c r="H10" s="1"/>
+      <c r="I10" s="1"/>
+      <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
       <c r="P10" s="1"/>
       <c r="Q10" s="1"/>
       <c r="R10" s="1"/>
       <c r="S10" s="1"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
       <c r="X10" s="1"/>
       <c r="Y10" s="1"/>
       <c r="Z10" s="1"/>
       <c r="AA10" s="1"/>
       <c r="AB10" s="1"/>
       <c r="AC10" s="1"/>
       <c r="AD10" s="1"/>
       <c r="AE10" s="1"/>
       <c r="AF10" s="1"/>
       <c r="AG10" s="1"/>
       <c r="AH10" s="1"/>
       <c r="AI10" s="1"/>
@@ -903,915 +675,212 @@
       <c r="AS10" s="1"/>
       <c r="AT10" s="1"/>
       <c r="AU10" s="1"/>
       <c r="AV10" s="1"/>
       <c r="AW10" s="1"/>
       <c r="AX10" s="1"/>
       <c r="AY10" s="1"/>
       <c r="AZ10" s="1"/>
       <c r="BA10" s="1"/>
       <c r="BB10" s="1"/>
       <c r="BC10" s="1"/>
       <c r="BD10" s="1"/>
       <c r="BE10" s="1"/>
       <c r="BF10" s="1"/>
       <c r="BG10" s="1"/>
       <c r="BH10" s="1"/>
       <c r="BI10" s="1"/>
       <c r="BJ10" s="1"/>
       <c r="BK10" s="1"/>
       <c r="BL10" s="1"/>
       <c r="BM10" s="1"/>
       <c r="BN10" s="1"/>
       <c r="BO10" s="1"/>
       <c r="BP10" s="1"/>
       <c r="BQ10" s="1"/>
-      <c r="BR10" s="1"/>
-[...3 lines deleted...]
-      <c r="BV10" s="1"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>15</v>
-[...11 lines deleted...]
-        <v>18</v>
+        <v>13</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>15</v>
-[...14 lines deleted...]
-        <v>24</v>
+        <v>13</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="B13" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="C13" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="D13" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="B14" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E14" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="B15" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="C15" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="D15" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="E15" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="B16" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="C16" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="D16" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E16" s="0" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="B17" s="0" t="s">
         <v>25</v>
       </c>
-      <c r="B13" s="0" t="s">
-[...14 lines deleted...]
-      <c r="G13" s="0" t="s">
+      <c r="C17" s="0" t="s">
         <v>26</v>
       </c>
-      <c r="H13" s="0" t="s">
-[...5 lines deleted...]
-      <c r="J13" s="0" t="s">
+      <c r="D17" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="E17" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="B18" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="C18" s="0" t="s">
         <v>27</v>
+      </c>
+      <c r="D18" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>19</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:CD19"/>
-[...739 lines deleted...]
-<worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:BX20"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="137.467910766602" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="16.8503913879395" customWidth="1"/>
+    <col min="1" max="1" width="139.869979858398" customWidth="1"/>
+    <col min="2" max="2" width="21.9820461273193" customWidth="1"/>
+    <col min="3" max="3" width="14.7815551757813" customWidth="1"/>
     <col min="4" max="4" width="16.4186573028564" customWidth="1"/>
-    <col min="5" max="5" width="17.5667171478271" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="12" max="12" width="30.0447578430176" customWidth="1"/>
+    <col min="5" max="5" width="18.9249477386475" customWidth="1"/>
+    <col min="6" max="6" width="21.1659736633301" customWidth="1"/>
+    <col min="7" max="7" width="17.8236141204834" customWidth="1"/>
+    <col min="8" max="8" width="16.8503913879395" customWidth="1"/>
+    <col min="9" max="9" width="17.5667171478271" customWidth="1"/>
+    <col min="10" max="10" width="30.0447578430176" customWidth="1"/>
+    <col min="11" max="11" width="63.0541000366211" customWidth="1"/>
+    <col min="12" max="12" width="42.2016868591309" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
     <col min="27" max="27" width="9.140625" customWidth="1"/>
     <col min="28" max="28" width="9.140625" customWidth="1"/>
     <col min="29" max="29" width="9.140625" customWidth="1"/>
     <col min="30" max="30" width="9.140625" customWidth="1"/>
     <col min="31" max="31" width="9.140625" customWidth="1"/>
     <col min="32" max="32" width="9.140625" customWidth="1"/>
     <col min="33" max="33" width="9.140625" customWidth="1"/>
     <col min="34" max="34" width="9.140625" customWidth="1"/>
     <col min="35" max="35" width="9.140625" customWidth="1"/>
     <col min="36" max="36" width="9.140625" customWidth="1"/>
     <col min="37" max="37" width="9.140625" customWidth="1"/>
@@ -1856,84 +925,84 @@
     <col min="76" max="76" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="C10" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="B10" s="1" t="s">
+      <c r="D10" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="E10" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="C10" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D10" s="1" t="s">
+      <c r="F10" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="G10" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="E10" s="1" t="s">
-[...2 lines deleted...]
-      <c r="F10" s="1" t="s">
+      <c r="H10" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="I10" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="J10" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="K10" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="L10" s="1" t="s">
         <v>39</v>
-      </c>
-[...16 lines deleted...]
-        <v>100</v>
       </c>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
       <c r="P10" s="1"/>
       <c r="Q10" s="1"/>
       <c r="R10" s="1"/>
       <c r="S10" s="1"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
       <c r="X10" s="1"/>
       <c r="Y10" s="1"/>
       <c r="Z10" s="1"/>
       <c r="AA10" s="1"/>
       <c r="AB10" s="1"/>
       <c r="AC10" s="1"/>
       <c r="AD10" s="1"/>
       <c r="AE10" s="1"/>
       <c r="AF10" s="1"/>
       <c r="AG10" s="1"/>
       <c r="AH10" s="1"/>
       <c r="AI10" s="1"/>
       <c r="AJ10" s="1"/>
@@ -1958,1089 +1027,481 @@
       <c r="BC10" s="1"/>
       <c r="BD10" s="1"/>
       <c r="BE10" s="1"/>
       <c r="BF10" s="1"/>
       <c r="BG10" s="1"/>
       <c r="BH10" s="1"/>
       <c r="BI10" s="1"/>
       <c r="BJ10" s="1"/>
       <c r="BK10" s="1"/>
       <c r="BL10" s="1"/>
       <c r="BM10" s="1"/>
       <c r="BN10" s="1"/>
       <c r="BO10" s="1"/>
       <c r="BP10" s="1"/>
       <c r="BQ10" s="1"/>
       <c r="BR10" s="1"/>
       <c r="BS10" s="1"/>
       <c r="BT10" s="1"/>
       <c r="BU10" s="1"/>
       <c r="BV10" s="1"/>
       <c r="BW10" s="1"/>
       <c r="BX10" s="1"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>15</v>
+        <v>42</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>53</v>
+        <v>45</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>54</v>
+        <v>46</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>101</v>
+        <v>47</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>26</v>
+        <v>47</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>15</v>
+        <v>47</v>
       </c>
       <c r="K11" s="0" t="s">
-        <v>56</v>
+        <v>47</v>
       </c>
       <c r="L11" s="0" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>59</v>
+        <v>41</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>15</v>
+        <v>42</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>60</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>61</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>54</v>
+        <v>46</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>101</v>
+        <v>47</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>26</v>
+        <v>47</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>15</v>
+        <v>47</v>
       </c>
       <c r="K12" s="0" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>63</v>
+        <v>41</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>15</v>
+        <v>42</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>64</v>
+        <v>50</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>15</v>
+        <v>51</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>65</v>
+        <v>45</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>101</v>
+        <v>47</v>
       </c>
       <c r="I13" s="0" t="s">
-        <v>26</v>
+        <v>47</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>15</v>
+        <v>47</v>
       </c>
       <c r="K13" s="0" t="s">
-        <v>56</v>
+        <v>47</v>
       </c>
       <c r="L13" s="0" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>66</v>
+        <v>41</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>102</v>
+        <v>53</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>67</v>
+        <v>54</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>68</v>
+        <v>56</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>101</v>
+        <v>47</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>26</v>
+        <v>47</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>103</v>
+        <v>47</v>
       </c>
       <c r="K14" s="0" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>47</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>71</v>
+        <v>40</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>66</v>
+        <v>41</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>104</v>
+        <v>42</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>67</v>
+        <v>57</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>68</v>
+        <v>45</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>101</v>
+        <v>47</v>
       </c>
       <c r="I15" s="0" t="s">
-        <v>26</v>
+        <v>47</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>105</v>
+        <v>47</v>
       </c>
       <c r="K15" s="0" t="s">
-        <v>69</v>
+        <v>47</v>
       </c>
       <c r="L15" s="0" t="s">
-        <v>25</v>
+        <v>48</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="B16" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="C16" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="D16" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="E16" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="F16" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="G16" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="H16" s="0" t="s">
         <v>63</v>
       </c>
-      <c r="C16" s="0" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I16" s="0" t="s">
-        <v>26</v>
+        <v>64</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="K16" s="0" t="s">
-        <v>78</v>
+        <v>65</v>
       </c>
       <c r="L16" s="0" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>71</v>
+        <v>49</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>15</v>
+        <v>42</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>15</v>
+        <v>60</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>54</v>
+        <v>62</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>101</v>
+        <v>66</v>
       </c>
       <c r="I17" s="0" t="s">
-        <v>17</v>
+        <v>64</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="K17" s="0" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="L17" s="0" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>71</v>
+        <v>40</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>63</v>
+        <v>41</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>15</v>
+        <v>68</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>77</v>
+        <v>54</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>15</v>
+        <v>55</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>78</v>
+        <v>56</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>83</v>
+        <v>56</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>101</v>
+        <v>47</v>
       </c>
       <c r="I18" s="0" t="s">
-        <v>17</v>
+        <v>47</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>15</v>
+        <v>47</v>
       </c>
       <c r="K18" s="0" t="s">
-        <v>78</v>
+        <v>47</v>
       </c>
       <c r="L18" s="0" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>87</v>
+        <v>41</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>15</v>
+        <v>69</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>88</v>
+        <v>70</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>15</v>
+        <v>71</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>90</v>
+        <v>56</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>91</v>
+        <v>72</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>101</v>
+        <v>47</v>
       </c>
       <c r="I19" s="0" t="s">
-        <v>17</v>
+        <v>47</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>15</v>
+        <v>47</v>
       </c>
       <c r="K19" s="0" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>47</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>71</v>
+        <v>49</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>63</v>
+        <v>41</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>15</v>
+        <v>42</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>64</v>
+        <v>57</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>15</v>
+        <v>55</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>65</v>
+        <v>45</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>101</v>
+        <v>47</v>
       </c>
       <c r="I20" s="0" t="s">
-        <v>17</v>
+        <v>47</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>15</v>
+        <v>47</v>
       </c>
       <c r="K20" s="0" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>47</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-[...595 lines deleted...]
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:DL11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="137.467910766602" customWidth="1"/>
-[...32 lines deleted...]
-    <col min="34" max="34" width="13.0042209625244" customWidth="1"/>
+    <col min="1" max="1" width="139.869979858398" customWidth="1"/>
+    <col min="2" max="2" width="16.4682579040527" customWidth="1"/>
+    <col min="3" max="3" width="12.2438411712646" customWidth="1"/>
+    <col min="4" max="4" width="13.7846775054932" customWidth="1"/>
+    <col min="5" max="5" width="46.6056823730469" customWidth="1"/>
+    <col min="6" max="6" width="13.4709873199463" customWidth="1"/>
+    <col min="7" max="7" width="16.8507900238037" customWidth="1"/>
+    <col min="8" max="8" width="14.5682554244995" customWidth="1"/>
+    <col min="9" max="9" width="17.7794742584229" customWidth="1"/>
+    <col min="10" max="10" width="11.8927583694458" customWidth="1"/>
+    <col min="11" max="11" width="13.7213716506958" customWidth="1"/>
+    <col min="12" max="12" width="10.6951723098755" customWidth="1"/>
+    <col min="13" max="13" width="11.3286914825439" customWidth="1"/>
+    <col min="14" max="14" width="9.140625" customWidth="1"/>
+    <col min="15" max="15" width="12.3193073272705" customWidth="1"/>
+    <col min="16" max="16" width="11.8927593231201" customWidth="1"/>
+    <col min="17" max="17" width="14.0015459060669" customWidth="1"/>
+    <col min="18" max="18" width="9.62744140625" customWidth="1"/>
+    <col min="19" max="19" width="14.1586542129517" customWidth="1"/>
+    <col min="20" max="20" width="9.140625" customWidth="1"/>
+    <col min="21" max="21" width="12.3197755813599" customWidth="1"/>
+    <col min="22" max="22" width="11.0761251449585" customWidth="1"/>
+    <col min="23" max="23" width="37.9924697875977" customWidth="1"/>
+    <col min="24" max="24" width="26.8468170166016" customWidth="1"/>
+    <col min="25" max="25" width="23.4107551574707" customWidth="1"/>
+    <col min="26" max="26" width="21.9337024688721" customWidth="1"/>
+    <col min="27" max="27" width="24.5701885223389" customWidth="1"/>
+    <col min="28" max="28" width="15.4134759902954" customWidth="1"/>
+    <col min="29" max="29" width="24.3194923400879" customWidth="1"/>
+    <col min="30" max="30" width="9.140625" customWidth="1"/>
+    <col min="31" max="31" width="11.9074773788452" customWidth="1"/>
+    <col min="32" max="32" width="27.1680431365967" customWidth="1"/>
+    <col min="33" max="33" width="16.4163856506348" customWidth="1"/>
+    <col min="34" max="34" width="57.0803031921387" customWidth="1"/>
     <col min="35" max="35" width="57.0803031921387" customWidth="1"/>
-    <col min="36" max="36" width="9.62744140625" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="52" max="52" width="16.639232635498" customWidth="1"/>
+    <col min="36" max="36" width="16.8935375213623" customWidth="1"/>
+    <col min="37" max="37" width="9.46847057342529" customWidth="1"/>
+    <col min="38" max="38" width="13.0042209625244" customWidth="1"/>
+    <col min="39" max="39" width="13.9987125396729" customWidth="1"/>
+    <col min="40" max="40" width="22.8609447479248" customWidth="1"/>
+    <col min="41" max="41" width="12.0073404312134" customWidth="1"/>
+    <col min="42" max="42" width="14.0951719284058" customWidth="1"/>
+    <col min="43" max="43" width="9.140625" customWidth="1"/>
+    <col min="44" max="44" width="9.140625" customWidth="1"/>
+    <col min="45" max="45" width="16.639232635498" customWidth="1"/>
+    <col min="46" max="46" width="19.1858921051025" customWidth="1"/>
+    <col min="47" max="47" width="16.8960285186768" customWidth="1"/>
+    <col min="48" max="48" width="14.4082813262939" customWidth="1"/>
+    <col min="49" max="49" width="15.9452333450317" customWidth="1"/>
+    <col min="50" max="50" width="16.1050109863281" customWidth="1"/>
+    <col min="51" max="51" width="12.477201461792" customWidth="1"/>
+    <col min="52" max="52" width="12.0075979232788" customWidth="1"/>
     <col min="53" max="53" width="9.140625" customWidth="1"/>
     <col min="54" max="54" width="9.140625" customWidth="1"/>
     <col min="55" max="55" width="9.140625" customWidth="1"/>
     <col min="56" max="56" width="9.140625" customWidth="1"/>
     <col min="57" max="57" width="9.140625" customWidth="1"/>
     <col min="58" max="58" width="9.140625" customWidth="1"/>
     <col min="59" max="59" width="9.140625" customWidth="1"/>
     <col min="60" max="60" width="9.140625" customWidth="1"/>
     <col min="61" max="61" width="9.140625" customWidth="1"/>
     <col min="62" max="62" width="9.140625" customWidth="1"/>
     <col min="63" max="63" width="9.140625" customWidth="1"/>
     <col min="64" max="64" width="9.140625" customWidth="1"/>
     <col min="65" max="65" width="9.140625" customWidth="1"/>
     <col min="66" max="66" width="9.140625" customWidth="1"/>
     <col min="67" max="67" width="9.140625" customWidth="1"/>
     <col min="68" max="68" width="9.140625" customWidth="1"/>
     <col min="69" max="69" width="9.140625" customWidth="1"/>
     <col min="70" max="70" width="9.140625" customWidth="1"/>
     <col min="71" max="71" width="9.140625" customWidth="1"/>
     <col min="72" max="72" width="9.140625" customWidth="1"/>
     <col min="73" max="73" width="9.140625" customWidth="1"/>
     <col min="74" max="74" width="9.140625" customWidth="1"/>
     <col min="75" max="75" width="9.140625" customWidth="1"/>
     <col min="76" max="76" width="9.140625" customWidth="1"/>
     <col min="77" max="77" width="9.140625" customWidth="1"/>
@@ -3085,204 +1546,204 @@
     <col min="116" max="116" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="s">
-        <v>147</v>
+        <v>73</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>148</v>
+        <v>74</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>8</v>
+        <v>75</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>149</v>
+        <v>76</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>150</v>
+        <v>77</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>151</v>
+        <v>78</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>152</v>
+        <v>79</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>153</v>
+        <v>80</v>
       </c>
       <c r="I10" s="1" t="s">
-        <v>154</v>
+        <v>81</v>
       </c>
       <c r="J10" s="1" t="s">
-        <v>155</v>
+        <v>82</v>
       </c>
       <c r="K10" s="1" t="s">
-        <v>156</v>
+        <v>83</v>
       </c>
       <c r="L10" s="1" t="s">
-        <v>157</v>
+        <v>84</v>
       </c>
       <c r="M10" s="1" t="s">
-        <v>158</v>
+        <v>85</v>
       </c>
       <c r="N10" s="1" t="s">
-        <v>159</v>
+        <v>86</v>
       </c>
       <c r="O10" s="1" t="s">
-        <v>160</v>
+        <v>87</v>
       </c>
       <c r="P10" s="1" t="s">
-        <v>161</v>
+        <v>88</v>
       </c>
       <c r="Q10" s="1" t="s">
-        <v>162</v>
+        <v>89</v>
       </c>
       <c r="R10" s="1" t="s">
-        <v>163</v>
+        <v>90</v>
       </c>
       <c r="S10" s="1" t="s">
-        <v>164</v>
+        <v>91</v>
       </c>
       <c r="T10" s="1" t="s">
-        <v>165</v>
+        <v>92</v>
       </c>
       <c r="U10" s="1" t="s">
-        <v>166</v>
+        <v>93</v>
       </c>
       <c r="V10" s="1" t="s">
-        <v>167</v>
+        <v>94</v>
       </c>
       <c r="W10" s="1" t="s">
-        <v>168</v>
+        <v>95</v>
       </c>
       <c r="X10" s="1" t="s">
-        <v>169</v>
+        <v>96</v>
       </c>
       <c r="Y10" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="Z10" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AA10" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AB10" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AC10" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AD10" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AE10" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AF10" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AG10" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AH10" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="Z10" s="1" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="AI10" s="1" t="s">
-        <v>9</v>
+        <v>106</v>
       </c>
       <c r="AJ10" s="1" t="s">
-        <v>177</v>
+        <v>107</v>
       </c>
       <c r="AK10" s="1" t="s">
-        <v>178</v>
+        <v>108</v>
       </c>
       <c r="AL10" s="1" t="s">
-        <v>179</v>
+        <v>109</v>
       </c>
       <c r="AM10" s="1" t="s">
-        <v>180</v>
+        <v>110</v>
       </c>
       <c r="AN10" s="1" t="s">
-        <v>181</v>
+        <v>111</v>
       </c>
       <c r="AO10" s="1" t="s">
-        <v>182</v>
+        <v>112</v>
       </c>
       <c r="AP10" s="1" t="s">
-        <v>183</v>
+        <v>113</v>
       </c>
       <c r="AQ10" s="1" t="s">
-        <v>184</v>
+        <v>114</v>
       </c>
       <c r="AR10" s="1" t="s">
-        <v>185</v>
+        <v>115</v>
       </c>
       <c r="AS10" s="1" t="s">
-        <v>186</v>
+        <v>116</v>
       </c>
       <c r="AT10" s="1" t="s">
-        <v>187</v>
+        <v>117</v>
       </c>
       <c r="AU10" s="1" t="s">
-        <v>188</v>
+        <v>118</v>
       </c>
       <c r="AV10" s="1" t="s">
-        <v>189</v>
+        <v>119</v>
       </c>
       <c r="AW10" s="1" t="s">
-        <v>190</v>
+        <v>120</v>
       </c>
       <c r="AX10" s="1" t="s">
-        <v>191</v>
+        <v>121</v>
       </c>
       <c r="AY10" s="1" t="s">
-        <v>192</v>
+        <v>122</v>
       </c>
       <c r="AZ10" s="1" t="s">
-        <v>193</v>
+        <v>123</v>
       </c>
       <c r="BA10" s="1"/>
       <c r="BB10" s="1"/>
       <c r="BC10" s="1"/>
       <c r="BD10" s="1"/>
       <c r="BE10" s="1"/>
       <c r="BF10" s="1"/>
       <c r="BG10" s="1"/>
       <c r="BH10" s="1"/>
       <c r="BI10" s="1"/>
       <c r="BJ10" s="1"/>
       <c r="BK10" s="1"/>
       <c r="BL10" s="1"/>
       <c r="BM10" s="1"/>
       <c r="BN10" s="1"/>
       <c r="BO10" s="1"/>
       <c r="BP10" s="1"/>
       <c r="BQ10" s="1"/>
       <c r="BR10" s="1"/>
       <c r="BS10" s="1"/>
       <c r="BT10" s="1"/>
       <c r="BU10" s="1"/>
       <c r="BV10" s="1"/>
       <c r="BW10" s="1"/>
       <c r="BX10" s="1"/>
@@ -3307,204 +1768,204 @@
       <c r="CQ10" s="1"/>
       <c r="CR10" s="1"/>
       <c r="CS10" s="1"/>
       <c r="CT10" s="1"/>
       <c r="CU10" s="1"/>
       <c r="CV10" s="1"/>
       <c r="CW10" s="1"/>
       <c r="CX10" s="1"/>
       <c r="CY10" s="1"/>
       <c r="CZ10" s="1"/>
       <c r="DA10" s="1"/>
       <c r="DB10" s="1"/>
       <c r="DC10" s="1"/>
       <c r="DD10" s="1"/>
       <c r="DE10" s="1"/>
       <c r="DF10" s="1"/>
       <c r="DG10" s="1"/>
       <c r="DH10" s="1"/>
       <c r="DI10" s="1"/>
       <c r="DJ10" s="1"/>
       <c r="DK10" s="1"/>
       <c r="DL10" s="1"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>194</v>
+        <v>124</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>195</v>
+        <v>125</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>194</v>
+        <v>126</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>196</v>
+        <v>127</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>197</v>
+        <v>128</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>194</v>
+        <v>127</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>194</v>
+        <v>127</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>194</v>
+        <v>129</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>194</v>
+        <v>127</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>194</v>
+        <v>130</v>
       </c>
       <c r="K11" s="0" t="s">
-        <v>198</v>
+        <v>131</v>
       </c>
       <c r="L11" s="0" t="s">
-        <v>199</v>
+        <v>132</v>
       </c>
       <c r="M11" s="0" t="s">
-        <v>194</v>
+        <v>133</v>
       </c>
       <c r="N11" s="0" t="s">
-        <v>194</v>
+        <v>134</v>
       </c>
       <c r="O11" s="0" t="s">
-        <v>200</v>
+        <v>127</v>
       </c>
       <c r="P11" s="0" t="s">
-        <v>194</v>
+        <v>135</v>
       </c>
       <c r="Q11" s="0" t="s">
-        <v>201</v>
+        <v>127</v>
       </c>
       <c r="R11" s="0" t="s">
-        <v>194</v>
+        <v>127</v>
       </c>
       <c r="S11" s="0" t="s">
-        <v>194</v>
+        <v>127</v>
       </c>
       <c r="T11" s="0" t="s">
-        <v>194</v>
+        <v>127</v>
       </c>
       <c r="U11" s="0" t="s">
-        <v>194</v>
+        <v>127</v>
       </c>
       <c r="V11" s="0" t="s">
-        <v>194</v>
+        <v>127</v>
       </c>
       <c r="W11" s="0" t="s">
-        <v>194</v>
+        <v>136</v>
       </c>
       <c r="X11" s="0" t="s">
-        <v>202</v>
+        <v>127</v>
       </c>
       <c r="Y11" s="0" t="s">
-        <v>14</v>
+        <v>127</v>
       </c>
       <c r="Z11" s="0" t="s">
-        <v>194</v>
+        <v>127</v>
       </c>
       <c r="AA11" s="0" t="s">
-        <v>203</v>
+        <v>127</v>
       </c>
       <c r="AB11" s="0" t="s">
-        <v>204</v>
+        <v>127</v>
       </c>
       <c r="AC11" s="0" t="s">
-        <v>194</v>
+        <v>127</v>
       </c>
       <c r="AD11" s="0" t="s">
-        <v>205</v>
+        <v>137</v>
       </c>
       <c r="AE11" s="0" t="s">
-        <v>194</v>
+        <v>138</v>
       </c>
       <c r="AF11" s="0" t="s">
-        <v>194</v>
+        <v>127</v>
       </c>
       <c r="AG11" s="0" t="s">
-        <v>206</v>
+        <v>127</v>
       </c>
       <c r="AH11" s="0" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="AI11" s="0" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="AJ11" s="0" t="s">
-        <v>194</v>
+        <v>127</v>
       </c>
       <c r="AK11" s="0" t="s">
-        <v>194</v>
+        <v>127</v>
       </c>
       <c r="AL11" s="0" t="s">
-        <v>194</v>
+        <v>139</v>
       </c>
       <c r="AM11" s="0" t="s">
-        <v>207</v>
+        <v>127</v>
       </c>
       <c r="AN11" s="0" t="s">
-        <v>206</v>
+        <v>127</v>
       </c>
       <c r="AO11" s="0" t="s">
-        <v>194</v>
+        <v>127</v>
       </c>
       <c r="AP11" s="0" t="s">
-        <v>194</v>
+        <v>127</v>
       </c>
       <c r="AQ11" s="0" t="s">
-        <v>194</v>
+        <v>127</v>
       </c>
       <c r="AR11" s="0" t="s">
-        <v>208</v>
+        <v>127</v>
       </c>
       <c r="AS11" s="0" t="s">
-        <v>209</v>
+        <v>127</v>
       </c>
       <c r="AT11" s="0" t="s">
-        <v>194</v>
+        <v>140</v>
       </c>
       <c r="AU11" s="0" t="s">
-        <v>210</v>
+        <v>127</v>
       </c>
       <c r="AV11" s="0" t="s">
-        <v>194</v>
+        <v>127</v>
       </c>
       <c r="AW11" s="0" t="s">
-        <v>211</v>
+        <v>141</v>
       </c>
       <c r="AX11" s="0" t="s">
-        <v>194</v>
+        <v>142</v>
       </c>
       <c r="AY11" s="0" t="s">
-        <v>212</v>
+        <v>140</v>
       </c>
       <c r="AZ11" s="0" t="s">
-        <v>194</v>
+        <v>143</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=EPPlusLicense.txt>This workbook was created with the EPPlus library, licensed to South African National Biodiversity Institute under the Polyform Noncommercial license, see https://polyformproject.org/licenses/noncommercial/1.0.0
 For more information about EPPlus, see https://epplussoftware.com/
 
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>EPPlus</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:keywords>EPPlus noncommercial use</cp:keywords>
   <dc:description>This workbook has been created with EPPlus licensed to South African National Biodiversity Institute under The Polyform Noncommercial License: See https://polyformproject.org/licenses/noncommercial/1.0.0</dc:description>
   <dc:creator>South African National Biodiversity Institute</dc:creator>
 </cp:coreProperties>