--- v1 (2026-06-10)
+++ v2 (2026-09-13)
@@ -1,886 +1,201 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
-  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet2.xml"/>
-  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet3.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="text/plain" PartName="/EPPlusLicense.txt"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="TAXONDESCRIPTIONS" sheetId="1" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="TAXON" sheetId="3" r:id="rId4"/>
+    <sheet name="TAXON" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="144" uniqueCount="144">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <si>
     <t>Biodiversity Advisor Search Results</t>
   </si>
   <si>
-    <t xml:space="preserve">Downloaded from Biodiversity Advisor (https://biodiversityadvisor.sanbi.org)  [Accessed (please insert date of download 6/10/2026 12:59:41 PM.</t>
+    <t xml:space="preserve">Downloaded from Biodiversity Advisor (https://biodiversityadvisor.sanbi.org)  [Accessed (please insert date of download 9/13/2026 6:21:04 AM.</t>
   </si>
   <si>
     <t>Acknowledgement and attribution</t>
   </si>
   <si>
     <t>South African National Biodiversity Institute. 2023. Available: https://biodiversityadvisor.sanbi.org</t>
   </si>
   <si>
-    <t>CALCFULLNAME</t>
-[...205 lines deleted...]
-  <si>
     <t>KINGDOM</t>
   </si>
   <si>
-    <t>SUBKINGDOM</t>
-[...1 lines deleted...]
-  <si>
     <t>PHYLUM</t>
   </si>
   <si>
-    <t>SUBPHYLUM</t>
-[...10 lines deleted...]
-  <si>
     <t>ORDERNAME</t>
   </si>
   <si>
-    <t>SUBORDERNAME</t>
-[...20 lines deleted...]
-    <t>SPECIES</t>
+    <t>FAMILYNAME</t>
+  </si>
+  <si>
+    <t>GENUSNAME</t>
+  </si>
+  <si>
+    <t>GENUSID</t>
+  </si>
+  <si>
+    <t>SPECIESNAME</t>
   </si>
   <si>
     <t>SUBSPECIES</t>
   </si>
   <si>
     <t>VARIETY</t>
   </si>
   <si>
-    <t>SUBVARIETY</t>
-[...1 lines deleted...]
-  <si>
     <t>FORMA</t>
   </si>
   <si>
-    <t>SUBFORMA</t>
-[...89 lines deleted...]
-    <t>HASIMAGE</t>
+    <t>TAXON_PATH</t>
   </si>
   <si>
     <t>Plantae</t>
   </si>
   <si>
-    <t>Phanerogamae</t>
-[...1 lines deleted...]
-  <si>
     <t>Anthophyta</t>
   </si>
   <si>
+    <t>Lamiales</t>
+  </si>
+  <si>
+    <t>Lamiaceae</t>
+  </si>
+  <si>
+    <t>Killickia</t>
+  </si>
+  <si>
+    <t>D89912AB-A7A2-4D39-9869-0802A22ABC1C</t>
+  </si>
+  <si>
+    <t>grandiflora</t>
+  </si>
+  <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
-    <t>Flowering plants: dicots (Dicotyledons: eudicots)</t>
-[...44 lines deleted...]
-    <t>True</t>
+    <t>Plantae|Anthophyta|Lamiales|Lamiaceae|Killickia|grandiflora</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:BQ18"/>
+  <dimension ref="A1:BW11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="139.869979858398" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="9" max="9" width="9.140625" customWidth="1"/>
+    <col min="1" max="1" width="138.731414794922" customWidth="1"/>
+    <col min="2" max="2" width="12.2438411712646" customWidth="1"/>
+    <col min="3" max="3" width="14.5682554244995" customWidth="1"/>
+    <col min="4" max="4" width="14.7836008071899" customWidth="1"/>
+    <col min="5" max="5" width="14.4109058380127" customWidth="1"/>
+    <col min="6" max="6" width="44.4704818725586" customWidth="1"/>
+    <col min="7" max="7" width="16.1063327789307" customWidth="1"/>
+    <col min="8" max="8" width="14.0015459060669" customWidth="1"/>
+    <col min="9" max="9" width="9.62744140625" customWidth="1"/>
     <col min="10" max="10" width="9.140625" customWidth="1"/>
-    <col min="11" max="11" width="9.140625" customWidth="1"/>
+    <col min="11" max="11" width="58.4370727539063" customWidth="1"/>
     <col min="12" max="12" width="9.140625" customWidth="1"/>
-    <col min="13" max="13" width="9.140625" customWidth="1"/>
-[...319 lines deleted...]
-    <col min="12" max="12" width="42.2016868591309" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
     <col min="27" max="27" width="9.140625" customWidth="1"/>
     <col min="28" max="28" width="9.140625" customWidth="1"/>
     <col min="29" max="29" width="9.140625" customWidth="1"/>
     <col min="30" max="30" width="9.140625" customWidth="1"/>
     <col min="31" max="31" width="9.140625" customWidth="1"/>
     <col min="32" max="32" width="9.140625" customWidth="1"/>
     <col min="33" max="33" width="9.140625" customWidth="1"/>
     <col min="34" max="34" width="9.140625" customWidth="1"/>
     <col min="35" max="35" width="9.140625" customWidth="1"/>
     <col min="36" max="36" width="9.140625" customWidth="1"/>
     <col min="37" max="37" width="9.140625" customWidth="1"/>
@@ -900,110 +215,107 @@
     <col min="51" max="51" width="9.140625" customWidth="1"/>
     <col min="52" max="52" width="9.140625" customWidth="1"/>
     <col min="53" max="53" width="9.140625" customWidth="1"/>
     <col min="54" max="54" width="9.140625" customWidth="1"/>
     <col min="55" max="55" width="9.140625" customWidth="1"/>
     <col min="56" max="56" width="9.140625" customWidth="1"/>
     <col min="57" max="57" width="9.140625" customWidth="1"/>
     <col min="58" max="58" width="9.140625" customWidth="1"/>
     <col min="59" max="59" width="9.140625" customWidth="1"/>
     <col min="60" max="60" width="9.140625" customWidth="1"/>
     <col min="61" max="61" width="9.140625" customWidth="1"/>
     <col min="62" max="62" width="9.140625" customWidth="1"/>
     <col min="63" max="63" width="9.140625" customWidth="1"/>
     <col min="64" max="64" width="9.140625" customWidth="1"/>
     <col min="65" max="65" width="9.140625" customWidth="1"/>
     <col min="66" max="66" width="9.140625" customWidth="1"/>
     <col min="67" max="67" width="9.140625" customWidth="1"/>
     <col min="68" max="68" width="9.140625" customWidth="1"/>
     <col min="69" max="69" width="9.140625" customWidth="1"/>
     <col min="70" max="70" width="9.140625" customWidth="1"/>
     <col min="71" max="71" width="9.140625" customWidth="1"/>
     <col min="72" max="72" width="9.140625" customWidth="1"/>
     <col min="73" max="73" width="9.140625" customWidth="1"/>
     <col min="74" max="74" width="9.140625" customWidth="1"/>
     <col min="75" max="75" width="9.140625" customWidth="1"/>
-    <col min="76" max="76" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="s">
-        <v>28</v>
+        <v>4</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>29</v>
+        <v>5</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>30</v>
+        <v>6</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>31</v>
+        <v>7</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>33</v>
+        <v>9</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>34</v>
+        <v>10</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="I10" s="1" t="s">
-        <v>36</v>
+        <v>12</v>
       </c>
       <c r="J10" s="1" t="s">
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="K10" s="1" t="s">
-        <v>38</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
       <c r="P10" s="1"/>
       <c r="Q10" s="1"/>
       <c r="R10" s="1"/>
       <c r="S10" s="1"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
       <c r="X10" s="1"/>
       <c r="Y10" s="1"/>
       <c r="Z10" s="1"/>
       <c r="AA10" s="1"/>
       <c r="AB10" s="1"/>
       <c r="AC10" s="1"/>
       <c r="AD10" s="1"/>
       <c r="AE10" s="1"/>
       <c r="AF10" s="1"/>
       <c r="AG10" s="1"/>
       <c r="AH10" s="1"/>
       <c r="AI10" s="1"/>
       <c r="AJ10" s="1"/>
       <c r="AK10" s="1"/>
@@ -1023,949 +335,84 @@
       <c r="AY10" s="1"/>
       <c r="AZ10" s="1"/>
       <c r="BA10" s="1"/>
       <c r="BB10" s="1"/>
       <c r="BC10" s="1"/>
       <c r="BD10" s="1"/>
       <c r="BE10" s="1"/>
       <c r="BF10" s="1"/>
       <c r="BG10" s="1"/>
       <c r="BH10" s="1"/>
       <c r="BI10" s="1"/>
       <c r="BJ10" s="1"/>
       <c r="BK10" s="1"/>
       <c r="BL10" s="1"/>
       <c r="BM10" s="1"/>
       <c r="BN10" s="1"/>
       <c r="BO10" s="1"/>
       <c r="BP10" s="1"/>
       <c r="BQ10" s="1"/>
       <c r="BR10" s="1"/>
       <c r="BS10" s="1"/>
       <c r="BT10" s="1"/>
       <c r="BU10" s="1"/>
       <c r="BV10" s="1"/>
       <c r="BW10" s="1"/>
-      <c r="BX10" s="1"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>40</v>
+        <v>15</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>42</v>
+        <v>17</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>43</v>
+        <v>18</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>44</v>
+        <v>19</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>45</v>
+        <v>20</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>46</v>
+        <v>21</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>47</v>
+        <v>22</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>47</v>
+        <v>22</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>47</v>
+        <v>22</v>
       </c>
       <c r="K11" s="0" t="s">
-        <v>47</v>
-[...863 lines deleted...]
-        <v>143</v>
+        <v>23</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=EPPlusLicense.txt>This workbook was created with the EPPlus library, licensed to South African National Biodiversity Institute under the Polyform Noncommercial license, see https://polyformproject.org/licenses/noncommercial/1.0.0
 For more information about EPPlus, see https://epplussoftware.com/
 
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>EPPlus</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:keywords>EPPlus noncommercial use</cp:keywords>
   <dc:description>This workbook has been created with EPPlus licensed to South African National Biodiversity Institute under The Polyform Noncommercial License: See https://polyformproject.org/licenses/noncommercial/1.0.0</dc:description>
   <dc:creator>South African National Biodiversity Institute</dc:creator>
 </cp:coreProperties>