--- v0 (2026-04-04)
+++ v1 (2026-06-07)
@@ -1,198 +1,205 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet3.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet4.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet5.xml"/>
-  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet6.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="text/plain" PartName="/EPPlusLicense.txt"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="SYNONYMS" sheetId="1" r:id="rId1"/>
+    <sheet name="TAXONDESCRIPTIONS" sheetId="1" r:id="rId1"/>
     <sheet name="BOTANICALRECORDS" sheetId="2" r:id="rId3"/>
-    <sheet name="SPECIMENBARCODE" sheetId="3" r:id="rId4"/>
-[...2 lines deleted...]
-    <sheet name="TAXON" sheetId="6" r:id="rId7"/>
+    <sheet name="LITERATURE" sheetId="3" r:id="rId4"/>
+    <sheet name="SPECIMENBARCODE" sheetId="4" r:id="rId5"/>
+    <sheet name="TAXON" sheetId="5" r:id="rId6"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="822" uniqueCount="822">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="813" uniqueCount="813">
   <si>
     <t>Biodiversity Advisor Search Results</t>
   </si>
   <si>
-    <t xml:space="preserve">Downloaded from Biodiversity Advisor (https://biodiversityadvisor.sanbi.org)  [Accessed (please insert date of download 4/4/2026 2:02:30 PM.</t>
+    <t xml:space="preserve">Downloaded from Biodiversity Advisor (https://biodiversityadvisor.sanbi.org)  [Accessed (please insert date of download 6/7/2026 5:01:48 AM.</t>
   </si>
   <si>
     <t>Acknowledgement and attribution</t>
   </si>
   <si>
     <t>South African National Biodiversity Institute. 2023. Available: https://biodiversityadvisor.sanbi.org</t>
   </si>
   <si>
     <t>CALCFULLNAME</t>
   </si>
   <si>
-    <t>NOMENCLATURENOTE</t>
-[...23 lines deleted...]
-    <t>CITESFIELD</t>
+    <t>TEXTTITLE</t>
+  </si>
+  <si>
+    <t>TAXONTEXT</t>
+  </si>
+  <si>
+    <t>BIBLIO</t>
+  </si>
+  <si>
+    <t>COMMENTS</t>
   </si>
   <si>
     <t>Lachnaea axillaris Meisn.</t>
   </si>
   <si>
+    <t>Diagnostic</t>
+  </si>
+  <si>
+    <t>Lachnaea axillaris is closely related to L. pudens, L. leipoldtii and L. pusilla. The upper portion of the hypanthium in these species is basally invaginated. L. axillaris is easily distinguished from L. pudens by the hypanthium being glabrous on the outside. In L. axillaris the upper portion of the hypanthium is cup-shaped and the stigma is capitate and papillate, whereas in L. leipoldtii and L. pusilla it is narrowly obconical and the stigma is conical and papillate and narrowly conical and papillate respectively.</t>
+  </si>
+  <si>
+    <t>Beyers, JBP. 2001. The Cape genus Lachnaea (Thymelaeceae): A monograph. Strelitzia 11: 1-115. South African National Biodiversity Institute, Pretoria. [CC BY]</t>
+  </si>
+  <si>
+    <t>e-Fl; PS</t>
+  </si>
+  <si>
+    <t>Distribution</t>
+  </si>
+  <si>
+    <t>Confined to the Western Cape and with a disjunct distribution. Occurs in the Hopefield and Darling Districts in the southwestern area and re-appears along he southern coast from Elim to the Gourits River mouth. The distribution of L. axillaris requires some explanation. The southern coastal flats are separated from the western coastal flats by a formidable ecological barrier, namely the Hottentots Holland Mountains.</t>
+  </si>
+  <si>
+    <t>Hopefield and Darling, Elim to Gouritsmond.</t>
+  </si>
+  <si>
+    <t>Beyers, JBP. 2012. Thymelaeaceae: Lachnaea L. In: J Manning &amp; P Goldblatt (eds), Plants of the Greater Cape Floristic Region 1: The Core Cape flora. Strelitzia 29: 772-775. South African National Biodiversity Institute, Pretoria. [CC BY]</t>
+  </si>
+  <si>
+    <t>e-Fl</t>
+  </si>
+  <si>
+    <t>Habitat</t>
+  </si>
+  <si>
+    <t>Occurs on sandy flats.</t>
+  </si>
+  <si>
+    <t>Sandy flats.</t>
+  </si>
+  <si>
+    <t>Morphology</t>
+  </si>
+  <si>
+    <t>Erect, much-branched, compact shrub up to 0.75 m tall, multistemmed at base; resprouter. Branches erect to flexuous and interlacing, filiform, ± terete, internodes ± as long as leaves, sericeous or sericeous-tomentose, leafy, becoming puberulent and naked without prominent leaf scars. Leaves decussate with distal 2 pairs of leaves sometimes subverticillate, ascending, distant, sessile, epistomatic, narrowly ovate to lanceolate, 2-4 x 0.8-1.2 mm, fleshy, glabrous; adaxially flat, smooth, dull, ± white-punctate; abaxially convex, subkeeled towards apex, glossy; apex mucronate; base obtuse. Inflorescence terminal, 1-flowered, but may appear axillary when much reduced, lateral branches comprise only one pair of leaves and a single flower, sericeous to sericeous-tomentose at floral articulation. Flowers sessile, subactinomorphic, cream, pink or dark pink. Hypanthium 1.4-2.2 mm long, circumscissile 0.5-0.67 from base; upper portion cup-shaped with a basal invagination; basal portion ovoid to broadly ovoid, glabrous outside, glabrous inside but barbate above circumscission zone in vicinity of floral scales. Sepals erect-spreading, subequal, 2 outer ones elliptic, ovate to broadly ovate, 1.6-2.6 x 0.8-1.5 mm, acute, adaxially glabrous or near apex puberulent or ciliolate, abaxially glabrous, 2 inner ones elliptic, obovate to broadly obovate, acute to obtuse, 1.4-2.3 x 1.0-1.8 mm, adaxially glabrous becoming puberulent near apex, abaxially glabrous. Stamens exserted, outer, antesepalous whorl arising at base of sepals, inner, antepetalous whorl arising at mouth of hypanthium; filaments 0.4-0.8 mm long, inner whorl shorter or as long as outer whorl; anthers widely ellipsoid to spheroid, 0.4-0.5 mm long, dorsally with broad connective tissue. Floral scales arising just above circumscission zone immediately below antepetalous stamens, partially concealed by stiff hairs in throat of hypanthium, subrotund, 0.2-0.4 mm long, glabrous. Ovary narrowly ellipsoid to ellipsoid, 1.0-1.3 mm long, glabrous. Style terete-obconical, 0.8-1.6 mm long, glabrous. Stigma capitate and papillate.</t>
+  </si>
+  <si>
+    <t>Compact, flexuose shrublet to 75 cm. Leaves ascending, narrowly ovate to lanceolate. Flowers cream-coloured to dark pink, glabrous outside, stigma capitate, papillate.</t>
+  </si>
+  <si>
+    <t>SpecCit</t>
+  </si>
+  <si>
+    <t>Esterhuysen 34831 (BOL), 7523 (BOL); Leipoldt 1047 (BOL).</t>
+  </si>
+  <si>
+    <t>ELEVATION</t>
+  </si>
+  <si>
+    <t>CULTIVATED</t>
+  </si>
+  <si>
+    <t>MUSEUMCODE</t>
+  </si>
+  <si>
+    <t>LOCALITYNOTES</t>
+  </si>
+  <si>
+    <t>COLLECTIONYEAR</t>
+  </si>
+  <si>
+    <t>LLRESOLUTION</t>
+  </si>
+  <si>
+    <t>FIELDNUMBER</t>
+  </si>
+  <si>
+    <t>LATITUDE</t>
+  </si>
+  <si>
+    <t>HABITATTEXT</t>
+  </si>
+  <si>
+    <t>COUNTRYNAME</t>
+  </si>
+  <si>
+    <t>COLLECTORSCODE</t>
+  </si>
+  <si>
+    <t>COLLECTIONDAY</t>
+  </si>
+  <si>
+    <t>COLLECTORS</t>
+  </si>
+  <si>
+    <t>GENERALNOTES</t>
+  </si>
+  <si>
+    <t>MAJORADMINNAME</t>
+  </si>
+  <si>
+    <t>COLLECTIONMONTH</t>
+  </si>
+  <si>
+    <t>PLANTDESCRIPTION</t>
+  </si>
+  <si>
+    <t>LONGITUDE</t>
+  </si>
+  <si>
     <t/>
   </si>
   <si>
-    <t>acc</t>
-[...79 lines deleted...]
-  <si>
     <t>False</t>
   </si>
   <si>
     <t>NBG</t>
   </si>
   <si>
     <t>S.W. Cape. Caledon. Buffelsjagtsberg: North West foothills. Alt. c. 400 ft.</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
     <t>-34.625</t>
   </si>
   <si>
     <t>South Africa</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Hugo, L</t>
@@ -389,606 +396,606 @@
   <si>
     <t>1984</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Van Wyk, CM</t>
   </si>
   <si>
     <t>20.625</t>
   </si>
   <si>
     <t>Off Bredasdorp - Skipskop road 1km on farm road next to tall fence around Farm Melkkamer.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>-34.48055556</t>
   </si>
   <si>
+    <t>Dense Leucadendron veld, (L. Meridianum and L. linifolium) in potholes on calcrete.</t>
+  </si>
+  <si>
     <t>15</t>
   </si>
   <si>
     <t>Fellingham, AC</t>
   </si>
   <si>
-    <t>Dense Leucadendron veld, (L. Meridianum and L. linifolium) in potholes on calcrete. Occasional 40cm tall shrub with dark white flowers.</t>
+    <t>Shrub. Occasional 40cm tall shrub with dark white flowers.</t>
+  </si>
+  <si>
+    <t>20.3975</t>
+  </si>
+  <si>
+    <t>S.W. Cape. Cape Town. Jakkalsfontein. Alt. c. 150 ft.</t>
+  </si>
+  <si>
+    <t>1978</t>
+  </si>
+  <si>
+    <t>3596</t>
+  </si>
+  <si>
+    <t>-33.375</t>
+  </si>
+  <si>
+    <t>18.375</t>
+  </si>
+  <si>
+    <t>RIVERSDALE DIV.; 4.2 MI. W. OF ALBERTINIA TURNING</t>
+  </si>
+  <si>
+    <t>1962</t>
+  </si>
+  <si>
+    <t>22214</t>
+  </si>
+  <si>
+    <t>-34.20306</t>
+  </si>
+  <si>
+    <t>Acocks, JPH</t>
+  </si>
+  <si>
+    <t>21.51361</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bredasdorp.  Ratel River.</t>
+  </si>
+  <si>
+    <t>1956</t>
+  </si>
+  <si>
+    <t>1853</t>
+  </si>
+  <si>
+    <t>-34.74583333</t>
+  </si>
+  <si>
+    <t>In sandy soil.</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>Rycroft, HB</t>
+  </si>
+  <si>
+    <t>White.</t>
+  </si>
+  <si>
+    <t>19.685</t>
+  </si>
+  <si>
+    <t>Askop' PNR (Portion of Driefontein erf 297) along N2 west of Albertinia camp B. 34° 11' 19.9" S 21° 24' 39.1" E.</t>
+  </si>
+  <si>
+    <t>2014</t>
+  </si>
+  <si>
+    <t>A76</t>
+  </si>
+  <si>
+    <t>-34.21083333</t>
+  </si>
+  <si>
+    <t>Altitude ± 159 m.</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>Naude, J</t>
+  </si>
+  <si>
+    <t>21.41086111</t>
+  </si>
+  <si>
+    <t>Klipfontein Private Nature Reserve, sandy area. 34° 16' 8.5" S 21° 17' 21.4" E.</t>
+  </si>
+  <si>
+    <t>2008</t>
+  </si>
+  <si>
+    <t>SB 952</t>
+  </si>
+  <si>
+    <t>-34.26902778</t>
+  </si>
+  <si>
+    <t>Altitude ± 89 m.</t>
+  </si>
+  <si>
+    <t>S/B Crew</t>
+  </si>
+  <si>
+    <t>21.28927778</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bredasdorp.  Potberg Estates; South of Hamerkop.</t>
+  </si>
+  <si>
+    <t>1971</t>
+  </si>
+  <si>
+    <t>1105</t>
+  </si>
+  <si>
+    <t>-34.44083333</t>
+  </si>
+  <si>
+    <t>Shrub. Sparse erect shrubs up to 1ft; occasional; flowers white</t>
+  </si>
+  <si>
+    <t>20.61777778</t>
+  </si>
+  <si>
+    <t>Elim.</t>
+  </si>
+  <si>
+    <t>4477</t>
+  </si>
+  <si>
+    <t>Bolus, H</t>
+  </si>
+  <si>
+    <t>S-facing slopes of Olifantsberg along road from Albertinia to Gouritz Mouth.</t>
+  </si>
+  <si>
+    <t>1395</t>
+  </si>
+  <si>
+    <t>-34.23111111</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>McDonald, DJ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Leucospermum praecrox veld on deep acid sand. Straggling shrublet with white flowers, growing in sandy shady position in understorey.  Conf.: CL Bredenkamp.</t>
+  </si>
+  <si>
+    <t>21.60166667</t>
+  </si>
+  <si>
+    <t>S. CAPE; HAMERKOP; POTBERG ESTATES S. OF HAMERKOP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bredasdorp Airstrip.  34°32.851' S; 20°04.833' E.</t>
+  </si>
+  <si>
+    <t>2006</t>
+  </si>
+  <si>
+    <t>CR1488</t>
+  </si>
+  <si>
+    <t>-34.5475</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fynbos biome. Limestone Fynbos vegetation. Seasonally waterlogged, sandy soil. Full sun.  No slope. Recreational use.</t>
+  </si>
+  <si>
+    <t>von Witt, C</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>Shrub. Plant height: 50 cm. Flowers and fruit present.</t>
+  </si>
+  <si>
+    <t>20.08055556</t>
+  </si>
+  <si>
+    <t>RIVERSDALE DIV.; ALBERTINIA; NR. ALBERTINIA TO W.</t>
+  </si>
+  <si>
+    <t>1949</t>
+  </si>
+  <si>
+    <t>15409</t>
+  </si>
+  <si>
+    <t>-34.214497</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>21.553326</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Riversdale.  Albertinia.</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>-34.21361111</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>Winkler</t>
+  </si>
+  <si>
+    <t>White. Flowers terminal.</t>
+  </si>
+  <si>
+    <t>21.58472222</t>
+  </si>
+  <si>
+    <t>S. Cape. Gouritz Mouth, 2 km west of entrance-gate to Gourikwa on new road.</t>
+  </si>
+  <si>
+    <t>1990</t>
+  </si>
+  <si>
+    <t>9093</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>S. Cape. Riversdale. S-facing slopes of Olifantsberg along road from Albertinia to Gouritz Mouth.</t>
+  </si>
+  <si>
+    <t>MacDonald, DJ</t>
+  </si>
+  <si>
+    <t>1952</t>
+  </si>
+  <si>
+    <t>23527</t>
+  </si>
+  <si>
+    <t>-34.18722222</t>
+  </si>
+  <si>
+    <t>Compton, RH</t>
+  </si>
+  <si>
+    <t>21.44472222</t>
+  </si>
+  <si>
+    <t>Bredasdorp District. Heuningberg Nature Reserve south of town. 34°32'19.5"S, 20°02'04.7"E</t>
+  </si>
+  <si>
+    <t>1999</t>
+  </si>
+  <si>
+    <t>2377</t>
+  </si>
+  <si>
+    <t>-34.53888889</t>
+  </si>
+  <si>
+    <t>Coastal fynbos. Mountain slope. Soil. Well drained. Sand. Full sun. Steep slope. NE-aspect. Biotic Effect: disturbed.</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>Meyer, JJ</t>
+  </si>
+  <si>
+    <t>Herb, 60-80cm tall. Aromatic leaves. Very small white flowers. Fruits: absent.</t>
+  </si>
+  <si>
+    <t>20.03472222</t>
+  </si>
+  <si>
+    <t>In sandy soil. White.</t>
+  </si>
+  <si>
+    <t>Stilbaai District. Hectorskraal, 27km from Stilbaai.</t>
+  </si>
+  <si>
+    <t>2315</t>
+  </si>
+  <si>
+    <t>-34.22666667</t>
+  </si>
+  <si>
+    <t>Coastal Fynbos. Plain. Soil. Well drained. Sand. Partial shade. Slope: none. Biotic effect: plantation.</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>Shrub. Plant height: 1m. Flowers: small, white.</t>
+  </si>
+  <si>
+    <t>21.53833333</t>
+  </si>
+  <si>
+    <t>DE HOOP.; WITWATER AREA.; 1 KM FROM WITWATER TOWARDS SEA ON WITWATER- ELANDPAD ROAD. POTHOLES.</t>
+  </si>
+  <si>
+    <t>1555</t>
+  </si>
+  <si>
+    <t>-34.4525</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>20.7625</t>
+  </si>
+  <si>
+    <t>DE HOOP AREA.; OULANDE FARM.; 1 KM FROM FARM HOUSE, BESIDE FARM ROAD.</t>
+  </si>
+  <si>
+    <t>1524</t>
+  </si>
+  <si>
+    <t>-34.46166667</t>
+  </si>
+  <si>
+    <t>20.34388889</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Riversdale.  Flats west of Dekriet siding west of Albertinia.</t>
+  </si>
+  <si>
+    <t>1975</t>
+  </si>
+  <si>
+    <t>5698</t>
+  </si>
+  <si>
+    <t>-34.18694444</t>
+  </si>
+  <si>
+    <t>Sandy ground with thick short fynbos.</t>
+  </si>
+  <si>
+    <t>Oliver, EGH</t>
+  </si>
+  <si>
+    <t>Shrub. Occasional to frequent shrubs to 75cm: flowers white.</t>
+  </si>
+  <si>
+    <t>21.45583333</t>
+  </si>
+  <si>
+    <t>De Hoop, Witwater.</t>
+  </si>
+  <si>
+    <t>1709</t>
+  </si>
+  <si>
+    <t>-34.44305556</t>
+  </si>
+  <si>
+    <t>Slight southern slopes, sand on limestone. Frequent shrub 80cm tall with sweetly scented cream flowers.</t>
+  </si>
+  <si>
+    <t>HT: 80.00, HTUNIT: cm; GRFRMS: Shrub</t>
+  </si>
+  <si>
+    <t>20.76305556</t>
+  </si>
+  <si>
+    <t>2km south of Potberg.</t>
+  </si>
+  <si>
+    <t>1983</t>
+  </si>
+  <si>
+    <t>s.n.</t>
+  </si>
+  <si>
+    <t>-34.39333333</t>
+  </si>
+  <si>
+    <t>Unknown</t>
+  </si>
+  <si>
+    <t>A shrub with small white [flowers] in a fynbos community.</t>
+  </si>
+  <si>
+    <t>20.53388889</t>
+  </si>
+  <si>
+    <t>Under milkwood (Joan and John Gear) white sand LHS near gate at top of hill. 34° 19' S 21° 20' E</t>
+  </si>
+  <si>
+    <t>2003</t>
+  </si>
+  <si>
+    <t>SB 907</t>
+  </si>
+  <si>
+    <t>-34.31666667</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>21.33333333</t>
+  </si>
+  <si>
+    <t>RIVERSDALE DIV.; ALBERTINIA</t>
+  </si>
+  <si>
+    <t>1955</t>
+  </si>
+  <si>
+    <t>453</t>
+  </si>
+  <si>
+    <t>Van Niekerk, G</t>
+  </si>
+  <si>
+    <t>RIVERSDALE DIV.; TYGERSFONTEIN</t>
+  </si>
+  <si>
+    <t>1921</t>
+  </si>
+  <si>
+    <t>2462</t>
+  </si>
+  <si>
+    <t>-34.17638889</t>
+  </si>
+  <si>
+    <t>Muir, J</t>
+  </si>
+  <si>
+    <t>21.57305556</t>
+  </si>
+  <si>
+    <t>Riversdale District: Next to road East of Dekriet Station.</t>
+  </si>
+  <si>
+    <t>160</t>
+  </si>
+  <si>
+    <t>-34.1925</t>
+  </si>
+  <si>
+    <t>Plain. On level plain.</t>
+  </si>
+  <si>
+    <t>Spreeth, AD</t>
+  </si>
+  <si>
+    <t>Dwarf shrub. Height: 0.50 m.</t>
+  </si>
+  <si>
+    <t>21.46055556</t>
+  </si>
+  <si>
+    <t>BREDASDORP DIST.; POTBERG; HAMERKOP ON S. SIDE OF POTBERG</t>
+  </si>
+  <si>
+    <t>22405</t>
+  </si>
+  <si>
+    <t>-34.42238118</t>
+  </si>
+  <si>
+    <t>20.69524476</t>
+  </si>
+  <si>
+    <t>S.W. Cape. De Hoop, Witwater.</t>
+  </si>
+  <si>
+    <t>Van Wyk, M</t>
+  </si>
+  <si>
+    <t>20.875</t>
+  </si>
+  <si>
+    <t>S.W. Cape. Hamerkop.</t>
+  </si>
+  <si>
+    <t>1886</t>
+  </si>
+  <si>
+    <t>PUNTJIE DIST.; C 10 KM W OF PUNTJIE NEAR VERMAAKLIKHEID. RIDGE</t>
+  </si>
+  <si>
+    <t>1986</t>
+  </si>
+  <si>
+    <t>2633</t>
+  </si>
+  <si>
+    <t>-34.35888889</t>
+  </si>
+  <si>
+    <t>20.89416667</t>
+  </si>
+  <si>
+    <t>FLATS SE. OF SWARTHEUWEL S. OF RIVERSDALE</t>
+  </si>
+  <si>
+    <t>1972</t>
+  </si>
+  <si>
+    <t>4157</t>
+  </si>
+  <si>
+    <t>-34.24166667</t>
+  </si>
+  <si>
+    <t>21.20666667</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Caledon.  Buffeljagtsberg: north west foothills.  Altitude: c. 400'.</t>
+  </si>
+  <si>
+    <t>-34.71194444</t>
+  </si>
+  <si>
+    <t>Limestone, fynbos. Occasional bushes to 50cm. Flowers white.</t>
+  </si>
+  <si>
+    <t>19.61833333</t>
+  </si>
+  <si>
+    <t xml:space="preserve">De Hoop area, Hamerkop farm.  Altitude: 250-500'.</t>
+  </si>
+  <si>
+    <t>Fynbos on limestone. Occasional 40cm tall aromatic shrublet. Flowers white.</t>
   </si>
   <si>
     <t>HT: 40.00, HTUNIT: cm; GRFRMS: Shrub</t>
-  </si>
-[...544 lines deleted...]
-    <t>Fynbos on limestone. Occasional 40cm tall aromatic shrublet. Flowers white.</t>
   </si>
   <si>
     <t xml:space="preserve">Albertinia; Ystervarkpunt (Gouriqua).  Releve 151.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>-34.36527778</t>
   </si>
   <si>
     <t>Willemse, D</t>
   </si>
   <si>
     <t>Fynbos on grey sand. Shrub, 40-70cm tall. Flowers small, white or pink. Leaves ericoid.</t>
   </si>
   <si>
     <t>HT: 70.00, HTUNIT: cm; GRFRMS: Shrub</t>
   </si>
   <si>
     <t>21.73666667</t>
   </si>
   <si>
     <t>SW. Cape. De Hoop - Potberg Nature Reserve. Potberg Farm; 3 km SSE of Potberg residence along public road.</t>
   </si>
@@ -1239,474 +1246,492 @@
   <si>
     <t>466</t>
   </si>
   <si>
     <t>Maguire, B</t>
   </si>
   <si>
     <t>Cream.</t>
   </si>
   <si>
     <t xml:space="preserve">Riversdale.  Farm "Platbos" on road to Gouritz River Mouth.</t>
   </si>
   <si>
     <t>-34.21638889</t>
   </si>
   <si>
     <t>hill slope</t>
   </si>
   <si>
     <t>South facing hill slope. Sandy open ground between tall restiads. Occasional compact bushes to 2ft. Flowers white.</t>
   </si>
   <si>
     <t>21.73138889</t>
   </si>
   <si>
+    <t>ALBERTINIA AREA; 5 KM FROM ALBERTINIA ON ROAD TO YSTERVARK-FONTEIN. 1 KM FROM KLEINFONTEIN TURNOFF</t>
+  </si>
+  <si>
+    <t>4245</t>
+  </si>
+  <si>
+    <t>-34.24277778</t>
+  </si>
+  <si>
+    <t>Germishuizen, G</t>
+  </si>
+  <si>
+    <t>21.60222222</t>
+  </si>
+  <si>
+    <t>RIVERSDALE DIV.; ALBERTINIA DOWNS</t>
+  </si>
+  <si>
+    <t>1912</t>
+  </si>
+  <si>
+    <t>1823</t>
+  </si>
+  <si>
+    <t>Farm Oulande, 1km from farm house, beside farm road.</t>
+  </si>
+  <si>
+    <t>Fynbos on deep sand. Locally occasional 0.30 - 1.5m tall shrub with white flowers.</t>
+  </si>
+  <si>
+    <t>HT: 1.50, HTUNIT: m; GRFRMS: Shrub</t>
+  </si>
+  <si>
+    <t>Still Baai. Klipfontein. Klipfontein Farm.</t>
+  </si>
+  <si>
+    <t>2011</t>
+  </si>
+  <si>
+    <t>1098</t>
+  </si>
+  <si>
+    <t>-34.3</t>
+  </si>
+  <si>
+    <t>Euston-Brown, DIW</t>
+  </si>
+  <si>
+    <t>Alt. 200 m. Limestone fynbos. South aspect gentle slope. Soil, well drained. Sand, limestone. Full sun. Grazed. Rooikrans recently cleared. Plant height, 1 m. Erect shrub, densely branched. Flowers white-cream. Occasional.</t>
+  </si>
+  <si>
+    <t>HT: 1.00, HTUNIT: m; GRFRMS: Shrub</t>
+  </si>
+  <si>
+    <t>21.25</t>
+  </si>
+  <si>
+    <t>S. Cape. Albertinia. Gouriqua / Ystervarkpunt. Oosblok op eerste heuwel wes van grensdraad.</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Near Elim.  Riet Fontein Poort.</t>
+  </si>
+  <si>
+    <t>8596</t>
+  </si>
+  <si>
+    <t>-34.72694444</t>
+  </si>
+  <si>
+    <t>19.79472222</t>
+  </si>
+  <si>
+    <t>2km south of the Potberg.</t>
+  </si>
+  <si>
+    <t>A shrub of 0.25m in height in a fynbos community.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Riversdale.   south of Albertinia.  Akkordskop.</t>
+  </si>
+  <si>
+    <t>-34.31777778</t>
+  </si>
+  <si>
+    <t>Limestone, sandy open ground. ½m high. Occasional. Flowers white, turning pink.</t>
+  </si>
+  <si>
+    <t>21.59472222</t>
+  </si>
+  <si>
+    <t>Cape. Bredasdorp. "Lekkerwater Farm", S. of Potteberg, C.P.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Riversdale.  West of Albertinia, flats west of Dekriet Siding.</t>
+  </si>
+  <si>
+    <t>Beyers, JBP</t>
+  </si>
+  <si>
+    <t>Open low fynbos, sandy soil. Occasional low compact shrublets branching at base to 30cm tall; flowers cream or dark pink.</t>
+  </si>
+  <si>
+    <t>DE HOOP.; MELKKAMER.; OFF BREDASDORP - SKIPSKOP ROAD, 1 KM ON FARM ROAD NEXT TO FENCE AROUND MELKKAMER</t>
+  </si>
+  <si>
+    <t>S. Cape. Riversdale. Albertinia; Flats west of Dekriet Siding, west of Albertinia.</t>
+  </si>
+  <si>
+    <t>180</t>
+  </si>
+  <si>
+    <t>BREDASDORP DIST.; ARNISTON; NR. ARNISTON</t>
+  </si>
+  <si>
+    <t>1931</t>
+  </si>
+  <si>
+    <t>11331</t>
+  </si>
+  <si>
+    <t>-34.65361111</t>
+  </si>
+  <si>
+    <t>Galpin, EE</t>
+  </si>
+  <si>
+    <t>20.21527778</t>
+  </si>
+  <si>
+    <t xml:space="preserve">34km west of Still Bay.  Vermaaklikheid.</t>
+  </si>
+  <si>
+    <t>3737</t>
+  </si>
+  <si>
+    <t>-34.32722222</t>
+  </si>
+  <si>
+    <t>ridge</t>
+  </si>
+  <si>
+    <t>Limestone ridge. Occasional erect bushes 50cm. Flowers red.</t>
+  </si>
+  <si>
+    <t>21.05305556</t>
+  </si>
+  <si>
+    <t>DE HOOP.; WITWATER; SLIGHT S SLOPES</t>
+  </si>
+  <si>
+    <t>YZERFONTEIN</t>
+  </si>
+  <si>
+    <t>1934</t>
+  </si>
+  <si>
+    <t>4375</t>
+  </si>
+  <si>
+    <t>-33.33527778</t>
+  </si>
+  <si>
+    <t>Pole-Evans, IB</t>
+  </si>
+  <si>
+    <t>18.21722222</t>
+  </si>
+  <si>
+    <t>S. Cape. Off Bredasdorp - Skipskop road, 1 km on farm road, next to tall fence around Farm Melkkamer.</t>
+  </si>
+  <si>
+    <t>20.375</t>
+  </si>
+  <si>
+    <t>BUFFELJAGTSBERG; NW. FOOTHILLS</t>
+  </si>
+  <si>
+    <t>Albertinia District; Gouritz River Mouth area, flats between Melkhoutfontein &amp; Droevlei.</t>
+  </si>
+  <si>
+    <t>11088</t>
+  </si>
+  <si>
+    <t>21.875</t>
+  </si>
+  <si>
+    <t>Hamerkop.</t>
+  </si>
+  <si>
+    <t>-34.44916667</t>
+  </si>
+  <si>
+    <t>Calcrete crevices. Shrub up to 50cm. Flowers small white to dark pink. Anthers yellow. Occasional.</t>
+  </si>
+  <si>
+    <t>HT: 50.00, HTUNIT: cm; GRFRMS: Shrub</t>
+  </si>
+  <si>
+    <t>20.67</t>
+  </si>
+  <si>
+    <t>S. Cape. Albertinia; Ystervarkpunt (Gouriqua). Releve 151.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BREDASDORP; POTBERG; GRASRUG FARM MOST EASTERLY OUTLIER OF THE POTBERG  RANGE</t>
+  </si>
+  <si>
+    <t>1900</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bredasdorp.  Paapekuikfontein 281, 1.5km west of Struisbaai.</t>
+  </si>
+  <si>
+    <t>-34.80611111</t>
+  </si>
+  <si>
+    <t>Local in neutral sands between limestone ridges.</t>
+  </si>
+  <si>
+    <t>Shrubs to 1m. Flowers pale yellow-cream.</t>
+  </si>
+  <si>
+    <t>20.0375</t>
+  </si>
+  <si>
+    <t>S.W. Cape. De Hoop, Oulande.</t>
+  </si>
+  <si>
+    <t>DE HOOP.; HAMERKOP FARM.; CREVICES.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cape Town.   SW of Darling.  Farm Rondeberg.</t>
+  </si>
+  <si>
+    <t>1871</t>
+  </si>
+  <si>
+    <t>-33.43527778</t>
+  </si>
+  <si>
+    <t>Snijman, DA</t>
+  </si>
+  <si>
+    <t>In deep sand in coastal fynbos. Flowers cream, ageing to pink. Low shrub up to ±1m high.</t>
+  </si>
+  <si>
+    <t>18.28166667</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Riversdale.  Takkiesfontein.  Altitude: ±500'.</t>
+  </si>
+  <si>
+    <t>1242</t>
+  </si>
+  <si>
+    <t>-34.26638889</t>
+  </si>
+  <si>
+    <t>Limestone ridge, tall vegetation with open patches. Flowers cream. Common shrubs 60cm tall.</t>
+  </si>
+  <si>
+    <t>HT: 60.00, HTUNIT: cm; GRFRMS: Shrub</t>
+  </si>
+  <si>
+    <t>21.45111111</t>
+  </si>
+  <si>
+    <t>Stilbaai. Limestone Hills NW of Stilbaai, on west bank of Goukou River; Ridge to WSW of Saayman Homestead, approximately 610 m due south of spot height 147 m.</t>
+  </si>
+  <si>
+    <t>2005</t>
+  </si>
+  <si>
+    <t>1318</t>
+  </si>
+  <si>
+    <t>-34.32388889</t>
+  </si>
+  <si>
+    <t>Turner, RC</t>
+  </si>
+  <si>
+    <t>21.34083333</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cape Town.  Yzerfontein; road between Darling and Yzerfontein; 1km before intersection of gravel road to Langebaan.</t>
+  </si>
+  <si>
+    <t>1989</t>
+  </si>
+  <si>
+    <t>127</t>
+  </si>
+  <si>
+    <t>Coastal fynbos, sandy flats. Open semi-decumbent shrub, multi-stemmed at base, 40cm tall; flowers cream.</t>
+  </si>
+  <si>
+    <t>Springfield Estates on road to Rooiklip S of Soetendalsvlei.</t>
+  </si>
+  <si>
+    <t>1982</t>
+  </si>
+  <si>
+    <t>299</t>
+  </si>
+  <si>
+    <t>-34.7575</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>Albertyn, J</t>
+  </si>
+  <si>
+    <t>Sandy soils over gravel. Shrublets 50cm high.</t>
+  </si>
+  <si>
+    <t>19.94277778</t>
+  </si>
+  <si>
+    <t>JAKKALSFONTEIN</t>
+  </si>
+  <si>
+    <t>-33.41</t>
+  </si>
+  <si>
+    <t>18.25805556</t>
+  </si>
+  <si>
+    <t>BREDASDORP DIST.; POTTEBERG; AT FOOT OF MT.</t>
+  </si>
+  <si>
+    <t>1954</t>
+  </si>
+  <si>
+    <t>23265</t>
+  </si>
+  <si>
+    <t>-34.3975</t>
+  </si>
+  <si>
+    <t>20.54944444</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bredasdorp.  Mostly easterly outlier of the Potberg range.  Farm Grasrug.</t>
+  </si>
+  <si>
+    <t>-34.41833333</t>
+  </si>
+  <si>
+    <t>Sandy soil over limestone outcrops; dry. Shrubs 60cm high; densely branched. Flowers white.</t>
+  </si>
+  <si>
+    <t>20.81333333</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bredasdorp.  "Lekkerwater Farm", S of Potteberg.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Among limestone outcrops.  30-40cm tall.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">De Hoop - Potberg nature Reserve.  Potberg Farm; 3km SSE of Potberg residence along public road.</t>
+  </si>
+  <si>
+    <t>Calcareous, deep white sands. Shrublets erect to 1m; do not resprout after fires. Flowers white, turning red on ageing. Common.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">South of Riversdale.  SE of Swartheuwel.  Altitude: c. 400'.</t>
+  </si>
+  <si>
+    <t>Coastal fynbos. Sand flats. Fairly frequent, semi-spreading bushes c. 30cm. Flowers white.</t>
+  </si>
+  <si>
+    <t>Albertinia District: Gouritz River Mouth area. Flats between Melkhoutfontein &amp; Droëvlei.</t>
+  </si>
+  <si>
+    <t>-34.31416667</t>
+  </si>
+  <si>
+    <t>Sandy level area with short old fynbos.</t>
+  </si>
+  <si>
+    <t>Locally occasional multi-stemmed shrubs either low compact about 150mm high or with longer branches growing up in restiad clumps to 300 mm.</t>
+  </si>
+  <si>
+    <t>21.80055556</t>
+  </si>
+  <si>
+    <t>Riversdale District; next to road, east of Dekriet Station.</t>
+  </si>
+  <si>
+    <t>Sandy soil on level plain. Shrublet ±0.5m tall.</t>
+  </si>
+  <si>
+    <t>HT: 0.50, HTUNIT: m; GRFRMS: Shrub</t>
+  </si>
+  <si>
+    <t>ELIM DIST.; RIETFONTEINPOORT; NR. ELIM IN HILLS</t>
+  </si>
+  <si>
     <t>The farm Luinsklip along the Rietvlei road, north-east of Still Bay. 34° 17' S 21° 28' E. Altitude ± 160 m.</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
     <t>SB 222</t>
   </si>
   <si>
     <t>-34.28333333</t>
   </si>
   <si>
     <t>21.46666667</t>
   </si>
   <si>
     <t>Under milkwood John Gear. 34° 19' S 21° 20' E</t>
   </si>
   <si>
     <t>SB 510</t>
   </si>
   <si>
-    <t>ALBERTINIA AREA; 5 KM FROM ALBERTINIA ON ROAD TO YSTERVARK-FONTEIN. 1 KM FROM KLEINFONTEIN TURNOFF</t>
-[...401 lines deleted...]
-    <t>ELIM DIST.; RIETFONTEINPOORT; NR. ELIM IN HILLS</t>
+    <t>Albertinia saw mill site for proposed devel. along N2. 34° 12' 44.1" S 21° 34' 10.4" E</t>
+  </si>
+  <si>
+    <t>2007</t>
+  </si>
+  <si>
+    <t>A26</t>
+  </si>
+  <si>
+    <t>-34.21222222</t>
+  </si>
+  <si>
+    <t>21.56955556</t>
+  </si>
+  <si>
+    <t>AKKORDSKOP; S. OF ALBERTINIA</t>
   </si>
   <si>
     <t>ALBERTINIA; SCHOEMANSHOEK; THE FISHERIES ROAD</t>
   </si>
   <si>
     <t xml:space="preserve">Albertinia District.  Gouritz River Mouth area.  Flats between Melkhoutfontein and Droevlei.</t>
   </si>
   <si>
     <t>Sandy level area with short old fynbos. Locally occasional multi-stemmed shrubs either low compact about 150mm high or with longer branches growing up in restiad clumps to 300mm. Flowers white.</t>
   </si>
   <si>
     <t>Bredasdorp.</t>
   </si>
   <si>
     <t>1940</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>hilltop</t>
   </si>
   <si>
     <t>Bond, P</t>
   </si>
@@ -1875,50 +1900,53 @@
   <si>
     <t>DE HOOP; POTBERG NAT. RES.; POTBERG FARM; 3 KM SSE OF POTBERG RESIDENCE ALONG PUBLIC ROAD</t>
   </si>
   <si>
     <t>-34.39861111</t>
   </si>
   <si>
     <t>20.54694444</t>
   </si>
   <si>
     <t>ELIM</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
     <t>TRV 1214</t>
   </si>
   <si>
     <t>S. Cape. SE of Swartheuwel, south of Riversdale. Alt. c. 400 ft.</t>
   </si>
   <si>
     <t>DE HOOP.; WITWATER.; SLIGHT S SLOPES.</t>
   </si>
   <si>
+    <t>GOURITZ RIVER MOUTH; PLATBOS FARM ON RD. TO GOURITZ RIVER MOUTH</t>
+  </si>
+  <si>
     <t xml:space="preserve">Riversdale.  Ystervarkfontein Road from Albertinia.  Sandveld.</t>
   </si>
   <si>
     <t>8599</t>
   </si>
   <si>
     <t>-34.38027778</t>
   </si>
   <si>
     <t>Bayliss, RDA</t>
   </si>
   <si>
     <t>Much branched shrub to about 2ft. Flowers sparse, small, white. Not common hereabouts.</t>
   </si>
   <si>
     <t>HT: 2.00, HTUNIT: ft; GRFRMS: Shrub</t>
   </si>
   <si>
     <t>21.65555556</t>
   </si>
   <si>
     <t xml:space="preserve">Riversdale.  Near Albertinia.</t>
   </si>
   <si>
     <t>22595</t>
@@ -1992,52 +2020,51 @@
   <si>
     <t xml:space="preserve">De Hoop - Potberg Nature Reserve.  Potberg farm, 3km from coast along track to coast.</t>
   </si>
   <si>
     <t>-34.44555556</t>
   </si>
   <si>
     <t>Deep, well-drained pink sands over limestone. Shrubs erect to 1m; do not resprout after fires. Flowers white. Common.</t>
   </si>
   <si>
     <t>20.53583333</t>
   </si>
   <si>
     <t>Cape. Riversdale. Ystervarkfontein Road from Albertinia.</t>
   </si>
   <si>
     <t>S. Cape. Riversdale. Flats west of Dekriet siding west of Albertinia.</t>
   </si>
   <si>
     <t>DE HOOP.; HAMERKOP FARM.</t>
   </si>
   <si>
     <t>West of Albertinia, flats West of Dekriet Siding.</t>
   </si>
   <si>
-    <t xml:space="preserve">Dwarf shrub. Height: 30 cm. Low compact shrublets branching at base. Flowers: cream or dark pink.
-</t>
+    <t>Dwarf shrub. Height: 30 cm. Low compact shrublets branching at base. Flowers: cream or dark pink.</t>
   </si>
   <si>
     <t>ALBERTINIA; 4 KM WEST ON MAIN ROAD</t>
   </si>
   <si>
     <t xml:space="preserve">Bredasdorp.  Potberg Estates, Near Cape Infanta.</t>
   </si>
   <si>
     <t>-34.43166667</t>
   </si>
   <si>
     <t>Limestone hills. Erect to about 18". Flowers small, white.</t>
   </si>
   <si>
     <t>20.80083333</t>
   </si>
   <si>
     <t>S. Cape. Farm Oulande, 1 km from farm house, beside farm road.</t>
   </si>
   <si>
     <t>Southern Cape. Riversdale District. Rein's Private Nature Reserve (Gouriqua). Slopes to north-west of coastal power substation.</t>
   </si>
   <si>
     <t>Swellendam District: On both sides of the Buffeljags River, on hills Swellendam to Rietkuil.</t>
   </si>
@@ -2107,499 +2134,442 @@
   <si>
     <t>Recently burnt, deep sand. Occasional 40cm tall shrublet with white flowers.</t>
   </si>
   <si>
     <t>Cape Agulhas area: Hangklip Farm, Soetanysberg, base of hill behind farmhouse.</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
     <t>-34.7325</t>
   </si>
   <si>
     <t>Victor, JE</t>
   </si>
   <si>
     <t xml:space="preserve">Fynbos. Sand. Below limestone slope. Exposed sun. 60 cm tall. Flowers from white with pink tinges to dark pink. Occasional.  N.B: See slide collection.</t>
   </si>
   <si>
     <t>19.84305556</t>
   </si>
   <si>
-    <t>Albertinia saw mill site for proposed devel. along N2. 34° 12' 44.1" S 21° 34' 10.4" E</t>
-[...19 lines deleted...]
-  <si>
     <t xml:space="preserve">Riversdale.  Still Bay hills.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>-34.35</t>
   </si>
   <si>
     <t>Steyn, M</t>
   </si>
   <si>
     <t>21.4</t>
   </si>
   <si>
     <t>S. Cape. Schoemanshoek on Albertinia - The Fisheries Road.</t>
   </si>
   <si>
     <t>SW. Cape. Yzerfontein; road between Darling and Yzerfontein; 1 km before intersection of gravel road to Langebaan.</t>
   </si>
   <si>
     <t>18.125</t>
   </si>
   <si>
     <t>VERMAAKLIKHEID (DE BAA) 34 KM WEST OF STILLBAY</t>
   </si>
   <si>
     <t>W. Cape. Farm Rondeberg, SW of Darling.</t>
   </si>
   <si>
+    <t>SPECIESID</t>
+  </si>
+  <si>
+    <t>LITERATUREPRINTYEAR</t>
+  </si>
+  <si>
+    <t>REFERENCE_TYPE</t>
+  </si>
+  <si>
+    <t>LITERATURETITLE</t>
+  </si>
+  <si>
+    <t>LITERATURENAMESTRING</t>
+  </si>
+  <si>
+    <t>LITERATUREADDINFO</t>
+  </si>
+  <si>
+    <t>LITERATUREPUBLISHER</t>
+  </si>
+  <si>
+    <t>DOI</t>
+  </si>
+  <si>
+    <t>REFERENCEURL</t>
+  </si>
+  <si>
+    <t>68940cdb-a9fc-4996-825a-13a3c05348cf</t>
+  </si>
+  <si>
+    <t>Series Chapter</t>
+  </si>
+  <si>
+    <t>Thymelaeaceae: Lachnaea L.</t>
+  </si>
+  <si>
+    <t>In: J Manning &amp; P Goldblatt (eds), Plants of the Greater Cape Floristic Region 1: The Core Cape flora. Strelitzia 29: 772-775</t>
+  </si>
+  <si>
+    <t>South African National Biodiversity Institute, Pretoria</t>
+  </si>
+  <si>
+    <t>Series</t>
+  </si>
+  <si>
+    <t>The Cape genus Lachnaea (Thymelaeceae): A monograph</t>
+  </si>
+  <si>
+    <t>Strelitzia 11: 1-115</t>
+  </si>
+  <si>
+    <t>SPECIMENCATEGORY</t>
+  </si>
+  <si>
     <t>TYPECATEGORY</t>
   </si>
   <si>
     <t>TYPETAXSTATUS</t>
   </si>
   <si>
-    <t>SPECIMENCATEGORY</t>
+    <t>TYPECALCFULLNAME</t>
   </si>
   <si>
     <t>IMAGEURL</t>
   </si>
   <si>
-    <t>TYPECALCFULLNAME</t>
+    <t>SYN_SPECIESID</t>
   </si>
   <si>
     <t>Herbarium voucher</t>
   </si>
   <si>
+    <t>Smith, CA</t>
+  </si>
+  <si>
+    <t>3165</t>
+  </si>
+  <si>
     <t>1926</t>
   </si>
   <si>
-    <t>3165</t>
-[...4 lines deleted...]
-  <si>
     <t>Winkler, DG</t>
   </si>
   <si>
     <t>https://seis.sanbi.org.za/anura/default/asset.do?preview=212278</t>
   </si>
   <si>
-    <t>TEXTTITLE</t>
-[...104 lines deleted...]
-    <t>The Cape genus Lachnaea (Thymelaeceae): A monograph</t>
+    <t>fc3c3b80-783a-485b-bc84-2ac927db2961</t>
+  </si>
+  <si>
+    <t>KINGDOM</t>
+  </si>
+  <si>
+    <t>SUBKINGDOM</t>
+  </si>
+  <si>
+    <t>PHYLUM</t>
+  </si>
+  <si>
+    <t>SUBPHYLUM</t>
+  </si>
+  <si>
+    <t>GROUPNAME</t>
+  </si>
+  <si>
+    <t>CLASSNAME</t>
+  </si>
+  <si>
+    <t>SUBCLASSNAME</t>
+  </si>
+  <si>
+    <t>ORDERNAME</t>
+  </si>
+  <si>
+    <t>SUBORDERNAME</t>
+  </si>
+  <si>
+    <t>FAMILY</t>
+  </si>
+  <si>
+    <t>SUBFAMILY</t>
+  </si>
+  <si>
+    <t>TRIBE</t>
+  </si>
+  <si>
+    <t>SUBTRIBE</t>
+  </si>
+  <si>
+    <t>GENUS</t>
+  </si>
+  <si>
+    <t>SUBGENUS</t>
+  </si>
+  <si>
+    <t>SPECIES</t>
+  </si>
+  <si>
+    <t>SUBSPECIES</t>
+  </si>
+  <si>
+    <t>VARIETY</t>
+  </si>
+  <si>
+    <t>SUBVARIETY</t>
+  </si>
+  <si>
+    <t>FORMA</t>
+  </si>
+  <si>
+    <t>SUBFORMA</t>
+  </si>
+  <si>
+    <t>CULTIVAR</t>
+  </si>
+  <si>
+    <t>SPECIESAUTHORNAME</t>
+  </si>
+  <si>
+    <t>SUBSPECIESAUTHORNAME</t>
+  </si>
+  <si>
+    <t>VARIETYAUTHORNAME</t>
+  </si>
+  <si>
+    <t>FORMAAUTHORNAME</t>
+  </si>
+  <si>
+    <t>CULTIVARAUTHORNAME</t>
+  </si>
+  <si>
+    <t>NAMESTRING</t>
+  </si>
+  <si>
+    <t>PROTOLOGUECITATION</t>
+  </si>
+  <si>
+    <t>HABIT</t>
+  </si>
+  <si>
+    <t>LIFECYCLE</t>
+  </si>
+  <si>
+    <t>LIFEFORMCLASSIFICATION</t>
+  </si>
+  <si>
+    <t>PLANTHEIGHT</t>
+  </si>
+  <si>
+    <t>CALCACCEPTEDNAME</t>
+  </si>
+  <si>
+    <t>GENUSHYBRID</t>
+  </si>
+  <si>
+    <t>INVALID</t>
+  </si>
+  <si>
+    <t>TAXSTATUS</t>
+  </si>
+  <si>
+    <t>LEGITIMACY</t>
+  </si>
+  <si>
+    <t>NOMENCLATURENOTE</t>
+  </si>
+  <si>
+    <t>TYPENOTE</t>
+  </si>
+  <si>
+    <t>ETYMOLOGY</t>
   </si>
   <si>
     <t>TOPS</t>
   </si>
   <si>
-    <t>LIFECYCLE</t>
-[...16 lines deleted...]
-  <si>
     <t>IUCN</t>
   </si>
   <si>
-    <t>ETYMOLOGY</t>
-[...2 lines deleted...]
-    <t>GROUPNAME</t>
+    <t>IUCNCRITERIA</t>
+  </si>
+  <si>
+    <t>OLDSPECIESCODE</t>
+  </si>
+  <si>
+    <t>FLOWERSTART</t>
+  </si>
+  <si>
+    <t>FLOWEREND</t>
+  </si>
+  <si>
+    <t>MINALTITUDE</t>
   </si>
   <si>
     <t>MAXALTITUDE</t>
   </si>
   <si>
-    <t>SUBFORMA</t>
-[...41 lines deleted...]
-    <t>VARIETYAUTHORNAME</t>
+    <t>SPNUMBER</t>
   </si>
   <si>
     <t>HASIMAGE</t>
   </si>
   <si>
-    <t>FORMA</t>
-[...56 lines deleted...]
-    <t>IUCNCRITERIA</t>
+    <t>Plantae</t>
+  </si>
+  <si>
+    <t>Phanerogamae</t>
+  </si>
+  <si>
+    <t>Anthophyta</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
+    <t>Flowering plants: dicots (Dicotyledons: eudicots)</t>
+  </si>
+  <si>
+    <t>Malvales</t>
+  </si>
+  <si>
+    <t>Thymelaeaceae</t>
+  </si>
+  <si>
+    <t>Incertae Sedis</t>
+  </si>
+  <si>
+    <t>Lachnaea</t>
+  </si>
+  <si>
+    <t>axillaris</t>
+  </si>
+  <si>
+    <t>Meisn.</t>
+  </si>
+  <si>
+    <t>Shrub; Dwarf shrub</t>
+  </si>
+  <si>
     <t>Perennial</t>
   </si>
   <si>
-    <t>Shrub; Dwarf shrub</t>
-[...5 lines deleted...]
-    <t>Flowering plants: dicots (Dicotyledons: eudicots)</t>
+    <t>acc</t>
+  </si>
+  <si>
+    <t>73404</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>Lachnaea</t>
-[...7 lines deleted...]
-  <si>
     <t>True</t>
-  </si>
-[...16 lines deleted...]
-    <t>Thymelaeaceae</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:BV12"/>
+  <dimension ref="A1:BQ18"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="137.342971801758" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="10" max="10" width="20.4324474334717" customWidth="1"/>
+    <col min="1" max="1" width="137.467910766602" customWidth="1"/>
+    <col min="2" max="2" width="12.666654586792" customWidth="1"/>
+    <col min="3" max="3" width="256" customWidth="1"/>
+    <col min="4" max="4" width="227.598022460938" customWidth="1"/>
+    <col min="5" max="5" width="12.9443483352661" customWidth="1"/>
+    <col min="6" max="6" width="9.140625" customWidth="1"/>
+    <col min="7" max="7" width="9.140625" customWidth="1"/>
+    <col min="8" max="8" width="9.140625" customWidth="1"/>
+    <col min="9" max="9" width="9.140625" customWidth="1"/>
+    <col min="10" max="10" width="9.140625" customWidth="1"/>
     <col min="11" max="11" width="9.140625" customWidth="1"/>
     <col min="12" max="12" width="9.140625" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
     <col min="27" max="27" width="9.140625" customWidth="1"/>
     <col min="28" max="28" width="9.140625" customWidth="1"/>
     <col min="29" max="29" width="9.140625" customWidth="1"/>
     <col min="30" max="30" width="9.140625" customWidth="1"/>
     <col min="31" max="31" width="9.140625" customWidth="1"/>
     <col min="32" max="32" width="9.140625" customWidth="1"/>
     <col min="33" max="33" width="9.140625" customWidth="1"/>
     <col min="34" max="34" width="9.140625" customWidth="1"/>
     <col min="35" max="35" width="9.140625" customWidth="1"/>
@@ -2615,108 +2585,93 @@
     <col min="45" max="45" width="9.140625" customWidth="1"/>
     <col min="46" max="46" width="9.140625" customWidth="1"/>
     <col min="47" max="47" width="9.140625" customWidth="1"/>
     <col min="48" max="48" width="9.140625" customWidth="1"/>
     <col min="49" max="49" width="9.140625" customWidth="1"/>
     <col min="50" max="50" width="9.140625" customWidth="1"/>
     <col min="51" max="51" width="9.140625" customWidth="1"/>
     <col min="52" max="52" width="9.140625" customWidth="1"/>
     <col min="53" max="53" width="9.140625" customWidth="1"/>
     <col min="54" max="54" width="9.140625" customWidth="1"/>
     <col min="55" max="55" width="9.140625" customWidth="1"/>
     <col min="56" max="56" width="9.140625" customWidth="1"/>
     <col min="57" max="57" width="9.140625" customWidth="1"/>
     <col min="58" max="58" width="9.140625" customWidth="1"/>
     <col min="59" max="59" width="9.140625" customWidth="1"/>
     <col min="60" max="60" width="9.140625" customWidth="1"/>
     <col min="61" max="61" width="9.140625" customWidth="1"/>
     <col min="62" max="62" width="9.140625" customWidth="1"/>
     <col min="63" max="63" width="9.140625" customWidth="1"/>
     <col min="64" max="64" width="9.140625" customWidth="1"/>
     <col min="65" max="65" width="9.140625" customWidth="1"/>
     <col min="66" max="66" width="9.140625" customWidth="1"/>
     <col min="67" max="67" width="9.140625" customWidth="1"/>
     <col min="68" max="68" width="9.140625" customWidth="1"/>
     <col min="69" max="69" width="9.140625" customWidth="1"/>
-    <col min="70" max="70" width="9.140625" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="74" max="74" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E10" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="F10" s="1" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="F10" s="1"/>
+      <c r="G10" s="1"/>
+      <c r="H10" s="1"/>
+      <c r="I10" s="1"/>
+      <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
       <c r="P10" s="1"/>
       <c r="Q10" s="1"/>
       <c r="R10" s="1"/>
       <c r="S10" s="1"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
       <c r="X10" s="1"/>
       <c r="Y10" s="1"/>
       <c r="Z10" s="1"/>
       <c r="AA10" s="1"/>
       <c r="AB10" s="1"/>
       <c r="AC10" s="1"/>
       <c r="AD10" s="1"/>
       <c r="AE10" s="1"/>
       <c r="AF10" s="1"/>
       <c r="AG10" s="1"/>
       <c r="AH10" s="1"/>
       <c r="AI10" s="1"/>
@@ -2732,131 +2687,201 @@
       <c r="AS10" s="1"/>
       <c r="AT10" s="1"/>
       <c r="AU10" s="1"/>
       <c r="AV10" s="1"/>
       <c r="AW10" s="1"/>
       <c r="AX10" s="1"/>
       <c r="AY10" s="1"/>
       <c r="AZ10" s="1"/>
       <c r="BA10" s="1"/>
       <c r="BB10" s="1"/>
       <c r="BC10" s="1"/>
       <c r="BD10" s="1"/>
       <c r="BE10" s="1"/>
       <c r="BF10" s="1"/>
       <c r="BG10" s="1"/>
       <c r="BH10" s="1"/>
       <c r="BI10" s="1"/>
       <c r="BJ10" s="1"/>
       <c r="BK10" s="1"/>
       <c r="BL10" s="1"/>
       <c r="BM10" s="1"/>
       <c r="BN10" s="1"/>
       <c r="BO10" s="1"/>
       <c r="BP10" s="1"/>
       <c r="BQ10" s="1"/>
-      <c r="BR10" s="1"/>
-[...3 lines deleted...]
-      <c r="BV10" s="1"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>15</v>
-[...11 lines deleted...]
-        <v>18</v>
+        <v>13</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="E12" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="B13" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="C13" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="B14" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="C14" s="0" t="s">
         <v>20</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F12" s="0" t="s">
+      <c r="D14" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="E14" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="B15" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="C15" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="G12" s="0" t="s">
+      <c r="D15" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="E15" s="0" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="B16" s="0" t="s">
         <v>22</v>
       </c>
-      <c r="H12" s="0" t="s">
+      <c r="C16" s="0" t="s">
         <v>23</v>
       </c>
-      <c r="I12" s="0" t="s">
-[...2 lines deleted...]
-      <c r="J12" s="0" t="s">
+      <c r="D16" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="E16" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="B17" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="C17" s="0" t="s">
         <v>24</v>
+      </c>
+      <c r="D17" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="E17" s="0" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="B18" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="C18" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="D18" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>13</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:CD186"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="137.342971801758" customWidth="1"/>
+    <col min="1" max="1" width="137.467910766602" customWidth="1"/>
     <col min="2" max="2" width="14.1555633544922" customWidth="1"/>
     <col min="3" max="3" width="16.2056007385254" customWidth="1"/>
     <col min="4" max="4" width="159.757598876953" customWidth="1"/>
     <col min="5" max="5" width="18.9249477386475" customWidth="1"/>
     <col min="6" max="6" width="16.4443302154541" customWidth="1"/>
     <col min="7" max="7" width="20.1532249450684" customWidth="1"/>
     <col min="8" max="8" width="16.128345489502" customWidth="1"/>
     <col min="9" max="9" width="145.658874511719" customWidth="1"/>
     <col min="10" max="10" width="16.3991889953613" customWidth="1"/>
     <col min="11" max="11" width="19.5752983093262" customWidth="1"/>
     <col min="12" max="12" width="17.8236141204834" customWidth="1"/>
     <col min="13" max="13" width="20.023193359375" customWidth="1"/>
     <col min="14" max="14" width="214.484100341797" customWidth="1"/>
     <col min="15" max="15" width="20.2256126403809" customWidth="1"/>
     <col min="16" max="16" width="21.1659736633301" customWidth="1"/>
     <col min="17" max="17" width="141.485946655273" customWidth="1"/>
     <col min="18" max="18" width="15.2131252288818" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
@@ -2918,102 +2943,102 @@
     <col min="82" max="82" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="I10" s="1" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="J10" s="1" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="K10" s="1" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="L10" s="1" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="M10" s="1" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="N10" s="1" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="O10" s="1" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="P10" s="1" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="Q10" s="1" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="R10" s="1" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="S10" s="1"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
       <c r="X10" s="1"/>
       <c r="Y10" s="1"/>
       <c r="Z10" s="1"/>
       <c r="AA10" s="1"/>
       <c r="AB10" s="1"/>
       <c r="AC10" s="1"/>
       <c r="AD10" s="1"/>
       <c r="AE10" s="1"/>
       <c r="AF10" s="1"/>
       <c r="AG10" s="1"/>
       <c r="AH10" s="1"/>
       <c r="AI10" s="1"/>
       <c r="AJ10" s="1"/>
       <c r="AK10" s="1"/>
       <c r="AL10" s="1"/>
       <c r="AM10" s="1"/>
       <c r="AN10" s="1"/>
       <c r="AO10" s="1"/>
       <c r="AP10" s="1"/>
@@ -3038,9929 +3063,10188 @@
       <c r="BI10" s="1"/>
       <c r="BJ10" s="1"/>
       <c r="BK10" s="1"/>
       <c r="BL10" s="1"/>
       <c r="BM10" s="1"/>
       <c r="BN10" s="1"/>
       <c r="BO10" s="1"/>
       <c r="BP10" s="1"/>
       <c r="BQ10" s="1"/>
       <c r="BR10" s="1"/>
       <c r="BS10" s="1"/>
       <c r="BT10" s="1"/>
       <c r="BU10" s="1"/>
       <c r="BV10" s="1"/>
       <c r="BW10" s="1"/>
       <c r="BX10" s="1"/>
       <c r="BY10" s="1"/>
       <c r="BZ10" s="1"/>
       <c r="CA10" s="1"/>
       <c r="CB10" s="1"/>
       <c r="CC10" s="1"/>
       <c r="CD10" s="1"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K11" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L11" s="0" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="M11" s="0" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="N11" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="O11" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P11" s="0" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="Q11" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="R11" s="0" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="E12" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="F12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="G12" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="H12" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="I12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="J12" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="K12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="L12" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="M12" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="N12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="O12" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="P12" s="0" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="Q12" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="R12" s="0" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="I13" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K13" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L13" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="M13" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="N13" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="O13" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P13" s="0" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="Q13" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="R13" s="0" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G14" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="H14" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I14" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="J14" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="K14" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="L14" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="M14" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="N14" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="O14" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="P14" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="Q14" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="R14" s="0" t="s">
         <v>71</v>
-      </c>
-[...31 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="I15" s="0" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K15" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L15" s="0" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="M15" s="0" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="N15" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="O15" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P15" s="0" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="Q15" s="0" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="R15" s="0" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="I16" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K16" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L16" s="0" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="M16" s="0" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="N16" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="O16" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P16" s="0" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="Q16" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="R16" s="0" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="I17" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K17" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L17" s="0" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="M17" s="0" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="N17" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="O17" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P17" s="0" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="Q17" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="R17" s="0" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="I18" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K18" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L18" s="0" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="M18" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="N18" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="O18" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P18" s="0" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="Q18" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="R18" s="0" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="I19" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K19" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L19" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="M19" s="0" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="N19" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="O19" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P19" s="0" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="Q19" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="R19" s="0" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="I20" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K20" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L20" s="0" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="M20" s="0" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="N20" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="O20" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P20" s="0" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="Q20" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="R20" s="0" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="I21" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K21" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L21" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="M21" s="0" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="N21" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="O21" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P21" s="0" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="Q21" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="R21" s="0" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="I22" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K22" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L22" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="M22" s="0" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="N22" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="O22" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P22" s="0" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="Q22" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="R22" s="0" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="I23" s="0" t="s">
-        <v>15</v>
+        <v>126</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K23" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L23" s="0" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="M23" s="0" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="N23" s="0" t="s">
-        <v>125</v>
+        <v>45</v>
       </c>
       <c r="O23" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P23" s="0" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="Q23" s="0" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="R23" s="0" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="I24" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K24" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L24" s="0" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="M24" s="0" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="N24" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="O24" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P24" s="0" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="Q24" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="R24" s="0" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="I25" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K25" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L25" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="M25" s="0" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="N25" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="O25" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P25" s="0" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="Q25" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="R25" s="0" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="H26" s="0" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="I26" s="0" t="s">
-        <v>15</v>
+        <v>146</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K26" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L26" s="0" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="M26" s="0" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="N26" s="0" t="s">
-        <v>145</v>
+        <v>45</v>
       </c>
       <c r="O26" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P26" s="0" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="Q26" s="0" t="s">
-        <v>15</v>
+        <v>149</v>
       </c>
       <c r="R26" s="0" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="H27" s="0" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="I27" s="0" t="s">
-        <v>15</v>
+        <v>155</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K27" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L27" s="0" t="s">
-        <v>79</v>
+        <v>156</v>
       </c>
       <c r="M27" s="0" t="s">
-        <v>60</v>
+        <v>157</v>
       </c>
       <c r="N27" s="0" t="s">
-        <v>151</v>
+        <v>45</v>
       </c>
       <c r="O27" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P27" s="0" t="s">
-        <v>79</v>
+        <v>56</v>
       </c>
       <c r="Q27" s="0" t="s">
-        <v>152</v>
+        <v>45</v>
       </c>
       <c r="R27" s="0" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>154</v>
+        <v>159</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>100</v>
+        <v>160</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>155</v>
+        <v>161</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>102</v>
+        <v>162</v>
       </c>
       <c r="I28" s="0" t="s">
-        <v>15</v>
+        <v>163</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K28" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L28" s="0" t="s">
-        <v>15</v>
+        <v>53</v>
       </c>
       <c r="M28" s="0" t="s">
-        <v>156</v>
+        <v>164</v>
       </c>
       <c r="N28" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="O28" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P28" s="0" t="s">
-        <v>143</v>
+        <v>64</v>
       </c>
       <c r="Q28" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="R28" s="0" t="s">
-        <v>106</v>
+        <v>165</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>98</v>
+        <v>47</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>157</v>
+        <v>166</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>85</v>
+        <v>167</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>158</v>
+        <v>168</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="I29" s="0" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K29" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L29" s="0" t="s">
-        <v>160</v>
+        <v>82</v>
       </c>
       <c r="M29" s="0" t="s">
-        <v>161</v>
+        <v>63</v>
       </c>
       <c r="N29" s="0" t="s">
-        <v>162</v>
+        <v>45</v>
       </c>
       <c r="O29" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P29" s="0" t="s">
-        <v>72</v>
+        <v>82</v>
       </c>
       <c r="Q29" s="0" t="s">
-        <v>15</v>
+        <v>170</v>
       </c>
       <c r="R29" s="0" t="s">
-        <v>163</v>
+        <v>171</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>98</v>
+        <v>47</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>164</v>
+        <v>172</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>148</v>
+        <v>103</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>149</v>
+        <v>173</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>150</v>
+        <v>105</v>
       </c>
       <c r="I30" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K30" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L30" s="0" t="s">
-        <v>79</v>
+        <v>45</v>
       </c>
       <c r="M30" s="0" t="s">
-        <v>60</v>
+        <v>174</v>
       </c>
       <c r="N30" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="O30" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P30" s="0" t="s">
-        <v>79</v>
+        <v>147</v>
       </c>
       <c r="Q30" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="R30" s="0" t="s">
-        <v>153</v>
+        <v>109</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>44</v>
+        <v>101</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>165</v>
+        <v>175</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>166</v>
+        <v>88</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>167</v>
+        <v>176</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
       <c r="I31" s="0" t="s">
-        <v>169</v>
+        <v>45</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K31" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L31" s="0" t="s">
-        <v>123</v>
+        <v>178</v>
       </c>
       <c r="M31" s="0" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="N31" s="0" t="s">
-        <v>15</v>
+        <v>180</v>
       </c>
       <c r="O31" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P31" s="0" t="s">
-        <v>171</v>
+        <v>75</v>
       </c>
       <c r="Q31" s="0" t="s">
-        <v>172</v>
+        <v>45</v>
       </c>
       <c r="R31" s="0" t="s">
-        <v>173</v>
+        <v>181</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>174</v>
+        <v>182</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>175</v>
+        <v>167</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>176</v>
+        <v>168</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>177</v>
+        <v>169</v>
       </c>
       <c r="I32" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K32" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L32" s="0" t="s">
-        <v>178</v>
+        <v>82</v>
       </c>
       <c r="M32" s="0" t="s">
-        <v>137</v>
+        <v>63</v>
       </c>
       <c r="N32" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="O32" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P32" s="0" t="s">
-        <v>61</v>
+        <v>82</v>
       </c>
       <c r="Q32" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="R32" s="0" t="s">
-        <v>179</v>
+        <v>171</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>140</v>
+        <v>184</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="H33" s="0" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="I33" s="0" t="s">
-        <v>15</v>
+        <v>187</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K33" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L33" s="0" t="s">
-        <v>183</v>
+        <v>127</v>
       </c>
       <c r="M33" s="0" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="N33" s="0" t="s">
-        <v>185</v>
+        <v>45</v>
       </c>
       <c r="O33" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P33" s="0" t="s">
-        <v>105</v>
+        <v>189</v>
       </c>
       <c r="Q33" s="0" t="s">
-        <v>15</v>
+        <v>190</v>
       </c>
       <c r="R33" s="0" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>44</v>
+        <v>101</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>188</v>
+        <v>193</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>189</v>
+        <v>194</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>65</v>
+        <v>195</v>
       </c>
       <c r="I34" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K34" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L34" s="0" t="s">
-        <v>59</v>
+        <v>196</v>
       </c>
       <c r="M34" s="0" t="s">
-        <v>67</v>
+        <v>140</v>
       </c>
       <c r="N34" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="O34" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P34" s="0" t="s">
-        <v>190</v>
+        <v>64</v>
       </c>
       <c r="Q34" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="R34" s="0" t="s">
-        <v>62</v>
+        <v>197</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>191</v>
+        <v>198</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>192</v>
+        <v>143</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>193</v>
+        <v>199</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
       <c r="I35" s="0" t="s">
-        <v>195</v>
+        <v>45</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K35" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L35" s="0" t="s">
-        <v>196</v>
+        <v>201</v>
       </c>
       <c r="M35" s="0" t="s">
-        <v>197</v>
+        <v>202</v>
       </c>
       <c r="N35" s="0" t="s">
-        <v>15</v>
+        <v>203</v>
       </c>
       <c r="O35" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P35" s="0" t="s">
-        <v>53</v>
+        <v>108</v>
       </c>
       <c r="Q35" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="R35" s="0" t="s">
-        <v>198</v>
+        <v>204</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>199</v>
+        <v>205</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>200</v>
+        <v>206</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>201</v>
+        <v>207</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>202</v>
+        <v>68</v>
       </c>
       <c r="I36" s="0" t="s">
-        <v>203</v>
+        <v>45</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K36" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L36" s="0" t="s">
-        <v>50</v>
+        <v>62</v>
       </c>
       <c r="M36" s="0" t="s">
-        <v>204</v>
+        <v>70</v>
       </c>
       <c r="N36" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="O36" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P36" s="0" t="s">
-        <v>61</v>
+        <v>208</v>
       </c>
       <c r="Q36" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="R36" s="0" t="s">
-        <v>205</v>
+        <v>65</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>158</v>
+        <v>176</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="I37" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K37" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L37" s="0" t="s">
-        <v>160</v>
+        <v>178</v>
       </c>
       <c r="M37" s="0" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="N37" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="O37" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P37" s="0" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="Q37" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="R37" s="0" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>180</v>
+        <v>198</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="H38" s="0" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="I38" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K38" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L38" s="0" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="M38" s="0" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="N38" s="0" t="s">
-        <v>212</v>
+        <v>45</v>
       </c>
       <c r="O38" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P38" s="0" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="Q38" s="0" t="s">
-        <v>15</v>
+        <v>149</v>
       </c>
       <c r="R38" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="H39" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="I39" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K39" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L39" s="0" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="M39" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="N39" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="O39" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P39" s="0" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="Q39" s="0" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="R39" s="0" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="H40" s="0" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="I40" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K40" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L40" s="0" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="M40" s="0" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="N40" s="0" t="s">
-        <v>145</v>
+        <v>225</v>
       </c>
       <c r="O40" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P40" s="0" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="Q40" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="R40" s="0" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="H41" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="I41" s="0" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K41" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L41" s="0" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="M41" s="0" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="N41" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="O41" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P41" s="0" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="Q41" s="0" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="R41" s="0" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="H42" s="0" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="I42" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K42" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L42" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="M42" s="0" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="N42" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="O42" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P42" s="0" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="Q42" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="R42" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="H43" s="0" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="I43" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K43" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L43" s="0" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="M43" s="0" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="N43" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="O43" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P43" s="0" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="Q43" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="R43" s="0" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="H44" s="0" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="I44" s="0" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K44" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L44" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="M44" s="0" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="N44" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="O44" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P44" s="0" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="Q44" s="0" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="R44" s="0" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="H45" s="0" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="I45" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K45" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L45" s="0" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="M45" s="0" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="N45" s="0" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="O45" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P45" s="0" t="s">
-        <v>171</v>
+        <v>189</v>
       </c>
       <c r="Q45" s="0" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="R45" s="0" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="H46" s="0" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="I46" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K46" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L46" s="0" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="M46" s="0" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="N46" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="O46" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P46" s="0" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="Q46" s="0" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="R46" s="0" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="H47" s="0" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="I47" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K47" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L47" s="0" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="M47" s="0" t="s">
-        <v>197</v>
+        <v>157</v>
       </c>
       <c r="N47" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="O47" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P47" s="0" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="Q47" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="R47" s="0" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="E48" s="0" t="s">
+        <v>270</v>
+      </c>
+      <c r="F48" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>271</v>
+      </c>
+      <c r="H48" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="I48" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="J48" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="K48" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="L48" s="0" t="s">
         <v>267</v>
       </c>
-      <c r="F48" s="0" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="M48" s="0" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="N48" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="O48" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P48" s="0" t="s">
-        <v>190</v>
+        <v>208</v>
       </c>
       <c r="Q48" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="R48" s="0" t="s">
-        <v>186</v>
+        <v>204</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="H49" s="0" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="I49" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K49" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L49" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="M49" s="0" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="N49" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="O49" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P49" s="0" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="Q49" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="R49" s="0" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C50" s="0" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="H50" s="0" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="I50" s="0" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K50" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L50" s="0" t="s">
-        <v>196</v>
+        <v>156</v>
       </c>
       <c r="M50" s="0" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="N50" s="0" t="s">
-        <v>281</v>
+        <v>45</v>
       </c>
       <c r="O50" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P50" s="0" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="Q50" s="0" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="R50" s="0" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="H51" s="0" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="I51" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K51" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L51" s="0" t="s">
-        <v>178</v>
+        <v>196</v>
       </c>
       <c r="M51" s="0" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="N51" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="O51" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P51" s="0" t="s">
-        <v>190</v>
+        <v>208</v>
       </c>
       <c r="Q51" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="R51" s="0" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C52" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="H52" s="0" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="I52" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K52" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L52" s="0" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="M52" s="0" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="N52" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="O52" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P52" s="0" t="s">
-        <v>171</v>
+        <v>189</v>
       </c>
       <c r="Q52" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="R52" s="0" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D53" s="0" t="s">
+        <v>293</v>
+      </c>
+      <c r="E53" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="F53" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="G53" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="H53" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I53" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="J53" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="K53" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="L53" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="M53" s="0" t="s">
         <v>291</v>
       </c>
-      <c r="E53" s="0" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="N53" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="O53" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P53" s="0" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="Q53" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="R53" s="0" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="H54" s="0" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="I54" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K54" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L54" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="M54" s="0" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="N54" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="O54" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P54" s="0" t="s">
-        <v>171</v>
+        <v>189</v>
       </c>
       <c r="Q54" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="R54" s="0" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C55" s="0" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="H55" s="0" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="I55" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K55" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L55" s="0" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="M55" s="0" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="N55" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="O55" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P55" s="0" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="Q55" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="R55" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C56" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="F56" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="H56" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="I56" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K56" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L56" s="0" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="M56" s="0" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="N56" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="O56" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P56" s="0" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="Q56" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="R56" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C57" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="H57" s="0" t="s">
-        <v>150</v>
+        <v>169</v>
       </c>
       <c r="I57" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K57" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L57" s="0" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="M57" s="0" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="N57" s="0" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="O57" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P57" s="0" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="Q57" s="0" t="s">
-        <v>126</v>
+        <v>311</v>
       </c>
       <c r="R57" s="0" t="s">
-        <v>153</v>
+        <v>171</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C58" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="H58" s="0" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="I58" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K58" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L58" s="0" t="s">
-        <v>183</v>
+        <v>201</v>
       </c>
       <c r="M58" s="0" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="N58" s="0" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="O58" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P58" s="0" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="Q58" s="0" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="R58" s="0" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C59" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>316</v>
+        <v>72</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>129</v>
+        <v>73</v>
       </c>
       <c r="F59" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>317</v>
+        <v>74</v>
       </c>
       <c r="H59" s="0" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="I59" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K59" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L59" s="0" t="s">
-        <v>233</v>
+        <v>75</v>
       </c>
       <c r="M59" s="0" t="s">
-        <v>318</v>
+        <v>76</v>
       </c>
       <c r="N59" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="O59" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P59" s="0" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="Q59" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="R59" s="0" t="s">
-        <v>119</v>
+        <v>71</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C60" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>319</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>261</v>
+        <v>132</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>262</v>
+        <v>320</v>
       </c>
       <c r="H60" s="0" t="s">
-        <v>263</v>
+        <v>68</v>
       </c>
       <c r="I60" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K60" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L60" s="0" t="s">
-        <v>264</v>
+        <v>236</v>
       </c>
       <c r="M60" s="0" t="s">
-        <v>197</v>
+        <v>321</v>
       </c>
       <c r="N60" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="O60" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P60" s="0" t="s">
-        <v>53</v>
+        <v>75</v>
       </c>
       <c r="Q60" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="R60" s="0" t="s">
-        <v>265</v>
+        <v>122</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C61" s="0" t="s">
-        <v>98</v>
+        <v>47</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>129</v>
+        <v>264</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>321</v>
+        <v>265</v>
       </c>
       <c r="H61" s="0" t="s">
-        <v>301</v>
+        <v>266</v>
       </c>
       <c r="I61" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K61" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L61" s="0" t="s">
-        <v>66</v>
+        <v>267</v>
       </c>
       <c r="M61" s="0" t="s">
-        <v>80</v>
+        <v>157</v>
       </c>
       <c r="N61" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="O61" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P61" s="0" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="Q61" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="R61" s="0" t="s">
-        <v>302</v>
+        <v>268</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C62" s="0" t="s">
-        <v>44</v>
+        <v>101</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>85</v>
+        <v>132</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>66</v>
+        <v>324</v>
       </c>
       <c r="H62" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
       <c r="I62" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K62" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L62" s="0" t="s">
-        <v>59</v>
+        <v>69</v>
       </c>
       <c r="M62" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="N62" s="0" t="s">
-        <v>323</v>
+        <v>45</v>
       </c>
       <c r="O62" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P62" s="0" t="s">
-        <v>79</v>
+        <v>56</v>
       </c>
       <c r="Q62" s="0" t="s">
-        <v>324</v>
+        <v>45</v>
       </c>
       <c r="R62" s="0" t="s">
-        <v>325</v>
+        <v>304</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C63" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>325</v>
+      </c>
+      <c r="E63" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="F63" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="G63" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="H63" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="I63" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="J63" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="K63" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="L63" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="M63" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="N63" s="0" t="s">
         <v>326</v>
       </c>
-      <c r="E63" s="0" t="s">
-[...8 lines deleted...]
-      <c r="H63" s="0" t="s">
+      <c r="O63" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="P63" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="Q63" s="0" t="s">
         <v>327</v>
       </c>
-      <c r="I63" s="0" t="s">
-[...14 lines deleted...]
-      <c r="N63" s="0" t="s">
+      <c r="R63" s="0" t="s">
         <v>328</v>
-      </c>
-[...10 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C64" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D64" s="0" t="s">
+        <v>329</v>
+      </c>
+      <c r="E64" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F64" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="G64" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="H64" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="I64" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="J64" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="K64" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="L64" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="M64" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="N64" s="0" t="s">
         <v>331</v>
       </c>
-      <c r="E64" s="0" t="s">
-[...5 lines deleted...]
-      <c r="G64" s="0" t="s">
+      <c r="O64" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="P64" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q64" s="0" t="s">
         <v>332</v>
       </c>
-      <c r="H64" s="0" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="R64" s="0" t="s">
-        <v>68</v>
+        <v>333</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C65" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>188</v>
+        <v>49</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="H65" s="0" t="s">
-        <v>335</v>
+        <v>61</v>
       </c>
       <c r="I65" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K65" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L65" s="0" t="s">
-        <v>336</v>
+        <v>221</v>
       </c>
       <c r="M65" s="0" t="s">
-        <v>337</v>
+        <v>70</v>
       </c>
       <c r="N65" s="0" t="s">
-        <v>338</v>
+        <v>45</v>
       </c>
       <c r="O65" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P65" s="0" t="s">
-        <v>105</v>
+        <v>208</v>
       </c>
       <c r="Q65" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="R65" s="0" t="s">
-        <v>339</v>
+        <v>71</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C66" s="0" t="s">
-        <v>98</v>
+        <v>47</v>
       </c>
       <c r="D66" s="0" t="s">
+        <v>336</v>
+      </c>
+      <c r="E66" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="F66" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="G66" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="H66" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="I66" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="J66" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="K66" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="L66" s="0" t="s">
+        <v>339</v>
+      </c>
+      <c r="M66" s="0" t="s">
         <v>340</v>
       </c>
-      <c r="E66" s="0" t="s">
-[...5 lines deleted...]
-      <c r="G66" s="0" t="s">
+      <c r="N66" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="H66" s="0" t="s">
-[...14 lines deleted...]
-      <c r="M66" s="0" t="s">
+      <c r="O66" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="P66" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="Q66" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="R66" s="0" t="s">
         <v>342</v>
-      </c>
-[...13 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C67" s="0" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>343</v>
       </c>
       <c r="E67" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="F67" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="G67" s="0" t="s">
         <v>344</v>
       </c>
-      <c r="F67" s="0" t="s">
-[...2 lines deleted...]
-      <c r="G67" s="0" t="s">
+      <c r="H67" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="I67" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="J67" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="K67" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="L67" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="M67" s="0" t="s">
         <v>345</v>
       </c>
-      <c r="H67" s="0" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="N67" s="0" t="s">
-        <v>281</v>
+        <v>45</v>
       </c>
       <c r="O67" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P67" s="0" t="s">
-        <v>171</v>
+        <v>189</v>
       </c>
       <c r="Q67" s="0" t="s">
-        <v>348</v>
+        <v>45</v>
       </c>
       <c r="R67" s="0" t="s">
-        <v>349</v>
+        <v>91</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C68" s="0" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="E68" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="F68" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="G68" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="H68" s="0" t="s">
+        <v>349</v>
+      </c>
+      <c r="I68" s="0" t="s">
         <v>350</v>
       </c>
-      <c r="E68" s="0" t="s">
+      <c r="J68" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="K68" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="L68" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="M68" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="N68" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="O68" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="P68" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="Q68" s="0" t="s">
         <v>351</v>
       </c>
-      <c r="F68" s="0" t="s">
-[...2 lines deleted...]
-      <c r="G68" s="0" t="s">
+      <c r="R68" s="0" t="s">
         <v>352</v>
-      </c>
-[...31 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C69" s="0" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="D69" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E69" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="F69" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="G69" s="0" t="s">
+        <v>355</v>
+      </c>
+      <c r="H69" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="I69" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="J69" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="K69" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="L69" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="M69" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="N69" s="0" t="s">
         <v>358</v>
       </c>
-      <c r="E69" s="0" t="s">
+      <c r="O69" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="P69" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="F69" s="0" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="Q69" s="0" t="s">
-        <v>15</v>
+        <v>359</v>
       </c>
       <c r="R69" s="0" t="s">
-        <v>153</v>
+        <v>360</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C70" s="0" t="s">
-        <v>44</v>
+        <v>101</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>129</v>
+        <v>118</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>360</v>
+        <v>294</v>
       </c>
       <c r="H70" s="0" t="s">
-        <v>361</v>
+        <v>169</v>
       </c>
       <c r="I70" s="0" t="s">
-        <v>362</v>
+        <v>45</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K70" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L70" s="0" t="s">
-        <v>363</v>
+        <v>120</v>
       </c>
       <c r="M70" s="0" t="s">
-        <v>80</v>
+        <v>121</v>
       </c>
       <c r="N70" s="0" t="s">
-        <v>364</v>
+        <v>45</v>
       </c>
       <c r="O70" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P70" s="0" t="s">
-        <v>53</v>
+        <v>64</v>
       </c>
       <c r="Q70" s="0" t="s">
-        <v>365</v>
+        <v>45</v>
       </c>
       <c r="R70" s="0" t="s">
-        <v>366</v>
+        <v>171</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C71" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>362</v>
+      </c>
+      <c r="E71" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="F71" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="G71" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="H71" s="0" t="s">
+        <v>364</v>
+      </c>
+      <c r="I71" s="0" t="s">
+        <v>365</v>
+      </c>
+      <c r="J71" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="K71" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="L71" s="0" t="s">
+        <v>366</v>
+      </c>
+      <c r="M71" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="N71" s="0" t="s">
         <v>367</v>
       </c>
-      <c r="E71" s="0" t="s">
-[...5 lines deleted...]
-      <c r="G71" s="0" t="s">
+      <c r="O71" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="P71" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q71" s="0" t="s">
         <v>368</v>
       </c>
-      <c r="H71" s="0" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="R71" s="0" t="s">
-        <v>186</v>
+        <v>369</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C72" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>115</v>
+        <v>211</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>231</v>
+        <v>371</v>
       </c>
       <c r="H72" s="0" t="s">
-        <v>232</v>
+        <v>200</v>
       </c>
       <c r="I72" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K72" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L72" s="0" t="s">
-        <v>233</v>
+        <v>127</v>
       </c>
       <c r="M72" s="0" t="s">
-        <v>289</v>
+        <v>214</v>
       </c>
       <c r="N72" s="0" t="s">
-        <v>370</v>
+        <v>45</v>
       </c>
       <c r="O72" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P72" s="0" t="s">
-        <v>81</v>
+        <v>108</v>
       </c>
       <c r="Q72" s="0" t="s">
-        <v>251</v>
+        <v>149</v>
       </c>
       <c r="R72" s="0" t="s">
-        <v>234</v>
+        <v>204</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C73" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="H73" s="0" t="s">
-        <v>65</v>
+        <v>235</v>
       </c>
       <c r="I73" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K73" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L73" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="M73" s="0" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="N73" s="0" t="s">
-        <v>15</v>
+        <v>373</v>
       </c>
       <c r="O73" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P73" s="0" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="Q73" s="0" t="s">
-        <v>15</v>
+        <v>254</v>
       </c>
       <c r="R73" s="0" t="s">
-        <v>290</v>
+        <v>237</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C74" s="0" t="s">
-        <v>98</v>
+        <v>47</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>373</v>
+        <v>118</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>374</v>
+        <v>234</v>
       </c>
       <c r="H74" s="0" t="s">
-        <v>58</v>
+        <v>68</v>
       </c>
       <c r="I74" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K74" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L74" s="0" t="s">
-        <v>363</v>
+        <v>236</v>
       </c>
       <c r="M74" s="0" t="s">
-        <v>342</v>
+        <v>291</v>
       </c>
       <c r="N74" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="O74" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P74" s="0" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="Q74" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="R74" s="0" t="s">
-        <v>68</v>
+        <v>292</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C75" s="0" t="s">
-        <v>44</v>
+        <v>101</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>15</v>
+        <v>376</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="H75" s="0" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="I75" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K75" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L75" s="0" t="s">
-        <v>15</v>
+        <v>366</v>
       </c>
       <c r="M75" s="0" t="s">
-        <v>377</v>
+        <v>345</v>
       </c>
       <c r="N75" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="O75" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P75" s="0" t="s">
-        <v>15</v>
+        <v>75</v>
       </c>
       <c r="Q75" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="R75" s="0" t="s">
-        <v>119</v>
+        <v>71</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C76" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>240</v>
+        <v>45</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>379</v>
       </c>
       <c r="H76" s="0" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="I76" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K76" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L76" s="0" t="s">
-        <v>160</v>
+        <v>45</v>
       </c>
       <c r="M76" s="0" t="s">
-        <v>244</v>
+        <v>380</v>
       </c>
       <c r="N76" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="O76" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P76" s="0" t="s">
-        <v>53</v>
+        <v>45</v>
       </c>
       <c r="Q76" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="R76" s="0" t="s">
-        <v>62</v>
+        <v>122</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C77" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>344</v>
+        <v>243</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="H77" s="0" t="s">
-        <v>382</v>
+        <v>68</v>
       </c>
       <c r="I77" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K77" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L77" s="0" t="s">
-        <v>53</v>
+        <v>178</v>
       </c>
       <c r="M77" s="0" t="s">
-        <v>383</v>
+        <v>247</v>
       </c>
       <c r="N77" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="O77" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P77" s="0" t="s">
-        <v>190</v>
+        <v>56</v>
       </c>
       <c r="Q77" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="R77" s="0" t="s">
-        <v>97</v>
+        <v>65</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C78" s="0" t="s">
-        <v>98</v>
+        <v>47</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="E78" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="F78" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="G78" s="0" t="s">
         <v>384</v>
       </c>
-      <c r="E78" s="0" t="s">
+      <c r="H78" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="I78" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="J78" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="K78" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="L78" s="0" t="s">
         <v>56</v>
       </c>
-      <c r="F78" s="0" t="s">
-[...5 lines deleted...]
-      <c r="H78" s="0" t="s">
+      <c r="M78" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="I78" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="N78" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="O78" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P78" s="0" t="s">
-        <v>61</v>
+        <v>208</v>
       </c>
       <c r="Q78" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="R78" s="0" t="s">
-        <v>388</v>
+        <v>100</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C79" s="0" t="s">
-        <v>44</v>
+        <v>101</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="H79" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E79" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I79" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K79" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L79" s="0" t="s">
-        <v>103</v>
+        <v>189</v>
       </c>
       <c r="M79" s="0" t="s">
-        <v>244</v>
+        <v>390</v>
       </c>
       <c r="N79" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="O79" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P79" s="0" t="s">
-        <v>50</v>
+        <v>64</v>
       </c>
       <c r="Q79" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="R79" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C80" s="0" t="s">
-        <v>98</v>
+        <v>47</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>115</v>
+        <v>301</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>392</v>
+        <v>302</v>
       </c>
       <c r="H80" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="I80" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="J80" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="K80" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="L80" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="M80" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="N80" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="O80" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="P80" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="Q80" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="R80" s="0" t="s">
         <v>393</v>
-      </c>
-[...28 lines deleted...]
-        <v>395</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C81" s="0" t="s">
-        <v>44</v>
+        <v>101</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>394</v>
+      </c>
+      <c r="E81" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="F81" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="H81" s="0" t="s">
         <v>396</v>
       </c>
-      <c r="E81" s="0" t="s">
+      <c r="I81" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="J81" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="K81" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="L81" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="M81" s="0" t="s">
         <v>397</v>
       </c>
-      <c r="F81" s="0" t="s">
-[...2 lines deleted...]
-      <c r="G81" s="0" t="s">
+      <c r="N81" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="O81" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="P81" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="Q81" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="R81" s="0" t="s">
         <v>398</v>
-      </c>
-[...31 lines deleted...]
-        <v>213</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C82" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>399</v>
+      </c>
+      <c r="E82" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="F82" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="G82" s="0" t="s">
         <v>401</v>
       </c>
-      <c r="E82" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H82" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="I82" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="J82" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="K82" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="L82" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="M82" s="0" t="s">
         <v>402</v>
       </c>
-      <c r="I82" s="0" t="s">
+      <c r="N82" s="0" t="s">
         <v>403</v>
       </c>
-      <c r="J82" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="O82" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P82" s="0" t="s">
-        <v>61</v>
+        <v>53</v>
       </c>
       <c r="Q82" s="0" t="s">
-        <v>15</v>
+        <v>403</v>
       </c>
       <c r="R82" s="0" t="s">
-        <v>405</v>
+        <v>215</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C83" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>69</v>
+        <v>404</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>71</v>
+        <v>60</v>
       </c>
       <c r="H83" s="0" t="s">
-        <v>65</v>
+        <v>405</v>
       </c>
       <c r="I83" s="0" t="s">
-        <v>15</v>
+        <v>406</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K83" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L83" s="0" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="M83" s="0" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="N83" s="0" t="s">
-        <v>15</v>
+        <v>407</v>
       </c>
       <c r="O83" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P83" s="0" t="s">
-        <v>74</v>
+        <v>64</v>
       </c>
       <c r="Q83" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="R83" s="0" t="s">
-        <v>68</v>
+        <v>408</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C84" s="0" t="s">
-        <v>44</v>
+        <v>101</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>407</v>
+        <v>296</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="H84" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="I84" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K84" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L84" s="0" t="s">
-        <v>227</v>
+        <v>77</v>
       </c>
       <c r="M84" s="0" t="s">
-        <v>73</v>
+        <v>412</v>
       </c>
       <c r="N84" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="O84" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P84" s="0" t="s">
-        <v>50</v>
+        <v>147</v>
       </c>
       <c r="Q84" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="R84" s="0" t="s">
-        <v>410</v>
+        <v>413</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C85" s="0" t="s">
-        <v>44</v>
+        <v>101</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>70</v>
+        <v>415</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>412</v>
+        <v>416</v>
       </c>
       <c r="H85" s="0" t="s">
-        <v>263</v>
+        <v>61</v>
       </c>
       <c r="I85" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K85" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L85" s="0" t="s">
-        <v>227</v>
+        <v>45</v>
       </c>
       <c r="M85" s="0" t="s">
-        <v>197</v>
+        <v>277</v>
       </c>
       <c r="N85" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="O85" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P85" s="0" t="s">
-        <v>53</v>
+        <v>75</v>
       </c>
       <c r="Q85" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="R85" s="0" t="s">
-        <v>265</v>
+        <v>65</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C86" s="0" t="s">
-        <v>98</v>
+        <v>47</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>413</v>
+        <v>417</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>294</v>
+        <v>118</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>414</v>
+        <v>239</v>
       </c>
       <c r="H86" s="0" t="s">
-        <v>415</v>
+        <v>240</v>
       </c>
       <c r="I86" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K86" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L86" s="0" t="s">
-        <v>74</v>
+        <v>127</v>
       </c>
       <c r="M86" s="0" t="s">
-        <v>416</v>
+        <v>121</v>
       </c>
       <c r="N86" s="0" t="s">
-        <v>15</v>
+        <v>418</v>
       </c>
       <c r="O86" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P86" s="0" t="s">
-        <v>143</v>
+        <v>77</v>
       </c>
       <c r="Q86" s="0" t="s">
-        <v>15</v>
+        <v>419</v>
       </c>
       <c r="R86" s="0" t="s">
-        <v>417</v>
+        <v>241</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C87" s="0" t="s">
-        <v>98</v>
+        <v>47</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="H87" s="0" t="s">
-        <v>58</v>
+        <v>423</v>
       </c>
       <c r="I87" s="0" t="s">
-        <v>15</v>
+        <v>406</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K87" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L87" s="0" t="s">
-        <v>15</v>
+        <v>115</v>
       </c>
       <c r="M87" s="0" t="s">
-        <v>274</v>
+        <v>424</v>
       </c>
       <c r="N87" s="0" t="s">
-        <v>15</v>
+        <v>425</v>
       </c>
       <c r="O87" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P87" s="0" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="Q87" s="0" t="s">
-        <v>15</v>
+        <v>426</v>
       </c>
       <c r="R87" s="0" t="s">
-        <v>62</v>
+        <v>427</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C88" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>421</v>
+        <v>428</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>115</v>
+        <v>88</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>236</v>
+        <v>429</v>
       </c>
       <c r="H88" s="0" t="s">
-        <v>237</v>
+        <v>68</v>
       </c>
       <c r="I88" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K88" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L88" s="0" t="s">
-        <v>123</v>
+        <v>62</v>
       </c>
       <c r="M88" s="0" t="s">
-        <v>118</v>
+        <v>89</v>
       </c>
       <c r="N88" s="0" t="s">
-        <v>422</v>
+        <v>45</v>
       </c>
       <c r="O88" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P88" s="0" t="s">
-        <v>74</v>
+        <v>82</v>
       </c>
       <c r="Q88" s="0" t="s">
-        <v>423</v>
+        <v>45</v>
       </c>
       <c r="R88" s="0" t="s">
-        <v>238</v>
+        <v>71</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C89" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>424</v>
+        <v>430</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>425</v>
+        <v>103</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>426</v>
+        <v>431</v>
       </c>
       <c r="H89" s="0" t="s">
-        <v>427</v>
+        <v>432</v>
       </c>
       <c r="I89" s="0" t="s">
-        <v>403</v>
+        <v>45</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K89" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L89" s="0" t="s">
-        <v>112</v>
+        <v>45</v>
       </c>
       <c r="M89" s="0" t="s">
-        <v>428</v>
+        <v>174</v>
       </c>
       <c r="N89" s="0" t="s">
-        <v>429</v>
+        <v>45</v>
       </c>
       <c r="O89" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P89" s="0" t="s">
-        <v>81</v>
+        <v>147</v>
       </c>
       <c r="Q89" s="0" t="s">
-        <v>430</v>
+        <v>45</v>
       </c>
       <c r="R89" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C90" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>85</v>
+        <v>257</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>433</v>
+        <v>258</v>
       </c>
       <c r="H90" s="0" t="s">
-        <v>65</v>
+        <v>259</v>
       </c>
       <c r="I90" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K90" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L90" s="0" t="s">
-        <v>59</v>
+        <v>106</v>
       </c>
       <c r="M90" s="0" t="s">
-        <v>86</v>
+        <v>260</v>
       </c>
       <c r="N90" s="0" t="s">
-        <v>15</v>
+        <v>435</v>
       </c>
       <c r="O90" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P90" s="0" t="s">
-        <v>79</v>
+        <v>64</v>
       </c>
       <c r="Q90" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="R90" s="0" t="s">
-        <v>68</v>
+        <v>262</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C91" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>100</v>
+        <v>243</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>435</v>
+        <v>382</v>
       </c>
       <c r="H91" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="I91" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K91" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L91" s="0" t="s">
-        <v>15</v>
+        <v>178</v>
       </c>
       <c r="M91" s="0" t="s">
-        <v>156</v>
+        <v>247</v>
       </c>
       <c r="N91" s="0" t="s">
-        <v>15</v>
+        <v>438</v>
       </c>
       <c r="O91" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P91" s="0" t="s">
-        <v>143</v>
+        <v>56</v>
       </c>
       <c r="Q91" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="R91" s="0" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C92" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>254</v>
+        <v>59</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>255</v>
+        <v>388</v>
       </c>
       <c r="H92" s="0" t="s">
-        <v>256</v>
+        <v>68</v>
       </c>
       <c r="I92" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K92" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L92" s="0" t="s">
-        <v>103</v>
+        <v>189</v>
       </c>
       <c r="M92" s="0" t="s">
-        <v>257</v>
+        <v>390</v>
       </c>
       <c r="N92" s="0" t="s">
-        <v>439</v>
+        <v>45</v>
       </c>
       <c r="O92" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P92" s="0" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="Q92" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="R92" s="0" t="s">
-        <v>259</v>
+        <v>122</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C93" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>240</v>
+        <v>93</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>379</v>
+        <v>94</v>
       </c>
       <c r="H93" s="0" t="s">
-        <v>441</v>
+        <v>213</v>
       </c>
       <c r="I93" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K93" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L93" s="0" t="s">
-        <v>160</v>
+        <v>77</v>
       </c>
       <c r="M93" s="0" t="s">
-        <v>244</v>
+        <v>442</v>
       </c>
       <c r="N93" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="O93" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P93" s="0" t="s">
-        <v>53</v>
+        <v>82</v>
       </c>
       <c r="Q93" s="0" t="s">
-        <v>15</v>
+        <v>327</v>
       </c>
       <c r="R93" s="0" t="s">
-        <v>443</v>
+        <v>215</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C94" s="0" t="s">
-        <v>44</v>
+        <v>101</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>444</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>56</v>
+        <v>118</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>385</v>
+        <v>124</v>
       </c>
       <c r="H94" s="0" t="s">
-        <v>65</v>
+        <v>125</v>
       </c>
       <c r="I94" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K94" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L94" s="0" t="s">
-        <v>171</v>
+        <v>127</v>
       </c>
       <c r="M94" s="0" t="s">
-        <v>387</v>
+        <v>128</v>
       </c>
       <c r="N94" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="O94" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P94" s="0" t="s">
-        <v>61</v>
+        <v>77</v>
       </c>
       <c r="Q94" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="R94" s="0" t="s">
-        <v>119</v>
+        <v>130</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C95" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>90</v>
+        <v>206</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>91</v>
+        <v>446</v>
       </c>
       <c r="H95" s="0" t="s">
-        <v>210</v>
+        <v>61</v>
       </c>
       <c r="I95" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K95" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L95" s="0" t="s">
-        <v>74</v>
+        <v>201</v>
       </c>
       <c r="M95" s="0" t="s">
-        <v>446</v>
+        <v>95</v>
       </c>
       <c r="N95" s="0" t="s">
-        <v>447</v>
+        <v>45</v>
       </c>
       <c r="O95" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P95" s="0" t="s">
-        <v>79</v>
+        <v>56</v>
       </c>
       <c r="Q95" s="0" t="s">
-        <v>324</v>
+        <v>45</v>
       </c>
       <c r="R95" s="0" t="s">
-        <v>213</v>
+        <v>71</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C96" s="0" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="D96" s="0" t="s">
+        <v>447</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>448</v>
       </c>
-      <c r="E96" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F96" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>121</v>
+        <v>449</v>
       </c>
       <c r="H96" s="0" t="s">
-        <v>122</v>
+        <v>450</v>
       </c>
       <c r="I96" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K96" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L96" s="0" t="s">
-        <v>123</v>
+        <v>75</v>
       </c>
       <c r="M96" s="0" t="s">
-        <v>124</v>
+        <v>451</v>
       </c>
       <c r="N96" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="O96" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P96" s="0" t="s">
-        <v>74</v>
+        <v>82</v>
       </c>
       <c r="Q96" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="R96" s="0" t="s">
-        <v>127</v>
+        <v>452</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C97" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>449</v>
+        <v>453</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>188</v>
+        <v>132</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>450</v>
+        <v>454</v>
       </c>
       <c r="H97" s="0" t="s">
-        <v>58</v>
+        <v>455</v>
       </c>
       <c r="I97" s="0" t="s">
-        <v>15</v>
+        <v>456</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K97" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L97" s="0" t="s">
-        <v>183</v>
+        <v>127</v>
       </c>
       <c r="M97" s="0" t="s">
-        <v>92</v>
+        <v>83</v>
       </c>
       <c r="N97" s="0" t="s">
-        <v>15</v>
+        <v>457</v>
       </c>
       <c r="O97" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P97" s="0" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="Q97" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="R97" s="0" t="s">
-        <v>68</v>
+        <v>458</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C98" s="0" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>451</v>
+        <v>459</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>452</v>
+        <v>118</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>453</v>
+        <v>251</v>
       </c>
       <c r="H98" s="0" t="s">
-        <v>454</v>
+        <v>252</v>
       </c>
       <c r="I98" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K98" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L98" s="0" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="M98" s="0" t="s">
-        <v>455</v>
+        <v>121</v>
       </c>
       <c r="N98" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="O98" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P98" s="0" t="s">
-        <v>79</v>
+        <v>189</v>
       </c>
       <c r="Q98" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="R98" s="0" t="s">
-        <v>456</v>
+        <v>255</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C99" s="0" t="s">
-        <v>44</v>
+        <v>101</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>129</v>
+        <v>461</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>458</v>
+        <v>462</v>
       </c>
       <c r="H99" s="0" t="s">
-        <v>459</v>
+        <v>463</v>
       </c>
       <c r="I99" s="0" t="s">
-        <v>460</v>
+        <v>45</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K99" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L99" s="0" t="s">
-        <v>123</v>
+        <v>156</v>
       </c>
       <c r="M99" s="0" t="s">
-        <v>80</v>
+        <v>464</v>
       </c>
       <c r="N99" s="0" t="s">
-        <v>461</v>
+        <v>45</v>
       </c>
       <c r="O99" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P99" s="0" t="s">
-        <v>53</v>
+        <v>147</v>
       </c>
       <c r="Q99" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="R99" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C100" s="0" t="s">
-        <v>98</v>
+        <v>47</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>248</v>
+        <v>124</v>
       </c>
       <c r="H100" s="0" t="s">
-        <v>249</v>
+        <v>68</v>
       </c>
       <c r="I100" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K100" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L100" s="0" t="s">
-        <v>81</v>
+        <v>127</v>
       </c>
       <c r="M100" s="0" t="s">
-        <v>118</v>
+        <v>128</v>
       </c>
       <c r="N100" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="O100" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P100" s="0" t="s">
-        <v>171</v>
+        <v>77</v>
       </c>
       <c r="Q100" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="R100" s="0" t="s">
-        <v>252</v>
+        <v>467</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C101" s="0" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>464</v>
+        <v>468</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>465</v>
+        <v>49</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>466</v>
+        <v>50</v>
       </c>
       <c r="H101" s="0" t="s">
-        <v>467</v>
+        <v>306</v>
       </c>
       <c r="I101" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K101" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L101" s="0" t="s">
-        <v>196</v>
+        <v>53</v>
       </c>
       <c r="M101" s="0" t="s">
-        <v>468</v>
+        <v>54</v>
       </c>
       <c r="N101" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="O101" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P101" s="0" t="s">
-        <v>143</v>
+        <v>56</v>
       </c>
       <c r="Q101" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="R101" s="0" t="s">
-        <v>469</v>
+        <v>308</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C102" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D102" s="0" t="s">
+        <v>469</v>
+      </c>
+      <c r="E102" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="F102" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="G102" s="0" t="s">
         <v>470</v>
       </c>
-      <c r="E102" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H102" s="0" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="I102" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K102" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L102" s="0" t="s">
-        <v>123</v>
+        <v>147</v>
       </c>
       <c r="M102" s="0" t="s">
-        <v>124</v>
+        <v>247</v>
       </c>
       <c r="N102" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="O102" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P102" s="0" t="s">
-        <v>74</v>
+        <v>56</v>
       </c>
       <c r="Q102" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="R102" s="0" t="s">
         <v>471</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C103" s="0" t="s">
-        <v>98</v>
+        <v>47</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>472</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>46</v>
+        <v>118</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>47</v>
+        <v>294</v>
       </c>
       <c r="H103" s="0" t="s">
-        <v>304</v>
+        <v>473</v>
       </c>
       <c r="I103" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K103" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L103" s="0" t="s">
-        <v>50</v>
+        <v>120</v>
       </c>
       <c r="M103" s="0" t="s">
-        <v>51</v>
+        <v>291</v>
       </c>
       <c r="N103" s="0" t="s">
-        <v>15</v>
+        <v>474</v>
       </c>
       <c r="O103" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P103" s="0" t="s">
-        <v>53</v>
+        <v>64</v>
       </c>
       <c r="Q103" s="0" t="s">
-        <v>15</v>
+        <v>475</v>
       </c>
       <c r="R103" s="0" t="s">
-        <v>306</v>
+        <v>476</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C104" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>94</v>
+        <v>88</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>474</v>
+        <v>313</v>
       </c>
       <c r="H104" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I104" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="J104" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="K104" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="L104" s="0" t="s">
+        <v>201</v>
+      </c>
+      <c r="M104" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="N104" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="O104" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="P104" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="Q104" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="R104" s="0" t="s">
         <v>65</v>
-      </c>
-[...28 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C105" s="0" t="s">
-        <v>44</v>
+        <v>101</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>115</v>
+        <v>479</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>292</v>
+        <v>379</v>
       </c>
       <c r="H105" s="0" t="s">
-        <v>477</v>
+        <v>68</v>
       </c>
       <c r="I105" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K105" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L105" s="0" t="s">
-        <v>117</v>
+        <v>45</v>
       </c>
       <c r="M105" s="0" t="s">
-        <v>289</v>
+        <v>260</v>
       </c>
       <c r="N105" s="0" t="s">
-        <v>478</v>
+        <v>45</v>
       </c>
       <c r="O105" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P105" s="0" t="s">
-        <v>61</v>
+        <v>45</v>
       </c>
       <c r="Q105" s="0" t="s">
-        <v>479</v>
+        <v>45</v>
       </c>
       <c r="R105" s="0" t="s">
-        <v>480</v>
+        <v>122</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C106" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>480</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="H106" s="0" t="s">
         <v>481</v>
       </c>
-      <c r="E106" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I106" s="0" t="s">
-        <v>15</v>
+        <v>482</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K106" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L106" s="0" t="s">
-        <v>183</v>
+        <v>69</v>
       </c>
       <c r="M106" s="0" t="s">
-        <v>312</v>
+        <v>99</v>
       </c>
       <c r="N106" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="O106" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P106" s="0" t="s">
-        <v>81</v>
+        <v>56</v>
       </c>
       <c r="Q106" s="0" t="s">
-        <v>15</v>
+        <v>483</v>
       </c>
       <c r="R106" s="0" t="s">
-        <v>62</v>
+        <v>484</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C107" s="0" t="s">
-        <v>98</v>
+        <v>47</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>483</v>
+        <v>118</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>376</v>
+        <v>395</v>
       </c>
       <c r="H107" s="0" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="I107" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K107" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L107" s="0" t="s">
-        <v>15</v>
+        <v>62</v>
       </c>
       <c r="M107" s="0" t="s">
-        <v>257</v>
+        <v>397</v>
       </c>
       <c r="N107" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="O107" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P107" s="0" t="s">
-        <v>15</v>
+        <v>64</v>
       </c>
       <c r="Q107" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="R107" s="0" t="s">
-        <v>119</v>
+        <v>467</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C108" s="0" t="s">
-        <v>44</v>
+        <v>101</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>94</v>
+        <v>118</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>95</v>
+        <v>294</v>
       </c>
       <c r="H108" s="0" t="s">
-        <v>485</v>
+        <v>169</v>
       </c>
       <c r="I108" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K108" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L108" s="0" t="s">
-        <v>66</v>
+        <v>120</v>
       </c>
       <c r="M108" s="0" t="s">
-        <v>96</v>
+        <v>121</v>
       </c>
       <c r="N108" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="O108" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P108" s="0" t="s">
-        <v>53</v>
+        <v>64</v>
       </c>
       <c r="Q108" s="0" t="s">
-        <v>487</v>
+        <v>45</v>
       </c>
       <c r="R108" s="0" t="s">
-        <v>488</v>
+        <v>171</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C109" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>487</v>
+      </c>
+      <c r="E109" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="F109" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="G109" s="0" t="s">
+        <v>488</v>
+      </c>
+      <c r="H109" s="0" t="s">
         <v>489</v>
       </c>
-      <c r="E109" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I109" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K109" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L109" s="0" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="M109" s="0" t="s">
-        <v>394</v>
+        <v>490</v>
       </c>
       <c r="N109" s="0" t="s">
-        <v>15</v>
+        <v>491</v>
       </c>
       <c r="O109" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P109" s="0" t="s">
-        <v>61</v>
+        <v>147</v>
       </c>
       <c r="Q109" s="0" t="s">
-        <v>15</v>
+        <v>426</v>
       </c>
       <c r="R109" s="0" t="s">
-        <v>471</v>
+        <v>492</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C110" s="0" t="s">
-        <v>98</v>
+        <v>47</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>490</v>
+        <v>493</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>115</v>
+        <v>132</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>292</v>
+        <v>494</v>
       </c>
       <c r="H110" s="0" t="s">
-        <v>150</v>
+        <v>495</v>
       </c>
       <c r="I110" s="0" t="s">
-        <v>15</v>
+        <v>456</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K110" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L110" s="0" t="s">
-        <v>117</v>
+        <v>339</v>
       </c>
       <c r="M110" s="0" t="s">
-        <v>118</v>
+        <v>54</v>
       </c>
       <c r="N110" s="0" t="s">
-        <v>15</v>
+        <v>496</v>
       </c>
       <c r="O110" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P110" s="0" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="Q110" s="0" t="s">
-        <v>15</v>
+        <v>497</v>
       </c>
       <c r="R110" s="0" t="s">
-        <v>153</v>
+        <v>498</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C111" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>491</v>
+        <v>499</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>351</v>
+        <v>500</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>492</v>
+        <v>501</v>
       </c>
       <c r="H111" s="0" t="s">
-        <v>493</v>
+        <v>502</v>
       </c>
       <c r="I111" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K111" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L111" s="0" t="s">
-        <v>53</v>
+        <v>75</v>
       </c>
       <c r="M111" s="0" t="s">
-        <v>494</v>
+        <v>503</v>
       </c>
       <c r="N111" s="0" t="s">
-        <v>495</v>
+        <v>45</v>
       </c>
       <c r="O111" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P111" s="0" t="s">
-        <v>143</v>
+        <v>108</v>
       </c>
       <c r="Q111" s="0" t="s">
-        <v>430</v>
+        <v>45</v>
       </c>
       <c r="R111" s="0" t="s">
-        <v>496</v>
+        <v>504</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C112" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>497</v>
+        <v>505</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>129</v>
+        <v>506</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>498</v>
+        <v>507</v>
       </c>
       <c r="H112" s="0" t="s">
-        <v>499</v>
+        <v>463</v>
       </c>
       <c r="I112" s="0" t="s">
-        <v>460</v>
+        <v>45</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K112" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L112" s="0" t="s">
-        <v>336</v>
+        <v>189</v>
       </c>
       <c r="M112" s="0" t="s">
-        <v>51</v>
+        <v>442</v>
       </c>
       <c r="N112" s="0" t="s">
-        <v>500</v>
+        <v>508</v>
       </c>
       <c r="O112" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P112" s="0" t="s">
-        <v>61</v>
+        <v>56</v>
       </c>
       <c r="Q112" s="0" t="s">
-        <v>501</v>
+        <v>311</v>
       </c>
       <c r="R112" s="0" t="s">
-        <v>502</v>
+        <v>465</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C113" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>503</v>
+        <v>509</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>504</v>
+        <v>510</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>505</v>
+        <v>511</v>
       </c>
       <c r="H113" s="0" t="s">
-        <v>506</v>
+        <v>512</v>
       </c>
       <c r="I113" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K113" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L113" s="0" t="s">
-        <v>72</v>
+        <v>513</v>
       </c>
       <c r="M113" s="0" t="s">
-        <v>507</v>
+        <v>514</v>
       </c>
       <c r="N113" s="0" t="s">
-        <v>15</v>
+        <v>515</v>
       </c>
       <c r="O113" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P113" s="0" t="s">
-        <v>105</v>
+        <v>208</v>
       </c>
       <c r="Q113" s="0" t="s">
-        <v>15</v>
+        <v>475</v>
       </c>
       <c r="R113" s="0" t="s">
-        <v>508</v>
+        <v>516</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C114" s="0" t="s">
-        <v>44</v>
+        <v>101</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>509</v>
+        <v>517</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>510</v>
+        <v>132</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>511</v>
+        <v>133</v>
       </c>
       <c r="H114" s="0" t="s">
-        <v>467</v>
+        <v>518</v>
       </c>
       <c r="I114" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K114" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L114" s="0" t="s">
-        <v>171</v>
+        <v>84</v>
       </c>
       <c r="M114" s="0" t="s">
-        <v>446</v>
+        <v>63</v>
       </c>
       <c r="N114" s="0" t="s">
-        <v>512</v>
+        <v>45</v>
       </c>
       <c r="O114" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P114" s="0" t="s">
-        <v>53</v>
+        <v>115</v>
       </c>
       <c r="Q114" s="0" t="s">
-        <v>126</v>
+        <v>45</v>
       </c>
       <c r="R114" s="0" t="s">
-        <v>469</v>
+        <v>519</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C115" s="0" t="s">
-        <v>44</v>
+        <v>101</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>513</v>
+        <v>520</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>514</v>
+        <v>521</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>515</v>
+        <v>522</v>
       </c>
       <c r="H115" s="0" t="s">
-        <v>516</v>
+        <v>523</v>
       </c>
       <c r="I115" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K115" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L115" s="0" t="s">
-        <v>517</v>
+        <v>120</v>
       </c>
       <c r="M115" s="0" t="s">
-        <v>518</v>
+        <v>345</v>
       </c>
       <c r="N115" s="0" t="s">
-        <v>519</v>
+        <v>45</v>
       </c>
       <c r="O115" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P115" s="0" t="s">
-        <v>190</v>
+        <v>64</v>
       </c>
       <c r="Q115" s="0" t="s">
-        <v>479</v>
+        <v>45</v>
       </c>
       <c r="R115" s="0" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C116" s="0" t="s">
-        <v>98</v>
+        <v>47</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>129</v>
+        <v>45</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>130</v>
+        <v>379</v>
       </c>
       <c r="H116" s="0" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="I116" s="0" t="s">
-        <v>15</v>
+        <v>365</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K116" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L116" s="0" t="s">
-        <v>81</v>
+        <v>45</v>
       </c>
       <c r="M116" s="0" t="s">
-        <v>60</v>
+        <v>380</v>
       </c>
       <c r="N116" s="0" t="s">
-        <v>15</v>
+        <v>527</v>
       </c>
       <c r="O116" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P116" s="0" t="s">
-        <v>112</v>
+        <v>45</v>
       </c>
       <c r="Q116" s="0" t="s">
-        <v>15</v>
+        <v>497</v>
       </c>
       <c r="R116" s="0" t="s">
-        <v>523</v>
+        <v>528</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C117" s="0" t="s">
-        <v>98</v>
+        <v>47</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>524</v>
+        <v>529</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>525</v>
+        <v>59</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>526</v>
+        <v>388</v>
       </c>
       <c r="H117" s="0" t="s">
-        <v>527</v>
+        <v>389</v>
       </c>
       <c r="I117" s="0" t="s">
-        <v>15</v>
+        <v>365</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K117" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L117" s="0" t="s">
-        <v>117</v>
+        <v>189</v>
       </c>
       <c r="M117" s="0" t="s">
-        <v>342</v>
+        <v>390</v>
       </c>
       <c r="N117" s="0" t="s">
-        <v>15</v>
+        <v>530</v>
       </c>
       <c r="O117" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P117" s="0" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="Q117" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="R117" s="0" t="s">
-        <v>528</v>
+        <v>391</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B118" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C118" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>529</v>
+        <v>531</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>15</v>
+        <v>132</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>376</v>
+        <v>320</v>
       </c>
       <c r="H118" s="0" t="s">
-        <v>530</v>
+        <v>523</v>
       </c>
       <c r="I118" s="0" t="s">
-        <v>362</v>
+        <v>45</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K118" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L118" s="0" t="s">
-        <v>15</v>
+        <v>236</v>
       </c>
       <c r="M118" s="0" t="s">
-        <v>377</v>
+        <v>321</v>
       </c>
       <c r="N118" s="0" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="O118" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P118" s="0" t="s">
-        <v>15</v>
+        <v>75</v>
       </c>
       <c r="Q118" s="0" t="s">
-        <v>501</v>
+        <v>426</v>
       </c>
       <c r="R118" s="0" t="s">
-        <v>532</v>
+        <v>524</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B119" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C119" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>533</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>56</v>
+        <v>132</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>385</v>
+        <v>324</v>
       </c>
       <c r="H119" s="0" t="s">
-        <v>386</v>
+        <v>303</v>
       </c>
       <c r="I119" s="0" t="s">
-        <v>362</v>
+        <v>45</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K119" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L119" s="0" t="s">
-        <v>171</v>
+        <v>69</v>
       </c>
       <c r="M119" s="0" t="s">
-        <v>387</v>
+        <v>83</v>
       </c>
       <c r="N119" s="0" t="s">
         <v>534</v>
       </c>
       <c r="O119" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P119" s="0" t="s">
-        <v>61</v>
+        <v>56</v>
       </c>
       <c r="Q119" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="R119" s="0" t="s">
-        <v>388</v>
+        <v>304</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B120" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C120" s="0" t="s">
-        <v>44</v>
+        <v>101</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>129</v>
+        <v>97</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>317</v>
+        <v>470</v>
       </c>
       <c r="H120" s="0" t="s">
-        <v>527</v>
+        <v>536</v>
       </c>
       <c r="I120" s="0" t="s">
-        <v>15</v>
+        <v>537</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K120" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L120" s="0" t="s">
-        <v>233</v>
+        <v>147</v>
       </c>
       <c r="M120" s="0" t="s">
-        <v>318</v>
+        <v>247</v>
       </c>
       <c r="N120" s="0" t="s">
-        <v>536</v>
+        <v>45</v>
       </c>
       <c r="O120" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P120" s="0" t="s">
-        <v>72</v>
+        <v>56</v>
       </c>
       <c r="Q120" s="0" t="s">
-        <v>430</v>
+        <v>538</v>
       </c>
       <c r="R120" s="0" t="s">
-        <v>528</v>
+        <v>539</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B121" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C121" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>129</v>
+        <v>49</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>321</v>
+        <v>280</v>
       </c>
       <c r="H121" s="0" t="s">
-        <v>301</v>
+        <v>281</v>
       </c>
       <c r="I121" s="0" t="s">
-        <v>15</v>
+        <v>357</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K121" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L121" s="0" t="s">
-        <v>66</v>
+        <v>156</v>
       </c>
       <c r="M121" s="0" t="s">
-        <v>80</v>
+        <v>283</v>
       </c>
       <c r="N121" s="0" t="s">
-        <v>538</v>
+        <v>541</v>
       </c>
       <c r="O121" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P121" s="0" t="s">
         <v>53</v>
       </c>
       <c r="Q121" s="0" t="s">
-        <v>15</v>
+        <v>542</v>
       </c>
       <c r="R121" s="0" t="s">
-        <v>302</v>
+        <v>285</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B122" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C122" s="0" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>539</v>
+        <v>543</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>94</v>
+        <v>103</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>474</v>
+        <v>431</v>
       </c>
       <c r="H122" s="0" t="s">
-        <v>540</v>
+        <v>432</v>
       </c>
       <c r="I122" s="0" t="s">
-        <v>541</v>
+        <v>45</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K122" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L122" s="0" t="s">
-        <v>143</v>
+        <v>75</v>
       </c>
       <c r="M122" s="0" t="s">
-        <v>244</v>
+        <v>174</v>
       </c>
       <c r="N122" s="0" t="s">
-        <v>281</v>
+        <v>45</v>
       </c>
       <c r="O122" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P122" s="0" t="s">
-        <v>53</v>
+        <v>147</v>
       </c>
       <c r="Q122" s="0" t="s">
-        <v>542</v>
+        <v>45</v>
       </c>
       <c r="R122" s="0" t="s">
-        <v>543</v>
+        <v>433</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B123" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C123" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>46</v>
+        <v>545</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>277</v>
+        <v>546</v>
       </c>
       <c r="H123" s="0" t="s">
-        <v>278</v>
+        <v>547</v>
       </c>
       <c r="I123" s="0" t="s">
-        <v>354</v>
+        <v>45</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K123" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L123" s="0" t="s">
-        <v>196</v>
+        <v>230</v>
       </c>
       <c r="M123" s="0" t="s">
-        <v>280</v>
+        <v>76</v>
       </c>
       <c r="N123" s="0" t="s">
-        <v>545</v>
+        <v>45</v>
       </c>
       <c r="O123" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P123" s="0" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="Q123" s="0" t="s">
-        <v>546</v>
+        <v>45</v>
       </c>
       <c r="R123" s="0" t="s">
-        <v>283</v>
+        <v>548</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C124" s="0" t="s">
-        <v>98</v>
+        <v>47</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>100</v>
+        <v>73</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>435</v>
+        <v>550</v>
       </c>
       <c r="H124" s="0" t="s">
-        <v>436</v>
+        <v>266</v>
       </c>
       <c r="I124" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K124" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L124" s="0" t="s">
-        <v>72</v>
+        <v>230</v>
       </c>
       <c r="M124" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="N124" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="O124" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P124" s="0" t="s">
-        <v>143</v>
+        <v>56</v>
       </c>
       <c r="Q124" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="R124" s="0" t="s">
-        <v>437</v>
+        <v>268</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B125" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C125" s="0" t="s">
-        <v>98</v>
+        <v>47</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>129</v>
+        <v>552</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>360</v>
+        <v>553</v>
       </c>
       <c r="H125" s="0" t="s">
-        <v>361</v>
+        <v>554</v>
       </c>
       <c r="I125" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K125" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L125" s="0" t="s">
-        <v>363</v>
+        <v>156</v>
       </c>
       <c r="M125" s="0" t="s">
-        <v>80</v>
+        <v>157</v>
       </c>
       <c r="N125" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="O125" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P125" s="0" t="s">
-        <v>53</v>
+        <v>84</v>
       </c>
       <c r="Q125" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="R125" s="0" t="s">
-        <v>366</v>
+        <v>555</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B126" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C126" s="0" t="s">
-        <v>44</v>
+        <v>101</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>549</v>
+        <v>556</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>94</v>
+        <v>243</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>474</v>
+        <v>382</v>
       </c>
       <c r="H126" s="0" t="s">
-        <v>540</v>
+        <v>68</v>
       </c>
       <c r="I126" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K126" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L126" s="0" t="s">
-        <v>143</v>
+        <v>178</v>
       </c>
       <c r="M126" s="0" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="N126" s="0" t="s">
-        <v>550</v>
+        <v>45</v>
       </c>
       <c r="O126" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P126" s="0" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="Q126" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="R126" s="0" t="s">
-        <v>543</v>
+        <v>65</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B127" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C127" s="0" t="s">
-        <v>44</v>
+        <v>101</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>551</v>
+        <v>557</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>552</v>
+        <v>132</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>553</v>
+        <v>363</v>
       </c>
       <c r="H127" s="0" t="s">
-        <v>217</v>
+        <v>364</v>
       </c>
       <c r="I127" s="0" t="s">
-        <v>554</v>
+        <v>45</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K127" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L127" s="0" t="s">
-        <v>103</v>
+        <v>366</v>
       </c>
       <c r="M127" s="0" t="s">
-        <v>555</v>
+        <v>83</v>
       </c>
       <c r="N127" s="0" t="s">
-        <v>212</v>
+        <v>45</v>
       </c>
       <c r="O127" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P127" s="0" t="s">
-        <v>171</v>
+        <v>56</v>
       </c>
       <c r="Q127" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="R127" s="0" t="s">
-        <v>222</v>
+        <v>369</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B128" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C128" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>556</v>
+        <v>558</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>85</v>
+        <v>97</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>158</v>
+        <v>470</v>
       </c>
       <c r="H128" s="0" t="s">
-        <v>159</v>
+        <v>536</v>
       </c>
       <c r="I128" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K128" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L128" s="0" t="s">
-        <v>160</v>
+        <v>147</v>
       </c>
       <c r="M128" s="0" t="s">
-        <v>161</v>
+        <v>247</v>
       </c>
       <c r="N128" s="0" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="O128" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P128" s="0" t="s">
-        <v>72</v>
+        <v>56</v>
       </c>
       <c r="Q128" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="R128" s="0" t="s">
-        <v>163</v>
+        <v>539</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B129" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C129" s="0" t="s">
-        <v>98</v>
+        <v>47</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>558</v>
+        <v>560</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>129</v>
+        <v>561</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>498</v>
+        <v>562</v>
       </c>
       <c r="H129" s="0" t="s">
-        <v>499</v>
+        <v>219</v>
       </c>
       <c r="I129" s="0" t="s">
-        <v>15</v>
+        <v>563</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K129" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L129" s="0" t="s">
-        <v>336</v>
+        <v>106</v>
       </c>
       <c r="M129" s="0" t="s">
-        <v>51</v>
+        <v>564</v>
       </c>
       <c r="N129" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="O129" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P129" s="0" t="s">
-        <v>61</v>
+        <v>189</v>
       </c>
       <c r="Q129" s="0" t="s">
-        <v>15</v>
+        <v>149</v>
       </c>
       <c r="R129" s="0" t="s">
-        <v>502</v>
+        <v>224</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B130" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C130" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>559</v>
+        <v>565</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>514</v>
+        <v>88</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>515</v>
+        <v>176</v>
       </c>
       <c r="H130" s="0" t="s">
-        <v>382</v>
+        <v>177</v>
       </c>
       <c r="I130" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K130" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L130" s="0" t="s">
-        <v>517</v>
+        <v>178</v>
       </c>
       <c r="M130" s="0" t="s">
-        <v>518</v>
+        <v>179</v>
       </c>
       <c r="N130" s="0" t="s">
-        <v>15</v>
+        <v>566</v>
       </c>
       <c r="O130" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P130" s="0" t="s">
-        <v>190</v>
+        <v>75</v>
       </c>
       <c r="Q130" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="R130" s="0" t="s">
-        <v>88</v>
+        <v>181</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C131" s="0" t="s">
-        <v>44</v>
+        <v>101</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>560</v>
+        <v>567</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>299</v>
+        <v>132</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>300</v>
+        <v>494</v>
       </c>
       <c r="H131" s="0" t="s">
-        <v>301</v>
+        <v>495</v>
       </c>
       <c r="I131" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K131" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L131" s="0" t="s">
-        <v>103</v>
+        <v>339</v>
       </c>
       <c r="M131" s="0" t="s">
-        <v>244</v>
+        <v>54</v>
       </c>
       <c r="N131" s="0" t="s">
-        <v>561</v>
+        <v>45</v>
       </c>
       <c r="O131" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P131" s="0" t="s">
-        <v>50</v>
+        <v>64</v>
       </c>
       <c r="Q131" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="R131" s="0" t="s">
-        <v>302</v>
+        <v>498</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B132" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C132" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>562</v>
+        <v>568</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>134</v>
+        <v>510</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>563</v>
+        <v>511</v>
       </c>
       <c r="H132" s="0" t="s">
-        <v>564</v>
+        <v>385</v>
       </c>
       <c r="I132" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K132" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L132" s="0" t="s">
-        <v>160</v>
+        <v>513</v>
       </c>
       <c r="M132" s="0" t="s">
-        <v>565</v>
+        <v>514</v>
       </c>
       <c r="N132" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="O132" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P132" s="0" t="s">
-        <v>61</v>
+        <v>208</v>
       </c>
       <c r="Q132" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="R132" s="0" t="s">
-        <v>566</v>
+        <v>91</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C133" s="0" t="s">
-        <v>98</v>
+        <v>47</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>294</v>
+        <v>301</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G133" s="0" t="s">
-        <v>435</v>
+        <v>302</v>
       </c>
       <c r="H133" s="0" t="s">
-        <v>436</v>
+        <v>303</v>
       </c>
       <c r="I133" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K133" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L133" s="0" t="s">
-        <v>15</v>
+        <v>106</v>
       </c>
       <c r="M133" s="0" t="s">
-        <v>156</v>
+        <v>247</v>
       </c>
       <c r="N133" s="0" t="s">
-        <v>15</v>
+        <v>570</v>
       </c>
       <c r="O133" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P133" s="0" t="s">
-        <v>143</v>
+        <v>53</v>
       </c>
       <c r="Q133" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="R133" s="0" t="s">
-        <v>437</v>
+        <v>304</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B134" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C134" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>568</v>
+        <v>571</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>188</v>
+        <v>137</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>189</v>
+        <v>572</v>
       </c>
       <c r="H134" s="0" t="s">
-        <v>569</v>
+        <v>573</v>
       </c>
       <c r="I134" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K134" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L134" s="0" t="s">
-        <v>59</v>
+        <v>178</v>
       </c>
       <c r="M134" s="0" t="s">
-        <v>67</v>
+        <v>574</v>
       </c>
       <c r="N134" s="0" t="s">
-        <v>570</v>
+        <v>45</v>
       </c>
       <c r="O134" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P134" s="0" t="s">
-        <v>190</v>
+        <v>64</v>
       </c>
       <c r="Q134" s="0" t="s">
-        <v>571</v>
+        <v>45</v>
       </c>
       <c r="R134" s="0" t="s">
-        <v>572</v>
+        <v>575</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B135" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C135" s="0" t="s">
-        <v>44</v>
+        <v>101</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>129</v>
+        <v>296</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>498</v>
+        <v>431</v>
       </c>
       <c r="H135" s="0" t="s">
-        <v>65</v>
+        <v>432</v>
       </c>
       <c r="I135" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K135" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L135" s="0" t="s">
-        <v>336</v>
+        <v>45</v>
       </c>
       <c r="M135" s="0" t="s">
-        <v>51</v>
+        <v>174</v>
       </c>
       <c r="N135" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="O135" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P135" s="0" t="s">
-        <v>61</v>
+        <v>147</v>
       </c>
       <c r="Q135" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="R135" s="0" t="s">
-        <v>68</v>
+        <v>433</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B136" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C136" s="0" t="s">
-        <v>574</v>
+        <v>47</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>267</v>
+        <v>206</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>576</v>
+        <v>207</v>
       </c>
       <c r="H136" s="0" t="s">
-        <v>182</v>
+        <v>578</v>
       </c>
       <c r="I136" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K136" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L136" s="0" t="s">
-        <v>53</v>
+        <v>62</v>
       </c>
       <c r="M136" s="0" t="s">
-        <v>577</v>
+        <v>70</v>
       </c>
       <c r="N136" s="0" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="O136" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P136" s="0" t="s">
-        <v>74</v>
+        <v>208</v>
       </c>
       <c r="Q136" s="0" t="s">
-        <v>15</v>
+        <v>580</v>
       </c>
       <c r="R136" s="0" t="s">
-        <v>186</v>
+        <v>581</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B137" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C137" s="0" t="s">
-        <v>98</v>
+        <v>47</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>579</v>
+        <v>582</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>563</v>
+        <v>494</v>
       </c>
       <c r="H137" s="0" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="I137" s="0" t="s">
-        <v>580</v>
+        <v>45</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K137" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L137" s="0" t="s">
-        <v>160</v>
+        <v>339</v>
       </c>
       <c r="M137" s="0" t="s">
-        <v>565</v>
+        <v>54</v>
       </c>
       <c r="N137" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="O137" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P137" s="0" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="Q137" s="0" t="s">
-        <v>581</v>
+        <v>45</v>
       </c>
       <c r="R137" s="0" t="s">
-        <v>119</v>
+        <v>71</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B138" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C138" s="0" t="s">
-        <v>44</v>
+        <v>583</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>85</v>
+        <v>270</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>433</v>
+        <v>585</v>
       </c>
       <c r="H138" s="0" t="s">
-        <v>311</v>
+        <v>200</v>
       </c>
       <c r="I138" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K138" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L138" s="0" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="M138" s="0" t="s">
-        <v>86</v>
+        <v>586</v>
       </c>
       <c r="N138" s="0" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="O138" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P138" s="0" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="Q138" s="0" t="s">
-        <v>501</v>
+        <v>45</v>
       </c>
       <c r="R138" s="0" t="s">
-        <v>325</v>
+        <v>204</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B139" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C139" s="0" t="s">
-        <v>44</v>
+        <v>101</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>407</v>
+        <v>137</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>408</v>
+        <v>572</v>
       </c>
       <c r="H139" s="0" t="s">
-        <v>409</v>
+        <v>68</v>
       </c>
       <c r="I139" s="0" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K139" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L139" s="0" t="s">
-        <v>227</v>
+        <v>178</v>
       </c>
       <c r="M139" s="0" t="s">
-        <v>73</v>
+        <v>574</v>
       </c>
       <c r="N139" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="O139" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P139" s="0" t="s">
-        <v>50</v>
+        <v>64</v>
       </c>
       <c r="Q139" s="0" t="s">
-        <v>15</v>
+        <v>590</v>
       </c>
       <c r="R139" s="0" t="s">
-        <v>410</v>
+        <v>122</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B140" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C140" s="0" t="s">
-        <v>98</v>
+        <v>47</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>586</v>
+        <v>591</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>188</v>
+        <v>88</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>450</v>
+        <v>429</v>
       </c>
       <c r="H140" s="0" t="s">
-        <v>210</v>
+        <v>314</v>
       </c>
       <c r="I140" s="0" t="s">
-        <v>587</v>
+        <v>45</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K140" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L140" s="0" t="s">
-        <v>183</v>
+        <v>62</v>
       </c>
       <c r="M140" s="0" t="s">
-        <v>446</v>
+        <v>89</v>
       </c>
       <c r="N140" s="0" t="s">
-        <v>281</v>
+        <v>592</v>
       </c>
       <c r="O140" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P140" s="0" t="s">
-        <v>53</v>
+        <v>82</v>
       </c>
       <c r="Q140" s="0" t="s">
-        <v>588</v>
+        <v>497</v>
       </c>
       <c r="R140" s="0" t="s">
-        <v>213</v>
+        <v>328</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B141" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C141" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>344</v>
+        <v>545</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>345</v>
+        <v>546</v>
       </c>
       <c r="H141" s="0" t="s">
-        <v>346</v>
+        <v>547</v>
       </c>
       <c r="I141" s="0" t="s">
-        <v>403</v>
+        <v>594</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K141" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L141" s="0" t="s">
-        <v>81</v>
+        <v>230</v>
       </c>
       <c r="M141" s="0" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="N141" s="0" t="s">
-        <v>590</v>
+        <v>45</v>
       </c>
       <c r="O141" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P141" s="0" t="s">
-        <v>171</v>
+        <v>53</v>
       </c>
       <c r="Q141" s="0" t="s">
-        <v>591</v>
+        <v>45</v>
       </c>
       <c r="R141" s="0" t="s">
-        <v>349</v>
+        <v>548</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B142" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C142" s="0" t="s">
-        <v>44</v>
+        <v>101</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>592</v>
+        <v>595</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>129</v>
+        <v>206</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>130</v>
+        <v>446</v>
       </c>
       <c r="H142" s="0" t="s">
-        <v>522</v>
+        <v>213</v>
       </c>
       <c r="I142" s="0" t="s">
-        <v>15</v>
+        <v>596</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K142" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L142" s="0" t="s">
-        <v>81</v>
+        <v>201</v>
       </c>
       <c r="M142" s="0" t="s">
-        <v>60</v>
+        <v>442</v>
       </c>
       <c r="N142" s="0" t="s">
-        <v>593</v>
+        <v>45</v>
       </c>
       <c r="O142" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P142" s="0" t="s">
-        <v>112</v>
+        <v>56</v>
       </c>
       <c r="Q142" s="0" t="s">
-        <v>15</v>
+        <v>597</v>
       </c>
       <c r="R142" s="0" t="s">
-        <v>523</v>
+        <v>215</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B143" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C143" s="0" t="s">
-        <v>98</v>
+        <v>47</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>594</v>
+        <v>598</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>15</v>
+        <v>347</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>435</v>
+        <v>348</v>
       </c>
       <c r="H143" s="0" t="s">
-        <v>48</v>
+        <v>349</v>
       </c>
       <c r="I143" s="0" t="s">
-        <v>15</v>
+        <v>406</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K143" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L143" s="0" t="s">
-        <v>15</v>
+        <v>84</v>
       </c>
       <c r="M143" s="0" t="s">
-        <v>595</v>
+        <v>83</v>
       </c>
       <c r="N143" s="0" t="s">
-        <v>15</v>
+        <v>599</v>
       </c>
       <c r="O143" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P143" s="0" t="s">
-        <v>15</v>
+        <v>189</v>
       </c>
       <c r="Q143" s="0" t="s">
-        <v>15</v>
+        <v>600</v>
       </c>
       <c r="R143" s="0" t="s">
-        <v>88</v>
+        <v>352</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B144" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C144" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>596</v>
+        <v>601</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>373</v>
+        <v>132</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>597</v>
+        <v>133</v>
       </c>
       <c r="H144" s="0" t="s">
-        <v>210</v>
+        <v>518</v>
       </c>
       <c r="I144" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K144" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L144" s="0" t="s">
-        <v>190</v>
+        <v>84</v>
       </c>
       <c r="M144" s="0" t="s">
-        <v>211</v>
+        <v>63</v>
       </c>
       <c r="N144" s="0" t="s">
-        <v>400</v>
+        <v>602</v>
       </c>
       <c r="O144" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P144" s="0" t="s">
-        <v>143</v>
+        <v>115</v>
       </c>
       <c r="Q144" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="R144" s="0" t="s">
-        <v>213</v>
+        <v>519</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B145" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C145" s="0" t="s">
-        <v>44</v>
+        <v>101</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>598</v>
+        <v>603</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>129</v>
+        <v>45</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>599</v>
+        <v>431</v>
       </c>
       <c r="H145" s="0" t="s">
-        <v>65</v>
+        <v>51</v>
       </c>
       <c r="I145" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K145" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L145" s="0" t="s">
-        <v>171</v>
+        <v>45</v>
       </c>
       <c r="M145" s="0" t="s">
-        <v>318</v>
+        <v>604</v>
       </c>
       <c r="N145" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="O145" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P145" s="0" t="s">
-        <v>61</v>
+        <v>45</v>
       </c>
       <c r="Q145" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="R145" s="0" t="s">
-        <v>119</v>
+        <v>91</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B146" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C146" s="0" t="s">
-        <v>98</v>
+        <v>47</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>600</v>
+        <v>605</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>601</v>
+        <v>376</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>602</v>
+        <v>606</v>
       </c>
       <c r="H146" s="0" t="s">
-        <v>603</v>
+        <v>213</v>
       </c>
       <c r="I146" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K146" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L146" s="0" t="s">
-        <v>15</v>
+        <v>208</v>
       </c>
       <c r="M146" s="0" t="s">
-        <v>274</v>
+        <v>214</v>
       </c>
       <c r="N146" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="O146" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P146" s="0" t="s">
-        <v>81</v>
+        <v>147</v>
       </c>
       <c r="Q146" s="0" t="s">
-        <v>15</v>
+        <v>403</v>
       </c>
       <c r="R146" s="0" t="s">
-        <v>604</v>
+        <v>215</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B147" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C147" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>397</v>
+        <v>132</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>398</v>
+        <v>608</v>
       </c>
       <c r="H147" s="0" t="s">
-        <v>210</v>
+        <v>68</v>
       </c>
       <c r="I147" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K147" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L147" s="0" t="s">
-        <v>103</v>
+        <v>189</v>
       </c>
       <c r="M147" s="0" t="s">
-        <v>399</v>
+        <v>321</v>
       </c>
       <c r="N147" s="0" t="s">
-        <v>400</v>
+        <v>45</v>
       </c>
       <c r="O147" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P147" s="0" t="s">
-        <v>50</v>
+        <v>64</v>
       </c>
       <c r="Q147" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="R147" s="0" t="s">
-        <v>213</v>
+        <v>122</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B148" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C148" s="0" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>606</v>
+        <v>609</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>56</v>
+        <v>610</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>76</v>
+        <v>611</v>
       </c>
       <c r="H148" s="0" t="s">
-        <v>77</v>
+        <v>612</v>
       </c>
       <c r="I148" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K148" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L148" s="0" t="s">
-        <v>79</v>
+        <v>45</v>
       </c>
       <c r="M148" s="0" t="s">
-        <v>80</v>
+        <v>277</v>
       </c>
       <c r="N148" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="O148" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P148" s="0" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="Q148" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="R148" s="0" t="s">
-        <v>83</v>
+        <v>613</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B149" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C149" s="0" t="s">
-        <v>98</v>
+        <v>47</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>607</v>
+        <v>614</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>510</v>
+        <v>400</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>511</v>
+        <v>401</v>
       </c>
       <c r="H149" s="0" t="s">
-        <v>467</v>
+        <v>213</v>
       </c>
       <c r="I149" s="0" t="s">
-        <v>608</v>
+        <v>45</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K149" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L149" s="0" t="s">
-        <v>171</v>
+        <v>106</v>
       </c>
       <c r="M149" s="0" t="s">
-        <v>446</v>
+        <v>402</v>
       </c>
       <c r="N149" s="0" t="s">
-        <v>281</v>
+        <v>45</v>
       </c>
       <c r="O149" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P149" s="0" t="s">
         <v>53</v>
       </c>
       <c r="Q149" s="0" t="s">
-        <v>609</v>
+        <v>403</v>
       </c>
       <c r="R149" s="0" t="s">
-        <v>469</v>
+        <v>215</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B150" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C150" s="0" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>610</v>
+        <v>615</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>129</v>
+        <v>59</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>317</v>
+        <v>79</v>
       </c>
       <c r="H150" s="0" t="s">
-        <v>611</v>
+        <v>80</v>
       </c>
       <c r="I150" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K150" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L150" s="0" t="s">
-        <v>233</v>
+        <v>82</v>
       </c>
       <c r="M150" s="0" t="s">
-        <v>377</v>
+        <v>83</v>
       </c>
       <c r="N150" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="O150" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P150" s="0" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="Q150" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="R150" s="0" t="s">
-        <v>612</v>
+        <v>86</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B151" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C151" s="0" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>613</v>
+        <v>616</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>614</v>
+        <v>506</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>615</v>
+        <v>507</v>
       </c>
       <c r="H151" s="0" t="s">
-        <v>102</v>
+        <v>463</v>
       </c>
       <c r="I151" s="0" t="s">
-        <v>15</v>
+        <v>617</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K151" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L151" s="0" t="s">
-        <v>103</v>
+        <v>189</v>
       </c>
       <c r="M151" s="0" t="s">
-        <v>104</v>
+        <v>442</v>
       </c>
       <c r="N151" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="O151" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P151" s="0" t="s">
-        <v>105</v>
+        <v>56</v>
       </c>
       <c r="Q151" s="0" t="s">
-        <v>15</v>
+        <v>618</v>
       </c>
       <c r="R151" s="0" t="s">
-        <v>106</v>
+        <v>465</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B152" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C152" s="0" t="s">
-        <v>44</v>
+        <v>101</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>616</v>
+        <v>619</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="H152" s="0" t="s">
-        <v>58</v>
+        <v>620</v>
       </c>
       <c r="I152" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K152" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L152" s="0" t="s">
-        <v>66</v>
+        <v>236</v>
       </c>
       <c r="M152" s="0" t="s">
-        <v>80</v>
+        <v>380</v>
       </c>
       <c r="N152" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="O152" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P152" s="0" t="s">
-        <v>53</v>
+        <v>75</v>
       </c>
       <c r="Q152" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="R152" s="0" t="s">
-        <v>390</v>
+        <v>621</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B153" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C153" s="0" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>617</v>
+        <v>622</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>115</v>
+        <v>623</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>248</v>
+        <v>624</v>
       </c>
       <c r="H153" s="0" t="s">
-        <v>249</v>
+        <v>105</v>
       </c>
       <c r="I153" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K153" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L153" s="0" t="s">
-        <v>81</v>
+        <v>106</v>
       </c>
       <c r="M153" s="0" t="s">
-        <v>118</v>
+        <v>107</v>
       </c>
       <c r="N153" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="O153" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P153" s="0" t="s">
-        <v>171</v>
+        <v>108</v>
       </c>
       <c r="Q153" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="R153" s="0" t="s">
-        <v>252</v>
+        <v>109</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B154" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C154" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>618</v>
+        <v>625</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>619</v>
+        <v>324</v>
       </c>
       <c r="H154" s="0" t="s">
-        <v>620</v>
+        <v>61</v>
       </c>
       <c r="I154" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K154" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L154" s="0" t="s">
-        <v>59</v>
+        <v>69</v>
       </c>
       <c r="M154" s="0" t="s">
-        <v>621</v>
+        <v>83</v>
       </c>
       <c r="N154" s="0" t="s">
-        <v>622</v>
+        <v>45</v>
       </c>
       <c r="O154" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P154" s="0" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="Q154" s="0" t="s">
-        <v>623</v>
+        <v>45</v>
       </c>
       <c r="R154" s="0" t="s">
-        <v>624</v>
+        <v>393</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B155" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C155" s="0" t="s">
-        <v>44</v>
+        <v>101</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>373</v>
+        <v>118</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>626</v>
+        <v>251</v>
       </c>
       <c r="H155" s="0" t="s">
-        <v>182</v>
+        <v>252</v>
       </c>
       <c r="I155" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K155" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L155" s="0" t="s">
-        <v>627</v>
+        <v>84</v>
       </c>
       <c r="M155" s="0" t="s">
-        <v>211</v>
+        <v>121</v>
       </c>
       <c r="N155" s="0" t="s">
-        <v>212</v>
+        <v>45</v>
       </c>
       <c r="O155" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P155" s="0" t="s">
-        <v>79</v>
+        <v>189</v>
       </c>
       <c r="Q155" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="R155" s="0" t="s">
-        <v>186</v>
+        <v>255</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B156" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C156" s="0" t="s">
-        <v>44</v>
+        <v>101</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>373</v>
+        <v>59</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>626</v>
+        <v>60</v>
       </c>
       <c r="H156" s="0" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="I156" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K156" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L156" s="0" t="s">
-        <v>627</v>
+        <v>62</v>
       </c>
       <c r="M156" s="0" t="s">
-        <v>211</v>
+        <v>63</v>
       </c>
       <c r="N156" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="O156" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P156" s="0" t="s">
-        <v>79</v>
+        <v>64</v>
       </c>
       <c r="Q156" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="R156" s="0" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B157" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C157" s="0" t="s">
-        <v>98</v>
+        <v>47</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="G157" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E157" s="0" t="s">
-[...5 lines deleted...]
-      <c r="G157" s="0" t="s">
+      <c r="H157" s="0" t="s">
         <v>630</v>
       </c>
-      <c r="H157" s="0" t="s">
+      <c r="I157" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="J157" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="K157" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="L157" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="M157" s="0" t="s">
         <v>631</v>
       </c>
-      <c r="I157" s="0" t="s">
-[...11 lines deleted...]
-      <c r="M157" s="0" t="s">
+      <c r="N157" s="0" t="s">
         <v>632</v>
       </c>
-      <c r="N157" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O157" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P157" s="0" t="s">
-        <v>171</v>
+        <v>56</v>
       </c>
       <c r="Q157" s="0" t="s">
-        <v>15</v>
+        <v>633</v>
       </c>
       <c r="R157" s="0" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B158" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C158" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>635</v>
+        <v>376</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>255</v>
+        <v>636</v>
       </c>
       <c r="H158" s="0" t="s">
-        <v>393</v>
+        <v>200</v>
       </c>
       <c r="I158" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K158" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L158" s="0" t="s">
-        <v>123</v>
+        <v>637</v>
       </c>
       <c r="M158" s="0" t="s">
-        <v>636</v>
+        <v>214</v>
       </c>
       <c r="N158" s="0" t="s">
-        <v>637</v>
+        <v>45</v>
       </c>
       <c r="O158" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P158" s="0" t="s">
-        <v>190</v>
+        <v>82</v>
       </c>
       <c r="Q158" s="0" t="s">
-        <v>15</v>
+        <v>149</v>
       </c>
       <c r="R158" s="0" t="s">
-        <v>638</v>
+        <v>204</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B159" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C159" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>46</v>
+        <v>376</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>277</v>
+        <v>636</v>
       </c>
       <c r="H159" s="0" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="I159" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K159" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L159" s="0" t="s">
-        <v>196</v>
+        <v>637</v>
       </c>
       <c r="M159" s="0" t="s">
-        <v>280</v>
+        <v>214</v>
       </c>
       <c r="N159" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="O159" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P159" s="0" t="s">
-        <v>50</v>
+        <v>82</v>
       </c>
       <c r="Q159" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="R159" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B160" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C160" s="0" t="s">
-        <v>44</v>
+        <v>101</v>
       </c>
       <c r="D160" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E160" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="F160" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="G160" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="E160" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H160" s="0" t="s">
-        <v>210</v>
+        <v>641</v>
       </c>
       <c r="I160" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K160" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L160" s="0" t="s">
-        <v>183</v>
+        <v>120</v>
       </c>
       <c r="M160" s="0" t="s">
-        <v>446</v>
+        <v>642</v>
       </c>
       <c r="N160" s="0" t="s">
-        <v>641</v>
+        <v>45</v>
       </c>
       <c r="O160" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P160" s="0" t="s">
-        <v>53</v>
+        <v>189</v>
       </c>
       <c r="Q160" s="0" t="s">
-        <v>642</v>
+        <v>45</v>
       </c>
       <c r="R160" s="0" t="s">
-        <v>213</v>
+        <v>643</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B161" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C161" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>645</v>
+        <v>258</v>
       </c>
       <c r="H161" s="0" t="s">
-        <v>65</v>
+        <v>396</v>
       </c>
       <c r="I161" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K161" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L161" s="0" t="s">
-        <v>183</v>
+        <v>127</v>
       </c>
       <c r="M161" s="0" t="s">
-        <v>621</v>
+        <v>646</v>
       </c>
       <c r="N161" s="0" t="s">
-        <v>15</v>
+        <v>647</v>
       </c>
       <c r="O161" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P161" s="0" t="s">
-        <v>81</v>
+        <v>208</v>
       </c>
       <c r="Q161" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="R161" s="0" t="s">
-        <v>290</v>
+        <v>648</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B162" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C162" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>154</v>
+        <v>649</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>646</v>
+        <v>49</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>647</v>
+        <v>280</v>
       </c>
       <c r="H162" s="0" t="s">
-        <v>102</v>
+        <v>61</v>
       </c>
       <c r="I162" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K162" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L162" s="0" t="s">
-        <v>15</v>
+        <v>156</v>
       </c>
       <c r="M162" s="0" t="s">
-        <v>156</v>
+        <v>283</v>
       </c>
       <c r="N162" s="0" t="s">
-        <v>648</v>
+        <v>45</v>
       </c>
       <c r="O162" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P162" s="0" t="s">
-        <v>190</v>
+        <v>53</v>
       </c>
       <c r="Q162" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="R162" s="0" t="s">
-        <v>106</v>
+        <v>71</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B163" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C163" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>129</v>
+        <v>206</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>599</v>
+        <v>446</v>
       </c>
       <c r="H163" s="0" t="s">
-        <v>650</v>
+        <v>213</v>
       </c>
       <c r="I163" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K163" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L163" s="0" t="s">
-        <v>171</v>
+        <v>201</v>
       </c>
       <c r="M163" s="0" t="s">
-        <v>318</v>
+        <v>442</v>
       </c>
       <c r="N163" s="0" t="s">
         <v>651</v>
       </c>
       <c r="O163" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P163" s="0" t="s">
-        <v>61</v>
+        <v>56</v>
       </c>
       <c r="Q163" s="0" t="s">
-        <v>430</v>
+        <v>652</v>
       </c>
       <c r="R163" s="0" t="s">
-        <v>652</v>
+        <v>215</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B164" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C164" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>129</v>
+        <v>654</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>619</v>
+        <v>655</v>
       </c>
       <c r="H164" s="0" t="s">
-        <v>58</v>
+        <v>68</v>
       </c>
       <c r="I164" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K164" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L164" s="0" t="s">
-        <v>59</v>
+        <v>201</v>
       </c>
       <c r="M164" s="0" t="s">
-        <v>621</v>
+        <v>631</v>
       </c>
       <c r="N164" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="O164" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P164" s="0" t="s">
-        <v>53</v>
+        <v>84</v>
       </c>
       <c r="Q164" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="R164" s="0" t="s">
-        <v>62</v>
+        <v>292</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B165" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C165" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>654</v>
+        <v>172</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>240</v>
+        <v>656</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>241</v>
+        <v>657</v>
       </c>
       <c r="H165" s="0" t="s">
-        <v>58</v>
+        <v>105</v>
       </c>
       <c r="I165" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K165" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L165" s="0" t="s">
-        <v>117</v>
+        <v>45</v>
       </c>
       <c r="M165" s="0" t="s">
-        <v>244</v>
+        <v>174</v>
       </c>
       <c r="N165" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="O165" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P165" s="0" t="s">
-        <v>53</v>
+        <v>208</v>
       </c>
       <c r="Q165" s="0" t="s">
-        <v>15</v>
+        <v>658</v>
       </c>
       <c r="R165" s="0" t="s">
-        <v>68</v>
+        <v>109</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B166" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C166" s="0" t="s">
-        <v>98</v>
+        <v>47</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>655</v>
+        <v>659</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>115</v>
+        <v>132</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>116</v>
+        <v>608</v>
       </c>
       <c r="H166" s="0" t="s">
-        <v>150</v>
+        <v>660</v>
       </c>
       <c r="I166" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K166" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L166" s="0" t="s">
-        <v>117</v>
+        <v>189</v>
       </c>
       <c r="M166" s="0" t="s">
-        <v>118</v>
+        <v>321</v>
       </c>
       <c r="N166" s="0" t="s">
-        <v>15</v>
+        <v>661</v>
       </c>
       <c r="O166" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P166" s="0" t="s">
-        <v>81</v>
+        <v>64</v>
       </c>
       <c r="Q166" s="0" t="s">
-        <v>15</v>
+        <v>426</v>
       </c>
       <c r="R166" s="0" t="s">
-        <v>153</v>
+        <v>662</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B167" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C167" s="0" t="s">
-        <v>98</v>
+        <v>47</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>656</v>
+        <v>663</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>90</v>
+        <v>132</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>91</v>
+        <v>629</v>
       </c>
       <c r="H167" s="0" t="s">
-        <v>210</v>
+        <v>61</v>
       </c>
       <c r="I167" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K167" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L167" s="0" t="s">
-        <v>74</v>
+        <v>62</v>
       </c>
       <c r="M167" s="0" t="s">
-        <v>446</v>
+        <v>631</v>
       </c>
       <c r="N167" s="0" t="s">
-        <v>281</v>
+        <v>45</v>
       </c>
       <c r="O167" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P167" s="0" t="s">
-        <v>79</v>
+        <v>56</v>
       </c>
       <c r="Q167" s="0" t="s">
-        <v>657</v>
+        <v>45</v>
       </c>
       <c r="R167" s="0" t="s">
-        <v>213</v>
+        <v>65</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B168" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C168" s="0" t="s">
-        <v>98</v>
+        <v>47</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>658</v>
+        <v>664</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>46</v>
+        <v>243</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>64</v>
+        <v>244</v>
       </c>
       <c r="H168" s="0" t="s">
-        <v>327</v>
+        <v>61</v>
       </c>
       <c r="I168" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K168" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L168" s="0" t="s">
-        <v>66</v>
+        <v>120</v>
       </c>
       <c r="M168" s="0" t="s">
-        <v>67</v>
+        <v>247</v>
       </c>
       <c r="N168" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="O168" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P168" s="0" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="Q168" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="R168" s="0" t="s">
-        <v>330</v>
+        <v>71</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B169" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C169" s="0" t="s">
-        <v>44</v>
+        <v>101</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>659</v>
+        <v>665</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>644</v>
+        <v>118</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>645</v>
+        <v>119</v>
       </c>
       <c r="H169" s="0" t="s">
-        <v>660</v>
+        <v>169</v>
       </c>
       <c r="I169" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K169" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L169" s="0" t="s">
-        <v>183</v>
+        <v>120</v>
       </c>
       <c r="M169" s="0" t="s">
-        <v>621</v>
+        <v>121</v>
       </c>
       <c r="N169" s="0" t="s">
-        <v>661</v>
+        <v>45</v>
       </c>
       <c r="O169" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P169" s="0" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="Q169" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="R169" s="0" t="s">
-        <v>662</v>
+        <v>171</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B170" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C170" s="0" t="s">
-        <v>44</v>
+        <v>101</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>115</v>
+        <v>93</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>236</v>
+        <v>94</v>
       </c>
       <c r="H170" s="0" t="s">
-        <v>65</v>
+        <v>213</v>
       </c>
       <c r="I170" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K170" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L170" s="0" t="s">
-        <v>123</v>
+        <v>77</v>
       </c>
       <c r="M170" s="0" t="s">
-        <v>118</v>
+        <v>442</v>
       </c>
       <c r="N170" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="O170" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P170" s="0" t="s">
-        <v>74</v>
+        <v>82</v>
       </c>
       <c r="Q170" s="0" t="s">
-        <v>15</v>
+        <v>667</v>
       </c>
       <c r="R170" s="0" t="s">
-        <v>471</v>
+        <v>215</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B171" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C171" s="0" t="s">
-        <v>44</v>
+        <v>101</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>664</v>
+        <v>668</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>344</v>
+        <v>49</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>345</v>
+        <v>67</v>
       </c>
       <c r="H171" s="0" t="s">
-        <v>346</v>
+        <v>330</v>
       </c>
       <c r="I171" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K171" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L171" s="0" t="s">
-        <v>81</v>
+        <v>69</v>
       </c>
       <c r="M171" s="0" t="s">
-        <v>80</v>
+        <v>70</v>
       </c>
       <c r="N171" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="O171" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P171" s="0" t="s">
-        <v>171</v>
+        <v>56</v>
       </c>
       <c r="Q171" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="R171" s="0" t="s">
-        <v>349</v>
+        <v>333</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B172" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C172" s="0" t="s">
-        <v>98</v>
+        <v>47</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>665</v>
+        <v>669</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>666</v>
+        <v>654</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>667</v>
+        <v>655</v>
       </c>
       <c r="H172" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="I172" s="0" t="s">
-        <v>403</v>
+        <v>45</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K172" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L172" s="0" t="s">
-        <v>15</v>
+        <v>201</v>
       </c>
       <c r="M172" s="0" t="s">
-        <v>669</v>
+        <v>631</v>
       </c>
       <c r="N172" s="0" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
       <c r="O172" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P172" s="0" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="Q172" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="R172" s="0" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B173" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C173" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>673</v>
+        <v>118</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>674</v>
+        <v>239</v>
       </c>
       <c r="H173" s="0" t="s">
-        <v>675</v>
+        <v>68</v>
       </c>
       <c r="I173" s="0" t="s">
-        <v>676</v>
+        <v>45</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K173" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L173" s="0" t="s">
-        <v>50</v>
+        <v>127</v>
       </c>
       <c r="M173" s="0" t="s">
-        <v>677</v>
+        <v>121</v>
       </c>
       <c r="N173" s="0" t="s">
-        <v>678</v>
+        <v>45</v>
       </c>
       <c r="O173" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P173" s="0" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="Q173" s="0" t="s">
-        <v>679</v>
+        <v>45</v>
       </c>
       <c r="R173" s="0" t="s">
-        <v>680</v>
+        <v>467</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B174" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C174" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>681</v>
+        <v>674</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>46</v>
+        <v>347</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>332</v>
+        <v>348</v>
       </c>
       <c r="H174" s="0" t="s">
-        <v>682</v>
+        <v>349</v>
       </c>
       <c r="I174" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K174" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L174" s="0" t="s">
-        <v>219</v>
+        <v>84</v>
       </c>
       <c r="M174" s="0" t="s">
-        <v>67</v>
+        <v>83</v>
       </c>
       <c r="N174" s="0" t="s">
-        <v>683</v>
+        <v>45</v>
       </c>
       <c r="O174" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P174" s="0" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="Q174" s="0" t="s">
-        <v>684</v>
+        <v>45</v>
       </c>
       <c r="R174" s="0" t="s">
-        <v>685</v>
+        <v>352</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B175" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C175" s="0" t="s">
-        <v>44</v>
+        <v>101</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>625</v>
+        <v>675</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>373</v>
+        <v>676</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>626</v>
+        <v>677</v>
       </c>
       <c r="H175" s="0" t="s">
-        <v>182</v>
+        <v>678</v>
       </c>
       <c r="I175" s="0" t="s">
-        <v>15</v>
+        <v>406</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K175" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L175" s="0" t="s">
-        <v>627</v>
+        <v>45</v>
       </c>
       <c r="M175" s="0" t="s">
-        <v>211</v>
+        <v>679</v>
       </c>
       <c r="N175" s="0" t="s">
-        <v>212</v>
+        <v>680</v>
       </c>
       <c r="O175" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P175" s="0" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="Q175" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="R175" s="0" t="s">
-        <v>186</v>
+        <v>681</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B176" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C176" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="E176" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="F176" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>684</v>
+      </c>
+      <c r="H176" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="I176" s="0" t="s">
         <v>686</v>
       </c>
-      <c r="E176" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="J176" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K176" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L176" s="0" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="M176" s="0" t="s">
-        <v>394</v>
+        <v>687</v>
       </c>
       <c r="N176" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="O176" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P176" s="0" t="s">
-        <v>61</v>
+        <v>77</v>
       </c>
       <c r="Q176" s="0" t="s">
-        <v>126</v>
+        <v>689</v>
       </c>
       <c r="R176" s="0" t="s">
-        <v>395</v>
+        <v>690</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B177" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C177" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>625</v>
+        <v>691</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>373</v>
+        <v>49</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>626</v>
+        <v>335</v>
       </c>
       <c r="H177" s="0" t="s">
-        <v>182</v>
+        <v>692</v>
       </c>
       <c r="I177" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K177" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L177" s="0" t="s">
-        <v>627</v>
+        <v>221</v>
       </c>
       <c r="M177" s="0" t="s">
-        <v>211</v>
+        <v>70</v>
       </c>
       <c r="N177" s="0" t="s">
-        <v>212</v>
+        <v>693</v>
       </c>
       <c r="O177" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P177" s="0" t="s">
-        <v>79</v>
+        <v>208</v>
       </c>
       <c r="Q177" s="0" t="s">
-        <v>15</v>
+        <v>694</v>
       </c>
       <c r="R177" s="0" t="s">
-        <v>186</v>
+        <v>695</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B178" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C178" s="0" t="s">
-        <v>98</v>
+        <v>47</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>688</v>
+        <v>635</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>689</v>
+        <v>376</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>690</v>
+        <v>636</v>
       </c>
       <c r="H178" s="0" t="s">
-        <v>691</v>
+        <v>200</v>
       </c>
       <c r="I178" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K178" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L178" s="0" t="s">
-        <v>81</v>
+        <v>637</v>
       </c>
       <c r="M178" s="0" t="s">
-        <v>692</v>
+        <v>214</v>
       </c>
       <c r="N178" s="0" t="s">
-        <v>693</v>
+        <v>45</v>
       </c>
       <c r="O178" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P178" s="0" t="s">
-        <v>53</v>
+        <v>82</v>
       </c>
       <c r="Q178" s="0" t="s">
-        <v>15</v>
+        <v>149</v>
       </c>
       <c r="R178" s="0" t="s">
-        <v>694</v>
+        <v>204</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B179" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C179" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>696</v>
+        <v>118</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G179" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="H179" s="0" t="s">
+        <v>396</v>
+      </c>
+      <c r="I179" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="J179" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="K179" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="L179" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="M179" s="0" t="s">
+        <v>397</v>
+      </c>
+      <c r="N179" s="0" t="s">
         <v>697</v>
       </c>
-      <c r="H179" s="0" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="O179" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P179" s="0" t="s">
-        <v>81</v>
+        <v>64</v>
       </c>
       <c r="Q179" s="0" t="s">
-        <v>15</v>
+        <v>311</v>
       </c>
       <c r="R179" s="0" t="s">
-        <v>699</v>
+        <v>398</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B180" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C180" s="0" t="s">
-        <v>98</v>
+        <v>47</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>700</v>
+        <v>635</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>240</v>
+        <v>376</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>379</v>
+        <v>636</v>
       </c>
       <c r="H180" s="0" t="s">
-        <v>65</v>
+        <v>200</v>
       </c>
       <c r="I180" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K180" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L180" s="0" t="s">
-        <v>160</v>
+        <v>637</v>
       </c>
       <c r="M180" s="0" t="s">
-        <v>244</v>
+        <v>214</v>
       </c>
       <c r="N180" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="O180" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P180" s="0" t="s">
-        <v>53</v>
+        <v>82</v>
       </c>
       <c r="Q180" s="0" t="s">
-        <v>15</v>
+        <v>149</v>
       </c>
       <c r="R180" s="0" t="s">
-        <v>62</v>
+        <v>204</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B181" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C181" s="0" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="D181" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E181" s="0" t="s">
+        <v>699</v>
+      </c>
+      <c r="F181" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="G181" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="H181" s="0" t="s">
         <v>701</v>
       </c>
-      <c r="E181" s="0" t="s">
+      <c r="I181" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="J181" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="K181" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="L181" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="M181" s="0" t="s">
+        <v>702</v>
+      </c>
+      <c r="N181" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="O181" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="P181" s="0" t="s">
         <v>56</v>
       </c>
-      <c r="F181" s="0" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="Q181" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="R181" s="0" t="s">
-        <v>62</v>
+        <v>704</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B182" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C182" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>702</v>
+        <v>705</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>175</v>
+        <v>193</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>703</v>
+        <v>706</v>
       </c>
       <c r="H182" s="0" t="s">
-        <v>704</v>
+        <v>707</v>
       </c>
       <c r="I182" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K182" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L182" s="0" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="M182" s="0" t="s">
-        <v>705</v>
+        <v>708</v>
       </c>
       <c r="N182" s="0" t="s">
-        <v>648</v>
+        <v>45</v>
       </c>
       <c r="O182" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P182" s="0" t="s">
-        <v>171</v>
+        <v>189</v>
       </c>
       <c r="Q182" s="0" t="s">
-        <v>15</v>
+        <v>658</v>
       </c>
       <c r="R182" s="0" t="s">
-        <v>706</v>
+        <v>709</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B183" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C183" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>707</v>
+        <v>710</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="H183" s="0" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="I183" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K183" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L183" s="0" t="s">
-        <v>363</v>
+        <v>366</v>
       </c>
       <c r="M183" s="0" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="N183" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="O183" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P183" s="0" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="Q183" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="R183" s="0" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B184" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C184" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>708</v>
+        <v>711</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>510</v>
+        <v>506</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>511</v>
+        <v>507</v>
       </c>
       <c r="H184" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="I184" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K184" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L184" s="0" t="s">
-        <v>171</v>
+        <v>189</v>
       </c>
       <c r="M184" s="0" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="N184" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="O184" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P184" s="0" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="Q184" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="R184" s="0" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B185" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C185" s="0" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G185" s="0" t="s">
+        <v>454</v>
+      </c>
+      <c r="H185" s="0" t="s">
+        <v>455</v>
+      </c>
+      <c r="I185" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="J185" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="K185" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="L185" s="0" t="s">
+        <v>127</v>
+      </c>
+      <c r="M185" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="N185" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="O185" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="P185" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q185" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="R185" s="0" t="s">
         <v>458</v>
-      </c>
-[...31 lines deleted...]
-        <v>462</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="B186" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C186" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>711</v>
+        <v>714</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>492</v>
+        <v>488</v>
       </c>
       <c r="H186" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="I186" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K186" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="L186" s="0" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="M186" s="0" t="s">
-        <v>494</v>
+        <v>490</v>
       </c>
       <c r="N186" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="O186" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P186" s="0" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="Q186" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="R186" s="0" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1:BU12"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="137.467910766602" customWidth="1"/>
+    <col min="2" max="2" width="24.6175117492676" customWidth="1"/>
+    <col min="3" max="3" width="19.0595378875732" customWidth="1"/>
+    <col min="4" max="4" width="55.8510208129883" customWidth="1"/>
+    <col min="5" max="5" width="26.4853954315186" customWidth="1"/>
+    <col min="6" max="6" width="119.355354309082" customWidth="1"/>
+    <col min="7" max="7" width="50.2981452941895" customWidth="1"/>
+    <col min="8" max="8" width="9.140625" customWidth="1"/>
+    <col min="9" max="9" width="16.7160453796387" customWidth="1"/>
+    <col min="10" max="10" width="9.140625" customWidth="1"/>
+    <col min="11" max="11" width="9.140625" customWidth="1"/>
+    <col min="12" max="12" width="9.140625" customWidth="1"/>
+    <col min="13" max="13" width="9.140625" customWidth="1"/>
+    <col min="14" max="14" width="9.140625" customWidth="1"/>
+    <col min="15" max="15" width="9.140625" customWidth="1"/>
+    <col min="16" max="16" width="9.140625" customWidth="1"/>
+    <col min="17" max="17" width="9.140625" customWidth="1"/>
+    <col min="18" max="18" width="9.140625" customWidth="1"/>
+    <col min="19" max="19" width="9.140625" customWidth="1"/>
+    <col min="20" max="20" width="9.140625" customWidth="1"/>
+    <col min="21" max="21" width="9.140625" customWidth="1"/>
+    <col min="22" max="22" width="9.140625" customWidth="1"/>
+    <col min="23" max="23" width="9.140625" customWidth="1"/>
+    <col min="24" max="24" width="9.140625" customWidth="1"/>
+    <col min="25" max="25" width="9.140625" customWidth="1"/>
+    <col min="26" max="26" width="9.140625" customWidth="1"/>
+    <col min="27" max="27" width="9.140625" customWidth="1"/>
+    <col min="28" max="28" width="9.140625" customWidth="1"/>
+    <col min="29" max="29" width="9.140625" customWidth="1"/>
+    <col min="30" max="30" width="9.140625" customWidth="1"/>
+    <col min="31" max="31" width="9.140625" customWidth="1"/>
+    <col min="32" max="32" width="9.140625" customWidth="1"/>
+    <col min="33" max="33" width="9.140625" customWidth="1"/>
+    <col min="34" max="34" width="9.140625" customWidth="1"/>
+    <col min="35" max="35" width="9.140625" customWidth="1"/>
+    <col min="36" max="36" width="9.140625" customWidth="1"/>
+    <col min="37" max="37" width="9.140625" customWidth="1"/>
+    <col min="38" max="38" width="9.140625" customWidth="1"/>
+    <col min="39" max="39" width="9.140625" customWidth="1"/>
+    <col min="40" max="40" width="9.140625" customWidth="1"/>
+    <col min="41" max="41" width="9.140625" customWidth="1"/>
+    <col min="42" max="42" width="9.140625" customWidth="1"/>
+    <col min="43" max="43" width="9.140625" customWidth="1"/>
+    <col min="44" max="44" width="9.140625" customWidth="1"/>
+    <col min="45" max="45" width="9.140625" customWidth="1"/>
+    <col min="46" max="46" width="9.140625" customWidth="1"/>
+    <col min="47" max="47" width="9.140625" customWidth="1"/>
+    <col min="48" max="48" width="9.140625" customWidth="1"/>
+    <col min="49" max="49" width="9.140625" customWidth="1"/>
+    <col min="50" max="50" width="9.140625" customWidth="1"/>
+    <col min="51" max="51" width="9.140625" customWidth="1"/>
+    <col min="52" max="52" width="9.140625" customWidth="1"/>
+    <col min="53" max="53" width="9.140625" customWidth="1"/>
+    <col min="54" max="54" width="9.140625" customWidth="1"/>
+    <col min="55" max="55" width="9.140625" customWidth="1"/>
+    <col min="56" max="56" width="9.140625" customWidth="1"/>
+    <col min="57" max="57" width="9.140625" customWidth="1"/>
+    <col min="58" max="58" width="9.140625" customWidth="1"/>
+    <col min="59" max="59" width="9.140625" customWidth="1"/>
+    <col min="60" max="60" width="9.140625" customWidth="1"/>
+    <col min="61" max="61" width="9.140625" customWidth="1"/>
+    <col min="62" max="62" width="9.140625" customWidth="1"/>
+    <col min="63" max="63" width="9.140625" customWidth="1"/>
+    <col min="64" max="64" width="9.140625" customWidth="1"/>
+    <col min="65" max="65" width="9.140625" customWidth="1"/>
+    <col min="66" max="66" width="9.140625" customWidth="1"/>
+    <col min="67" max="67" width="9.140625" customWidth="1"/>
+    <col min="68" max="68" width="9.140625" customWidth="1"/>
+    <col min="69" max="69" width="9.140625" customWidth="1"/>
+    <col min="70" max="70" width="9.140625" customWidth="1"/>
+    <col min="71" max="71" width="9.140625" customWidth="1"/>
+    <col min="72" max="72" width="9.140625" customWidth="1"/>
+    <col min="73" max="73" width="9.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="0" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="0" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="0" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="0" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="1" t="s">
+        <v>715</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>716</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>717</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>718</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>719</v>
+      </c>
+      <c r="F10" s="1" t="s">
+        <v>720</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>721</v>
+      </c>
+      <c r="H10" s="1" t="s">
+        <v>722</v>
+      </c>
+      <c r="I10" s="1" t="s">
+        <v>723</v>
+      </c>
+      <c r="J10" s="1"/>
+      <c r="K10" s="1"/>
+      <c r="L10" s="1"/>
+      <c r="M10" s="1"/>
+      <c r="N10" s="1"/>
+      <c r="O10" s="1"/>
+      <c r="P10" s="1"/>
+      <c r="Q10" s="1"/>
+      <c r="R10" s="1"/>
+      <c r="S10" s="1"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+      <c r="X10" s="1"/>
+      <c r="Y10" s="1"/>
+      <c r="Z10" s="1"/>
+      <c r="AA10" s="1"/>
+      <c r="AB10" s="1"/>
+      <c r="AC10" s="1"/>
+      <c r="AD10" s="1"/>
+      <c r="AE10" s="1"/>
+      <c r="AF10" s="1"/>
+      <c r="AG10" s="1"/>
+      <c r="AH10" s="1"/>
+      <c r="AI10" s="1"/>
+      <c r="AJ10" s="1"/>
+      <c r="AK10" s="1"/>
+      <c r="AL10" s="1"/>
+      <c r="AM10" s="1"/>
+      <c r="AN10" s="1"/>
+      <c r="AO10" s="1"/>
+      <c r="AP10" s="1"/>
+      <c r="AQ10" s="1"/>
+      <c r="AR10" s="1"/>
+      <c r="AS10" s="1"/>
+      <c r="AT10" s="1"/>
+      <c r="AU10" s="1"/>
+      <c r="AV10" s="1"/>
+      <c r="AW10" s="1"/>
+      <c r="AX10" s="1"/>
+      <c r="AY10" s="1"/>
+      <c r="AZ10" s="1"/>
+      <c r="BA10" s="1"/>
+      <c r="BB10" s="1"/>
+      <c r="BC10" s="1"/>
+      <c r="BD10" s="1"/>
+      <c r="BE10" s="1"/>
+      <c r="BF10" s="1"/>
+      <c r="BG10" s="1"/>
+      <c r="BH10" s="1"/>
+      <c r="BI10" s="1"/>
+      <c r="BJ10" s="1"/>
+      <c r="BK10" s="1"/>
+      <c r="BL10" s="1"/>
+      <c r="BM10" s="1"/>
+      <c r="BN10" s="1"/>
+      <c r="BO10" s="1"/>
+      <c r="BP10" s="1"/>
+      <c r="BQ10" s="1"/>
+      <c r="BR10" s="1"/>
+      <c r="BS10" s="1"/>
+      <c r="BT10" s="1"/>
+      <c r="BU10" s="1"/>
+    </row>
+    <row r="11">
+      <c r="A11" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="B11" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="C11" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="D11" s="0" t="s">
+        <v>726</v>
+      </c>
+      <c r="E11" s="0" t="s">
+        <v>442</v>
+      </c>
+      <c r="F11" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="G11" s="0" t="s">
+        <v>728</v>
+      </c>
+      <c r="H11" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="I11" s="0" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="B12" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="C12" s="0" t="s">
+        <v>729</v>
+      </c>
+      <c r="D12" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E12" s="0" t="s">
+        <v>442</v>
+      </c>
+      <c r="F12" s="0" t="s">
+        <v>731</v>
+      </c>
+      <c r="G12" s="0" t="s">
+        <v>728</v>
+      </c>
+      <c r="H12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="I12" s="0" t="s">
+        <v>45</v>
+      </c>
+    </row>
+  </sheetData>
+  <headerFooter/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:BX206"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="137.342971801758" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="16.8503913879395" customWidth="1"/>
+    <col min="1" max="1" width="137.467910766602" customWidth="1"/>
+    <col min="2" max="2" width="21.9820461273193" customWidth="1"/>
+    <col min="3" max="3" width="20.023193359375" customWidth="1"/>
     <col min="4" max="4" width="20.1532249450684" customWidth="1"/>
-    <col min="5" max="5" width="17.5667171478271" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="12" max="12" width="21.3445873260498" customWidth="1"/>
+    <col min="5" max="5" width="18.9249477386475" customWidth="1"/>
+    <col min="6" max="6" width="21.1659736633301" customWidth="1"/>
+    <col min="7" max="7" width="17.8236141204834" customWidth="1"/>
+    <col min="8" max="8" width="16.8503913879395" customWidth="1"/>
+    <col min="9" max="9" width="17.5667171478271" customWidth="1"/>
+    <col min="10" max="10" width="21.3445873260498" customWidth="1"/>
+    <col min="11" max="11" width="63.0541000366211" customWidth="1"/>
+    <col min="12" max="12" width="41.5243301391602" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
     <col min="27" max="27" width="9.140625" customWidth="1"/>
     <col min="28" max="28" width="9.140625" customWidth="1"/>
     <col min="29" max="29" width="9.140625" customWidth="1"/>
     <col min="30" max="30" width="9.140625" customWidth="1"/>
     <col min="31" max="31" width="9.140625" customWidth="1"/>
     <col min="32" max="32" width="9.140625" customWidth="1"/>
     <col min="33" max="33" width="9.140625" customWidth="1"/>
     <col min="34" max="34" width="9.140625" customWidth="1"/>
     <col min="35" max="35" width="9.140625" customWidth="1"/>
     <col min="36" max="36" width="9.140625" customWidth="1"/>
     <col min="37" max="37" width="9.140625" customWidth="1"/>
@@ -13005,84 +13289,84 @@
     <col min="76" max="76" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>29</v>
+        <v>732</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>712</v>
+        <v>39</v>
       </c>
       <c r="D10" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="E10" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="E10" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F10" s="1" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>714</v>
+        <v>733</v>
       </c>
       <c r="I10" s="1" t="s">
-        <v>10</v>
+        <v>734</v>
       </c>
       <c r="J10" s="1" t="s">
-        <v>715</v>
+        <v>735</v>
       </c>
       <c r="K10" s="1" t="s">
-        <v>40</v>
+        <v>736</v>
       </c>
       <c r="L10" s="1" t="s">
-        <v>716</v>
+        <v>737</v>
       </c>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
       <c r="P10" s="1"/>
       <c r="Q10" s="1"/>
       <c r="R10" s="1"/>
       <c r="S10" s="1"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
       <c r="X10" s="1"/>
       <c r="Y10" s="1"/>
       <c r="Z10" s="1"/>
       <c r="AA10" s="1"/>
       <c r="AB10" s="1"/>
       <c r="AC10" s="1"/>
       <c r="AD10" s="1"/>
       <c r="AE10" s="1"/>
       <c r="AF10" s="1"/>
       <c r="AG10" s="1"/>
       <c r="AH10" s="1"/>
       <c r="AI10" s="1"/>
       <c r="AJ10" s="1"/>
@@ -13107,8131 +13391,6982 @@
       <c r="BC10" s="1"/>
       <c r="BD10" s="1"/>
       <c r="BE10" s="1"/>
       <c r="BF10" s="1"/>
       <c r="BG10" s="1"/>
       <c r="BH10" s="1"/>
       <c r="BI10" s="1"/>
       <c r="BJ10" s="1"/>
       <c r="BK10" s="1"/>
       <c r="BL10" s="1"/>
       <c r="BM10" s="1"/>
       <c r="BN10" s="1"/>
       <c r="BO10" s="1"/>
       <c r="BP10" s="1"/>
       <c r="BQ10" s="1"/>
       <c r="BR10" s="1"/>
       <c r="BS10" s="1"/>
       <c r="BT10" s="1"/>
       <c r="BU10" s="1"/>
       <c r="BV10" s="1"/>
       <c r="BW10" s="1"/>
       <c r="BX10" s="1"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>46</v>
+        <v>738</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>15</v>
+        <v>54</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K11" s="0" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>56</v>
+        <v>738</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>15</v>
+        <v>63</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K12" s="0" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>46</v>
+        <v>738</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>66</v>
+        <v>56</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I13" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K13" s="0" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>70</v>
+        <v>738</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>15</v>
+        <v>76</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K14" s="0" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>56</v>
+        <v>738</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>15</v>
+        <v>83</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I15" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K15" s="0" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>85</v>
+        <v>738</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>15</v>
+        <v>89</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>15</v>
+        <v>88</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>59</v>
+        <v>82</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>86</v>
+        <v>62</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I16" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K16" s="0" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>56</v>
+        <v>738</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>15</v>
+        <v>83</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I17" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K17" s="0" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>90</v>
+        <v>738</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>15</v>
+        <v>95</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>15</v>
+        <v>93</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>74</v>
+        <v>82</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>92</v>
+        <v>77</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I18" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K18" s="0" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>94</v>
+        <v>738</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>15</v>
+        <v>99</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>15</v>
+        <v>97</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>66</v>
+        <v>56</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>96</v>
+        <v>69</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I19" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K19" s="0" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>100</v>
+        <v>738</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>15</v>
+        <v>107</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>15</v>
+        <v>103</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I20" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K20" s="0" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>108</v>
+        <v>738</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>15</v>
+        <v>114</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>15</v>
+        <v>111</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>15</v>
+        <v>115</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>111</v>
+        <v>45</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I21" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K21" s="0" t="s">
-        <v>112</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>115</v>
+        <v>738</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>15</v>
+        <v>121</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>15</v>
+        <v>118</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>117</v>
+        <v>84</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I22" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K22" s="0" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>100</v>
+        <v>738</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>15</v>
+        <v>174</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>435</v>
+        <v>431</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>15</v>
+        <v>103</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>15</v>
+        <v>147</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>156</v>
+        <v>45</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I23" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K23" s="0" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>115</v>
+        <v>738</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>15</v>
+        <v>128</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>15</v>
+        <v>118</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>123</v>
+        <v>77</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I24" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K24" s="0" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>15</v>
+        <v>738</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>15</v>
+        <v>679</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>667</v>
+        <v>677</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>15</v>
+        <v>75</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>669</v>
+        <v>45</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I25" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K25" s="0" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>129</v>
+        <v>738</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>15</v>
+        <v>63</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>15</v>
+        <v>132</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>81</v>
+        <v>115</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>60</v>
+        <v>84</v>
       </c>
       <c r="H26" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I26" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K26" s="0" t="s">
-        <v>112</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>134</v>
+        <v>738</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>15</v>
+        <v>140</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>15</v>
+        <v>137</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>117</v>
+        <v>84</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>137</v>
+        <v>120</v>
       </c>
       <c r="H27" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I27" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K27" s="0" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>397</v>
+        <v>738</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>15</v>
+        <v>402</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>15</v>
+        <v>400</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>103</v>
+        <v>53</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>399</v>
+        <v>106</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I28" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K28" s="0" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>140</v>
+        <v>738</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>15</v>
+        <v>143</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>143</v>
+        <v>82</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I29" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K29" s="0" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>148</v>
+        <v>738</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>15</v>
+        <v>63</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>149</v>
+        <v>168</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>15</v>
+        <v>167</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>60</v>
+        <v>82</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I30" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K30" s="0" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>100</v>
+        <v>738</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>15</v>
+        <v>174</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>155</v>
+        <v>173</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>15</v>
+        <v>103</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>15</v>
+        <v>147</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>156</v>
+        <v>45</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I31" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K31" s="0" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>85</v>
+        <v>738</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>15</v>
+        <v>179</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>158</v>
+        <v>176</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>15</v>
+        <v>88</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>160</v>
+        <v>75</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>161</v>
+        <v>178</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I32" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K32" s="0" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>148</v>
+        <v>738</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>15</v>
+        <v>63</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>149</v>
+        <v>168</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>15</v>
+        <v>167</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>60</v>
+        <v>82</v>
       </c>
       <c r="H33" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I33" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K33" s="0" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>166</v>
+        <v>738</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>15</v>
+        <v>188</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>167</v>
+        <v>185</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>15</v>
+        <v>184</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>123</v>
+        <v>189</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>170</v>
+        <v>127</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I34" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K34" s="0" t="s">
-        <v>171</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>718</v>
+        <v>738</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>15</v>
+        <v>739</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>719</v>
+        <v>740</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>15</v>
+        <v>741</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>15</v>
+        <v>64</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>720</v>
+        <v>45</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I35" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K35" s="0" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>175</v>
+        <v>738</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>15</v>
+        <v>140</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>176</v>
+        <v>194</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>15</v>
+        <v>193</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>178</v>
+        <v>64</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>137</v>
+        <v>196</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I36" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K36" s="0" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>140</v>
+        <v>738</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>15</v>
+        <v>202</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>181</v>
+        <v>199</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>15</v>
+        <v>143</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>183</v>
+        <v>108</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>184</v>
+        <v>201</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I37" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K37" s="0" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>208</v>
+        <v>738</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>15</v>
+        <v>214</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>15</v>
+        <v>211</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>123</v>
+        <v>108</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>211</v>
+        <v>127</v>
       </c>
       <c r="H38" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I38" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K38" s="0" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>134</v>
+        <v>738</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>15</v>
+        <v>574</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>563</v>
+        <v>572</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>15</v>
+        <v>137</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>160</v>
+        <v>64</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>565</v>
+        <v>178</v>
       </c>
       <c r="H39" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I39" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K39" s="0" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>188</v>
+        <v>738</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>189</v>
+        <v>207</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>15</v>
+        <v>206</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>59</v>
+        <v>208</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="H40" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I40" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K40" s="0" t="s">
-        <v>190</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>85</v>
+        <v>738</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>15</v>
+        <v>210</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>158</v>
+        <v>176</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>15</v>
+        <v>88</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>160</v>
+        <v>75</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>207</v>
+        <v>178</v>
       </c>
       <c r="H41" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I41" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K41" s="0" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>208</v>
+        <v>738</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>15</v>
+        <v>214</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>15</v>
+        <v>211</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>123</v>
+        <v>108</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>211</v>
+        <v>127</v>
       </c>
       <c r="H42" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I42" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K42" s="0" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>100</v>
+        <v>738</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>15</v>
+        <v>174</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>435</v>
+        <v>431</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>15</v>
+        <v>103</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>15</v>
+        <v>147</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>156</v>
+        <v>45</v>
       </c>
       <c r="H43" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I43" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K43" s="0" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>200</v>
+        <v>738</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>15</v>
+        <v>164</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>201</v>
+        <v>161</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>15</v>
+        <v>160</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>50</v>
+        <v>64</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>204</v>
+        <v>53</v>
       </c>
       <c r="H44" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I44" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K44" s="0" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>215</v>
+        <v>738</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>15</v>
+        <v>222</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>15</v>
+        <v>217</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>219</v>
+        <v>75</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="H45" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I45" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K45" s="0" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>140</v>
+        <v>738</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>15</v>
+        <v>143</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>143</v>
+        <v>82</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="H46" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I46" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K46" s="0" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>215</v>
+        <v>738</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>15</v>
+        <v>222</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>15</v>
+        <v>217</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>227</v>
+        <v>75</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>220</v>
+        <v>230</v>
       </c>
       <c r="H47" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I47" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K47" s="0" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>115</v>
+        <v>738</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>15</v>
+        <v>121</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>15</v>
+        <v>118</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>233</v>
+        <v>84</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>118</v>
+        <v>236</v>
       </c>
       <c r="H48" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I48" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K48" s="0" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>115</v>
+        <v>738</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>15</v>
+        <v>121</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>15</v>
+        <v>118</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>123</v>
+        <v>77</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>118</v>
+        <v>127</v>
       </c>
       <c r="H49" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I49" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K49" s="0" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>240</v>
+        <v>738</v>
       </c>
       <c r="C50" s="0" t="s">
-        <v>15</v>
+        <v>247</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>15</v>
+        <v>243</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>117</v>
+        <v>56</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>244</v>
+        <v>120</v>
       </c>
       <c r="H50" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I50" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K50" s="0" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>192</v>
+        <v>738</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>15</v>
+        <v>157</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>193</v>
+        <v>153</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>15</v>
+        <v>152</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>196</v>
+        <v>56</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>197</v>
+        <v>156</v>
       </c>
       <c r="H51" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I51" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K51" s="0" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>115</v>
+        <v>738</v>
       </c>
       <c r="C52" s="0" t="s">
-        <v>15</v>
+        <v>121</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>15</v>
+        <v>118</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>81</v>
+        <v>189</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>118</v>
+        <v>84</v>
       </c>
       <c r="H52" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I52" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K52" s="0" t="s">
-        <v>171</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>254</v>
+        <v>738</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>15</v>
+        <v>260</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>15</v>
+        <v>257</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>103</v>
+        <v>64</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>257</v>
+        <v>106</v>
       </c>
       <c r="H53" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I53" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K53" s="0" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>261</v>
+        <v>738</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>15</v>
+        <v>157</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>15</v>
+        <v>264</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>264</v>
+        <v>56</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>197</v>
+        <v>267</v>
       </c>
       <c r="H54" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I54" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K54" s="0" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B55" s="0" t="s">
+        <v>738</v>
+      </c>
+      <c r="C55" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="D55" s="0" t="s">
+        <v>271</v>
+      </c>
+      <c r="E55" s="0" t="s">
+        <v>270</v>
+      </c>
+      <c r="F55" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="G55" s="0" t="s">
         <v>267</v>
       </c>
-      <c r="C55" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H55" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I55" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K55" s="0" t="s">
-        <v>190</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>15</v>
+        <v>738</v>
       </c>
       <c r="C56" s="0" t="s">
-        <v>15</v>
+        <v>679</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>667</v>
+        <v>677</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="F56" s="0" t="s">
-        <v>15</v>
+        <v>75</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>669</v>
+        <v>45</v>
       </c>
       <c r="H56" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I56" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K56" s="0" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>208</v>
+        <v>738</v>
       </c>
       <c r="C57" s="0" t="s">
-        <v>15</v>
+        <v>214</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>368</v>
+        <v>371</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>15</v>
+        <v>211</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>123</v>
+        <v>108</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>211</v>
+        <v>127</v>
       </c>
       <c r="H57" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I57" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K57" s="0" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>271</v>
+        <v>738</v>
       </c>
       <c r="C58" s="0" t="s">
-        <v>15</v>
+        <v>277</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>15</v>
+        <v>274</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>15</v>
+        <v>53</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>274</v>
+        <v>45</v>
       </c>
       <c r="H58" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I58" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K58" s="0" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>46</v>
+        <v>738</v>
       </c>
       <c r="C59" s="0" t="s">
-        <v>15</v>
+        <v>283</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
       <c r="F59" s="0" t="s">
-        <v>196</v>
+        <v>53</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>280</v>
+        <v>156</v>
       </c>
       <c r="H59" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I59" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K59" s="0" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>134</v>
+        <v>738</v>
       </c>
       <c r="C60" s="0" t="s">
-        <v>15</v>
+        <v>140</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>15</v>
+        <v>137</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>178</v>
+        <v>208</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>137</v>
+        <v>196</v>
       </c>
       <c r="H60" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I60" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K60" s="0" t="s">
-        <v>190</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>115</v>
+        <v>738</v>
       </c>
       <c r="C61" s="0" t="s">
-        <v>15</v>
+        <v>291</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>15</v>
+        <v>118</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>81</v>
+        <v>189</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>289</v>
+        <v>84</v>
       </c>
       <c r="H61" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I61" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K61" s="0" t="s">
-        <v>171</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>115</v>
+        <v>738</v>
       </c>
       <c r="C62" s="0" t="s">
-        <v>15</v>
+        <v>291</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>15</v>
+        <v>118</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>117</v>
+        <v>64</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>289</v>
+        <v>120</v>
       </c>
       <c r="H62" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I62" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K62" s="0" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>294</v>
+        <v>738</v>
       </c>
       <c r="C63" s="0" t="s">
-        <v>15</v>
+        <v>121</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>15</v>
+        <v>296</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>117</v>
+        <v>189</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="H63" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I63" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K63" s="0" t="s">
-        <v>171</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>299</v>
+        <v>738</v>
       </c>
       <c r="C64" s="0" t="s">
-        <v>15</v>
+        <v>247</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>15</v>
+        <v>301</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>103</v>
+        <v>53</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>244</v>
+        <v>106</v>
       </c>
       <c r="H64" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I64" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K64" s="0" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>46</v>
+        <v>738</v>
       </c>
       <c r="C65" s="0" t="s">
-        <v>15</v>
+        <v>54</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="H65" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I65" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K65" s="0" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>115</v>
+        <v>738</v>
       </c>
       <c r="C66" s="0" t="s">
-        <v>15</v>
+        <v>121</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>15</v>
+        <v>118</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>117</v>
+        <v>84</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="H66" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I66" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K66" s="0" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>85</v>
+        <v>738</v>
       </c>
       <c r="C67" s="0" t="s">
-        <v>15</v>
+        <v>315</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>15</v>
+        <v>88</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>183</v>
+        <v>84</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>312</v>
+        <v>201</v>
       </c>
       <c r="H67" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I67" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K67" s="0" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>129</v>
+        <v>738</v>
       </c>
       <c r="C68" s="0" t="s">
-        <v>15</v>
+        <v>321</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>15</v>
+        <v>132</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>233</v>
+        <v>75</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>318</v>
+        <v>236</v>
       </c>
       <c r="H68" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I68" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K68" s="0" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>261</v>
+        <v>738</v>
       </c>
       <c r="C69" s="0" t="s">
-        <v>15</v>
+        <v>157</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>15</v>
+        <v>264</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>264</v>
+        <v>56</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>197</v>
+        <v>267</v>
       </c>
       <c r="H69" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I69" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K69" s="0" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>129</v>
+        <v>738</v>
       </c>
       <c r="C70" s="0" t="s">
-        <v>15</v>
+        <v>83</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>15</v>
+        <v>132</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>66</v>
+        <v>56</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>80</v>
+        <v>69</v>
       </c>
       <c r="H70" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I70" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K70" s="0" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>85</v>
+        <v>738</v>
       </c>
       <c r="C71" s="0" t="s">
-        <v>15</v>
+        <v>89</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>15</v>
+        <v>88</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>59</v>
+        <v>82</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>86</v>
+        <v>62</v>
       </c>
       <c r="H71" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I71" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K71" s="0" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>46</v>
+        <v>738</v>
       </c>
       <c r="C72" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>66</v>
+        <v>56</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="H72" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I72" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K72" s="0" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>373</v>
+        <v>738</v>
       </c>
       <c r="C73" s="0" t="s">
-        <v>15</v>
+        <v>214</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>597</v>
+        <v>606</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>15</v>
+        <v>376</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>190</v>
+        <v>147</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="H73" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I73" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K73" s="0" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>46</v>
+        <v>738</v>
       </c>
       <c r="C74" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>219</v>
+        <v>208</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>67</v>
+        <v>221</v>
       </c>
       <c r="H74" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I74" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K74" s="0" t="s">
-        <v>190</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>188</v>
+        <v>738</v>
       </c>
       <c r="C75" s="0" t="s">
-        <v>15</v>
+        <v>340</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>15</v>
+        <v>206</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>336</v>
+        <v>108</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="H75" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I75" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K75" s="0" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>254</v>
+        <v>738</v>
       </c>
       <c r="C76" s="0" t="s">
-        <v>15</v>
+        <v>345</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>341</v>
+        <v>344</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>15</v>
+        <v>257</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>50</v>
+        <v>189</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>342</v>
+        <v>53</v>
       </c>
       <c r="H76" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I76" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K76" s="0" t="s">
-        <v>171</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>552</v>
+        <v>738</v>
       </c>
       <c r="C77" s="0" t="s">
-        <v>15</v>
+        <v>564</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>553</v>
+        <v>562</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>15</v>
+        <v>561</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>103</v>
+        <v>189</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>555</v>
+        <v>106</v>
       </c>
       <c r="H77" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I77" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K77" s="0" t="s">
-        <v>171</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>344</v>
+        <v>738</v>
       </c>
       <c r="C78" s="0" t="s">
-        <v>15</v>
+        <v>83</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>15</v>
+        <v>347</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>81</v>
+        <v>189</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="H78" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I78" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K78" s="0" t="s">
-        <v>171</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>351</v>
+        <v>738</v>
       </c>
       <c r="C79" s="0" t="s">
-        <v>15</v>
+        <v>222</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>352</v>
+        <v>355</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>15</v>
+        <v>354</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>171</v>
+        <v>115</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>220</v>
+        <v>189</v>
       </c>
       <c r="H79" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I79" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K79" s="0" t="s">
-        <v>112</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>115</v>
+        <v>738</v>
       </c>
       <c r="C80" s="0" t="s">
-        <v>15</v>
+        <v>121</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>15</v>
+        <v>118</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>117</v>
+        <v>64</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="H80" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I80" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K80" s="0" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>129</v>
+        <v>738</v>
       </c>
       <c r="C81" s="0" t="s">
-        <v>15</v>
+        <v>83</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>15</v>
+        <v>132</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>363</v>
+        <v>56</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>80</v>
+        <v>366</v>
       </c>
       <c r="H81" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I81" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K81" s="0" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>208</v>
+        <v>738</v>
       </c>
       <c r="C82" s="0" t="s">
-        <v>15</v>
+        <v>214</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>368</v>
+        <v>371</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>15</v>
+        <v>211</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>123</v>
+        <v>108</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>211</v>
+        <v>127</v>
       </c>
       <c r="H82" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I82" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K82" s="0" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>115</v>
+        <v>738</v>
       </c>
       <c r="C83" s="0" t="s">
-        <v>15</v>
+        <v>291</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>15</v>
+        <v>118</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>233</v>
+        <v>84</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>289</v>
+        <v>236</v>
       </c>
       <c r="H83" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I83" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K83" s="0" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>373</v>
+        <v>738</v>
       </c>
       <c r="C84" s="0" t="s">
-        <v>15</v>
+        <v>214</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>626</v>
+        <v>636</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>15</v>
+        <v>376</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>627</v>
+        <v>82</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>211</v>
+        <v>637</v>
       </c>
       <c r="H84" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I84" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K84" s="0" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>115</v>
+        <v>738</v>
       </c>
       <c r="C85" s="0" t="s">
-        <v>15</v>
+        <v>291</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>15</v>
+        <v>118</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>233</v>
+        <v>84</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>289</v>
+        <v>236</v>
       </c>
       <c r="H85" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I85" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K85" s="0" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>373</v>
+        <v>738</v>
       </c>
       <c r="C86" s="0" t="s">
-        <v>15</v>
+        <v>345</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>374</v>
+        <v>377</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>15</v>
+        <v>376</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>363</v>
+        <v>75</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>342</v>
+        <v>366</v>
       </c>
       <c r="H86" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I86" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K86" s="0" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>15</v>
+        <v>738</v>
       </c>
       <c r="C87" s="0" t="s">
-        <v>15</v>
+        <v>380</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>377</v>
+        <v>45</v>
       </c>
       <c r="H87" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I87" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K87" s="0" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>240</v>
+        <v>738</v>
       </c>
       <c r="C88" s="0" t="s">
-        <v>15</v>
+        <v>247</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>379</v>
+        <v>382</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>15</v>
+        <v>243</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>160</v>
+        <v>56</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>244</v>
+        <v>178</v>
       </c>
       <c r="H88" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I88" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K88" s="0" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>344</v>
+        <v>738</v>
       </c>
       <c r="C89" s="0" t="s">
-        <v>15</v>
+        <v>386</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>15</v>
+        <v>347</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>53</v>
+        <v>208</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>383</v>
+        <v>56</v>
       </c>
       <c r="H89" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I89" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K89" s="0" t="s">
-        <v>190</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>56</v>
+        <v>738</v>
       </c>
       <c r="C90" s="0" t="s">
-        <v>15</v>
+        <v>390</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>171</v>
+        <v>64</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>387</v>
+        <v>189</v>
       </c>
       <c r="H90" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I90" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K90" s="0" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>299</v>
+        <v>738</v>
       </c>
       <c r="C91" s="0" t="s">
-        <v>15</v>
+        <v>247</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>15</v>
+        <v>301</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>103</v>
+        <v>53</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>244</v>
+        <v>106</v>
       </c>
       <c r="H91" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I91" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K91" s="0" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>115</v>
+        <v>738</v>
       </c>
       <c r="C92" s="0" t="s">
-        <v>15</v>
+        <v>397</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>15</v>
+        <v>118</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>394</v>
+        <v>62</v>
       </c>
       <c r="H92" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I92" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K92" s="0" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>397</v>
+        <v>738</v>
       </c>
       <c r="C93" s="0" t="s">
-        <v>15</v>
+        <v>402</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>15</v>
+        <v>400</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>103</v>
+        <v>53</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>399</v>
+        <v>106</v>
       </c>
       <c r="H93" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I93" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K93" s="0" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>56</v>
+        <v>738</v>
       </c>
       <c r="C94" s="0" t="s">
-        <v>15</v>
+        <v>63</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="H94" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I94" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K94" s="0" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>646</v>
+        <v>738</v>
       </c>
       <c r="C95" s="0" t="s">
-        <v>15</v>
+        <v>174</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>647</v>
+        <v>657</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>15</v>
+        <v>656</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>15</v>
+        <v>208</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>156</v>
+        <v>45</v>
       </c>
       <c r="H95" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I95" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K95" s="0" t="s">
-        <v>190</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>70</v>
+        <v>738</v>
       </c>
       <c r="C96" s="0" t="s">
-        <v>15</v>
+        <v>76</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H96" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I96" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K96" s="0" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>140</v>
+        <v>738</v>
       </c>
       <c r="C97" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>15</v>
+        <v>143</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>143</v>
+        <v>82</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="H97" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I97" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K97" s="0" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>294</v>
+        <v>738</v>
       </c>
       <c r="C98" s="0" t="s">
-        <v>15</v>
+        <v>412</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>414</v>
+        <v>410</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>15</v>
+        <v>296</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>74</v>
+        <v>147</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>416</v>
+        <v>77</v>
       </c>
       <c r="H98" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I98" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K98" s="0" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>419</v>
+        <v>738</v>
       </c>
       <c r="C99" s="0" t="s">
-        <v>15</v>
+        <v>277</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>15</v>
+        <v>415</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>15</v>
+        <v>75</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>274</v>
+        <v>45</v>
       </c>
       <c r="H99" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I99" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K99" s="0" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>115</v>
+        <v>738</v>
       </c>
       <c r="C100" s="0" t="s">
-        <v>15</v>
+        <v>121</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>15</v>
+        <v>118</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>123</v>
+        <v>77</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>118</v>
+        <v>127</v>
       </c>
       <c r="H100" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I100" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K100" s="0" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>425</v>
+        <v>738</v>
       </c>
       <c r="C101" s="0" t="s">
-        <v>15</v>
+        <v>424</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>15</v>
+        <v>421</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>112</v>
+        <v>84</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>428</v>
+        <v>115</v>
       </c>
       <c r="H101" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I101" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K101" s="0" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>85</v>
+        <v>738</v>
       </c>
       <c r="C102" s="0" t="s">
-        <v>15</v>
+        <v>89</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>433</v>
+        <v>429</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>15</v>
+        <v>88</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>59</v>
+        <v>82</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>86</v>
+        <v>62</v>
       </c>
       <c r="H102" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I102" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K102" s="0" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>140</v>
+        <v>738</v>
       </c>
       <c r="C103" s="0" t="s">
-        <v>15</v>
+        <v>742</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>181</v>
+        <v>199</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>15</v>
+        <v>143</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>183</v>
+        <v>108</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>721</v>
+        <v>201</v>
       </c>
       <c r="H103" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I103" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K103" s="0" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>100</v>
+        <v>738</v>
       </c>
       <c r="C104" s="0" t="s">
-        <v>15</v>
+        <v>174</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>435</v>
+        <v>431</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>15</v>
+        <v>103</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>15</v>
+        <v>147</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>156</v>
+        <v>45</v>
       </c>
       <c r="H104" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I104" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K104" s="0" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>254</v>
+        <v>738</v>
       </c>
       <c r="C105" s="0" t="s">
-        <v>15</v>
+        <v>260</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>15</v>
+        <v>257</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>103</v>
+        <v>64</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>257</v>
+        <v>106</v>
       </c>
       <c r="H105" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I105" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K105" s="0" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>240</v>
+        <v>738</v>
       </c>
       <c r="C106" s="0" t="s">
-        <v>15</v>
+        <v>247</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>379</v>
+        <v>382</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>15</v>
+        <v>243</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>160</v>
+        <v>56</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>244</v>
+        <v>178</v>
       </c>
       <c r="H106" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I106" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K106" s="0" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>56</v>
+        <v>738</v>
       </c>
       <c r="C107" s="0" t="s">
-        <v>15</v>
+        <v>390</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>171</v>
+        <v>64</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>387</v>
+        <v>189</v>
       </c>
       <c r="H107" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I107" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K107" s="0" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>90</v>
+        <v>738</v>
       </c>
       <c r="C108" s="0" t="s">
-        <v>15</v>
+        <v>442</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>15</v>
+        <v>93</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>74</v>
+        <v>82</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>446</v>
+        <v>77</v>
       </c>
       <c r="H108" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I108" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K108" s="0" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>115</v>
+        <v>738</v>
       </c>
       <c r="C109" s="0" t="s">
-        <v>15</v>
+        <v>128</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>15</v>
+        <v>118</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>123</v>
+        <v>77</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="H109" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I109" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K109" s="0" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>140</v>
+        <v>738</v>
       </c>
       <c r="C110" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>15</v>
+        <v>143</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>143</v>
+        <v>82</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="H110" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I110" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K110" s="0" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>188</v>
+        <v>738</v>
       </c>
       <c r="C111" s="0" t="s">
-        <v>15</v>
+        <v>95</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>15</v>
+        <v>206</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>183</v>
+        <v>56</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>92</v>
+        <v>201</v>
       </c>
       <c r="H111" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I111" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K111" s="0" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>452</v>
+        <v>738</v>
       </c>
       <c r="C112" s="0" t="s">
-        <v>15</v>
+        <v>451</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>15</v>
+        <v>448</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>72</v>
+        <v>82</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>455</v>
+        <v>75</v>
       </c>
       <c r="H112" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I112" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K112" s="0" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>129</v>
+        <v>738</v>
       </c>
       <c r="C113" s="0" t="s">
-        <v>15</v>
+        <v>83</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>458</v>
+        <v>454</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>15</v>
+        <v>132</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>123</v>
+        <v>56</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>80</v>
+        <v>127</v>
       </c>
       <c r="H113" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I113" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K113" s="0" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>115</v>
+        <v>738</v>
       </c>
       <c r="C114" s="0" t="s">
-        <v>15</v>
+        <v>121</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>15</v>
+        <v>118</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>81</v>
+        <v>189</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>118</v>
+        <v>84</v>
       </c>
       <c r="H114" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I114" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K114" s="0" t="s">
-        <v>171</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>465</v>
+        <v>738</v>
       </c>
       <c r="C115" s="0" t="s">
-        <v>15</v>
+        <v>464</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>466</v>
+        <v>462</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>15</v>
+        <v>461</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>196</v>
+        <v>147</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>468</v>
+        <v>156</v>
       </c>
       <c r="H115" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I115" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K115" s="0" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>115</v>
+        <v>738</v>
       </c>
       <c r="C116" s="0" t="s">
-        <v>15</v>
+        <v>128</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>15</v>
+        <v>118</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>123</v>
+        <v>77</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="H116" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I116" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K116" s="0" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>46</v>
+        <v>738</v>
       </c>
       <c r="C117" s="0" t="s">
-        <v>15</v>
+        <v>54</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="H117" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I117" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K117" s="0" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B118" s="0" t="s">
-        <v>94</v>
+        <v>738</v>
       </c>
       <c r="C118" s="0" t="s">
-        <v>15</v>
+        <v>247</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>15</v>
+        <v>97</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>143</v>
+        <v>56</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>244</v>
+        <v>147</v>
       </c>
       <c r="H118" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I118" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K118" s="0" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B119" s="0" t="s">
-        <v>115</v>
+        <v>738</v>
       </c>
       <c r="C119" s="0" t="s">
-        <v>15</v>
+        <v>291</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>15</v>
+        <v>118</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>117</v>
+        <v>64</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>289</v>
+        <v>120</v>
       </c>
       <c r="H119" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I119" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K119" s="0" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B120" s="0" t="s">
-        <v>85</v>
+        <v>738</v>
       </c>
       <c r="C120" s="0" t="s">
-        <v>15</v>
+        <v>315</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>15</v>
+        <v>88</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>183</v>
+        <v>84</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>312</v>
+        <v>201</v>
       </c>
       <c r="H120" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I120" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K120" s="0" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B121" s="0" t="s">
-        <v>483</v>
+        <v>738</v>
       </c>
       <c r="C121" s="0" t="s">
-        <v>15</v>
+        <v>260</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>15</v>
+        <v>479</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>257</v>
+        <v>45</v>
       </c>
       <c r="H121" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I121" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K121" s="0" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B122" s="0" t="s">
-        <v>94</v>
+        <v>738</v>
       </c>
       <c r="C122" s="0" t="s">
-        <v>15</v>
+        <v>99</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>15</v>
+        <v>97</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>66</v>
+        <v>56</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>96</v>
+        <v>69</v>
       </c>
       <c r="H122" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I122" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K122" s="0" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B123" s="0" t="s">
-        <v>115</v>
+        <v>738</v>
       </c>
       <c r="C123" s="0" t="s">
-        <v>15</v>
+        <v>397</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>15</v>
+        <v>118</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>394</v>
+        <v>62</v>
       </c>
       <c r="H123" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I123" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K123" s="0" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>115</v>
+        <v>738</v>
       </c>
       <c r="C124" s="0" t="s">
-        <v>15</v>
+        <v>121</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>15</v>
+        <v>118</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>117</v>
+        <v>64</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="H124" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I124" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K124" s="0" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B125" s="0" t="s">
-        <v>351</v>
+        <v>738</v>
       </c>
       <c r="C125" s="0" t="s">
-        <v>15</v>
+        <v>490</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>492</v>
+        <v>488</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>15</v>
+        <v>354</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>53</v>
+        <v>147</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>494</v>
+        <v>56</v>
       </c>
       <c r="H125" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I125" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K125" s="0" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B126" s="0" t="s">
-        <v>129</v>
+        <v>738</v>
       </c>
       <c r="C126" s="0" t="s">
-        <v>15</v>
+        <v>54</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>498</v>
+        <v>494</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>15</v>
+        <v>132</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>336</v>
+        <v>64</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>51</v>
+        <v>339</v>
       </c>
       <c r="H126" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I126" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K126" s="0" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B127" s="0" t="s">
-        <v>504</v>
+        <v>738</v>
       </c>
       <c r="C127" s="0" t="s">
-        <v>15</v>
+        <v>503</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>505</v>
+        <v>501</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>15</v>
+        <v>500</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>72</v>
+        <v>108</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>507</v>
+        <v>75</v>
       </c>
       <c r="H127" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I127" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K127" s="0" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B128" s="0" t="s">
-        <v>510</v>
+        <v>738</v>
       </c>
       <c r="C128" s="0" t="s">
-        <v>15</v>
+        <v>442</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>511</v>
+        <v>507</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>15</v>
+        <v>506</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>171</v>
+        <v>56</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>446</v>
+        <v>189</v>
       </c>
       <c r="H128" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I128" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K128" s="0" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B129" s="0" t="s">
+        <v>738</v>
+      </c>
+      <c r="C129" s="0" t="s">
         <v>514</v>
       </c>
-      <c r="C129" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D129" s="0" t="s">
-        <v>515</v>
+        <v>511</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>15</v>
+        <v>510</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>517</v>
+        <v>208</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>518</v>
+        <v>513</v>
       </c>
       <c r="H129" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I129" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K129" s="0" t="s">
-        <v>190</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B130" s="0" t="s">
-        <v>129</v>
+        <v>738</v>
       </c>
       <c r="C130" s="0" t="s">
-        <v>15</v>
+        <v>63</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>15</v>
+        <v>132</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>81</v>
+        <v>115</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>60</v>
+        <v>84</v>
       </c>
       <c r="H130" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I130" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K130" s="0" t="s">
-        <v>112</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>525</v>
+        <v>738</v>
       </c>
       <c r="C131" s="0" t="s">
-        <v>15</v>
+        <v>345</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>15</v>
+        <v>521</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>117</v>
+        <v>64</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>342</v>
+        <v>120</v>
       </c>
       <c r="H131" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I131" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K131" s="0" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B132" s="0" t="s">
-        <v>15</v>
+        <v>738</v>
       </c>
       <c r="C132" s="0" t="s">
-        <v>15</v>
+        <v>380</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>377</v>
+        <v>45</v>
       </c>
       <c r="H132" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I132" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K132" s="0" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>56</v>
+        <v>738</v>
       </c>
       <c r="C133" s="0" t="s">
-        <v>15</v>
+        <v>390</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>171</v>
+        <v>64</v>
       </c>
       <c r="G133" s="0" t="s">
-        <v>387</v>
+        <v>189</v>
       </c>
       <c r="H133" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I133" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K133" s="0" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B134" s="0" t="s">
-        <v>129</v>
+        <v>738</v>
       </c>
       <c r="C134" s="0" t="s">
-        <v>15</v>
+        <v>321</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>15</v>
+        <v>132</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>233</v>
+        <v>75</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>318</v>
+        <v>236</v>
       </c>
       <c r="H134" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I134" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K134" s="0" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B135" s="0" t="s">
-        <v>129</v>
+        <v>738</v>
       </c>
       <c r="C135" s="0" t="s">
-        <v>15</v>
+        <v>83</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>15</v>
+        <v>132</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>66</v>
+        <v>56</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>80</v>
+        <v>69</v>
       </c>
       <c r="H135" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I135" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K135" s="0" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="0" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B136" s="0" t="s">
-        <v>94</v>
+        <v>738</v>
       </c>
       <c r="C136" s="0" t="s">
-        <v>15</v>
+        <v>247</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>15</v>
+        <v>97</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>143</v>
+        <v>56</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>244</v>
+        <v>147</v>
       </c>
       <c r="H136" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I136" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K136" s="0" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B137" s="0" t="s">
-        <v>46</v>
+        <v>738</v>
       </c>
       <c r="C137" s="0" t="s">
-        <v>15</v>
+        <v>283</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>196</v>
+        <v>53</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>280</v>
+        <v>156</v>
       </c>
       <c r="H137" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I137" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K137" s="0" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B138" s="0" t="s">
-        <v>100</v>
+        <v>738</v>
       </c>
       <c r="C138" s="0" t="s">
-        <v>15</v>
+        <v>174</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>435</v>
+        <v>431</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>15</v>
+        <v>103</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>72</v>
+        <v>147</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>156</v>
+        <v>75</v>
       </c>
       <c r="H138" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I138" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K138" s="0" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="0" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B139" s="0" t="s">
-        <v>129</v>
+        <v>738</v>
       </c>
       <c r="C139" s="0" t="s">
-        <v>15</v>
+        <v>83</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>15</v>
+        <v>132</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>363</v>
+        <v>56</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>80</v>
+        <v>366</v>
       </c>
       <c r="H139" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I139" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K139" s="0" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B140" s="0" t="s">
-        <v>94</v>
+        <v>738</v>
       </c>
       <c r="C140" s="0" t="s">
-        <v>15</v>
+        <v>247</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>15</v>
+        <v>97</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>143</v>
+        <v>56</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>244</v>
+        <v>147</v>
       </c>
       <c r="H140" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I140" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K140" s="0" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B141" s="0" t="s">
-        <v>552</v>
+        <v>738</v>
       </c>
       <c r="C141" s="0" t="s">
-        <v>15</v>
+        <v>564</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>553</v>
+        <v>562</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>15</v>
+        <v>561</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>103</v>
+        <v>189</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>555</v>
+        <v>106</v>
       </c>
       <c r="H141" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I141" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K141" s="0" t="s">
-        <v>171</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B142" s="0" t="s">
-        <v>85</v>
+        <v>738</v>
       </c>
       <c r="C142" s="0" t="s">
-        <v>15</v>
+        <v>179</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>158</v>
+        <v>176</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>15</v>
+        <v>88</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>160</v>
+        <v>75</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>161</v>
+        <v>178</v>
       </c>
       <c r="H142" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I142" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K142" s="0" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="0" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B143" s="0" t="s">
-        <v>129</v>
+        <v>738</v>
       </c>
       <c r="C143" s="0" t="s">
-        <v>15</v>
+        <v>54</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>498</v>
+        <v>494</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>15</v>
+        <v>132</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>336</v>
+        <v>64</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>51</v>
+        <v>339</v>
       </c>
       <c r="H143" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I143" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K143" s="0" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B144" s="0" t="s">
+        <v>738</v>
+      </c>
+      <c r="C144" s="0" t="s">
         <v>514</v>
       </c>
-      <c r="C144" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D144" s="0" t="s">
-        <v>515</v>
+        <v>511</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>15</v>
+        <v>510</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>517</v>
+        <v>208</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>518</v>
+        <v>513</v>
       </c>
       <c r="H144" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I144" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K144" s="0" t="s">
-        <v>190</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B145" s="0" t="s">
-        <v>299</v>
+        <v>738</v>
       </c>
       <c r="C145" s="0" t="s">
-        <v>15</v>
+        <v>247</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>15</v>
+        <v>301</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>103</v>
+        <v>53</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>244</v>
+        <v>106</v>
       </c>
       <c r="H145" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I145" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K145" s="0" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B146" s="0" t="s">
-        <v>134</v>
+        <v>738</v>
       </c>
       <c r="C146" s="0" t="s">
-        <v>15</v>
+        <v>574</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>563</v>
+        <v>572</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>15</v>
+        <v>137</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>160</v>
+        <v>64</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>565</v>
+        <v>178</v>
       </c>
       <c r="H146" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I146" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K146" s="0" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="0" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B147" s="0" t="s">
-        <v>294</v>
+        <v>738</v>
       </c>
       <c r="C147" s="0" t="s">
-        <v>15</v>
+        <v>174</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>435</v>
+        <v>431</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>15</v>
+        <v>296</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>147</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>156</v>
+        <v>45</v>
       </c>
       <c r="H147" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I147" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K147" s="0" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B148" s="0" t="s">
-        <v>188</v>
+        <v>738</v>
       </c>
       <c r="C148" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>189</v>
+        <v>207</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>15</v>
+        <v>206</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>59</v>
+        <v>208</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="H148" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I148" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K148" s="0" t="s">
-        <v>190</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B149" s="0" t="s">
-        <v>129</v>
+        <v>738</v>
       </c>
       <c r="C149" s="0" t="s">
-        <v>15</v>
+        <v>54</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>498</v>
+        <v>494</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>15</v>
+        <v>132</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>336</v>
+        <v>64</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>51</v>
+        <v>339</v>
       </c>
       <c r="H149" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I149" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K149" s="0" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="0" t="s">
-        <v>574</v>
+        <v>583</v>
       </c>
       <c r="B150" s="0" t="s">
-        <v>267</v>
+        <v>738</v>
       </c>
       <c r="C150" s="0" t="s">
-        <v>15</v>
+        <v>586</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>576</v>
+        <v>585</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>15</v>
+        <v>270</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>53</v>
+        <v>77</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>577</v>
+        <v>56</v>
       </c>
       <c r="H150" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I150" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K150" s="0" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="0" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B151" s="0" t="s">
-        <v>134</v>
+        <v>738</v>
       </c>
       <c r="C151" s="0" t="s">
-        <v>15</v>
+        <v>574</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>563</v>
+        <v>572</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>15</v>
+        <v>137</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>160</v>
+        <v>64</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>565</v>
+        <v>178</v>
       </c>
       <c r="H151" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I151" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K151" s="0" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B152" s="0" t="s">
-        <v>85</v>
+        <v>738</v>
       </c>
       <c r="C152" s="0" t="s">
-        <v>15</v>
+        <v>89</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>433</v>
+        <v>429</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>15</v>
+        <v>88</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>59</v>
+        <v>82</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>86</v>
+        <v>62</v>
       </c>
       <c r="H152" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I152" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K152" s="0" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B153" s="0" t="s">
-        <v>397</v>
+        <v>738</v>
       </c>
       <c r="C153" s="0" t="s">
-        <v>15</v>
+        <v>402</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>15</v>
+        <v>400</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>103</v>
+        <v>53</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>399</v>
+        <v>106</v>
       </c>
       <c r="H153" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I153" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K153" s="0" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B154" s="0" t="s">
-        <v>407</v>
+        <v>738</v>
       </c>
       <c r="C154" s="0" t="s">
-        <v>15</v>
+        <v>76</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>408</v>
+        <v>546</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>15</v>
+        <v>545</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>227</v>
+        <v>53</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>73</v>
+        <v>230</v>
       </c>
       <c r="H154" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I154" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K154" s="0" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="0" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B155" s="0" t="s">
-        <v>188</v>
+        <v>738</v>
       </c>
       <c r="C155" s="0" t="s">
-        <v>15</v>
+        <v>442</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>15</v>
+        <v>206</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>183</v>
+        <v>56</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>446</v>
+        <v>201</v>
       </c>
       <c r="H155" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I155" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K155" s="0" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B156" s="0" t="s">
-        <v>344</v>
+        <v>738</v>
       </c>
       <c r="C156" s="0" t="s">
-        <v>15</v>
+        <v>83</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>15</v>
+        <v>347</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>81</v>
+        <v>189</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="H156" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I156" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K156" s="0" t="s">
-        <v>171</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B157" s="0" t="s">
-        <v>129</v>
+        <v>738</v>
       </c>
       <c r="C157" s="0" t="s">
-        <v>15</v>
+        <v>63</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>15</v>
+        <v>132</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>81</v>
+        <v>115</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>60</v>
+        <v>84</v>
       </c>
       <c r="H157" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I157" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K157" s="0" t="s">
-        <v>112</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="0" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B158" s="0" t="s">
-        <v>15</v>
+        <v>738</v>
       </c>
       <c r="C158" s="0" t="s">
-        <v>15</v>
+        <v>604</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>435</v>
+        <v>431</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>595</v>
+        <v>45</v>
       </c>
       <c r="H158" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I158" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K158" s="0" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B159" s="0" t="s">
-        <v>373</v>
+        <v>738</v>
       </c>
       <c r="C159" s="0" t="s">
-        <v>15</v>
+        <v>214</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>597</v>
+        <v>606</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>15</v>
+        <v>376</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>190</v>
+        <v>147</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="H159" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I159" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K159" s="0" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B160" s="0" t="s">
-        <v>129</v>
+        <v>738</v>
       </c>
       <c r="C160" s="0" t="s">
-        <v>15</v>
+        <v>321</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>599</v>
+        <v>608</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>15</v>
+        <v>132</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>171</v>
+        <v>64</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>318</v>
+        <v>189</v>
       </c>
       <c r="H160" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I160" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K160" s="0" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="0" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B161" s="0" t="s">
-        <v>601</v>
+        <v>738</v>
       </c>
       <c r="C161" s="0" t="s">
-        <v>15</v>
+        <v>277</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>602</v>
+        <v>611</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>15</v>
+        <v>610</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>15</v>
+        <v>84</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>274</v>
+        <v>45</v>
       </c>
       <c r="H161" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I161" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K161" s="0" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B162" s="0" t="s">
-        <v>397</v>
+        <v>738</v>
       </c>
       <c r="C162" s="0" t="s">
-        <v>15</v>
+        <v>402</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>15</v>
+        <v>400</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>103</v>
+        <v>53</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>399</v>
+        <v>106</v>
       </c>
       <c r="H162" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I162" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K162" s="0" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="0" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B163" s="0" t="s">
-        <v>56</v>
+        <v>738</v>
       </c>
       <c r="C163" s="0" t="s">
-        <v>15</v>
+        <v>83</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="H163" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I163" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K163" s="0" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B164" s="0" t="s">
-        <v>407</v>
+        <v>738</v>
       </c>
       <c r="C164" s="0" t="s">
-        <v>15</v>
+        <v>76</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>408</v>
+        <v>546</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>15</v>
+        <v>545</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>227</v>
+        <v>53</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>73</v>
+        <v>230</v>
       </c>
       <c r="H164" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I164" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K164" s="0" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="0" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B165" s="0" t="s">
-        <v>510</v>
+        <v>738</v>
       </c>
       <c r="C165" s="0" t="s">
-        <v>15</v>
+        <v>442</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>511</v>
+        <v>507</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>15</v>
+        <v>506</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>171</v>
+        <v>56</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>446</v>
+        <v>189</v>
       </c>
       <c r="H165" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I165" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K165" s="0" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="0" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B166" s="0" t="s">
-        <v>129</v>
+        <v>738</v>
       </c>
       <c r="C166" s="0" t="s">
-        <v>15</v>
+        <v>380</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>15</v>
+        <v>132</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>233</v>
+        <v>75</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>377</v>
+        <v>236</v>
       </c>
       <c r="H166" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I166" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K166" s="0" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="0" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B167" s="0" t="s">
-        <v>614</v>
+        <v>738</v>
       </c>
       <c r="C167" s="0" t="s">
-        <v>15</v>
+        <v>107</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>615</v>
+        <v>624</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>15</v>
+        <v>623</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="H167" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I167" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K167" s="0" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B168" s="0" t="s">
-        <v>635</v>
+        <v>738</v>
       </c>
       <c r="C168" s="0" t="s">
-        <v>15</v>
+        <v>646</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>15</v>
+        <v>645</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>123</v>
+        <v>208</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>636</v>
+        <v>127</v>
       </c>
       <c r="H168" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I168" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K168" s="0" t="s">
-        <v>190</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B169" s="0" t="s">
-        <v>129</v>
+        <v>738</v>
       </c>
       <c r="C169" s="0" t="s">
-        <v>15</v>
+        <v>83</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>15</v>
+        <v>132</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>66</v>
+        <v>56</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>80</v>
+        <v>69</v>
       </c>
       <c r="H169" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I169" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K169" s="0" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="0" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B170" s="0" t="s">
-        <v>115</v>
+        <v>738</v>
       </c>
       <c r="C170" s="0" t="s">
-        <v>15</v>
+        <v>121</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>15</v>
+        <v>118</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>81</v>
+        <v>189</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>118</v>
+        <v>84</v>
       </c>
       <c r="H170" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I170" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K170" s="0" t="s">
-        <v>171</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B171" s="0" t="s">
-        <v>129</v>
+        <v>738</v>
       </c>
       <c r="C171" s="0" t="s">
-        <v>15</v>
+        <v>631</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>619</v>
+        <v>629</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>15</v>
+        <v>132</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>621</v>
+        <v>62</v>
       </c>
       <c r="H171" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I171" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K171" s="0" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B172" s="0" t="s">
-        <v>373</v>
+        <v>738</v>
       </c>
       <c r="C172" s="0" t="s">
-        <v>15</v>
+        <v>214</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>626</v>
+        <v>636</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>15</v>
+        <v>376</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>627</v>
+        <v>82</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>211</v>
+        <v>637</v>
       </c>
       <c r="H172" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I172" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K172" s="0" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B173" s="0" t="s">
-        <v>373</v>
+        <v>738</v>
       </c>
       <c r="C173" s="0" t="s">
-        <v>15</v>
+        <v>214</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>626</v>
+        <v>636</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>15</v>
+        <v>376</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>627</v>
+        <v>82</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>211</v>
+        <v>637</v>
       </c>
       <c r="H173" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I173" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K173" s="0" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="0" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B174" s="0" t="s">
-        <v>344</v>
+        <v>738</v>
       </c>
       <c r="C174" s="0" t="s">
-        <v>15</v>
+        <v>642</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>630</v>
+        <v>640</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>15</v>
+        <v>347</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>117</v>
+        <v>189</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>632</v>
+        <v>120</v>
       </c>
       <c r="H174" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I174" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K174" s="0" t="s">
-        <v>171</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B175" s="0" t="s">
-        <v>635</v>
+        <v>738</v>
       </c>
       <c r="C175" s="0" t="s">
-        <v>15</v>
+        <v>646</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>15</v>
+        <v>645</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>123</v>
+        <v>208</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>636</v>
+        <v>127</v>
       </c>
       <c r="H175" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I175" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K175" s="0" t="s">
-        <v>190</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B176" s="0" t="s">
-        <v>46</v>
+        <v>738</v>
       </c>
       <c r="C176" s="0" t="s">
-        <v>15</v>
+        <v>283</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>196</v>
+        <v>53</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>280</v>
+        <v>156</v>
       </c>
       <c r="H176" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I176" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K176" s="0" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B177" s="0" t="s">
-        <v>188</v>
+        <v>738</v>
       </c>
       <c r="C177" s="0" t="s">
-        <v>15</v>
+        <v>442</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>15</v>
+        <v>206</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>183</v>
+        <v>56</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>446</v>
+        <v>201</v>
       </c>
       <c r="H177" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I177" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K177" s="0" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B178" s="0" t="s">
-        <v>644</v>
+        <v>738</v>
       </c>
       <c r="C178" s="0" t="s">
-        <v>15</v>
+        <v>631</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>645</v>
+        <v>655</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>15</v>
+        <v>654</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>183</v>
+        <v>84</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>621</v>
+        <v>201</v>
       </c>
       <c r="H178" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I178" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K178" s="0" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B179" s="0" t="s">
-        <v>646</v>
+        <v>738</v>
       </c>
       <c r="C179" s="0" t="s">
-        <v>15</v>
+        <v>174</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>647</v>
+        <v>657</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>15</v>
+        <v>656</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>15</v>
+        <v>208</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>156</v>
+        <v>45</v>
       </c>
       <c r="H179" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I179" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K179" s="0" t="s">
-        <v>190</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B180" s="0" t="s">
-        <v>129</v>
+        <v>738</v>
       </c>
       <c r="C180" s="0" t="s">
-        <v>15</v>
+        <v>321</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>599</v>
+        <v>608</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>15</v>
+        <v>132</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>171</v>
+        <v>64</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>318</v>
+        <v>189</v>
       </c>
       <c r="H180" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I180" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K180" s="0" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B181" s="0" t="s">
-        <v>129</v>
+        <v>738</v>
       </c>
       <c r="C181" s="0" t="s">
-        <v>15</v>
+        <v>631</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>619</v>
+        <v>629</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>15</v>
+        <v>132</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>621</v>
+        <v>62</v>
       </c>
       <c r="H181" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I181" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K181" s="0" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B182" s="0" t="s">
-        <v>240</v>
+        <v>738</v>
       </c>
       <c r="C182" s="0" t="s">
-        <v>15</v>
+        <v>247</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>15</v>
+        <v>243</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>117</v>
+        <v>56</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>244</v>
+        <v>120</v>
       </c>
       <c r="H182" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I182" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K182" s="0" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="0" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B183" s="0" t="s">
-        <v>115</v>
+        <v>738</v>
       </c>
       <c r="C183" s="0" t="s">
-        <v>15</v>
+        <v>121</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>15</v>
+        <v>118</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>117</v>
+        <v>84</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="H183" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I183" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K183" s="0" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="0" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B184" s="0" t="s">
-        <v>90</v>
+        <v>738</v>
       </c>
       <c r="C184" s="0" t="s">
-        <v>15</v>
+        <v>442</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>15</v>
+        <v>93</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>74</v>
+        <v>82</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>446</v>
+        <v>77</v>
       </c>
       <c r="H184" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I184" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K184" s="0" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="0" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B185" s="0" t="s">
-        <v>46</v>
+        <v>738</v>
       </c>
       <c r="C185" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>66</v>
+        <v>56</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="H185" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I185" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K185" s="0" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B186" s="0" t="s">
-        <v>644</v>
+        <v>738</v>
       </c>
       <c r="C186" s="0" t="s">
-        <v>15</v>
+        <v>631</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>645</v>
+        <v>655</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>15</v>
+        <v>654</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>183</v>
+        <v>84</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>621</v>
+        <v>201</v>
       </c>
       <c r="H186" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I186" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K186" s="0" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B187" s="0" t="s">
-        <v>115</v>
+        <v>738</v>
       </c>
       <c r="C187" s="0" t="s">
-        <v>15</v>
+        <v>121</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>15</v>
+        <v>118</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>123</v>
+        <v>77</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>118</v>
+        <v>127</v>
       </c>
       <c r="H187" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I187" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K187" s="0" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B188" s="0" t="s">
-        <v>344</v>
+        <v>738</v>
       </c>
       <c r="C188" s="0" t="s">
-        <v>15</v>
+        <v>83</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>15</v>
+        <v>347</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>81</v>
+        <v>189</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="H188" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I188" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K188" s="0" t="s">
-        <v>171</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="0" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B189" s="0" t="s">
-        <v>666</v>
+        <v>738</v>
       </c>
       <c r="C189" s="0" t="s">
-        <v>15</v>
+        <v>679</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>667</v>
+        <v>677</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>15</v>
+        <v>676</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>15</v>
+        <v>75</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>669</v>
+        <v>45</v>
       </c>
       <c r="H189" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I189" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K189" s="0" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B190" s="0" t="s">
-        <v>673</v>
+        <v>738</v>
       </c>
       <c r="C190" s="0" t="s">
-        <v>15</v>
+        <v>687</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>674</v>
+        <v>684</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>15</v>
+        <v>683</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>50</v>
+        <v>77</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>677</v>
+        <v>53</v>
       </c>
       <c r="H190" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I190" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>722</v>
+        <v>45</v>
       </c>
       <c r="K190" s="0" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>743</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B191" s="0" t="s">
-        <v>46</v>
+        <v>738</v>
       </c>
       <c r="C191" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>15</v>
+        <v>49</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>219</v>
+        <v>208</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>67</v>
+        <v>221</v>
       </c>
       <c r="H191" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I191" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K191" s="0" t="s">
-        <v>190</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B192" s="0" t="s">
-        <v>373</v>
+        <v>738</v>
       </c>
       <c r="C192" s="0" t="s">
-        <v>15</v>
+        <v>214</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>626</v>
+        <v>636</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>15</v>
+        <v>376</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>627</v>
+        <v>82</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>211</v>
+        <v>637</v>
       </c>
       <c r="H192" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I192" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K192" s="0" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B193" s="0" t="s">
-        <v>70</v>
+        <v>738</v>
       </c>
       <c r="C193" s="0" t="s">
-        <v>15</v>
+        <v>157</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>412</v>
+        <v>550</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>227</v>
+        <v>56</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>197</v>
+        <v>230</v>
       </c>
       <c r="H193" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I193" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K193" s="0" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B194" s="0" t="s">
-        <v>115</v>
+        <v>738</v>
       </c>
       <c r="C194" s="0" t="s">
-        <v>15</v>
+        <v>397</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>15</v>
+        <v>118</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>394</v>
+        <v>62</v>
       </c>
       <c r="H194" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I194" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K194" s="0" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B195" s="0" t="s">
-        <v>373</v>
+        <v>738</v>
       </c>
       <c r="C195" s="0" t="s">
-        <v>15</v>
+        <v>214</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>626</v>
+        <v>636</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>15</v>
+        <v>376</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>627</v>
+        <v>82</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>211</v>
+        <v>637</v>
       </c>
       <c r="H195" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I195" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K195" s="0" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B196" s="0" t="s">
-        <v>175</v>
+        <v>738</v>
       </c>
       <c r="C196" s="0" t="s">
-        <v>15</v>
+        <v>708</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>703</v>
+        <v>706</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>15</v>
+        <v>193</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>61</v>
+        <v>189</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>705</v>
+        <v>64</v>
       </c>
       <c r="H196" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I196" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K196" s="0" t="s">
-        <v>171</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="0" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B197" s="0" t="s">
-        <v>689</v>
+        <v>738</v>
       </c>
       <c r="C197" s="0" t="s">
-        <v>15</v>
+        <v>702</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>690</v>
+        <v>700</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>15</v>
+        <v>699</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>81</v>
+        <v>56</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>692</v>
+        <v>84</v>
       </c>
       <c r="H197" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I197" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K197" s="0" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B198" s="0" t="s">
-        <v>696</v>
+        <v>738</v>
       </c>
       <c r="C198" s="0" t="s">
-        <v>15</v>
+        <v>157</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>697</v>
+        <v>553</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>15</v>
+        <v>552</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>196</v>
+        <v>84</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>197</v>
+        <v>156</v>
       </c>
       <c r="H198" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I198" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K198" s="0" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B199" s="0" t="s">
-        <v>175</v>
+        <v>738</v>
       </c>
       <c r="C199" s="0" t="s">
-        <v>15</v>
+        <v>708</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>703</v>
+        <v>706</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>15</v>
+        <v>193</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>61</v>
+        <v>189</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>705</v>
+        <v>64</v>
       </c>
       <c r="H199" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I199" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K199" s="0" t="s">
-        <v>171</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B200" s="0" t="s">
-        <v>129</v>
+        <v>738</v>
       </c>
       <c r="C200" s="0" t="s">
-        <v>15</v>
+        <v>83</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>15</v>
+        <v>132</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>363</v>
+        <v>56</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>80</v>
+        <v>366</v>
       </c>
       <c r="H200" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I200" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K200" s="0" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B201" s="0" t="s">
-        <v>510</v>
+        <v>738</v>
       </c>
       <c r="C201" s="0" t="s">
-        <v>15</v>
+        <v>95</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>511</v>
+        <v>507</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>15</v>
+        <v>506</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>171</v>
+        <v>56</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>92</v>
+        <v>189</v>
       </c>
       <c r="H201" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I201" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K201" s="0" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="0" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B202" s="0" t="s">
-        <v>129</v>
+        <v>738</v>
       </c>
       <c r="C202" s="0" t="s">
-        <v>15</v>
+        <v>83</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>458</v>
+        <v>454</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>15</v>
+        <v>132</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>123</v>
+        <v>56</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>80</v>
+        <v>127</v>
       </c>
       <c r="H202" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I202" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K202" s="0" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="0" t="s">
-        <v>98</v>
+        <v>47</v>
       </c>
       <c r="B203" s="0" t="s">
-        <v>601</v>
+        <v>738</v>
       </c>
       <c r="C203" s="0" t="s">
-        <v>15</v>
+        <v>490</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>602</v>
+        <v>488</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>15</v>
+        <v>354</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>15</v>
+        <v>147</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>455</v>
+        <v>56</v>
       </c>
       <c r="H203" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I203" s="0" t="s">
-        <v>22</v>
+        <v>45</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K203" s="0" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="0" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B204" s="0" t="s">
-        <v>240</v>
+        <v>738</v>
       </c>
       <c r="C204" s="0" t="s">
-        <v>15</v>
+        <v>451</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>379</v>
+        <v>611</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>15</v>
+        <v>610</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>160</v>
+        <v>84</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>244</v>
+        <v>45</v>
       </c>
       <c r="H204" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I204" s="0" t="s">
-        <v>22</v>
+        <v>45</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K204" s="0" t="s">
-        <v>53</v>
+        <v>45</v>
       </c>
       <c r="L204" s="0" t="s">
-        <v>15</v>
+        <v>744</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="0" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B205" s="0" t="s">
+        <v>738</v>
+      </c>
+      <c r="C205" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="D205" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E205" s="0" t="s">
+        <v>243</v>
+      </c>
+      <c r="F205" s="0" t="s">
         <v>56</v>
       </c>
-      <c r="C205" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G205" s="0" t="s">
-        <v>60</v>
+        <v>178</v>
       </c>
       <c r="H205" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I205" s="0" t="s">
-        <v>22</v>
+        <v>45</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K205" s="0" t="s">
-        <v>61</v>
+        <v>45</v>
       </c>
       <c r="L205" s="0" t="s">
-        <v>15</v>
+        <v>744</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="0" t="s">
-        <v>44</v>
+        <v>101</v>
       </c>
       <c r="B206" s="0" t="s">
-        <v>351</v>
+        <v>738</v>
       </c>
       <c r="C206" s="0" t="s">
-        <v>15</v>
+        <v>63</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>492</v>
+        <v>60</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>53</v>
+        <v>64</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>494</v>
+        <v>62</v>
       </c>
       <c r="H206" s="0" t="s">
-        <v>717</v>
+        <v>45</v>
       </c>
       <c r="I206" s="0" t="s">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="K206" s="0" t="s">
-        <v>143</v>
+        <v>45</v>
       </c>
       <c r="L206" s="0" t="s">
-        <v>15</v>
-[...320 lines deleted...]
-        <v>743</v>
+        <v>744</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:BT12"/>
-[...247 lines deleted...]
-<worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:DL11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="137.342971801758" customWidth="1"/>
-[...32 lines deleted...]
-    <col min="34" max="34" width="13.0042209625244" customWidth="1"/>
+    <col min="1" max="1" width="137.467910766602" customWidth="1"/>
+    <col min="2" max="2" width="16.4682579040527" customWidth="1"/>
+    <col min="3" max="3" width="12.2438411712646" customWidth="1"/>
+    <col min="4" max="4" width="13.7846775054932" customWidth="1"/>
+    <col min="5" max="5" width="46.6056823730469" customWidth="1"/>
+    <col min="6" max="6" width="13.4709873199463" customWidth="1"/>
+    <col min="7" max="7" width="16.8507900238037" customWidth="1"/>
+    <col min="8" max="8" width="14.5682554244995" customWidth="1"/>
+    <col min="9" max="9" width="17.7794742584229" customWidth="1"/>
+    <col min="10" max="10" width="16.2820072174072" customWidth="1"/>
+    <col min="11" max="11" width="15.6206283569336" customWidth="1"/>
+    <col min="12" max="12" width="9.140625" customWidth="1"/>
+    <col min="13" max="13" width="11.2328100204468" customWidth="1"/>
+    <col min="14" max="14" width="10.4137506484985" customWidth="1"/>
+    <col min="15" max="15" width="12.3193073272705" customWidth="1"/>
+    <col min="16" max="16" width="9.4730052947998" customWidth="1"/>
+    <col min="17" max="17" width="14.0015459060669" customWidth="1"/>
+    <col min="18" max="18" width="9.62744140625" customWidth="1"/>
+    <col min="19" max="19" width="14.1586542129517" customWidth="1"/>
+    <col min="20" max="20" width="9.140625" customWidth="1"/>
+    <col min="21" max="21" width="12.3197755813599" customWidth="1"/>
+    <col min="22" max="22" width="11.0761251449585" customWidth="1"/>
+    <col min="23" max="23" width="23.2858848571777" customWidth="1"/>
+    <col min="24" max="24" width="26.8468170166016" customWidth="1"/>
+    <col min="25" max="25" width="23.4107551574707" customWidth="1"/>
+    <col min="26" max="26" width="21.9337024688721" customWidth="1"/>
+    <col min="27" max="27" width="24.5701885223389" customWidth="1"/>
+    <col min="28" max="28" width="15.4134759902954" customWidth="1"/>
+    <col min="29" max="29" width="24.3194923400879" customWidth="1"/>
+    <col min="30" max="30" width="19.7232151031494" customWidth="1"/>
+    <col min="31" max="31" width="11.9074773788452" customWidth="1"/>
+    <col min="32" max="32" width="27.1680431365967" customWidth="1"/>
+    <col min="33" max="33" width="16.4163856506348" customWidth="1"/>
+    <col min="34" max="34" width="24.6393127441406" customWidth="1"/>
     <col min="35" max="35" width="24.6393127441406" customWidth="1"/>
-    <col min="36" max="36" width="9.62744140625" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="52" max="52" width="16.639232635498" customWidth="1"/>
+    <col min="36" max="36" width="16.8935375213623" customWidth="1"/>
+    <col min="37" max="37" width="9.46847057342529" customWidth="1"/>
+    <col min="38" max="38" width="13.0042209625244" customWidth="1"/>
+    <col min="39" max="39" width="13.9987125396729" customWidth="1"/>
+    <col min="40" max="40" width="22.8609447479248" customWidth="1"/>
+    <col min="41" max="41" width="12.0073404312134" customWidth="1"/>
+    <col min="42" max="42" width="14.0951719284058" customWidth="1"/>
+    <col min="43" max="43" width="9.140625" customWidth="1"/>
+    <col min="44" max="44" width="9.140625" customWidth="1"/>
+    <col min="45" max="45" width="16.639232635498" customWidth="1"/>
+    <col min="46" max="46" width="19.1858921051025" customWidth="1"/>
+    <col min="47" max="47" width="16.8960285186768" customWidth="1"/>
+    <col min="48" max="48" width="14.4082813262939" customWidth="1"/>
+    <col min="49" max="49" width="15.9452333450317" customWidth="1"/>
+    <col min="50" max="50" width="16.1050109863281" customWidth="1"/>
+    <col min="51" max="51" width="12.477201461792" customWidth="1"/>
+    <col min="52" max="52" width="12.0075979232788" customWidth="1"/>
     <col min="53" max="53" width="9.140625" customWidth="1"/>
     <col min="54" max="54" width="9.140625" customWidth="1"/>
     <col min="55" max="55" width="9.140625" customWidth="1"/>
     <col min="56" max="56" width="9.140625" customWidth="1"/>
     <col min="57" max="57" width="9.140625" customWidth="1"/>
     <col min="58" max="58" width="9.140625" customWidth="1"/>
     <col min="59" max="59" width="9.140625" customWidth="1"/>
     <col min="60" max="60" width="9.140625" customWidth="1"/>
     <col min="61" max="61" width="9.140625" customWidth="1"/>
     <col min="62" max="62" width="9.140625" customWidth="1"/>
     <col min="63" max="63" width="9.140625" customWidth="1"/>
     <col min="64" max="64" width="9.140625" customWidth="1"/>
     <col min="65" max="65" width="9.140625" customWidth="1"/>
     <col min="66" max="66" width="9.140625" customWidth="1"/>
     <col min="67" max="67" width="9.140625" customWidth="1"/>
     <col min="68" max="68" width="9.140625" customWidth="1"/>
     <col min="69" max="69" width="9.140625" customWidth="1"/>
     <col min="70" max="70" width="9.140625" customWidth="1"/>
     <col min="71" max="71" width="9.140625" customWidth="1"/>
     <col min="72" max="72" width="9.140625" customWidth="1"/>
     <col min="73" max="73" width="9.140625" customWidth="1"/>
     <col min="74" max="74" width="9.140625" customWidth="1"/>
     <col min="75" max="75" width="9.140625" customWidth="1"/>
     <col min="76" max="76" width="9.140625" customWidth="1"/>
     <col min="77" max="77" width="9.140625" customWidth="1"/>
@@ -21276,204 +20411,204 @@
     <col min="116" max="116" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="s">
+        <v>745</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>746</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>747</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>748</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>749</v>
+      </c>
+      <c r="F10" s="1" t="s">
+        <v>750</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>751</v>
+      </c>
+      <c r="H10" s="1" t="s">
+        <v>752</v>
+      </c>
+      <c r="I10" s="1" t="s">
+        <v>753</v>
+      </c>
+      <c r="J10" s="1" t="s">
+        <v>754</v>
+      </c>
+      <c r="K10" s="1" t="s">
+        <v>755</v>
+      </c>
+      <c r="L10" s="1" t="s">
+        <v>756</v>
+      </c>
+      <c r="M10" s="1" t="s">
+        <v>757</v>
+      </c>
+      <c r="N10" s="1" t="s">
+        <v>758</v>
+      </c>
+      <c r="O10" s="1" t="s">
         <v>759</v>
       </c>
-      <c r="B10" s="1" t="s">
+      <c r="P10" s="1" t="s">
         <v>760</v>
       </c>
-      <c r="C10" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D10" s="1" t="s">
+      <c r="Q10" s="1" t="s">
         <v>761</v>
       </c>
-      <c r="E10" s="1" t="s">
+      <c r="R10" s="1" t="s">
         <v>762</v>
       </c>
-      <c r="F10" s="1" t="s">
+      <c r="S10" s="1" t="s">
         <v>763</v>
       </c>
-      <c r="G10" s="1" t="s">
+      <c r="T10" s="1" t="s">
         <v>764</v>
       </c>
-      <c r="H10" s="1" t="s">
+      <c r="U10" s="1" t="s">
         <v>765</v>
       </c>
-      <c r="I10" s="1" t="s">
+      <c r="V10" s="1" t="s">
         <v>766</v>
       </c>
-      <c r="J10" s="1" t="s">
+      <c r="W10" s="1" t="s">
         <v>767</v>
       </c>
-      <c r="K10" s="1" t="s">
+      <c r="X10" s="1" t="s">
         <v>768</v>
       </c>
-      <c r="L10" s="1" t="s">
+      <c r="Y10" s="1" t="s">
         <v>769</v>
       </c>
-      <c r="M10" s="1" t="s">
+      <c r="Z10" s="1" t="s">
         <v>770</v>
       </c>
-      <c r="N10" s="1" t="s">
+      <c r="AA10" s="1" t="s">
         <v>771</v>
       </c>
-      <c r="O10" s="1" t="s">
+      <c r="AB10" s="1" t="s">
         <v>772</v>
       </c>
-      <c r="P10" s="1" t="s">
+      <c r="AC10" s="1" t="s">
         <v>773</v>
       </c>
-      <c r="Q10" s="1" t="s">
+      <c r="AD10" s="1" t="s">
         <v>774</v>
       </c>
-      <c r="R10" s="1" t="s">
+      <c r="AE10" s="1" t="s">
         <v>775</v>
       </c>
-      <c r="S10" s="1" t="s">
+      <c r="AF10" s="1" t="s">
         <v>776</v>
       </c>
-      <c r="T10" s="1" t="s">
+      <c r="AG10" s="1" t="s">
         <v>777</v>
       </c>
-      <c r="U10" s="1" t="s">
+      <c r="AH10" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="AI10" s="1" t="s">
         <v>778</v>
       </c>
-      <c r="V10" s="1" t="s">
+      <c r="AJ10" s="1" t="s">
         <v>779</v>
       </c>
-      <c r="W10" s="1" t="s">
+      <c r="AK10" s="1" t="s">
         <v>780</v>
       </c>
-      <c r="X10" s="1" t="s">
+      <c r="AL10" s="1" t="s">
         <v>781</v>
       </c>
-      <c r="Y10" s="1" t="s">
-[...5 lines deleted...]
-      <c r="AA10" s="1" t="s">
+      <c r="AM10" s="1" t="s">
         <v>782</v>
       </c>
-      <c r="AB10" s="1" t="s">
+      <c r="AN10" s="1" t="s">
         <v>783</v>
       </c>
-      <c r="AC10" s="1" t="s">
+      <c r="AO10" s="1" t="s">
         <v>784</v>
       </c>
-      <c r="AD10" s="1" t="s">
+      <c r="AP10" s="1" t="s">
         <v>785</v>
       </c>
-      <c r="AE10" s="1" t="s">
+      <c r="AQ10" s="1" t="s">
         <v>786</v>
       </c>
-      <c r="AF10" s="1" t="s">
+      <c r="AR10" s="1" t="s">
         <v>787</v>
       </c>
-      <c r="AG10" s="1" t="s">
+      <c r="AS10" s="1" t="s">
         <v>788</v>
       </c>
-      <c r="AH10" s="1" t="s">
-[...5 lines deleted...]
-      <c r="AJ10" s="1" t="s">
+      <c r="AT10" s="1" t="s">
         <v>789</v>
       </c>
-      <c r="AK10" s="1" t="s">
+      <c r="AU10" s="1" t="s">
         <v>790</v>
       </c>
-      <c r="AL10" s="1" t="s">
+      <c r="AV10" s="1" t="s">
         <v>791</v>
       </c>
-      <c r="AM10" s="1" t="s">
+      <c r="AW10" s="1" t="s">
         <v>792</v>
       </c>
-      <c r="AN10" s="1" t="s">
+      <c r="AX10" s="1" t="s">
         <v>793</v>
       </c>
-      <c r="AO10" s="1" t="s">
+      <c r="AY10" s="1" t="s">
         <v>794</v>
       </c>
-      <c r="AP10" s="1" t="s">
+      <c r="AZ10" s="1" t="s">
         <v>795</v>
-      </c>
-[...28 lines deleted...]
-        <v>805</v>
       </c>
       <c r="BA10" s="1"/>
       <c r="BB10" s="1"/>
       <c r="BC10" s="1"/>
       <c r="BD10" s="1"/>
       <c r="BE10" s="1"/>
       <c r="BF10" s="1"/>
       <c r="BG10" s="1"/>
       <c r="BH10" s="1"/>
       <c r="BI10" s="1"/>
       <c r="BJ10" s="1"/>
       <c r="BK10" s="1"/>
       <c r="BL10" s="1"/>
       <c r="BM10" s="1"/>
       <c r="BN10" s="1"/>
       <c r="BO10" s="1"/>
       <c r="BP10" s="1"/>
       <c r="BQ10" s="1"/>
       <c r="BR10" s="1"/>
       <c r="BS10" s="1"/>
       <c r="BT10" s="1"/>
       <c r="BU10" s="1"/>
       <c r="BV10" s="1"/>
       <c r="BW10" s="1"/>
       <c r="BX10" s="1"/>
@@ -21498,204 +20633,204 @@
       <c r="CQ10" s="1"/>
       <c r="CR10" s="1"/>
       <c r="CS10" s="1"/>
       <c r="CT10" s="1"/>
       <c r="CU10" s="1"/>
       <c r="CV10" s="1"/>
       <c r="CW10" s="1"/>
       <c r="CX10" s="1"/>
       <c r="CY10" s="1"/>
       <c r="CZ10" s="1"/>
       <c r="DA10" s="1"/>
       <c r="DB10" s="1"/>
       <c r="DC10" s="1"/>
       <c r="DD10" s="1"/>
       <c r="DE10" s="1"/>
       <c r="DF10" s="1"/>
       <c r="DG10" s="1"/>
       <c r="DH10" s="1"/>
       <c r="DI10" s="1"/>
       <c r="DJ10" s="1"/>
       <c r="DK10" s="1"/>
       <c r="DL10" s="1"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>806</v>
+        <v>796</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>807</v>
+        <v>797</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>806</v>
+        <v>798</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>808</v>
+        <v>799</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>809</v>
+        <v>800</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>806</v>
+        <v>799</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>806</v>
+        <v>799</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>806</v>
+        <v>801</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>806</v>
+        <v>799</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>806</v>
+        <v>802</v>
       </c>
       <c r="K11" s="0" t="s">
-        <v>810</v>
+        <v>803</v>
       </c>
       <c r="L11" s="0" t="s">
-        <v>811</v>
+        <v>799</v>
       </c>
       <c r="M11" s="0" t="s">
-        <v>806</v>
+        <v>799</v>
       </c>
       <c r="N11" s="0" t="s">
-        <v>806</v>
+        <v>804</v>
       </c>
       <c r="O11" s="0" t="s">
-        <v>812</v>
+        <v>799</v>
       </c>
       <c r="P11" s="0" t="s">
-        <v>806</v>
+        <v>805</v>
       </c>
       <c r="Q11" s="0" t="s">
-        <v>806</v>
+        <v>799</v>
       </c>
       <c r="R11" s="0" t="s">
-        <v>806</v>
+        <v>799</v>
       </c>
       <c r="S11" s="0" t="s">
-        <v>806</v>
+        <v>799</v>
       </c>
       <c r="T11" s="0" t="s">
-        <v>806</v>
+        <v>799</v>
       </c>
       <c r="U11" s="0" t="s">
-        <v>806</v>
+        <v>799</v>
       </c>
       <c r="V11" s="0" t="s">
-        <v>79</v>
+        <v>799</v>
       </c>
       <c r="W11" s="0" t="s">
         <v>806</v>
       </c>
       <c r="X11" s="0" t="s">
-        <v>123</v>
+        <v>799</v>
       </c>
       <c r="Y11" s="0" t="s">
-        <v>14</v>
+        <v>799</v>
       </c>
       <c r="Z11" s="0" t="s">
-        <v>806</v>
+        <v>799</v>
       </c>
       <c r="AA11" s="0" t="s">
-        <v>813</v>
+        <v>799</v>
       </c>
       <c r="AB11" s="0" t="s">
-        <v>814</v>
+        <v>799</v>
       </c>
       <c r="AC11" s="0" t="s">
-        <v>806</v>
+        <v>799</v>
       </c>
       <c r="AD11" s="0" t="s">
-        <v>815</v>
+        <v>807</v>
       </c>
       <c r="AE11" s="0" t="s">
-        <v>806</v>
+        <v>808</v>
       </c>
       <c r="AF11" s="0" t="s">
-        <v>143</v>
+        <v>799</v>
       </c>
       <c r="AG11" s="0" t="s">
-        <v>816</v>
+        <v>799</v>
       </c>
       <c r="AH11" s="0" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="AI11" s="0" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="AJ11" s="0" t="s">
-        <v>806</v>
+        <v>799</v>
       </c>
       <c r="AK11" s="0" t="s">
-        <v>806</v>
+        <v>799</v>
       </c>
       <c r="AL11" s="0" t="s">
-        <v>806</v>
+        <v>809</v>
       </c>
       <c r="AM11" s="0" t="s">
-        <v>806</v>
+        <v>799</v>
       </c>
       <c r="AN11" s="0" t="s">
-        <v>816</v>
+        <v>799</v>
       </c>
       <c r="AO11" s="0" t="s">
-        <v>806</v>
+        <v>799</v>
       </c>
       <c r="AP11" s="0" t="s">
-        <v>806</v>
+        <v>799</v>
       </c>
       <c r="AQ11" s="0" t="s">
-        <v>806</v>
+        <v>799</v>
       </c>
       <c r="AR11" s="0" t="s">
-        <v>817</v>
+        <v>799</v>
       </c>
       <c r="AS11" s="0" t="s">
-        <v>818</v>
+        <v>799</v>
       </c>
       <c r="AT11" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="AU11" s="0" t="s">
-        <v>819</v>
+        <v>82</v>
       </c>
       <c r="AV11" s="0" t="s">
-        <v>806</v>
+        <v>147</v>
       </c>
       <c r="AW11" s="0" t="s">
-        <v>820</v>
+        <v>127</v>
       </c>
       <c r="AX11" s="0" t="s">
-        <v>806</v>
+        <v>811</v>
       </c>
       <c r="AY11" s="0" t="s">
-        <v>821</v>
+        <v>810</v>
       </c>
       <c r="AZ11" s="0" t="s">
-        <v>806</v>
+        <v>812</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=EPPlusLicense.txt>This workbook was created with the EPPlus library, licensed to South African National Biodiversity Institute under the Polyform Noncommercial license, see https://polyformproject.org/licenses/noncommercial/1.0.0
 For more information about EPPlus, see https://epplussoftware.com/
 
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>EPPlus</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:keywords>EPPlus noncommercial use</cp:keywords>
   <dc:description>This workbook has been created with EPPlus licensed to South African National Biodiversity Institute under The Polyform Noncommercial License: See https://polyformproject.org/licenses/noncommercial/1.0.0</dc:description>
   <dc:creator>South African National Biodiversity Institute</dc:creator>
 </cp:coreProperties>