--- v0 (2025-12-17)
+++ v1 (2026-04-28)
@@ -25,51 +25,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="COMMONNAMES" sheetId="1" r:id="rId1"/>
     <sheet name="COMMONNAMESDISTINCT" sheetId="2" r:id="rId3"/>
     <sheet name="TAXONDESCRIPTIONS" sheetId="3" r:id="rId4"/>
     <sheet name="BOTANICALRECORDS" sheetId="4" r:id="rId5"/>
     <sheet name="LITERATURE" sheetId="5" r:id="rId6"/>
     <sheet name="SPECIMENBARCODE" sheetId="6" r:id="rId7"/>
     <sheet name="TAXON" sheetId="7" r:id="rId8"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="476" uniqueCount="476">
   <si>
     <t>Biodiversity Advisor Search Results</t>
   </si>
   <si>
-    <t xml:space="preserve">Downloaded from Biodiversity Advisor (https://biodiversityadvisor.sanbi.org)  [Accessed (please insert date of download 12/17/2025 7:47:05 PM.</t>
+    <t xml:space="preserve">Downloaded from Biodiversity Advisor (https://biodiversityadvisor.sanbi.org)  [Accessed (please insert date of download 4/28/2026 6:32:28 PM.</t>
   </si>
   <si>
     <t>Acknowledgement and attribution</t>
   </si>
   <si>
     <t>South African National Biodiversity Institute. 2023. Available: https://biodiversityadvisor.sanbi.org</t>
   </si>
   <si>
     <t>VERNACULARNAME</t>
   </si>
   <si>
     <t>LANGUAGE</t>
   </si>
   <si>
     <t>BIBLIO_BARCODE</t>
   </si>
   <si>
     <t>CALCFULLNAME</t>
   </si>
   <si>
     <t>TAXSTATUS</t>
   </si>
   <si>
     <t>COLLECTIONEVENTID</t>
   </si>
@@ -1509,51 +1509,51 @@
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:BR20"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="139.869979858398" customWidth="1"/>
+    <col min="1" max="1" width="138.606475830078" customWidth="1"/>
     <col min="2" max="2" width="12.3162364959717" customWidth="1"/>
     <col min="3" max="3" width="214.348602294922" customWidth="1"/>
     <col min="4" max="4" width="21.0198211669922" customWidth="1"/>
     <col min="5" max="5" width="13.0042209625244" customWidth="1"/>
     <col min="6" max="6" width="22.5282649993896" customWidth="1"/>
     <col min="7" max="7" width="9.140625" customWidth="1"/>
     <col min="8" max="8" width="9.140625" customWidth="1"/>
     <col min="9" max="9" width="9.140625" customWidth="1"/>
     <col min="10" max="10" width="9.140625" customWidth="1"/>
     <col min="11" max="11" width="9.140625" customWidth="1"/>
     <col min="12" max="12" width="9.140625" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
@@ -1898,51 +1898,51 @@
         <v>26</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>14</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:BM18"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="139.869979858398" customWidth="1"/>
+    <col min="1" max="1" width="138.606475830078" customWidth="1"/>
     <col min="2" max="2" width="9.140625" customWidth="1"/>
     <col min="3" max="3" width="9.140625" customWidth="1"/>
     <col min="4" max="4" width="9.140625" customWidth="1"/>
     <col min="5" max="5" width="9.140625" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
     <col min="7" max="7" width="9.140625" customWidth="1"/>
     <col min="8" max="8" width="9.140625" customWidth="1"/>
     <col min="9" max="9" width="9.140625" customWidth="1"/>
     <col min="10" max="10" width="9.140625" customWidth="1"/>
     <col min="11" max="11" width="9.140625" customWidth="1"/>
     <col min="12" max="12" width="9.140625" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
@@ -2107,51 +2107,51 @@
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>25</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:BQ16"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="139.869979858398" customWidth="1"/>
+    <col min="1" max="1" width="138.606475830078" customWidth="1"/>
     <col min="2" max="2" width="12.666654586792" customWidth="1"/>
     <col min="3" max="3" width="221.016937255859" customWidth="1"/>
     <col min="4" max="4" width="222.482437133789" customWidth="1"/>
     <col min="5" max="5" width="12.9443483352661" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
     <col min="7" max="7" width="9.140625" customWidth="1"/>
     <col min="8" max="8" width="9.140625" customWidth="1"/>
     <col min="9" max="9" width="9.140625" customWidth="1"/>
     <col min="10" max="10" width="9.140625" customWidth="1"/>
     <col min="11" max="11" width="9.140625" customWidth="1"/>
     <col min="12" max="12" width="9.140625" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
@@ -2394,51 +2394,51 @@
         <v>41</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>43</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>36</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:CD37"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="139.869979858398" customWidth="1"/>
+    <col min="1" max="1" width="138.606475830078" customWidth="1"/>
     <col min="2" max="2" width="142.707382202148" customWidth="1"/>
     <col min="3" max="3" width="16.128345489502" customWidth="1"/>
     <col min="4" max="4" width="15.2131252288818" customWidth="1"/>
     <col min="5" max="5" width="12.8431949615479" customWidth="1"/>
     <col min="6" max="6" width="18.9249477386475" customWidth="1"/>
     <col min="7" max="7" width="17.8236141204834" customWidth="1"/>
     <col min="8" max="8" width="21.1659736633301" customWidth="1"/>
     <col min="9" max="9" width="256" customWidth="1"/>
     <col min="10" max="10" width="17.1007976531982" customWidth="1"/>
     <col min="11" max="11" width="16.3991889953613" customWidth="1"/>
     <col min="12" max="12" width="20.2256126403809" customWidth="1"/>
     <col min="13" max="13" width="16.4186573028564" customWidth="1"/>
     <col min="14" max="14" width="14.1555633544922" customWidth="1"/>
     <col min="15" max="15" width="19.5752983093262" customWidth="1"/>
     <col min="16" max="16" width="16.2056007385254" customWidth="1"/>
     <col min="17" max="17" width="16.4443302154541" customWidth="1"/>
     <col min="18" max="18" width="105.096481323242" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
@@ -4143,51 +4143,51 @@
         <v>15</v>
       </c>
       <c r="P37" s="0" t="s">
         <v>84</v>
       </c>
       <c r="Q37" s="0" t="s">
         <v>15</v>
       </c>
       <c r="R37" s="0" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:BT12"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="139.869979858398" customWidth="1"/>
+    <col min="1" max="1" width="138.606475830078" customWidth="1"/>
     <col min="2" max="2" width="19.0595378875732" customWidth="1"/>
     <col min="3" max="3" width="19.2378978729248" customWidth="1"/>
     <col min="4" max="4" width="26.4853954315186" customWidth="1"/>
     <col min="5" max="5" width="119.355354309082" customWidth="1"/>
     <col min="6" max="6" width="50.2981452941895" customWidth="1"/>
     <col min="7" max="7" width="9.140625" customWidth="1"/>
     <col min="8" max="8" width="16.7160453796387" customWidth="1"/>
     <col min="9" max="9" width="9.140625" customWidth="1"/>
     <col min="10" max="10" width="9.140625" customWidth="1"/>
     <col min="11" max="11" width="9.140625" customWidth="1"/>
     <col min="12" max="12" width="9.140625" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
@@ -4392,51 +4392,51 @@
         <v>294</v>
       </c>
       <c r="F12" s="0" t="s">
         <v>291</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>15</v>
       </c>
       <c r="H12" s="0" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:BX68"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="139.869979858398" customWidth="1"/>
+    <col min="1" max="1" width="138.606475830078" customWidth="1"/>
     <col min="2" max="2" width="21.9820461273193" customWidth="1"/>
     <col min="3" max="3" width="17.1007976531982" customWidth="1"/>
     <col min="4" max="4" width="16.4186573028564" customWidth="1"/>
     <col min="5" max="5" width="18.9249477386475" customWidth="1"/>
     <col min="6" max="6" width="21.1659736633301" customWidth="1"/>
     <col min="7" max="7" width="17.8236141204834" customWidth="1"/>
     <col min="8" max="8" width="16.8503913879395" customWidth="1"/>
     <col min="9" max="9" width="17.5667171478271" customWidth="1"/>
     <col min="10" max="10" width="21.3445873260498" customWidth="1"/>
     <col min="11" max="11" width="63.0541000366211" customWidth="1"/>
     <col min="12" max="12" width="17.1655139923096" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
@@ -6635,51 +6635,51 @@
         <v>15</v>
       </c>
       <c r="I68" s="0" t="s">
         <v>15</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K68" s="0" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:DL11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="139.869979858398" customWidth="1"/>
+    <col min="1" max="1" width="138.606475830078" customWidth="1"/>
     <col min="2" max="2" width="15.7276439666748" customWidth="1"/>
     <col min="3" max="3" width="12.2438411712646" customWidth="1"/>
     <col min="4" max="4" width="13.7846775054932" customWidth="1"/>
     <col min="5" max="5" width="46.6056823730469" customWidth="1"/>
     <col min="6" max="6" width="13.4709873199463" customWidth="1"/>
     <col min="7" max="7" width="16.8507900238037" customWidth="1"/>
     <col min="8" max="8" width="14.5682554244995" customWidth="1"/>
     <col min="9" max="9" width="17.7794742584229" customWidth="1"/>
     <col min="10" max="10" width="10.6960849761963" customWidth="1"/>
     <col min="11" max="11" width="12.6890964508057" customWidth="1"/>
     <col min="12" max="12" width="9.140625" customWidth="1"/>
     <col min="13" max="13" width="11.2328100204468" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="12.3193073272705" customWidth="1"/>
     <col min="16" max="16" width="9.4730052947998" customWidth="1"/>
     <col min="17" max="17" width="14.0015459060669" customWidth="1"/>
     <col min="18" max="18" width="9.62744140625" customWidth="1"/>
     <col min="19" max="19" width="14.1586542129517" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="12.3197755813599" customWidth="1"/>
     <col min="22" max="22" width="11.0761251449585" customWidth="1"/>
     <col min="23" max="23" width="23.2858848571777" customWidth="1"/>
     <col min="24" max="24" width="26.8468170166016" customWidth="1"/>
     <col min="25" max="25" width="23.4107551574707" customWidth="1"/>
     <col min="26" max="26" width="21.9337024688721" customWidth="1"/>