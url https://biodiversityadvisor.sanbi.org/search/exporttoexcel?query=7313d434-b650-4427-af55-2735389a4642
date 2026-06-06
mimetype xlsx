--- v0 (2026-04-21)
+++ v1 (2026-06-06)
@@ -1,73 +1,71 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet3.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet4.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet5.xml"/>
-  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet6.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="text/plain" PartName="/EPPlusLicense.txt"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="TAXONDESCRIPTIONS" sheetId="1" r:id="rId1"/>
     <sheet name="BOTANICALRECORDS" sheetId="2" r:id="rId3"/>
     <sheet name="LITERATURE" sheetId="3" r:id="rId4"/>
-    <sheet name="SYNONYMS" sheetId="4" r:id="rId5"/>
-[...1 lines deleted...]
-    <sheet name="TAXON" sheetId="6" r:id="rId7"/>
+    <sheet name="SPECIMENBARCODE" sheetId="4" r:id="rId5"/>
+    <sheet name="TAXON" sheetId="5" r:id="rId6"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="816" uniqueCount="816">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="792" uniqueCount="792">
   <si>
     <t>Biodiversity Advisor Search Results</t>
   </si>
   <si>
-    <t xml:space="preserve">Downloaded from Biodiversity Advisor (https://biodiversityadvisor.sanbi.org)  [Accessed (please insert date of download 4/21/2026 6:44:23 PM.</t>
+    <t xml:space="preserve">Downloaded from Biodiversity Advisor (https://biodiversityadvisor.sanbi.org)  [Accessed (please insert date of download 6/7/2026 12:44:33 AM.</t>
   </si>
   <si>
     <t>Acknowledgement and attribution</t>
   </si>
   <si>
     <t>South African National Biodiversity Institute. 2023. Available: https://biodiversityadvisor.sanbi.org</t>
   </si>
   <si>
     <t>CALCFULLNAME</t>
   </si>
   <si>
     <t>TEXTTITLE</t>
   </si>
   <si>
     <t>TAXONTEXT</t>
   </si>
   <si>
     <t>BIBLIO</t>
   </si>
   <si>
     <t>COMMENTS</t>
   </si>
   <si>
     <t>Lobostemon glaucophyllus (Jacq.) H.Buek</t>
   </si>
@@ -107,1829 +105,1853 @@
   <si>
     <t>Habitat</t>
   </si>
   <si>
     <t>Lobostemon glaucophyllus occurs in granitic soils towards the southern reaches of its distribution range where the leaves in particular take on larger dimensions. It also occurs in the sandy soils of the western coastal plains as well as sandstone soils of Mountain Fynbos, in addition to being found along the fringes of the Karoo, most common in the foothills of mountains.</t>
   </si>
   <si>
     <t>Rocky slopes or sandy soils.</t>
   </si>
   <si>
     <t>Sandstone lower slopes or sandy flats.</t>
   </si>
   <si>
     <t>Rocky slopes.</t>
   </si>
   <si>
     <t>Morphology</t>
   </si>
   <si>
     <t>Resprouting shrub, 50-100 cm high. Branches caulous, antrorse, herbaceous and woody branches glabrous. Leaves herbaceous, cauline, transversely applanate to incurved, longitudinally straight, dead basal leaves not persistent, (10-)12-40(-50) x (2-)3-14(-20) mm, narrowly oblong to lanceolate to oblanceolate, adaxially appearing glabrous but sparsely hairy, hairs unevenly spread, largely confined to margin and apex, abaxially appearing glabrous but sparsely hairy, hairs evenly or unevenly spread, if unevenly spread then largely confined to margin, apex and mid-vein, indumentum spinous and umbonate, hairs similar in length, trichomes simple or pustular; leaf margin entire; apex acuminate or acute; mid-vein abaxially unobtrusive. Inflorescence of many flowered, compound cincinni, young flowering axis unelongated, flower buds loosely arranged to form a globose unit, spreading or not spreading greatly in fruiting stage. Bracts (4-)6-15(-18) x (3-)4-8(-9) mm, ovate. Flowers small (anterior petals 17-30 mm long) to medium sized (anterior petals 17-30 mm long), more than three per cymule, funnel-shaped. Sepals linear to lanceolate, less than to half of corolla length, similar in width, free, adaxially sparsely hairy, hairs more or less evenly or not evenly spread across the whole surface-then confined to margin and apex, abaxially sparsely hairy, hairs unevenly spread, largely confined to margin and apex, non-velutinous; young apices applanate, brown trichomes on the adaxial surface wanting. Petals dissimilar, the anterior petal lobes larger than the rest, posterior petals ca. 12-14 mm long, posterior petal lobes ca. 3 mm long, anterior petals ca. 14-16 mm long, anterior petal lobes ca. 4 mm long, white-cream to mostly violet-blue; abaxially glabrous. Stamens 5 (rarely 6), apostemonous, epipetalous, dissimilar in length, slightly exserted in adult flowers; anthers dorsifixed; filaments free from petals to shortly adnate (&lt; 5 mm) above staminal scales. Staminal scales inserted below the throat of the corolla tube, 3-4 mm above the base of the corolla tube (ca. 1/4 of the way up the tube), usually well-developed, rounded, lateral lobes present, villous, area between scales also hairy. Style median sections hairy. Mericarpids ovoid-trigonous; tuberculate; hairs absent, lateral ridges prominent; dorsal side acute; dorsal keel prominent; ventral keel inconspicuous.</t>
   </si>
   <si>
     <t>Shrub, 0.6-0.9 m tall, young branches glabrous. Leaves sessile, narrowly oblong-lanceolate, hairy but appearing glabrous. Flowers in lax cymes, cream-coloured to blue, glabrous outside, staminal scales triangular with lateral lobes, style hairy.</t>
   </si>
   <si>
+    <t>Shrublet, 60-90 cm, young branches glabrous. Leaves sessile, hairy but appearing glabrous above, oblong-lanceolate. Flowers in lax cymes, cream-coloured to blue, glabrous outside, staminal scales triangular with lateral lobes, style hairy.</t>
+  </si>
+  <si>
     <t>Shrublet, 30-80 cm, young branches glabrous. Leaves sessile, hairy on midrib and apex, linear-lanceolate. Flowers in cymes, blue sometimes pink, glabrous outside, staminal scales rounded without lateral lobes, style hairy.</t>
   </si>
   <si>
-    <t>Shrublet, 60-90 cm, young branches glabrous. Leaves sessile, hairy but appearing glabrous above, oblong-lanceolate. Flowers in lax cymes, cream-coloured to blue, glabrous outside, staminal scales triangular with lateral lobes, style hairy.</t>
-[...1 lines deleted...]
-  <si>
     <t>SpecCit</t>
   </si>
   <si>
     <t>SOUTH AFRICA. Northern Cape: Hondeklip Bay, 9.6 km east south east of Hondeklip Bay, Acocks, J.P.H. 23326 (K, PRE); Namaqualand, Ezelfontein, Barker, W.F. 6653 (NBG); Namaqualand, Brakdam, Bond, P. 1141 (NBG); Garies, Studers Pass, Wolf Hok farm, Botha, P.; Goodwin, J. PB(3)156 (K); Between Garies and Leliefontein, summit of Studers Pass, southern road verge near Rhebokskloof, Buys, M.H. 514 (K, MO, NBG); Springbok, near summit of Spektakel Pass, Buys, M.H. 515 (K, MO, NBG); Springbok, north of Naries, near Spektakel Pass, Buys, M.H. 1303 (NBG); Spektakel, Compton, R.H. 11515 (NBG); Vanrhynsdorp, Vanrhyns Pass, Compton, R.H. 11549 (NBG); Spektakel hill, Compton, R.H. 22808 (NBG); Spektakel Hill, Compton, R.H. 22808 (NBG); Spektakelberg, Crafford, G.C. s.n. (NBG); Kamiesberg, Grasberg, Paulshoek, 0.5 km SW of Trig. Beacon, Desmet, P. 158 (NBG); Kleinzee Dikgat, water pipe between Kleinzee and Buffelsbank, Desmet, P.; Ellis, A. 1001 (NBG); Between Pedroskloof and Leliefontein, Drège, J.F. s.n. (K, S); Between Grasberg River and Waterval River, Drège, J.F. s.n. (K); Spektakel Pass, Eliovson, S. 27 (PRE); Nieuwoudtville, Galpin, E.E. 11139 (PRE); Top of Spektakel Pass, west of Springbok, Goldblatt, P. 2380 (NBG, PRE, S); Vanrhyns Pass, Hardy, D.S. 786 (PRE); 22 mile south of Kamieskroon on road to Vanrhynsdorp, Hardy, D.S.; Bayliss, R.D.A. 1093 (K, PRE); Spektakelberg, Herre, H. s.n. (NBG); Vanrhyns Pass, Herre, H. 11442 (NBG); Spektakelberg, Herre, H. 18997 (NBG); 3 miles north west of Nieuwoudtville, Hutchinson, J. 748 (PRE); Kamiesberg, Sneeukop, Hutchinson, J. 858 (K); 8 km west of Kamieskroon, Lavranos, J. 10981 (PRE); Farm Ezelfontein 214, between Tierhoek and Sandhoogte, Le Roux, A. 3387 (NBG); Namaqualand, Karootjie 316, Le Roux, L. 373 (NBG); Near Rietkop on the farm De Klipheuwel, Le Roux; Parsons 89 (NBG, PRE); Between Oorlogskloof and Papkuilsfontein, Leipoldt, C.L. 3342 (PRE); Lokenburg, ridges north of dam, Leistner, O.A. 343 (K, PRE); Kamiesberg, Leliefontein, Levyns, M.R. 4006 (BOL); Calvinia division, 4.8 km west of Nieuwoudtville, Lewis, G.J. 2804 (SAM); Nieuwoudtville, 4.8 km west of Nieuwoudtville, Lewis, G.J. 63225 (PRE); Calvinia division, 6.4 km from Nieuwoudtville, Maguire, B. 161 (NBG); Steinkopf, Klipfonteinberg, Meyer, G. 7 (NBG, PRE); Steinkopf, Meyer, G. 9115 (NBG); Spektakelberg, Meyer, G. 9128 (NBG); Kamiesberg, Vogelklip, upper slopes, Pearson, H.H.W. 5009 (K); Kamiesberg, lower southern slopes of Sneeuwkop, Pearson, H.H.W. 5889 (BOL, K); Kamiesberg, Zuurberg (Anegas), middle slopes, Pearson, H.H.W. 6271 (K); Leliefontein, Beaem Hill 2 miles S.E. thereof, Pearson, H.H.W. 6369 (K); Nieuwoudtville, Groot Tuin 653, Pretorius, W.A.J. 566 (K, NBG, PRE, W); Spektakelberg, Rösch 1409 (PRE); Farm Damsland, on lower northern slopes of Rooiberg, Roux, J.P. 2451 (NBG); ± 5 km from Nieuwoudtville along road to Vanrhyns Pass, Strid, A. 37873 (PRE); Calvinia division, top of Vanrhyns Pass, Taylor, L.E. 2843 (NBG); Nieuwoudtville, 3.2 km west of Nieuwoudtville, Theron, G.C. 1327 (K, PRE); Nieuwoudtville, 7 km from Nieuwoudtville to Clanwilliam, 800 m west of road, Thompson, M.F. 367 (NBG, PRE); Between Eselfontein and Naries, 25.6 km from Springbok to Spektakelberg, Thompson, M.F. 1026 (NBG, PRE); Springbok, (17§ 5.0'S, 29§ 2.15'E), Van Berkel, N.J. 370 (NBG); Vanrhyns Pass, Van der Schijff, H.P. 7030 (PRE); Naries Guest House, Van Jaarsveld, E.J.; Van der Walt, L.; Burger, I. 13517 (PRE); Lokenburg, Papkuilsfontein farm, Van Wijk, Y. 1307 (NBG); Spektakelberg, Nariesplaas, between Kleinsee and Springbok, Van Wyk, A.E. 6463 (PRE); Nieuwoudtville, Suikerbosrand, plateau on Bokkeveld mountains, Van Wyk, C. 1277 (NBG, PRE); Summit of Spektakel Pass, Zietsman, P.C.; Zietsman, L. 926 (PRE); Western Cape: Cape Town, Alexander-Prior, R.C. s.n. (K, MEL); Table Mountain, Alexander-Prior, R.C. s.n. (K, PRE); Paarl Mountain, Alexander-Prior, R.C. s.n. (K, PRE); Mamre, field before Mamre, Axelson, H. 58 (NBG); Laingsburg Division, Tweedside, Barker, L. s.n. (BOL); Malmesbury, near Bok Point, Barker, W.F. 2390 (NBG); Cape Peninsula, Noord Hoek, Barker, 2708 (NBG); Clanwilliam, Nardouw, Barker, W.F. 4741 (NBG); Clanwilliam, Nardouw, Barker, W.F. 5323 (NBG); Clanwilliam, Greys Pass, Barker, W.F. 5597 (NBG); Clanwilliam, 38 km north of Citrusdal, Barker, W.F. 6604 (NBG, S); Clanwilliam, Cardouw Pass, east slopes, Barker, W.F. 8115 (NBG); Clanwilliam, lower mountain slopes of Wuppertal, Barker, W.F. 8979 (NBG); Hills above Stompneusbaai, Barker, W.F. 9697 (NBG); Piquetberg, 3-5 km north of Aurora on Redelingshuys road, Barker, W.F. 9731 (NBG); Piquetberg, top of Dasklip Pass, (Cardouw), Barker, W.F. 10288 (NBG); Bottelaryberg, on farm Koopmanskloof, north west slope, Beyers, J. 104 (NBG); Cape Town, Bolus, H. 2898 (K); Cape Town, Devils Peak, Bolus, H. 3724 (BM, K); Tygerberg, Bolus, H. 5205 (K); Moorreesburg, Bolus, H. 9969 (PRE); Near Clanwilliam, Bolus, H. 23149 (NBG, PRE); Wynberg Hill, Bolus, L. s.n. (PRE); Laingsburg, Konstabel, Bond, 671 (NBG); Klien Swartberg east of Buffelsrivier Poort, Bond, W. 1505 (NBG, PRE); Clanwilliam, between Clanwilliam and Graafwater, Booysen, L.J. 30 (NBG); Cedarberg, Algeria Forest Station, camping site, Bos, J.J. 505 (NBG, PRE); Franschhoek Pass, northern side near summit, Boucher, C. 2344 (K, NBG, PRE); Grootfontein Flats, track along telephone line towards Hopefield, Boucher, C. 3329 (K, NBG, PRE); Malmesbury district, Burgerspost Farm near Pella Fynbos Biome Research site, Boucher, C.; Shepherd, P. 4770 (K, NBG, PRE); Malmesbury district, Burgerspost Farm near Pella Fynbos Biome Research site, Boucher, C.; Shepherd, P. 4916 (K, NBG, PRE); Bottelaryberg, Stellenbosch. Along brick road on the way to the top of the hill, Buys, M.H. 347 (K, NBG); Bottelaryberg, Stellenbosch. Along brick road on the way to the top of the hill, Buys, M.H. 364 (K, NBG); Piketberg. Halfway up Versveld Pass, Buys, M.H. 367 (K, NBG); Piketberg, 1.5km past Tweefontein farmhouses, Buys, M.H. 368 (K, NBG); Cape Town. Devils Peak below Block House, Buys, M.H. 384 (K, MO, NBG); About 10km from Clanwilliam. Roadside verge of Pakhuis Pass, Buys, M.H. 452 (K, NBG); Dasklip Pass, 2 km after turnoff to pass, Buys, M.H. 460 (K, MO, NBG); Pakhuis Pass. Eastern lower slopes, at bend in road, Buys, M.H. 506 (K, MO, NBG); Near Biedouw, summit of Uitkyk Pass, Buys, M.H. 508 (K, MO, NBG); Between Biedouw and Brandewyn, east of Gryskop, Buys, M.H. 509 (K, MO, NBG); Paarl, Paarl Mountain, along road above Lemoenkloof, Buys, M.H. 510 (K, MO, NBG); Between Klawer and Clanwilliam, along N7, 30 km before Clanwilliam, Buys, M.H. 521 (K, MO, NBG); Piekenierskloof Pass. N7, second picnic site at bend of road, from Citrusdal, Buys, M.H. 522 (K, MO, NBG); Steenberg, lower slopes, east of Silvermine, Buys, M.H. 1123 (NBG); Clanwilliam, Nardouws Pass, midslopes of western pass and beyond, Buys, M.H. 1295 (NBG); Clanwilliam, along road between Clanwilliam and Graafwater, Buys, M.H. 1302 (NBG); Gamka Mountain Nature Reserve, Doringkloof, where north west boundary crosses kloof, Cattell, P.; Cattell, J. 263 (NBG, PRE); Table Mountain, Collector unknown s.n. (L); Kirstenbosch, Silver Tree Ridge, Compton, R.H. s.n. (BOL); Worcester, Tweedside Ridge, Compton, R.H. 3189 (BOL, NBG); Laingsburg Division, Tweedside Kopjie, Compton, R.H. 4004 (BOL, K, NBG); Clanwilliam, Modderfontein, Compton, R.H. 4325 (BOL, NBG); Clanwilliam, Boekenberg near Paleisheuwel, Compton, R.H. 4910 (BOL, NBG); Clanwilliam, Nardouw, Compton, R.H. 6970 (NBG); Cape Peninsula, Hout Bay, Compton, R.H. 9153 (NBG); Malmesbury, 5th gate to Gansekraal, Compton, R.H. 9438 (NBG); Piquetberg, Versveld Pass, Compton, R.H. 10900 (NBG); Clanwilliam, Heerenlogementberg, Compton, R.H. 10966 (NBG); Laingsburg, Cabidu, Compton, R.H. 12093 (NBG); Cape Peninsula, Llandudno, Compton, R.H. 14817 (NBG); Malmesbury district, Vredenburg, Compton, R.H. 15892 (NBG); Montagu, Baden Hills, Compton, R.H. 18434 (NBG); Cape Peninsula, Vlakkenberg, Compton, R.H. 20175 (NBG); Clanwilliam, Lamberts Hoek Berg, Compton, R.H. 22101 (NBG); Laingsburg, Cabidu, Compton, R.H. 22215 (NBG); Clanwilliam, Citadel Kop, Compton,</t>
   </si>
   <si>
+    <t>ELEVATION</t>
+  </si>
+  <si>
+    <t>CULTIVATED</t>
+  </si>
+  <si>
+    <t>MUSEUMCODE</t>
+  </si>
+  <si>
     <t>LOCALITYNOTES</t>
   </si>
   <si>
+    <t>COLLECTIONYEAR</t>
+  </si>
+  <si>
+    <t>LLRESOLUTION</t>
+  </si>
+  <si>
+    <t>FIELDNUMBER</t>
+  </si>
+  <si>
+    <t>LATITUDE</t>
+  </si>
+  <si>
     <t>HABITATTEXT</t>
   </si>
   <si>
-    <t>LATITUDE</t>
+    <t>COUNTRYNAME</t>
+  </si>
+  <si>
+    <t>COLLECTORSCODE</t>
+  </si>
+  <si>
+    <t>COLLECTIONDAY</t>
+  </si>
+  <si>
+    <t>COLLECTORS</t>
+  </si>
+  <si>
+    <t>GENERALNOTES</t>
+  </si>
+  <si>
+    <t>MAJORADMINNAME</t>
+  </si>
+  <si>
+    <t>COLLECTIONMONTH</t>
+  </si>
+  <si>
+    <t>PLANTDESCRIPTION</t>
   </si>
   <si>
     <t>LONGITUDE</t>
   </si>
   <si>
-    <t>ELEVATION</t>
-[...38 lines deleted...]
-    <t>GENERALNOTES</t>
+    <t/>
+  </si>
+  <si>
+    <t>False</t>
+  </si>
+  <si>
+    <t>PRE</t>
   </si>
   <si>
     <t>FRANSCHHOEK PASS; NORTHERN SIDE NEAR SUMMIT</t>
   </si>
   <si>
-    <t/>
+    <t>1973</t>
+  </si>
+  <si>
+    <t>2344</t>
   </si>
   <si>
     <t>-33.875</t>
   </si>
   <si>
+    <t>South Africa</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>Boucher, C</t>
+  </si>
+  <si>
+    <t>Western Cape</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
     <t>19.125</t>
   </si>
   <si>
-    <t>1973</t>
-[...25 lines deleted...]
-  <si>
     <t>CAPE PENINSULA; WYNBERG HILL; PARADISE ESTATE, SLOPES OF WYNBERG HILL</t>
   </si>
   <si>
+    <t>1918</t>
+  </si>
+  <si>
+    <t>PRE 40947</t>
+  </si>
+  <si>
     <t>-34.125</t>
   </si>
   <si>
+    <t>Bolus, HML</t>
+  </si>
+  <si>
     <t>18.375</t>
   </si>
   <si>
-    <t>1918</t>
-[...5 lines deleted...]
-    <t>PRE 40947</t>
+    <t>NBG</t>
   </si>
   <si>
     <t>Clanwilliam Division. C. 13 km from Citrusdal along road to The Baths.</t>
   </si>
   <si>
+    <t>1993</t>
+  </si>
+  <si>
+    <t>37315</t>
+  </si>
+  <si>
+    <t>-32.625</t>
+  </si>
+  <si>
     <t>Fynbos c.1m tall on yellowish sand.</t>
   </si>
   <si>
-    <t>-32.625</t>
-[...4 lines deleted...]
-  <si>
     <t>31</t>
   </si>
   <si>
+    <t>Strid, PAK</t>
+  </si>
+  <si>
     <t>8</t>
   </si>
   <si>
     <t>Shrub. Subshrub 50-80 cm tall. Leaves glaucous. Corolla pale blue-mauve.</t>
   </si>
   <si>
-    <t>Strid, PAK</t>
-[...7 lines deleted...]
-  <si>
     <t>DEVIL'S PEAK</t>
   </si>
   <si>
     <t>1885</t>
   </si>
   <si>
+    <t>673</t>
+  </si>
+  <si>
     <t>Marloth, HWR</t>
   </si>
   <si>
-    <t>673</t>
-[...1 lines deleted...]
-  <si>
     <t>WORCESTER DIV.; STETTYNS KLOOF</t>
   </si>
   <si>
+    <t>1963</t>
+  </si>
+  <si>
+    <t>5402</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>Taylor, HC</t>
+  </si>
+  <si>
     <t>19.375</t>
   </si>
   <si>
-    <t>1963</t>
-[...10 lines deleted...]
-  <si>
     <t>STELLENBOSCH DIV.; VAN DER STEL; UPPER HALF OF S. SLOPE OF HILL NEAR DENNEGEUR</t>
   </si>
   <si>
+    <t>1927</t>
+  </si>
+  <si>
+    <t>4886</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>Smith, CA</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
     <t>18.875</t>
   </si>
   <si>
-    <t>1927</t>
-[...13 lines deleted...]
-  <si>
     <t>PIQUETBERG</t>
   </si>
   <si>
+    <t>1926</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
     <t>-32.875</t>
   </si>
   <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>Theiler, AC</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
     <t>18.625</t>
   </si>
   <si>
-    <t>1926</t>
-[...13 lines deleted...]
-  <si>
     <t>Calvinia District: c. 5km from Nieuwoudtville along road to Vanrhyns Pass. 31° 22' S: 19° 03' E.</t>
   </si>
   <si>
+    <t>37873</t>
+  </si>
+  <si>
     <t>-31.36666667</t>
   </si>
   <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>Northern Cape</t>
+  </si>
+  <si>
     <t>19.05</t>
   </si>
   <si>
-    <t>13</t>
-[...10 lines deleted...]
-  <si>
     <t>CAPE TOWN; LION'S HEAD</t>
   </si>
   <si>
     <t>1846</t>
   </si>
   <si>
+    <t>PRE 40944</t>
+  </si>
+  <si>
     <t>14</t>
   </si>
   <si>
     <t>Alexander-Prior, RC</t>
   </si>
   <si>
-    <t>PRE 40944</t>
-[...1 lines deleted...]
-  <si>
     <t>CALEDON; KLEINMOND</t>
   </si>
   <si>
+    <t>1925</t>
+  </si>
+  <si>
+    <t>PRE 40940</t>
+  </si>
+  <si>
     <t>-34.375</t>
   </si>
   <si>
+    <t>Stokoe, TP</t>
+  </si>
+  <si>
     <t>19.875</t>
   </si>
   <si>
-    <t>1925</t>
-[...7 lines deleted...]
-  <si>
     <t>CEDARBERG NORTH; CREVASSE PEAK; NR. BOULDERY SUMMIT</t>
   </si>
   <si>
+    <t>1969</t>
+  </si>
+  <si>
+    <t>7476</t>
+  </si>
+  <si>
     <t>-31.125</t>
   </si>
   <si>
-    <t>1969</t>
-[...1 lines deleted...]
-  <si>
     <t>Taylor</t>
   </si>
   <si>
-    <t>7476</t>
-[...1 lines deleted...]
-  <si>
     <t>HEUNINGRUG.; BETWEEN HEUNINGRUG AND MIERKRAAL FARMS. FLATS AT NW SIDE OF HEUNINGRUG.</t>
   </si>
   <si>
+    <t>1981</t>
+  </si>
+  <si>
+    <t>2699</t>
+  </si>
+  <si>
     <t>-34.625</t>
   </si>
   <si>
-    <t>1981</t>
+    <t>Burgers, CJ</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>Burgers, CJ</t>
-[...4 lines deleted...]
-  <si>
     <t>Narries Gastehuis. S. side of Naries.</t>
   </si>
   <si>
+    <t>13517</t>
+  </si>
+  <si>
     <t>-29.625</t>
   </si>
   <si>
+    <t>Van Jaarsveld, EJ</t>
+  </si>
+  <si>
+    <t>Succulent Karoo. Shrub.</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
     <t>17.625</t>
   </si>
   <si>
-    <t>7</t>
-[...10 lines deleted...]
-  <si>
     <t>NAMAQUALAND; VAN RHYNS PASS; W SLOPES OF PASS 10 KM SW OF NIEUWOUDTVILLE</t>
   </si>
   <si>
+    <t>1989</t>
+  </si>
+  <si>
+    <t>21761</t>
+  </si>
+  <si>
     <t>-33.375</t>
   </si>
   <si>
-    <t>1989</t>
-[...1 lines deleted...]
-  <si>
     <t>Greuter, W</t>
   </si>
   <si>
-    <t>21761</t>
-[...1 lines deleted...]
-  <si>
     <t>KLEIN DASSENBERG; E HILL OF KANONKOP. SW SLOPE</t>
   </si>
   <si>
+    <t>1986</t>
+  </si>
+  <si>
+    <t>1170</t>
+  </si>
+  <si>
     <t>-33.625</t>
   </si>
   <si>
-    <t>1986</t>
-[...1 lines deleted...]
-  <si>
     <t>6</t>
   </si>
   <si>
     <t>Fellingham, AC</t>
   </si>
   <si>
-    <t>1170</t>
-[...1 lines deleted...]
-  <si>
     <t>FRANSCHHOEK; FRANSCH HOEK CATCHMENT</t>
   </si>
   <si>
     <t>1970</t>
   </si>
   <si>
+    <t>348</t>
+  </si>
+  <si>
     <t>3</t>
   </si>
   <si>
     <t>Haynes, RA</t>
   </si>
   <si>
-    <t>348</t>
-[...1 lines deleted...]
-  <si>
     <t>CAPE DIV.; TABLE MT.; SLOPES OF TABLE MT.</t>
   </si>
   <si>
+    <t>176</t>
+  </si>
+  <si>
     <t>Curator Pretoria Bot. Garden</t>
   </si>
   <si>
-    <t>176</t>
-[...1 lines deleted...]
-  <si>
     <t>CLANWILLIAM; CEDARBERG; MT. SLOPES NR. ALGERIA FOR. STA.</t>
   </si>
   <si>
+    <t>1930</t>
+  </si>
+  <si>
+    <t>10545</t>
+  </si>
+  <si>
     <t>-32.125</t>
   </si>
   <si>
-    <t>1930</t>
-[...1 lines deleted...]
-  <si>
     <t>24</t>
   </si>
   <si>
     <t>Galpin, EE</t>
   </si>
   <si>
-    <t>10545</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Clanwilliam, Nardouws Pass, midslopes of western pass and beyond.  32°00'41" S; 18°49'54" E.</t>
   </si>
   <si>
+    <t>2007</t>
+  </si>
+  <si>
+    <t>1295</t>
+  </si>
+  <si>
     <t>-32.01138889</t>
   </si>
   <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>Buys, MH</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Large shrubs.  Flowers pale blue, some stamens excluded.  Leaves glaucous.</t>
+  </si>
+  <si>
     <t>18.83166667</t>
   </si>
   <si>
-    <t>2007</t>
-[...13 lines deleted...]
-  <si>
     <t>SPEKTAKEL PASS</t>
   </si>
   <si>
     <t>1971</t>
   </si>
   <si>
+    <t>27</t>
+  </si>
+  <si>
     <t>Eliovson, S</t>
   </si>
   <si>
-    <t>27</t>
-[...1 lines deleted...]
-  <si>
     <t>TULBAGH; ABOVE TULBAGH WATERFALL</t>
   </si>
   <si>
     <t>1928</t>
   </si>
   <si>
+    <t>400</t>
+  </si>
+  <si>
     <t>Hutchinson, J</t>
   </si>
   <si>
-    <t>400</t>
-[...1 lines deleted...]
-  <si>
     <t>TABLE MT.</t>
   </si>
   <si>
     <t>1921</t>
   </si>
   <si>
+    <t>29496</t>
+  </si>
+  <si>
     <t>Rogers, FA</t>
   </si>
   <si>
-    <t>29496</t>
-[...1 lines deleted...]
-  <si>
     <t>Cederberg wilderness Area, Algeria, Trail towards waterfall.</t>
   </si>
   <si>
+    <t>2021</t>
+  </si>
+  <si>
+    <t>11187</t>
+  </si>
+  <si>
+    <t>-32.37284</t>
+  </si>
+  <si>
     <t>Mountain Fynbos.</t>
   </si>
   <si>
-    <t>-32.37284</t>
+    <t>Mdayi, N; Modimola, K; James, J; Ndlovu, N</t>
+  </si>
+  <si>
+    <t>Sparse shrub stem &amp; reddish in branches, leathery white rough margins, flowerheads at the top of branches.</t>
   </si>
   <si>
     <t>19.06549</t>
   </si>
   <si>
-    <t>2021</t>
-[...10 lines deleted...]
-  <si>
     <t>TULBAGH DIV.; TULBAGH KLOOF; MOUNTAINSIDE</t>
   </si>
   <si>
+    <t>1956</t>
+  </si>
+  <si>
+    <t>2062</t>
+  </si>
+  <si>
     <t>-33.125</t>
   </si>
   <si>
-    <t>1956</t>
-[...1 lines deleted...]
-  <si>
     <t>Theron, GC</t>
   </si>
   <si>
-    <t>2062</t>
-[...49 lines deleted...]
-  <si>
     <t>5404</t>
   </si>
   <si>
     <t>PAARL; DROSTERSBERG; PLAAS VAN MNR W A DE KLERK VOET VAN BERG</t>
   </si>
   <si>
     <t>1976</t>
   </si>
   <si>
+    <t>1880</t>
+  </si>
+  <si>
     <t>Van Wyk, AE</t>
   </si>
   <si>
-    <t>1880</t>
-[...1 lines deleted...]
-  <si>
     <t>Vlakfontein (base of Perdeberg). 33°35'74.3"S: 18°45'62.4"E.</t>
   </si>
   <si>
+    <t>2006</t>
+  </si>
+  <si>
+    <t>CR1356</t>
+  </si>
+  <si>
+    <t>-33.59555556</t>
+  </si>
+  <si>
     <t>plain</t>
   </si>
   <si>
-    <t>-33.59555556</t>
-[...7 lines deleted...]
-  <si>
     <t>Von Witt, C</t>
-  </si>
-[...1 lines deleted...]
-    <t>CR1356</t>
   </si>
   <si>
     <t xml:space="preserve">Fynbos biome. Vegetation type: Fynbos. Moderate hill slope. Well-drained, sandy soil. Sandstone, quartzite. Flowers: present, yellow.
 </t>
   </si>
   <si>
+    <t>18.76027778</t>
+  </si>
+  <si>
     <t>Namaqualand. Kamiesberg. Sneeukop.</t>
   </si>
   <si>
+    <t>1972</t>
+  </si>
+  <si>
+    <t>392</t>
+  </si>
+  <si>
     <t>-30.16666667</t>
   </si>
   <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>Bremer, K</t>
+  </si>
+  <si>
+    <t>W slopes. Flowers: blue.</t>
+  </si>
+  <si>
     <t>17.95</t>
   </si>
   <si>
-    <t>1972</t>
-[...16 lines deleted...]
-  <si>
     <t>CERES; BALIESGAT</t>
   </si>
   <si>
+    <t>1964</t>
+  </si>
+  <si>
+    <t>378A</t>
+  </si>
+  <si>
     <t>-31.625</t>
   </si>
   <si>
-    <t>1964</t>
-[...1 lines deleted...]
-  <si>
     <t>19</t>
   </si>
   <si>
     <t>Hanekom, WJ</t>
   </si>
   <si>
-    <t>378A</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">West coast.  Near burnt area.  S of farmstead.  33°23'30"S, 18°16'00"E.</t>
   </si>
   <si>
+    <t>1996</t>
+  </si>
+  <si>
+    <t>2815</t>
+  </si>
+  <si>
     <t>hill slope</t>
   </si>
   <si>
-    <t>1996</t>
+    <t>Low, AB</t>
+  </si>
+  <si>
+    <t>Strandveld fynbos mosaic. Deep leached sands. Well-drained. Fernwood. Full sun. Slope flat. Localised Port Jackson infestation. Shrub. Flowers light mauve and pink. Plant height: 1.2m. Locally frequent.</t>
   </si>
   <si>
     <t>HT: 1.20, HTUNIT: m; GRFRMS: Shrub</t>
   </si>
   <si>
-    <t>Low, AB</t>
-[...7 lines deleted...]
-  <si>
     <t>VAN RHYNS PASS</t>
   </si>
   <si>
+    <t>1967</t>
+  </si>
+  <si>
+    <t>7030</t>
+  </si>
+  <si>
     <t>-31.5</t>
   </si>
   <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>Van der Schijff, HP</t>
+  </si>
+  <si>
+    <t>Cape Province</t>
+  </si>
+  <si>
     <t>19.11666667</t>
   </si>
   <si>
-    <t>1967</t>
-[...10 lines deleted...]
-  <si>
     <t>CLANWILLIAM; MT. PASS TO ALGERIA FOR. RES.</t>
   </si>
   <si>
     <t>1947</t>
   </si>
   <si>
+    <t>2939</t>
+  </si>
+  <si>
     <t>Story, R</t>
   </si>
   <si>
-    <t>2939</t>
-[...1 lines deleted...]
-  <si>
     <t>ALGERIA FOR. STA.; NIEUWOUDTS PASS</t>
   </si>
   <si>
+    <t>434</t>
+  </si>
+  <si>
+    <t>-31.375</t>
+  </si>
+  <si>
     <t>Hugo, L</t>
   </si>
   <si>
-    <t>434</t>
-[...1 lines deleted...]
-  <si>
     <t>Stellenbosch. Wemmershoek Nature Reserve.</t>
   </si>
   <si>
+    <t>2018</t>
+  </si>
+  <si>
+    <t>7358</t>
+  </si>
+  <si>
+    <t>-33.87194444</t>
+  </si>
+  <si>
     <t>Environmental Use. Alluvium Swartland Fynbos. Invasive species. Plain.</t>
   </si>
   <si>
-    <t>-33.87194444</t>
+    <t>Mdayi, N</t>
+  </si>
+  <si>
+    <t>Associated species: Restio sp. Muraltia spinosa, Maytenus oleoides.</t>
+  </si>
+  <si>
+    <t>Erect herb, elongated leaves which are leathery and spiky at the leave edges. Flowers are cream-white situated right at the top of plant. Erect herb. Height: 15 cm.</t>
   </si>
   <si>
     <t>19.04777778</t>
   </si>
   <si>
-    <t>2018</t>
-[...14 lines deleted...]
-    <t>Kamieberge, road to Leliefontein. 30°18'37.8"S 18°04'45.5"E.</t>
+    <t>Kamie[s[berge, road to Leliefontein. 30°18'37.8"S 18°04'45.5"E.</t>
+  </si>
+  <si>
+    <t>2001</t>
+  </si>
+  <si>
+    <t>220901/36D</t>
   </si>
   <si>
     <t>-30.31055556</t>
   </si>
   <si>
+    <t>Renosterveld.</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>Mucina, L</t>
+  </si>
+  <si>
     <t>18.07944444</t>
   </si>
   <si>
-    <t>2001</t>
-[...10 lines deleted...]
-  <si>
     <t>TULBAGH; SARON</t>
   </si>
   <si>
     <t>PRE 40936</t>
   </si>
   <si>
     <t>MALMESBURY DIST.; PELLA; BURGERS POST FARM. FYNBOS BIOME RESEARCH SITE</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
     <t>4770</t>
   </si>
   <si>
     <t>SOUTHERN CAPE; 18 KM PAST TOUWSRIVE; ON TOP OF PASS NEAR DAM</t>
   </si>
   <si>
+    <t>1350</t>
+  </si>
+  <si>
+    <t>Venter, S</t>
+  </si>
+  <si>
     <t>20.125</t>
   </si>
   <si>
-    <t>Venter, S</t>
-[...4 lines deleted...]
-  <si>
     <t>CAPE PENINSULA; CAMPS BAY; LOWER VALLEY OF BLINKWATER STREAM</t>
   </si>
   <si>
+    <t>5021</t>
+  </si>
+  <si>
     <t>Stauffer, HU</t>
   </si>
   <si>
-    <t>5021</t>
-[...1 lines deleted...]
-  <si>
     <t>CALVINIA DIV.; NIEUWOUDTVILLE; 2 MI. W. OF NIEUWOUDTVILLE</t>
   </si>
   <si>
     <t>1952</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
     <t>Clanwilliam Division. Place called The Baths c. 17 km S of Citrusdal. Lower E. slopes of Olifants River Mts.</t>
   </si>
   <si>
+    <t>37313</t>
+  </si>
+  <si>
     <t>Hill slope. Fynbos and thickets on rocky sandstone slope by a small stream. Altitude: 250 m.</t>
   </si>
   <si>
     <t>Shrub c. 1 m Corolla pale bluish-mauve.</t>
   </si>
   <si>
-    <t>37313</t>
-[...1 lines deleted...]
-  <si>
     <t>WORCESTER DIV.; BRANDWAG; MT. VALLEYS</t>
   </si>
   <si>
     <t>1949</t>
   </si>
   <si>
+    <t>345</t>
+  </si>
+  <si>
     <t>Van Breda, PAB</t>
   </si>
   <si>
-    <t>345</t>
-[...1 lines deleted...]
-  <si>
     <t>Somerset West. Helderberg Nature Reserve. Wetland below Yellow Route West side.</t>
   </si>
   <si>
+    <t>1991</t>
+  </si>
+  <si>
+    <t>109</t>
+  </si>
+  <si>
     <t>Waterlogged winter.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
+    <t>Runnalls, P</t>
+  </si>
+  <si>
     <t>Ht.: 600 - 700 mm. Smooth leaves. Grey/green. Fl. pale blue.</t>
   </si>
   <si>
-    <t>Runnalls, P</t>
-[...4 lines deleted...]
-  <si>
     <t>1829</t>
   </si>
   <si>
+    <t>257</t>
+  </si>
+  <si>
     <t>4</t>
   </si>
   <si>
     <t>Ecklon, CF</t>
   </si>
   <si>
-    <t>257</t>
-[...1 lines deleted...]
-  <si>
     <t>Schaapenberg hill, Vergelegen Estate, Somerset West. Near Firehut.</t>
   </si>
   <si>
+    <t>1997</t>
+  </si>
+  <si>
+    <t>1371</t>
+  </si>
+  <si>
+    <t>-34.09305556</t>
+  </si>
+  <si>
     <t>NW facing renosterveld on shales.</t>
   </si>
   <si>
-    <t>-34.09305556</t>
+    <t>15</t>
+  </si>
+  <si>
+    <t>Helme, NA</t>
+  </si>
+  <si>
+    <t>Fewer than 50 plants.</t>
+  </si>
+  <si>
+    <t>Low perennial, to 0.4 m. Flowers pale blue-mauve.</t>
   </si>
   <si>
     <t>18.8925</t>
   </si>
   <si>
-    <t>1997</t>
-[...16 lines deleted...]
-  <si>
     <t>Near Rietkop on the farm De Klipheuwel, Namaqualand.</t>
+  </si>
+  <si>
+    <t>1980</t>
+  </si>
+  <si>
+    <t>89</t>
+  </si>
+  <si>
+    <t>-30.625</t>
   </si>
   <si>
     <t xml:space="preserve">Very slight undulating yellow brown hills. Local occasional.
 </t>
   </si>
   <si>
-    <t>-30.625</t>
-[...2 lines deleted...]
-    <t>1980</t>
+    <t>Le Roux</t>
   </si>
   <si>
     <t>Plant height: 50 cm tall. Light purple to white flower.</t>
   </si>
   <si>
-    <t>Le Roux</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Clanwilliam, along road between Clanwilliam and Graafwater.  32°42'54" S; 18°47'50" E.</t>
   </si>
   <si>
+    <t>1302</t>
+  </si>
+  <si>
     <t>-32.715</t>
   </si>
   <si>
+    <t xml:space="preserve">Roadside.  Leaf margins finely toothed.</t>
+  </si>
+  <si>
     <t>18.79722222</t>
   </si>
   <si>
-    <t>1302</t>
-[...4 lines deleted...]
-  <si>
     <t>TABLE MT.; SIDES OF TABLE MT.</t>
   </si>
   <si>
     <t>1883</t>
   </si>
   <si>
+    <t>2684</t>
+  </si>
+  <si>
     <t>MacOwan, P</t>
   </si>
   <si>
-    <t>2684</t>
-[...20 lines deleted...]
-    <t>VREDENBURG; WITKLIP FARM 1 MI. S. OF VREDENBURG</t>
+    <t>NIEUWOUDTVILLE; 3 MI. NW. OF NIEUWHOUDTVILLE</t>
+  </si>
+  <si>
+    <t>748</t>
+  </si>
+  <si>
+    <t>Ceres. Farm Katbakkies. Along stream west of Kliphuis.</t>
+  </si>
+  <si>
+    <t>687</t>
+  </si>
+  <si>
+    <t>Koekemoer, M</t>
+  </si>
+  <si>
+    <t>Plant height: 500 mm.</t>
+  </si>
+  <si>
+    <t>19.625</t>
+  </si>
+  <si>
+    <t>VANRHYNSDORP DIST.; GIFBERG; TEEN HELLING. O FRONT</t>
+  </si>
+  <si>
+    <t>1985</t>
+  </si>
+  <si>
+    <t>1211</t>
+  </si>
+  <si>
+    <t>-31.875</t>
+  </si>
+  <si>
+    <t>Zietsman, PC</t>
+  </si>
+  <si>
+    <t>CALVINIA; NIEUWOUDTVILLE; HILL SLOPES AMONGST ROCKS</t>
+  </si>
+  <si>
+    <t>11139</t>
+  </si>
+  <si>
+    <t>GOERAP-AURORA RD. 39 MI. FROM PIKETBERG</t>
+  </si>
+  <si>
+    <t>1255</t>
+  </si>
+  <si>
+    <t>Marsh, JA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kamiesberg.  Grasberg, Paulshoek.  0.5km SW Trig.  Beacon.  30°30'38"S, 18°21'11"E.</t>
+  </si>
+  <si>
+    <t>1999</t>
+  </si>
+  <si>
+    <t>158</t>
+  </si>
+  <si>
+    <t>Hill slope. Fynbos. Between granite boulders. Slope. Well-drained. Brown, sandy loam soil. Slope gentle. Aspect: SW. No disturbance noted.</t>
+  </si>
+  <si>
+    <t>Desmet, PG</t>
+  </si>
+  <si>
+    <t>Perennial, erect shrub. Flower colour: blue. Leaves glaucous. Widespread. Occasional.</t>
+  </si>
+  <si>
+    <t>DU TOITS KLOOF</t>
+  </si>
+  <si>
+    <t>7468</t>
+  </si>
+  <si>
+    <t>Van Zinderen Bakker, EM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flora of Namaqualand.  Lokenburg.  "Papkuilsfontein" farm.</t>
+  </si>
+  <si>
+    <t>1994</t>
+  </si>
+  <si>
+    <t>1307</t>
+  </si>
+  <si>
+    <t>Van Wijk, Y</t>
+  </si>
+  <si>
+    <t>Blue/ pink buds.</t>
+  </si>
+  <si>
+    <t>Nieuwoudtville. Groot Tuin 653. W10. 31° 27' 12" S, 19° 3' 14" E.</t>
+  </si>
+  <si>
+    <t>2000</t>
+  </si>
+  <si>
+    <t>566</t>
+  </si>
+  <si>
+    <t>hill slope;plateau</t>
+  </si>
+  <si>
+    <t>Pretorius, WAJ</t>
+  </si>
+  <si>
+    <t>Plateau. Well-drained white sandy stony soil. Acocks Veld Type 69. Recently burned. Fynbos. Aspect: N. Gentle slope. Evergreen perennial erect shrub. Flowers white, pink and blue. Plant height: 0.8m. Local common.</t>
+  </si>
+  <si>
+    <t>HT: 0.80, HTUNIT: m; GRFRMS: Shrub</t>
+  </si>
+  <si>
+    <t>KAMIESKROON; 8 KM. W. OF KHAMIESKROON</t>
+  </si>
+  <si>
+    <t>10981</t>
+  </si>
+  <si>
+    <t>-30.125</t>
+  </si>
+  <si>
+    <t>Lavranos, JJ</t>
   </si>
   <si>
     <t>17.875</t>
   </si>
   <si>
-    <t>1975</t>
-[...310 lines deleted...]
-  <si>
     <t>Namaqualand District. W of Springbok. 25 km W of Springbok on road to Kleinsee.</t>
   </si>
   <si>
+    <t>2009</t>
+  </si>
+  <si>
+    <t>11886</t>
+  </si>
+  <si>
     <t>-29.69888889</t>
   </si>
   <si>
-    <t>17.65583333</t>
-[...7 lines deleted...]
-  <si>
     <t>Burgoyne, PM</t>
-  </si>
-[...1 lines deleted...]
-    <t>11886</t>
   </si>
   <si>
     <t xml:space="preserve">Rhenosterveld. Lithology: quartzite underlying shale. Moderate slope.
 With single stem branching at tips. Flowers periwinkle blue.</t>
   </si>
   <si>
+    <t>Shrub, 90 cm;</t>
+  </si>
+  <si>
+    <t>17.65583333</t>
+  </si>
+  <si>
     <t>Matjiesrivier Nature Reserve. Along track SW of Geelkloof.</t>
   </si>
   <si>
+    <t>4740</t>
+  </si>
+  <si>
+    <t>-32.375</t>
+  </si>
+  <si>
     <t>mountain slope</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
+    <t>Mountain slope. Well-drained white, light yellow-brown sandy stony soil. Acock's Veld Type: 69. Fynbos vegetation. Aspect: N. Gentle slope. Evergreen perennial erect shrub. Plant height: 50cm. Flower colour: blue-mauve. Local rare.</t>
+  </si>
+  <si>
     <t>HT: 50.00, HTUNIT: cm; GRFRMS: Shrub</t>
   </si>
   <si>
-    <t>4740</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Langeberg  Mts: Cogman's Kloof.</t>
   </si>
   <si>
+    <t>1922</t>
+  </si>
+  <si>
+    <t>431</t>
+  </si>
+  <si>
     <t>-33.8125</t>
   </si>
   <si>
+    <t>Tredgold, EK</t>
+  </si>
+  <si>
+    <t>Height of the plant: 1± to 2 ft</t>
+  </si>
+  <si>
     <t>20.0897</t>
   </si>
   <si>
-    <t>1922</t>
-[...10 lines deleted...]
-  <si>
     <t>GIFBERG; 15 MI. SE. OF VAN RHYNSDORP . CAMP SPOT HALF WAY UP PASS BY STREAM ABOVE WATERFA</t>
   </si>
   <si>
+    <t>466</t>
+  </si>
+  <si>
     <t>-31.75</t>
   </si>
   <si>
+    <t>Thompson, MF</t>
+  </si>
+  <si>
     <t>18.75</t>
   </si>
   <si>
-    <t>466</t>
+    <t xml:space="preserve">CEDARBERG.; ALGERIA.; ON MAIN ROAD FROM ALGERIA TO CITRUSDAL. MODERATE  S-SLOPE.</t>
+  </si>
+  <si>
+    <t>2551</t>
+  </si>
+  <si>
+    <t>Van Wyk, CM</t>
   </si>
   <si>
     <t>GIFBERG; PLATEAU AT TOP OF PASS</t>
   </si>
   <si>
+    <t>BRI B 604</t>
+  </si>
+  <si>
     <t>Bayliss, RDA</t>
   </si>
   <si>
-    <t>BRI B 604</t>
+    <t>CAPE DIV.; TABLE MT.</t>
+  </si>
+  <si>
+    <t>PRE 40938</t>
+  </si>
+  <si>
+    <t>VREDENBURG; WITKLIP FARM 1 MI. S. OF VREDENBURG</t>
+  </si>
+  <si>
+    <t>1975</t>
+  </si>
+  <si>
+    <t>2653</t>
+  </si>
+  <si>
+    <t>Farm Hartnekskloof.</t>
+  </si>
+  <si>
+    <t>704</t>
+  </si>
+  <si>
+    <t>Plant height: 600 mm.</t>
+  </si>
+  <si>
+    <t>SPEKTAKELPAS; BO - OP PAS. TEEN KLIPRAND</t>
+  </si>
+  <si>
+    <t>926</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>17.125</t>
+  </si>
+  <si>
+    <t xml:space="preserve">La Tramontane, approximately 1 km after Wellington turnoff.  33°51.712' S; 19°02.934' E.</t>
+  </si>
+  <si>
+    <t>CR2252</t>
+  </si>
+  <si>
+    <t>-33.51722222</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mountain Fynbos vegetation.  Moderate, hill slope.  Well-drained, sandy soil.  Sandstone.</t>
+  </si>
+  <si>
+    <t>19.02944444</t>
+  </si>
+  <si>
+    <t>Namakwaland Dist. Spektakelberg.</t>
+  </si>
+  <si>
+    <t>1409</t>
+  </si>
+  <si>
+    <t>Langs pad waar versteur is. Matige, klipperige, S-helling. Geelbruin sandleem. Volle sonlig. Plaaslik af-en-toe.</t>
+  </si>
+  <si>
+    <t>Rosch, MW</t>
+  </si>
+  <si>
+    <t>Shrub, 1.00 m; Meerjarige struik, blou blomme.</t>
+  </si>
+  <si>
+    <t>TULBAGH</t>
+  </si>
+  <si>
+    <t>2471</t>
+  </si>
+  <si>
+    <t>Grant, A</t>
+  </si>
+  <si>
+    <t>RIETVLEIBERG; BROMMERSKLOOF; SE OF PEAK</t>
+  </si>
+  <si>
+    <t>3801</t>
+  </si>
+  <si>
+    <t>-32.0078</t>
+  </si>
+  <si>
+    <t>Oliver, EGH</t>
+  </si>
+  <si>
+    <t>18.6944</t>
+  </si>
+  <si>
+    <t>SIMONSTOWN; NR. SIMONSTOWN</t>
+  </si>
+  <si>
+    <t>1892</t>
+  </si>
+  <si>
+    <t>1094</t>
+  </si>
+  <si>
+    <t>Schlechter, FRR</t>
+  </si>
+  <si>
+    <t>GIFBERG; BETW MODDERDAM AND TAAIBOSRAND</t>
+  </si>
+  <si>
+    <t>1974</t>
+  </si>
+  <si>
+    <t>4941</t>
+  </si>
+  <si>
+    <t>West Coast DC, SA. Hawerland Farm. Top of Hill. Jakkalsvlei Rd, Graafwater.</t>
+  </si>
+  <si>
+    <t>2025</t>
+  </si>
+  <si>
+    <t>SH0490</t>
+  </si>
+  <si>
+    <t>-32.2520812</t>
+  </si>
+  <si>
+    <t>Hill slope. Gentle slope. No biotic effect seen.</t>
+  </si>
+  <si>
+    <t>Hey, S</t>
+  </si>
+  <si>
+    <t>iNat ID: 315840001</t>
+  </si>
+  <si>
+    <t>Shrub. Plant height: 1.2 m. Flowers and fruit (green) present. Woody stems and dense shrubby bush. Leaves greyish green, firm, slightly turned up at ends and with serrate margins. Flowers pale blue with darker blue stripe.</t>
+  </si>
+  <si>
+    <t>18.693366386</t>
+  </si>
+  <si>
+    <t>GAMKA MOUNTAIN N. R.; DORINGKLOOF WHERE NW BOUNDARY CROSSES KLOOF</t>
+  </si>
+  <si>
+    <t>1983</t>
+  </si>
+  <si>
+    <t>263</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>Cattell, P</t>
+  </si>
+  <si>
+    <t>21.375</t>
+  </si>
+  <si>
+    <t>Rondeberg Private Nature Reserve.</t>
+  </si>
+  <si>
+    <t>s.n.</t>
+  </si>
+  <si>
+    <t>Smith, R</t>
+  </si>
+  <si>
+    <t>Fynbos. Slope gentle. Well-drained sandy soil. Full sun. Recently burned. Shrub. Albino form. Flowers white, bushes smaller than normal. Red pigment in stems absent. Overall bush lighter in colour. Plant height: ±1m. Shrub.</t>
+  </si>
+  <si>
+    <t>HT: 1.00, HTUNIT: m; GRFRMS: Shrub</t>
+  </si>
+  <si>
+    <t>CALVINIA DIV.; NIEUWOUDTVILLE; 3 MI. W. OF NIEWOUDTVILLE</t>
+  </si>
+  <si>
+    <t>1950</t>
+  </si>
+  <si>
+    <t>63225</t>
+  </si>
+  <si>
+    <t>Lewis, GJ</t>
+  </si>
+  <si>
+    <t>Malmesbury District. Heuningrug Hill on crest of southern ridge.</t>
+  </si>
+  <si>
+    <t>273</t>
+  </si>
+  <si>
+    <t>On Table Mountain Sandstone in sandy/rocky soil. Area heavily trampled by cattle. Only two plants seen.</t>
+  </si>
+  <si>
+    <t>Trinder-Smith, TH</t>
+  </si>
+  <si>
+    <t>Voucher: DNA. Reading Univ.</t>
+  </si>
+  <si>
+    <t>Shrub 0.8 x 0.6 m. Leaves glaucous. Flowers mauvey-blue. Plants in full flower.</t>
+  </si>
+  <si>
+    <t>CAPE DIV.; TAFELBERG</t>
+  </si>
+  <si>
+    <t>1958</t>
+  </si>
+  <si>
+    <t>406</t>
+  </si>
+  <si>
+    <t>Werdermann, E</t>
+  </si>
+  <si>
+    <t>UITENHAGE DIST; PORT ELIZABETH; RED HOUSE</t>
+  </si>
+  <si>
+    <t>505</t>
+  </si>
+  <si>
+    <t>Fries, TCE</t>
+  </si>
+  <si>
+    <t>Eastern Cape</t>
+  </si>
+  <si>
+    <t>25.625</t>
+  </si>
+  <si>
+    <t>Somerset West. Helderberg Nature Reserve. Black Route Lower.</t>
+  </si>
+  <si>
+    <t>1992</t>
+  </si>
+  <si>
+    <t>353</t>
+  </si>
+  <si>
+    <t>Ravine slope - clay. Damp bank. Damp site.</t>
+  </si>
+  <si>
+    <t>Straggling herb. Leaves green, alternate, 34 - 40 mm. Fl. blue/pink in terminal heads from leaf axils.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CLANWILLIAM; CLANWILLIAM DAM; ON WAY TO ALGERIA ABOVE CLANWILLIAM DAM.  16 KM ALONG HILLSIDE</t>
+  </si>
+  <si>
+    <t>1988</t>
+  </si>
+  <si>
+    <t>938</t>
+  </si>
+  <si>
+    <t>Crosby, MJAW</t>
+  </si>
+  <si>
+    <t>Traveller's Rest farm, 36 km E of Clanwilliam - Cederberg.</t>
+  </si>
+  <si>
+    <t>2005</t>
+  </si>
+  <si>
+    <t>4488</t>
+  </si>
+  <si>
+    <t>-32.085</t>
+  </si>
+  <si>
+    <t>Meyer, JJ</t>
+  </si>
+  <si>
+    <t>Mountain fynbos. No slope. Leathery leaves, with small white teeth on margins. Plant height: 1 - 1.5 m.</t>
+  </si>
+  <si>
+    <t>HT: 1.50, HTUNIT: m; GRFRMS: Shrub</t>
+  </si>
+  <si>
+    <t>19.08861111</t>
+  </si>
+  <si>
+    <t>Namaqualand Sandveld. Kleinzee Dikgat, on the side of the road by the water pipe betw. Kleinzee and Buffelsbank.</t>
+  </si>
+  <si>
+    <t>PGD 1001</t>
+  </si>
+  <si>
+    <t>Lowland Succulent Karoo. Well-drained, soil (red dune sand), sand, loam. Arenosol. Aspect: S. Gentle slope (2 - 10). Road verge. Erect woody shrub, 0.7m. Flowering: all plants flowering (spectacular), white. De Beers Nuttabooi Survey. West Coast biorap. Very interesting bubble-gum blue anthers.</t>
+  </si>
+  <si>
+    <t>HT: 0.70, HTUNIT: m; GRFRMS: Shrub</t>
+  </si>
+  <si>
+    <t>17.375</t>
+  </si>
+  <si>
+    <t>GROOTFONTEIN FLATS; TRACK ALONG TELEPHONE LINE TOWARDS HOPEFIELD</t>
+  </si>
+  <si>
+    <t>1977</t>
+  </si>
+  <si>
+    <t>3329</t>
+  </si>
+  <si>
+    <t>Nieuwoudtville, at road to Vanrhyns Pass. 31°22'15.5"S 19°08'29.6"E.</t>
+  </si>
+  <si>
+    <t>240901/21A</t>
+  </si>
+  <si>
+    <t>-31.37111111</t>
+  </si>
+  <si>
+    <t>Mountain slope. Shallow soil over TMS, dry fynbos.</t>
+  </si>
+  <si>
+    <t>19.14166667</t>
+  </si>
+  <si>
+    <t>STELLENBOSCH DIV.; SOMERSET WEST; WATERKLOOF</t>
+  </si>
+  <si>
+    <t>1943</t>
+  </si>
+  <si>
+    <t>3869</t>
+  </si>
+  <si>
+    <t>Parker, RN</t>
+  </si>
+  <si>
+    <t>NIEUWOUDTVILLE; MATJIESFONTEIN; 15 KM. S. OF NIEUWOUDTVILLE</t>
+  </si>
+  <si>
+    <t>Welman, WG</t>
+  </si>
+  <si>
+    <t>PIQUETBERG PLATEAU; FYNBOS; 11 MI. FROM PIKETBERG</t>
+  </si>
+  <si>
+    <t>781</t>
+  </si>
+  <si>
+    <t>Citrusdal. Near Citrusdal on road to Clanwilliam.</t>
+  </si>
+  <si>
+    <t>958</t>
+  </si>
+  <si>
+    <t>Joffe, H</t>
+  </si>
+  <si>
+    <t>Substrate: Soil. Moisture: fair drainage. Soil: loam. Exposure: full sun. Slope: slight. Biotic effect: roadside, at edge of koppie. Shrub 1 m tall with grey-green foliage. Flowers blue. Occasional. Voucher for slides taken.</t>
+  </si>
+  <si>
+    <t>VAN RHYNSDORP DIV.; VAN RHYNS PASS; TOP OF VAN RHYNS PASS</t>
+  </si>
+  <si>
+    <t>1961</t>
+  </si>
+  <si>
+    <t>786</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>Hardy, DS</t>
+  </si>
+  <si>
+    <t>CAPE TOWN; TABLE MOUNTAIN; SIDE OF MOUNTAIN</t>
+  </si>
+  <si>
+    <t>1887</t>
+  </si>
+  <si>
+    <t>NAMAKWALAND; SPEKTAKELBERG; NARIESPLAAS, TUSSEN KLEINSEE EN SPRINGBOK</t>
+  </si>
+  <si>
+    <t>6463</t>
+  </si>
+  <si>
+    <t>Wellington. Elandsberg Private Nature Reserve. Slopes of mountain in south east part of reserve.</t>
+  </si>
+  <si>
+    <t>2014</t>
+  </si>
+  <si>
+    <t>4833</t>
+  </si>
+  <si>
+    <t>-33.44083333</t>
+  </si>
+  <si>
+    <t>Mountain fynbos. Mountain slope. Soil. Gravel. Moderate slope. Grazed. Other: 2 years old.</t>
+  </si>
+  <si>
+    <t>Euston-Brown, D</t>
+  </si>
+  <si>
+    <t>Permanent plot #105.</t>
+  </si>
+  <si>
+    <t>Shrub. Flowers pale blue. Flowers present. Fruit absent. Plant height: 0.5 m.</t>
+  </si>
+  <si>
+    <t>19.07527778</t>
+  </si>
+  <si>
+    <t>OLIFANTS RIVER MTS.; DASKLIP PASS; NR. ESELFONTEIN</t>
+  </si>
+  <si>
+    <t>1482</t>
+  </si>
+  <si>
+    <t>Malmesbury. N.E. of town. Vacant hillslope next to the R45 road.</t>
+  </si>
+  <si>
+    <t>2015</t>
+  </si>
+  <si>
+    <t>-33.45916667</t>
+  </si>
+  <si>
+    <t>Elbagory, AM</t>
+  </si>
+  <si>
+    <t>18.74416667</t>
+  </si>
+  <si>
+    <t>MALMESBURY DIV.; MAMRE</t>
+  </si>
+  <si>
+    <t>6614</t>
+  </si>
+  <si>
+    <t>Baur, LR</t>
+  </si>
+  <si>
+    <t>CAPE TOWN</t>
+  </si>
+  <si>
+    <t>1886</t>
+  </si>
+  <si>
+    <t>A 139</t>
+  </si>
+  <si>
+    <t>Thode</t>
+  </si>
+  <si>
+    <t>CLANWILLIAM DIV.; PAKHUIS PASS; KLEIN KLIPHUIS FARM</t>
+  </si>
+  <si>
+    <t>9887</t>
+  </si>
+  <si>
+    <t>Schlieben, H-J E</t>
+  </si>
+  <si>
+    <t>PAARL DIV.; PAARL MT.</t>
+  </si>
+  <si>
+    <t>1847</t>
+  </si>
+  <si>
+    <t>PRE 40952</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MALMESBURY DIST.; BURGERS POST FARM; NEAR PELLA; FYNBOS BIOME RESEARCH  SITE. RELEVE 844</t>
+  </si>
+  <si>
+    <t>4916</t>
+  </si>
+  <si>
+    <t>NIEUWOUDTVILLE; SUIKERBOSRAND; PLATEAU ON BOKKEVELDMOUNTAINS</t>
+  </si>
+  <si>
+    <t>1277</t>
+  </si>
+  <si>
+    <t>JONKERSHOEK</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>-33.5</t>
+  </si>
+  <si>
+    <t>Van Rensburg, WLJ</t>
+  </si>
+  <si>
+    <t>18.36666667</t>
+  </si>
+  <si>
+    <t>CAPE TOWN; NR. CAPE TOWN</t>
+  </si>
+  <si>
+    <t>1913</t>
+  </si>
+  <si>
+    <t>991</t>
+  </si>
+  <si>
+    <t>Muir, J</t>
+  </si>
+  <si>
+    <t>CALVINIA DIV.; NIEUWOUDTVILLE</t>
+  </si>
+  <si>
+    <t>1933</t>
+  </si>
+  <si>
+    <t>TRV 36642</t>
+  </si>
+  <si>
+    <t>Van Son, G</t>
+  </si>
+  <si>
+    <t>TABLE MT.; CAMPS BAY; ABOVE CAMPS BAY</t>
+  </si>
+  <si>
+    <t>1897</t>
+  </si>
+  <si>
+    <t>4350</t>
+  </si>
+  <si>
+    <t>4491</t>
+  </si>
+  <si>
+    <t>-32.07972222</t>
+  </si>
+  <si>
+    <t>Mountain fynbos. Gentle slope. Leathery leaves.</t>
+  </si>
+  <si>
+    <t>19.05111111</t>
+  </si>
+  <si>
+    <t>KUILS RIVER DIST.</t>
+  </si>
+  <si>
+    <t>1946</t>
+  </si>
+  <si>
+    <t>650</t>
+  </si>
+  <si>
+    <t>Strey, RG</t>
+  </si>
+  <si>
+    <t>MOORREESBURG; NR. MOORREESBERG</t>
+  </si>
+  <si>
+    <t>1902</t>
+  </si>
+  <si>
+    <t>9969</t>
+  </si>
+  <si>
+    <t>Bolus, H</t>
   </si>
   <si>
     <t>Citrusdal, Paardekop. Dry streamlet just south of Uncle Willem's house.</t>
   </si>
   <si>
+    <t>3195</t>
+  </si>
+  <si>
     <t>Dry streamlet. Red, stony sandy soil on a slope, foothills of mountain. Fairly uncommon.</t>
   </si>
   <si>
+    <t>'Agtdaegeneesbos'.</t>
+  </si>
+  <si>
     <t>Shrub, 0.7 m high, branches from the base, has dense appearance. Leaves sea-green. The branches grow up to 1 m long and assumes a 'sitting' position under its own weight. Branches very brittle.</t>
   </si>
   <si>
-    <t>3195</t>
-[...4 lines deleted...]
-  <si>
     <t>CALVINIA; LOKENBURG; RIDGES N. OF DAM</t>
   </si>
   <si>
     <t>1955</t>
   </si>
   <si>
+    <t>343</t>
+  </si>
+  <si>
     <t>18</t>
   </si>
   <si>
     <t>Leistner, OA</t>
   </si>
   <si>
-    <t>343</t>
-[...1 lines deleted...]
-  <si>
     <t>WORCESTER DIV.; PIETER MEINTJIES; ON QUARTSITE HILL</t>
   </si>
   <si>
+    <t>10786</t>
+  </si>
+  <si>
     <t>20.375</t>
   </si>
   <si>
-    <t>10786</t>
-[...1 lines deleted...]
-  <si>
     <t>MONTAGU; GOEDEMOED; WEST OF MONTAGU</t>
   </si>
   <si>
     <t>2402</t>
   </si>
   <si>
     <t>NIEUWOUDTVILLE; 4.4 MI. FROM NIEUWOUDTVILLE TO CLANWILLIAM . 0.5 MI. W. OF RD.</t>
   </si>
   <si>
+    <t>367</t>
+  </si>
+  <si>
     <t>-31.25</t>
   </si>
   <si>
     <t>19.25</t>
   </si>
   <si>
-    <t>25</t>
-[...85 lines deleted...]
-  <si>
     <t>Papkuilsfontein Farm.</t>
   </si>
   <si>
-    <t>PIQUETBERG PLATEAU; FYNBOS; 11 MI. FROM PIKETBERG</t>
-[...4 lines deleted...]
-  <si>
     <t>Kleinzee, south of Buffelsrivier, roadside of road to Kommagas.</t>
   </si>
   <si>
+    <t>2008</t>
+  </si>
+  <si>
+    <t>MSBP 3747</t>
+  </si>
+  <si>
     <t>-29.875</t>
   </si>
   <si>
-    <t>2008</t>
-[...1 lines deleted...]
-  <si>
     <t>Cowell, C</t>
   </si>
   <si>
-    <t>MSBP 3747</t>
-[...1 lines deleted...]
-  <si>
     <t>Strandveld. On hill slope. In well-drained sand soil. Granite. SE aspect in full sun on a gentle slope. Grazed. Small shrub to 1 m. Flowers pink. Plant height is 0.80 m.</t>
   </si>
   <si>
-    <t>Citrusdal. Near Citrusdal on road to Clanwilliam.</t>
-[...22 lines deleted...]
-  <si>
     <t>BETW. ESELSFONTEIN AND NARIES 16 MI. FROM SPRINGBOK TO SPEKTAFELBERG.</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
-    <t>CAPE TOWN; TABLE MOUNTAIN; SIDE OF MOUNTAIN</t>
-[...106 lines deleted...]
-  <si>
     <t>NAMAQUALAND; NEAR RIETKOP ON THE FARM DE KLIPHEUWEL</t>
   </si>
   <si>
     <t>Unknown</t>
   </si>
   <si>
-    <t>NIEUWOUDTVILLE; SUIKERBOSRAND; PLATEAU ON BOKKEVELDMOUNTAINS</t>
-[...86 lines deleted...]
-    <t>9969</t>
+    <t>SPECIESID</t>
   </si>
   <si>
     <t>LITERATUREPRINTYEAR</t>
   </si>
   <si>
     <t>REFERENCE_TYPE</t>
   </si>
   <si>
     <t>LITERATURETITLE</t>
   </si>
   <si>
     <t>LITERATURENAMESTRING</t>
   </si>
   <si>
     <t>LITERATUREADDINFO</t>
   </si>
   <si>
     <t>LITERATUREPUBLISHER</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>REFERENCEURL</t>
   </si>
   <si>
+    <t>7313d434-b650-4427-af55-2735389a4642</t>
+  </si>
+  <si>
     <t>2013</t>
   </si>
   <si>
     <t>Series Chapter</t>
   </si>
   <si>
     <t>Boraginaceae: Lobostemon</t>
   </si>
   <si>
     <t>In: DA Snijman (ed.), Plants of the Greater Cape Floristic Region 2: The Extra Cape flora. Strelitzia 30: 335-336</t>
   </si>
   <si>
     <t>South African National Biodiversity Institute, Pretoria</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>Boraginaceae: Lobostemon Lehm.</t>
   </si>
   <si>
     <t>In: J Manning &amp; P Goldblatt (eds), Plants of the Greater Cape Floristic Region 1: The Core Cape flora. Strelitzia 29: 435-437</t>
   </si>
   <si>
     <t>2011</t>
@@ -1949,631 +1971,535 @@
   <si>
     <t>http://biotaxa.org/Phytotaxa/article/view/phytotaxa.37.1.1</t>
   </si>
   <si>
     <t>Book chapter</t>
   </si>
   <si>
     <t>Unpublished Ph.D. thesis Univ.Stellenbosch</t>
   </si>
   <si>
     <t>1934</t>
   </si>
   <si>
     <t>A revision of Lobostemon Lehm., and a discussion of the species problem</t>
   </si>
   <si>
     <t>Levyns, MRB</t>
   </si>
   <si>
     <t>Journal of the Linnean Society. Botany 49(330)393-451</t>
   </si>
   <si>
     <t>https://doi.org/10.1111/j.1095-8339.1934.tb00394.x</t>
   </si>
   <si>
+    <t>SPECIMENCATEGORY</t>
+  </si>
+  <si>
+    <t>TYPECATEGORY</t>
+  </si>
+  <si>
+    <t>TYPETAXSTATUS</t>
+  </si>
+  <si>
+    <t>TYPECALCFULLNAME</t>
+  </si>
+  <si>
+    <t>IMAGEURL</t>
+  </si>
+  <si>
     <t>SYN_SPECIESID</t>
   </si>
   <si>
+    <t>Herbarium voucher</t>
+  </si>
+  <si>
+    <t>Not captured</t>
+  </si>
+  <si>
+    <t>Esterhuysen, EE</t>
+  </si>
+  <si>
+    <t>5506</t>
+  </si>
+  <si>
+    <t>1941</t>
+  </si>
+  <si>
+    <t>NH</t>
+  </si>
+  <si>
+    <t>13616</t>
+  </si>
+  <si>
+    <t>1895</t>
+  </si>
+  <si>
+    <t>https://seis.sanbi.org.za/anura/default/asset.do?preview=208834</t>
+  </si>
+  <si>
+    <t>Leipoldt, CL</t>
+  </si>
+  <si>
+    <t>PRE 40951</t>
+  </si>
+  <si>
+    <t>7192</t>
+  </si>
+  <si>
+    <t>1915</t>
+  </si>
+  <si>
+    <t>5114</t>
+  </si>
+  <si>
+    <t>1894</t>
+  </si>
+  <si>
+    <t>Zeyher, CLP</t>
+  </si>
+  <si>
+    <t>1243</t>
+  </si>
+  <si>
+    <t>8574</t>
+  </si>
+  <si>
+    <t>1896</t>
+  </si>
+  <si>
+    <t>1024</t>
+  </si>
+  <si>
+    <t>Van der Merwe, P</t>
+  </si>
+  <si>
+    <t>1021</t>
+  </si>
+  <si>
+    <t>1962</t>
+  </si>
+  <si>
+    <t>63220</t>
+  </si>
+  <si>
+    <t>Bos, JJ</t>
+  </si>
+  <si>
+    <t>4789</t>
+  </si>
+  <si>
+    <t>Bond, WJ</t>
+  </si>
+  <si>
+    <t>1505</t>
+  </si>
+  <si>
+    <t>1978</t>
+  </si>
+  <si>
+    <t>23149</t>
+  </si>
+  <si>
+    <t>1945</t>
+  </si>
+  <si>
+    <t>SAM</t>
+  </si>
+  <si>
+    <t>870</t>
+  </si>
+  <si>
+    <t>1924</t>
+  </si>
+  <si>
+    <t>Syntype</t>
+  </si>
+  <si>
+    <t>acc</t>
+  </si>
+  <si>
+    <t>https://seis.sanbi.org.za/anura/default/asset.do?preview=256489</t>
+  </si>
+  <si>
+    <t>63222</t>
+  </si>
+  <si>
+    <t>1948</t>
+  </si>
+  <si>
+    <t>Leighton, FM</t>
+  </si>
+  <si>
+    <t>2296</t>
+  </si>
+  <si>
+    <t>1798</t>
+  </si>
+  <si>
+    <t>3ac83feb-06bb-4eac-9c34-a561c85bddc4</t>
+  </si>
+  <si>
+    <t>a32972dd-fb4b-4e44-b108-de49e6ec397f</t>
+  </si>
+  <si>
+    <t>21269</t>
+  </si>
+  <si>
+    <t>Pillans, NS</t>
+  </si>
+  <si>
+    <t>9708</t>
+  </si>
+  <si>
+    <t>Wolley-Dod, AH</t>
+  </si>
+  <si>
+    <t>1275</t>
+  </si>
+  <si>
+    <t>PRE 45350</t>
+  </si>
+  <si>
+    <t>17498</t>
+  </si>
+  <si>
+    <t>Compton, RH</t>
+  </si>
+  <si>
+    <t>4004</t>
+  </si>
+  <si>
+    <t>1932</t>
+  </si>
+  <si>
+    <t>https://seis.sanbi.org.za/anura/default/asset.do?preview=252192</t>
+  </si>
+  <si>
+    <t>Meyer, G</t>
+  </si>
+  <si>
+    <t>1093</t>
+  </si>
+  <si>
+    <t>Goldblatt, P</t>
+  </si>
+  <si>
+    <t>2380</t>
+  </si>
+  <si>
+    <t>Isosyntype</t>
+  </si>
+  <si>
+    <t>syn</t>
+  </si>
+  <si>
+    <t>https://seis.sanbi.org.za/anura/default/asset.do?preview=261142</t>
+  </si>
+  <si>
+    <t>3189</t>
+  </si>
+  <si>
+    <t>https://seis.sanbi.org.za/anura/default/asset.do?preview=251363</t>
+  </si>
+  <si>
+    <t>https://seis.sanbi.org.za/anura/default/asset.do?preview=261141</t>
+  </si>
+  <si>
+    <t>https://seis.sanbi.org.za/anura/default/asset.do?preview=251002</t>
+  </si>
+  <si>
+    <t>3342</t>
+  </si>
+  <si>
+    <t>1939</t>
+  </si>
+  <si>
+    <t>KINGDOM</t>
+  </si>
+  <si>
+    <t>SUBKINGDOM</t>
+  </si>
+  <si>
+    <t>PHYLUM</t>
+  </si>
+  <si>
+    <t>SUBPHYLUM</t>
+  </si>
+  <si>
+    <t>GROUPNAME</t>
+  </si>
+  <si>
+    <t>CLASSNAME</t>
+  </si>
+  <si>
+    <t>SUBCLASSNAME</t>
+  </si>
+  <si>
+    <t>ORDERNAME</t>
+  </si>
+  <si>
+    <t>SUBORDERNAME</t>
+  </si>
+  <si>
+    <t>FAMILY</t>
+  </si>
+  <si>
+    <t>SUBFAMILY</t>
+  </si>
+  <si>
+    <t>TRIBE</t>
+  </si>
+  <si>
+    <t>SUBTRIBE</t>
+  </si>
+  <si>
+    <t>GENUS</t>
+  </si>
+  <si>
+    <t>SUBGENUS</t>
+  </si>
+  <si>
+    <t>SPECIES</t>
+  </si>
+  <si>
+    <t>SUBSPECIES</t>
+  </si>
+  <si>
+    <t>VARIETY</t>
+  </si>
+  <si>
+    <t>SUBVARIETY</t>
+  </si>
+  <si>
+    <t>FORMA</t>
+  </si>
+  <si>
+    <t>SUBFORMA</t>
+  </si>
+  <si>
+    <t>CULTIVAR</t>
+  </si>
+  <si>
+    <t>SPECIESAUTHORNAME</t>
+  </si>
+  <si>
+    <t>SUBSPECIESAUTHORNAME</t>
+  </si>
+  <si>
+    <t>VARIETYAUTHORNAME</t>
+  </si>
+  <si>
+    <t>FORMAAUTHORNAME</t>
+  </si>
+  <si>
+    <t>CULTIVARAUTHORNAME</t>
+  </si>
+  <si>
+    <t>NAMESTRING</t>
+  </si>
+  <si>
+    <t>PROTOLOGUECITATION</t>
+  </si>
+  <si>
+    <t>HABIT</t>
+  </si>
+  <si>
+    <t>LIFECYCLE</t>
+  </si>
+  <si>
+    <t>LIFEFORMCLASSIFICATION</t>
+  </si>
+  <si>
+    <t>PLANTHEIGHT</t>
+  </si>
+  <si>
+    <t>CALCACCEPTEDNAME</t>
+  </si>
+  <si>
+    <t>GENUSHYBRID</t>
+  </si>
+  <si>
+    <t>INVALID</t>
+  </si>
+  <si>
     <t>TAXSTATUS</t>
   </si>
   <si>
-    <t>CALCACCEPTEDNAME</t>
-[...5 lines deleted...]
-    <t>SYN_PROTOLOGUECITATION</t>
+    <t>LEGITIMACY</t>
   </si>
   <si>
     <t>NOMENCLATURENOTE</t>
   </si>
   <si>
-    <t>CITESFIELD</t>
-[...4 lines deleted...]
-  <si>
     <t>TYPENOTE</t>
   </si>
   <si>
-    <t>acc</t>
-[...415 lines deleted...]
-  <si>
     <t>ETYMOLOGY</t>
   </si>
   <si>
     <t>TOPS</t>
   </si>
   <si>
     <t>IUCN</t>
   </si>
   <si>
     <t>IUCNCRITERIA</t>
   </si>
   <si>
     <t>OLDSPECIESCODE</t>
   </si>
   <si>
     <t>FLOWERSTART</t>
   </si>
   <si>
     <t>FLOWEREND</t>
   </si>
   <si>
     <t>MINALTITUDE</t>
   </si>
   <si>
     <t>MAXALTITUDE</t>
   </si>
   <si>
     <t>SPNUMBER</t>
   </si>
   <si>
     <t>HASIMAGE</t>
   </si>
   <si>
     <t>Plantae</t>
   </si>
   <si>
+    <t>Phanerogamae</t>
+  </si>
+  <si>
+    <t>Anthophyta</t>
+  </si>
+  <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
-    <t>Anthophyta</t>
-[...1 lines deleted...]
-  <si>
     <t>Flowering plants: dicots (Dicotyledons: eudicots)</t>
   </si>
   <si>
     <t>Boraginales</t>
   </si>
   <si>
     <t>Boraginaceae</t>
   </si>
   <si>
     <t>Boraginoideae</t>
   </si>
   <si>
     <t>Lithospermeae</t>
   </si>
   <si>
     <t>Lobostemon</t>
   </si>
   <si>
     <t>glaucophyllus</t>
   </si>
   <si>
     <t>(Jacq.) H.Buek</t>
   </si>
   <si>
     <t>Shrub</t>
   </si>
   <si>
     <t>Perennial</t>
   </si>
   <si>
     <t>33744</t>
   </si>
   <si>
     <t>1660</t>
+  </si>
+  <si>
+    <t>True</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:BQ23"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="138.606475830078" customWidth="1"/>
+    <col min="1" max="1" width="138.731414794922" customWidth="1"/>
     <col min="2" max="2" width="12.666654586792" customWidth="1"/>
     <col min="3" max="3" width="256" customWidth="1"/>
     <col min="4" max="4" width="229.998931884766" customWidth="1"/>
     <col min="5" max="5" width="12.9443483352661" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
     <col min="7" max="7" width="9.140625" customWidth="1"/>
     <col min="8" max="8" width="9.140625" customWidth="1"/>
     <col min="9" max="9" width="9.140625" customWidth="1"/>
     <col min="10" max="10" width="9.140625" customWidth="1"/>
     <col min="11" max="11" width="9.140625" customWidth="1"/>
     <col min="12" max="12" width="9.140625" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
@@ -2873,130 +2799,130 @@
         <v>12</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>9</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>28</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>15</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>9</v>
+        <v>19</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>29</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>30</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
         <v>9</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>31</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>32</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>13</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:CD130"/>
+  <dimension ref="A1:CD131"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="138.606475830078" customWidth="1"/>
-[...16 lines deleted...]
-    <col min="18" max="18" width="256" customWidth="1"/>
+    <col min="1" max="1" width="138.731414794922" customWidth="1"/>
+    <col min="2" max="2" width="14.1555633544922" customWidth="1"/>
+    <col min="3" max="3" width="16.2056007385254" customWidth="1"/>
+    <col min="4" max="4" width="110.566207885742" customWidth="1"/>
+    <col min="5" max="5" width="18.9249477386475" customWidth="1"/>
+    <col min="6" max="6" width="16.4443302154541" customWidth="1"/>
+    <col min="7" max="7" width="16.4186573028564" customWidth="1"/>
+    <col min="8" max="8" width="16.128345489502" customWidth="1"/>
+    <col min="9" max="9" width="134.45686340332" customWidth="1"/>
+    <col min="10" max="10" width="16.3991889953613" customWidth="1"/>
+    <col min="11" max="11" width="19.5752983093262" customWidth="1"/>
+    <col min="12" max="12" width="17.8236141204834" customWidth="1"/>
+    <col min="13" max="13" width="42.4799728393555" customWidth="1"/>
+    <col min="14" max="14" width="256" customWidth="1"/>
+    <col min="15" max="15" width="20.2256126403809" customWidth="1"/>
+    <col min="16" max="16" width="21.1659736633301" customWidth="1"/>
+    <col min="17" max="17" width="214.668182373047" customWidth="1"/>
+    <col min="18" max="18" width="16.6571388244629" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
     <col min="27" max="27" width="9.140625" customWidth="1"/>
     <col min="28" max="28" width="9.140625" customWidth="1"/>
     <col min="29" max="29" width="9.140625" customWidth="1"/>
     <col min="30" max="30" width="9.140625" customWidth="1"/>
     <col min="31" max="31" width="9.140625" customWidth="1"/>
     <col min="32" max="32" width="9.140625" customWidth="1"/>
     <col min="33" max="33" width="9.140625" customWidth="1"/>
     <col min="34" max="34" width="9.140625" customWidth="1"/>
     <col min="35" max="35" width="9.140625" customWidth="1"/>
     <col min="36" max="36" width="9.140625" customWidth="1"/>
     <col min="37" max="37" width="9.140625" customWidth="1"/>
     <col min="38" max="38" width="9.140625" customWidth="1"/>
     <col min="39" max="39" width="9.140625" customWidth="1"/>
     <col min="40" max="40" width="9.140625" customWidth="1"/>
     <col min="41" max="41" width="9.140625" customWidth="1"/>
     <col min="42" max="42" width="9.140625" customWidth="1"/>
     <col min="43" max="43" width="9.140625" customWidth="1"/>
@@ -3173,6778 +3099,6834 @@
       <c r="BU10" s="1"/>
       <c r="BV10" s="1"/>
       <c r="BW10" s="1"/>
       <c r="BX10" s="1"/>
       <c r="BY10" s="1"/>
       <c r="BZ10" s="1"/>
       <c r="CA10" s="1"/>
       <c r="CB10" s="1"/>
       <c r="CC10" s="1"/>
       <c r="CD10" s="1"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>51</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>53</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>54</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>56</v>
       </c>
       <c r="H11" s="0" t="s">
         <v>57</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>58</v>
       </c>
       <c r="K11" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="L11" s="0" t="s">
         <v>59</v>
       </c>
-      <c r="L11" s="0" t="s">
+      <c r="M11" s="0" t="s">
         <v>60</v>
       </c>
-      <c r="M11" s="0" t="s">
+      <c r="N11" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="O11" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="N11" s="0" t="s">
+      <c r="P11" s="0" t="s">
         <v>62</v>
       </c>
-      <c r="O11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="P11" s="0" t="s">
+      <c r="Q11" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="R11" s="0" t="s">
         <v>63</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>64</v>
+        <v>51</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C12" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="D12" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="D12" s="0" t="s">
+      <c r="F12" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="G12" s="0" t="s">
         <v>66</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F12" s="0" t="s">
+      <c r="H12" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="G12" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I12" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J12" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="K12" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="L12" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="M12" s="0" t="s">
         <v>68</v>
       </c>
-      <c r="K12" s="0" t="s">
+      <c r="N12" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="O12" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="P12" s="0" t="s">
         <v>59</v>
       </c>
-      <c r="L12" s="0" t="s">
-[...2 lines deleted...]
-      <c r="M12" s="0" t="s">
+      <c r="Q12" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="R12" s="0" t="s">
         <v>69</v>
-      </c>
-[...13 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="B13" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="C13" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="B13" s="0" t="s">
+      <c r="D13" s="0" t="s">
         <v>71</v>
       </c>
-      <c r="C13" s="0" t="s">
+      <c r="E13" s="0" t="s">
         <v>72</v>
       </c>
-      <c r="D13" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="G13" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="G13" s="0" t="s">
+      <c r="H13" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="H13" s="0" t="s">
+      <c r="I13" s="0" t="s">
         <v>75</v>
       </c>
-      <c r="I13" s="0" t="s">
+      <c r="J13" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="K13" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="L13" s="0" t="s">
         <v>76</v>
       </c>
-      <c r="J13" s="0" t="s">
+      <c r="M13" s="0" t="s">
         <v>77</v>
       </c>
-      <c r="K13" s="0" t="s">
-[...5 lines deleted...]
-      <c r="M13" s="0" t="s">
+      <c r="N13" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="O13" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="P13" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="N13" s="0" t="s">
-[...5 lines deleted...]
-      <c r="P13" s="0" t="s">
+      <c r="Q13" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="Q13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R13" s="0" t="s">
-        <v>52</v>
+        <v>63</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>80</v>
+        <v>51</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>53</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>66</v>
+        <v>80</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>52</v>
+        <v>81</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>81</v>
+        <v>51</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>52</v>
+        <v>82</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>82</v>
+        <v>58</v>
       </c>
       <c r="K14" s="0" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="L14" s="0" t="s">
-        <v>60</v>
+        <v>51</v>
       </c>
       <c r="M14" s="0" t="s">
         <v>83</v>
       </c>
       <c r="N14" s="0" t="s">
-        <v>62</v>
+        <v>51</v>
       </c>
       <c r="O14" s="0" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="P14" s="0" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="Q14" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="R14" s="0" t="s">
-        <v>52</v>
+        <v>69</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>84</v>
+        <v>51</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="G15" s="0" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="H15" s="0" t="s">
         <v>57</v>
       </c>
       <c r="I15" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J15" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="K15" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="L15" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="M15" s="0" t="s">
         <v>88</v>
       </c>
-      <c r="K15" s="0" t="s">
-[...5 lines deleted...]
-      <c r="M15" s="0" t="s">
+      <c r="N15" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="O15" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="P15" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="Q15" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="R15" s="0" t="s">
         <v>89</v>
-      </c>
-[...13 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>90</v>
+        <v>51</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>65</v>
+        <v>53</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>91</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="G16" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="G16" s="0" t="s">
+      <c r="H16" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="I16" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="J16" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="K16" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="L16" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="H16" s="0" t="s">
+      <c r="M16" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="I16" s="0" t="s">
-[...2 lines deleted...]
-      <c r="J16" s="0" t="s">
+      <c r="N16" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="O16" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="P16" s="0" t="s">
         <v>95</v>
       </c>
-      <c r="K16" s="0" t="s">
-[...5 lines deleted...]
-      <c r="M16" s="0" t="s">
+      <c r="Q16" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="R16" s="0" t="s">
         <v>96</v>
-      </c>
-[...13 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>97</v>
+        <v>51</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C17" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="D17" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>98</v>
       </c>
-      <c r="D17" s="0" t="s">
+      <c r="F17" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="G17" s="0" t="s">
         <v>99</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F17" s="0" t="s">
+      <c r="H17" s="0" t="s">
         <v>100</v>
       </c>
-      <c r="G17" s="0" t="s">
+      <c r="I17" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="J17" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="K17" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="L17" s="0" t="s">
         <v>101</v>
       </c>
-      <c r="H17" s="0" t="s">
+      <c r="M17" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="I17" s="0" t="s">
-[...2 lines deleted...]
-      <c r="J17" s="0" t="s">
+      <c r="N17" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="O17" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="P17" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="K17" s="0" t="s">
-[...5 lines deleted...]
-      <c r="M17" s="0" t="s">
+      <c r="Q17" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="R17" s="0" t="s">
         <v>104</v>
-      </c>
-[...13 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>105</v>
+        <v>51</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C18" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="D18" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="G18" s="0" t="s">
         <v>106</v>
       </c>
-      <c r="D18" s="0" t="s">
+      <c r="H18" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...5 lines deleted...]
-      <c r="G18" s="0" t="s">
+      <c r="I18" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="J18" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="K18" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="L18" s="0" t="s">
         <v>108</v>
       </c>
-      <c r="H18" s="0" t="s">
-[...5 lines deleted...]
-      <c r="J18" s="0" t="s">
+      <c r="M18" s="0" t="s">
         <v>77</v>
       </c>
-      <c r="K18" s="0" t="s">
+      <c r="N18" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="O18" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="P18" s="0" t="s">
         <v>59</v>
       </c>
-      <c r="L18" s="0" t="s">
-[...2 lines deleted...]
-      <c r="M18" s="0" t="s">
+      <c r="Q18" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="R18" s="0" t="s">
         <v>110</v>
-      </c>
-[...13 lines deleted...]
-        <v>111</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>112</v>
+        <v>51</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>53</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>66</v>
+        <v>111</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>52</v>
+        <v>112</v>
       </c>
       <c r="F19" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="G19" s="0" t="s">
         <v>113</v>
       </c>
-      <c r="G19" s="0" t="s">
+      <c r="H19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I19" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="J19" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="K19" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="L19" s="0" t="s">
         <v>114</v>
       </c>
-      <c r="H19" s="0" t="s">
-[...5 lines deleted...]
-      <c r="J19" s="0" t="s">
+      <c r="M19" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="K19" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N19" s="0" t="s">
-        <v>62</v>
+        <v>51</v>
       </c>
       <c r="O19" s="0" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="P19" s="0" t="s">
-        <v>63</v>
+        <v>95</v>
       </c>
       <c r="Q19" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="R19" s="0" t="s">
-        <v>52</v>
+        <v>69</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>117</v>
+        <v>51</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C20" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="D20" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="E20" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F20" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="G20" s="0" t="s">
         <v>118</v>
       </c>
-      <c r="D20" s="0" t="s">
+      <c r="H20" s="0" t="s">
         <v>119</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F20" s="0" t="s">
+      <c r="I20" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="J20" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="K20" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="L20" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="M20" s="0" t="s">
         <v>120</v>
       </c>
-      <c r="G20" s="0" t="s">
-[...8 lines deleted...]
-      <c r="J20" s="0" t="s">
+      <c r="N20" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="O20" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="P20" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="Q20" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="R20" s="0" t="s">
         <v>121</v>
-      </c>
-[...22 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>123</v>
+        <v>51</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C21" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="D21" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E21" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F21" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="G21" s="0" t="s">
         <v>124</v>
       </c>
-      <c r="D21" s="0" t="s">
-[...5 lines deleted...]
-      <c r="F21" s="0" t="s">
+      <c r="H21" s="0" t="s">
         <v>125</v>
       </c>
-      <c r="G21" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I21" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J21" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="K21" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="L21" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="M21" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="K21" s="0" t="s">
-[...2 lines deleted...]
-      <c r="L21" s="0" t="s">
+      <c r="N21" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="O21" s="0" t="s">
         <v>109</v>
       </c>
-      <c r="M21" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P21" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="Q21" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="R21" s="0" t="s">
         <v>63</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>128</v>
+        <v>51</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C22" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="D22" s="0" t="s">
+        <v>127</v>
+      </c>
+      <c r="E22" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="F22" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>129</v>
       </c>
-      <c r="D22" s="0" t="s">
-[...5 lines deleted...]
-      <c r="F22" s="0" t="s">
+      <c r="H22" s="0" t="s">
         <v>130</v>
       </c>
-      <c r="G22" s="0" t="s">
-[...2 lines deleted...]
-      <c r="H22" s="0" t="s">
+      <c r="I22" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="J22" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="K22" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="L22" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="M22" s="0" t="s">
         <v>131</v>
       </c>
-      <c r="I22" s="0" t="s">
-[...2 lines deleted...]
-      <c r="J22" s="0" t="s">
+      <c r="N22" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="O22" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="P22" s="0" t="s">
         <v>132</v>
       </c>
-      <c r="K22" s="0" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="Q22" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="R22" s="0" t="s">
-        <v>52</v>
+        <v>121</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>134</v>
+        <v>51</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C23" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="D23" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="G23" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="H23" s="0" t="s">
         <v>135</v>
       </c>
-      <c r="D23" s="0" t="s">
+      <c r="I23" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="J23" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="K23" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="L23" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="M23" s="0" t="s">
         <v>136</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...8 lines deleted...]
-      <c r="H23" s="0" t="s">
+      <c r="N23" s="0" t="s">
         <v>137</v>
       </c>
-      <c r="I23" s="0" t="s">
-[...2 lines deleted...]
-      <c r="J23" s="0" t="s">
+      <c r="O23" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="P23" s="0" t="s">
         <v>138</v>
       </c>
-      <c r="K23" s="0" t="s">
-[...5 lines deleted...]
-      <c r="M23" s="0" t="s">
+      <c r="Q23" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="R23" s="0" t="s">
         <v>139</v>
-      </c>
-[...13 lines deleted...]
-        <v>140</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>141</v>
+        <v>51</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C24" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="D24" s="0" t="s">
+        <v>140</v>
+      </c>
+      <c r="E24" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="F24" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="G24" s="0" t="s">
         <v>142</v>
       </c>
-      <c r="D24" s="0" t="s">
-[...5 lines deleted...]
-      <c r="F24" s="0" t="s">
+      <c r="H24" s="0" t="s">
         <v>143</v>
       </c>
-      <c r="G24" s="0" t="s">
+      <c r="I24" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="J24" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="K24" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="L24" s="0" t="s">
         <v>114</v>
       </c>
-      <c r="H24" s="0" t="s">
-[...5 lines deleted...]
-      <c r="J24" s="0" t="s">
+      <c r="M24" s="0" t="s">
         <v>144</v>
       </c>
-      <c r="K24" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N24" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="O24" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="P24" s="0" t="s">
         <v>62</v>
       </c>
-      <c r="O24" s="0" t="s">
-[...2 lines deleted...]
-      <c r="P24" s="0" t="s">
+      <c r="Q24" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="R24" s="0" t="s">
         <v>63</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>146</v>
+        <v>51</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C25" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="D25" s="0" t="s">
+        <v>145</v>
+      </c>
+      <c r="E25" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="F25" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="G25" s="0" t="s">
         <v>147</v>
       </c>
-      <c r="D25" s="0" t="s">
-[...5 lines deleted...]
-      <c r="F25" s="0" t="s">
+      <c r="H25" s="0" t="s">
         <v>148</v>
       </c>
-      <c r="G25" s="0" t="s">
+      <c r="I25" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="J25" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="K25" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="L25" s="0" t="s">
         <v>149</v>
       </c>
-      <c r="H25" s="0" t="s">
-[...5 lines deleted...]
-      <c r="J25" s="0" t="s">
+      <c r="M25" s="0" t="s">
         <v>150</v>
       </c>
-      <c r="K25" s="0" t="s">
+      <c r="N25" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="O25" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="P25" s="0" t="s">
         <v>59</v>
       </c>
-      <c r="L25" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="Q25" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="R25" s="0" t="s">
-        <v>52</v>
+        <v>104</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>152</v>
+        <v>51</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>53</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>54</v>
+        <v>151</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>52</v>
+        <v>152</v>
       </c>
       <c r="F26" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="G26" s="0" t="s">
         <v>153</v>
       </c>
-      <c r="G26" s="0" t="s">
+      <c r="H26" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I26" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="J26" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="K26" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="L26" s="0" t="s">
         <v>154</v>
       </c>
-      <c r="H26" s="0" t="s">
-[...5 lines deleted...]
-      <c r="J26" s="0" t="s">
+      <c r="M26" s="0" t="s">
         <v>155</v>
       </c>
-      <c r="K26" s="0" t="s">
+      <c r="N26" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="O26" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="P26" s="0" t="s">
         <v>59</v>
       </c>
-      <c r="L26" s="0" t="s">
-[...11 lines deleted...]
-      <c r="P26" s="0" t="s">
+      <c r="Q26" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="R26" s="0" t="s">
         <v>63</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>157</v>
+        <v>51</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>53</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>66</v>
+        <v>156</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>52</v>
+        <v>157</v>
       </c>
       <c r="H27" s="0" t="s">
-        <v>75</v>
+        <v>57</v>
       </c>
       <c r="I27" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J27" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="K27" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="L27" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="M27" s="0" t="s">
         <v>158</v>
       </c>
-      <c r="K27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N27" s="0" t="s">
-        <v>62</v>
+        <v>51</v>
       </c>
       <c r="O27" s="0" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="P27" s="0" t="s">
-        <v>63</v>
+        <v>78</v>
       </c>
       <c r="Q27" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="R27" s="0" t="s">
-        <v>52</v>
+        <v>69</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>160</v>
+        <v>51</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C28" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="D28" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="F28" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="G28" s="0" t="s">
         <v>161</v>
       </c>
-      <c r="D28" s="0" t="s">
-[...5 lines deleted...]
-      <c r="F28" s="0" t="s">
+      <c r="H28" s="0" t="s">
         <v>162</v>
       </c>
-      <c r="G28" s="0" t="s">
+      <c r="I28" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="J28" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="K28" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="L28" s="0" t="s">
         <v>163</v>
       </c>
-      <c r="H28" s="0" t="s">
-[...5 lines deleted...]
-      <c r="J28" s="0" t="s">
+      <c r="M28" s="0" t="s">
         <v>164</v>
       </c>
-      <c r="K28" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N28" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="O28" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="P28" s="0" t="s">
         <v>62</v>
       </c>
-      <c r="O28" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="Q28" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="R28" s="0" t="s">
-        <v>52</v>
+        <v>96</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>166</v>
+        <v>51</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C29" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="D29" s="0" t="s">
+        <v>165</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>166</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>167</v>
       </c>
-      <c r="D29" s="0" t="s">
+      <c r="H29" s="0" t="s">
         <v>168</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F29" s="0" t="s">
+      <c r="I29" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="J29" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="K29" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="L29" s="0" t="s">
         <v>169</v>
       </c>
-      <c r="G29" s="0" t="s">
+      <c r="M29" s="0" t="s">
         <v>170</v>
       </c>
-      <c r="H29" s="0" t="s">
-[...5 lines deleted...]
-      <c r="J29" s="0" t="s">
+      <c r="N29" s="0" t="s">
         <v>171</v>
       </c>
-      <c r="K29" s="0" t="s">
-[...5 lines deleted...]
-      <c r="M29" s="0" t="s">
+      <c r="O29" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="P29" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q29" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="R29" s="0" t="s">
         <v>172</v>
-      </c>
-[...13 lines deleted...]
-        <v>173</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>174</v>
+        <v>51</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C30" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="D30" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="E30" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="F30" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="G30" s="0" t="s">
+        <v>175</v>
+      </c>
+      <c r="H30" s="0" t="s">
         <v>135</v>
       </c>
-      <c r="D30" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I30" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J30" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="K30" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="L30" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="M30" s="0" t="s">
         <v>176</v>
       </c>
-      <c r="K30" s="0" t="s">
+      <c r="N30" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="O30" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="P30" s="0" t="s">
         <v>59</v>
       </c>
-      <c r="L30" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="Q30" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="R30" s="0" t="s">
-        <v>52</v>
+        <v>139</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>178</v>
+        <v>51</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>142</v>
+        <v>53</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>54</v>
+        <v>177</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>52</v>
+        <v>178</v>
       </c>
       <c r="F31" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="G31" s="0" t="s">
         <v>179</v>
       </c>
-      <c r="G31" s="0" t="s">
+      <c r="H31" s="0" t="s">
+        <v>143</v>
+      </c>
+      <c r="I31" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="J31" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="K31" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="L31" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="H31" s="0" t="s">
-[...5 lines deleted...]
-      <c r="J31" s="0" t="s">
+      <c r="M31" s="0" t="s">
         <v>180</v>
       </c>
-      <c r="K31" s="0" t="s">
+      <c r="N31" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="O31" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="P31" s="0" t="s">
         <v>59</v>
       </c>
-      <c r="L31" s="0" t="s">
-[...11 lines deleted...]
-      <c r="P31" s="0" t="s">
+      <c r="Q31" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="R31" s="0" t="s">
         <v>63</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>182</v>
+        <v>51</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>53</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>66</v>
+        <v>181</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>52</v>
+        <v>182</v>
       </c>
       <c r="F32" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="G32" s="0" t="s">
         <v>183</v>
       </c>
-      <c r="G32" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H32" s="0" t="s">
-        <v>94</v>
+        <v>57</v>
       </c>
       <c r="I32" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J32" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="K32" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="L32" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="M32" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="K32" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N32" s="0" t="s">
-        <v>62</v>
+        <v>51</v>
       </c>
       <c r="O32" s="0" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="P32" s="0" t="s">
-        <v>63</v>
+        <v>95</v>
       </c>
       <c r="Q32" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="R32" s="0" t="s">
-        <v>52</v>
+        <v>69</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="B33" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="C33" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="D33" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="B33" s="0" t="s">
+      <c r="F33" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="G33" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="C33" s="0" t="s">
+      <c r="H33" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="D33" s="0" t="s">
+      <c r="I33" s="0" t="s">
         <v>189</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F33" s="0" t="s">
+      <c r="J33" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="K33" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="L33" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="M33" s="0" t="s">
         <v>190</v>
       </c>
-      <c r="G33" s="0" t="s">
-[...5 lines deleted...]
-      <c r="I33" s="0" t="s">
+      <c r="N33" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="O33" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="P33" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="Q33" s="0" t="s">
         <v>191</v>
       </c>
-      <c r="J33" s="0" t="s">
+      <c r="R33" s="0" t="s">
         <v>192</v>
-      </c>
-[...22 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>194</v>
+        <v>51</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C34" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="D34" s="0" t="s">
+        <v>193</v>
+      </c>
+      <c r="E34" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="F34" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="G34" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="D34" s="0" t="s">
-[...5 lines deleted...]
-      <c r="F34" s="0" t="s">
+      <c r="H34" s="0" t="s">
         <v>196</v>
       </c>
-      <c r="G34" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I34" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J34" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="K34" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="L34" s="0" t="s">
+        <v>169</v>
+      </c>
+      <c r="M34" s="0" t="s">
         <v>197</v>
       </c>
-      <c r="K34" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N34" s="0" t="s">
-        <v>62</v>
+        <v>51</v>
       </c>
       <c r="O34" s="0" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="P34" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q34" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="R34" s="0" t="s">
         <v>63</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>199</v>
+        <v>51</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>200</v>
+        <v>53</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>54</v>
+        <v>84</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>52</v>
+        <v>85</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>179</v>
+        <v>51</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>94</v>
+        <v>198</v>
       </c>
       <c r="H35" s="0" t="s">
         <v>57</v>
       </c>
       <c r="I35" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>180</v>
+        <v>58</v>
       </c>
       <c r="K35" s="0" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="L35" s="0" t="s">
-        <v>201</v>
+        <v>87</v>
       </c>
       <c r="M35" s="0" t="s">
-        <v>202</v>
+        <v>88</v>
       </c>
       <c r="N35" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="O35" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="P35" s="0" t="s">
         <v>62</v>
       </c>
-      <c r="O35" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="Q35" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="R35" s="0" t="s">
-        <v>52</v>
+        <v>89</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>203</v>
+        <v>51</v>
       </c>
       <c r="B36" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>98</v>
+        <v>53</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>204</v>
+        <v>199</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>52</v>
+        <v>200</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>205</v>
+        <v>51</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>52</v>
+        <v>201</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="I36" s="0" t="s">
-        <v>206</v>
+        <v>51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>207</v>
+        <v>58</v>
       </c>
       <c r="K36" s="0" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="L36" s="0" t="s">
-        <v>60</v>
+        <v>87</v>
       </c>
       <c r="M36" s="0" t="s">
-        <v>208</v>
+        <v>202</v>
       </c>
       <c r="N36" s="0" t="s">
-        <v>62</v>
+        <v>51</v>
       </c>
       <c r="O36" s="0" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="P36" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="Q36" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="R36" s="0" t="s">
         <v>63</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>209</v>
+        <v>51</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C37" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="D37" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>204</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="G37" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="H37" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="I37" s="0" t="s">
+        <v>207</v>
+      </c>
+      <c r="J37" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="K37" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="L37" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="M37" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="N37" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="O37" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="P37" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="Q37" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="R37" s="0" t="s">
         <v>210</v>
-      </c>
-[...43 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>84</v>
+        <v>51</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>53</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>85</v>
+        <v>211</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>52</v>
+        <v>212</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>86</v>
+        <v>51</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>87</v>
+        <v>213</v>
       </c>
       <c r="H38" s="0" t="s">
-        <v>57</v>
+        <v>214</v>
       </c>
       <c r="I38" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>88</v>
+        <v>58</v>
       </c>
       <c r="K38" s="0" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="L38" s="0" t="s">
-        <v>60</v>
+        <v>215</v>
       </c>
       <c r="M38" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="N38" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="O38" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="P38" s="0" t="s">
         <v>62</v>
       </c>
-      <c r="O38" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="Q38" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="R38" s="0" t="s">
-        <v>52</v>
+        <v>218</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>216</v>
+        <v>51</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>53</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>54</v>
+        <v>219</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>52</v>
+        <v>220</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>217</v>
+        <v>51</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>87</v>
+        <v>221</v>
       </c>
       <c r="H39" s="0" t="s">
-        <v>93</v>
+        <v>222</v>
       </c>
       <c r="I39" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>218</v>
+        <v>58</v>
       </c>
       <c r="K39" s="0" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="L39" s="0" t="s">
-        <v>60</v>
+        <v>223</v>
       </c>
       <c r="M39" s="0" t="s">
-        <v>219</v>
+        <v>224</v>
       </c>
       <c r="N39" s="0" t="s">
-        <v>62</v>
+        <v>51</v>
       </c>
       <c r="O39" s="0" t="s">
-        <v>52</v>
+        <v>109</v>
       </c>
       <c r="P39" s="0" t="s">
-        <v>63</v>
+        <v>78</v>
       </c>
       <c r="Q39" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="R39" s="0" t="s">
-        <v>52</v>
+        <v>89</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>220</v>
+        <v>51</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>221</v>
+        <v>52</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>222</v>
+        <v>70</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>52</v>
+        <v>226</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>224</v>
+        <v>51</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>108</v>
+        <v>227</v>
       </c>
       <c r="H40" s="0" t="s">
-        <v>56</v>
+        <v>143</v>
       </c>
       <c r="I40" s="0" t="s">
-        <v>52</v>
+        <v>228</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>225</v>
+        <v>58</v>
       </c>
       <c r="K40" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="L40" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="M40" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="N40" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="O40" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="P40" s="0" t="s">
         <v>59</v>
       </c>
-      <c r="L40" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="Q40" s="0" t="s">
-        <v>52</v>
+        <v>231</v>
       </c>
       <c r="R40" s="0" t="s">
-        <v>227</v>
+        <v>69</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>228</v>
+        <v>51</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>229</v>
+        <v>53</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>52</v>
+        <v>233</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>231</v>
+        <v>51</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="H41" s="0" t="s">
-        <v>57</v>
+        <v>235</v>
       </c>
       <c r="I41" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>233</v>
+        <v>58</v>
       </c>
       <c r="K41" s="0" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="L41" s="0" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="M41" s="0" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="N41" s="0" t="s">
-        <v>62</v>
+        <v>51</v>
       </c>
       <c r="O41" s="0" t="s">
-        <v>52</v>
+        <v>238</v>
       </c>
       <c r="P41" s="0" t="s">
-        <v>63</v>
+        <v>138</v>
       </c>
       <c r="Q41" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="R41" s="0" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>237</v>
+        <v>51</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>238</v>
+        <v>53</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>85</v>
+        <v>240</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>52</v>
+        <v>241</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>239</v>
+        <v>51</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="H42" s="0" t="s">
-        <v>75</v>
+        <v>162</v>
       </c>
       <c r="I42" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>241</v>
+        <v>58</v>
       </c>
       <c r="K42" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="L42" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="M42" s="0" t="s">
+        <v>243</v>
+      </c>
+      <c r="N42" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="O42" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="P42" s="0" t="s">
         <v>59</v>
       </c>
-      <c r="L42" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="Q42" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="R42" s="0" t="s">
-        <v>52</v>
+        <v>96</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>243</v>
+        <v>51</v>
       </c>
       <c r="B43" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="C43" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="D43" s="0" t="s">
         <v>244</v>
       </c>
-      <c r="C43" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E43" s="0" t="s">
-        <v>52</v>
+        <v>200</v>
       </c>
       <c r="F43" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="G43" s="0" t="s">
         <v>245</v>
       </c>
-      <c r="G43" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H43" s="0" t="s">
-        <v>56</v>
+        <v>246</v>
       </c>
       <c r="I43" s="0" t="s">
-        <v>246</v>
+        <v>51</v>
       </c>
       <c r="J43" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="K43" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="L43" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="M43" s="0" t="s">
         <v>247</v>
       </c>
-      <c r="K43" s="0" t="s">
+      <c r="N43" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="O43" s="0" t="s">
+        <v>238</v>
+      </c>
+      <c r="P43" s="0" t="s">
         <v>59</v>
       </c>
-      <c r="L43" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="Q43" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="R43" s="0" t="s">
-        <v>249</v>
+        <v>96</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>250</v>
+        <v>51</v>
       </c>
       <c r="B44" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C44" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="D44" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="H44" s="0" t="s">
         <v>251</v>
       </c>
-      <c r="D44" s="0" t="s">
+      <c r="I44" s="0" t="s">
         <v>252</v>
       </c>
-      <c r="E44" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F44" s="0" t="s">
+      <c r="J44" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="K44" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="L44" s="0" t="s">
+        <v>149</v>
+      </c>
+      <c r="M44" s="0" t="s">
         <v>253</v>
       </c>
-      <c r="G44" s="0" t="s">
+      <c r="N44" s="0" t="s">
         <v>254</v>
       </c>
-      <c r="H44" s="0" t="s">
-[...5 lines deleted...]
-      <c r="J44" s="0" t="s">
+      <c r="O44" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="P44" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="Q44" s="0" t="s">
         <v>255</v>
       </c>
-      <c r="K44" s="0" t="s">
-[...5 lines deleted...]
-      <c r="M44" s="0" t="s">
+      <c r="R44" s="0" t="s">
         <v>256</v>
-      </c>
-[...13 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>257</v>
+        <v>51</v>
       </c>
       <c r="B45" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>161</v>
+        <v>70</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>91</v>
+        <v>257</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>52</v>
+        <v>258</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>258</v>
+        <v>51</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>154</v>
+        <v>259</v>
       </c>
       <c r="H45" s="0" t="s">
-        <v>56</v>
+        <v>260</v>
       </c>
       <c r="I45" s="0" t="s">
-        <v>52</v>
+        <v>261</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>259</v>
+        <v>58</v>
       </c>
       <c r="K45" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="L45" s="0" t="s">
+        <v>262</v>
+      </c>
+      <c r="M45" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="N45" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="O45" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="P45" s="0" t="s">
         <v>59</v>
       </c>
-      <c r="L45" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="Q45" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="R45" s="0" t="s">
-        <v>52</v>
+        <v>264</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>261</v>
+        <v>51</v>
       </c>
       <c r="B46" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>200</v>
+        <v>53</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>91</v>
+        <v>265</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>217</v>
+        <v>51</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>137</v>
+        <v>266</v>
       </c>
       <c r="H46" s="0" t="s">
-        <v>56</v>
+        <v>196</v>
       </c>
       <c r="I46" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>262</v>
+        <v>58</v>
       </c>
       <c r="K46" s="0" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="L46" s="0" t="s">
-        <v>201</v>
+        <v>51</v>
       </c>
       <c r="M46" s="0" t="s">
-        <v>263</v>
+        <v>120</v>
       </c>
       <c r="N46" s="0" t="s">
-        <v>62</v>
+        <v>51</v>
       </c>
       <c r="O46" s="0" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="P46" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="Q46" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="R46" s="0" t="s">
         <v>63</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>264</v>
+        <v>51</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>265</v>
+        <v>52</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>266</v>
+        <v>53</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>52</v>
+        <v>268</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>268</v>
+        <v>51</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>149</v>
+        <v>269</v>
       </c>
       <c r="H47" s="0" t="s">
-        <v>94</v>
+        <v>148</v>
       </c>
       <c r="I47" s="0" t="s">
-        <v>269</v>
+        <v>51</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>270</v>
+        <v>58</v>
       </c>
       <c r="K47" s="0" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="L47" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="M47" s="0" t="s">
         <v>60</v>
       </c>
-      <c r="M47" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N47" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="O47" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="P47" s="0" t="s">
         <v>62</v>
       </c>
-      <c r="O47" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="Q47" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="R47" s="0" t="s">
-        <v>272</v>
+        <v>104</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>273</v>
+        <v>51</v>
       </c>
       <c r="B48" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>274</v>
+        <v>53</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>275</v>
+        <v>270</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>52</v>
+        <v>200</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>276</v>
+        <v>51</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>212</v>
+        <v>271</v>
       </c>
       <c r="H48" s="0" t="s">
-        <v>56</v>
+        <v>148</v>
       </c>
       <c r="I48" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>277</v>
+        <v>58</v>
       </c>
       <c r="K48" s="0" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="L48" s="0" t="s">
-        <v>109</v>
+        <v>138</v>
       </c>
       <c r="M48" s="0" t="s">
-        <v>278</v>
+        <v>272</v>
       </c>
       <c r="N48" s="0" t="s">
-        <v>62</v>
+        <v>51</v>
       </c>
       <c r="O48" s="0" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="P48" s="0" t="s">
-        <v>79</v>
+        <v>93</v>
       </c>
       <c r="Q48" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="R48" s="0" t="s">
-        <v>279</v>
+        <v>273</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>280</v>
+        <v>51</v>
       </c>
       <c r="B49" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>195</v>
+        <v>53</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>54</v>
+        <v>274</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>52</v>
+        <v>85</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>52</v>
+        <v>275</v>
       </c>
       <c r="H49" s="0" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="I49" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>121</v>
+        <v>58</v>
       </c>
       <c r="K49" s="0" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="L49" s="0" t="s">
-        <v>60</v>
+        <v>163</v>
       </c>
       <c r="M49" s="0" t="s">
-        <v>281</v>
+        <v>276</v>
       </c>
       <c r="N49" s="0" t="s">
-        <v>62</v>
+        <v>51</v>
       </c>
       <c r="O49" s="0" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="P49" s="0" t="s">
-        <v>63</v>
+        <v>78</v>
       </c>
       <c r="Q49" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="R49" s="0" t="s">
-        <v>52</v>
+        <v>69</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
-        <v>282</v>
+        <v>51</v>
       </c>
       <c r="B50" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C50" s="0" t="s">
-        <v>147</v>
+        <v>53</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>99</v>
+        <v>277</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>52</v>
+        <v>278</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>283</v>
+        <v>51</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>57</v>
+        <v>279</v>
       </c>
       <c r="H50" s="0" t="s">
-        <v>57</v>
+        <v>246</v>
       </c>
       <c r="I50" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>58</v>
       </c>
       <c r="K50" s="0" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="L50" s="0" t="s">
-        <v>60</v>
+        <v>215</v>
       </c>
       <c r="M50" s="0" t="s">
-        <v>284</v>
+        <v>197</v>
       </c>
       <c r="N50" s="0" t="s">
-        <v>62</v>
+        <v>51</v>
       </c>
       <c r="O50" s="0" t="s">
-        <v>52</v>
+        <v>238</v>
       </c>
       <c r="P50" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q50" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="R50" s="0" t="s">
         <v>63</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>285</v>
+        <v>51</v>
       </c>
       <c r="B51" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>147</v>
+        <v>70</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>286</v>
+        <v>280</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>52</v>
+        <v>72</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>217</v>
+        <v>51</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>137</v>
+        <v>281</v>
       </c>
       <c r="H51" s="0" t="s">
-        <v>93</v>
+        <v>74</v>
       </c>
       <c r="I51" s="0" t="s">
-        <v>52</v>
+        <v>282</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>287</v>
+        <v>58</v>
       </c>
       <c r="K51" s="0" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="L51" s="0" t="s">
-        <v>60</v>
+        <v>76</v>
       </c>
       <c r="M51" s="0" t="s">
-        <v>288</v>
+        <v>77</v>
       </c>
       <c r="N51" s="0" t="s">
-        <v>62</v>
+        <v>51</v>
       </c>
       <c r="O51" s="0" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="P51" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q51" s="0" t="s">
+        <v>283</v>
+      </c>
+      <c r="R51" s="0" t="s">
         <v>63</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>289</v>
+        <v>51</v>
       </c>
       <c r="B52" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>53</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>66</v>
+        <v>284</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>52</v>
+        <v>285</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>86</v>
+        <v>51</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>163</v>
+        <v>286</v>
       </c>
       <c r="H52" s="0" t="s">
-        <v>75</v>
+        <v>148</v>
       </c>
       <c r="I52" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>290</v>
+        <v>58</v>
       </c>
       <c r="K52" s="0" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="L52" s="0" t="s">
-        <v>60</v>
+        <v>114</v>
       </c>
       <c r="M52" s="0" t="s">
-        <v>291</v>
+        <v>287</v>
       </c>
       <c r="N52" s="0" t="s">
-        <v>62</v>
+        <v>51</v>
       </c>
       <c r="O52" s="0" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="P52" s="0" t="s">
-        <v>63</v>
+        <v>154</v>
       </c>
       <c r="Q52" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="R52" s="0" t="s">
-        <v>52</v>
+        <v>89</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="B53" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="C53" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="D53" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E53" s="0" t="s">
+        <v>289</v>
+      </c>
+      <c r="F53" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="G53" s="0" t="s">
+        <v>290</v>
+      </c>
+      <c r="H53" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="I53" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="J53" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="K53" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="L53" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="B53" s="0" t="s">
-[...11 lines deleted...]
-      <c r="F53" s="0" t="s">
+      <c r="M53" s="0" t="s">
         <v>293</v>
       </c>
-      <c r="G53" s="0" t="s">
-[...17 lines deleted...]
-      <c r="M53" s="0" t="s">
+      <c r="N53" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="O53" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="P53" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="Q53" s="0" t="s">
         <v>294</v>
       </c>
-      <c r="N53" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="R53" s="0" t="s">
-        <v>52</v>
+        <v>96</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="B54" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="C54" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="D54" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="E54" s="0" t="s">
         <v>295</v>
       </c>
-      <c r="B54" s="0" t="s">
+      <c r="F54" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="G54" s="0" t="s">
         <v>296</v>
       </c>
-      <c r="C54" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H54" s="0" t="s">
-        <v>75</v>
+        <v>57</v>
       </c>
       <c r="I54" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="J54" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="K54" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="L54" s="0" t="s">
         <v>297</v>
-      </c>
-[...7 lines deleted...]
-        <v>60</v>
       </c>
       <c r="M54" s="0" t="s">
         <v>298</v>
       </c>
       <c r="N54" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="O54" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="P54" s="0" t="s">
         <v>62</v>
       </c>
-      <c r="O54" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="Q54" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="R54" s="0" t="s">
-        <v>52</v>
+        <v>69</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>299</v>
+        <v>51</v>
       </c>
       <c r="B55" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C55" s="0" t="s">
-        <v>147</v>
+        <v>70</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>85</v>
+        <v>299</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>52</v>
+        <v>300</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>300</v>
+        <v>51</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>114</v>
+        <v>301</v>
       </c>
       <c r="H55" s="0" t="s">
-        <v>154</v>
+        <v>302</v>
       </c>
       <c r="I55" s="0" t="s">
-        <v>52</v>
+        <v>303</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>301</v>
+        <v>58</v>
       </c>
       <c r="K55" s="0" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="L55" s="0" t="s">
-        <v>60</v>
+        <v>304</v>
       </c>
       <c r="M55" s="0" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="N55" s="0" t="s">
-        <v>62</v>
+        <v>306</v>
       </c>
       <c r="O55" s="0" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="P55" s="0" t="s">
-        <v>63</v>
+        <v>78</v>
       </c>
       <c r="Q55" s="0" t="s">
-        <v>52</v>
+        <v>307</v>
       </c>
       <c r="R55" s="0" t="s">
-        <v>52</v>
+        <v>308</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>303</v>
+        <v>51</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>304</v>
+        <v>52</v>
       </c>
       <c r="C56" s="0" t="s">
-        <v>65</v>
+        <v>53</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>91</v>
+        <v>309</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>52</v>
+        <v>310</v>
       </c>
       <c r="F56" s="0" t="s">
-        <v>205</v>
+        <v>51</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>305</v>
+        <v>311</v>
       </c>
       <c r="H56" s="0" t="s">
-        <v>94</v>
+        <v>312</v>
       </c>
       <c r="I56" s="0" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>307</v>
+        <v>58</v>
       </c>
       <c r="K56" s="0" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="L56" s="0" t="s">
-        <v>60</v>
+        <v>223</v>
       </c>
       <c r="M56" s="0" t="s">
-        <v>308</v>
+        <v>314</v>
       </c>
       <c r="N56" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="O56" s="0" t="s">
-        <v>52</v>
+        <v>109</v>
       </c>
       <c r="P56" s="0" t="s">
-        <v>79</v>
+        <v>62</v>
       </c>
       <c r="Q56" s="0" t="s">
-        <v>52</v>
+        <v>315</v>
       </c>
       <c r="R56" s="0" t="s">
-        <v>52</v>
+        <v>139</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>182</v>
+        <v>51</v>
       </c>
       <c r="B57" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C57" s="0" t="s">
-        <v>53</v>
+        <v>70</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>66</v>
+        <v>316</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>52</v>
+        <v>166</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>309</v>
+        <v>51</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="H57" s="0" t="s">
-        <v>57</v>
+        <v>318</v>
       </c>
       <c r="I57" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>311</v>
+        <v>58</v>
       </c>
       <c r="K57" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="L57" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="M57" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="N57" s="0" t="s">
+        <v>319</v>
+      </c>
+      <c r="O57" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="P57" s="0" t="s">
         <v>59</v>
       </c>
-      <c r="L57" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="Q57" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="R57" s="0" t="s">
-        <v>52</v>
+        <v>320</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>313</v>
+        <v>51</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>314</v>
+        <v>52</v>
       </c>
       <c r="C58" s="0" t="s">
-        <v>315</v>
+        <v>53</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>316</v>
+        <v>321</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>52</v>
+        <v>322</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>317</v>
+        <v>51</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="H58" s="0" t="s">
-        <v>75</v>
+        <v>57</v>
       </c>
       <c r="I58" s="0" t="s">
-        <v>319</v>
+        <v>51</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>320</v>
+        <v>58</v>
       </c>
       <c r="K58" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="L58" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="M58" s="0" t="s">
+        <v>324</v>
+      </c>
+      <c r="N58" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="O58" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="P58" s="0" t="s">
         <v>59</v>
       </c>
-      <c r="L58" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="Q58" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="R58" s="0" t="s">
-        <v>322</v>
+        <v>69</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
-        <v>323</v>
+        <v>51</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>324</v>
+        <v>52</v>
       </c>
       <c r="C59" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="D59" s="0" t="s">
         <v>325</v>
       </c>
-      <c r="D59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E59" s="0" t="s">
-        <v>52</v>
+        <v>178</v>
       </c>
       <c r="F59" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>326</v>
       </c>
-      <c r="G59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H59" s="0" t="s">
-        <v>57</v>
+        <v>246</v>
       </c>
       <c r="I59" s="0" t="s">
-        <v>327</v>
+        <v>51</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>328</v>
+        <v>58</v>
       </c>
       <c r="K59" s="0" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="L59" s="0" t="s">
-        <v>109</v>
+        <v>95</v>
       </c>
       <c r="M59" s="0" t="s">
-        <v>329</v>
+        <v>180</v>
       </c>
       <c r="N59" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="O59" s="0" t="s">
+        <v>238</v>
+      </c>
+      <c r="P59" s="0" t="s">
         <v>62</v>
       </c>
-      <c r="O59" s="0" t="s">
-[...2 lines deleted...]
-      <c r="P59" s="0" t="s">
+      <c r="Q59" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="R59" s="0" t="s">
         <v>63</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>330</v>
+        <v>51</v>
       </c>
       <c r="B60" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C60" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="D60" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="E60" s="0" t="s">
+        <v>289</v>
+      </c>
+      <c r="F60" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="G60" s="0" t="s">
+        <v>328</v>
+      </c>
+      <c r="H60" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="I60" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="J60" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="K60" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="L60" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="M60" s="0" t="s">
+        <v>329</v>
+      </c>
+      <c r="N60" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="O60" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="P60" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="Q60" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="R60" s="0" t="s">
         <v>331</v>
-      </c>
-[...43 lines deleted...]
-        <v>334</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
-        <v>335</v>
+        <v>51</v>
       </c>
       <c r="B61" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>53</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>66</v>
+        <v>332</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>52</v>
+        <v>333</v>
       </c>
       <c r="F61" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="G61" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="H61" s="0" t="s">
+        <v>335</v>
+      </c>
+      <c r="I61" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="J61" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="K61" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="L61" s="0" t="s">
+        <v>262</v>
+      </c>
+      <c r="M61" s="0" t="s">
         <v>336</v>
       </c>
-      <c r="G61" s="0" t="s">
-[...11 lines deleted...]
-      <c r="K61" s="0" t="s">
+      <c r="N61" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="O61" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="P61" s="0" t="s">
         <v>59</v>
       </c>
-      <c r="L61" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="Q61" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="R61" s="0" t="s">
-        <v>52</v>
+        <v>96</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>339</v>
+        <v>51</v>
       </c>
       <c r="B62" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C62" s="0" t="s">
-        <v>340</v>
+        <v>53</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>54</v>
+        <v>337</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>52</v>
+        <v>160</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>148</v>
+        <v>51</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>108</v>
+        <v>338</v>
       </c>
       <c r="H62" s="0" t="s">
-        <v>75</v>
+        <v>246</v>
       </c>
       <c r="I62" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>341</v>
+        <v>58</v>
       </c>
       <c r="K62" s="0" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="L62" s="0" t="s">
-        <v>60</v>
+        <v>114</v>
       </c>
       <c r="M62" s="0" t="s">
-        <v>342</v>
+        <v>164</v>
       </c>
       <c r="N62" s="0" t="s">
-        <v>62</v>
+        <v>51</v>
       </c>
       <c r="O62" s="0" t="s">
-        <v>52</v>
+        <v>238</v>
       </c>
       <c r="P62" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="Q62" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="R62" s="0" t="s">
         <v>63</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
-        <v>343</v>
+        <v>51</v>
       </c>
       <c r="B63" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>53</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>66</v>
+        <v>339</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>52</v>
+        <v>123</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>113</v>
+        <v>51</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>52</v>
+        <v>340</v>
       </c>
       <c r="H63" s="0" t="s">
-        <v>137</v>
+        <v>74</v>
       </c>
       <c r="I63" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>115</v>
+        <v>58</v>
       </c>
       <c r="K63" s="0" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="L63" s="0" t="s">
-        <v>60</v>
+        <v>108</v>
       </c>
       <c r="M63" s="0" t="s">
-        <v>344</v>
+        <v>341</v>
       </c>
       <c r="N63" s="0" t="s">
-        <v>62</v>
+        <v>51</v>
       </c>
       <c r="O63" s="0" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="P63" s="0" t="s">
-        <v>63</v>
+        <v>78</v>
       </c>
       <c r="Q63" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="R63" s="0" t="s">
-        <v>52</v>
+        <v>104</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
-        <v>261</v>
+        <v>51</v>
       </c>
       <c r="B64" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C64" s="0" t="s">
-        <v>200</v>
+        <v>70</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>91</v>
+        <v>342</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>52</v>
+        <v>343</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>217</v>
+        <v>51</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>137</v>
+        <v>344</v>
       </c>
       <c r="H64" s="0" t="s">
-        <v>56</v>
+        <v>312</v>
       </c>
       <c r="I64" s="0" t="s">
-        <v>52</v>
+        <v>345</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>262</v>
+        <v>58</v>
       </c>
       <c r="K64" s="0" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="L64" s="0" t="s">
-        <v>201</v>
+        <v>169</v>
       </c>
       <c r="M64" s="0" t="s">
-        <v>263</v>
+        <v>346</v>
       </c>
       <c r="N64" s="0" t="s">
-        <v>62</v>
+        <v>51</v>
       </c>
       <c r="O64" s="0" t="s">
-        <v>52</v>
+        <v>109</v>
       </c>
       <c r="P64" s="0" t="s">
-        <v>63</v>
+        <v>78</v>
       </c>
       <c r="Q64" s="0" t="s">
-        <v>52</v>
+        <v>347</v>
       </c>
       <c r="R64" s="0" t="s">
-        <v>52</v>
+        <v>69</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
-        <v>345</v>
+        <v>51</v>
       </c>
       <c r="B65" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C65" s="0" t="s">
-        <v>98</v>
+        <v>53</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>52</v>
+        <v>194</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>347</v>
+        <v>51</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>87</v>
+        <v>349</v>
       </c>
       <c r="H65" s="0" t="s">
-        <v>57</v>
+        <v>148</v>
       </c>
       <c r="I65" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>348</v>
+        <v>58</v>
       </c>
       <c r="K65" s="0" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="L65" s="0" t="s">
-        <v>60</v>
+        <v>51</v>
       </c>
       <c r="M65" s="0" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="N65" s="0" t="s">
-        <v>62</v>
+        <v>51</v>
       </c>
       <c r="O65" s="0" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="P65" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q65" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="R65" s="0" t="s">
         <v>63</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
-        <v>350</v>
+        <v>51</v>
       </c>
       <c r="B66" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C66" s="0" t="s">
-        <v>98</v>
+        <v>70</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>204</v>
+        <v>351</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>52</v>
+        <v>352</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>205</v>
+        <v>51</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>305</v>
+        <v>353</v>
       </c>
       <c r="H66" s="0" t="s">
-        <v>56</v>
+        <v>222</v>
       </c>
       <c r="I66" s="0" t="s">
-        <v>351</v>
+        <v>51</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>207</v>
+        <v>58</v>
       </c>
       <c r="K66" s="0" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="L66" s="0" t="s">
-        <v>60</v>
+        <v>108</v>
       </c>
       <c r="M66" s="0" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="N66" s="0" t="s">
-        <v>62</v>
+        <v>355</v>
       </c>
       <c r="O66" s="0" t="s">
-        <v>52</v>
+        <v>109</v>
       </c>
       <c r="P66" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q66" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="R66" s="0" t="s">
         <v>63</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
-        <v>353</v>
+        <v>51</v>
       </c>
       <c r="B67" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C67" s="0" t="s">
-        <v>135</v>
+        <v>70</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>52</v>
+        <v>357</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>211</v>
+        <v>51</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>355</v>
+        <v>358</v>
       </c>
       <c r="H67" s="0" t="s">
-        <v>56</v>
+        <v>246</v>
       </c>
       <c r="I67" s="0" t="s">
-        <v>52</v>
+        <v>359</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>213</v>
+        <v>58</v>
       </c>
       <c r="K67" s="0" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="L67" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="M67" s="0" t="s">
+        <v>360</v>
+      </c>
+      <c r="N67" s="0" t="s">
+        <v>361</v>
+      </c>
+      <c r="O67" s="0" t="s">
         <v>109</v>
       </c>
-      <c r="M67" s="0" t="s">
-[...2 lines deleted...]
-      <c r="N67" s="0" t="s">
+      <c r="P67" s="0" t="s">
         <v>62</v>
       </c>
-      <c r="O67" s="0" t="s">
-[...2 lines deleted...]
-      <c r="P67" s="0" t="s">
+      <c r="Q67" s="0" t="s">
+        <v>362</v>
+      </c>
+      <c r="R67" s="0" t="s">
         <v>63</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
-        <v>357</v>
+        <v>51</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>244</v>
+        <v>52</v>
       </c>
       <c r="C68" s="0" t="s">
-        <v>358</v>
+        <v>53</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>359</v>
+        <v>363</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>224</v>
+        <v>51</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>232</v>
+        <v>364</v>
       </c>
       <c r="H68" s="0" t="s">
-        <v>75</v>
+        <v>365</v>
       </c>
       <c r="I68" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>225</v>
+        <v>58</v>
       </c>
       <c r="K68" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="L68" s="0" t="s">
+        <v>304</v>
+      </c>
+      <c r="M68" s="0" t="s">
+        <v>366</v>
+      </c>
+      <c r="N68" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="O68" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="P68" s="0" t="s">
         <v>59</v>
       </c>
-      <c r="L68" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="Q68" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="R68" s="0" t="s">
-        <v>361</v>
+        <v>367</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>362</v>
+        <v>51</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>363</v>
+        <v>52</v>
       </c>
       <c r="C69" s="0" t="s">
-        <v>200</v>
+        <v>53</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>54</v>
+        <v>368</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>52</v>
+        <v>369</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>364</v>
+        <v>51</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>131</v>
+        <v>370</v>
       </c>
       <c r="H69" s="0" t="s">
-        <v>57</v>
+        <v>371</v>
       </c>
       <c r="I69" s="0" t="s">
-        <v>365</v>
+        <v>51</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>366</v>
+        <v>58</v>
       </c>
       <c r="K69" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="L69" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="M69" s="0" t="s">
+        <v>372</v>
+      </c>
+      <c r="N69" s="0" t="s">
+        <v>373</v>
+      </c>
+      <c r="O69" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="P69" s="0" t="s">
         <v>59</v>
       </c>
-      <c r="L69" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="Q69" s="0" t="s">
-        <v>52</v>
+        <v>374</v>
       </c>
       <c r="R69" s="0" t="s">
-        <v>368</v>
+        <v>375</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
-        <v>369</v>
+        <v>51</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>370</v>
+        <v>52</v>
       </c>
       <c r="C70" s="0" t="s">
-        <v>135</v>
+        <v>70</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>136</v>
+        <v>376</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>52</v>
+        <v>343</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>217</v>
+        <v>51</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>212</v>
+        <v>377</v>
       </c>
       <c r="H70" s="0" t="s">
-        <v>75</v>
+        <v>378</v>
       </c>
       <c r="I70" s="0" t="s">
-        <v>371</v>
+        <v>379</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>372</v>
+        <v>58</v>
       </c>
       <c r="K70" s="0" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="L70" s="0" t="s">
-        <v>109</v>
+        <v>380</v>
       </c>
       <c r="M70" s="0" t="s">
-        <v>373</v>
+        <v>229</v>
       </c>
       <c r="N70" s="0" t="s">
-        <v>62</v>
+        <v>381</v>
       </c>
       <c r="O70" s="0" t="s">
-        <v>52</v>
+        <v>238</v>
       </c>
       <c r="P70" s="0" t="s">
-        <v>63</v>
+        <v>78</v>
       </c>
       <c r="Q70" s="0" t="s">
-        <v>52</v>
+        <v>382</v>
       </c>
       <c r="R70" s="0" t="s">
-        <v>52</v>
+        <v>89</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
-        <v>374</v>
+        <v>51</v>
       </c>
       <c r="B71" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C71" s="0" t="s">
-        <v>142</v>
+        <v>53</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>54</v>
+        <v>383</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>52</v>
+        <v>384</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>100</v>
+        <v>51</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>94</v>
+        <v>385</v>
       </c>
       <c r="H71" s="0" t="s">
-        <v>56</v>
+        <v>386</v>
       </c>
       <c r="I71" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>375</v>
+        <v>58</v>
       </c>
       <c r="K71" s="0" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="L71" s="0" t="s">
-        <v>60</v>
+        <v>78</v>
       </c>
       <c r="M71" s="0" t="s">
-        <v>376</v>
+        <v>387</v>
       </c>
       <c r="N71" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="O71" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="P71" s="0" t="s">
         <v>62</v>
       </c>
-      <c r="O71" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="Q71" s="0" t="s">
-        <v>52</v>
+        <v>388</v>
       </c>
       <c r="R71" s="0" t="s">
-        <v>52</v>
+        <v>389</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
-        <v>377</v>
+        <v>51</v>
       </c>
       <c r="B72" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C72" s="0" t="s">
-        <v>378</v>
+        <v>53</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>379</v>
+        <v>390</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>231</v>
+        <v>51</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>101</v>
+        <v>391</v>
       </c>
       <c r="H72" s="0" t="s">
-        <v>56</v>
+        <v>392</v>
       </c>
       <c r="I72" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>380</v>
+        <v>58</v>
       </c>
       <c r="K72" s="0" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="L72" s="0" t="s">
-        <v>60</v>
+        <v>51</v>
       </c>
       <c r="M72" s="0" t="s">
-        <v>381</v>
+        <v>393</v>
       </c>
       <c r="N72" s="0" t="s">
-        <v>62</v>
+        <v>51</v>
       </c>
       <c r="O72" s="0" t="s">
-        <v>52</v>
+        <v>238</v>
       </c>
       <c r="P72" s="0" t="s">
-        <v>63</v>
+        <v>51</v>
       </c>
       <c r="Q72" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="R72" s="0" t="s">
-        <v>52</v>
+        <v>394</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
-        <v>382</v>
+        <v>51</v>
       </c>
       <c r="B73" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C73" s="0" t="s">
-        <v>65</v>
+        <v>53</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>66</v>
+        <v>395</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>52</v>
+        <v>146</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>383</v>
+        <v>51</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>57</v>
+        <v>396</v>
       </c>
       <c r="H73" s="0" t="s">
-        <v>137</v>
+        <v>378</v>
       </c>
       <c r="I73" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>384</v>
+        <v>58</v>
       </c>
       <c r="K73" s="0" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="L73" s="0" t="s">
-        <v>60</v>
+        <v>108</v>
       </c>
       <c r="M73" s="0" t="s">
-        <v>385</v>
+        <v>397</v>
       </c>
       <c r="N73" s="0" t="s">
-        <v>62</v>
+        <v>51</v>
       </c>
       <c r="O73" s="0" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="P73" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q73" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="R73" s="0" t="s">
         <v>63</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
-        <v>386</v>
+        <v>51</v>
       </c>
       <c r="B74" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C74" s="0" t="s">
-        <v>210</v>
+        <v>53</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>99</v>
+        <v>398</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>387</v>
+        <v>51</v>
       </c>
       <c r="G74" s="0" t="s">
+        <v>399</v>
+      </c>
+      <c r="H74" s="0" t="s">
+        <v>335</v>
+      </c>
+      <c r="I74" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="J74" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="K74" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="L74" s="0" t="s">
         <v>114</v>
       </c>
-      <c r="H74" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="M74" s="0" t="s">
-        <v>388</v>
+        <v>400</v>
       </c>
       <c r="N74" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="O74" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="P74" s="0" t="s">
         <v>62</v>
       </c>
-      <c r="O74" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="Q74" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="R74" s="0" t="s">
-        <v>52</v>
+        <v>96</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
-        <v>389</v>
+        <v>51</v>
       </c>
       <c r="B75" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C75" s="0" t="s">
-        <v>147</v>
+        <v>53</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>390</v>
+        <v>401</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>52</v>
+        <v>112</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>391</v>
+        <v>51</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>392</v>
+        <v>402</v>
       </c>
       <c r="H75" s="0" t="s">
-        <v>149</v>
+        <v>57</v>
       </c>
       <c r="I75" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>393</v>
+        <v>58</v>
       </c>
       <c r="K75" s="0" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="L75" s="0" t="s">
-        <v>60</v>
+        <v>51</v>
       </c>
       <c r="M75" s="0" t="s">
-        <v>394</v>
+        <v>115</v>
       </c>
       <c r="N75" s="0" t="s">
-        <v>62</v>
+        <v>51</v>
       </c>
       <c r="O75" s="0" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="P75" s="0" t="s">
-        <v>63</v>
+        <v>138</v>
       </c>
       <c r="Q75" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="R75" s="0" t="s">
-        <v>52</v>
+        <v>69</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
-        <v>395</v>
+        <v>51</v>
       </c>
       <c r="B76" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="C76" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="D76" s="0" t="s">
         <v>244</v>
       </c>
-      <c r="C76" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E76" s="0" t="s">
-        <v>52</v>
+        <v>200</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>276</v>
+        <v>51</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>154</v>
+        <v>245</v>
       </c>
       <c r="H76" s="0" t="s">
-        <v>57</v>
+        <v>246</v>
       </c>
       <c r="I76" s="0" t="s">
-        <v>396</v>
+        <v>51</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>397</v>
+        <v>58</v>
       </c>
       <c r="K76" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="L76" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="M76" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="N76" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="O76" s="0" t="s">
+        <v>238</v>
+      </c>
+      <c r="P76" s="0" t="s">
         <v>59</v>
       </c>
-      <c r="L76" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="Q76" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="R76" s="0" t="s">
-        <v>399</v>
+        <v>96</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
-        <v>400</v>
+        <v>51</v>
       </c>
       <c r="B77" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C77" s="0" t="s">
-        <v>200</v>
+        <v>53</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>54</v>
+        <v>403</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>52</v>
+        <v>404</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>401</v>
+        <v>51</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>170</v>
+        <v>405</v>
       </c>
       <c r="H77" s="0" t="s">
-        <v>75</v>
+        <v>100</v>
       </c>
       <c r="I77" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>402</v>
+        <v>58</v>
       </c>
       <c r="K77" s="0" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="L77" s="0" t="s">
-        <v>201</v>
+        <v>87</v>
       </c>
       <c r="M77" s="0" t="s">
-        <v>403</v>
+        <v>393</v>
       </c>
       <c r="N77" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="O77" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="P77" s="0" t="s">
         <v>62</v>
       </c>
-      <c r="O77" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="Q77" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="R77" s="0" t="s">
-        <v>52</v>
+        <v>367</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
-        <v>404</v>
+        <v>51</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>405</v>
+        <v>52</v>
       </c>
       <c r="C78" s="0" t="s">
-        <v>195</v>
+        <v>53</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>91</v>
+        <v>406</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>52</v>
+        <v>289</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>276</v>
+        <v>51</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>93</v>
+        <v>407</v>
       </c>
       <c r="H78" s="0" t="s">
-        <v>56</v>
+        <v>100</v>
       </c>
       <c r="I78" s="0" t="s">
-        <v>406</v>
+        <v>51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>407</v>
+        <v>58</v>
       </c>
       <c r="K78" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="L78" s="0" t="s">
+        <v>292</v>
+      </c>
+      <c r="M78" s="0" t="s">
+        <v>329</v>
+      </c>
+      <c r="N78" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="O78" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="P78" s="0" t="s">
         <v>59</v>
       </c>
-      <c r="L78" s="0" t="s">
-[...2 lines deleted...]
-      <c r="M78" s="0" t="s">
+      <c r="Q78" s="0" t="s">
         <v>408</v>
       </c>
-      <c r="N78" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="R78" s="0" t="s">
-        <v>409</v>
+        <v>331</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
-        <v>410</v>
+        <v>51</v>
       </c>
       <c r="B79" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>53</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>66</v>
+        <v>409</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>52</v>
+        <v>333</v>
       </c>
       <c r="F79" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>410</v>
+      </c>
+      <c r="H79" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I79" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="J79" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="K79" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="L79" s="0" t="s">
         <v>411</v>
       </c>
-      <c r="G79" s="0" t="s">
-[...8 lines deleted...]
-      <c r="J79" s="0" t="s">
+      <c r="M79" s="0" t="s">
+        <v>336</v>
+      </c>
+      <c r="N79" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="O79" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="P79" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="Q79" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="R79" s="0" t="s">
         <v>412</v>
-      </c>
-[...22 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
-        <v>414</v>
+        <v>51</v>
       </c>
       <c r="B80" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C80" s="0" t="s">
-        <v>53</v>
+        <v>70</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>413</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>204</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>414</v>
+      </c>
+      <c r="H80" s="0" t="s">
         <v>415</v>
       </c>
-      <c r="E80" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I80" s="0" t="s">
-        <v>52</v>
+        <v>228</v>
       </c>
       <c r="J80" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="K80" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="L80" s="0" t="s">
+        <v>215</v>
+      </c>
+      <c r="M80" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="N80" s="0" t="s">
         <v>416</v>
       </c>
-      <c r="K80" s="0" t="s">
-[...2 lines deleted...]
-      <c r="L80" s="0" t="s">
+      <c r="O80" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="P80" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q80" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="R80" s="0" t="s">
         <v>417</v>
-      </c>
-[...16 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
-        <v>419</v>
+        <v>51</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>420</v>
+        <v>52</v>
       </c>
       <c r="C81" s="0" t="s">
-        <v>65</v>
+        <v>53</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>91</v>
+        <v>356</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>52</v>
+        <v>357</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>421</v>
+        <v>51</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>56</v>
+        <v>358</v>
       </c>
       <c r="H81" s="0" t="s">
-        <v>75</v>
+        <v>246</v>
       </c>
       <c r="I81" s="0" t="s">
-        <v>422</v>
+        <v>359</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>307</v>
+        <v>58</v>
       </c>
       <c r="K81" s="0" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="L81" s="0" t="s">
-        <v>60</v>
+        <v>132</v>
       </c>
       <c r="M81" s="0" t="s">
-        <v>423</v>
+        <v>360</v>
       </c>
       <c r="N81" s="0" t="s">
-        <v>52</v>
+        <v>361</v>
       </c>
       <c r="O81" s="0" t="s">
-        <v>52</v>
+        <v>109</v>
       </c>
       <c r="P81" s="0" t="s">
-        <v>79</v>
+        <v>62</v>
       </c>
       <c r="Q81" s="0" t="s">
-        <v>52</v>
+        <v>362</v>
       </c>
       <c r="R81" s="0" t="s">
-        <v>52</v>
+        <v>63</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
-        <v>424</v>
+        <v>51</v>
       </c>
       <c r="B82" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C82" s="0" t="s">
-        <v>340</v>
+        <v>53</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>54</v>
+        <v>418</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>52</v>
+        <v>200</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>425</v>
+        <v>51</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>131</v>
+        <v>419</v>
       </c>
       <c r="H82" s="0" t="s">
-        <v>56</v>
+        <v>135</v>
       </c>
       <c r="I82" s="0" t="s">
-        <v>52</v>
+        <v>420</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>426</v>
+        <v>58</v>
       </c>
       <c r="K82" s="0" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="L82" s="0" t="s">
-        <v>60</v>
+        <v>262</v>
       </c>
       <c r="M82" s="0" t="s">
-        <v>427</v>
+        <v>421</v>
       </c>
       <c r="N82" s="0" t="s">
-        <v>62</v>
+        <v>51</v>
       </c>
       <c r="O82" s="0" t="s">
-        <v>52</v>
+        <v>109</v>
       </c>
       <c r="P82" s="0" t="s">
-        <v>63</v>
+        <v>78</v>
       </c>
       <c r="Q82" s="0" t="s">
-        <v>52</v>
+        <v>422</v>
       </c>
       <c r="R82" s="0" t="s">
-        <v>52</v>
+        <v>139</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
-        <v>428</v>
+        <v>51</v>
       </c>
       <c r="B83" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C83" s="0" t="s">
-        <v>200</v>
+        <v>53</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>54</v>
+        <v>423</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>52</v>
+        <v>98</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>162</v>
+        <v>51</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>114</v>
+        <v>424</v>
       </c>
       <c r="H83" s="0" t="s">
-        <v>94</v>
+        <v>143</v>
       </c>
       <c r="I83" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>164</v>
+        <v>58</v>
       </c>
       <c r="K83" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="L83" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="M83" s="0" t="s">
+        <v>425</v>
+      </c>
+      <c r="N83" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="O83" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="P83" s="0" t="s">
         <v>59</v>
       </c>
-      <c r="L83" s="0" t="s">
-[...11 lines deleted...]
-      <c r="P83" s="0" t="s">
+      <c r="Q83" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="R83" s="0" t="s">
         <v>63</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
-        <v>430</v>
+        <v>51</v>
       </c>
       <c r="B84" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C84" s="0" t="s">
-        <v>72</v>
+        <v>53</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>99</v>
+        <v>426</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>52</v>
+        <v>212</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>125</v>
+        <v>51</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>108</v>
+        <v>427</v>
       </c>
       <c r="H84" s="0" t="s">
-        <v>75</v>
+        <v>428</v>
       </c>
       <c r="I84" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>431</v>
+        <v>58</v>
       </c>
       <c r="K84" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="L84" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="M84" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="N84" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="O84" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="P84" s="0" t="s">
         <v>59</v>
       </c>
-      <c r="L84" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="Q84" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="R84" s="0" t="s">
-        <v>52</v>
+        <v>430</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="B85" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="C85" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="D85" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="E85" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="F85" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="G85" s="0" t="s">
         <v>433</v>
       </c>
-      <c r="B85" s="0" t="s">
+      <c r="H85" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="I85" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="J85" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="K85" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="L85" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="M85" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="C85" s="0" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="N85" s="0" t="s">
-        <v>62</v>
+        <v>51</v>
       </c>
       <c r="O85" s="0" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="P85" s="0" t="s">
-        <v>79</v>
+        <v>138</v>
       </c>
       <c r="Q85" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="R85" s="0" t="s">
-        <v>52</v>
+        <v>69</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
-        <v>439</v>
+        <v>51</v>
       </c>
       <c r="B86" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C86" s="0" t="s">
-        <v>147</v>
+        <v>53</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>54</v>
+        <v>435</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>52</v>
+        <v>436</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>196</v>
+        <v>51</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>52</v>
+        <v>437</v>
       </c>
       <c r="H86" s="0" t="s">
-        <v>75</v>
+        <v>335</v>
       </c>
       <c r="I86" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>440</v>
+        <v>58</v>
       </c>
       <c r="K86" s="0" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="L86" s="0" t="s">
-        <v>60</v>
+        <v>114</v>
       </c>
       <c r="M86" s="0" t="s">
-        <v>441</v>
+        <v>429</v>
       </c>
       <c r="N86" s="0" t="s">
-        <v>62</v>
+        <v>51</v>
       </c>
       <c r="O86" s="0" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="P86" s="0" t="s">
-        <v>63</v>
+        <v>138</v>
       </c>
       <c r="Q86" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="R86" s="0" t="s">
-        <v>52</v>
+        <v>104</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="B87" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="C87" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="D87" s="0" t="s">
+        <v>438</v>
+      </c>
+      <c r="E87" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="F87" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="H87" s="0" t="s">
+        <v>441</v>
+      </c>
+      <c r="I87" s="0" t="s">
         <v>442</v>
       </c>
-      <c r="B87" s="0" t="s">
-[...11 lines deleted...]
-      <c r="F87" s="0" t="s">
+      <c r="J87" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="K87" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="L87" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="M87" s="0" t="s">
         <v>443</v>
       </c>
-      <c r="G87" s="0" t="s">
-[...8 lines deleted...]
-      <c r="J87" s="0" t="s">
+      <c r="N87" s="0" t="s">
         <v>444</v>
       </c>
-      <c r="K87" s="0" t="s">
+      <c r="O87" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="P87" s="0" t="s">
         <v>59</v>
       </c>
-      <c r="L87" s="0" t="s">
-[...2 lines deleted...]
-      <c r="M87" s="0" t="s">
+      <c r="Q87" s="0" t="s">
         <v>445</v>
-      </c>
-[...10 lines deleted...]
-        <v>52</v>
       </c>
       <c r="R87" s="0" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
-        <v>362</v>
+        <v>51</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>363</v>
+        <v>52</v>
       </c>
       <c r="C88" s="0" t="s">
-        <v>200</v>
+        <v>53</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>54</v>
+        <v>447</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>52</v>
+        <v>448</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>364</v>
+        <v>51</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>131</v>
+        <v>449</v>
       </c>
       <c r="H88" s="0" t="s">
-        <v>57</v>
+        <v>148</v>
       </c>
       <c r="I88" s="0" t="s">
-        <v>365</v>
+        <v>51</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>366</v>
+        <v>58</v>
       </c>
       <c r="K88" s="0" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="L88" s="0" t="s">
-        <v>109</v>
+        <v>450</v>
       </c>
       <c r="M88" s="0" t="s">
-        <v>367</v>
+        <v>451</v>
       </c>
       <c r="N88" s="0" t="s">
-        <v>62</v>
+        <v>51</v>
       </c>
       <c r="O88" s="0" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="P88" s="0" t="s">
-        <v>79</v>
+        <v>149</v>
       </c>
       <c r="Q88" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="R88" s="0" t="s">
-        <v>368</v>
+        <v>452</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
-        <v>447</v>
+        <v>51</v>
       </c>
       <c r="B89" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C89" s="0" t="s">
-        <v>448</v>
+        <v>70</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>346</v>
+        <v>453</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>52</v>
+        <v>258</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>318</v>
+        <v>454</v>
       </c>
       <c r="H89" s="0" t="s">
-        <v>56</v>
+        <v>143</v>
       </c>
       <c r="I89" s="0" t="s">
-        <v>52</v>
+        <v>228</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>449</v>
+        <v>58</v>
       </c>
       <c r="K89" s="0" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="L89" s="0" t="s">
-        <v>109</v>
+        <v>154</v>
       </c>
       <c r="M89" s="0" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
       <c r="N89" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="O89" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="P89" s="0" t="s">
         <v>62</v>
       </c>
-      <c r="O89" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="Q89" s="0" t="s">
-        <v>52</v>
+        <v>457</v>
       </c>
       <c r="R89" s="0" t="s">
-        <v>52</v>
+        <v>69</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
-        <v>451</v>
+        <v>51</v>
       </c>
       <c r="B90" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C90" s="0" t="s">
-        <v>452</v>
+        <v>53</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>453</v>
+        <v>458</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>52</v>
+        <v>459</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>454</v>
+        <v>51</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>102</v>
+        <v>460</v>
       </c>
       <c r="H90" s="0" t="s">
-        <v>56</v>
+        <v>246</v>
       </c>
       <c r="I90" s="0" t="s">
-        <v>455</v>
+        <v>51</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>456</v>
+        <v>58</v>
       </c>
       <c r="K90" s="0" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="L90" s="0" t="s">
-        <v>109</v>
+        <v>169</v>
       </c>
       <c r="M90" s="0" t="s">
-        <v>457</v>
+        <v>461</v>
       </c>
       <c r="N90" s="0" t="s">
-        <v>62</v>
+        <v>51</v>
       </c>
       <c r="O90" s="0" t="s">
-        <v>52</v>
+        <v>238</v>
       </c>
       <c r="P90" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q90" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="R90" s="0" t="s">
         <v>63</v>
-      </c>
-[...4 lines deleted...]
-        <v>458</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
-        <v>459</v>
+        <v>51</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>460</v>
+        <v>52</v>
       </c>
       <c r="C91" s="0" t="s">
-        <v>340</v>
+        <v>53</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>85</v>
+        <v>462</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>52</v>
+        <v>258</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>435</v>
+        <v>51</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="H91" s="0" t="s">
-        <v>75</v>
+        <v>196</v>
       </c>
       <c r="I91" s="0" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>247</v>
+        <v>58</v>
       </c>
       <c r="K91" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="L91" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="M91" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="N91" s="0" t="s">
+        <v>466</v>
+      </c>
+      <c r="O91" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="P91" s="0" t="s">
         <v>59</v>
       </c>
-      <c r="L91" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="Q91" s="0" t="s">
-        <v>52</v>
+        <v>467</v>
       </c>
       <c r="R91" s="0" t="s">
-        <v>464</v>
+        <v>96</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
-        <v>465</v>
+        <v>51</v>
       </c>
       <c r="B92" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C92" s="0" t="s">
-        <v>466</v>
+        <v>53</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>52</v>
+        <v>469</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>468</v>
+        <v>51</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>75</v>
+        <v>470</v>
       </c>
       <c r="H92" s="0" t="s">
         <v>57</v>
       </c>
       <c r="I92" s="0" t="s">
-        <v>469</v>
+        <v>51</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>470</v>
+        <v>58</v>
       </c>
       <c r="K92" s="0" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="L92" s="0" t="s">
-        <v>60</v>
+        <v>154</v>
       </c>
       <c r="M92" s="0" t="s">
         <v>471</v>
       </c>
       <c r="N92" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="O92" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="P92" s="0" t="s">
         <v>62</v>
       </c>
-      <c r="O92" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="Q92" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="R92" s="0" t="s">
-        <v>52</v>
+        <v>69</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
-        <v>472</v>
+        <v>51</v>
       </c>
       <c r="B93" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C93" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="D93" s="0" t="s">
+        <v>472</v>
+      </c>
+      <c r="E93" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="F93" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="G93" s="0" t="s">
         <v>473</v>
       </c>
-      <c r="D93" s="0" t="s">
+      <c r="H93" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I93" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="J93" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="K93" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="L93" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="M93" s="0" t="s">
         <v>474</v>
       </c>
-      <c r="E93" s="0" t="s">
-[...17 lines deleted...]
-      <c r="K93" s="0" t="s">
+      <c r="N93" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="O93" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="P93" s="0" t="s">
         <v>59</v>
       </c>
-      <c r="L93" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="Q93" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="R93" s="0" t="s">
-        <v>52</v>
+        <v>476</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
-        <v>476</v>
+        <v>51</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="C94" s="0" t="s">
-        <v>210</v>
+        <v>70</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>91</v>
+        <v>477</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>52</v>
+        <v>478</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>114</v>
+        <v>479</v>
       </c>
       <c r="H94" s="0" t="s">
-        <v>57</v>
+        <v>67</v>
       </c>
       <c r="I94" s="0" t="s">
-        <v>52</v>
+        <v>480</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>477</v>
+        <v>58</v>
       </c>
       <c r="K94" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="L94" s="0" t="s">
         <v>59</v>
       </c>
-      <c r="L94" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M94" s="0" t="s">
-        <v>478</v>
+        <v>293</v>
       </c>
       <c r="N94" s="0" t="s">
-        <v>62</v>
+        <v>51</v>
       </c>
       <c r="O94" s="0" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="P94" s="0" t="s">
-        <v>63</v>
+        <v>78</v>
       </c>
       <c r="Q94" s="0" t="s">
-        <v>52</v>
+        <v>481</v>
       </c>
       <c r="R94" s="0" t="s">
-        <v>52</v>
+        <v>96</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
-        <v>479</v>
+        <v>51</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>480</v>
+        <v>52</v>
       </c>
       <c r="C95" s="0" t="s">
-        <v>72</v>
+        <v>53</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>91</v>
+        <v>482</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>52</v>
+        <v>483</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>435</v>
+        <v>51</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>137</v>
+        <v>484</v>
       </c>
       <c r="H95" s="0" t="s">
-        <v>57</v>
+        <v>378</v>
       </c>
       <c r="I95" s="0" t="s">
-        <v>481</v>
+        <v>51</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>241</v>
+        <v>58</v>
       </c>
       <c r="K95" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="L95" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="M95" s="0" t="s">
+        <v>485</v>
+      </c>
+      <c r="N95" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="O95" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="P95" s="0" t="s">
         <v>59</v>
       </c>
-      <c r="L95" s="0" t="s">
-[...11 lines deleted...]
-      <c r="P95" s="0" t="s">
+      <c r="Q95" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="R95" s="0" t="s">
         <v>63</v>
-      </c>
-[...4 lines deleted...]
-        <v>483</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
-        <v>484</v>
+        <v>51</v>
       </c>
       <c r="B96" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C96" s="0" t="s">
-        <v>200</v>
+        <v>53</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>119</v>
+        <v>486</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>52</v>
+        <v>487</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>485</v>
+        <v>51</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="H96" s="0" t="s">
-        <v>56</v>
+        <v>489</v>
       </c>
       <c r="I96" s="0" t="s">
-        <v>52</v>
+        <v>379</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>487</v>
+        <v>58</v>
       </c>
       <c r="K96" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="L96" s="0" t="s">
         <v>59</v>
       </c>
-      <c r="L96" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M96" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="N96" s="0" t="s">
-        <v>62</v>
+        <v>491</v>
       </c>
       <c r="O96" s="0" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="P96" s="0" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="Q96" s="0" t="s">
-        <v>52</v>
+        <v>492</v>
       </c>
       <c r="R96" s="0" t="s">
-        <v>52</v>
+        <v>493</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
-        <v>489</v>
+        <v>51</v>
       </c>
       <c r="B97" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C97" s="0" t="s">
-        <v>142</v>
+        <v>70</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>490</v>
+        <v>494</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>52</v>
+        <v>300</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>183</v>
+        <v>51</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>52</v>
+        <v>495</v>
       </c>
       <c r="H97" s="0" t="s">
-        <v>57</v>
+        <v>135</v>
       </c>
       <c r="I97" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>82</v>
+        <v>58</v>
       </c>
       <c r="K97" s="0" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="L97" s="0" t="s">
-        <v>60</v>
+        <v>262</v>
       </c>
       <c r="M97" s="0" t="s">
-        <v>491</v>
+        <v>346</v>
       </c>
       <c r="N97" s="0" t="s">
-        <v>62</v>
+        <v>496</v>
       </c>
       <c r="O97" s="0" t="s">
-        <v>52</v>
+        <v>109</v>
       </c>
       <c r="P97" s="0" t="s">
-        <v>63</v>
+        <v>149</v>
       </c>
       <c r="Q97" s="0" t="s">
-        <v>52</v>
+        <v>497</v>
       </c>
       <c r="R97" s="0" t="s">
-        <v>52</v>
+        <v>498</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
-        <v>492</v>
+        <v>51</v>
       </c>
       <c r="B98" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C98" s="0" t="s">
-        <v>147</v>
+        <v>53</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>286</v>
+        <v>499</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>52</v>
+        <v>500</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>326</v>
+        <v>51</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>57</v>
+        <v>501</v>
       </c>
       <c r="H98" s="0" t="s">
-        <v>137</v>
+        <v>196</v>
       </c>
       <c r="I98" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>262</v>
+        <v>58</v>
       </c>
       <c r="K98" s="0" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="L98" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="M98" s="0" t="s">
         <v>60</v>
       </c>
-      <c r="M98" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N98" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="O98" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="P98" s="0" t="s">
         <v>62</v>
       </c>
-      <c r="O98" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="Q98" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="R98" s="0" t="s">
-        <v>52</v>
+        <v>69</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
-        <v>494</v>
+        <v>51</v>
       </c>
       <c r="B99" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C99" s="0" t="s">
-        <v>495</v>
+        <v>70</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>496</v>
+        <v>502</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>52</v>
+        <v>258</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>253</v>
+        <v>51</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>497</v>
+        <v>503</v>
       </c>
       <c r="H99" s="0" t="s">
-        <v>75</v>
+        <v>504</v>
       </c>
       <c r="I99" s="0" t="s">
-        <v>52</v>
+        <v>505</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>348</v>
+        <v>58</v>
       </c>
       <c r="K99" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="L99" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="M99" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="N99" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="O99" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="P99" s="0" t="s">
         <v>59</v>
       </c>
-      <c r="L99" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="Q99" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="R99" s="0" t="s">
-        <v>52</v>
+        <v>506</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
-        <v>499</v>
+        <v>51</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>460</v>
+        <v>52</v>
       </c>
       <c r="C100" s="0" t="s">
-        <v>500</v>
+        <v>53</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>501</v>
+        <v>507</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>52</v>
+        <v>508</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>502</v>
+        <v>51</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>56</v>
+        <v>509</v>
       </c>
       <c r="H100" s="0" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="I100" s="0" t="s">
-        <v>503</v>
+        <v>51</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>504</v>
+        <v>58</v>
       </c>
       <c r="K100" s="0" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="L100" s="0" t="s">
-        <v>60</v>
+        <v>76</v>
       </c>
       <c r="M100" s="0" t="s">
-        <v>505</v>
+        <v>510</v>
       </c>
       <c r="N100" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="O100" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="P100" s="0" t="s">
         <v>62</v>
       </c>
-      <c r="O100" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="Q100" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="R100" s="0" t="s">
-        <v>506</v>
+        <v>96</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
-        <v>507</v>
+        <v>51</v>
       </c>
       <c r="B101" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C101" s="0" t="s">
-        <v>135</v>
+        <v>53</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>508</v>
+        <v>511</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>52</v>
+        <v>200</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>317</v>
+        <v>51</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>212</v>
+        <v>290</v>
       </c>
       <c r="H101" s="0" t="s">
-        <v>149</v>
+        <v>246</v>
       </c>
       <c r="I101" s="0" t="s">
-        <v>509</v>
+        <v>51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>437</v>
+        <v>58</v>
       </c>
       <c r="K101" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="L101" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="M101" s="0" t="s">
+        <v>512</v>
+      </c>
+      <c r="N101" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="O101" s="0" t="s">
+        <v>238</v>
+      </c>
+      <c r="P101" s="0" t="s">
         <v>59</v>
       </c>
-      <c r="L101" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="Q101" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="R101" s="0" t="s">
-        <v>511</v>
+        <v>63</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
-        <v>512</v>
+        <v>51</v>
       </c>
       <c r="B102" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C102" s="0" t="s">
-        <v>195</v>
+        <v>53</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>66</v>
+        <v>513</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>52</v>
+        <v>123</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>513</v>
+        <v>51</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>131</v>
+        <v>514</v>
       </c>
       <c r="H102" s="0" t="s">
-        <v>57</v>
+        <v>335</v>
       </c>
       <c r="I102" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>58</v>
       </c>
       <c r="K102" s="0" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="L102" s="0" t="s">
-        <v>60</v>
+        <v>108</v>
       </c>
       <c r="M102" s="0" t="s">
-        <v>514</v>
+        <v>393</v>
       </c>
       <c r="N102" s="0" t="s">
-        <v>62</v>
+        <v>51</v>
       </c>
       <c r="O102" s="0" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="P102" s="0" t="s">
-        <v>63</v>
+        <v>78</v>
       </c>
       <c r="Q102" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="R102" s="0" t="s">
-        <v>52</v>
+        <v>104</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="B103" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="C103" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="D103" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="B103" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C103" s="0" t="s">
+      <c r="E103" s="0" t="s">
+        <v>289</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="G103" s="0" t="s">
         <v>516</v>
       </c>
-      <c r="D103" s="0" t="s">
+      <c r="H103" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="I103" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="J103" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="K103" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="L103" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="M103" s="0" t="s">
         <v>517</v>
       </c>
-      <c r="E103" s="0" t="s">
-[...23 lines deleted...]
-      <c r="M103" s="0" t="s">
+      <c r="N103" s="0" t="s">
         <v>518</v>
       </c>
-      <c r="N103" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O103" s="0" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="P103" s="0" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="Q103" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="R103" s="0" t="s">
-        <v>519</v>
+        <v>96</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
-        <v>520</v>
+        <v>51</v>
       </c>
       <c r="B104" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C104" s="0" t="s">
-        <v>65</v>
+        <v>53</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>91</v>
+        <v>519</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>52</v>
+        <v>520</v>
       </c>
       <c r="F104" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="G104" s="0" t="s">
         <v>521</v>
       </c>
-      <c r="G104" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H104" s="0" t="s">
-        <v>57</v>
+        <v>246</v>
       </c>
       <c r="I104" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J104" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="K104" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="L104" s="0" t="s">
         <v>522</v>
-      </c>
-[...4 lines deleted...]
-        <v>60</v>
       </c>
       <c r="M104" s="0" t="s">
         <v>523</v>
       </c>
       <c r="N104" s="0" t="s">
-        <v>62</v>
+        <v>51</v>
       </c>
       <c r="O104" s="0" t="s">
-        <v>52</v>
+        <v>238</v>
       </c>
       <c r="P104" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="Q104" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="R104" s="0" t="s">
         <v>63</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
-        <v>524</v>
+        <v>51</v>
       </c>
       <c r="B105" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C105" s="0" t="s">
-        <v>200</v>
+        <v>53</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>54</v>
+        <v>524</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>52</v>
+        <v>525</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>217</v>
+        <v>51</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>108</v>
+        <v>323</v>
       </c>
       <c r="H105" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="I105" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>525</v>
+        <v>58</v>
       </c>
       <c r="K105" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="L105" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="M105" s="0" t="s">
+        <v>324</v>
+      </c>
+      <c r="N105" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="O105" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="P105" s="0" t="s">
         <v>59</v>
       </c>
-      <c r="L105" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="Q105" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="R105" s="0" t="s">
-        <v>52</v>
+        <v>69</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
-        <v>526</v>
+        <v>51</v>
       </c>
       <c r="B106" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C106" s="0" t="s">
-        <v>238</v>
+        <v>53</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>54</v>
+        <v>526</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>52</v>
+        <v>448</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>443</v>
+        <v>51</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>108</v>
+        <v>527</v>
       </c>
       <c r="H106" s="0" t="s">
-        <v>75</v>
+        <v>135</v>
       </c>
       <c r="I106" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>444</v>
+        <v>58</v>
       </c>
       <c r="K106" s="0" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="L106" s="0" t="s">
+        <v>215</v>
+      </c>
+      <c r="M106" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="N106" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="O106" s="0" t="s">
         <v>109</v>
       </c>
-      <c r="M106" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P106" s="0" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="Q106" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="R106" s="0" t="s">
-        <v>446</v>
+        <v>139</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
-        <v>527</v>
+        <v>51</v>
       </c>
       <c r="B107" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C107" s="0" t="s">
-        <v>210</v>
+        <v>70</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>99</v>
+        <v>528</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>52</v>
+        <v>529</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>125</v>
+        <v>51</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>108</v>
+        <v>530</v>
       </c>
       <c r="H107" s="0" t="s">
-        <v>75</v>
+        <v>531</v>
       </c>
       <c r="I107" s="0" t="s">
-        <v>52</v>
+        <v>532</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>348</v>
+        <v>58</v>
       </c>
       <c r="K107" s="0" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="L107" s="0" t="s">
-        <v>60</v>
+        <v>169</v>
       </c>
       <c r="M107" s="0" t="s">
-        <v>528</v>
+        <v>533</v>
       </c>
       <c r="N107" s="0" t="s">
+        <v>534</v>
+      </c>
+      <c r="O107" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="P107" s="0" t="s">
         <v>62</v>
       </c>
-      <c r="O107" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="Q107" s="0" t="s">
-        <v>52</v>
+        <v>535</v>
       </c>
       <c r="R107" s="0" t="s">
-        <v>52</v>
+        <v>536</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
-        <v>529</v>
+        <v>51</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>244</v>
+        <v>52</v>
       </c>
       <c r="C108" s="0" t="s">
-        <v>530</v>
+        <v>53</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>508</v>
+        <v>537</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>52</v>
+        <v>212</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>531</v>
+        <v>51</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>74</v>
+        <v>538</v>
       </c>
       <c r="H108" s="0" t="s">
-        <v>75</v>
+        <v>335</v>
       </c>
       <c r="I108" s="0" t="s">
-        <v>365</v>
+        <v>51</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>532</v>
+        <v>58</v>
       </c>
       <c r="K108" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="L108" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="M108" s="0" t="s">
+        <v>393</v>
+      </c>
+      <c r="N108" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="O108" s="0" t="s">
+        <v>238</v>
+      </c>
+      <c r="P108" s="0" t="s">
         <v>59</v>
       </c>
-      <c r="L108" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="Q108" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="R108" s="0" t="s">
-        <v>534</v>
+        <v>63</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
-        <v>535</v>
+        <v>51</v>
       </c>
       <c r="B109" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C109" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>91</v>
+        <v>539</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>52</v>
+        <v>540</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>205</v>
+        <v>51</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>254</v>
+        <v>132</v>
       </c>
       <c r="H109" s="0" t="s">
-        <v>75</v>
+        <v>541</v>
       </c>
       <c r="I109" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>536</v>
+        <v>58</v>
       </c>
       <c r="K109" s="0" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="L109" s="0" t="s">
-        <v>60</v>
+        <v>380</v>
       </c>
       <c r="M109" s="0" t="s">
-        <v>537</v>
+        <v>542</v>
       </c>
       <c r="N109" s="0" t="s">
-        <v>62</v>
+        <v>51</v>
       </c>
       <c r="O109" s="0" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="P109" s="0" t="s">
-        <v>63</v>
+        <v>132</v>
       </c>
       <c r="Q109" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="R109" s="0" t="s">
-        <v>538</v>
+        <v>543</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
-        <v>539</v>
+        <v>51</v>
       </c>
       <c r="B110" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C110" s="0" t="s">
-        <v>200</v>
+        <v>53</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>54</v>
+        <v>544</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>540</v>
+        <v>51</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>497</v>
+        <v>545</v>
       </c>
       <c r="H110" s="0" t="s">
-        <v>56</v>
+        <v>148</v>
       </c>
       <c r="I110" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>541</v>
+        <v>58</v>
       </c>
       <c r="K110" s="0" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="L110" s="0" t="s">
-        <v>201</v>
+        <v>51</v>
       </c>
       <c r="M110" s="0" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
       <c r="N110" s="0" t="s">
-        <v>62</v>
+        <v>51</v>
       </c>
       <c r="O110" s="0" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="P110" s="0" t="s">
-        <v>63</v>
+        <v>51</v>
       </c>
       <c r="Q110" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="R110" s="0" t="s">
-        <v>52</v>
+        <v>69</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
-        <v>543</v>
+        <v>51</v>
       </c>
       <c r="B111" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C111" s="0" t="s">
-        <v>135</v>
+        <v>53</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>354</v>
+        <v>547</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>52</v>
+        <v>548</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>153</v>
+        <v>51</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>56</v>
+        <v>549</v>
       </c>
       <c r="H111" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="I111" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>348</v>
+        <v>58</v>
       </c>
       <c r="K111" s="0" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="L111" s="0" t="s">
-        <v>109</v>
+        <v>51</v>
       </c>
       <c r="M111" s="0" t="s">
-        <v>544</v>
+        <v>550</v>
       </c>
       <c r="N111" s="0" t="s">
-        <v>62</v>
+        <v>51</v>
       </c>
       <c r="O111" s="0" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="P111" s="0" t="s">
-        <v>63</v>
+        <v>51</v>
       </c>
       <c r="Q111" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="R111" s="0" t="s">
-        <v>52</v>
+        <v>69</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
-        <v>545</v>
+        <v>51</v>
       </c>
       <c r="B112" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C112" s="0" t="s">
         <v>53</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>66</v>
+        <v>551</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>52</v>
+        <v>85</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>546</v>
+        <v>51</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>52</v>
+        <v>552</v>
       </c>
       <c r="H112" s="0" t="s">
-        <v>56</v>
+        <v>162</v>
       </c>
       <c r="I112" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>337</v>
+        <v>58</v>
       </c>
       <c r="K112" s="0" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="L112" s="0" t="s">
-        <v>60</v>
+        <v>450</v>
       </c>
       <c r="M112" s="0" t="s">
-        <v>338</v>
+        <v>553</v>
       </c>
       <c r="N112" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="O112" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="P112" s="0" t="s">
         <v>62</v>
       </c>
-      <c r="O112" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="Q112" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="R112" s="0" t="s">
-        <v>52</v>
+        <v>96</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
-        <v>547</v>
+        <v>51</v>
       </c>
       <c r="B113" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C113" s="0" t="s">
-        <v>135</v>
+        <v>53</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>136</v>
+        <v>554</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>52</v>
+        <v>555</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>391</v>
+        <v>51</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>232</v>
+        <v>556</v>
       </c>
       <c r="H113" s="0" t="s">
-        <v>75</v>
+        <v>148</v>
       </c>
       <c r="I113" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>218</v>
+        <v>58</v>
       </c>
       <c r="K113" s="0" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="L113" s="0" t="s">
-        <v>109</v>
+        <v>51</v>
       </c>
       <c r="M113" s="0" t="s">
-        <v>548</v>
+        <v>115</v>
       </c>
       <c r="N113" s="0" t="s">
-        <v>62</v>
+        <v>51</v>
       </c>
       <c r="O113" s="0" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="P113" s="0" t="s">
-        <v>63</v>
+        <v>138</v>
       </c>
       <c r="Q113" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="R113" s="0" t="s">
-        <v>52</v>
+        <v>96</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
-        <v>549</v>
+        <v>51</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>550</v>
+        <v>52</v>
       </c>
       <c r="C114" s="0" t="s">
-        <v>551</v>
+        <v>53</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>552</v>
+        <v>557</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>52</v>
+        <v>268</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>553</v>
+        <v>51</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>170</v>
+        <v>558</v>
       </c>
       <c r="H114" s="0" t="s">
-        <v>57</v>
+        <v>148</v>
       </c>
       <c r="I114" s="0" t="s">
-        <v>554</v>
+        <v>51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>555</v>
+        <v>58</v>
       </c>
       <c r="K114" s="0" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="L114" s="0" t="s">
+        <v>292</v>
+      </c>
+      <c r="M114" s="0" t="s">
         <v>60</v>
       </c>
-      <c r="M114" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N114" s="0" t="s">
-        <v>62</v>
+        <v>51</v>
       </c>
       <c r="O114" s="0" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="P114" s="0" t="s">
-        <v>79</v>
+        <v>95</v>
       </c>
       <c r="Q114" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="R114" s="0" t="s">
-        <v>557</v>
+        <v>104</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
-        <v>558</v>
+        <v>51</v>
       </c>
       <c r="B115" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C115" s="0" t="s">
-        <v>210</v>
+        <v>53</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>54</v>
+        <v>559</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>52</v>
+        <v>448</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>231</v>
+        <v>51</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>461</v>
+        <v>560</v>
       </c>
       <c r="H115" s="0" t="s">
-        <v>56</v>
+        <v>125</v>
       </c>
       <c r="I115" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>348</v>
+        <v>58</v>
       </c>
       <c r="K115" s="0" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="L115" s="0" t="s">
-        <v>201</v>
+        <v>138</v>
       </c>
       <c r="M115" s="0" t="s">
-        <v>559</v>
+        <v>397</v>
       </c>
       <c r="N115" s="0" t="s">
-        <v>62</v>
+        <v>51</v>
       </c>
       <c r="O115" s="0" t="s">
-        <v>52</v>
+        <v>238</v>
       </c>
       <c r="P115" s="0" t="s">
-        <v>63</v>
+        <v>78</v>
       </c>
       <c r="Q115" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="R115" s="0" t="s">
-        <v>52</v>
+        <v>96</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
-        <v>560</v>
+        <v>51</v>
       </c>
       <c r="B116" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C116" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="D116" s="0" t="s">
         <v>561</v>
       </c>
-      <c r="D116" s="0" t="s">
+      <c r="E116" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="F116" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="G116" s="0" t="s">
         <v>562</v>
       </c>
-      <c r="E116" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F116" s="0" t="s">
+      <c r="H116" s="0" t="s">
         <v>563</v>
       </c>
-      <c r="G116" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I116" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J116" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="K116" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="L116" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="M116" s="0" t="s">
         <v>564</v>
       </c>
-      <c r="K116" s="0" t="s">
+      <c r="N116" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="O116" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="P116" s="0" t="s">
         <v>59</v>
       </c>
-      <c r="L116" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="Q116" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="R116" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
-        <v>566</v>
+        <v>51</v>
       </c>
       <c r="B117" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C117" s="0" t="s">
-        <v>147</v>
+        <v>53</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>66</v>
+        <v>566</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>52</v>
+        <v>567</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>52</v>
+        <v>568</v>
       </c>
       <c r="H117" s="0" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="I117" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>567</v>
+        <v>58</v>
       </c>
       <c r="K117" s="0" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="L117" s="0" t="s">
-        <v>60</v>
+        <v>51</v>
       </c>
       <c r="M117" s="0" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="N117" s="0" t="s">
-        <v>62</v>
+        <v>51</v>
       </c>
       <c r="O117" s="0" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="P117" s="0" t="s">
-        <v>63</v>
+        <v>78</v>
       </c>
       <c r="Q117" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="R117" s="0" t="s">
-        <v>52</v>
+        <v>69</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
-        <v>569</v>
+        <v>51</v>
       </c>
       <c r="B118" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C118" s="0" t="s">
         <v>53</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>66</v>
+        <v>570</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>52</v>
+        <v>571</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>570</v>
+        <v>51</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>52</v>
+        <v>572</v>
       </c>
       <c r="H118" s="0" t="s">
-        <v>52</v>
+        <v>246</v>
       </c>
       <c r="I118" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>571</v>
+        <v>58</v>
       </c>
       <c r="K118" s="0" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="L118" s="0" t="s">
-        <v>60</v>
+        <v>51</v>
       </c>
       <c r="M118" s="0" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="N118" s="0" t="s">
-        <v>62</v>
+        <v>51</v>
       </c>
       <c r="O118" s="0" t="s">
-        <v>52</v>
+        <v>238</v>
       </c>
       <c r="P118" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="Q118" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="R118" s="0" t="s">
         <v>63</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
-        <v>573</v>
+        <v>51</v>
       </c>
       <c r="B119" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C119" s="0" t="s">
-        <v>161</v>
+        <v>53</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>91</v>
+        <v>574</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>52</v>
+        <v>575</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>86</v>
+        <v>51</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>392</v>
+        <v>576</v>
       </c>
       <c r="H119" s="0" t="s">
         <v>57</v>
       </c>
       <c r="I119" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>574</v>
+        <v>58</v>
       </c>
       <c r="K119" s="0" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="L119" s="0" t="s">
-        <v>60</v>
+        <v>78</v>
       </c>
       <c r="M119" s="0" t="s">
-        <v>575</v>
+        <v>164</v>
       </c>
       <c r="N119" s="0" t="s">
-        <v>62</v>
+        <v>51</v>
       </c>
       <c r="O119" s="0" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="P119" s="0" t="s">
-        <v>63</v>
+        <v>95</v>
       </c>
       <c r="Q119" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="R119" s="0" t="s">
-        <v>52</v>
+        <v>69</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
-        <v>576</v>
+        <v>51</v>
       </c>
       <c r="B120" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C120" s="0" t="s">
-        <v>147</v>
+        <v>53</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>91</v>
+        <v>486</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>52</v>
+        <v>487</v>
       </c>
       <c r="F120" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="G120" s="0" t="s">
         <v>577</v>
       </c>
-      <c r="G120" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H120" s="0" t="s">
-        <v>137</v>
+        <v>578</v>
       </c>
       <c r="I120" s="0" t="s">
-        <v>52</v>
+        <v>379</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>115</v>
+        <v>58</v>
       </c>
       <c r="K120" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="L120" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="M120" s="0" t="s">
+        <v>490</v>
+      </c>
+      <c r="N120" s="0" t="s">
+        <v>579</v>
+      </c>
+      <c r="O120" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="P120" s="0" t="s">
         <v>59</v>
       </c>
-      <c r="L120" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="Q120" s="0" t="s">
-        <v>52</v>
+        <v>231</v>
       </c>
       <c r="R120" s="0" t="s">
-        <v>52</v>
+        <v>580</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
-        <v>579</v>
+        <v>51</v>
       </c>
       <c r="B121" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C121" s="0" t="s">
-        <v>147</v>
+        <v>53</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>99</v>
+        <v>581</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>52</v>
+        <v>582</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>283</v>
+        <v>51</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>305</v>
+        <v>583</v>
       </c>
       <c r="H121" s="0" t="s">
-        <v>94</v>
+        <v>57</v>
       </c>
       <c r="I121" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>58</v>
       </c>
       <c r="K121" s="0" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="L121" s="0" t="s">
-        <v>60</v>
+        <v>169</v>
       </c>
       <c r="M121" s="0" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="N121" s="0" t="s">
-        <v>62</v>
+        <v>51</v>
       </c>
       <c r="O121" s="0" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="P121" s="0" t="s">
-        <v>63</v>
+        <v>78</v>
       </c>
       <c r="Q121" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="R121" s="0" t="s">
-        <v>52</v>
+        <v>104</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
-        <v>581</v>
+        <v>51</v>
       </c>
       <c r="B122" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C122" s="0" t="s">
-        <v>325</v>
+        <v>53</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>136</v>
+        <v>585</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>52</v>
+        <v>586</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>326</v>
+        <v>51</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>240</v>
+        <v>587</v>
       </c>
       <c r="H122" s="0" t="s">
-        <v>57</v>
+        <v>196</v>
       </c>
       <c r="I122" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>582</v>
+        <v>58</v>
       </c>
       <c r="K122" s="0" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="L122" s="0" t="s">
-        <v>109</v>
+        <v>51</v>
       </c>
       <c r="M122" s="0" t="s">
-        <v>398</v>
+        <v>588</v>
       </c>
       <c r="N122" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="O122" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="P122" s="0" t="s">
         <v>62</v>
       </c>
-      <c r="O122" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="Q122" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="R122" s="0" t="s">
-        <v>52</v>
+        <v>104</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
-        <v>583</v>
+        <v>51</v>
       </c>
       <c r="B123" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C123" s="0" t="s">
-        <v>124</v>
+        <v>53</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>91</v>
+        <v>589</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>52</v>
+        <v>343</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>391</v>
+        <v>51</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>137</v>
+        <v>590</v>
       </c>
       <c r="H123" s="0" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="I123" s="0" t="s">
-        <v>52</v>
+        <v>591</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>58</v>
       </c>
       <c r="K123" s="0" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="L123" s="0" t="s">
-        <v>201</v>
+        <v>138</v>
       </c>
       <c r="M123" s="0" t="s">
-        <v>584</v>
+        <v>224</v>
       </c>
       <c r="N123" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="O123" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="P123" s="0" t="s">
         <v>62</v>
       </c>
-      <c r="O123" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="Q123" s="0" t="s">
-        <v>52</v>
+        <v>593</v>
       </c>
       <c r="R123" s="0" t="s">
-        <v>52</v>
+        <v>96</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
-        <v>585</v>
+        <v>51</v>
       </c>
       <c r="B124" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C124" s="0" t="s">
-        <v>586</v>
+        <v>53</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>587</v>
+        <v>594</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>52</v>
+        <v>595</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>217</v>
+        <v>51</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>52</v>
+        <v>596</v>
       </c>
       <c r="H124" s="0" t="s">
-        <v>56</v>
+        <v>246</v>
       </c>
       <c r="I124" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>588</v>
+        <v>58</v>
       </c>
       <c r="K124" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="L124" s="0" t="s">
+        <v>597</v>
+      </c>
+      <c r="M124" s="0" t="s">
+        <v>598</v>
+      </c>
+      <c r="N124" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="O124" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="P124" s="0" t="s">
         <v>59</v>
       </c>
-      <c r="L124" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="Q124" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="R124" s="0" t="s">
-        <v>52</v>
+        <v>121</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
-        <v>590</v>
+        <v>51</v>
       </c>
       <c r="B125" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C125" s="0" t="s">
         <v>53</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>66</v>
+        <v>599</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>52</v>
+        <v>182</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>591</v>
+        <v>51</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>52</v>
+        <v>600</v>
       </c>
       <c r="H125" s="0" t="s">
-        <v>75</v>
+        <v>143</v>
       </c>
       <c r="I125" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>592</v>
+        <v>58</v>
       </c>
       <c r="K125" s="0" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="L125" s="0" t="s">
-        <v>60</v>
+        <v>51</v>
       </c>
       <c r="M125" s="0" t="s">
-        <v>593</v>
+        <v>83</v>
       </c>
       <c r="N125" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="O125" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="P125" s="0" t="s">
         <v>62</v>
       </c>
-      <c r="O125" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="Q125" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="R125" s="0" t="s">
-        <v>52</v>
+        <v>601</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
-        <v>594</v>
+        <v>51</v>
       </c>
       <c r="B126" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C126" s="0" t="s">
-        <v>200</v>
+        <v>53</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>54</v>
+        <v>602</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>52</v>
+        <v>310</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>595</v>
+        <v>51</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>52</v>
+        <v>603</v>
       </c>
       <c r="H126" s="0" t="s">
-        <v>94</v>
+        <v>148</v>
       </c>
       <c r="I126" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>596</v>
+        <v>58</v>
       </c>
       <c r="K126" s="0" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="L126" s="0" t="s">
-        <v>201</v>
+        <v>62</v>
       </c>
       <c r="M126" s="0" t="s">
-        <v>597</v>
+        <v>247</v>
       </c>
       <c r="N126" s="0" t="s">
-        <v>62</v>
+        <v>51</v>
       </c>
       <c r="O126" s="0" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="P126" s="0" t="s">
-        <v>63</v>
+        <v>138</v>
       </c>
       <c r="Q126" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="R126" s="0" t="s">
-        <v>52</v>
+        <v>273</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
-        <v>598</v>
+        <v>51</v>
       </c>
       <c r="B127" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C127" s="0" t="s">
         <v>53</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>66</v>
+        <v>604</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>52</v>
+        <v>233</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>599</v>
+        <v>51</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>75</v>
+        <v>605</v>
       </c>
       <c r="H127" s="0" t="s">
-        <v>94</v>
+        <v>606</v>
       </c>
       <c r="I127" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>164</v>
+        <v>58</v>
       </c>
       <c r="K127" s="0" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="L127" s="0" t="s">
-        <v>60</v>
+        <v>522</v>
       </c>
       <c r="M127" s="0" t="s">
-        <v>600</v>
+        <v>393</v>
       </c>
       <c r="N127" s="0" t="s">
-        <v>62</v>
+        <v>51</v>
       </c>
       <c r="O127" s="0" t="s">
-        <v>52</v>
+        <v>238</v>
       </c>
       <c r="P127" s="0" t="s">
-        <v>63</v>
+        <v>78</v>
       </c>
       <c r="Q127" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="R127" s="0" t="s">
-        <v>52</v>
+        <v>607</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="s">
-        <v>499</v>
+        <v>51</v>
       </c>
       <c r="B128" s="0" t="s">
-        <v>460</v>
+        <v>52</v>
       </c>
       <c r="C128" s="0" t="s">
-        <v>601</v>
+        <v>70</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>602</v>
+        <v>608</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>52</v>
+        <v>352</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>502</v>
+        <v>51</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>57</v>
+        <v>353</v>
       </c>
       <c r="H128" s="0" t="s">
-        <v>56</v>
+        <v>222</v>
       </c>
       <c r="I128" s="0" t="s">
-        <v>246</v>
+        <v>51</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>504</v>
+        <v>58</v>
       </c>
       <c r="K128" s="0" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="L128" s="0" t="s">
-        <v>60</v>
+        <v>108</v>
       </c>
       <c r="M128" s="0" t="s">
-        <v>603</v>
+        <v>354</v>
       </c>
       <c r="N128" s="0" t="s">
-        <v>62</v>
+        <v>355</v>
       </c>
       <c r="O128" s="0" t="s">
-        <v>52</v>
+        <v>109</v>
       </c>
       <c r="P128" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q128" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="R128" s="0" t="s">
         <v>63</v>
-      </c>
-[...4 lines deleted...]
-        <v>604</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0" t="s">
-        <v>605</v>
+        <v>51</v>
       </c>
       <c r="B129" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C129" s="0" t="s">
-        <v>53</v>
+        <v>70</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>99</v>
+        <v>609</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>52</v>
+        <v>610</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>606</v>
+        <v>51</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>170</v>
+        <v>611</v>
       </c>
       <c r="H129" s="0" t="s">
-        <v>75</v>
+        <v>612</v>
       </c>
       <c r="I129" s="0" t="s">
-        <v>52</v>
+        <v>228</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>607</v>
+        <v>58</v>
       </c>
       <c r="K129" s="0" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="L129" s="0" t="s">
-        <v>60</v>
+        <v>76</v>
       </c>
       <c r="M129" s="0" t="s">
-        <v>608</v>
+        <v>613</v>
       </c>
       <c r="N129" s="0" t="s">
-        <v>62</v>
+        <v>614</v>
       </c>
       <c r="O129" s="0" t="s">
-        <v>52</v>
+        <v>109</v>
       </c>
       <c r="P129" s="0" t="s">
-        <v>63</v>
+        <v>78</v>
       </c>
       <c r="Q129" s="0" t="s">
-        <v>52</v>
+        <v>362</v>
       </c>
       <c r="R129" s="0" t="s">
-        <v>52</v>
+        <v>498</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0" t="s">
-        <v>609</v>
+        <v>51</v>
       </c>
       <c r="B130" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C130" s="0" t="s">
-        <v>195</v>
+        <v>53</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>99</v>
+        <v>615</v>
       </c>
       <c r="E130" s="0" t="s">
+        <v>152</v>
+      </c>
+      <c r="F130" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="G130" s="0" t="s">
+        <v>616</v>
+      </c>
+      <c r="H130" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I130" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="J130" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="K130" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="L130" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="M130" s="0" t="s">
+        <v>393</v>
+      </c>
+      <c r="N130" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="O130" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="P130" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="Q130" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="R130" s="0" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="B131" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="F130" s="0" t="s">
-[...23 lines deleted...]
-      <c r="N130" s="0" t="s">
+      <c r="C131" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="D131" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E131" s="0" t="s">
+        <v>310</v>
+      </c>
+      <c r="F131" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="G131" s="0" t="s">
+        <v>454</v>
+      </c>
+      <c r="H131" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="I131" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="J131" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="K131" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="L131" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="M131" s="0" t="s">
+        <v>618</v>
+      </c>
+      <c r="N131" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="O131" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="P131" s="0" t="s">
         <v>62</v>
       </c>
-      <c r="O130" s="0" t="s">
-[...9 lines deleted...]
-        <v>52</v>
+      <c r="Q131" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="R131" s="0" t="s">
+        <v>139</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:BT15"/>
+  <dimension ref="A1:BU15"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="138.606475830078" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="9" max="9" width="9.140625" customWidth="1"/>
+    <col min="1" max="1" width="138.731414794922" customWidth="1"/>
+    <col min="2" max="2" width="24.6175117492676" customWidth="1"/>
+    <col min="3" max="3" width="19.0595378875732" customWidth="1"/>
+    <col min="4" max="4" width="70.2443389892578" customWidth="1"/>
+    <col min="5" max="5" width="26.4853954315186" customWidth="1"/>
+    <col min="6" max="6" width="119.355354309082" customWidth="1"/>
+    <col min="7" max="7" width="50.2981452941895" customWidth="1"/>
+    <col min="8" max="8" width="52.1437721252441" customWidth="1"/>
+    <col min="9" max="9" width="56.1495399475098" customWidth="1"/>
     <col min="10" max="10" width="9.140625" customWidth="1"/>
     <col min="11" max="11" width="9.140625" customWidth="1"/>
     <col min="12" max="12" width="9.140625" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
     <col min="27" max="27" width="9.140625" customWidth="1"/>
     <col min="28" max="28" width="9.140625" customWidth="1"/>
     <col min="29" max="29" width="9.140625" customWidth="1"/>
     <col min="30" max="30" width="9.140625" customWidth="1"/>
     <col min="31" max="31" width="9.140625" customWidth="1"/>
     <col min="32" max="32" width="9.140625" customWidth="1"/>
     <col min="33" max="33" width="9.140625" customWidth="1"/>
     <col min="34" max="34" width="9.140625" customWidth="1"/>
@@ -9964,98 +9946,101 @@
     <col min="48" max="48" width="9.140625" customWidth="1"/>
     <col min="49" max="49" width="9.140625" customWidth="1"/>
     <col min="50" max="50" width="9.140625" customWidth="1"/>
     <col min="51" max="51" width="9.140625" customWidth="1"/>
     <col min="52" max="52" width="9.140625" customWidth="1"/>
     <col min="53" max="53" width="9.140625" customWidth="1"/>
     <col min="54" max="54" width="9.140625" customWidth="1"/>
     <col min="55" max="55" width="9.140625" customWidth="1"/>
     <col min="56" max="56" width="9.140625" customWidth="1"/>
     <col min="57" max="57" width="9.140625" customWidth="1"/>
     <col min="58" max="58" width="9.140625" customWidth="1"/>
     <col min="59" max="59" width="9.140625" customWidth="1"/>
     <col min="60" max="60" width="9.140625" customWidth="1"/>
     <col min="61" max="61" width="9.140625" customWidth="1"/>
     <col min="62" max="62" width="9.140625" customWidth="1"/>
     <col min="63" max="63" width="9.140625" customWidth="1"/>
     <col min="64" max="64" width="9.140625" customWidth="1"/>
     <col min="65" max="65" width="9.140625" customWidth="1"/>
     <col min="66" max="66" width="9.140625" customWidth="1"/>
     <col min="67" max="67" width="9.140625" customWidth="1"/>
     <col min="68" max="68" width="9.140625" customWidth="1"/>
     <col min="69" max="69" width="9.140625" customWidth="1"/>
     <col min="70" max="70" width="9.140625" customWidth="1"/>
     <col min="71" max="71" width="9.140625" customWidth="1"/>
     <col min="72" max="72" width="9.140625" customWidth="1"/>
+    <col min="73" max="73" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="s">
-        <v>613</v>
+        <v>619</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>614</v>
+        <v>620</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>615</v>
+        <v>621</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>616</v>
+        <v>622</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>617</v>
+        <v>623</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>618</v>
+        <v>624</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>619</v>
+        <v>625</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>620</v>
-[...1 lines deleted...]
-      <c r="I10" s="1"/>
+        <v>626</v>
+      </c>
+      <c r="I10" s="1" t="s">
+        <v>627</v>
+      </c>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
       <c r="P10" s="1"/>
       <c r="Q10" s="1"/>
       <c r="R10" s="1"/>
       <c r="S10" s="1"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
       <c r="X10" s="1"/>
       <c r="Y10" s="1"/>
       <c r="Z10" s="1"/>
       <c r="AA10" s="1"/>
       <c r="AB10" s="1"/>
       <c r="AC10" s="1"/>
       <c r="AD10" s="1"/>
       <c r="AE10" s="1"/>
       <c r="AF10" s="1"/>
       <c r="AG10" s="1"/>
       <c r="AH10" s="1"/>
@@ -10075,746 +10060,211 @@
       <c r="AV10" s="1"/>
       <c r="AW10" s="1"/>
       <c r="AX10" s="1"/>
       <c r="AY10" s="1"/>
       <c r="AZ10" s="1"/>
       <c r="BA10" s="1"/>
       <c r="BB10" s="1"/>
       <c r="BC10" s="1"/>
       <c r="BD10" s="1"/>
       <c r="BE10" s="1"/>
       <c r="BF10" s="1"/>
       <c r="BG10" s="1"/>
       <c r="BH10" s="1"/>
       <c r="BI10" s="1"/>
       <c r="BJ10" s="1"/>
       <c r="BK10" s="1"/>
       <c r="BL10" s="1"/>
       <c r="BM10" s="1"/>
       <c r="BN10" s="1"/>
       <c r="BO10" s="1"/>
       <c r="BP10" s="1"/>
       <c r="BQ10" s="1"/>
       <c r="BR10" s="1"/>
       <c r="BS10" s="1"/>
       <c r="BT10" s="1"/>
+      <c r="BU10" s="1"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>621</v>
+        <v>628</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>622</v>
+        <v>629</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>623</v>
+        <v>630</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>171</v>
+        <v>631</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>624</v>
+        <v>170</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>625</v>
+        <v>632</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>52</v>
+        <v>633</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
+      </c>
+      <c r="I11" s="0" t="s">
+        <v>51</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>622</v>
+        <v>634</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>627</v>
+        <v>630</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>171</v>
+        <v>635</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>628</v>
+        <v>170</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>625</v>
+        <v>636</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>52</v>
+        <v>633</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
+      </c>
+      <c r="I12" s="0" t="s">
+        <v>51</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>629</v>
+        <v>628</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>630</v>
+        <v>637</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>631</v>
+        <v>638</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>171</v>
+        <v>639</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>632</v>
+        <v>170</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>52</v>
+        <v>640</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>633</v>
+        <v>51</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>634</v>
+        <v>641</v>
+      </c>
+      <c r="I13" s="0" t="s">
+        <v>642</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>317</v>
+        <v>628</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>635</v>
+        <v>300</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>636</v>
+        <v>643</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>52</v>
+        <v>644</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
+      </c>
+      <c r="I14" s="0" t="s">
+        <v>51</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>637</v>
+        <v>628</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>630</v>
+        <v>645</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>638</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>639</v>
+        <v>646</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>640</v>
+        <v>647</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>52</v>
+        <v>648</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>641</v>
+        <v>51</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>52</v>
+        <v>649</v>
+      </c>
+      <c r="I15" s="0" t="s">
+        <v>51</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:BV21"/>
+  <dimension ref="A1:BX306"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="138.606475830078" customWidth="1"/>
-[...550 lines deleted...]
-    <col min="1" max="1" width="138.606475830078" customWidth="1"/>
+    <col min="1" max="1" width="138.731414794922" customWidth="1"/>
     <col min="2" max="2" width="21.9820461273193" customWidth="1"/>
     <col min="3" max="3" width="42.4799728393555" customWidth="1"/>
     <col min="4" max="4" width="16.4186573028564" customWidth="1"/>
     <col min="5" max="5" width="18.9249477386475" customWidth="1"/>
     <col min="6" max="6" width="21.1659736633301" customWidth="1"/>
     <col min="7" max="7" width="17.8236141204834" customWidth="1"/>
     <col min="8" max="8" width="16.8503913879395" customWidth="1"/>
     <col min="9" max="9" width="17.5667171478271" customWidth="1"/>
     <col min="10" max="10" width="39.9581260681152" customWidth="1"/>
     <col min="11" max="11" width="63.0541000366211" customWidth="1"/>
     <col min="12" max="12" width="41.2145652770996" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
@@ -10870,84 +10320,84 @@
     <col min="76" max="76" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>650</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="F10" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="B10" s="1" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G10" s="1" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>686</v>
+        <v>651</v>
       </c>
       <c r="I10" s="1" t="s">
-        <v>687</v>
+        <v>652</v>
       </c>
       <c r="J10" s="1" t="s">
-        <v>688</v>
+        <v>653</v>
       </c>
       <c r="K10" s="1" t="s">
-        <v>689</v>
+        <v>654</v>
       </c>
       <c r="L10" s="1" t="s">
-        <v>642</v>
+        <v>655</v>
       </c>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
       <c r="P10" s="1"/>
       <c r="Q10" s="1"/>
       <c r="R10" s="1"/>
       <c r="S10" s="1"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
       <c r="X10" s="1"/>
       <c r="Y10" s="1"/>
       <c r="Z10" s="1"/>
       <c r="AA10" s="1"/>
       <c r="AB10" s="1"/>
       <c r="AC10" s="1"/>
       <c r="AD10" s="1"/>
       <c r="AE10" s="1"/>
       <c r="AF10" s="1"/>
       <c r="AG10" s="1"/>
       <c r="AH10" s="1"/>
       <c r="AI10" s="1"/>
       <c r="AJ10" s="1"/>
@@ -10972,10484 +10422,10519 @@
       <c r="BC10" s="1"/>
       <c r="BD10" s="1"/>
       <c r="BE10" s="1"/>
       <c r="BF10" s="1"/>
       <c r="BG10" s="1"/>
       <c r="BH10" s="1"/>
       <c r="BI10" s="1"/>
       <c r="BJ10" s="1"/>
       <c r="BK10" s="1"/>
       <c r="BL10" s="1"/>
       <c r="BM10" s="1"/>
       <c r="BN10" s="1"/>
       <c r="BO10" s="1"/>
       <c r="BP10" s="1"/>
       <c r="BQ10" s="1"/>
       <c r="BR10" s="1"/>
       <c r="BS10" s="1"/>
       <c r="BT10" s="1"/>
       <c r="BU10" s="1"/>
       <c r="BV10" s="1"/>
       <c r="BW10" s="1"/>
       <c r="BX10" s="1"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>61</v>
+        <v>56</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>55</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K11" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>68</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K12" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>691</v>
+        <v>657</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>398</v>
+        <v>454</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I13" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K13" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>691</v>
+        <v>657</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>398</v>
+        <v>454</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K14" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>691</v>
+        <v>657</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>398</v>
+        <v>454</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I15" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K15" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>77</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="E16" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="F16" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G16" s="0" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I16" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K16" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>691</v>
+        <v>657</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>398</v>
+        <v>454</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I17" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K17" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>691</v>
+        <v>657</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>398</v>
+        <v>454</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I18" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K18" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>691</v>
+        <v>657</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>398</v>
+        <v>454</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I19" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K19" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C20" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="D20" s="0" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I20" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K20" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>691</v>
+        <v>657</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>398</v>
+        <v>454</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I21" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K21" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>691</v>
+        <v>657</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>398</v>
+        <v>454</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I22" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K22" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>88</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>87</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I23" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K23" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>691</v>
+        <v>657</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>398</v>
+        <v>454</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I24" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K24" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>691</v>
+        <v>657</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>398</v>
+        <v>454</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I25" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K25" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>691</v>
+        <v>657</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>398</v>
+        <v>454</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H26" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I26" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K26" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>691</v>
+        <v>657</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>398</v>
+        <v>454</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H27" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I27" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K27" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>692</v>
+        <v>658</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>693</v>
+        <v>659</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>694</v>
+        <v>660</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>240</v>
+        <v>223</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I28" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K28" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>695</v>
+        <v>661</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>611</v>
+        <v>588</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>696</v>
+        <v>662</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>697</v>
+        <v>663</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I29" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K29" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>691</v>
+        <v>657</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>398</v>
+        <v>454</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I30" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K30" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>691</v>
+        <v>657</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>398</v>
+        <v>454</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I31" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K31" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C32" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="D32" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="E32" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F32" s="0" t="s">
         <v>95</v>
-      </c>
-[...7 lines deleted...]
-        <v>94</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>93</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I32" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K32" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>691</v>
+        <v>657</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>398</v>
+        <v>454</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H33" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I33" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K33" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C34" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="D34" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="E34" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="F34" s="0" t="s">
         <v>103</v>
-      </c>
-[...7 lines deleted...]
-        <v>102</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>101</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I34" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K34" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>77</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>108</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I35" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K35" s="0" t="s">
-        <v>698</v>
+        <v>664</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>691</v>
+        <v>657</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>398</v>
+        <v>454</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I36" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K36" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>691</v>
+        <v>657</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>398</v>
+        <v>454</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I37" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K37" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>691</v>
+        <v>657</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>398</v>
+        <v>454</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H38" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I38" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K38" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>115</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>114</v>
       </c>
       <c r="H39" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I39" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K39" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>691</v>
+        <v>657</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>398</v>
+        <v>454</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H40" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I40" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K40" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>691</v>
+        <v>657</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>398</v>
+        <v>454</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H41" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I41" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K41" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>691</v>
+        <v>657</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>398</v>
+        <v>454</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H42" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I42" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K42" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>691</v>
+        <v>657</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>398</v>
+        <v>454</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H43" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I43" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K43" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>691</v>
+        <v>657</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>398</v>
+        <v>454</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H44" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I44" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K44" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>691</v>
+        <v>657</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>398</v>
+        <v>454</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H45" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I45" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K45" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>691</v>
+        <v>657</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>398</v>
+        <v>454</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H46" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I46" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K46" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>699</v>
+        <v>665</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>700</v>
+        <v>666</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>694</v>
+        <v>660</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H47" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I47" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K47" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>691</v>
+        <v>657</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>398</v>
+        <v>454</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H48" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I48" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K48" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>691</v>
+        <v>657</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>398</v>
+        <v>454</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H49" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I49" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K49" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C50" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>701</v>
+        <v>667</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>702</v>
+        <v>668</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H50" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I50" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K50" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>691</v>
+        <v>657</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>398</v>
+        <v>454</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H51" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I51" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K51" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C52" s="0" t="s">
-        <v>691</v>
+        <v>657</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>398</v>
+        <v>454</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H52" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I52" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K52" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>122</v>
+        <v>118</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H53" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I53" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K53" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>126</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="H54" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I54" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K54" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C55" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="D55" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="E55" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>132</v>
       </c>
-      <c r="D55" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G55" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="H55" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I55" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K55" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C56" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="D56" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="F56" s="0" t="s">
         <v>138</v>
       </c>
-      <c r="D56" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G56" s="0" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="H56" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I56" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K56" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>144</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>114</v>
       </c>
       <c r="H57" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I57" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K57" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C58" s="0" t="s">
-        <v>691</v>
+        <v>657</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>398</v>
+        <v>454</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H58" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I58" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K58" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C59" s="0" t="s">
-        <v>691</v>
+        <v>657</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>398</v>
+        <v>454</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F59" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H59" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I59" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K59" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C60" s="0" t="s">
-        <v>691</v>
+        <v>657</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>398</v>
+        <v>454</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H60" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I60" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K60" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C61" s="0" t="s">
-        <v>691</v>
+        <v>657</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>398</v>
+        <v>454</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H61" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I61" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K61" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>150</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>149</v>
       </c>
       <c r="H62" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I62" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K62" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C63" s="0" t="s">
-        <v>691</v>
+        <v>657</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>398</v>
+        <v>454</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H63" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I63" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K63" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>155</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>154</v>
       </c>
       <c r="H64" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I64" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K64" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C65" s="0" t="s">
-        <v>691</v>
+        <v>657</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>398</v>
+        <v>454</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H65" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I65" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K65" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C66" s="0" t="s">
-        <v>691</v>
+        <v>657</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>398</v>
+        <v>454</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H66" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I66" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K66" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C67" s="0" t="s">
-        <v>691</v>
+        <v>657</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>398</v>
+        <v>454</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H67" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I67" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K67" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C68" s="0" t="s">
-        <v>384</v>
+        <v>434</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>703</v>
+        <v>669</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>704</v>
+        <v>670</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="H68" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I68" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K68" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>158</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H69" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I69" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K69" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>164</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>165</v>
+        <v>161</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>163</v>
       </c>
       <c r="H70" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I70" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K70" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C71" s="0" t="s">
-        <v>691</v>
+        <v>657</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>398</v>
+        <v>454</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H71" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I71" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K71" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C72" s="0" t="s">
-        <v>691</v>
+        <v>657</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>398</v>
+        <v>454</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H72" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I72" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K72" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C73" s="0" t="s">
-        <v>705</v>
+        <v>671</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>706</v>
+        <v>672</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H73" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I73" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K73" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C74" s="0" t="s">
-        <v>691</v>
+        <v>657</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>398</v>
+        <v>454</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H74" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I74" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K74" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C75" s="0" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>172</v>
+        <v>167</v>
       </c>
       <c r="E75" s="0" t="s">
+        <v>166</v>
+      </c>
+      <c r="F75" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="G75" s="0" t="s">
         <v>169</v>
       </c>
-      <c r="F75" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H75" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I75" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K75" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>176</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="H76" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I76" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K76" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C77" s="0" t="s">
-        <v>691</v>
+        <v>657</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>398</v>
+        <v>454</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H77" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I77" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K77" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C78" s="0" t="s">
-        <v>691</v>
+        <v>657</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>398</v>
+        <v>454</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H78" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I78" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K78" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C79" s="0" t="s">
-        <v>691</v>
+        <v>657</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>398</v>
+        <v>454</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H79" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I79" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K79" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>180</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>87</v>
       </c>
       <c r="H80" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I80" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K80" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C81" s="0" t="s">
-        <v>691</v>
+        <v>657</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>398</v>
+        <v>454</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H81" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I81" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K81" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C82" s="0" t="s">
-        <v>691</v>
+        <v>657</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>398</v>
+        <v>454</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H82" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I82" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K82" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>158</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>706</v>
+        <v>672</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H83" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I83" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K83" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>184</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H84" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I84" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K84" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C85" s="0" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>193</v>
+        <v>187</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>190</v>
+        <v>186</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="H85" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I85" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K85" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C86" s="0" t="s">
-        <v>691</v>
+        <v>657</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>398</v>
+        <v>454</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H86" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I86" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K86" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C87" s="0" t="s">
-        <v>691</v>
+        <v>657</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>398</v>
+        <v>454</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H87" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I87" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K87" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C88" s="0" t="s">
-        <v>691</v>
+        <v>657</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>398</v>
+        <v>454</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H88" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I88" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K88" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C89" s="0" t="s">
-        <v>691</v>
+        <v>657</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>398</v>
+        <v>454</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H89" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I89" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K89" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>197</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>198</v>
+        <v>195</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="H90" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I90" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K90" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C91" s="0" t="s">
-        <v>384</v>
+        <v>434</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>707</v>
+        <v>673</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>708</v>
+        <v>674</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>240</v>
+        <v>223</v>
       </c>
       <c r="H91" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I91" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K91" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C92" s="0" t="s">
         <v>88</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>215</v>
+        <v>198</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>87</v>
       </c>
       <c r="H92" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I92" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K92" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C93" s="0" t="s">
-        <v>691</v>
+        <v>657</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>398</v>
+        <v>454</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H93" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I93" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K93" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C94" s="0" t="s">
-        <v>218</v>
+        <v>202</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>219</v>
+        <v>201</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>217</v>
+        <v>200</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>93</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>87</v>
       </c>
       <c r="H94" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I94" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K94" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C95" s="0" t="s">
-        <v>691</v>
+        <v>657</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>398</v>
+        <v>454</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H95" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I95" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K95" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C96" s="0" t="s">
-        <v>225</v>
+        <v>208</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>226</v>
+        <v>205</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>224</v>
+        <v>204</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>108</v>
       </c>
       <c r="H96" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I96" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K96" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C97" s="0" t="s">
-        <v>541</v>
+        <v>523</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>709</v>
+        <v>675</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H97" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I97" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K97" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C98" s="0" t="s">
-        <v>691</v>
+        <v>657</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>398</v>
+        <v>454</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H98" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I98" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K98" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C99" s="0" t="s">
-        <v>233</v>
+        <v>216</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>235</v>
+        <v>213</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>231</v>
+        <v>212</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>232</v>
+        <v>215</v>
       </c>
       <c r="H99" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I99" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K99" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C100" s="0" t="s">
-        <v>691</v>
+        <v>657</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>398</v>
+        <v>454</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H100" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I100" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K100" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C101" s="0" t="s">
-        <v>207</v>
+        <v>224</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>208</v>
+        <v>221</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>205</v>
+        <v>220</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>56</v>
+        <v>78</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>52</v>
+        <v>223</v>
       </c>
       <c r="H101" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I101" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K101" s="0" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>677</v>
+        <v>51</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C102" s="0" t="s">
-        <v>180</v>
+        <v>229</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>202</v>
+        <v>227</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>179</v>
+        <v>226</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>94</v>
+        <v>163</v>
       </c>
       <c r="H102" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I102" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K102" s="0" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>680</v>
+        <v>51</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C103" s="0" t="s">
-        <v>213</v>
+        <v>657</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>214</v>
+        <v>454</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>211</v>
+        <v>51</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>212</v>
+        <v>51</v>
       </c>
       <c r="H103" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I103" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K103" s="0" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>680</v>
+        <v>51</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C104" s="0" t="s">
-        <v>164</v>
+        <v>657</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>429</v>
+        <v>454</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>162</v>
+        <v>51</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>94</v>
+        <v>51</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>114</v>
+        <v>51</v>
       </c>
       <c r="H104" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I104" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K104" s="0" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>680</v>
+        <v>51</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C105" s="0" t="s">
-        <v>710</v>
+        <v>657</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>711</v>
+        <v>454</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>712</v>
+        <v>51</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H105" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I105" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K105" s="0" t="s">
-        <v>713</v>
-[...2 lines deleted...]
-        <v>680</v>
+        <v>51</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C106" s="0" t="s">
-        <v>714</v>
+        <v>237</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>137</v>
+        <v>234</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>120</v>
+        <v>233</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>56</v>
+        <v>138</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>52</v>
+        <v>236</v>
       </c>
       <c r="H106" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I106" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K106" s="0" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>680</v>
+        <v>51</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C107" s="0" t="s">
-        <v>241</v>
+        <v>657</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>242</v>
+        <v>454</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>239</v>
+        <v>51</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>75</v>
+        <v>51</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>240</v>
+        <v>51</v>
       </c>
       <c r="H107" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I107" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K107" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C108" s="0" t="s">
-        <v>247</v>
+        <v>657</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>248</v>
+        <v>454</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>245</v>
+        <v>51</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>163</v>
+        <v>51</v>
       </c>
       <c r="H108" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I108" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K108" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C109" s="0" t="s">
-        <v>691</v>
+        <v>657</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>398</v>
+        <v>454</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H109" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I109" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K109" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
-        <v>79</v>
+        <v>53</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C110" s="0" t="s">
-        <v>691</v>
+        <v>243</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>398</v>
+        <v>242</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>52</v>
+        <v>241</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>52</v>
+        <v>154</v>
       </c>
       <c r="H110" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I110" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K110" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C111" s="0" t="s">
-        <v>691</v>
+        <v>657</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>398</v>
+        <v>454</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H111" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I111" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K111" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C112" s="0" t="s">
-        <v>255</v>
+        <v>657</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>256</v>
+        <v>454</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>253</v>
+        <v>51</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>137</v>
+        <v>51</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>254</v>
+        <v>51</v>
       </c>
       <c r="H112" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I112" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K112" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
-        <v>79</v>
+        <v>53</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C113" s="0" t="s">
-        <v>691</v>
+        <v>676</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>398</v>
+        <v>677</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>52</v>
+        <v>678</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>52</v>
+        <v>132</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>52</v>
+        <v>297</v>
       </c>
       <c r="H113" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I113" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K113" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C114" s="0" t="s">
-        <v>691</v>
+        <v>657</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>398</v>
+        <v>454</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H114" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I114" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K114" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C115" s="0" t="s">
-        <v>691</v>
+        <v>657</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>398</v>
+        <v>454</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H115" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I115" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K115" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C116" s="0" t="s">
-        <v>259</v>
+        <v>247</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>260</v>
+        <v>245</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>258</v>
+        <v>200</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>154</v>
+        <v>138</v>
       </c>
       <c r="H116" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I116" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K116" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C117" s="0" t="s">
-        <v>691</v>
+        <v>253</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>398</v>
+        <v>250</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>52</v>
+        <v>249</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>52</v>
+        <v>95</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>52</v>
+        <v>149</v>
       </c>
       <c r="H117" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I117" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K117" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="B118" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C118" s="0" t="s">
-        <v>691</v>
+        <v>657</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>398</v>
+        <v>454</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H118" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I118" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K118" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="B119" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C119" s="0" t="s">
-        <v>715</v>
+        <v>263</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>716</v>
+        <v>259</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>717</v>
+        <v>258</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>131</v>
+        <v>59</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>310</v>
+        <v>262</v>
       </c>
       <c r="H119" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I119" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K119" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
-        <v>79</v>
+        <v>53</v>
       </c>
       <c r="B120" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C120" s="0" t="s">
-        <v>691</v>
+        <v>120</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>398</v>
+        <v>266</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H120" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I120" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K120" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="B121" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C121" s="0" t="s">
-        <v>691</v>
+        <v>657</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>398</v>
+        <v>454</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H121" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I121" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K121" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="B122" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C122" s="0" t="s">
-        <v>262</v>
+        <v>461</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>263</v>
+        <v>679</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>217</v>
+        <v>241</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>137</v>
+        <v>51</v>
       </c>
       <c r="H122" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I122" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K122" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
-        <v>79</v>
+        <v>53</v>
       </c>
       <c r="B123" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C123" s="0" t="s">
-        <v>270</v>
+        <v>60</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>94</v>
+        <v>62</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>149</v>
+        <v>62</v>
       </c>
       <c r="H123" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I123" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K123" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
-        <v>79</v>
+        <v>53</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C124" s="0" t="s">
-        <v>691</v>
+        <v>272</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>398</v>
+        <v>271</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>52</v>
+        <v>200</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>52</v>
+        <v>93</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>52</v>
+        <v>138</v>
       </c>
       <c r="H124" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I124" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K124" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
-        <v>79</v>
+        <v>53</v>
       </c>
       <c r="B125" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C125" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>276</v>
+        <v>85</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>56</v>
+        <v>78</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>212</v>
+        <v>163</v>
       </c>
       <c r="H125" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I125" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K125" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="B126" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C126" s="0" t="s">
-        <v>121</v>
+        <v>197</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>52</v>
+        <v>278</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>52</v>
+        <v>78</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>52</v>
+        <v>215</v>
       </c>
       <c r="H126" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I126" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K126" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
-        <v>79</v>
+        <v>53</v>
       </c>
       <c r="B127" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C127" s="0" t="s">
-        <v>691</v>
+        <v>680</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>398</v>
+        <v>473</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>52</v>
+        <v>85</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>52</v>
+        <v>78</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>52</v>
+        <v>450</v>
       </c>
       <c r="H127" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I127" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K127" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="B128" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C128" s="0" t="s">
-        <v>402</v>
+        <v>77</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>718</v>
+        <v>281</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>258</v>
+        <v>72</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>56</v>
+        <v>78</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>52</v>
+        <v>76</v>
       </c>
       <c r="H128" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I128" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K128" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="B129" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C129" s="0" t="s">
-        <v>58</v>
+        <v>287</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>57</v>
+        <v>154</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>57</v>
+        <v>114</v>
       </c>
       <c r="H129" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I129" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K129" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="B130" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C130" s="0" t="s">
-        <v>287</v>
+        <v>657</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>288</v>
+        <v>454</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>217</v>
+        <v>51</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>93</v>
+        <v>51</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>137</v>
+        <v>51</v>
       </c>
       <c r="H130" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I130" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K130" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C131" s="0" t="s">
-        <v>290</v>
+        <v>434</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>291</v>
+        <v>673</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>86</v>
+        <v>674</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>163</v>
+        <v>223</v>
       </c>
       <c r="H131" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I131" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K131" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="0" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="B132" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C132" s="0" t="s">
-        <v>197</v>
+        <v>657</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>294</v>
+        <v>454</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>293</v>
+        <v>51</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>75</v>
+        <v>51</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>232</v>
+        <v>51</v>
       </c>
       <c r="H132" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I132" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K132" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="0" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C133" s="0" t="s">
-        <v>719</v>
+        <v>657</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>418</v>
+        <v>454</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>86</v>
+        <v>51</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>75</v>
+        <v>51</v>
       </c>
       <c r="G133" s="0" t="s">
-        <v>392</v>
+        <v>51</v>
       </c>
       <c r="H133" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I133" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K133" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="0" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="B134" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C134" s="0" t="s">
-        <v>77</v>
+        <v>293</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>298</v>
+        <v>290</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>73</v>
+        <v>289</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>75</v>
+        <v>95</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>74</v>
+        <v>292</v>
       </c>
       <c r="H134" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I134" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K134" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="0" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="B135" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C135" s="0" t="s">
-        <v>301</v>
+        <v>657</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>302</v>
+        <v>454</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>300</v>
+        <v>51</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>154</v>
+        <v>51</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>114</v>
+        <v>51</v>
       </c>
       <c r="H135" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I135" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K135" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="0" t="s">
-        <v>79</v>
+        <v>53</v>
       </c>
       <c r="B136" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C136" s="0" t="s">
-        <v>691</v>
+        <v>298</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>398</v>
+        <v>296</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>52</v>
+        <v>295</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>52</v>
+        <v>62</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>52</v>
+        <v>297</v>
       </c>
       <c r="H136" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I136" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K136" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="0" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="B137" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C137" s="0" t="s">
-        <v>384</v>
+        <v>94</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>707</v>
+        <v>681</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>708</v>
+        <v>91</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>75</v>
+        <v>95</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>240</v>
+        <v>149</v>
       </c>
       <c r="H137" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I137" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K137" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="B138" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C138" s="0" t="s">
-        <v>691</v>
+        <v>305</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>398</v>
+        <v>301</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>52</v>
+        <v>300</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>52</v>
+        <v>78</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>52</v>
+        <v>304</v>
       </c>
       <c r="H138" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I138" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K138" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="0" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="B139" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C139" s="0" t="s">
-        <v>691</v>
+        <v>657</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>398</v>
+        <v>454</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H139" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I139" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K139" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="0" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="B140" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C140" s="0" t="s">
-        <v>307</v>
+        <v>657</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>308</v>
+        <v>454</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>205</v>
+        <v>51</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>94</v>
+        <v>51</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>305</v>
+        <v>51</v>
       </c>
       <c r="H140" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I140" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K140" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="0" t="s">
-        <v>79</v>
+        <v>53</v>
       </c>
       <c r="B141" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C141" s="0" t="s">
-        <v>691</v>
+        <v>314</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>311</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>52</v>
+        <v>310</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>52</v>
+        <v>62</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>52</v>
+        <v>223</v>
       </c>
       <c r="H141" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I141" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K141" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="0" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="B142" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C142" s="0" t="s">
-        <v>311</v>
+        <v>657</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>312</v>
+        <v>454</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>309</v>
+        <v>51</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>310</v>
+        <v>51</v>
       </c>
       <c r="H142" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I142" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K142" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="0" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="B143" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C143" s="0" t="s">
-        <v>95</v>
+        <v>657</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>720</v>
+        <v>454</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>92</v>
+        <v>51</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>94</v>
+        <v>51</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>149</v>
+        <v>51</v>
       </c>
       <c r="H143" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I143" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K143" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="0" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="B144" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C144" s="0" t="s">
-        <v>320</v>
+        <v>657</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>321</v>
+        <v>454</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>317</v>
+        <v>51</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>75</v>
+        <v>51</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>318</v>
+        <v>51</v>
       </c>
       <c r="H144" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I144" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K144" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="0" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="B145" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C145" s="0" t="s">
-        <v>691</v>
+        <v>170</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>398</v>
+        <v>317</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>52</v>
+        <v>166</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>52</v>
+        <v>103</v>
       </c>
       <c r="H145" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I145" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K145" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="0" t="s">
-        <v>79</v>
+        <v>53</v>
       </c>
       <c r="B146" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C146" s="0" t="s">
-        <v>691</v>
+        <v>682</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>398</v>
+        <v>683</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>52</v>
+        <v>684</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>52</v>
+        <v>597</v>
       </c>
       <c r="H146" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I146" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K146" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="0" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="B147" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C147" s="0" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>329</v>
+        <v>323</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>326</v>
+        <v>322</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>240</v>
+        <v>51</v>
       </c>
       <c r="H147" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I147" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K147" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="0" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="B148" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C148" s="0" t="s">
-        <v>691</v>
+        <v>657</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>398</v>
+        <v>454</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H148" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I148" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K148" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="0" t="s">
-        <v>79</v>
+        <v>53</v>
       </c>
       <c r="B149" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C149" s="0" t="s">
-        <v>691</v>
+        <v>397</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>52</v>
+        <v>146</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>52</v>
+        <v>78</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>52</v>
+        <v>108</v>
       </c>
       <c r="H149" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I149" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K149" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="0" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="B150" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C150" s="0" t="s">
-        <v>691</v>
+        <v>657</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>398</v>
+        <v>454</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H150" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I150" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K150" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="0" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="B151" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C151" s="0" t="s">
-        <v>171</v>
+        <v>657</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>333</v>
+        <v>454</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>169</v>
+        <v>51</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>102</v>
+        <v>51</v>
       </c>
       <c r="H151" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I151" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K151" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="0" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="B152" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C152" s="0" t="s">
-        <v>721</v>
+        <v>657</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>722</v>
+        <v>454</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>723</v>
+        <v>51</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>486</v>
+        <v>51</v>
       </c>
       <c r="H152" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I152" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K152" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="0" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="B153" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C153" s="0" t="s">
-        <v>337</v>
+        <v>657</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>338</v>
+        <v>454</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>336</v>
+        <v>51</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H153" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I153" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K153" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="0" t="s">
-        <v>79</v>
+        <v>53</v>
       </c>
       <c r="B154" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C154" s="0" t="s">
-        <v>691</v>
+        <v>115</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>398</v>
+        <v>402</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>52</v>
+        <v>112</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>52</v>
+        <v>138</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H154" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I154" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K154" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="0" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="B155" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C155" s="0" t="s">
-        <v>341</v>
+        <v>247</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>342</v>
+        <v>245</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>148</v>
+        <v>200</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>75</v>
+        <v>59</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>108</v>
+        <v>138</v>
       </c>
       <c r="H155" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I155" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K155" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="0" t="s">
-        <v>79</v>
+        <v>53</v>
       </c>
       <c r="B156" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C156" s="0" t="s">
-        <v>691</v>
+        <v>393</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>398</v>
+        <v>405</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>52</v>
+        <v>404</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>52</v>
+        <v>62</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>52</v>
+        <v>87</v>
       </c>
       <c r="H156" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I156" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K156" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="0" t="s">
-        <v>79</v>
+        <v>53</v>
       </c>
       <c r="B157" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C157" s="0" t="s">
-        <v>691</v>
+        <v>329</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>398</v>
+        <v>407</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>52</v>
+        <v>289</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>52</v>
+        <v>292</v>
       </c>
       <c r="H157" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I157" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K157" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="0" t="s">
-        <v>79</v>
+        <v>53</v>
       </c>
       <c r="B158" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C158" s="0" t="s">
-        <v>691</v>
+        <v>68</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>398</v>
+        <v>685</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>52</v>
+        <v>686</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>52</v>
+        <v>78</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H158" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I158" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K158" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="0" t="s">
-        <v>79</v>
+        <v>53</v>
       </c>
       <c r="B159" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C159" s="0" t="s">
-        <v>691</v>
+        <v>336</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>398</v>
+        <v>410</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>52</v>
+        <v>333</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>52</v>
+        <v>411</v>
       </c>
       <c r="H159" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I159" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K159" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="0" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="B160" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C160" s="0" t="s">
-        <v>115</v>
+        <v>657</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>344</v>
+        <v>454</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>113</v>
+        <v>51</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>137</v>
+        <v>51</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H160" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I160" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K160" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="0" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="B161" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C161" s="0" t="s">
-        <v>262</v>
+        <v>657</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>263</v>
+        <v>454</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>217</v>
+        <v>51</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>137</v>
+        <v>51</v>
       </c>
       <c r="H161" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I161" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K161" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="0" t="s">
-        <v>63</v>
+        <v>687</v>
       </c>
       <c r="B162" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="C162" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="D162" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="E162" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="F162" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="G162" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="H162" s="0" t="s">
         <v>690</v>
       </c>
-      <c r="C162" s="0" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I162" s="0" t="s">
-        <v>52</v>
+        <v>691</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>52</v>
+        <v>9</v>
       </c>
       <c r="K162" s="0" t="s">
-        <v>52</v>
+        <v>692</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="0" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="B163" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C163" s="0" t="s">
-        <v>207</v>
+        <v>657</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>352</v>
+        <v>454</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>205</v>
+        <v>51</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>305</v>
+        <v>51</v>
       </c>
       <c r="H163" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I163" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K163" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="0" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="B164" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C164" s="0" t="s">
-        <v>68</v>
+        <v>657</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>724</v>
+        <v>454</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>725</v>
+        <v>51</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>75</v>
+        <v>51</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H164" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I164" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K164" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="0" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="B165" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C165" s="0" t="s">
-        <v>213</v>
+        <v>208</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>356</v>
+        <v>414</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>211</v>
+        <v>204</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>56</v>
+        <v>78</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>355</v>
+        <v>215</v>
       </c>
       <c r="H165" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I165" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K165" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="0" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="B166" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C166" s="0" t="s">
-        <v>691</v>
+        <v>657</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>398</v>
+        <v>454</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H166" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I166" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K166" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="0" t="s">
-        <v>79</v>
+        <v>53</v>
       </c>
       <c r="B167" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C167" s="0" t="s">
-        <v>691</v>
+        <v>360</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>398</v>
+        <v>358</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>52</v>
+        <v>357</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>52</v>
+        <v>62</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>52</v>
+        <v>132</v>
       </c>
       <c r="H167" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I167" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K167" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="0" t="s">
-        <v>726</v>
+        <v>53</v>
       </c>
       <c r="B168" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C168" s="0" t="s">
-        <v>639</v>
+        <v>421</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>727</v>
+        <v>419</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>728</v>
+        <v>200</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>56</v>
+        <v>78</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>52</v>
+        <v>262</v>
       </c>
       <c r="H168" s="0" t="s">
-        <v>729</v>
+        <v>51</v>
       </c>
       <c r="I168" s="0" t="s">
-        <v>651</v>
+        <v>51</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>9</v>
+        <v>51</v>
       </c>
       <c r="K168" s="0" t="s">
-        <v>730</v>
+        <v>51</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="0" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="B169" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C169" s="0" t="s">
-        <v>691</v>
+        <v>657</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>398</v>
+        <v>454</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H169" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I169" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K169" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="0" t="s">
-        <v>79</v>
+        <v>53</v>
       </c>
       <c r="B170" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C170" s="0" t="s">
-        <v>691</v>
+        <v>425</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>398</v>
+        <v>424</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>52</v>
+        <v>98</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>52</v>
+        <v>95</v>
       </c>
       <c r="H170" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I170" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K170" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="0" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="B171" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C171" s="0" t="s">
-        <v>225</v>
+        <v>657</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>360</v>
+        <v>454</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>224</v>
+        <v>51</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>75</v>
+        <v>51</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>232</v>
+        <v>51</v>
       </c>
       <c r="H171" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I171" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K171" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="0" t="s">
-        <v>79</v>
+        <v>53</v>
       </c>
       <c r="B172" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C172" s="0" t="s">
-        <v>691</v>
+        <v>461</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>398</v>
+        <v>693</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>52</v>
+        <v>694</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>52</v>
+        <v>138</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>52</v>
+        <v>175</v>
       </c>
       <c r="H172" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I172" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K172" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="0" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="B173" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C173" s="0" t="s">
-        <v>366</v>
+        <v>429</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>367</v>
+        <v>427</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>364</v>
+        <v>212</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>131</v>
+        <v>101</v>
       </c>
       <c r="H173" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I173" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K173" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="0" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="B174" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C174" s="0" t="s">
-        <v>372</v>
+        <v>434</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>373</v>
+        <v>433</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>217</v>
+        <v>432</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>75</v>
+        <v>138</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>212</v>
+        <v>62</v>
       </c>
       <c r="H174" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I174" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K174" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="0" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="B175" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C175" s="0" t="s">
-        <v>691</v>
+        <v>657</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>398</v>
+        <v>454</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H175" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I175" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K175" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="0" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="B176" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C176" s="0" t="s">
-        <v>375</v>
+        <v>657</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>376</v>
+        <v>454</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>100</v>
+        <v>51</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>94</v>
+        <v>51</v>
       </c>
       <c r="H176" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I176" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K176" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="0" t="s">
-        <v>79</v>
+        <v>53</v>
       </c>
       <c r="B177" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C177" s="0" t="s">
-        <v>691</v>
+        <v>429</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>398</v>
+        <v>437</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>52</v>
+        <v>436</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>52</v>
+        <v>138</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>52</v>
+        <v>114</v>
       </c>
       <c r="H177" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I177" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K177" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="0" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="B178" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C178" s="0" t="s">
-        <v>402</v>
+        <v>443</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>731</v>
+        <v>440</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>732</v>
+        <v>439</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>137</v>
+        <v>59</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>177</v>
+        <v>108</v>
       </c>
       <c r="H178" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I178" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K178" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="0" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="B179" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C179" s="0" t="s">
-        <v>380</v>
+        <v>451</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>381</v>
+        <v>449</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>231</v>
+        <v>448</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>56</v>
+        <v>149</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>101</v>
+        <v>450</v>
       </c>
       <c r="H179" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I179" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K179" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="0" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="B180" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C180" s="0" t="s">
-        <v>384</v>
+        <v>657</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>385</v>
+        <v>454</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>383</v>
+        <v>51</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>137</v>
+        <v>51</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
       <c r="H180" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I180" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K180" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="0" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="B181" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C181" s="0" t="s">
-        <v>691</v>
+        <v>657</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>398</v>
+        <v>454</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H181" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I181" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K181" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="0" t="s">
-        <v>79</v>
+        <v>53</v>
       </c>
       <c r="B182" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C182" s="0" t="s">
-        <v>691</v>
+        <v>695</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>398</v>
+        <v>696</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>52</v>
+        <v>582</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>52</v>
+        <v>95</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>52</v>
+        <v>95</v>
       </c>
       <c r="H182" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I182" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K182" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="0" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="B183" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C183" s="0" t="s">
-        <v>380</v>
+        <v>455</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>388</v>
+        <v>454</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>387</v>
+        <v>258</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>137</v>
+        <v>62</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>114</v>
+        <v>154</v>
       </c>
       <c r="H183" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I183" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K183" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="0" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="B184" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C184" s="0" t="s">
-        <v>393</v>
+        <v>461</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>394</v>
+        <v>460</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>391</v>
+        <v>459</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>149</v>
+        <v>78</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>392</v>
+        <v>169</v>
       </c>
       <c r="H184" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I184" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K184" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="0" t="s">
-        <v>79</v>
+        <v>53</v>
       </c>
       <c r="B185" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C185" s="0" t="s">
-        <v>691</v>
+        <v>465</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>398</v>
+        <v>463</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>52</v>
+        <v>258</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="G185" s="0" t="s">
-        <v>52</v>
+        <v>93</v>
       </c>
       <c r="H185" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I185" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K185" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="0" t="s">
-        <v>79</v>
+        <v>53</v>
       </c>
       <c r="B186" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C186" s="0" t="s">
-        <v>691</v>
+        <v>471</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>398</v>
+        <v>470</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>52</v>
+        <v>469</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>52</v>
+        <v>62</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>52</v>
+        <v>154</v>
       </c>
       <c r="H186" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I186" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K186" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="0" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="B187" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C187" s="0" t="s">
-        <v>733</v>
+        <v>657</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>734</v>
+        <v>454</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>606</v>
+        <v>51</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>94</v>
+        <v>51</v>
       </c>
       <c r="G187" s="0" t="s">
-        <v>94</v>
+        <v>51</v>
       </c>
       <c r="H187" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I187" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K187" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="0" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="B188" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C188" s="0" t="s">
-        <v>397</v>
+        <v>657</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>398</v>
+        <v>454</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>276</v>
+        <v>51</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>154</v>
+        <v>51</v>
       </c>
       <c r="H188" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I188" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K188" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="0" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="B189" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C189" s="0" t="s">
-        <v>402</v>
+        <v>474</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>403</v>
+        <v>473</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>401</v>
+        <v>160</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>75</v>
+        <v>59</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>170</v>
+        <v>297</v>
       </c>
       <c r="H189" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I189" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K189" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="0" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="B190" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C190" s="0" t="s">
-        <v>407</v>
+        <v>293</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>408</v>
+        <v>479</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>276</v>
+        <v>478</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>56</v>
+        <v>78</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>93</v>
+        <v>59</v>
       </c>
       <c r="H190" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I190" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K190" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="0" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="B191" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C191" s="0" t="s">
-        <v>412</v>
+        <v>83</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>413</v>
+        <v>697</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>411</v>
+        <v>525</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>57</v>
+        <v>78</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>154</v>
+        <v>51</v>
       </c>
       <c r="H191" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I191" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K191" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="0" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="B192" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C192" s="0" t="s">
-        <v>691</v>
+        <v>657</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>398</v>
+        <v>454</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H192" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I192" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K192" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="0" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="B193" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C193" s="0" t="s">
-        <v>691</v>
+        <v>657</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>398</v>
+        <v>454</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H193" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I193" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K193" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="0" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="B194" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C194" s="0" t="s">
-        <v>416</v>
+        <v>485</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>418</v>
+        <v>484</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>162</v>
+        <v>483</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>310</v>
+        <v>132</v>
       </c>
       <c r="H194" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I194" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K194" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="0" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="B195" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C195" s="0" t="s">
-        <v>307</v>
+        <v>657</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>423</v>
+        <v>454</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>421</v>
+        <v>51</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>75</v>
+        <v>51</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="H195" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I195" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K195" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="0" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="B196" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C196" s="0" t="s">
-        <v>82</v>
+        <v>657</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>735</v>
+        <v>454</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>546</v>
+        <v>51</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>75</v>
+        <v>51</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H196" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I196" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K196" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="0" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="B197" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C197" s="0" t="s">
-        <v>691</v>
+        <v>657</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>398</v>
+        <v>454</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H197" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I197" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K197" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="0" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="B198" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C198" s="0" t="s">
-        <v>691</v>
+        <v>657</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>398</v>
+        <v>454</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H198" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I198" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K198" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="0" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="B199" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C199" s="0" t="s">
-        <v>426</v>
+        <v>490</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>427</v>
+        <v>488</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>425</v>
+        <v>487</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>131</v>
+        <v>59</v>
       </c>
       <c r="H199" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I199" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K199" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="0" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="B200" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C200" s="0" t="s">
-        <v>691</v>
+        <v>346</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>398</v>
+        <v>495</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>52</v>
+        <v>300</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>52</v>
+        <v>149</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>52</v>
+        <v>262</v>
       </c>
       <c r="H200" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I200" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K200" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="0" t="s">
-        <v>79</v>
+        <v>53</v>
       </c>
       <c r="B201" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C201" s="0" t="s">
-        <v>691</v>
+        <v>329</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>398</v>
+        <v>328</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>52</v>
+        <v>289</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H201" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I201" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K201" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
+      </c>
+      <c r="L201" s="0" t="s">
+        <v>698</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="0" t="s">
-        <v>79</v>
+        <v>53</v>
       </c>
       <c r="B202" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C202" s="0" t="s">
-        <v>691</v>
+        <v>180</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>398</v>
+        <v>326</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>52</v>
+        <v>178</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>52</v>
+        <v>62</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>52</v>
+        <v>95</v>
       </c>
       <c r="H202" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I202" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K202" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
+      </c>
+      <c r="L202" s="0" t="s">
+        <v>699</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="0" t="s">
-        <v>79</v>
+        <v>53</v>
       </c>
       <c r="B203" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C203" s="0" t="s">
-        <v>691</v>
+        <v>336</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>398</v>
+        <v>334</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>52</v>
+        <v>333</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>52</v>
+        <v>262</v>
       </c>
       <c r="H203" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I203" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K203" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
+      </c>
+      <c r="L203" s="0" t="s">
+        <v>699</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="0" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="B204" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C204" s="0" t="s">
-        <v>504</v>
+        <v>164</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>505</v>
+        <v>338</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>502</v>
+        <v>160</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>56</v>
+        <v>95</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>56</v>
+        <v>114</v>
       </c>
       <c r="H204" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I204" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K204" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
+      </c>
+      <c r="L204" s="0" t="s">
+        <v>699</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="0" t="s">
-        <v>79</v>
+        <v>53</v>
       </c>
       <c r="B205" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C205" s="0" t="s">
-        <v>437</v>
+        <v>60</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>510</v>
+        <v>501</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>317</v>
+        <v>500</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>149</v>
+        <v>62</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>212</v>
+        <v>132</v>
       </c>
       <c r="H205" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I205" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K205" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="0" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="B206" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C206" s="0" t="s">
-        <v>58</v>
+        <v>263</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>514</v>
+        <v>503</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>513</v>
+        <v>258</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>131</v>
+        <v>163</v>
       </c>
       <c r="H206" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I206" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K206" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="0" t="s">
-        <v>79</v>
+        <v>53</v>
       </c>
       <c r="B207" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C207" s="0" t="s">
-        <v>277</v>
+        <v>510</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>518</v>
+        <v>509</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>276</v>
+        <v>508</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>163</v>
+        <v>76</v>
       </c>
       <c r="H207" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I207" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K207" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="0" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="B208" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C208" s="0" t="s">
-        <v>522</v>
+        <v>512</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>523</v>
+        <v>290</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>521</v>
+        <v>200</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>74</v>
+        <v>108</v>
       </c>
       <c r="H208" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I208" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K208" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="0" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="B209" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C209" s="0" t="s">
-        <v>525</v>
+        <v>657</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>308</v>
+        <v>454</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>217</v>
+        <v>51</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>108</v>
+        <v>51</v>
       </c>
       <c r="H209" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I209" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K209" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="0" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="B210" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C210" s="0" t="s">
-        <v>691</v>
+        <v>657</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>398</v>
+        <v>454</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H210" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I210" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K210" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="0" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="B211" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C211" s="0" t="s">
-        <v>691</v>
+        <v>657</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>398</v>
+        <v>454</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H211" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I211" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K211" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="0" t="s">
-        <v>79</v>
+        <v>53</v>
       </c>
       <c r="B212" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C212" s="0" t="s">
-        <v>691</v>
+        <v>393</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>398</v>
+        <v>514</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>52</v>
+        <v>123</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>52</v>
+        <v>78</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>52</v>
+        <v>108</v>
       </c>
       <c r="H212" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I212" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K212" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="0" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="B213" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C213" s="0" t="s">
-        <v>348</v>
+        <v>657</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>528</v>
+        <v>454</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>125</v>
+        <v>51</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>75</v>
+        <v>51</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>108</v>
+        <v>51</v>
       </c>
       <c r="H213" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I213" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K213" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="0" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="B214" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C214" s="0" t="s">
-        <v>431</v>
+        <v>657</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>432</v>
+        <v>454</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>125</v>
+        <v>51</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>75</v>
+        <v>51</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>108</v>
+        <v>51</v>
       </c>
       <c r="H214" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I214" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K214" s="0" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>680</v>
+        <v>51</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="0" t="s">
-        <v>79</v>
+        <v>53</v>
       </c>
       <c r="B215" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C215" s="0" t="s">
-        <v>437</v>
+        <v>517</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>438</v>
+        <v>516</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>435</v>
+        <v>289</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>170</v>
+        <v>236</v>
       </c>
       <c r="H215" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I215" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K215" s="0" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>680</v>
+        <v>51</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="0" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="B216" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C216" s="0" t="s">
-        <v>440</v>
+        <v>657</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>441</v>
+        <v>454</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>196</v>
+        <v>51</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>75</v>
+        <v>51</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H216" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I216" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K216" s="0" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>680</v>
+        <v>51</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="0" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="B217" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C217" s="0" t="s">
-        <v>444</v>
+        <v>657</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>445</v>
+        <v>454</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>443</v>
+        <v>51</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>75</v>
+        <v>51</v>
       </c>
       <c r="G217" s="0" t="s">
-        <v>108</v>
+        <v>51</v>
       </c>
       <c r="H217" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I217" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K217" s="0" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>680</v>
+        <v>51</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="0" t="s">
-        <v>79</v>
+        <v>53</v>
       </c>
       <c r="B218" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C218" s="0" t="s">
-        <v>366</v>
+        <v>523</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>367</v>
+        <v>521</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>364</v>
+        <v>520</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>131</v>
+        <v>522</v>
       </c>
       <c r="H218" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I218" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K218" s="0" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>680</v>
+        <v>51</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="0" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="B219" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C219" s="0" t="s">
-        <v>541</v>
+        <v>657</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>736</v>
+        <v>454</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>717</v>
+        <v>51</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>94</v>
+        <v>51</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>149</v>
+        <v>51</v>
       </c>
       <c r="H219" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I219" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K219" s="0" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>680</v>
+        <v>51</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="0" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="B220" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C220" s="0" t="s">
-        <v>449</v>
+        <v>324</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>450</v>
+        <v>323</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>55</v>
+        <v>525</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>318</v>
+        <v>51</v>
       </c>
       <c r="H220" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I220" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K220" s="0" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>680</v>
+        <v>51</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="0" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="B221" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C221" s="0" t="s">
-        <v>737</v>
+        <v>657</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>738</v>
+        <v>454</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>387</v>
+        <v>51</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>75</v>
+        <v>51</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>355</v>
+        <v>51</v>
       </c>
       <c r="H221" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I221" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K221" s="0" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>680</v>
+        <v>51</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="0" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="B222" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C222" s="0" t="s">
-        <v>456</v>
+        <v>202</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>457</v>
+        <v>527</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>56</v>
+        <v>78</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>102</v>
+        <v>215</v>
       </c>
       <c r="H222" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I222" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K222" s="0" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>680</v>
+        <v>51</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="0" t="s">
-        <v>79</v>
+        <v>53</v>
       </c>
       <c r="B223" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C223" s="0" t="s">
-        <v>247</v>
+        <v>665</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>463</v>
+        <v>700</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>435</v>
+        <v>571</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>75</v>
+        <v>59</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>461</v>
+        <v>51</v>
       </c>
       <c r="H223" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I223" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K223" s="0" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>680</v>
+        <v>51</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="0" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="B224" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C224" s="0" t="s">
-        <v>470</v>
+        <v>533</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>471</v>
+        <v>530</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>468</v>
+        <v>529</v>
       </c>
       <c r="F224" s="0" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>75</v>
+        <v>169</v>
       </c>
       <c r="H224" s="0" t="s">
-        <v>739</v>
+        <v>51</v>
       </c>
       <c r="I224" s="0" t="s">
-        <v>658</v>
+        <v>51</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>19</v>
+        <v>51</v>
       </c>
       <c r="K224" s="0" t="s">
-        <v>740</v>
-[...2 lines deleted...]
-        <v>680</v>
+        <v>51</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="0" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="B225" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C225" s="0" t="s">
-        <v>710</v>
+        <v>657</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>741</v>
+        <v>454</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>100</v>
+        <v>51</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>392</v>
+        <v>51</v>
       </c>
       <c r="H225" s="0" t="s">
-        <v>729</v>
+        <v>51</v>
       </c>
       <c r="I225" s="0" t="s">
-        <v>658</v>
+        <v>51</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>19</v>
+        <v>51</v>
       </c>
       <c r="K225" s="0" t="s">
-        <v>742</v>
-[...2 lines deleted...]
-        <v>680</v>
+        <v>51</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="0" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="B226" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C226" s="0" t="s">
-        <v>348</v>
+        <v>657</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>475</v>
+        <v>454</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H226" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I226" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K226" s="0" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>680</v>
+        <v>51</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="0" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="B227" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C227" s="0" t="s">
-        <v>477</v>
+        <v>434</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>478</v>
+        <v>669</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>55</v>
+        <v>670</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>114</v>
+        <v>103</v>
       </c>
       <c r="H227" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I227" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K227" s="0" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>680</v>
+        <v>51</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="0" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="B228" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C228" s="0" t="s">
-        <v>241</v>
+        <v>657</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>482</v>
+        <v>454</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>435</v>
+        <v>51</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>137</v>
+        <v>51</v>
       </c>
       <c r="H228" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I228" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K228" s="0" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>680</v>
+        <v>51</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="0" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="B229" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C229" s="0" t="s">
-        <v>487</v>
+        <v>657</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>488</v>
+        <v>454</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>485</v>
+        <v>51</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>486</v>
+        <v>51</v>
       </c>
       <c r="H229" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I229" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K229" s="0" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>680</v>
+        <v>51</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="0" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="B230" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C230" s="0" t="s">
-        <v>82</v>
+        <v>657</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>491</v>
+        <v>454</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>183</v>
+        <v>51</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H230" s="0" t="s">
-        <v>739</v>
+        <v>51</v>
       </c>
       <c r="I230" s="0" t="s">
-        <v>658</v>
+        <v>51</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>19</v>
+        <v>51</v>
       </c>
       <c r="K230" s="0" t="s">
-        <v>743</v>
-[...2 lines deleted...]
-        <v>680</v>
+        <v>51</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="0" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="B231" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C231" s="0" t="s">
-        <v>262</v>
+        <v>393</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>493</v>
+        <v>538</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>326</v>
+        <v>212</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>137</v>
+        <v>59</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>57</v>
+        <v>380</v>
       </c>
       <c r="H231" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I231" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K231" s="0" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>680</v>
+        <v>51</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="0" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="B232" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C232" s="0" t="s">
-        <v>348</v>
+        <v>657</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>498</v>
+        <v>454</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>253</v>
+        <v>51</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>75</v>
+        <v>51</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>497</v>
+        <v>51</v>
       </c>
       <c r="H232" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I232" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K232" s="0" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>680</v>
+        <v>51</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="0" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="B233" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C233" s="0" t="s">
-        <v>444</v>
+        <v>657</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>445</v>
+        <v>454</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>443</v>
+        <v>51</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>75</v>
+        <v>51</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>108</v>
+        <v>51</v>
       </c>
       <c r="H233" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I233" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K233" s="0" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>680</v>
+        <v>51</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="0" t="s">
-        <v>79</v>
+        <v>53</v>
       </c>
       <c r="B234" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C234" s="0" t="s">
-        <v>532</v>
+        <v>546</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>533</v>
+        <v>545</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>531</v>
+        <v>51</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>75</v>
+        <v>51</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>74</v>
+        <v>51</v>
       </c>
       <c r="H234" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I234" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K234" s="0" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>680</v>
+        <v>51</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="0" t="s">
-        <v>79</v>
+        <v>53</v>
       </c>
       <c r="B235" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C235" s="0" t="s">
-        <v>691</v>
+        <v>550</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>398</v>
+        <v>549</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>52</v>
+        <v>548</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H235" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I235" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K235" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="0" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="B236" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C236" s="0" t="s">
-        <v>691</v>
+        <v>657</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>398</v>
+        <v>454</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H236" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I236" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K236" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="0" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="B237" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C237" s="0" t="s">
-        <v>536</v>
+        <v>553</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>537</v>
+        <v>552</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>205</v>
+        <v>85</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>75</v>
+        <v>62</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>254</v>
+        <v>450</v>
       </c>
       <c r="H237" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I237" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K237" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="0" t="s">
-        <v>79</v>
+        <v>53</v>
       </c>
       <c r="B238" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C238" s="0" t="s">
-        <v>691</v>
+        <v>115</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>398</v>
+        <v>556</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>52</v>
+        <v>555</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>52</v>
+        <v>138</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H238" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I238" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K238" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="0" t="s">
-        <v>79</v>
+        <v>53</v>
       </c>
       <c r="B239" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C239" s="0" t="s">
-        <v>691</v>
+        <v>701</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>398</v>
+        <v>702</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>52</v>
+        <v>660</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>52</v>
+        <v>95</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>52</v>
+        <v>522</v>
       </c>
       <c r="H239" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I239" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K239" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="0" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="B240" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C240" s="0" t="s">
-        <v>541</v>
+        <v>657</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>542</v>
+        <v>454</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>540</v>
+        <v>51</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>497</v>
+        <v>51</v>
       </c>
       <c r="H240" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I240" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K240" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="0" t="s">
-        <v>79</v>
+        <v>53</v>
       </c>
       <c r="B241" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C241" s="0" t="s">
-        <v>691</v>
+        <v>60</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>398</v>
+        <v>558</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>52</v>
+        <v>268</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>52</v>
+        <v>95</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>52</v>
+        <v>292</v>
       </c>
       <c r="H241" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I241" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K241" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="0" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="B242" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C242" s="0" t="s">
-        <v>337</v>
+        <v>703</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>338</v>
+        <v>704</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>546</v>
+        <v>674</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>56</v>
+        <v>138</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>52</v>
+        <v>223</v>
       </c>
       <c r="H242" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I242" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K242" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="0" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="B243" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C243" s="0" t="s">
-        <v>691</v>
+        <v>657</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>398</v>
+        <v>454</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H243" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I243" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K243" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="0" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="B244" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C244" s="0" t="s">
-        <v>218</v>
+        <v>657</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>548</v>
+        <v>454</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>391</v>
+        <v>51</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>75</v>
+        <v>51</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>232</v>
+        <v>51</v>
       </c>
       <c r="H244" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I244" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K244" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="0" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="B245" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C245" s="0" t="s">
-        <v>699</v>
+        <v>657</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>744</v>
+        <v>454</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>595</v>
+        <v>51</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H245" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I245" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K245" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="0" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="B246" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C246" s="0" t="s">
-        <v>555</v>
+        <v>657</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>556</v>
+        <v>454</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>553</v>
+        <v>51</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>170</v>
+        <v>51</v>
       </c>
       <c r="H246" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I246" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K246" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="0" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="B247" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C247" s="0" t="s">
-        <v>691</v>
+        <v>657</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>398</v>
+        <v>454</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H247" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I247" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K247" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="0" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="B248" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C248" s="0" t="s">
-        <v>691</v>
+        <v>657</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>398</v>
+        <v>454</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H248" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I248" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K248" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="0" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="B249" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C249" s="0" t="s">
-        <v>384</v>
+        <v>397</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>703</v>
+        <v>560</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>704</v>
+        <v>448</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>56</v>
+        <v>78</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>102</v>
+        <v>138</v>
       </c>
       <c r="H249" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I249" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K249" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="0" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="B250" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C250" s="0" t="s">
-        <v>691</v>
+        <v>657</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>398</v>
+        <v>454</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H250" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I250" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K250" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="0" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="B251" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C251" s="0" t="s">
-        <v>691</v>
+        <v>657</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>398</v>
+        <v>454</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H251" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I251" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K251" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="0" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="B252" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C252" s="0" t="s">
-        <v>691</v>
+        <v>657</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>398</v>
+        <v>454</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H252" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I252" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K252" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="0" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="B253" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C253" s="0" t="s">
-        <v>348</v>
+        <v>657</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>559</v>
+        <v>454</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>231</v>
+        <v>51</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>461</v>
+        <v>51</v>
       </c>
       <c r="H253" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I253" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K253" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="0" t="s">
-        <v>79</v>
+        <v>53</v>
       </c>
       <c r="B254" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C254" s="0" t="s">
-        <v>691</v>
+        <v>564</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>398</v>
+        <v>562</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>52</v>
+        <v>200</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H254" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I254" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K254" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="0" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="B255" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C255" s="0" t="s">
-        <v>691</v>
+        <v>657</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>398</v>
+        <v>454</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H255" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I255" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K255" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="0" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="B256" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C256" s="0" t="s">
-        <v>567</v>
+        <v>657</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>568</v>
+        <v>454</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H256" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I256" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K256" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="0" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="B257" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C257" s="0" t="s">
-        <v>571</v>
+        <v>425</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>572</v>
+        <v>705</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>570</v>
+        <v>98</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>52</v>
+        <v>95</v>
       </c>
       <c r="H257" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I257" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K257" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="0" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="B258" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C258" s="0" t="s">
-        <v>691</v>
+        <v>657</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>398</v>
+        <v>454</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H258" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I258" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K258" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="0" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="B259" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C259" s="0" t="s">
-        <v>574</v>
+        <v>657</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>575</v>
+        <v>454</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>86</v>
+        <v>51</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>392</v>
+        <v>51</v>
       </c>
       <c r="H259" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I259" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K259" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="0" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="B260" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C260" s="0" t="s">
-        <v>115</v>
+        <v>657</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>578</v>
+        <v>454</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>577</v>
+        <v>51</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>137</v>
+        <v>51</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H260" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I260" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K260" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="0" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="B261" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C261" s="0" t="s">
-        <v>745</v>
+        <v>569</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>746</v>
+        <v>568</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>694</v>
+        <v>567</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>94</v>
+        <v>78</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>497</v>
+        <v>51</v>
       </c>
       <c r="H261" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I261" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K261" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="0" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="B262" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C262" s="0" t="s">
-        <v>691</v>
+        <v>657</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>398</v>
+        <v>454</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H262" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I262" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K262" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="0" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="B263" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C263" s="0" t="s">
-        <v>58</v>
+        <v>657</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>580</v>
+        <v>454</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>283</v>
+        <v>51</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>94</v>
+        <v>51</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>305</v>
+        <v>51</v>
       </c>
       <c r="H263" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I263" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K263" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="0" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="B264" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C264" s="0" t="s">
-        <v>747</v>
+        <v>657</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>748</v>
+        <v>454</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>708</v>
+        <v>51</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>137</v>
+        <v>51</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>240</v>
+        <v>51</v>
       </c>
       <c r="H264" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I264" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K264" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="0" t="s">
-        <v>79</v>
+        <v>53</v>
       </c>
       <c r="B265" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C265" s="0" t="s">
-        <v>691</v>
+        <v>573</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>398</v>
+        <v>572</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>52</v>
+        <v>571</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>52</v>
+        <v>95</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H265" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I265" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K265" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="0" t="s">
-        <v>79</v>
+        <v>53</v>
       </c>
       <c r="B266" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C266" s="0" t="s">
-        <v>691</v>
+        <v>164</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>398</v>
+        <v>576</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>52</v>
+        <v>575</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>52</v>
+        <v>95</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>52</v>
+        <v>78</v>
       </c>
       <c r="H266" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I266" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K266" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="0" t="s">
-        <v>79</v>
+        <v>53</v>
       </c>
       <c r="B267" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C267" s="0" t="s">
-        <v>691</v>
+        <v>490</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>398</v>
+        <v>577</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>52</v>
+        <v>487</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>52</v>
+        <v>62</v>
       </c>
       <c r="H267" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I267" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K267" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="0" t="s">
-        <v>79</v>
+        <v>53</v>
       </c>
       <c r="B268" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C268" s="0" t="s">
-        <v>691</v>
+        <v>584</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>398</v>
+        <v>583</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>52</v>
+        <v>582</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>52</v>
+        <v>78</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>52</v>
+        <v>169</v>
       </c>
       <c r="H268" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I268" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K268" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="0" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="B269" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C269" s="0" t="s">
-        <v>691</v>
+        <v>657</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>398</v>
+        <v>454</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H269" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I269" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K269" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="0" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="B270" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C270" s="0" t="s">
-        <v>691</v>
+        <v>657</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>398</v>
+        <v>454</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H270" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I270" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K270" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="0" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="B271" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C271" s="0" t="s">
-        <v>341</v>
+        <v>657</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>584</v>
+        <v>454</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>391</v>
+        <v>51</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>75</v>
+        <v>51</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>137</v>
+        <v>51</v>
       </c>
       <c r="H271" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I271" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K271" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="0" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="B272" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C272" s="0" t="s">
-        <v>691</v>
+        <v>657</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>398</v>
+        <v>454</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H272" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I272" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K272" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="0" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="B273" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C273" s="0" t="s">
-        <v>691</v>
+        <v>657</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>398</v>
+        <v>454</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H273" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I273" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K273" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="0" t="s">
-        <v>79</v>
+        <v>53</v>
       </c>
       <c r="B274" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C274" s="0" t="s">
-        <v>691</v>
+        <v>658</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>398</v>
+        <v>706</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>52</v>
+        <v>459</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>52</v>
+        <v>169</v>
       </c>
       <c r="H274" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I274" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K274" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="0" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="B275" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C275" s="0" t="s">
-        <v>691</v>
+        <v>657</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>398</v>
+        <v>454</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H275" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I275" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K275" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="0" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="B276" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C276" s="0" t="s">
-        <v>588</v>
+        <v>657</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>589</v>
+        <v>454</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>217</v>
+        <v>51</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="G276" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H276" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I276" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K276" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="0" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="B277" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C277" s="0" t="s">
-        <v>691</v>
+        <v>657</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>398</v>
+        <v>454</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G277" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H277" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I277" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K277" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="0" t="s">
-        <v>79</v>
+        <v>53</v>
       </c>
       <c r="B278" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C278" s="0" t="s">
-        <v>691</v>
+        <v>588</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>398</v>
+        <v>587</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>52</v>
+        <v>586</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>52</v>
+        <v>62</v>
       </c>
       <c r="G278" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H278" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I278" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K278" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="0" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="B279" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C279" s="0" t="s">
-        <v>375</v>
+        <v>707</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>749</v>
+        <v>708</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>100</v>
+        <v>709</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>94</v>
+        <v>51</v>
       </c>
       <c r="H279" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I279" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K279" s="0" t="s">
-        <v>52</v>
+        <v>710</v>
+      </c>
+      <c r="L279" s="0" t="s">
+        <v>699</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="0" t="s">
-        <v>79</v>
+        <v>53</v>
       </c>
       <c r="B280" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C280" s="0" t="s">
-        <v>691</v>
+        <v>711</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>398</v>
+        <v>138</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>52</v>
+        <v>117</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H280" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I280" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K280" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
+      </c>
+      <c r="L280" s="0" t="s">
+        <v>699</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="0" t="s">
-        <v>79</v>
+        <v>53</v>
       </c>
       <c r="B281" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C281" s="0" t="s">
-        <v>691</v>
+        <v>341</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>398</v>
+        <v>340</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>52</v>
+        <v>123</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>52</v>
+        <v>78</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>52</v>
+        <v>108</v>
       </c>
       <c r="H281" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I281" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K281" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
+      </c>
+      <c r="L281" s="0" t="s">
+        <v>699</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="0" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="B282" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C282" s="0" t="s">
-        <v>691</v>
+        <v>346</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>398</v>
+        <v>344</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>52</v>
+        <v>343</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>52</v>
+        <v>78</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>52</v>
+        <v>169</v>
       </c>
       <c r="H282" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I282" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K282" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
+      </c>
+      <c r="L282" s="0" t="s">
+        <v>699</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="0" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="B283" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C283" s="0" t="s">
-        <v>592</v>
+        <v>350</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>593</v>
+        <v>349</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>591</v>
+        <v>194</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H283" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I283" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K283" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
+      </c>
+      <c r="L283" s="0" t="s">
+        <v>699</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="0" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="B284" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C284" s="0" t="s">
-        <v>691</v>
+        <v>354</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>398</v>
+        <v>353</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>52</v>
+        <v>352</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>52</v>
+        <v>78</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>52</v>
+        <v>108</v>
       </c>
       <c r="H284" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I284" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K284" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
+      </c>
+      <c r="L284" s="0" t="s">
+        <v>699</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="0" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="B285" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C285" s="0" t="s">
-        <v>691</v>
+        <v>360</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>398</v>
+        <v>358</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>52</v>
+        <v>357</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>52</v>
+        <v>62</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>52</v>
+        <v>132</v>
       </c>
       <c r="H285" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I285" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K285" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
+      </c>
+      <c r="L285" s="0" t="s">
+        <v>699</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="0" t="s">
-        <v>79</v>
+        <v>53</v>
       </c>
       <c r="B286" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C286" s="0" t="s">
-        <v>691</v>
+        <v>523</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>398</v>
+        <v>712</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>52</v>
+        <v>678</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>52</v>
+        <v>95</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>52</v>
+        <v>149</v>
       </c>
       <c r="H286" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I286" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K286" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
+      </c>
+      <c r="L286" s="0" t="s">
+        <v>699</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="0" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="B287" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C287" s="0" t="s">
-        <v>596</v>
+        <v>366</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>597</v>
+        <v>364</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>595</v>
+        <v>55</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>94</v>
+        <v>59</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>52</v>
+        <v>304</v>
       </c>
       <c r="H287" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I287" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K287" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
+      </c>
+      <c r="L287" s="0" t="s">
+        <v>699</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="0" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="B288" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C288" s="0" t="s">
-        <v>164</v>
+        <v>713</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>600</v>
+        <v>714</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>599</v>
+        <v>436</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>94</v>
+        <v>78</v>
       </c>
       <c r="G288" s="0" t="s">
-        <v>75</v>
+        <v>411</v>
       </c>
       <c r="H288" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I288" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K288" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
+      </c>
+      <c r="L288" s="0" t="s">
+        <v>699</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="0" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="B289" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C289" s="0" t="s">
-        <v>504</v>
+        <v>372</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>603</v>
+        <v>370</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>502</v>
+        <v>369</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G289" s="0" t="s">
-        <v>57</v>
+        <v>103</v>
       </c>
       <c r="H289" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I289" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K289" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
+      </c>
+      <c r="L289" s="0" t="s">
+        <v>699</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="0" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="B290" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C290" s="0" t="s">
-        <v>607</v>
+        <v>229</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>608</v>
+        <v>377</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>606</v>
+        <v>343</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="G290" s="0" t="s">
-        <v>170</v>
+        <v>380</v>
       </c>
       <c r="H290" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I290" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K290" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
+      </c>
+      <c r="L290" s="0" t="s">
+        <v>699</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="0" t="s">
-        <v>79</v>
+        <v>53</v>
       </c>
       <c r="B291" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C291" s="0" t="s">
-        <v>691</v>
+        <v>387</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>398</v>
+        <v>385</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>52</v>
+        <v>384</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>52</v>
+        <v>62</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>52</v>
+        <v>78</v>
       </c>
       <c r="H291" s="0" t="s">
-        <v>52</v>
+        <v>715</v>
       </c>
       <c r="I291" s="0" t="s">
-        <v>52</v>
+        <v>716</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>52</v>
+        <v>19</v>
       </c>
       <c r="K291" s="0" t="s">
-        <v>52</v>
+        <v>717</v>
+      </c>
+      <c r="L291" s="0" t="s">
+        <v>699</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="0" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="B292" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="C292" s="0" t="s">
+        <v>707</v>
+      </c>
+      <c r="D292" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E292" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="F292" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="G292" s="0" t="s">
+        <v>450</v>
+      </c>
+      <c r="H292" s="0" t="s">
         <v>690</v>
       </c>
-      <c r="C292" s="0" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I292" s="0" t="s">
-        <v>52</v>
+        <v>716</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>52</v>
+        <v>19</v>
       </c>
       <c r="K292" s="0" t="s">
-        <v>52</v>
+        <v>719</v>
+      </c>
+      <c r="L292" s="0" t="s">
+        <v>699</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="0" t="s">
-        <v>79</v>
+        <v>53</v>
       </c>
       <c r="B293" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C293" s="0" t="s">
-        <v>691</v>
+        <v>393</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>398</v>
+        <v>391</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H293" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I293" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K293" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
+      </c>
+      <c r="L293" s="0" t="s">
+        <v>699</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="0" t="s">
-        <v>79</v>
+        <v>53</v>
       </c>
       <c r="B294" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C294" s="0" t="s">
-        <v>691</v>
+        <v>400</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>52</v>
+        <v>62</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>52</v>
+        <v>114</v>
       </c>
       <c r="H294" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I294" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K294" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
+      </c>
+      <c r="L294" s="0" t="s">
+        <v>699</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="0" t="s">
-        <v>79</v>
+        <v>53</v>
       </c>
       <c r="B295" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C295" s="0" t="s">
-        <v>691</v>
+        <v>224</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>398</v>
+        <v>590</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>52</v>
+        <v>343</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>52</v>
+        <v>62</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>52</v>
+        <v>138</v>
       </c>
       <c r="H295" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I295" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K295" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
+      </c>
+      <c r="L295" s="0" t="s">
+        <v>699</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="0" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="B296" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C296" s="0" t="s">
-        <v>692</v>
+        <v>598</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>750</v>
+        <v>596</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>401</v>
+        <v>595</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>170</v>
+        <v>597</v>
       </c>
       <c r="H296" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I296" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K296" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
+      </c>
+      <c r="L296" s="0" t="s">
+        <v>699</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="0" t="s">
-        <v>79</v>
+        <v>53</v>
       </c>
       <c r="B297" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C297" s="0" t="s">
-        <v>691</v>
+        <v>83</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>398</v>
+        <v>600</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>52</v>
+        <v>182</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>52</v>
+        <v>62</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="H297" s="0" t="s">
-        <v>52</v>
+        <v>715</v>
       </c>
       <c r="I297" s="0" t="s">
-        <v>52</v>
+        <v>716</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>52</v>
+        <v>19</v>
       </c>
       <c r="K297" s="0" t="s">
-        <v>52</v>
+        <v>720</v>
+      </c>
+      <c r="L297" s="0" t="s">
+        <v>699</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="0" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="B298" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C298" s="0" t="s">
-        <v>691</v>
+        <v>542</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>398</v>
+        <v>132</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>52</v>
+        <v>540</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>52</v>
+        <v>132</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>52</v>
+        <v>380</v>
       </c>
       <c r="H298" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I298" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K298" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
+      </c>
+      <c r="L298" s="0" t="s">
+        <v>698</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="0" t="s">
-        <v>79</v>
+        <v>53</v>
       </c>
       <c r="B299" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C299" s="0" t="s">
-        <v>691</v>
+        <v>247</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>398</v>
+        <v>603</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>52</v>
+        <v>310</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>52</v>
+        <v>138</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>52</v>
+        <v>62</v>
       </c>
       <c r="H299" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I299" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K299" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
+      </c>
+      <c r="L299" s="0" t="s">
+        <v>699</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="0" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="B300" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C300" s="0" t="s">
-        <v>611</v>
+        <v>393</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>612</v>
+        <v>605</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>610</v>
+        <v>233</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>57</v>
+        <v>78</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>52</v>
+        <v>522</v>
       </c>
       <c r="H300" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I300" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K300" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
+      </c>
+      <c r="L300" s="0" t="s">
+        <v>699</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="0" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="B301" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C301" s="0" t="s">
-        <v>564</v>
+        <v>354</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>131</v>
+        <v>353</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>563</v>
+        <v>352</v>
       </c>
       <c r="F301" s="0" t="s">
-        <v>131</v>
+        <v>78</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>461</v>
+        <v>108</v>
       </c>
       <c r="H301" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I301" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K301" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="L301" s="0" t="s">
-        <v>677</v>
+        <v>699</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="0" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="B302" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C302" s="0" t="s">
-        <v>348</v>
+        <v>613</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>544</v>
+        <v>611</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>153</v>
+        <v>610</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>56</v>
+        <v>78</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>56</v>
+        <v>76</v>
       </c>
       <c r="H302" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I302" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K302" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="L302" s="0" t="s">
-        <v>680</v>
+        <v>699</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="0" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="B303" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C303" s="0" t="s">
-        <v>582</v>
+        <v>393</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>398</v>
+        <v>616</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>326</v>
+        <v>152</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>240</v>
+        <v>59</v>
       </c>
       <c r="H303" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="I303" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K303" s="0" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="L303" s="0" t="s">
-        <v>680</v>
+        <v>699</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="0" t="s">
-        <v>79</v>
+        <v>53</v>
       </c>
       <c r="B304" s="0" t="s">
-        <v>690</v>
+        <v>656</v>
       </c>
       <c r="C304" s="0" t="s">
-        <v>710</v>
+        <v>618</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>741</v>
+        <v>454</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>100</v>
+        <v>310</v>
       </c>
       <c r="F304" s="0" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>392</v>
+        <v>223</v>
       </c>
       <c r="H304" s="0" t="s">
-        <v>729</v>
+        <v>51</v>
       </c>
       <c r="I304" s="0" t="s">
-        <v>658</v>
+        <v>51</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>19</v>
+        <v>51</v>
       </c>
       <c r="K304" s="0" t="s">
-        <v>751</v>
+        <v>51</v>
       </c>
       <c r="L304" s="0" t="s">
-        <v>680</v>
+        <v>699</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="0" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="B305" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="C305" s="0" t="s">
+        <v>707</v>
+      </c>
+      <c r="D305" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E305" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="F305" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="G305" s="0" t="s">
+        <v>450</v>
+      </c>
+      <c r="H305" s="0" t="s">
         <v>690</v>
       </c>
-      <c r="C305" s="0" t="s">
+      <c r="I305" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="J305" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="K305" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="L305" s="0" t="s">
         <v>699</v>
       </c>
-      <c r="D305" s="0" t="s">
-[...24 lines deleted...]
-        <v>680</v>
+    </row>
+    <row r="306">
+      <c r="A306" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="B306" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="C306" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="D306" s="0" t="s">
+        <v>722</v>
+      </c>
+      <c r="E306" s="0" t="s">
+        <v>723</v>
+      </c>
+      <c r="F306" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="G306" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="H306" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="I306" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="J306" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="K306" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="L306" s="0" t="s">
+        <v>699</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:DL11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="138.606475830078" customWidth="1"/>
-    <col min="2" max="2" width="15.7276439666748" customWidth="1"/>
+    <col min="1" max="1" width="138.731414794922" customWidth="1"/>
+    <col min="2" max="2" width="16.4682579040527" customWidth="1"/>
     <col min="3" max="3" width="12.2438411712646" customWidth="1"/>
     <col min="4" max="4" width="13.7846775054932" customWidth="1"/>
     <col min="5" max="5" width="46.6056823730469" customWidth="1"/>
     <col min="6" max="6" width="13.4709873199463" customWidth="1"/>
     <col min="7" max="7" width="16.8507900238037" customWidth="1"/>
     <col min="8" max="8" width="14.5682554244995" customWidth="1"/>
     <col min="9" max="9" width="17.7794742584229" customWidth="1"/>
     <col min="10" max="10" width="14.9207162857056" customWidth="1"/>
     <col min="11" max="11" width="15.6955595016479" customWidth="1"/>
     <col min="12" max="12" width="16.1149654388428" customWidth="1"/>
     <col min="13" max="13" width="11.2328100204468" customWidth="1"/>
     <col min="14" max="14" width="13.2291765213013" customWidth="1"/>
     <col min="15" max="15" width="12.3193073272705" customWidth="1"/>
     <col min="16" max="16" width="14.7069902420044" customWidth="1"/>
     <col min="17" max="17" width="14.0015459060669" customWidth="1"/>
     <col min="18" max="18" width="9.62744140625" customWidth="1"/>
     <col min="19" max="19" width="14.1586542129517" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="12.3197755813599" customWidth="1"/>
     <col min="22" max="22" width="11.0761251449585" customWidth="1"/>
     <col min="23" max="23" width="23.2858848571777" customWidth="1"/>
     <col min="24" max="24" width="26.8468170166016" customWidth="1"/>
     <col min="25" max="25" width="23.4107551574707" customWidth="1"/>
     <col min="26" max="26" width="21.9337024688721" customWidth="1"/>
     <col min="27" max="27" width="24.5701885223389" customWidth="1"/>
@@ -21544,204 +21029,204 @@
     <col min="116" max="116" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="s">
+        <v>724</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>725</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>726</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>727</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>728</v>
+      </c>
+      <c r="F10" s="1" t="s">
+        <v>729</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>730</v>
+      </c>
+      <c r="H10" s="1" t="s">
+        <v>731</v>
+      </c>
+      <c r="I10" s="1" t="s">
+        <v>732</v>
+      </c>
+      <c r="J10" s="1" t="s">
+        <v>733</v>
+      </c>
+      <c r="K10" s="1" t="s">
+        <v>734</v>
+      </c>
+      <c r="L10" s="1" t="s">
+        <v>735</v>
+      </c>
+      <c r="M10" s="1" t="s">
+        <v>736</v>
+      </c>
+      <c r="N10" s="1" t="s">
+        <v>737</v>
+      </c>
+      <c r="O10" s="1" t="s">
+        <v>738</v>
+      </c>
+      <c r="P10" s="1" t="s">
+        <v>739</v>
+      </c>
+      <c r="Q10" s="1" t="s">
+        <v>740</v>
+      </c>
+      <c r="R10" s="1" t="s">
+        <v>741</v>
+      </c>
+      <c r="S10" s="1" t="s">
+        <v>742</v>
+      </c>
+      <c r="T10" s="1" t="s">
+        <v>743</v>
+      </c>
+      <c r="U10" s="1" t="s">
+        <v>744</v>
+      </c>
+      <c r="V10" s="1" t="s">
+        <v>745</v>
+      </c>
+      <c r="W10" s="1" t="s">
+        <v>746</v>
+      </c>
+      <c r="X10" s="1" t="s">
+        <v>747</v>
+      </c>
+      <c r="Y10" s="1" t="s">
+        <v>748</v>
+      </c>
+      <c r="Z10" s="1" t="s">
+        <v>749</v>
+      </c>
+      <c r="AA10" s="1" t="s">
+        <v>750</v>
+      </c>
+      <c r="AB10" s="1" t="s">
+        <v>751</v>
+      </c>
+      <c r="AC10" s="1" t="s">
+        <v>752</v>
+      </c>
+      <c r="AD10" s="1" t="s">
+        <v>753</v>
+      </c>
+      <c r="AE10" s="1" t="s">
         <v>754</v>
       </c>
-      <c r="B10" s="1" t="s">
+      <c r="AF10" s="1" t="s">
         <v>755</v>
       </c>
-      <c r="C10" s="1" t="s">
+      <c r="AG10" s="1" t="s">
         <v>756</v>
-      </c>
-[...88 lines deleted...]
-        <v>786</v>
       </c>
       <c r="AH10" s="1" t="s">
         <v>4</v>
       </c>
       <c r="AI10" s="1" t="s">
-        <v>644</v>
+        <v>757</v>
       </c>
       <c r="AJ10" s="1" t="s">
-        <v>787</v>
+        <v>758</v>
       </c>
       <c r="AK10" s="1" t="s">
-        <v>788</v>
+        <v>759</v>
       </c>
       <c r="AL10" s="1" t="s">
-        <v>643</v>
+        <v>760</v>
       </c>
       <c r="AM10" s="1" t="s">
-        <v>789</v>
+        <v>761</v>
       </c>
       <c r="AN10" s="1" t="s">
-        <v>647</v>
+        <v>762</v>
       </c>
       <c r="AO10" s="1" t="s">
-        <v>650</v>
+        <v>763</v>
       </c>
       <c r="AP10" s="1" t="s">
-        <v>790</v>
+        <v>764</v>
       </c>
       <c r="AQ10" s="1" t="s">
-        <v>791</v>
+        <v>765</v>
       </c>
       <c r="AR10" s="1" t="s">
-        <v>792</v>
+        <v>766</v>
       </c>
       <c r="AS10" s="1" t="s">
-        <v>793</v>
+        <v>767</v>
       </c>
       <c r="AT10" s="1" t="s">
-        <v>794</v>
+        <v>768</v>
       </c>
       <c r="AU10" s="1" t="s">
-        <v>795</v>
+        <v>769</v>
       </c>
       <c r="AV10" s="1" t="s">
-        <v>796</v>
+        <v>770</v>
       </c>
       <c r="AW10" s="1" t="s">
-        <v>797</v>
+        <v>771</v>
       </c>
       <c r="AX10" s="1" t="s">
-        <v>798</v>
+        <v>772</v>
       </c>
       <c r="AY10" s="1" t="s">
-        <v>799</v>
+        <v>773</v>
       </c>
       <c r="AZ10" s="1" t="s">
-        <v>800</v>
+        <v>774</v>
       </c>
       <c r="BA10" s="1"/>
       <c r="BB10" s="1"/>
       <c r="BC10" s="1"/>
       <c r="BD10" s="1"/>
       <c r="BE10" s="1"/>
       <c r="BF10" s="1"/>
       <c r="BG10" s="1"/>
       <c r="BH10" s="1"/>
       <c r="BI10" s="1"/>
       <c r="BJ10" s="1"/>
       <c r="BK10" s="1"/>
       <c r="BL10" s="1"/>
       <c r="BM10" s="1"/>
       <c r="BN10" s="1"/>
       <c r="BO10" s="1"/>
       <c r="BP10" s="1"/>
       <c r="BQ10" s="1"/>
       <c r="BR10" s="1"/>
       <c r="BS10" s="1"/>
       <c r="BT10" s="1"/>
       <c r="BU10" s="1"/>
       <c r="BV10" s="1"/>
       <c r="BW10" s="1"/>
       <c r="BX10" s="1"/>
@@ -21766,204 +21251,204 @@
       <c r="CQ10" s="1"/>
       <c r="CR10" s="1"/>
       <c r="CS10" s="1"/>
       <c r="CT10" s="1"/>
       <c r="CU10" s="1"/>
       <c r="CV10" s="1"/>
       <c r="CW10" s="1"/>
       <c r="CX10" s="1"/>
       <c r="CY10" s="1"/>
       <c r="CZ10" s="1"/>
       <c r="DA10" s="1"/>
       <c r="DB10" s="1"/>
       <c r="DC10" s="1"/>
       <c r="DD10" s="1"/>
       <c r="DE10" s="1"/>
       <c r="DF10" s="1"/>
       <c r="DG10" s="1"/>
       <c r="DH10" s="1"/>
       <c r="DI10" s="1"/>
       <c r="DJ10" s="1"/>
       <c r="DK10" s="1"/>
       <c r="DL10" s="1"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>801</v>
+        <v>775</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>802</v>
+        <v>776</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>803</v>
+        <v>777</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>802</v>
+        <v>778</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>804</v>
+        <v>779</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>802</v>
+        <v>778</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>802</v>
+        <v>778</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>805</v>
+        <v>780</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>802</v>
+        <v>778</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>806</v>
+        <v>781</v>
       </c>
       <c r="K11" s="0" t="s">
-        <v>807</v>
+        <v>782</v>
       </c>
       <c r="L11" s="0" t="s">
-        <v>808</v>
+        <v>783</v>
       </c>
       <c r="M11" s="0" t="s">
-        <v>802</v>
+        <v>778</v>
       </c>
       <c r="N11" s="0" t="s">
-        <v>809</v>
+        <v>784</v>
       </c>
       <c r="O11" s="0" t="s">
-        <v>802</v>
+        <v>778</v>
       </c>
       <c r="P11" s="0" t="s">
-        <v>810</v>
+        <v>785</v>
       </c>
       <c r="Q11" s="0" t="s">
-        <v>802</v>
+        <v>778</v>
       </c>
       <c r="R11" s="0" t="s">
-        <v>802</v>
+        <v>778</v>
       </c>
       <c r="S11" s="0" t="s">
-        <v>802</v>
+        <v>778</v>
       </c>
       <c r="T11" s="0" t="s">
-        <v>802</v>
+        <v>778</v>
       </c>
       <c r="U11" s="0" t="s">
-        <v>802</v>
+        <v>778</v>
       </c>
       <c r="V11" s="0" t="s">
-        <v>802</v>
+        <v>778</v>
       </c>
       <c r="W11" s="0" t="s">
-        <v>811</v>
+        <v>786</v>
       </c>
       <c r="X11" s="0" t="s">
-        <v>802</v>
+        <v>778</v>
       </c>
       <c r="Y11" s="0" t="s">
-        <v>802</v>
+        <v>778</v>
       </c>
       <c r="Z11" s="0" t="s">
-        <v>802</v>
+        <v>778</v>
       </c>
       <c r="AA11" s="0" t="s">
-        <v>802</v>
+        <v>778</v>
       </c>
       <c r="AB11" s="0" t="s">
-        <v>802</v>
+        <v>778</v>
       </c>
       <c r="AC11" s="0" t="s">
-        <v>802</v>
+        <v>778</v>
       </c>
       <c r="AD11" s="0" t="s">
-        <v>812</v>
+        <v>787</v>
       </c>
       <c r="AE11" s="0" t="s">
-        <v>813</v>
+        <v>788</v>
       </c>
       <c r="AF11" s="0" t="s">
-        <v>802</v>
+        <v>778</v>
       </c>
       <c r="AG11" s="0" t="s">
-        <v>802</v>
+        <v>778</v>
       </c>
       <c r="AH11" s="0" t="s">
         <v>9</v>
       </c>
       <c r="AI11" s="0" t="s">
         <v>9</v>
       </c>
       <c r="AJ11" s="0" t="s">
-        <v>802</v>
+        <v>778</v>
       </c>
       <c r="AK11" s="0" t="s">
-        <v>802</v>
+        <v>778</v>
       </c>
       <c r="AL11" s="0" t="s">
-        <v>651</v>
+        <v>691</v>
       </c>
       <c r="AM11" s="0" t="s">
-        <v>802</v>
+        <v>778</v>
       </c>
       <c r="AN11" s="0" t="s">
-        <v>802</v>
+        <v>778</v>
       </c>
       <c r="AO11" s="0" t="s">
-        <v>802</v>
+        <v>778</v>
       </c>
       <c r="AP11" s="0" t="s">
-        <v>802</v>
+        <v>778</v>
       </c>
       <c r="AQ11" s="0" t="s">
-        <v>802</v>
+        <v>778</v>
       </c>
       <c r="AR11" s="0" t="s">
-        <v>802</v>
+        <v>778</v>
       </c>
       <c r="AS11" s="0" t="s">
-        <v>802</v>
+        <v>778</v>
       </c>
       <c r="AT11" s="0" t="s">
-        <v>814</v>
+        <v>789</v>
       </c>
       <c r="AU11" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="AV11" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="AW11" s="0" t="s">
-        <v>392</v>
+        <v>450</v>
       </c>
       <c r="AX11" s="0" t="s">
-        <v>815</v>
+        <v>790</v>
       </c>
       <c r="AY11" s="0" t="s">
-        <v>814</v>
+        <v>789</v>
       </c>
       <c r="AZ11" s="0" t="s">
-        <v>62</v>
+        <v>791</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=EPPlusLicense.txt>This workbook was created with the EPPlus library, licensed to South African National Biodiversity Institute under the Polyform Noncommercial license, see https://polyformproject.org/licenses/noncommercial/1.0.0
 For more information about EPPlus, see https://epplussoftware.com/
 
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>EPPlus</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:keywords>EPPlus noncommercial use</cp:keywords>
   <dc:description>This workbook has been created with EPPlus licensed to South African National Biodiversity Institute under The Polyform Noncommercial License: See https://polyformproject.org/licenses/noncommercial/1.0.0</dc:description>
   <dc:creator>South African National Biodiversity Institute</dc:creator>
 </cp:coreProperties>