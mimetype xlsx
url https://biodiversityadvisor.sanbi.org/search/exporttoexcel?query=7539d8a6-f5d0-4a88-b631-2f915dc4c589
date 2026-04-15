--- v0 (2026-01-20)
+++ v1 (2026-04-15)
@@ -19,51 +19,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="INCLUSIVENAMES" sheetId="1" r:id="rId1"/>
     <sheet name="TAXONDESCRIPTIONS" sheetId="2" r:id="rId3"/>
     <sheet name="LITERATURE" sheetId="3" r:id="rId4"/>
     <sheet name="TAXON" sheetId="4" r:id="rId5"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="126" uniqueCount="126">
   <si>
     <t>Biodiversity Advisor Search Results</t>
   </si>
   <si>
-    <t xml:space="preserve">Downloaded from Biodiversity Advisor (https://biodiversityadvisor.sanbi.org)  [Accessed (please insert date of download 1/20/2026 9:02:08 PM.</t>
+    <t xml:space="preserve">Downloaded from Biodiversity Advisor (https://biodiversityadvisor.sanbi.org)  [Accessed (please insert date of download 4/15/2026 8:24:05 PM.</t>
   </si>
   <si>
     <t>Acknowledgement and attribution</t>
   </si>
   <si>
     <t>South African National Biodiversity Institute. 2023. Available: https://biodiversityadvisor.sanbi.org</t>
   </si>
   <si>
     <t>INFRA_CALCFULLNAME</t>
   </si>
   <si>
     <t>INC_SPECIESID</t>
   </si>
   <si>
     <t>INFRA_SPECIESID</t>
   </si>
   <si>
     <t>INC_CALCFULLNAME</t>
   </si>
   <si>
     <t>Salvia aurita L.f. var. aurita</t>
   </si>
   <si>
     <t>7539d8a6-f5d0-4a88-b631-2f915dc4c589</t>
   </si>