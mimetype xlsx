--- v1 (2026-04-15)
+++ v2 (2026-05-31)
@@ -14,428 +14,434 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="text/plain" PartName="/EPPlusLicense.txt"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="INCLUSIVENAMES" sheetId="1" r:id="rId1"/>
     <sheet name="TAXONDESCRIPTIONS" sheetId="2" r:id="rId3"/>
     <sheet name="LITERATURE" sheetId="3" r:id="rId4"/>
     <sheet name="TAXON" sheetId="4" r:id="rId5"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="126" uniqueCount="126">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="128" uniqueCount="128">
   <si>
     <t>Biodiversity Advisor Search Results</t>
   </si>
   <si>
-    <t xml:space="preserve">Downloaded from Biodiversity Advisor (https://biodiversityadvisor.sanbi.org)  [Accessed (please insert date of download 4/15/2026 8:24:05 PM.</t>
+    <t xml:space="preserve">Downloaded from Biodiversity Advisor (https://biodiversityadvisor.sanbi.org)  [Accessed (please insert date of download 5/31/2026 11:21:53 PM.</t>
   </si>
   <si>
     <t>Acknowledgement and attribution</t>
   </si>
   <si>
     <t>South African National Biodiversity Institute. 2023. Available: https://biodiversityadvisor.sanbi.org</t>
   </si>
   <si>
+    <t>INC_SPECIESID</t>
+  </si>
+  <si>
+    <t>INC_CALCFULLNAME</t>
+  </si>
+  <si>
+    <t>INFRA_SPECIESID</t>
+  </si>
+  <si>
     <t>INFRA_CALCFULLNAME</t>
   </si>
   <si>
-    <t>INC_SPECIESID</t>
-[...5 lines deleted...]
-    <t>INC_CALCFULLNAME</t>
+    <t>7539d8a6-f5d0-4a88-b631-2f915dc4c589</t>
+  </si>
+  <si>
+    <t>Salvia aurita L.f.</t>
+  </si>
+  <si>
+    <t>5776179d-f943-43b7-b632-61e8da6107c9</t>
   </si>
   <si>
     <t>Salvia aurita L.f. var. aurita</t>
   </si>
   <si>
-    <t>7539d8a6-f5d0-4a88-b631-2f915dc4c589</t>
-[...5 lines deleted...]
-    <t>Salvia aurita L.f.</t>
+    <t>c763cce0-dce5-4a5a-8cac-57fb9bd176e1</t>
   </si>
   <si>
     <t>Salvia aurita var. galpinii (Skan) Hedge</t>
   </si>
   <si>
-    <t>c763cce0-dce5-4a5a-8cac-57fb9bd176e1</t>
-[...1 lines deleted...]
-  <si>
     <t>CALCFULLNAME</t>
   </si>
   <si>
     <t>TEXTTITLE</t>
   </si>
   <si>
+    <t>TAXONTEXT</t>
+  </si>
+  <si>
+    <t>BIBLIO</t>
+  </si>
+  <si>
     <t>COMMENTS</t>
   </si>
   <si>
-    <t>BIBLIO</t>
-[...4 lines deleted...]
-  <si>
     <t>Distribution</t>
   </si>
   <si>
+    <t>Distributed from southern and south-eastern Cape through Transkei and Natal to the Soutpansberg in Transvaal.</t>
+  </si>
+  <si>
+    <t>Codd, LEW. 1985. Lamiaceae: 14. Salvia. In: OA Leistner (ed.). Fl. S. Africa 28(4): 79-102. Botanical Research Institute, Department of Agriculture and Water Supply, Pretoria. [http://www.biodiversitylibrary.org/item/209555#page/9/mode/1up] [CC BY]</t>
+  </si>
+  <si>
     <t>e-Fl; PS</t>
   </si>
   <si>
-    <t>Codd, LEW. 1985. Lamiaceae: 14. Salvia. In: OA Leistner (ed.). Fl. S. Africa 28(4): 79-102. Botanical Research Institute, Department of Agriculture and Water Supply, Pretoria. [http://www.biodiversitylibrary.org/item/209555#page/9/mode/1up] [CC BY]</t>
-[...2 lines deleted...]
-    <t>Distributed from southern and south-eastern Cape through Transkei and Natal to the Soutpansberg in Transvaal.</t>
+    <t>Mossel Bay to Mpumalanga.</t>
+  </si>
+  <si>
+    <t>Manning, JC; Goldblatt, P. 2012. Lamiaceae. In: J Manning &amp; P Goldblatt (eds), Plants of the Greater Cape Floristic Region 1: The Core Cape flora. Strelitzia 29: 601-604. South African National Biodiversity Institute, Pretoria. [CC BY]</t>
   </si>
   <si>
     <t>e-Fl</t>
   </si>
   <si>
-    <t>Manning, JC; Goldblatt, P. 2012. Lamiaceae. In: J Manning &amp; P Goldblatt (eds), Plants of the Greater Cape Floristic Region 1: The Core Cape flora. Strelitzia 29: 601-604. South African National Biodiversity Institute, Pretoria. [CC BY]</t>
-[...4 lines deleted...]
-  <si>
     <t>Habitat</t>
   </si>
   <si>
     <t>On grassy slopes, stream banks and wooded places.</t>
   </si>
   <si>
+    <t>Grassland, forest margins or understorey, alt. 5-1675 m; Sub-Escarpment Grassland, Dry Highveld Grassland, Drakensberg Grassland, Indigenous Forests, Indian Ocean Coastal Belt, Albany Thicket.</t>
+  </si>
+  <si>
     <t>Bredenkamp, CL; Ngoepe, N. 2019. Lamiaceae. In: CL Bredenkamp (ed.), A Flora of the Eastern Cape Province. Strelitzia 41(2): 1125-1164. South African National Biodiversity Institute, Pretoria. [CC BY]</t>
   </si>
   <si>
-    <t>Grassland, forest margins or understorey, alt. 5-1675 m; Sub-Escarpment Grassland, Dry Highveld Grassland, Drakensberg Grassland, Indigenous Forests, Indian Ocean Coastal Belt, Albany Thicket.</t>
-[...1 lines deleted...]
-  <si>
     <t>Stream banks and grasslands.</t>
   </si>
   <si>
     <t>Morphology</t>
   </si>
   <si>
     <t>Perennial herb with few to several stems from a subwoody base; stems ascending or straggling to 1.2 m long, pilose, usually with longish multicellular hairs, sometimes dense, or short and dense, gland-dotted and occasionally with capitate glandular hairs. Leaves petiolate, or the upper ones subsessile; blade simple to lyrate or runcinate, subcoriaceous, variable in shape from broadly ovate to ovate or oblong, 40-80 x 25-50 mm, suglabrous to fairly densely pilose, gland-dotted, apex obtuse to rounded, base truncate to auriculate, margin dentate or crenate, sometimes pinnatipartite or with distinct basal lobes (var. galpinii). Inflorescence of up to 15 verticils, the lower ones often widely spaced, denser above; verticils 6-8(-12)-flowered. Calyx pilose, tubular-campanulate, up to 10 mm long in fruit; upper lip with 3 acuminate teeth, the 2 outer teeth c. 2.5 mm long and the central tooth shorter, 1.5-2 mm long. Corolla pale blue, lilac, white or pinkish, 16-20 mm long; tube 10-15 mm long; upper lip straight, 2.5-3 mm long; lower lip up to 4 mm long.</t>
   </si>
   <si>
     <t>Perennial herb, 1.2 m long; base subwoody, ascending or straggling; pilose with multicellular hairs, gland-dotted. Leaves petiolate, upper ones subsessile; simple, lyrate or runcinate, broadly ovate to oblong, 40-80 x 25-50 mm, subcoriaceous, base truncate to auriculate, apex obtuse to rounded, margins dentate or crenate; subglabrous to pilose, gland-dotted. Inflorescence simple; verticillasters up to 15, each 6-8(-12)-flowered. Flowers pale blue, lilac, white or pinkish. Calyx pilose, tubular-campanulate, up to 10 mm long in fruit. Corolla: tube 10-15 mm long; lower lip up to 4 mm long. Flowering time Oct.-Apr.</t>
   </si>
   <si>
     <t>Straggling, hairy perennial to 1 m. Leaves often lyrate-pinnatifid. Flowers in verticils, calyx hairy, corolla white, pinkish or mauve, 16-20 mm long.</t>
   </si>
   <si>
+    <t>SPECIESID</t>
+  </si>
+  <si>
+    <t>LITERATUREPRINTYEAR</t>
+  </si>
+  <si>
+    <t>REFERENCE_TYPE</t>
+  </si>
+  <si>
+    <t>LITERATURETITLE</t>
+  </si>
+  <si>
     <t>LITERATURENAMESTRING</t>
   </si>
   <si>
     <t>LITERATUREADDINFO</t>
   </si>
   <si>
+    <t>LITERATUREPUBLISHER</t>
+  </si>
+  <si>
+    <t>DOI</t>
+  </si>
+  <si>
     <t>REFERENCEURL</t>
   </si>
   <si>
-    <t>LITERATUREPRINTYEAR</t>
-[...11 lines deleted...]
-    <t>DOI</t>
+    <t>2019</t>
+  </si>
+  <si>
+    <t>Series Chapter</t>
+  </si>
+  <si>
+    <t>Lamiaceae</t>
   </si>
   <si>
     <t>Bredenkamp, CL; Ngoepe, N</t>
   </si>
   <si>
     <t>In: CL Bredenkamp (ed.), A Flora of the Eastern Cape Province. Strelitzia 41(2)1125-1164</t>
   </si>
   <si>
+    <t>South African National Biodiversity Institute, Pretoria</t>
+  </si>
+  <si>
     <t/>
   </si>
   <si>
-    <t>2019</t>
-[...8 lines deleted...]
-    <t>Lamiaceae</t>
+    <t>2012</t>
   </si>
   <si>
     <t>Manning, JC; Goldblatt, P</t>
   </si>
   <si>
     <t>In: J Manning &amp; P Goldblatt (eds), Plants of the Greater Cape Floristic Region 1: The Core Cape flora. Strelitzia 29: 601-604</t>
   </si>
   <si>
-    <t>2012</t>
+    <t>1985</t>
+  </si>
+  <si>
+    <t>Flora Chapter</t>
+  </si>
+  <si>
+    <t>Lamiaceae: 14. Salvia</t>
   </si>
   <si>
     <t>Codd, LEW</t>
   </si>
   <si>
     <t>In: OA Leistner (ed.). Flora of Southern Africa 28(4)79-102</t>
   </si>
   <si>
-    <t>1985</t>
-[...1 lines deleted...]
-  <si>
     <t>Botanical Research Institute, Department of Agriculture and Water Supply, Pretoria</t>
   </si>
   <si>
-    <t>Flora Chapter</t>
-[...4 lines deleted...]
-  <si>
     <t>http://www.biodiversitylibrary.org/item/209555#page/9/mode/1up</t>
   </si>
   <si>
+    <t>KINGDOM</t>
+  </si>
+  <si>
+    <t>SUBKINGDOM</t>
+  </si>
+  <si>
+    <t>PHYLUM</t>
+  </si>
+  <si>
+    <t>SUBPHYLUM</t>
+  </si>
+  <si>
+    <t>GROUPNAME</t>
+  </si>
+  <si>
+    <t>CLASSNAME</t>
+  </si>
+  <si>
+    <t>SUBCLASSNAME</t>
+  </si>
+  <si>
+    <t>ORDERNAME</t>
+  </si>
+  <si>
+    <t>SUBORDERNAME</t>
+  </si>
+  <si>
+    <t>FAMILY</t>
+  </si>
+  <si>
+    <t>SUBFAMILY</t>
+  </si>
+  <si>
+    <t>TRIBE</t>
+  </si>
+  <si>
+    <t>SUBTRIBE</t>
+  </si>
+  <si>
+    <t>GENUS</t>
+  </si>
+  <si>
+    <t>SUBGENUS</t>
+  </si>
+  <si>
+    <t>SPECIES</t>
+  </si>
+  <si>
+    <t>SUBSPECIES</t>
+  </si>
+  <si>
+    <t>VARIETY</t>
+  </si>
+  <si>
+    <t>SUBVARIETY</t>
+  </si>
+  <si>
+    <t>FORMA</t>
+  </si>
+  <si>
+    <t>SUBFORMA</t>
+  </si>
+  <si>
+    <t>CULTIVAR</t>
+  </si>
+  <si>
+    <t>SPECIESAUTHORNAME</t>
+  </si>
+  <si>
+    <t>SUBSPECIESAUTHORNAME</t>
+  </si>
+  <si>
+    <t>VARIETYAUTHORNAME</t>
+  </si>
+  <si>
+    <t>FORMAAUTHORNAME</t>
+  </si>
+  <si>
+    <t>CULTIVARAUTHORNAME</t>
+  </si>
+  <si>
+    <t>NAMESTRING</t>
+  </si>
+  <si>
+    <t>PROTOLOGUECITATION</t>
+  </si>
+  <si>
+    <t>HABIT</t>
+  </si>
+  <si>
+    <t>LIFECYCLE</t>
+  </si>
+  <si>
+    <t>LIFEFORMCLASSIFICATION</t>
+  </si>
+  <si>
+    <t>PLANTHEIGHT</t>
+  </si>
+  <si>
+    <t>CALCACCEPTEDNAME</t>
+  </si>
+  <si>
+    <t>GENUSHYBRID</t>
+  </si>
+  <si>
+    <t>INVALID</t>
+  </si>
+  <si>
+    <t>TAXSTATUS</t>
+  </si>
+  <si>
+    <t>LEGITIMACY</t>
+  </si>
+  <si>
+    <t>NOMENCLATURENOTE</t>
+  </si>
+  <si>
+    <t>TYPENOTE</t>
+  </si>
+  <si>
+    <t>ETYMOLOGY</t>
+  </si>
+  <si>
     <t>TOPS</t>
   </si>
   <si>
-    <t>LIFECYCLE</t>
-[...19 lines deleted...]
-  <si>
     <t>IUCN</t>
   </si>
   <si>
-    <t>ETYMOLOGY</t>
-[...2 lines deleted...]
-    <t>GROUPNAME</t>
+    <t>IUCNCRITERIA</t>
+  </si>
+  <si>
+    <t>OLDSPECIESCODE</t>
+  </si>
+  <si>
+    <t>FLOWERSTART</t>
+  </si>
+  <si>
+    <t>FLOWEREND</t>
+  </si>
+  <si>
+    <t>MINALTITUDE</t>
   </si>
   <si>
     <t>MAXALTITUDE</t>
   </si>
   <si>
-    <t>SUBFORMA</t>
-[...44 lines deleted...]
-    <t>VARIETYAUTHORNAME</t>
+    <t>SPNUMBER</t>
   </si>
   <si>
     <t>HASIMAGE</t>
   </si>
   <si>
-    <t>FORMA</t>
-[...62 lines deleted...]
-    <t>IUCNCRITERIA</t>
+    <t>Plantae</t>
+  </si>
+  <si>
+    <t>Phanerogamae</t>
+  </si>
+  <si>
+    <t>Anthophyta</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
-    <t>Phanerogamae</t>
-[...1 lines deleted...]
-  <si>
     <t>Flowering plants: dicots (Dicotyledons: eudicots)</t>
   </si>
   <si>
+    <t>Lamiales</t>
+  </si>
+  <si>
+    <t>Nepetoideae</t>
+  </si>
+  <si>
+    <t>Mentheae</t>
+  </si>
+  <si>
+    <t>Salviinae</t>
+  </si>
+  <si>
     <t>Salvia</t>
   </si>
   <si>
-    <t>Mentheae</t>
+    <t>aurita</t>
+  </si>
+  <si>
+    <t>L.f.</t>
+  </si>
+  <si>
+    <t>inc</t>
+  </si>
+  <si>
+    <t>39576</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>Nepentoideae</t>
-[...23 lines deleted...]
-    <t>aurita</t>
+    <t>False</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -452,54 +458,54 @@
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:BP12"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="138.606475830078" customWidth="1"/>
-    <col min="2" max="2" width="41.465274810791" customWidth="1"/>
+    <col min="1" max="1" width="139.869979858398" customWidth="1"/>
+    <col min="2" max="2" width="21.2156524658203" customWidth="1"/>
     <col min="3" max="3" width="42.2696838378906" customWidth="1"/>
-    <col min="4" max="4" width="21.2156524658203" customWidth="1"/>
+    <col min="4" max="4" width="37.5552177429199" customWidth="1"/>
     <col min="5" max="5" width="9.140625" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
     <col min="7" max="7" width="9.140625" customWidth="1"/>
     <col min="8" max="8" width="9.140625" customWidth="1"/>
     <col min="9" max="9" width="9.140625" customWidth="1"/>
     <col min="10" max="10" width="9.140625" customWidth="1"/>
     <col min="11" max="11" width="9.140625" customWidth="1"/>
     <col min="12" max="12" width="9.140625" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
     <col min="27" max="27" width="9.140625" customWidth="1"/>
     <col min="28" max="28" width="9.140625" customWidth="1"/>
     <col min="29" max="29" width="9.140625" customWidth="1"/>
@@ -636,80 +642,80 @@
       <c r="BI10" s="1"/>
       <c r="BJ10" s="1"/>
       <c r="BK10" s="1"/>
       <c r="BL10" s="1"/>
       <c r="BM10" s="1"/>
       <c r="BN10" s="1"/>
       <c r="BO10" s="1"/>
       <c r="BP10" s="1"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C12" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="D12" s="0" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:BQ18"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="138.606475830078" customWidth="1"/>
+    <col min="1" max="1" width="139.869979858398" customWidth="1"/>
     <col min="2" max="2" width="12.666654586792" customWidth="1"/>
-    <col min="3" max="3" width="12.9443483352661" customWidth="1"/>
+    <col min="3" max="3" width="256" customWidth="1"/>
     <col min="4" max="4" width="245.254837036133" customWidth="1"/>
-    <col min="5" max="5" width="256" customWidth="1"/>
+    <col min="5" max="5" width="12.9443483352661" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
     <col min="7" max="7" width="9.140625" customWidth="1"/>
     <col min="8" max="8" width="9.140625" customWidth="1"/>
     <col min="9" max="9" width="9.140625" customWidth="1"/>
     <col min="10" max="10" width="9.140625" customWidth="1"/>
     <col min="11" max="11" width="9.140625" customWidth="1"/>
     <col min="12" max="12" width="9.140625" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
     <col min="27" max="27" width="9.140625" customWidth="1"/>
     <col min="28" max="28" width="9.140625" customWidth="1"/>
     <col min="29" max="29" width="9.140625" customWidth="1"/>
     <col min="30" max="30" width="9.140625" customWidth="1"/>
@@ -835,206 +841,206 @@
       <c r="AV10" s="1"/>
       <c r="AW10" s="1"/>
       <c r="AX10" s="1"/>
       <c r="AY10" s="1"/>
       <c r="AZ10" s="1"/>
       <c r="BA10" s="1"/>
       <c r="BB10" s="1"/>
       <c r="BC10" s="1"/>
       <c r="BD10" s="1"/>
       <c r="BE10" s="1"/>
       <c r="BF10" s="1"/>
       <c r="BG10" s="1"/>
       <c r="BH10" s="1"/>
       <c r="BI10" s="1"/>
       <c r="BJ10" s="1"/>
       <c r="BK10" s="1"/>
       <c r="BL10" s="1"/>
       <c r="BM10" s="1"/>
       <c r="BN10" s="1"/>
       <c r="BO10" s="1"/>
       <c r="BP10" s="1"/>
       <c r="BQ10" s="1"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>19</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>20</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>23</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>24</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>24</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>31</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>31</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>31</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>23</v>
+        <v>34</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>24</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:BT13"/>
+  <dimension ref="A1:BU13"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="138.606475830078" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="7" width="22.3024425506592" customWidth="1"/>
+    <col min="1" max="1" width="139.869979858398" customWidth="1"/>
+    <col min="2" max="2" width="24.6175117492676" customWidth="1"/>
+    <col min="3" max="3" width="19.0595378875732" customWidth="1"/>
+    <col min="4" max="4" width="22.3024425506592" customWidth="1"/>
+    <col min="5" max="5" width="27.6305503845215" customWidth="1"/>
+    <col min="6" max="6" width="119.355354309082" customWidth="1"/>
+    <col min="7" max="7" width="79.7877578735352" customWidth="1"/>
     <col min="8" max="8" width="65.0319061279297" customWidth="1"/>
-    <col min="9" max="9" width="9.140625" customWidth="1"/>
+    <col min="9" max="9" width="16.7160453796387" customWidth="1"/>
     <col min="10" max="10" width="9.140625" customWidth="1"/>
     <col min="11" max="11" width="9.140625" customWidth="1"/>
     <col min="12" max="12" width="9.140625" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
     <col min="27" max="27" width="9.140625" customWidth="1"/>
     <col min="28" max="28" width="9.140625" customWidth="1"/>
     <col min="29" max="29" width="9.140625" customWidth="1"/>
     <col min="30" max="30" width="9.140625" customWidth="1"/>
     <col min="31" max="31" width="9.140625" customWidth="1"/>
     <col min="32" max="32" width="9.140625" customWidth="1"/>
     <col min="33" max="33" width="9.140625" customWidth="1"/>
     <col min="34" max="34" width="9.140625" customWidth="1"/>
@@ -1054,98 +1060,101 @@
     <col min="48" max="48" width="9.140625" customWidth="1"/>
     <col min="49" max="49" width="9.140625" customWidth="1"/>
     <col min="50" max="50" width="9.140625" customWidth="1"/>
     <col min="51" max="51" width="9.140625" customWidth="1"/>
     <col min="52" max="52" width="9.140625" customWidth="1"/>
     <col min="53" max="53" width="9.140625" customWidth="1"/>
     <col min="54" max="54" width="9.140625" customWidth="1"/>
     <col min="55" max="55" width="9.140625" customWidth="1"/>
     <col min="56" max="56" width="9.140625" customWidth="1"/>
     <col min="57" max="57" width="9.140625" customWidth="1"/>
     <col min="58" max="58" width="9.140625" customWidth="1"/>
     <col min="59" max="59" width="9.140625" customWidth="1"/>
     <col min="60" max="60" width="9.140625" customWidth="1"/>
     <col min="61" max="61" width="9.140625" customWidth="1"/>
     <col min="62" max="62" width="9.140625" customWidth="1"/>
     <col min="63" max="63" width="9.140625" customWidth="1"/>
     <col min="64" max="64" width="9.140625" customWidth="1"/>
     <col min="65" max="65" width="9.140625" customWidth="1"/>
     <col min="66" max="66" width="9.140625" customWidth="1"/>
     <col min="67" max="67" width="9.140625" customWidth="1"/>
     <col min="68" max="68" width="9.140625" customWidth="1"/>
     <col min="69" max="69" width="9.140625" customWidth="1"/>
     <col min="70" max="70" width="9.140625" customWidth="1"/>
     <col min="71" max="71" width="9.140625" customWidth="1"/>
     <col min="72" max="72" width="9.140625" customWidth="1"/>
+    <col min="73" max="73" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>36</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>37</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>38</v>
       </c>
       <c r="E10" s="1" t="s">
         <v>39</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>40</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>41</v>
       </c>
       <c r="H10" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="I10" s="1"/>
+      <c r="I10" s="1" t="s">
+        <v>43</v>
+      </c>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
       <c r="P10" s="1"/>
       <c r="Q10" s="1"/>
       <c r="R10" s="1"/>
       <c r="S10" s="1"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
       <c r="X10" s="1"/>
       <c r="Y10" s="1"/>
       <c r="Z10" s="1"/>
       <c r="AA10" s="1"/>
       <c r="AB10" s="1"/>
       <c r="AC10" s="1"/>
       <c r="AD10" s="1"/>
       <c r="AE10" s="1"/>
       <c r="AF10" s="1"/>
       <c r="AG10" s="1"/>
       <c r="AH10" s="1"/>
@@ -1165,194 +1174,204 @@
       <c r="AV10" s="1"/>
       <c r="AW10" s="1"/>
       <c r="AX10" s="1"/>
       <c r="AY10" s="1"/>
       <c r="AZ10" s="1"/>
       <c r="BA10" s="1"/>
       <c r="BB10" s="1"/>
       <c r="BC10" s="1"/>
       <c r="BD10" s="1"/>
       <c r="BE10" s="1"/>
       <c r="BF10" s="1"/>
       <c r="BG10" s="1"/>
       <c r="BH10" s="1"/>
       <c r="BI10" s="1"/>
       <c r="BJ10" s="1"/>
       <c r="BK10" s="1"/>
       <c r="BL10" s="1"/>
       <c r="BM10" s="1"/>
       <c r="BN10" s="1"/>
       <c r="BO10" s="1"/>
       <c r="BP10" s="1"/>
       <c r="BQ10" s="1"/>
       <c r="BR10" s="1"/>
       <c r="BS10" s="1"/>
       <c r="BT10" s="1"/>
+      <c r="BU10" s="1"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>44</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>45</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>46</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>47</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>48</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>49</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>45</v>
+        <v>50</v>
+      </c>
+      <c r="I11" s="0" t="s">
+        <v>50</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>50</v>
+        <v>8</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>51</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>45</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>49</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>45</v>
+        <v>50</v>
+      </c>
+      <c r="I12" s="0" t="s">
+        <v>50</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>54</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>45</v>
+        <v>55</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
+      </c>
+      <c r="I13" s="0" t="s">
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:DL11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="138.606475830078" customWidth="1"/>
-[...31 lines deleted...]
-    <col min="33" max="33" width="19.1858921051025" customWidth="1"/>
+    <col min="1" max="1" width="139.869979858398" customWidth="1"/>
+    <col min="2" max="2" width="16.4682579040527" customWidth="1"/>
+    <col min="3" max="3" width="12.2438411712646" customWidth="1"/>
+    <col min="4" max="4" width="13.7846775054932" customWidth="1"/>
+    <col min="5" max="5" width="46.6056823730469" customWidth="1"/>
+    <col min="6" max="6" width="13.4709873199463" customWidth="1"/>
+    <col min="7" max="7" width="16.8507900238037" customWidth="1"/>
+    <col min="8" max="8" width="14.5682554244995" customWidth="1"/>
+    <col min="9" max="9" width="17.7794742584229" customWidth="1"/>
+    <col min="10" max="10" width="11.8927583694458" customWidth="1"/>
+    <col min="11" max="11" width="13.7213716506958" customWidth="1"/>
+    <col min="12" max="12" width="10.6951723098755" customWidth="1"/>
+    <col min="13" max="13" width="11.2328100204468" customWidth="1"/>
+    <col min="14" max="14" width="9.140625" customWidth="1"/>
+    <col min="15" max="15" width="12.3193073272705" customWidth="1"/>
+    <col min="16" max="16" width="9.4730052947998" customWidth="1"/>
+    <col min="17" max="17" width="14.0015459060669" customWidth="1"/>
+    <col min="18" max="18" width="9.62744140625" customWidth="1"/>
+    <col min="19" max="19" width="14.1586542129517" customWidth="1"/>
+    <col min="20" max="20" width="9.140625" customWidth="1"/>
+    <col min="21" max="21" width="12.3197755813599" customWidth="1"/>
+    <col min="22" max="22" width="11.0761251449585" customWidth="1"/>
+    <col min="23" max="23" width="23.2858848571777" customWidth="1"/>
+    <col min="24" max="24" width="26.8468170166016" customWidth="1"/>
+    <col min="25" max="25" width="23.4107551574707" customWidth="1"/>
+    <col min="26" max="26" width="21.9337024688721" customWidth="1"/>
+    <col min="27" max="27" width="24.5701885223389" customWidth="1"/>
+    <col min="28" max="28" width="15.4134759902954" customWidth="1"/>
+    <col min="29" max="29" width="24.3194923400879" customWidth="1"/>
+    <col min="30" max="30" width="9.140625" customWidth="1"/>
+    <col min="31" max="31" width="11.9074773788452" customWidth="1"/>
+    <col min="32" max="32" width="27.1680431365967" customWidth="1"/>
+    <col min="33" max="33" width="16.4163856506348" customWidth="1"/>
     <col min="34" max="34" width="16.7035102844238" customWidth="1"/>
     <col min="35" max="35" width="21.8553886413574" customWidth="1"/>
-    <col min="36" max="36" width="9.62744140625" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="52" max="52" width="16.639232635498" customWidth="1"/>
+    <col min="36" max="36" width="16.8935375213623" customWidth="1"/>
+    <col min="37" max="37" width="9.46847057342529" customWidth="1"/>
+    <col min="38" max="38" width="13.0042209625244" customWidth="1"/>
+    <col min="39" max="39" width="13.9987125396729" customWidth="1"/>
+    <col min="40" max="40" width="22.8609447479248" customWidth="1"/>
+    <col min="41" max="41" width="12.0073404312134" customWidth="1"/>
+    <col min="42" max="42" width="14.0951719284058" customWidth="1"/>
+    <col min="43" max="43" width="9.140625" customWidth="1"/>
+    <col min="44" max="44" width="9.140625" customWidth="1"/>
+    <col min="45" max="45" width="16.639232635498" customWidth="1"/>
+    <col min="46" max="46" width="19.1858921051025" customWidth="1"/>
+    <col min="47" max="47" width="16.8960285186768" customWidth="1"/>
+    <col min="48" max="48" width="14.4082813262939" customWidth="1"/>
+    <col min="49" max="49" width="15.9452333450317" customWidth="1"/>
+    <col min="50" max="50" width="16.1050109863281" customWidth="1"/>
+    <col min="51" max="51" width="12.477201461792" customWidth="1"/>
+    <col min="52" max="52" width="12.0075979232788" customWidth="1"/>
     <col min="53" max="53" width="9.140625" customWidth="1"/>
     <col min="54" max="54" width="9.140625" customWidth="1"/>
     <col min="55" max="55" width="9.140625" customWidth="1"/>
     <col min="56" max="56" width="9.140625" customWidth="1"/>
     <col min="57" max="57" width="9.140625" customWidth="1"/>
     <col min="58" max="58" width="9.140625" customWidth="1"/>
     <col min="59" max="59" width="9.140625" customWidth="1"/>
     <col min="60" max="60" width="9.140625" customWidth="1"/>
     <col min="61" max="61" width="9.140625" customWidth="1"/>
     <col min="62" max="62" width="9.140625" customWidth="1"/>
     <col min="63" max="63" width="9.140625" customWidth="1"/>
     <col min="64" max="64" width="9.140625" customWidth="1"/>
     <col min="65" max="65" width="9.140625" customWidth="1"/>
     <col min="66" max="66" width="9.140625" customWidth="1"/>
     <col min="67" max="67" width="9.140625" customWidth="1"/>
     <col min="68" max="68" width="9.140625" customWidth="1"/>
     <col min="69" max="69" width="9.140625" customWidth="1"/>
     <col min="70" max="70" width="9.140625" customWidth="1"/>
     <col min="71" max="71" width="9.140625" customWidth="1"/>
     <col min="72" max="72" width="9.140625" customWidth="1"/>
     <col min="73" max="73" width="9.140625" customWidth="1"/>
     <col min="74" max="74" width="9.140625" customWidth="1"/>
     <col min="75" max="75" width="9.140625" customWidth="1"/>
     <col min="76" max="76" width="9.140625" customWidth="1"/>
     <col min="77" max="77" width="9.140625" customWidth="1"/>
@@ -1397,204 +1416,204 @@
     <col min="116" max="116" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="I10" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="J10" s="1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="K10" s="1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="L10" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="M10" s="1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="N10" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="O10" s="1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="P10" s="1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="Q10" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="R10" s="1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="S10" s="1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="T10" s="1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="U10" s="1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="V10" s="1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="W10" s="1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="X10" s="1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="Y10" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="Z10" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="AA10" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="AB10" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="AC10" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="AD10" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="AE10" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AF10" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AG10" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AH10" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="Z10" s="1" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="AI10" s="1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AJ10" s="1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="AK10" s="1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AL10" s="1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AM10" s="1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AN10" s="1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="AO10" s="1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="AP10" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AQ10" s="1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="AR10" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AS10" s="1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AT10" s="1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="AU10" s="1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AV10" s="1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AW10" s="1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AX10" s="1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AY10" s="1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AZ10" s="1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="BA10" s="1"/>
       <c r="BB10" s="1"/>
       <c r="BC10" s="1"/>
       <c r="BD10" s="1"/>
       <c r="BE10" s="1"/>
       <c r="BF10" s="1"/>
       <c r="BG10" s="1"/>
       <c r="BH10" s="1"/>
       <c r="BI10" s="1"/>
       <c r="BJ10" s="1"/>
       <c r="BK10" s="1"/>
       <c r="BL10" s="1"/>
       <c r="BM10" s="1"/>
       <c r="BN10" s="1"/>
       <c r="BO10" s="1"/>
       <c r="BP10" s="1"/>
       <c r="BQ10" s="1"/>
       <c r="BR10" s="1"/>
       <c r="BS10" s="1"/>
       <c r="BT10" s="1"/>
       <c r="BU10" s="1"/>
       <c r="BV10" s="1"/>
       <c r="BW10" s="1"/>
       <c r="BX10" s="1"/>
@@ -1619,201 +1638,204 @@
       <c r="CQ10" s="1"/>
       <c r="CR10" s="1"/>
       <c r="CS10" s="1"/>
       <c r="CT10" s="1"/>
       <c r="CU10" s="1"/>
       <c r="CV10" s="1"/>
       <c r="CW10" s="1"/>
       <c r="CX10" s="1"/>
       <c r="CY10" s="1"/>
       <c r="CZ10" s="1"/>
       <c r="DA10" s="1"/>
       <c r="DB10" s="1"/>
       <c r="DC10" s="1"/>
       <c r="DD10" s="1"/>
       <c r="DE10" s="1"/>
       <c r="DF10" s="1"/>
       <c r="DG10" s="1"/>
       <c r="DH10" s="1"/>
       <c r="DI10" s="1"/>
       <c r="DJ10" s="1"/>
       <c r="DK10" s="1"/>
       <c r="DL10" s="1"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>111</v>
+        <v>117</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>111</v>
+        <v>46</v>
       </c>
       <c r="K11" s="0" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="L11" s="0" t="s">
-        <v>111</v>
+        <v>119</v>
       </c>
       <c r="M11" s="0" t="s">
-        <v>111</v>
+        <v>120</v>
       </c>
       <c r="N11" s="0" t="s">
-        <v>111</v>
+        <v>121</v>
       </c>
       <c r="O11" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="P11" s="0" t="s">
-        <v>111</v>
+        <v>122</v>
       </c>
       <c r="Q11" s="0" t="s">
         <v>115</v>
       </c>
       <c r="R11" s="0" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="S11" s="0" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="T11" s="0" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="U11" s="0" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="V11" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="W11" s="0" t="s">
-        <v>111</v>
+        <v>123</v>
       </c>
       <c r="X11" s="0" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="Y11" s="0" t="s">
-        <v>11</v>
+        <v>115</v>
       </c>
       <c r="Z11" s="0" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="AA11" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="AB11" s="0" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="AC11" s="0" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="AD11" s="0" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="AE11" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="AF11" s="0" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
       <c r="AG11" s="0" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="AH11" s="0" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="AI11" s="0" t="s">
-        <v>111</v>
+        <v>9</v>
       </c>
       <c r="AJ11" s="0" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="AK11" s="0" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="AL11" s="0" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AM11" s="0" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
       <c r="AN11" s="0" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="AO11" s="0" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="AP11" s="0" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="AQ11" s="0" t="s">
-        <v>122</v>
+        <v>115</v>
       </c>
       <c r="AR11" s="0" t="s">
-        <v>123</v>
+        <v>115</v>
       </c>
       <c r="AS11" s="0" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="AT11" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="AU11" s="0" t="s">
-        <v>111</v>
+        <v>126</v>
       </c>
       <c r="AV11" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="AW11" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="AX11" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="AY11" s="0" t="s">
         <v>125</v>
       </c>
-      <c r="AW11" s="0" t="s">
-[...6 lines deleted...]
-        <v>111</v>
+      <c r="AZ11" s="0" t="s">
+        <v>127</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=EPPlusLicense.txt>This workbook was created with the EPPlus library, licensed to South African National Biodiversity Institute under the Polyform Noncommercial license, see https://polyformproject.org/licenses/noncommercial/1.0.0
 For more information about EPPlus, see https://epplussoftware.com/
 
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>EPPlus</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:keywords>EPPlus noncommercial use</cp:keywords>
   <dc:description>This workbook has been created with EPPlus licensed to South African National Biodiversity Institute under The Polyform Noncommercial License: See https://polyformproject.org/licenses/noncommercial/1.0.0</dc:description>
   <dc:creator>South African National Biodiversity Institute</dc:creator>
 </cp:coreProperties>