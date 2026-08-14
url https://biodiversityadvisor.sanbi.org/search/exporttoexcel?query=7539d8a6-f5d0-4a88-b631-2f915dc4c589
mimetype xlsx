--- v2 (2026-05-31)
+++ v3 (2026-08-14)
@@ -1,1048 +1,200 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
-  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet2.xml"/>
-[...1 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet4.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="text/plain" PartName="/EPPlusLicense.txt"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="INCLUSIVENAMES" sheetId="1" r:id="rId1"/>
-[...2 lines deleted...]
-    <sheet name="TAXON" sheetId="4" r:id="rId5"/>
+    <sheet name="TAXON" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="128" uniqueCount="128">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <si>
     <t>Biodiversity Advisor Search Results</t>
   </si>
   <si>
-    <t xml:space="preserve">Downloaded from Biodiversity Advisor (https://biodiversityadvisor.sanbi.org)  [Accessed (please insert date of download 5/31/2026 11:21:53 PM.</t>
+    <t xml:space="preserve">Downloaded from Biodiversity Advisor (https://biodiversityadvisor.sanbi.org)  [Accessed (please insert date of download 8/15/2026 1:07:47 AM.</t>
   </si>
   <si>
     <t>Acknowledgement and attribution</t>
   </si>
   <si>
     <t>South African National Biodiversity Institute. 2023. Available: https://biodiversityadvisor.sanbi.org</t>
   </si>
   <si>
-    <t>INC_SPECIESID</t>
-[...122 lines deleted...]
-    <t>Series Chapter</t>
+    <t>KINGDOM</t>
+  </si>
+  <si>
+    <t>PHYLUM</t>
+  </si>
+  <si>
+    <t>ORDERNAME</t>
+  </si>
+  <si>
+    <t>FAMILYNAME</t>
+  </si>
+  <si>
+    <t>GENUSNAME</t>
+  </si>
+  <si>
+    <t>GENUSID</t>
+  </si>
+  <si>
+    <t>SPECIESNAME</t>
+  </si>
+  <si>
+    <t>SUBSPECIES</t>
+  </si>
+  <si>
+    <t>VARIETY</t>
+  </si>
+  <si>
+    <t>FORMA</t>
+  </si>
+  <si>
+    <t>TAXON_PATH</t>
+  </si>
+  <si>
+    <t>Plantae</t>
+  </si>
+  <si>
+    <t>Anthophyta</t>
+  </si>
+  <si>
+    <t>Lamiales</t>
   </si>
   <si>
     <t>Lamiaceae</t>
   </si>
   <si>
-    <t>Bredenkamp, CL; Ngoepe, N</t>
-[...200 lines deleted...]
-    <t>Anthophyta</t>
+    <t>Salvia</t>
+  </si>
+  <si>
+    <t>10AA8E81-C1BD-496B-9689-F09B5EE0A17E</t>
+  </si>
+  <si>
+    <t>aurita</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
-    <t>Flowering plants: dicots (Dicotyledons: eudicots)</t>
-[...32 lines deleted...]
-    <t>False</t>
+    <t>Plantae|Anthophyta|Lamiales|Lamiaceae|Salvia|aurita</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:BP12"/>
+  <dimension ref="A1:BW11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="139.869979858398" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="9" max="9" width="9.140625" customWidth="1"/>
+    <col min="1" max="1" width="138.731414794922" customWidth="1"/>
+    <col min="2" max="2" width="12.2438411712646" customWidth="1"/>
+    <col min="3" max="3" width="14.5682554244995" customWidth="1"/>
+    <col min="4" max="4" width="14.7836008071899" customWidth="1"/>
+    <col min="5" max="5" width="14.4109058380127" customWidth="1"/>
+    <col min="6" max="6" width="44.1632919311523" customWidth="1"/>
+    <col min="7" max="7" width="16.1063327789307" customWidth="1"/>
+    <col min="8" max="8" width="14.0015459060669" customWidth="1"/>
+    <col min="9" max="9" width="9.62744140625" customWidth="1"/>
     <col min="10" max="10" width="9.140625" customWidth="1"/>
-    <col min="11" max="11" width="9.140625" customWidth="1"/>
-[...529 lines deleted...]
-    <col min="11" max="11" width="9.140625" customWidth="1"/>
+    <col min="11" max="11" width="51.9078903198242" customWidth="1"/>
     <col min="12" max="12" width="9.140625" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
     <col min="27" max="27" width="9.140625" customWidth="1"/>
     <col min="28" max="28" width="9.140625" customWidth="1"/>
     <col min="29" max="29" width="9.140625" customWidth="1"/>
     <col min="30" max="30" width="9.140625" customWidth="1"/>
     <col min="31" max="31" width="9.140625" customWidth="1"/>
     <col min="32" max="32" width="9.140625" customWidth="1"/>
     <col min="33" max="33" width="9.140625" customWidth="1"/>
     <col min="34" max="34" width="9.140625" customWidth="1"/>
     <col min="35" max="35" width="9.140625" customWidth="1"/>
     <col min="36" max="36" width="9.140625" customWidth="1"/>
@@ -1061,102 +213,108 @@
     <col min="49" max="49" width="9.140625" customWidth="1"/>
     <col min="50" max="50" width="9.140625" customWidth="1"/>
     <col min="51" max="51" width="9.140625" customWidth="1"/>
     <col min="52" max="52" width="9.140625" customWidth="1"/>
     <col min="53" max="53" width="9.140625" customWidth="1"/>
     <col min="54" max="54" width="9.140625" customWidth="1"/>
     <col min="55" max="55" width="9.140625" customWidth="1"/>
     <col min="56" max="56" width="9.140625" customWidth="1"/>
     <col min="57" max="57" width="9.140625" customWidth="1"/>
     <col min="58" max="58" width="9.140625" customWidth="1"/>
     <col min="59" max="59" width="9.140625" customWidth="1"/>
     <col min="60" max="60" width="9.140625" customWidth="1"/>
     <col min="61" max="61" width="9.140625" customWidth="1"/>
     <col min="62" max="62" width="9.140625" customWidth="1"/>
     <col min="63" max="63" width="9.140625" customWidth="1"/>
     <col min="64" max="64" width="9.140625" customWidth="1"/>
     <col min="65" max="65" width="9.140625" customWidth="1"/>
     <col min="66" max="66" width="9.140625" customWidth="1"/>
     <col min="67" max="67" width="9.140625" customWidth="1"/>
     <col min="68" max="68" width="9.140625" customWidth="1"/>
     <col min="69" max="69" width="9.140625" customWidth="1"/>
     <col min="70" max="70" width="9.140625" customWidth="1"/>
     <col min="71" max="71" width="9.140625" customWidth="1"/>
     <col min="72" max="72" width="9.140625" customWidth="1"/>
     <col min="73" max="73" width="9.140625" customWidth="1"/>
+    <col min="74" max="74" width="9.140625" customWidth="1"/>
+    <col min="75" max="75" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="s">
-        <v>35</v>
+        <v>4</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>36</v>
+        <v>5</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>37</v>
+        <v>6</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>38</v>
+        <v>7</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>39</v>
+        <v>8</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>40</v>
+        <v>9</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>41</v>
+        <v>10</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>42</v>
+        <v>11</v>
       </c>
       <c r="I10" s="1" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-      <c r="K10" s="1"/>
+        <v>12</v>
+      </c>
+      <c r="J10" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="K10" s="1" t="s">
+        <v>14</v>
+      </c>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
       <c r="P10" s="1"/>
       <c r="Q10" s="1"/>
       <c r="R10" s="1"/>
       <c r="S10" s="1"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
       <c r="X10" s="1"/>
       <c r="Y10" s="1"/>
       <c r="Z10" s="1"/>
       <c r="AA10" s="1"/>
       <c r="AB10" s="1"/>
       <c r="AC10" s="1"/>
       <c r="AD10" s="1"/>
       <c r="AE10" s="1"/>
       <c r="AF10" s="1"/>
       <c r="AG10" s="1"/>
       <c r="AH10" s="1"/>
       <c r="AI10" s="1"/>
       <c r="AJ10" s="1"/>
@@ -1175,667 +333,86 @@
       <c r="AW10" s="1"/>
       <c r="AX10" s="1"/>
       <c r="AY10" s="1"/>
       <c r="AZ10" s="1"/>
       <c r="BA10" s="1"/>
       <c r="BB10" s="1"/>
       <c r="BC10" s="1"/>
       <c r="BD10" s="1"/>
       <c r="BE10" s="1"/>
       <c r="BF10" s="1"/>
       <c r="BG10" s="1"/>
       <c r="BH10" s="1"/>
       <c r="BI10" s="1"/>
       <c r="BJ10" s="1"/>
       <c r="BK10" s="1"/>
       <c r="BL10" s="1"/>
       <c r="BM10" s="1"/>
       <c r="BN10" s="1"/>
       <c r="BO10" s="1"/>
       <c r="BP10" s="1"/>
       <c r="BQ10" s="1"/>
       <c r="BR10" s="1"/>
       <c r="BS10" s="1"/>
       <c r="BT10" s="1"/>
       <c r="BU10" s="1"/>
+      <c r="BV10" s="1"/>
+      <c r="BW10" s="1"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>44</v>
+        <v>16</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>45</v>
+        <v>17</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>46</v>
+        <v>18</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>47</v>
+        <v>19</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>48</v>
+        <v>20</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>49</v>
+        <v>21</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>50</v>
+        <v>22</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>50</v>
-[...459 lines deleted...]
-        <v>115</v>
+        <v>22</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>46</v>
+        <v>22</v>
       </c>
       <c r="K11" s="0" t="s">
-        <v>118</v>
-[...122 lines deleted...]
-        <v>127</v>
+        <v>23</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=EPPlusLicense.txt>This workbook was created with the EPPlus library, licensed to South African National Biodiversity Institute under the Polyform Noncommercial license, see https://polyformproject.org/licenses/noncommercial/1.0.0
 For more information about EPPlus, see https://epplussoftware.com/
 
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>EPPlus</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:keywords>EPPlus noncommercial use</cp:keywords>
   <dc:description>This workbook has been created with EPPlus licensed to South African National Biodiversity Institute under The Polyform Noncommercial License: See https://polyformproject.org/licenses/noncommercial/1.0.0</dc:description>
   <dc:creator>South African National Biodiversity Institute</dc:creator>
 </cp:coreProperties>