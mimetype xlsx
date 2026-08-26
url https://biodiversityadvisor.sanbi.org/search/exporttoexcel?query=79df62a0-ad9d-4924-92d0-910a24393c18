--- v0 (2026-06-05)
+++ v1 (2026-08-26)
@@ -13,51 +13,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="TAXON" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="32" uniqueCount="32">
   <si>
     <t>Biodiversity Advisor Search Results</t>
   </si>
   <si>
-    <t xml:space="preserve">Downloaded from Biodiversity Advisor (https://biodiversityadvisor.sanbi.org)  [Accessed (please insert date of download 6/5/2026 3:19:28 AM.</t>
+    <t xml:space="preserve">Downloaded from Biodiversity Advisor (https://biodiversityadvisor.sanbi.org)  [Accessed (please insert date of download 8/26/2026 4:44:25 AM.</t>
   </si>
   <si>
     <t>Acknowledgement and attribution</t>
   </si>
   <si>
     <t>South African National Biodiversity Institute. 2023. Available: https://biodiversityadvisor.sanbi.org</t>
   </si>
   <si>
     <t>LIVINGACCESSIONID</t>
   </si>
   <si>
     <t>CALCFULLNAME</t>
   </si>
   <si>
     <t>ACCESSION</t>
   </si>
   <si>
     <t>GARDENNAME</t>
   </si>
   <si>
     <t>GARDENLOCALITYNAME</t>
   </si>
   <si>
     <t>LATITUDE</t>
   </si>
@@ -164,51 +164,51 @@
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:CD11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="137.467910766602" customWidth="1"/>
+    <col min="1" max="1" width="138.731414794922" customWidth="1"/>
     <col min="2" max="2" width="21.2531261444092" customWidth="1"/>
     <col min="3" max="3" width="16.5167102813721" customWidth="1"/>
     <col min="4" max="4" width="37.6819839477539" customWidth="1"/>
     <col min="5" max="5" width="24.5663642883301" customWidth="1"/>
     <col min="6" max="6" width="11.2297506332397" customWidth="1"/>
     <col min="7" max="7" width="13.6227102279663" customWidth="1"/>
     <col min="8" max="8" width="15.9485607147217" customWidth="1"/>
     <col min="9" max="9" width="11.6959972381592" customWidth="1"/>
     <col min="10" max="10" width="9.140625" customWidth="1"/>
     <col min="11" max="11" width="14.6240816116333" customWidth="1"/>
     <col min="12" max="12" width="12.5325918197632" customWidth="1"/>
     <col min="13" max="13" width="14.6240816116333" customWidth="1"/>
     <col min="14" max="14" width="14.152681350708" customWidth="1"/>
     <col min="15" max="15" width="22.3600769042969" customWidth="1"/>
     <col min="16" max="16" width="24.198522567749" customWidth="1"/>
     <col min="17" max="17" width="19.4477939605713" customWidth="1"/>
     <col min="18" max="18" width="24.6298542022705" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>