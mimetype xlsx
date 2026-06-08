--- v0 (2026-04-06)
+++ v1 (2026-06-08)
@@ -1,2197 +1,802 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet3.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet4.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet5.xml"/>
-  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet6.xml"/>
-[...1 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet8.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="text/plain" PartName="/EPPlusLicense.txt"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="SYNONYMS" sheetId="1" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="BOTANICALRECORDS" sheetId="3" r:id="rId4"/>
+    <sheet name="COMMONNAMES" sheetId="1" r:id="rId1"/>
+    <sheet name="COMMONNAMESDISTINCT" sheetId="2" r:id="rId3"/>
+    <sheet name="TAXONDESCRIPTIONS" sheetId="3" r:id="rId4"/>
     <sheet name="SPECIMENBARCODE" sheetId="4" r:id="rId5"/>
-    <sheet name="TAXONDESCRIPTIONS" sheetId="5" r:id="rId6"/>
-[...2 lines deleted...]
-    <sheet name="TAXON" sheetId="8" r:id="rId9"/>
+    <sheet name="TAXON" sheetId="5" r:id="rId6"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="417" uniqueCount="417">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="224" uniqueCount="224">
   <si>
     <t>Biodiversity Advisor Search Results</t>
   </si>
   <si>
-    <t xml:space="preserve">Downloaded from Biodiversity Advisor (https://biodiversityadvisor.sanbi.org)  [Accessed (please insert date of download 4/6/2026 4:30:06 AM.</t>
+    <t xml:space="preserve">Downloaded from Biodiversity Advisor (https://biodiversityadvisor.sanbi.org)  [Accessed (please insert date of download 6/8/2026 6:33:45 AM.</t>
   </si>
   <si>
     <t>Acknowledgement and attribution</t>
   </si>
   <si>
     <t>South African National Biodiversity Institute. 2023. Available: https://biodiversityadvisor.sanbi.org</t>
   </si>
   <si>
+    <t>VERNACULARNAME</t>
+  </si>
+  <si>
+    <t>LANGUAGE</t>
+  </si>
+  <si>
+    <t>BIBLIO_BARCODE</t>
+  </si>
+  <si>
     <t>CALCFULLNAME</t>
   </si>
   <si>
+    <t>TAXSTATUS</t>
+  </si>
+  <si>
+    <t>COLLECTIONEVENTID</t>
+  </si>
+  <si>
+    <t>kransaalwyn</t>
+  </si>
+  <si>
+    <t>Afrikaans</t>
+  </si>
+  <si>
+    <t>Klopper, RR; Smith, GF. 2013. Asphodelaceae: Aloe. In: DA Snijman (ed.), Plants of the Greater Cape Floristic Region 2: The Extra Cape flora. Strelitzia 30: 45-48. South African National Biodiversity Institute, Pretoria.</t>
+  </si>
+  <si>
+    <t>Aloe mitriformis Mill.</t>
+  </si>
+  <si>
+    <t>Accepted name</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Phillips, EP; Smith, CA; Van Hoepen, E. 1966. Common names of South African plants. Mem. Bot. Surv. South Africa 35: 1-642. Government Printer, Pretoria.</t>
+  </si>
+  <si>
+    <t>mitre aloe</t>
+  </si>
+  <si>
+    <t>English</t>
+  </si>
+  <si>
+    <t>TEXTTITLE</t>
+  </si>
+  <si>
+    <t>TAXONTEXT</t>
+  </si>
+  <si>
+    <t>BIBLIO</t>
+  </si>
+  <si>
+    <t>COMMENTS</t>
+  </si>
+  <si>
+    <t>Diagnostic</t>
+  </si>
+  <si>
+    <t>A. mitriformis is essentially a sprawling species, with stems lying along the ground in different directions, the elongated stem being much too slender to support the heavy rosettes of leaves in an erect position. When dense groups do occur, the shorter stems may be erect, but the rosettes support each other. When on steep rock faces, or overhanging ledges, the stems hang downwards with the terminal foliate portion slightly upturned. Usually plants are found in fairly flat but rocky places. In the most robust growth forms the rosettes of leaves are sometimes nearly 2 ft. across. Marginal teeth are at first soft to firm and white near base of leaf, turning yellowish to golden upwards, but become deep brown to almost black when the stem developes and the oldest persistent leaves dry out.</t>
+  </si>
+  <si>
+    <t>Reynolds, GW. 1974. Aloes of South Africa, 3rd ed. A.A. Balkema, Cape Town. [All rights reserved]</t>
+  </si>
+  <si>
+    <t>e-Fl; PS</t>
+  </si>
+  <si>
+    <t>Some forms of this variable species approach A. arenicola very closely. The leaves of that species are copiously spotted and have whitish horny margins, while in A. perfoliata the leaves are not or sparsely spotted, and the margins are not horny. Large-leaved forms of this species bear a superficial resemblance to A. meyeri, which usually has a simple, much shorter inflorescence in which the flowers are shorter and narrower. [Published as 'Aloe perfoliata L.']</t>
+  </si>
+  <si>
+    <t>Glen, HF; Hardy, DS. 2000. Aloe. In: G Germishuizen &amp; E du Plessis (eds), Aloaceae (first part). Fl. S. Africa 5(1,1): 1-167. National Botanical Institute, Pretoria. [http://www.biodiversitylibrary.org/item/209564#page/3/mode/1up] [CC BY]</t>
+  </si>
+  <si>
+    <t>e-Fl</t>
+  </si>
+  <si>
+    <t>Distribution</t>
+  </si>
+  <si>
+    <t>The mountainous winter rainfall area of the Cape, more or less west of a line from slopes of the Rivier Zonder Einde Mountains near Genadendal (Caledon Div.) in the south, to the Bokkeveld Mountains north of Nieuwoudtville (western part of Calvinia Div.) in the north. Bain's Kloof, Du Toit's Kloof, Tulbagh Kloof; Blaauwberg (behind Milnerton), Koeberg, Riebeek Kasteel, between Mamre and Darling; Cape Deseade, Pakhuis Pass east of Clanwilliam; Van Putten's Vlei near Lambert's Bay; 4 miles north of Nieuwoudtville on road to Brandkop in the Bokkeveld Mountains.</t>
+  </si>
+  <si>
+    <t>Spoegrivier, Bokkeveld Mountains near Nieuwoudtville to Steytlerville.</t>
+  </si>
+  <si>
+    <t>Klopper, RR; Smith, GF. 2013. Asphodelaceae: Aloe. In: DA Snijman (ed.), Plants of the Greater Cape Floristic Region 2: The Extra Cape flora. Strelitzia 30: 45-48. South African National Biodiversity Institute, Pretoria. [CC BY]</t>
+  </si>
+  <si>
+    <t>Bokkeveld Mtns to Kleinmond.</t>
+  </si>
+  <si>
+    <t>Klopper, RR; Smith, GF. 2012. Asphodelaceae: Aloe L. In: J Manning &amp; P Goldblatt (eds), Plants of the Greater Cape Floristic Region 1: The Core Cape flora. Strelitzia 29: 66-70. South African National Biodiversity Institute, Pretoria. [CC BY]</t>
+  </si>
+  <si>
+    <t>Habitat</t>
+  </si>
+  <si>
+    <t>Rocky flats, slopes and cliffs.</t>
+  </si>
+  <si>
+    <t>Rocky slopes and cliffs.</t>
+  </si>
+  <si>
+    <t>Morphology</t>
+  </si>
+  <si>
+    <t>Plants mostly of untidy sprawling habit of growth. Stem up to 1-2 met. long, 4-6 cm diam., lying along the ground with the apical half foliate and ascending, branched near base, or with offshoots springing from below the foliate portion and eventually forming dense groups of rosettes, the rosettes in the most robust growth forms reaching up to 50 cm across. Leaves ovate-lanceolate, erectly spreading to somewhat incurved, very fleshy, up to 20 cm long, 10-15 cm broad; upper surface flat low down to slightly channelled upwards, glaucous-green to green, mostly without spots or lines; lower surface convex, similar in colour to the upper surface, usually with a slight keel in upper half, the keel armed with about 4-6 spines of the same shape size and colour as the upper marginal teeth; margins armed with stout deltoid teeth 4-6 mm long, 10-15 mm distant, the teeth at first pale to whitish low down, becoming yellowish to golden upwards, eventually becoming deep brown to black in old dry persistent leaf remains; apices of leaves a single or bifid spine. (Sap dries yellow.) Inflorescence 40-60 cm high, 2-5-branched from about the middle. Peduncle not sterile-bracteate below the first branch, the branches below racemes with a few deltoid-acute thin sub-scarious sterile bracts about 10 mm broad. Racemes capitate, densely flowered, usually a little broader than long, about 10 cm long and 12 cm diam., flat to slightly rounded at apex, but sometimes shortly and broadly conical. Bracts narrowly lanceolate-acuminate, thin, rather scarious 3-5-nerved, about 10 mm long, 5-6 mm broad at base. Pedicels lowest averaging 40-45 mm long, gradually shorter upwards. Perianth 40-45 mm long, cylindric-trigonous, very slightly curved, dull scarlet; outer segments free to base but slightly to tightly cohering from the base to the middle, very obscurely nerved in apical third, the apices sub-acute, slightly spreading; inner segments free to base, broader than the outer, with 3 very congested nerves forming a keel the colour of the perianth, the apices more obtuse and more spreading than the outer. Filaments filiform flattened, the 3 inner narrower and lengthening in advance of the 3 outer, with their anthers in turn at length very shortly exserted. Stigma at length very shortly (2-3 mm) exserted. Ovary green, finely 6-grooved, about 8 mm long, 2.5-3 mm diam.</t>
+  </si>
+  <si>
+    <t>Stem long, creeping, with side-shoots along its length, up to 2 m long, horizontal with terminal leaf-bearing portion erect. Leaves blue-green, erectly spreading to incurved, margins with small, white teeth that turn dark brown to yellow on old leaves. Flowers in branched, conical to capitate, densely flowered panicles, dull to bright red. (Aug.-)Dec.-Feb.</t>
+  </si>
+  <si>
+    <t>Sprawling, succulent shrublet with creeping branches to 2 m, with persistent dried leaves. Leaves blue-green, without spots, ovate-lanceolate, to 20 cm long, with 4-6 spines at tip of keel; margins with small, stout, pale to whitish, deltoid teeth, turning yellow to dark brown on old leaves. Racemes capitate, dense, branched, 40-60 cm long. Flowers dull to bright red, 40-45 mm long; stamens and stigma exserted.</t>
+  </si>
+  <si>
+    <t>SpecCit</t>
+  </si>
+  <si>
+    <t>Cape Province: Cape Div.: Blaauwberg Mountain, January 1927, N. S. Pillans-18643 in Bolus Herb.; Malmesbury Div.: Mamre hills on granite boulders, 1 February 1947, R. H. Compton 19357; between Mamre and Darling, 31 December 1932, N. S. Pillans No. 24196 in Bolus Herb.; crest of Riebeek Kasteel, February 1932, Pillans 6790-All in Bolus Herb.; Van Puttensvlei, 8 January 1950, Reynolds 5724-In Nat. Herb.</t>
+  </si>
+  <si>
+    <t>MUSEUMCODE</t>
+  </si>
+  <si>
+    <t>SPECIMENCATEGORY</t>
+  </si>
+  <si>
+    <t>COLLECTORS</t>
+  </si>
+  <si>
+    <t>FIELDNUMBER</t>
+  </si>
+  <si>
+    <t>COLLECTIONYEAR</t>
+  </si>
+  <si>
+    <t>COLLECTIONMONTH</t>
+  </si>
+  <si>
+    <t>COLLECTIONDAY</t>
+  </si>
+  <si>
+    <t>TYPECATEGORY</t>
+  </si>
+  <si>
+    <t>TYPETAXSTATUS</t>
+  </si>
+  <si>
+    <t>TYPECALCFULLNAME</t>
+  </si>
+  <si>
+    <t>IMAGEURL</t>
+  </si>
+  <si>
+    <t>SYN_SPECIESID</t>
+  </si>
+  <si>
+    <t>PRE</t>
+  </si>
+  <si>
+    <t>Herbarium voucher</t>
+  </si>
+  <si>
+    <t>Boucher, C</t>
+  </si>
+  <si>
+    <t>3550</t>
+  </si>
+  <si>
+    <t>1978</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>Pole-Evans, IB</t>
+  </si>
+  <si>
+    <t>245</t>
+  </si>
+  <si>
+    <t>1922</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>Reynolds, GW</t>
+  </si>
+  <si>
+    <t>5724</t>
+  </si>
+  <si>
+    <t>1950</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>Kerfoot, O</t>
+  </si>
+  <si>
+    <t>5792A</t>
+  </si>
+  <si>
+    <t>1967</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>K 5783</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>5674</t>
+  </si>
+  <si>
+    <t>1966</t>
+  </si>
+  <si>
+    <t>Kruger, FJ</t>
+  </si>
+  <si>
+    <t>1188</t>
+  </si>
+  <si>
+    <t>1971</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>Burgoyne, PM</t>
+  </si>
+  <si>
+    <t>0</t>
+  </si>
+  <si>
+    <t>1998</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>https://seis.sanbi.org.za/anura/default/asset.do?preview=206868</t>
+  </si>
+  <si>
+    <t>Metter</t>
+  </si>
+  <si>
+    <t>141</t>
+  </si>
+  <si>
+    <t>1916</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>Shand, J</t>
+  </si>
+  <si>
+    <t>133</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>Phillips, EP</t>
+  </si>
+  <si>
+    <t>7635</t>
+  </si>
+  <si>
+    <t>1911</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>Taylor, HC</t>
+  </si>
+  <si>
+    <t>10916</t>
+  </si>
+  <si>
+    <t>1984</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>Roux, L</t>
+  </si>
+  <si>
+    <t>1435</t>
+  </si>
+  <si>
+    <t>2005</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>Marloth, HWR</t>
+  </si>
+  <si>
+    <t>5135</t>
+  </si>
+  <si>
+    <t>NBG</t>
+  </si>
+  <si>
+    <t>Nieuwoudt, G</t>
+  </si>
+  <si>
+    <t>6556</t>
+  </si>
+  <si>
+    <t>1925</t>
+  </si>
+  <si>
+    <t>Hardy, DS</t>
+  </si>
+  <si>
+    <t>249</t>
+  </si>
+  <si>
+    <t>1960</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>7331</t>
+  </si>
+  <si>
+    <t>1915</t>
+  </si>
+  <si>
+    <t>Curator Pretoria Bot. Garden</t>
+  </si>
+  <si>
+    <t>689</t>
+  </si>
+  <si>
+    <t>1926</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>Viviers, M</t>
+  </si>
+  <si>
+    <t>1063</t>
+  </si>
+  <si>
+    <t>1983</t>
+  </si>
+  <si>
+    <t>5720</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>van Putten</t>
+  </si>
+  <si>
+    <t>13394B</t>
+  </si>
+  <si>
+    <t>1927</t>
+  </si>
+  <si>
+    <t>Hugo, L</t>
+  </si>
+  <si>
+    <t>2299</t>
+  </si>
+  <si>
+    <t>1980</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>13394 A</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>1982</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>Leach, LC</t>
+  </si>
+  <si>
+    <t>11359</t>
+  </si>
+  <si>
+    <t>1962</t>
+  </si>
+  <si>
+    <t>Smith, CA</t>
+  </si>
+  <si>
+    <t>2697</t>
+  </si>
+  <si>
+    <t>Thompson, MF</t>
+  </si>
+  <si>
+    <t>485</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>https://seis.sanbi.org.za/anura/default/asset.do?preview=199846</t>
+  </si>
+  <si>
+    <t>https://seis.sanbi.org.za/anura/default/asset.do?preview=260652</t>
+  </si>
+  <si>
+    <t>Walters, IB</t>
+  </si>
+  <si>
+    <t>196</t>
+  </si>
+  <si>
+    <t>KINGDOM</t>
+  </si>
+  <si>
+    <t>SUBKINGDOM</t>
+  </si>
+  <si>
+    <t>PHYLUM</t>
+  </si>
+  <si>
+    <t>SUBPHYLUM</t>
+  </si>
+  <si>
+    <t>GROUPNAME</t>
+  </si>
+  <si>
+    <t>CLASSNAME</t>
+  </si>
+  <si>
+    <t>SUBCLASSNAME</t>
+  </si>
+  <si>
+    <t>ORDERNAME</t>
+  </si>
+  <si>
+    <t>SUBORDERNAME</t>
+  </si>
+  <si>
+    <t>FAMILY</t>
+  </si>
+  <si>
+    <t>SUBFAMILY</t>
+  </si>
+  <si>
+    <t>TRIBE</t>
+  </si>
+  <si>
+    <t>SUBTRIBE</t>
+  </si>
+  <si>
+    <t>GENUS</t>
+  </si>
+  <si>
+    <t>SUBGENUS</t>
+  </si>
+  <si>
+    <t>SPECIES</t>
+  </si>
+  <si>
+    <t>SUBSPECIES</t>
+  </si>
+  <si>
+    <t>VARIETY</t>
+  </si>
+  <si>
+    <t>SUBVARIETY</t>
+  </si>
+  <si>
+    <t>FORMA</t>
+  </si>
+  <si>
+    <t>SUBFORMA</t>
+  </si>
+  <si>
+    <t>CULTIVAR</t>
+  </si>
+  <si>
+    <t>SPECIESAUTHORNAME</t>
+  </si>
+  <si>
+    <t>SUBSPECIESAUTHORNAME</t>
+  </si>
+  <si>
+    <t>VARIETYAUTHORNAME</t>
+  </si>
+  <si>
+    <t>FORMAAUTHORNAME</t>
+  </si>
+  <si>
+    <t>CULTIVARAUTHORNAME</t>
+  </si>
+  <si>
+    <t>NAMESTRING</t>
+  </si>
+  <si>
+    <t>PROTOLOGUECITATION</t>
+  </si>
+  <si>
+    <t>HABIT</t>
+  </si>
+  <si>
+    <t>LIFECYCLE</t>
+  </si>
+  <si>
+    <t>LIFEFORMCLASSIFICATION</t>
+  </si>
+  <si>
+    <t>PLANTHEIGHT</t>
+  </si>
+  <si>
+    <t>CALCACCEPTEDNAME</t>
+  </si>
+  <si>
+    <t>GENUSHYBRID</t>
+  </si>
+  <si>
+    <t>INVALID</t>
+  </si>
+  <si>
+    <t>LEGITIMACY</t>
+  </si>
+  <si>
     <t>NOMENCLATURENOTE</t>
   </si>
   <si>
-    <t>ACC_PROTOLOGUECITATION</t>
-[...4 lines deleted...]
-  <si>
     <t>TYPENOTE</t>
   </si>
   <si>
-    <t>CALCACCEPTEDNAME</t>
-[...14 lines deleted...]
-    <t>Aloe mitriformis Mill.</t>
+    <t>ETYMOLOGY</t>
+  </si>
+  <si>
+    <t>TOPS</t>
+  </si>
+  <si>
+    <t>IUCN</t>
+  </si>
+  <si>
+    <t>IUCNCRITERIA</t>
+  </si>
+  <si>
+    <t>OLDSPECIESCODE</t>
+  </si>
+  <si>
+    <t>FLOWERSTART</t>
+  </si>
+  <si>
+    <t>FLOWEREND</t>
+  </si>
+  <si>
+    <t>MINALTITUDE</t>
+  </si>
+  <si>
+    <t>MAXALTITUDE</t>
+  </si>
+  <si>
+    <t>SPNUMBER</t>
+  </si>
+  <si>
+    <t>HASIMAGE</t>
+  </si>
+  <si>
+    <t>Plantae</t>
+  </si>
+  <si>
+    <t>Phanerogamae</t>
+  </si>
+  <si>
+    <t>Anthophyta</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> </t>
+  </si>
+  <si>
+    <t>Flowering plants: monocots (Monocotyledons)</t>
+  </si>
+  <si>
+    <t>Asparagales</t>
+  </si>
+  <si>
+    <t>Asphodelaceae</t>
+  </si>
+  <si>
+    <t>Alooideae</t>
+  </si>
+  <si>
+    <t>Aloe</t>
+  </si>
+  <si>
+    <t>mitriformis</t>
+  </si>
+  <si>
+    <t>Mill.</t>
+  </si>
+  <si>
+    <t>Gard. Dict., ed. 8: n. 1 (1768)</t>
+  </si>
+  <si>
+    <t>Succulent; Herb; Dwarf shrub</t>
+  </si>
+  <si>
+    <t>Perennial</t>
+  </si>
+  <si>
+    <t>acc</t>
   </si>
   <si>
     <t>nom.illegit., nom.cons.prop.</t>
   </si>
   <si>
-    <t>Gard. Dict., ed. 8: n. 1 (1768)</t>
-[...4 lines deleted...]
-  <si>
     <t>Type: Plate published in Dillenius (1732: Fig. 19, t. 17) (typ. cons. prop.)</t>
   </si>
   <si>
-    <t>7ba98159-0898-4062-8742-eb6f1f214c80</t>
-[...1157 lines deleted...]
-    <t>Flowering plants: monocots (Monocotyledons)</t>
+    <t>51966</t>
+  </si>
+  <si>
+    <t>75</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
-    <t>75</t>
-[...7 lines deleted...]
-  <si>
     <t>True</t>
-  </si>
-[...16 lines deleted...]
-    <t>Asphodelaceae</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...808 lines deleted...]
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:BR14"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="137.467910766602" customWidth="1"/>
-    <col min="2" max="2" width="16.9591541290283" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5" max="5" width="12.3162364959717" customWidth="1"/>
+    <col min="2" max="2" width="12.3162364959717" customWidth="1"/>
+    <col min="3" max="3" width="209.367584228516" customWidth="1"/>
+    <col min="4" max="4" width="21.0227165222168" customWidth="1"/>
+    <col min="5" max="5" width="16.9591541290283" customWidth="1"/>
     <col min="6" max="6" width="22.5282649993896" customWidth="1"/>
     <col min="7" max="7" width="9.140625" customWidth="1"/>
     <col min="8" max="8" width="9.140625" customWidth="1"/>
     <col min="9" max="9" width="9.140625" customWidth="1"/>
     <col min="10" max="10" width="9.140625" customWidth="1"/>
     <col min="11" max="11" width="9.140625" customWidth="1"/>
     <col min="12" max="12" width="9.140625" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
     <col min="27" max="27" width="9.140625" customWidth="1"/>
     <col min="28" max="28" width="9.140625" customWidth="1"/>
     <col min="29" max="29" width="9.140625" customWidth="1"/>
     <col min="30" max="30" width="9.140625" customWidth="1"/>
@@ -2240,63 +845,63 @@
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D10" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="C10" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E10" s="1" t="s">
-        <v>72</v>
+        <v>8</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>73</v>
+        <v>9</v>
       </c>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
       <c r="P10" s="1"/>
       <c r="Q10" s="1"/>
       <c r="R10" s="1"/>
       <c r="S10" s="1"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
       <c r="X10" s="1"/>
       <c r="Y10" s="1"/>
       <c r="Z10" s="1"/>
       <c r="AA10" s="1"/>
       <c r="AB10" s="1"/>
       <c r="AC10" s="1"/>
       <c r="AD10" s="1"/>
@@ -2321,3999 +926,134 @@
       <c r="AW10" s="1"/>
       <c r="AX10" s="1"/>
       <c r="AY10" s="1"/>
       <c r="AZ10" s="1"/>
       <c r="BA10" s="1"/>
       <c r="BB10" s="1"/>
       <c r="BC10" s="1"/>
       <c r="BD10" s="1"/>
       <c r="BE10" s="1"/>
       <c r="BF10" s="1"/>
       <c r="BG10" s="1"/>
       <c r="BH10" s="1"/>
       <c r="BI10" s="1"/>
       <c r="BJ10" s="1"/>
       <c r="BK10" s="1"/>
       <c r="BL10" s="1"/>
       <c r="BM10" s="1"/>
       <c r="BN10" s="1"/>
       <c r="BO10" s="1"/>
       <c r="BP10" s="1"/>
       <c r="BQ10" s="1"/>
       <c r="BR10" s="1"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B11" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="C11" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="D11" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="B11" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F11" s="0" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B12" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="C12" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="B12" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="B13" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="C13" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="D13" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="B13" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="B14" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="C14" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="D14" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="B14" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-[...3864 lines deleted...]
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:BM12"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="137.467910766602" customWidth="1"/>
     <col min="2" max="2" width="9.140625" customWidth="1"/>
     <col min="3" max="3" width="9.140625" customWidth="1"/>
     <col min="4" max="4" width="9.140625" customWidth="1"/>
     <col min="5" max="5" width="9.140625" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
     <col min="7" max="7" width="9.140625" customWidth="1"/>
     <col min="8" max="8" width="9.140625" customWidth="1"/>
     <col min="9" max="9" width="9.140625" customWidth="1"/>
     <col min="10" max="10" width="9.140625" customWidth="1"/>
     <col min="11" max="11" width="9.140625" customWidth="1"/>
     <col min="12" max="12" width="9.140625" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
@@ -6366,51 +1106,51 @@
     <col min="65" max="65" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="s">
-        <v>70</v>
+        <v>4</v>
       </c>
       <c r="B10" s="1"/>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
       <c r="P10" s="1"/>
       <c r="Q10" s="1"/>
       <c r="R10" s="1"/>
       <c r="S10" s="1"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
       <c r="X10" s="1"/>
       <c r="Y10" s="1"/>
@@ -6435,123 +1175,1793 @@
       <c r="AR10" s="1"/>
       <c r="AS10" s="1"/>
       <c r="AT10" s="1"/>
       <c r="AU10" s="1"/>
       <c r="AV10" s="1"/>
       <c r="AW10" s="1"/>
       <c r="AX10" s="1"/>
       <c r="AY10" s="1"/>
       <c r="AZ10" s="1"/>
       <c r="BA10" s="1"/>
       <c r="BB10" s="1"/>
       <c r="BC10" s="1"/>
       <c r="BD10" s="1"/>
       <c r="BE10" s="1"/>
       <c r="BF10" s="1"/>
       <c r="BG10" s="1"/>
       <c r="BH10" s="1"/>
       <c r="BI10" s="1"/>
       <c r="BJ10" s="1"/>
       <c r="BK10" s="1"/>
       <c r="BL10" s="1"/>
       <c r="BM10" s="1"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>75</v>
+        <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>79</v>
+        <v>17</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1:BQ21"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="137.467910766602" customWidth="1"/>
+    <col min="2" max="2" width="12.666654586792" customWidth="1"/>
+    <col min="3" max="3" width="256" customWidth="1"/>
+    <col min="4" max="4" width="230.549911499023" customWidth="1"/>
+    <col min="5" max="5" width="12.9443483352661" customWidth="1"/>
+    <col min="6" max="6" width="9.140625" customWidth="1"/>
+    <col min="7" max="7" width="9.140625" customWidth="1"/>
+    <col min="8" max="8" width="9.140625" customWidth="1"/>
+    <col min="9" max="9" width="9.140625" customWidth="1"/>
+    <col min="10" max="10" width="9.140625" customWidth="1"/>
+    <col min="11" max="11" width="9.140625" customWidth="1"/>
+    <col min="12" max="12" width="9.140625" customWidth="1"/>
+    <col min="13" max="13" width="9.140625" customWidth="1"/>
+    <col min="14" max="14" width="9.140625" customWidth="1"/>
+    <col min="15" max="15" width="9.140625" customWidth="1"/>
+    <col min="16" max="16" width="9.140625" customWidth="1"/>
+    <col min="17" max="17" width="9.140625" customWidth="1"/>
+    <col min="18" max="18" width="9.140625" customWidth="1"/>
+    <col min="19" max="19" width="9.140625" customWidth="1"/>
+    <col min="20" max="20" width="9.140625" customWidth="1"/>
+    <col min="21" max="21" width="9.140625" customWidth="1"/>
+    <col min="22" max="22" width="9.140625" customWidth="1"/>
+    <col min="23" max="23" width="9.140625" customWidth="1"/>
+    <col min="24" max="24" width="9.140625" customWidth="1"/>
+    <col min="25" max="25" width="9.140625" customWidth="1"/>
+    <col min="26" max="26" width="9.140625" customWidth="1"/>
+    <col min="27" max="27" width="9.140625" customWidth="1"/>
+    <col min="28" max="28" width="9.140625" customWidth="1"/>
+    <col min="29" max="29" width="9.140625" customWidth="1"/>
+    <col min="30" max="30" width="9.140625" customWidth="1"/>
+    <col min="31" max="31" width="9.140625" customWidth="1"/>
+    <col min="32" max="32" width="9.140625" customWidth="1"/>
+    <col min="33" max="33" width="9.140625" customWidth="1"/>
+    <col min="34" max="34" width="9.140625" customWidth="1"/>
+    <col min="35" max="35" width="9.140625" customWidth="1"/>
+    <col min="36" max="36" width="9.140625" customWidth="1"/>
+    <col min="37" max="37" width="9.140625" customWidth="1"/>
+    <col min="38" max="38" width="9.140625" customWidth="1"/>
+    <col min="39" max="39" width="9.140625" customWidth="1"/>
+    <col min="40" max="40" width="9.140625" customWidth="1"/>
+    <col min="41" max="41" width="9.140625" customWidth="1"/>
+    <col min="42" max="42" width="9.140625" customWidth="1"/>
+    <col min="43" max="43" width="9.140625" customWidth="1"/>
+    <col min="44" max="44" width="9.140625" customWidth="1"/>
+    <col min="45" max="45" width="9.140625" customWidth="1"/>
+    <col min="46" max="46" width="9.140625" customWidth="1"/>
+    <col min="47" max="47" width="9.140625" customWidth="1"/>
+    <col min="48" max="48" width="9.140625" customWidth="1"/>
+    <col min="49" max="49" width="9.140625" customWidth="1"/>
+    <col min="50" max="50" width="9.140625" customWidth="1"/>
+    <col min="51" max="51" width="9.140625" customWidth="1"/>
+    <col min="52" max="52" width="9.140625" customWidth="1"/>
+    <col min="53" max="53" width="9.140625" customWidth="1"/>
+    <col min="54" max="54" width="9.140625" customWidth="1"/>
+    <col min="55" max="55" width="9.140625" customWidth="1"/>
+    <col min="56" max="56" width="9.140625" customWidth="1"/>
+    <col min="57" max="57" width="9.140625" customWidth="1"/>
+    <col min="58" max="58" width="9.140625" customWidth="1"/>
+    <col min="59" max="59" width="9.140625" customWidth="1"/>
+    <col min="60" max="60" width="9.140625" customWidth="1"/>
+    <col min="61" max="61" width="9.140625" customWidth="1"/>
+    <col min="62" max="62" width="9.140625" customWidth="1"/>
+    <col min="63" max="63" width="9.140625" customWidth="1"/>
+    <col min="64" max="64" width="9.140625" customWidth="1"/>
+    <col min="65" max="65" width="9.140625" customWidth="1"/>
+    <col min="66" max="66" width="9.140625" customWidth="1"/>
+    <col min="67" max="67" width="9.140625" customWidth="1"/>
+    <col min="68" max="68" width="9.140625" customWidth="1"/>
+    <col min="69" max="69" width="9.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="0" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="0" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="0" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="0" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="1"/>
+      <c r="G10" s="1"/>
+      <c r="H10" s="1"/>
+      <c r="I10" s="1"/>
+      <c r="J10" s="1"/>
+      <c r="K10" s="1"/>
+      <c r="L10" s="1"/>
+      <c r="M10" s="1"/>
+      <c r="N10" s="1"/>
+      <c r="O10" s="1"/>
+      <c r="P10" s="1"/>
+      <c r="Q10" s="1"/>
+      <c r="R10" s="1"/>
+      <c r="S10" s="1"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+      <c r="X10" s="1"/>
+      <c r="Y10" s="1"/>
+      <c r="Z10" s="1"/>
+      <c r="AA10" s="1"/>
+      <c r="AB10" s="1"/>
+      <c r="AC10" s="1"/>
+      <c r="AD10" s="1"/>
+      <c r="AE10" s="1"/>
+      <c r="AF10" s="1"/>
+      <c r="AG10" s="1"/>
+      <c r="AH10" s="1"/>
+      <c r="AI10" s="1"/>
+      <c r="AJ10" s="1"/>
+      <c r="AK10" s="1"/>
+      <c r="AL10" s="1"/>
+      <c r="AM10" s="1"/>
+      <c r="AN10" s="1"/>
+      <c r="AO10" s="1"/>
+      <c r="AP10" s="1"/>
+      <c r="AQ10" s="1"/>
+      <c r="AR10" s="1"/>
+      <c r="AS10" s="1"/>
+      <c r="AT10" s="1"/>
+      <c r="AU10" s="1"/>
+      <c r="AV10" s="1"/>
+      <c r="AW10" s="1"/>
+      <c r="AX10" s="1"/>
+      <c r="AY10" s="1"/>
+      <c r="AZ10" s="1"/>
+      <c r="BA10" s="1"/>
+      <c r="BB10" s="1"/>
+      <c r="BC10" s="1"/>
+      <c r="BD10" s="1"/>
+      <c r="BE10" s="1"/>
+      <c r="BF10" s="1"/>
+      <c r="BG10" s="1"/>
+      <c r="BH10" s="1"/>
+      <c r="BI10" s="1"/>
+      <c r="BJ10" s="1"/>
+      <c r="BK10" s="1"/>
+      <c r="BL10" s="1"/>
+      <c r="BM10" s="1"/>
+      <c r="BN10" s="1"/>
+      <c r="BO10" s="1"/>
+      <c r="BP10" s="1"/>
+      <c r="BQ10" s="1"/>
+    </row>
+    <row r="11">
+      <c r="A11" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="B11" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="C11" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="D11" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="E11" s="0" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="B12" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="C12" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="D12" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="E12" s="0" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="B13" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="C13" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="D13" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="B14" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="C14" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="D14" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E14" s="0" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="B15" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="C15" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="D15" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="E15" s="0" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="B16" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="C16" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="D16" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E16" s="0" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="B17" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="C17" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="D17" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="E17" s="0" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="B18" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="C18" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="D18" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="B19" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="C19" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="D19" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E19" s="0" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="B20" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="C20" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="D20" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="E20" s="0" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="B21" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="C21" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="D21" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="E21" s="0" t="s">
+        <v>26</v>
+      </c>
+    </row>
+  </sheetData>
+  <headerFooter/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1:BX41"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="137.467910766602" customWidth="1"/>
+    <col min="2" max="2" width="21.9820461273193" customWidth="1"/>
+    <col min="3" max="3" width="27.6844139099121" customWidth="1"/>
+    <col min="4" max="4" width="16.4186573028564" customWidth="1"/>
+    <col min="5" max="5" width="18.9249477386475" customWidth="1"/>
+    <col min="6" max="6" width="21.1659736633301" customWidth="1"/>
+    <col min="7" max="7" width="17.8236141204834" customWidth="1"/>
+    <col min="8" max="8" width="16.8503913879395" customWidth="1"/>
+    <col min="9" max="9" width="17.5667171478271" customWidth="1"/>
+    <col min="10" max="10" width="21.3445873260498" customWidth="1"/>
+    <col min="11" max="11" width="63.0541000366211" customWidth="1"/>
+    <col min="12" max="12" width="17.1655139923096" customWidth="1"/>
+    <col min="13" max="13" width="9.140625" customWidth="1"/>
+    <col min="14" max="14" width="9.140625" customWidth="1"/>
+    <col min="15" max="15" width="9.140625" customWidth="1"/>
+    <col min="16" max="16" width="9.140625" customWidth="1"/>
+    <col min="17" max="17" width="9.140625" customWidth="1"/>
+    <col min="18" max="18" width="9.140625" customWidth="1"/>
+    <col min="19" max="19" width="9.140625" customWidth="1"/>
+    <col min="20" max="20" width="9.140625" customWidth="1"/>
+    <col min="21" max="21" width="9.140625" customWidth="1"/>
+    <col min="22" max="22" width="9.140625" customWidth="1"/>
+    <col min="23" max="23" width="9.140625" customWidth="1"/>
+    <col min="24" max="24" width="9.140625" customWidth="1"/>
+    <col min="25" max="25" width="9.140625" customWidth="1"/>
+    <col min="26" max="26" width="9.140625" customWidth="1"/>
+    <col min="27" max="27" width="9.140625" customWidth="1"/>
+    <col min="28" max="28" width="9.140625" customWidth="1"/>
+    <col min="29" max="29" width="9.140625" customWidth="1"/>
+    <col min="30" max="30" width="9.140625" customWidth="1"/>
+    <col min="31" max="31" width="9.140625" customWidth="1"/>
+    <col min="32" max="32" width="9.140625" customWidth="1"/>
+    <col min="33" max="33" width="9.140625" customWidth="1"/>
+    <col min="34" max="34" width="9.140625" customWidth="1"/>
+    <col min="35" max="35" width="9.140625" customWidth="1"/>
+    <col min="36" max="36" width="9.140625" customWidth="1"/>
+    <col min="37" max="37" width="9.140625" customWidth="1"/>
+    <col min="38" max="38" width="9.140625" customWidth="1"/>
+    <col min="39" max="39" width="9.140625" customWidth="1"/>
+    <col min="40" max="40" width="9.140625" customWidth="1"/>
+    <col min="41" max="41" width="9.140625" customWidth="1"/>
+    <col min="42" max="42" width="9.140625" customWidth="1"/>
+    <col min="43" max="43" width="9.140625" customWidth="1"/>
+    <col min="44" max="44" width="9.140625" customWidth="1"/>
+    <col min="45" max="45" width="9.140625" customWidth="1"/>
+    <col min="46" max="46" width="9.140625" customWidth="1"/>
+    <col min="47" max="47" width="9.140625" customWidth="1"/>
+    <col min="48" max="48" width="9.140625" customWidth="1"/>
+    <col min="49" max="49" width="9.140625" customWidth="1"/>
+    <col min="50" max="50" width="9.140625" customWidth="1"/>
+    <col min="51" max="51" width="9.140625" customWidth="1"/>
+    <col min="52" max="52" width="9.140625" customWidth="1"/>
+    <col min="53" max="53" width="9.140625" customWidth="1"/>
+    <col min="54" max="54" width="9.140625" customWidth="1"/>
+    <col min="55" max="55" width="9.140625" customWidth="1"/>
+    <col min="56" max="56" width="9.140625" customWidth="1"/>
+    <col min="57" max="57" width="9.140625" customWidth="1"/>
+    <col min="58" max="58" width="9.140625" customWidth="1"/>
+    <col min="59" max="59" width="9.140625" customWidth="1"/>
+    <col min="60" max="60" width="9.140625" customWidth="1"/>
+    <col min="61" max="61" width="9.140625" customWidth="1"/>
+    <col min="62" max="62" width="9.140625" customWidth="1"/>
+    <col min="63" max="63" width="9.140625" customWidth="1"/>
+    <col min="64" max="64" width="9.140625" customWidth="1"/>
+    <col min="65" max="65" width="9.140625" customWidth="1"/>
+    <col min="66" max="66" width="9.140625" customWidth="1"/>
+    <col min="67" max="67" width="9.140625" customWidth="1"/>
+    <col min="68" max="68" width="9.140625" customWidth="1"/>
+    <col min="69" max="69" width="9.140625" customWidth="1"/>
+    <col min="70" max="70" width="9.140625" customWidth="1"/>
+    <col min="71" max="71" width="9.140625" customWidth="1"/>
+    <col min="72" max="72" width="9.140625" customWidth="1"/>
+    <col min="73" max="73" width="9.140625" customWidth="1"/>
+    <col min="74" max="74" width="9.140625" customWidth="1"/>
+    <col min="75" max="75" width="9.140625" customWidth="1"/>
+    <col min="76" max="76" width="9.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="0" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="0" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="0" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="0" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="F10" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="H10" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="I10" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="J10" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="K10" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="L10" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="M10" s="1"/>
+      <c r="N10" s="1"/>
+      <c r="O10" s="1"/>
+      <c r="P10" s="1"/>
+      <c r="Q10" s="1"/>
+      <c r="R10" s="1"/>
+      <c r="S10" s="1"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+      <c r="X10" s="1"/>
+      <c r="Y10" s="1"/>
+      <c r="Z10" s="1"/>
+      <c r="AA10" s="1"/>
+      <c r="AB10" s="1"/>
+      <c r="AC10" s="1"/>
+      <c r="AD10" s="1"/>
+      <c r="AE10" s="1"/>
+      <c r="AF10" s="1"/>
+      <c r="AG10" s="1"/>
+      <c r="AH10" s="1"/>
+      <c r="AI10" s="1"/>
+      <c r="AJ10" s="1"/>
+      <c r="AK10" s="1"/>
+      <c r="AL10" s="1"/>
+      <c r="AM10" s="1"/>
+      <c r="AN10" s="1"/>
+      <c r="AO10" s="1"/>
+      <c r="AP10" s="1"/>
+      <c r="AQ10" s="1"/>
+      <c r="AR10" s="1"/>
+      <c r="AS10" s="1"/>
+      <c r="AT10" s="1"/>
+      <c r="AU10" s="1"/>
+      <c r="AV10" s="1"/>
+      <c r="AW10" s="1"/>
+      <c r="AX10" s="1"/>
+      <c r="AY10" s="1"/>
+      <c r="AZ10" s="1"/>
+      <c r="BA10" s="1"/>
+      <c r="BB10" s="1"/>
+      <c r="BC10" s="1"/>
+      <c r="BD10" s="1"/>
+      <c r="BE10" s="1"/>
+      <c r="BF10" s="1"/>
+      <c r="BG10" s="1"/>
+      <c r="BH10" s="1"/>
+      <c r="BI10" s="1"/>
+      <c r="BJ10" s="1"/>
+      <c r="BK10" s="1"/>
+      <c r="BL10" s="1"/>
+      <c r="BM10" s="1"/>
+      <c r="BN10" s="1"/>
+      <c r="BO10" s="1"/>
+      <c r="BP10" s="1"/>
+      <c r="BQ10" s="1"/>
+      <c r="BR10" s="1"/>
+      <c r="BS10" s="1"/>
+      <c r="BT10" s="1"/>
+      <c r="BU10" s="1"/>
+      <c r="BV10" s="1"/>
+      <c r="BW10" s="1"/>
+      <c r="BX10" s="1"/>
+    </row>
+    <row r="11">
+      <c r="A11" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="B11" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="C11" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="D11" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E11" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="F11" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="G11" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="H11" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I11" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J11" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="K11" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="B12" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="C12" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="D12" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="E12" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="F12" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="G12" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="H12" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I12" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J12" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="K12" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="B13" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="C13" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="D13" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="F13" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="G13" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="H13" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I13" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J13" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="K13" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="B14" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="C14" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="D14" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="E14" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="F14" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="G14" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="H14" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I14" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J14" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="K14" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="B15" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="C15" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="D15" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="E15" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="F15" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="G15" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="H15" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I15" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J15" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="K15" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="B16" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="C16" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="D16" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="E16" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="F16" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="G16" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="H16" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I16" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J16" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="K16" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="B17" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="C17" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="D17" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="E17" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="F17" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="G17" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="H17" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I17" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J17" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="K17" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="B18" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="C18" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="D18" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="H18" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I18" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J18" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="K18" s="0" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="B19" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="C19" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="D19" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="E19" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="F19" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="G19" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="H19" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I19" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J19" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="K19" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="B20" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="C20" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="D20" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E20" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="F20" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="G20" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="H20" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I20" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J20" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="K20" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="B21" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="C21" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="D21" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="E21" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="F21" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="H21" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I21" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J21" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="K21" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="B22" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="C22" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="D22" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E22" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="F22" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="G22" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="H22" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I22" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J22" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="K22" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="B23" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="C23" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="D23" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="G23" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="H23" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I23" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J23" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="K23" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="B24" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="C24" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="D24" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E24" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="F24" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="G24" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="H24" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I24" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J24" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="K24" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="B25" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="C25" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="D25" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="E25" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="F25" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="H25" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I25" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J25" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="K25" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="0" t="s">
+        <v>111</v>
+      </c>
+      <c r="B26" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="C26" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="D26" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E26" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="F26" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="G26" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="H26" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I26" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J26" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="K26" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="B27" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="C27" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="D27" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="G27" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="H27" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I27" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J27" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="K27" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="B28" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="C28" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="D28" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F28" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="G28" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="H28" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I28" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J28" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="K28" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="B29" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="C29" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="D29" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="H29" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I29" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J29" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="K29" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="B30" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="C30" s="0" t="s">
+        <v>121</v>
+      </c>
+      <c r="D30" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E30" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F30" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="G30" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="H30" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I30" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J30" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="K30" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="B31" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="C31" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="D31" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="E31" s="0" t="s">
+        <v>127</v>
+      </c>
+      <c r="F31" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="G31" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="H31" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I31" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J31" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="K31" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="B32" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="C32" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="D32" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="E32" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="F32" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="G32" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="H32" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I32" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J32" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="K32" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="B33" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="C33" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="D33" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="E33" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="F33" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="G33" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="H33" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I33" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J33" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="K33" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="B34" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="C34" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="D34" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="E34" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="F34" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="G34" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="H34" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I34" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J34" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="K34" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="B35" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="C35" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="D35" s="0" t="s">
+        <v>137</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="H35" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I35" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J35" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="K35" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="B36" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="C36" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="D36" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="E36" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>140</v>
+      </c>
+      <c r="H36" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I36" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J36" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="K36" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="B37" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="C37" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="D37" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>143</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="G37" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="H37" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I37" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J37" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="K37" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="B38" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="C38" s="0" t="s">
+        <v>144</v>
+      </c>
+      <c r="D38" s="0" t="s">
+        <v>145</v>
+      </c>
+      <c r="E38" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F38" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="G38" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="H38" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I38" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J38" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="K38" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="B39" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="C39" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="D39" s="0" t="s">
+        <v>147</v>
+      </c>
+      <c r="E39" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="F39" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="G39" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="H39" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I39" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J39" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="K39" s="0" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="B40" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="C40" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="D40" s="0" t="s">
+        <v>147</v>
+      </c>
+      <c r="E40" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="F40" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="G40" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="H40" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I40" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J40" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="K40" s="0" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="B41" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="C41" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="D41" s="0" t="s">
+        <v>152</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="G41" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="H41" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="I41" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="J41" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="K41" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+  </sheetData>
+  <headerFooter/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:DL11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="137.467910766602" customWidth="1"/>
-    <col min="2" max="2" width="11.9074773788452" customWidth="1"/>
-[...31 lines deleted...]
-    <col min="34" max="34" width="13.0042209625244" customWidth="1"/>
+    <col min="2" max="2" width="16.4682579040527" customWidth="1"/>
+    <col min="3" max="3" width="12.2438411712646" customWidth="1"/>
+    <col min="4" max="4" width="13.7846775054932" customWidth="1"/>
+    <col min="5" max="5" width="44.0214462280273" customWidth="1"/>
+    <col min="6" max="6" width="13.4709873199463" customWidth="1"/>
+    <col min="7" max="7" width="16.8507900238037" customWidth="1"/>
+    <col min="8" max="8" width="14.5682554244995" customWidth="1"/>
+    <col min="9" max="9" width="17.7794742584229" customWidth="1"/>
+    <col min="10" max="10" width="16.3981781005859" customWidth="1"/>
+    <col min="11" max="11" width="12.6890964508057" customWidth="1"/>
+    <col min="12" max="12" width="9.140625" customWidth="1"/>
+    <col min="13" max="13" width="11.2328100204468" customWidth="1"/>
+    <col min="14" max="14" width="9.140625" customWidth="1"/>
+    <col min="15" max="15" width="12.3193073272705" customWidth="1"/>
+    <col min="16" max="16" width="12.0347166061401" customWidth="1"/>
+    <col min="17" max="17" width="14.0015459060669" customWidth="1"/>
+    <col min="18" max="18" width="9.62744140625" customWidth="1"/>
+    <col min="19" max="19" width="14.1586542129517" customWidth="1"/>
+    <col min="20" max="20" width="9.140625" customWidth="1"/>
+    <col min="21" max="21" width="12.3197755813599" customWidth="1"/>
+    <col min="22" max="22" width="11.0761251449585" customWidth="1"/>
+    <col min="23" max="23" width="23.2858848571777" customWidth="1"/>
+    <col min="24" max="24" width="26.8468170166016" customWidth="1"/>
+    <col min="25" max="25" width="23.4107551574707" customWidth="1"/>
+    <col min="26" max="26" width="21.9337024688721" customWidth="1"/>
+    <col min="27" max="27" width="24.5701885223389" customWidth="1"/>
+    <col min="28" max="28" width="15.4134759902954" customWidth="1"/>
+    <col min="29" max="29" width="29.4035549163818" customWidth="1"/>
+    <col min="30" max="30" width="28.7624225616455" customWidth="1"/>
+    <col min="31" max="31" width="11.9074773788452" customWidth="1"/>
+    <col min="32" max="32" width="27.1680431365967" customWidth="1"/>
+    <col min="33" max="33" width="16.4163856506348" customWidth="1"/>
+    <col min="34" max="34" width="21.0227165222168" customWidth="1"/>
     <col min="35" max="35" width="21.8553886413574" customWidth="1"/>
-    <col min="36" max="36" width="9.62744140625" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="52" max="52" width="16.639232635498" customWidth="1"/>
+    <col min="36" max="36" width="16.8935375213623" customWidth="1"/>
+    <col min="37" max="37" width="9.46847057342529" customWidth="1"/>
+    <col min="38" max="38" width="13.0042209625244" customWidth="1"/>
+    <col min="39" max="39" width="13.9987125396729" customWidth="1"/>
+    <col min="40" max="40" width="27.463171005249" customWidth="1"/>
+    <col min="41" max="41" width="70.5589447021484" customWidth="1"/>
+    <col min="42" max="42" width="14.0951719284058" customWidth="1"/>
+    <col min="43" max="43" width="9.140625" customWidth="1"/>
+    <col min="44" max="44" width="9.140625" customWidth="1"/>
+    <col min="45" max="45" width="16.639232635498" customWidth="1"/>
+    <col min="46" max="46" width="19.1858921051025" customWidth="1"/>
+    <col min="47" max="47" width="16.8960285186768" customWidth="1"/>
+    <col min="48" max="48" width="14.4082813262939" customWidth="1"/>
+    <col min="49" max="49" width="15.9452333450317" customWidth="1"/>
+    <col min="50" max="50" width="16.1050109863281" customWidth="1"/>
+    <col min="51" max="51" width="12.477201461792" customWidth="1"/>
+    <col min="52" max="52" width="12.0075979232788" customWidth="1"/>
     <col min="53" max="53" width="9.140625" customWidth="1"/>
     <col min="54" max="54" width="9.140625" customWidth="1"/>
     <col min="55" max="55" width="9.140625" customWidth="1"/>
     <col min="56" max="56" width="9.140625" customWidth="1"/>
     <col min="57" max="57" width="9.140625" customWidth="1"/>
     <col min="58" max="58" width="9.140625" customWidth="1"/>
     <col min="59" max="59" width="9.140625" customWidth="1"/>
     <col min="60" max="60" width="9.140625" customWidth="1"/>
     <col min="61" max="61" width="9.140625" customWidth="1"/>
     <col min="62" max="62" width="9.140625" customWidth="1"/>
     <col min="63" max="63" width="9.140625" customWidth="1"/>
     <col min="64" max="64" width="9.140625" customWidth="1"/>
     <col min="65" max="65" width="9.140625" customWidth="1"/>
     <col min="66" max="66" width="9.140625" customWidth="1"/>
     <col min="67" max="67" width="9.140625" customWidth="1"/>
     <col min="68" max="68" width="9.140625" customWidth="1"/>
     <col min="69" max="69" width="9.140625" customWidth="1"/>
     <col min="70" max="70" width="9.140625" customWidth="1"/>
     <col min="71" max="71" width="9.140625" customWidth="1"/>
     <col min="72" max="72" width="9.140625" customWidth="1"/>
     <col min="73" max="73" width="9.140625" customWidth="1"/>
     <col min="74" max="74" width="9.140625" customWidth="1"/>
     <col min="75" max="75" width="9.140625" customWidth="1"/>
     <col min="76" max="76" width="9.140625" customWidth="1"/>
     <col min="77" max="77" width="9.140625" customWidth="1"/>
@@ -6596,204 +3006,204 @@
     <col min="116" max="116" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="s">
-        <v>354</v>
+        <v>153</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>355</v>
+        <v>154</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>8</v>
+        <v>155</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>356</v>
+        <v>156</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>357</v>
+        <v>157</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>358</v>
+        <v>158</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>359</v>
+        <v>159</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>360</v>
+        <v>160</v>
       </c>
       <c r="I10" s="1" t="s">
-        <v>361</v>
+        <v>161</v>
       </c>
       <c r="J10" s="1" t="s">
-        <v>362</v>
+        <v>162</v>
       </c>
       <c r="K10" s="1" t="s">
-        <v>363</v>
+        <v>163</v>
       </c>
       <c r="L10" s="1" t="s">
-        <v>364</v>
+        <v>164</v>
       </c>
       <c r="M10" s="1" t="s">
-        <v>365</v>
+        <v>165</v>
       </c>
       <c r="N10" s="1" t="s">
-        <v>366</v>
+        <v>166</v>
       </c>
       <c r="O10" s="1" t="s">
-        <v>367</v>
+        <v>167</v>
       </c>
       <c r="P10" s="1" t="s">
-        <v>368</v>
+        <v>168</v>
       </c>
       <c r="Q10" s="1" t="s">
-        <v>369</v>
+        <v>169</v>
       </c>
       <c r="R10" s="1" t="s">
-        <v>370</v>
+        <v>170</v>
       </c>
       <c r="S10" s="1" t="s">
-        <v>371</v>
+        <v>171</v>
       </c>
       <c r="T10" s="1" t="s">
-        <v>372</v>
+        <v>172</v>
       </c>
       <c r="U10" s="1" t="s">
-        <v>373</v>
+        <v>173</v>
       </c>
       <c r="V10" s="1" t="s">
-        <v>374</v>
+        <v>174</v>
       </c>
       <c r="W10" s="1" t="s">
-        <v>375</v>
+        <v>175</v>
       </c>
       <c r="X10" s="1" t="s">
-        <v>376</v>
+        <v>176</v>
       </c>
       <c r="Y10" s="1" t="s">
-        <v>4</v>
+        <v>177</v>
       </c>
       <c r="Z10" s="1" t="s">
-        <v>5</v>
+        <v>178</v>
       </c>
       <c r="AA10" s="1" t="s">
-        <v>377</v>
+        <v>179</v>
       </c>
       <c r="AB10" s="1" t="s">
-        <v>378</v>
+        <v>180</v>
       </c>
       <c r="AC10" s="1" t="s">
-        <v>379</v>
+        <v>181</v>
       </c>
       <c r="AD10" s="1" t="s">
-        <v>380</v>
+        <v>182</v>
       </c>
       <c r="AE10" s="1" t="s">
-        <v>381</v>
+        <v>183</v>
       </c>
       <c r="AF10" s="1" t="s">
-        <v>382</v>
+        <v>184</v>
       </c>
       <c r="AG10" s="1" t="s">
-        <v>383</v>
+        <v>185</v>
       </c>
       <c r="AH10" s="1" t="s">
         <v>7</v>
       </c>
       <c r="AI10" s="1" t="s">
-        <v>9</v>
+        <v>186</v>
       </c>
       <c r="AJ10" s="1" t="s">
-        <v>384</v>
+        <v>187</v>
       </c>
       <c r="AK10" s="1" t="s">
-        <v>385</v>
+        <v>188</v>
       </c>
       <c r="AL10" s="1" t="s">
-        <v>386</v>
+        <v>8</v>
       </c>
       <c r="AM10" s="1" t="s">
-        <v>387</v>
+        <v>189</v>
       </c>
       <c r="AN10" s="1" t="s">
-        <v>388</v>
+        <v>190</v>
       </c>
       <c r="AO10" s="1" t="s">
-        <v>389</v>
+        <v>191</v>
       </c>
       <c r="AP10" s="1" t="s">
-        <v>390</v>
+        <v>192</v>
       </c>
       <c r="AQ10" s="1" t="s">
-        <v>391</v>
+        <v>193</v>
       </c>
       <c r="AR10" s="1" t="s">
-        <v>392</v>
+        <v>194</v>
       </c>
       <c r="AS10" s="1" t="s">
-        <v>393</v>
+        <v>195</v>
       </c>
       <c r="AT10" s="1" t="s">
-        <v>394</v>
+        <v>196</v>
       </c>
       <c r="AU10" s="1" t="s">
-        <v>395</v>
+        <v>197</v>
       </c>
       <c r="AV10" s="1" t="s">
-        <v>396</v>
+        <v>198</v>
       </c>
       <c r="AW10" s="1" t="s">
-        <v>397</v>
+        <v>199</v>
       </c>
       <c r="AX10" s="1" t="s">
-        <v>398</v>
+        <v>200</v>
       </c>
       <c r="AY10" s="1" t="s">
-        <v>399</v>
+        <v>201</v>
       </c>
       <c r="AZ10" s="1" t="s">
-        <v>400</v>
+        <v>202</v>
       </c>
       <c r="BA10" s="1"/>
       <c r="BB10" s="1"/>
       <c r="BC10" s="1"/>
       <c r="BD10" s="1"/>
       <c r="BE10" s="1"/>
       <c r="BF10" s="1"/>
       <c r="BG10" s="1"/>
       <c r="BH10" s="1"/>
       <c r="BI10" s="1"/>
       <c r="BJ10" s="1"/>
       <c r="BK10" s="1"/>
       <c r="BL10" s="1"/>
       <c r="BM10" s="1"/>
       <c r="BN10" s="1"/>
       <c r="BO10" s="1"/>
       <c r="BP10" s="1"/>
       <c r="BQ10" s="1"/>
       <c r="BR10" s="1"/>
       <c r="BS10" s="1"/>
       <c r="BT10" s="1"/>
       <c r="BU10" s="1"/>
       <c r="BV10" s="1"/>
       <c r="BW10" s="1"/>
       <c r="BX10" s="1"/>
@@ -6818,204 +3228,204 @@
       <c r="CQ10" s="1"/>
       <c r="CR10" s="1"/>
       <c r="CS10" s="1"/>
       <c r="CT10" s="1"/>
       <c r="CU10" s="1"/>
       <c r="CV10" s="1"/>
       <c r="CW10" s="1"/>
       <c r="CX10" s="1"/>
       <c r="CY10" s="1"/>
       <c r="CZ10" s="1"/>
       <c r="DA10" s="1"/>
       <c r="DB10" s="1"/>
       <c r="DC10" s="1"/>
       <c r="DD10" s="1"/>
       <c r="DE10" s="1"/>
       <c r="DF10" s="1"/>
       <c r="DG10" s="1"/>
       <c r="DH10" s="1"/>
       <c r="DI10" s="1"/>
       <c r="DJ10" s="1"/>
       <c r="DK10" s="1"/>
       <c r="DL10" s="1"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>401</v>
+        <v>203</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>402</v>
+        <v>204</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>401</v>
+        <v>205</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>403</v>
+        <v>206</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>404</v>
+        <v>207</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>401</v>
+        <v>206</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>401</v>
+        <v>206</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>401</v>
+        <v>208</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>401</v>
+        <v>206</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>401</v>
+        <v>209</v>
       </c>
       <c r="K11" s="0" t="s">
-        <v>405</v>
+        <v>210</v>
       </c>
       <c r="L11" s="0" t="s">
-        <v>406</v>
+        <v>206</v>
       </c>
       <c r="M11" s="0" t="s">
-        <v>401</v>
+        <v>206</v>
       </c>
       <c r="N11" s="0" t="s">
-        <v>401</v>
+        <v>211</v>
       </c>
       <c r="O11" s="0" t="s">
-        <v>348</v>
+        <v>206</v>
       </c>
       <c r="P11" s="0" t="s">
-        <v>401</v>
+        <v>212</v>
       </c>
       <c r="Q11" s="0" t="s">
-        <v>401</v>
+        <v>206</v>
       </c>
       <c r="R11" s="0" t="s">
-        <v>401</v>
+        <v>206</v>
       </c>
       <c r="S11" s="0" t="s">
-        <v>401</v>
+        <v>206</v>
       </c>
       <c r="T11" s="0" t="s">
-        <v>401</v>
+        <v>206</v>
       </c>
       <c r="U11" s="0" t="s">
-        <v>401</v>
+        <v>206</v>
       </c>
       <c r="V11" s="0" t="s">
-        <v>109</v>
+        <v>206</v>
       </c>
       <c r="W11" s="0" t="s">
-        <v>401</v>
+        <v>213</v>
       </c>
       <c r="X11" s="0" t="s">
-        <v>407</v>
+        <v>206</v>
       </c>
       <c r="Y11" s="0" t="s">
-        <v>14</v>
+        <v>206</v>
       </c>
       <c r="Z11" s="0" t="s">
-        <v>401</v>
+        <v>206</v>
       </c>
       <c r="AA11" s="0" t="s">
-        <v>408</v>
+        <v>206</v>
       </c>
       <c r="AB11" s="0" t="s">
-        <v>409</v>
+        <v>206</v>
       </c>
       <c r="AC11" s="0" t="s">
-        <v>401</v>
+        <v>214</v>
       </c>
       <c r="AD11" s="0" t="s">
-        <v>410</v>
+        <v>215</v>
       </c>
       <c r="AE11" s="0" t="s">
-        <v>401</v>
+        <v>216</v>
       </c>
       <c r="AF11" s="0" t="s">
-        <v>116</v>
+        <v>206</v>
       </c>
       <c r="AG11" s="0" t="s">
-        <v>411</v>
+        <v>206</v>
       </c>
       <c r="AH11" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="AI11" s="0" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="AJ11" s="0" t="s">
-        <v>401</v>
+        <v>206</v>
       </c>
       <c r="AK11" s="0" t="s">
-        <v>401</v>
+        <v>206</v>
       </c>
       <c r="AL11" s="0" t="s">
-        <v>401</v>
+        <v>217</v>
       </c>
       <c r="AM11" s="0" t="s">
-        <v>401</v>
+        <v>206</v>
       </c>
       <c r="AN11" s="0" t="s">
-        <v>411</v>
+        <v>218</v>
       </c>
       <c r="AO11" s="0" t="s">
-        <v>401</v>
+        <v>219</v>
       </c>
       <c r="AP11" s="0" t="s">
-        <v>401</v>
+        <v>206</v>
       </c>
       <c r="AQ11" s="0" t="s">
-        <v>401</v>
+        <v>206</v>
       </c>
       <c r="AR11" s="0" t="s">
-        <v>412</v>
+        <v>206</v>
       </c>
       <c r="AS11" s="0" t="s">
-        <v>413</v>
+        <v>206</v>
       </c>
       <c r="AT11" s="0" t="s">
-        <v>401</v>
+        <v>220</v>
       </c>
       <c r="AU11" s="0" t="s">
-        <v>414</v>
+        <v>62</v>
       </c>
       <c r="AV11" s="0" t="s">
-        <v>401</v>
+        <v>67</v>
       </c>
       <c r="AW11" s="0" t="s">
-        <v>415</v>
+        <v>221</v>
       </c>
       <c r="AX11" s="0" t="s">
-        <v>401</v>
+        <v>222</v>
       </c>
       <c r="AY11" s="0" t="s">
-        <v>416</v>
+        <v>220</v>
       </c>
       <c r="AZ11" s="0" t="s">
-        <v>401</v>
+        <v>223</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=EPPlusLicense.txt>This workbook was created with the EPPlus library, licensed to South African National Biodiversity Institute under the Polyform Noncommercial license, see https://polyformproject.org/licenses/noncommercial/1.0.0
 For more information about EPPlus, see https://epplussoftware.com/
 
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>EPPlus</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:keywords>EPPlus noncommercial use</cp:keywords>
   <dc:description>This workbook has been created with EPPlus licensed to South African National Biodiversity Institute under The Polyform Noncommercial License: See https://polyformproject.org/licenses/noncommercial/1.0.0</dc:description>
   <dc:creator>South African National Biodiversity Institute</dc:creator>
 </cp:coreProperties>