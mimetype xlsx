--- v1 (2026-06-08)
+++ v2 (2026-06-09)
@@ -21,51 +21,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="COMMONNAMES" sheetId="1" r:id="rId1"/>
     <sheet name="COMMONNAMESDISTINCT" sheetId="2" r:id="rId3"/>
     <sheet name="TAXONDESCRIPTIONS" sheetId="3" r:id="rId4"/>
     <sheet name="SPECIMENBARCODE" sheetId="4" r:id="rId5"/>
     <sheet name="TAXON" sheetId="5" r:id="rId6"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="224" uniqueCount="224">
   <si>
     <t>Biodiversity Advisor Search Results</t>
   </si>
   <si>
-    <t xml:space="preserve">Downloaded from Biodiversity Advisor (https://biodiversityadvisor.sanbi.org)  [Accessed (please insert date of download 6/8/2026 6:33:45 AM.</t>
+    <t xml:space="preserve">Downloaded from Biodiversity Advisor (https://biodiversityadvisor.sanbi.org)  [Accessed (please insert date of download 6/9/2026 7:15:52 PM.</t>
   </si>
   <si>
     <t>Acknowledgement and attribution</t>
   </si>
   <si>
     <t>South African National Biodiversity Institute. 2023. Available: https://biodiversityadvisor.sanbi.org</t>
   </si>
   <si>
     <t>VERNACULARNAME</t>
   </si>
   <si>
     <t>LANGUAGE</t>
   </si>
   <si>
     <t>BIBLIO_BARCODE</t>
   </si>
   <si>
     <t>CALCFULLNAME</t>
   </si>
   <si>
     <t>TAXSTATUS</t>
   </si>
   <si>
     <t>COLLECTIONEVENTID</t>
   </si>
@@ -748,51 +748,51 @@
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:BR14"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="137.467910766602" customWidth="1"/>
+    <col min="1" max="1" width="137.342971801758" customWidth="1"/>
     <col min="2" max="2" width="12.3162364959717" customWidth="1"/>
     <col min="3" max="3" width="209.367584228516" customWidth="1"/>
     <col min="4" max="4" width="21.0227165222168" customWidth="1"/>
     <col min="5" max="5" width="16.9591541290283" customWidth="1"/>
     <col min="6" max="6" width="22.5282649993896" customWidth="1"/>
     <col min="7" max="7" width="9.140625" customWidth="1"/>
     <col min="8" max="8" width="9.140625" customWidth="1"/>
     <col min="9" max="9" width="9.140625" customWidth="1"/>
     <col min="10" max="10" width="9.140625" customWidth="1"/>
     <col min="11" max="11" width="9.140625" customWidth="1"/>
     <col min="12" max="12" width="9.140625" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
@@ -1017,51 +1017,51 @@
         <v>16</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>13</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>14</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:BM12"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="137.467910766602" customWidth="1"/>
+    <col min="1" max="1" width="137.342971801758" customWidth="1"/>
     <col min="2" max="2" width="9.140625" customWidth="1"/>
     <col min="3" max="3" width="9.140625" customWidth="1"/>
     <col min="4" max="4" width="9.140625" customWidth="1"/>
     <col min="5" max="5" width="9.140625" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
     <col min="7" max="7" width="9.140625" customWidth="1"/>
     <col min="8" max="8" width="9.140625" customWidth="1"/>
     <col min="9" max="9" width="9.140625" customWidth="1"/>
     <col min="10" max="10" width="9.140625" customWidth="1"/>
     <col min="11" max="11" width="9.140625" customWidth="1"/>
     <col min="12" max="12" width="9.140625" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
@@ -1196,51 +1196,51 @@
       <c r="BM10" s="1"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:BQ21"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="137.467910766602" customWidth="1"/>
+    <col min="1" max="1" width="137.342971801758" customWidth="1"/>
     <col min="2" max="2" width="12.666654586792" customWidth="1"/>
     <col min="3" max="3" width="256" customWidth="1"/>
     <col min="4" max="4" width="230.549911499023" customWidth="1"/>
     <col min="5" max="5" width="12.9443483352661" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
     <col min="7" max="7" width="9.140625" customWidth="1"/>
     <col min="8" max="8" width="9.140625" customWidth="1"/>
     <col min="9" max="9" width="9.140625" customWidth="1"/>
     <col min="10" max="10" width="9.140625" customWidth="1"/>
     <col min="11" max="11" width="9.140625" customWidth="1"/>
     <col min="12" max="12" width="9.140625" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
@@ -1568,51 +1568,51 @@
         <v>43</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>44</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:BX41"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="137.467910766602" customWidth="1"/>
+    <col min="1" max="1" width="137.342971801758" customWidth="1"/>
     <col min="2" max="2" width="21.9820461273193" customWidth="1"/>
     <col min="3" max="3" width="27.6844139099121" customWidth="1"/>
     <col min="4" max="4" width="16.4186573028564" customWidth="1"/>
     <col min="5" max="5" width="18.9249477386475" customWidth="1"/>
     <col min="6" max="6" width="21.1659736633301" customWidth="1"/>
     <col min="7" max="7" width="17.8236141204834" customWidth="1"/>
     <col min="8" max="8" width="16.8503913879395" customWidth="1"/>
     <col min="9" max="9" width="17.5667171478271" customWidth="1"/>
     <col min="10" max="10" width="21.3445873260498" customWidth="1"/>
     <col min="11" max="11" width="63.0541000366211" customWidth="1"/>
     <col min="12" max="12" width="17.1655139923096" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
@@ -2866,51 +2866,51 @@
         <v>15</v>
       </c>
       <c r="I41" s="0" t="s">
         <v>15</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K41" s="0" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:DL11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="137.467910766602" customWidth="1"/>
+    <col min="1" max="1" width="137.342971801758" customWidth="1"/>
     <col min="2" max="2" width="16.4682579040527" customWidth="1"/>
     <col min="3" max="3" width="12.2438411712646" customWidth="1"/>
     <col min="4" max="4" width="13.7846775054932" customWidth="1"/>
     <col min="5" max="5" width="44.0214462280273" customWidth="1"/>
     <col min="6" max="6" width="13.4709873199463" customWidth="1"/>
     <col min="7" max="7" width="16.8507900238037" customWidth="1"/>
     <col min="8" max="8" width="14.5682554244995" customWidth="1"/>
     <col min="9" max="9" width="17.7794742584229" customWidth="1"/>
     <col min="10" max="10" width="16.3981781005859" customWidth="1"/>
     <col min="11" max="11" width="12.6890964508057" customWidth="1"/>
     <col min="12" max="12" width="9.140625" customWidth="1"/>
     <col min="13" max="13" width="11.2328100204468" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="12.3193073272705" customWidth="1"/>
     <col min="16" max="16" width="12.0347166061401" customWidth="1"/>
     <col min="17" max="17" width="14.0015459060669" customWidth="1"/>
     <col min="18" max="18" width="9.62744140625" customWidth="1"/>
     <col min="19" max="19" width="14.1586542129517" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="12.3197755813599" customWidth="1"/>
     <col min="22" max="22" width="11.0761251449585" customWidth="1"/>
     <col min="23" max="23" width="23.2858848571777" customWidth="1"/>
     <col min="24" max="24" width="26.8468170166016" customWidth="1"/>
     <col min="25" max="25" width="23.4107551574707" customWidth="1"/>
     <col min="26" max="26" width="21.9337024688721" customWidth="1"/>