--- v0 (2026-04-04)
+++ v1 (2026-06-08)
@@ -13,51 +13,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="TAXON" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="29">
   <si>
     <t>Biodiversity Advisor Search Results</t>
   </si>
   <si>
-    <t xml:space="preserve">Downloaded from Biodiversity Advisor (https://biodiversityadvisor.sanbi.org)  [Accessed (please insert date of download 4/4/2026 12:05:49 PM.</t>
+    <t xml:space="preserve">Downloaded from Biodiversity Advisor (https://biodiversityadvisor.sanbi.org)  [Accessed (please insert date of download 6/8/2026 6:41:39 PM.</t>
   </si>
   <si>
     <t>Acknowledgement and attribution</t>
   </si>
   <si>
     <t>South African National Biodiversity Institute. 2023. Available: https://biodiversityadvisor.sanbi.org</t>
   </si>
   <si>
     <t>LIVINGACCESSIONID</t>
   </si>
   <si>
     <t>CALCFULLNAME</t>
   </si>
   <si>
     <t>ACCESSION</t>
   </si>
   <si>
     <t>GARDENNAME</t>
   </si>
   <si>
     <t>GARDENLOCALITYNAME</t>
   </si>
   <si>
     <t>LATITUDE</t>
   </si>
@@ -155,51 +155,51 @@
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:CD11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="138.606475830078" customWidth="1"/>
+    <col min="1" max="1" width="137.342971801758" customWidth="1"/>
     <col min="2" max="2" width="34.912425994873" customWidth="1"/>
     <col min="3" max="3" width="16.9361228942871" customWidth="1"/>
     <col min="4" max="4" width="38.1747131347656" customWidth="1"/>
     <col min="5" max="5" width="24.5663642883301" customWidth="1"/>
     <col min="6" max="6" width="11.2297506332397" customWidth="1"/>
     <col min="7" max="7" width="13.6227102279663" customWidth="1"/>
     <col min="8" max="8" width="15.9485607147217" customWidth="1"/>
     <col min="9" max="9" width="11.6959972381592" customWidth="1"/>
     <col min="10" max="10" width="9.140625" customWidth="1"/>
     <col min="11" max="11" width="14.6240816116333" customWidth="1"/>
     <col min="12" max="12" width="12.5325918197632" customWidth="1"/>
     <col min="13" max="13" width="14.6240816116333" customWidth="1"/>
     <col min="14" max="14" width="14.152681350708" customWidth="1"/>
     <col min="15" max="15" width="22.3600769042969" customWidth="1"/>
     <col min="16" max="16" width="24.198522567749" customWidth="1"/>
     <col min="17" max="17" width="19.4477939605713" customWidth="1"/>
     <col min="18" max="18" width="16.5764427185059" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>