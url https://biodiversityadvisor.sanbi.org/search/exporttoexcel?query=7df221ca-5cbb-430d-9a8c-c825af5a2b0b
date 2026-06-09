--- v1 (2026-06-08)
+++ v2 (2026-06-09)
@@ -1,141 +1,1113 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet2.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet3.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet4.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="text/plain" PartName="/EPPlusLicense.txt"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="TAXON" sheetId="1" r:id="rId1"/>
+    <sheet name="TAXONDESCRIPTIONS" sheetId="1" r:id="rId1"/>
+    <sheet name="LITERATURE" sheetId="2" r:id="rId3"/>
+    <sheet name="SPECIMENBARCODE" sheetId="3" r:id="rId4"/>
+    <sheet name="TAXON" sheetId="4" r:id="rId5"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="29">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="351" uniqueCount="351">
   <si>
     <t>Biodiversity Advisor Search Results</t>
   </si>
   <si>
-    <t xml:space="preserve">Downloaded from Biodiversity Advisor (https://biodiversityadvisor.sanbi.org)  [Accessed (please insert date of download 6/8/2026 6:41:39 PM.</t>
+    <t xml:space="preserve">Downloaded from Biodiversity Advisor (https://biodiversityadvisor.sanbi.org)  [Accessed (please insert date of download 6/9/2026 7:14:01 PM.</t>
   </si>
   <si>
     <t>Acknowledgement and attribution</t>
   </si>
   <si>
     <t>South African National Biodiversity Institute. 2023. Available: https://biodiversityadvisor.sanbi.org</t>
   </si>
   <si>
-    <t>LIVINGACCESSIONID</t>
-[...1 lines deleted...]
-  <si>
     <t>CALCFULLNAME</t>
   </si>
   <si>
-    <t>ACCESSION</t>
-[...47 lines deleted...]
-    <t>ecb6d9ed-da63-40b5-a2e5-2360ac8c8f11</t>
+    <t>TEXTTITLE</t>
+  </si>
+  <si>
+    <t>TAXONTEXT</t>
+  </si>
+  <si>
+    <t>BIBLIO</t>
+  </si>
+  <si>
+    <t>COMMENTS</t>
   </si>
   <si>
     <t>Strumaria spiralis (L'Her.) W.T.Aiton</t>
   </si>
   <si>
-    <t>GKAR-101-1993</t>
-[...5 lines deleted...]
-    <t>INR 4:</t>
+    <t>Diagnostic</t>
+  </si>
+  <si>
+    <t>The species is distinguished by the funnel-shaped flowers, a perigone tube to which the filaments are decurrent and inner stamens which are adnate to the somewhat stout style for approximately 1 mm. The seeds are comma-shaped in outline due to the presence of a short curved hook. Other species of Strumaria also have stamens which are adnate to the style, but never only the inner whorl.</t>
+  </si>
+  <si>
+    <t>Snijman, DA. 1994. Systematics of Hessea, Strumaria and Carpolyza (Amaryllideae:Amaryllidaceae). Contr. Bolus Herb. 16: 2-158. [All rights reserved]</t>
+  </si>
+  <si>
+    <t>e-Fl; PS</t>
+  </si>
+  <si>
+    <t>Distribution</t>
+  </si>
+  <si>
+    <t>This slender species is limited to the south-western Cape, southern Cape and margins of the Little Karoo.</t>
+  </si>
+  <si>
+    <t>Habitat</t>
+  </si>
+  <si>
+    <t>The species occupy a range of habitats: flats, slopes or rock crevices; either in loam, sand or limestone; but always in areas that remain seasonally moist in winter. The associated vegetation varies from fynbos, renosterbos to marginal succulent veld of the Little Karoo. The populations are localised, either small when confined to rocky sites or forming extensive patches on open flats.</t>
+  </si>
+  <si>
+    <t>Morphology</t>
+  </si>
+  <si>
+    <t>Bulb solitary, subglobose, 5-14 mm diam., with thinly fibrous greyish-brown outer tunics, whitish and fleshy within; neck slender, up to 75 mm long. Leaves well developed or rarely absent at anthesis, 4-6, with only 1-4 exserted at a time, spreading, straight or curled, filiform, hemiterete, 30-150 x 1 mm, glabrous, shiny green, subtended by a non-amplexicaul prophyll; cataphyll lacking; seedling glabrous. Inflorescence sparse, up to 65 mm across; scape slender, 25-210 mm long, 0.5-1.0 mm diam., spirally twisted and reddish brown basally, otherwise suberect, stiff and green; persisting and remaining green for several months after seed-release; spathe valves linear-lanceolate, 5-20 x 1-2 mm; bracteoles not visible. Flowers 1-5, slightly spreading, funnel-shaped, pure white or flushed with pink abaxially, occasionally greenish yellow in the throat, buff-coloured when withered, sometimes scented; with the innermost flowers of the cymes often aborting; pedicels ascending, filiform, 5-50 mm long, green. Tepals connate basally into a tube 3-4 mm long, expanding gradually upwards to 2.5-3.0 mm across at the throat, spreading, oblong-lanceolate, 7-14 x 2.0-3.5 mm. Stamens 6, suberect, only shortly exserted from the perigone tube; filaments separate, 3-5 mm long, decurrent for about 2-3 mm from the middle to the base of the perigone tube, with the inner whorl basally adnate to the style for up to 1 mm, subulate; anthers subcentrifixed, 2 mm long and pale yellow before opening; pollen cream-coloured. Ovary 1.5-2.0 mm diam., green, with 1-6 ovules per locule. Style up to 5 mm long, only shortly exserted beyond the perigone tube, triquetrous, stout, with nectar collecting in the sinuses between the style and inner filaments; stigma trifid. Seeds 3-4 mm diam., more or less ovoid, obtusely hooked, covered with stomata.</t>
+  </si>
+  <si>
+    <t>Bulbous geophyte, 5-15(-27) cm. Leaves 4-6, spreading, filiform. Flowers 1-4, small, erect, funnel-shaped, white to pink, scape wiry, spirally twisted below, persisting after fruiting.</t>
+  </si>
+  <si>
+    <t>Snijman, DA. 2012. Amaryllidaceae. In: J Manning &amp; P Goldblatt (eds), Plants of the Greater Cape Floristic Region 1: The Core Cape flora. Strelitzia 29: 53-62. South African National Biodiversity Institute, Pretoria. [CC BY]</t>
+  </si>
+  <si>
+    <t>e-Fl</t>
+  </si>
+  <si>
+    <t>SPECIESID</t>
+  </si>
+  <si>
+    <t>LITERATUREPRINTYEAR</t>
+  </si>
+  <si>
+    <t>REFERENCE_TYPE</t>
+  </si>
+  <si>
+    <t>LITERATURETITLE</t>
+  </si>
+  <si>
+    <t>LITERATURENAMESTRING</t>
+  </si>
+  <si>
+    <t>LITERATUREADDINFO</t>
+  </si>
+  <si>
+    <t>LITERATUREPUBLISHER</t>
+  </si>
+  <si>
+    <t>DOI</t>
+  </si>
+  <si>
+    <t>REFERENCEURL</t>
+  </si>
+  <si>
+    <t>7df221ca-5cbb-430d-9a8c-c825af5a2b0b</t>
+  </si>
+  <si>
+    <t>2021</t>
+  </si>
+  <si>
+    <t>Periodical/Journal</t>
+  </si>
+  <si>
+    <t>The correct author citation for taxa in Strumaria and changes to subgenera in Strumaria and Hessea (Amaryllidaceae: Amaryllideae), with a synopsis of the actinomorphic flowered genera of subtribe Strumariinae</t>
+  </si>
+  <si>
+    <t>Snijman, DA; Manning, JC</t>
+  </si>
+  <si>
+    <t>Bothalia - African Biodiversity &amp; Conservation 51(2),a91-5</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>http://dx.doi.org/10.38201/btha.abc.v51.i2.9</t>
+  </si>
+  <si>
+    <t>2016</t>
+  </si>
+  <si>
+    <t>Book</t>
+  </si>
+  <si>
+    <t>The Amaryllidaceae of southern Africa</t>
+  </si>
+  <si>
+    <t>Duncan, GD</t>
+  </si>
+  <si>
+    <t>Umdaus Press, Pretoria</t>
+  </si>
+  <si>
+    <t>2012</t>
+  </si>
+  <si>
+    <t>Series Chapter</t>
+  </si>
+  <si>
+    <t>Amaryllidaceae</t>
+  </si>
+  <si>
+    <t>Snijman, DA</t>
+  </si>
+  <si>
+    <t>In: J Manning &amp; P Goldblatt (eds), Plants of the Greater Cape Floristic Region 1: The Core Cape flora. Strelitzia 29: 53-62</t>
+  </si>
+  <si>
+    <t>South African National Biodiversity Institute, Pretoria</t>
+  </si>
+  <si>
+    <t>2001</t>
+  </si>
+  <si>
+    <t>Phylogeny of Amaryllidaceae tribe Amaryllideae based on nrDNA ITS sequences and morphology</t>
+  </si>
+  <si>
+    <t>Meerow, AW; Snijman, DA</t>
+  </si>
+  <si>
+    <t>American Journal of Botany 88(12)2321-2330</t>
+  </si>
+  <si>
+    <t>1994</t>
+  </si>
+  <si>
+    <t>Systematics of Hessea, Strumaria and Carpolyza (Amaryllideae:Amaryllidaceae)</t>
+  </si>
+  <si>
+    <t>Contributions from the Bolus Herbarium 16: 2-158</t>
+  </si>
+  <si>
+    <t>1811</t>
+  </si>
+  <si>
+    <t>Hortus Kewensis, Vol. 2, 2 ed.</t>
+  </si>
+  <si>
+    <t>Aiton, WT</t>
+  </si>
+  <si>
+    <t>Longman, London</t>
+  </si>
+  <si>
+    <t>MUSEUMCODE</t>
+  </si>
+  <si>
+    <t>SPECIMENCATEGORY</t>
+  </si>
+  <si>
+    <t>COLLECTORS</t>
+  </si>
+  <si>
+    <t>FIELDNUMBER</t>
+  </si>
+  <si>
+    <t>COLLECTIONYEAR</t>
+  </si>
+  <si>
+    <t>COLLECTIONMONTH</t>
+  </si>
+  <si>
+    <t>COLLECTIONDAY</t>
+  </si>
+  <si>
+    <t>TYPECATEGORY</t>
+  </si>
+  <si>
+    <t>TYPETAXSTATUS</t>
+  </si>
+  <si>
+    <t>TYPECALCFULLNAME</t>
+  </si>
+  <si>
+    <t>IMAGEURL</t>
+  </si>
+  <si>
+    <t>SYN_SPECIESID</t>
+  </si>
+  <si>
+    <t>PRE</t>
+  </si>
+  <si>
+    <t>Herbarium voucher</t>
+  </si>
+  <si>
+    <t>Vlok, JHJ</t>
+  </si>
+  <si>
+    <t>1010</t>
+  </si>
+  <si>
+    <t>1985</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>236fd5e2-91c5-4495-b9e3-a71c7fb46688</t>
+  </si>
+  <si>
+    <t>SAM</t>
+  </si>
+  <si>
+    <t>Stokoe, TP</t>
+  </si>
+  <si>
+    <t>s.n.</t>
+  </si>
+  <si>
+    <t>1946</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>GHPG$</t>
+  </si>
+  <si>
+    <t>Palmer, PA</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>1996</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>Solly, J</t>
+  </si>
+  <si>
+    <t>1942</t>
+  </si>
+  <si>
+    <t>Brown, PJ</t>
+  </si>
+  <si>
+    <t>569</t>
+  </si>
+  <si>
+    <t>1988</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>NBG</t>
+  </si>
+  <si>
+    <t>Martin, BE</t>
+  </si>
+  <si>
+    <t>351</t>
+  </si>
+  <si>
+    <t>1950</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>Taylor, HC</t>
+  </si>
+  <si>
+    <t>4892</t>
+  </si>
+  <si>
+    <t>1963</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>Van Zijl, H</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>Helme, NA</t>
+  </si>
+  <si>
+    <t>2692</t>
+  </si>
+  <si>
+    <t>2003</t>
+  </si>
+  <si>
+    <t>Muir, J</t>
+  </si>
+  <si>
+    <t>295</t>
+  </si>
+  <si>
+    <t>1909</t>
+  </si>
+  <si>
+    <t>Oliver, EGH</t>
+  </si>
+  <si>
+    <t>4883</t>
+  </si>
+  <si>
+    <t>1974</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>9215</t>
+  </si>
+  <si>
+    <t>1989</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>Goldblatt, P</t>
+  </si>
+  <si>
+    <t>3693</t>
+  </si>
+  <si>
+    <t>1976</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>Marloth, HWR</t>
+  </si>
+  <si>
+    <t>14125</t>
+  </si>
+  <si>
+    <t>1930</t>
+  </si>
+  <si>
+    <t>Acocks, JPH</t>
+  </si>
+  <si>
+    <t>22228</t>
+  </si>
+  <si>
+    <t>1962</t>
+  </si>
+  <si>
+    <t>415</t>
+  </si>
+  <si>
+    <t>1998</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>Thode, J</t>
+  </si>
+  <si>
+    <t>A166</t>
+  </si>
+  <si>
+    <t>1886</t>
+  </si>
+  <si>
+    <t>De Vos, MP</t>
+  </si>
+  <si>
+    <t>1380</t>
+  </si>
+  <si>
+    <t>1949</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>Oliver, IM</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>Bos, JJ</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>1968</t>
+  </si>
+  <si>
+    <t>1018</t>
+  </si>
+  <si>
+    <t>1951</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>Barker, WF</t>
+  </si>
+  <si>
+    <t>10692</t>
+  </si>
+  <si>
+    <t>1970</t>
+  </si>
+  <si>
+    <t>463</t>
+  </si>
+  <si>
+    <t>1938</t>
+  </si>
+  <si>
+    <t>1451</t>
+  </si>
+  <si>
+    <t>1941</t>
+  </si>
+  <si>
+    <t>Hurling</t>
+  </si>
+  <si>
+    <t>PRE 36881</t>
+  </si>
+  <si>
+    <t>Lewis, GJ</t>
+  </si>
+  <si>
+    <t>Purcell, WF</t>
+  </si>
+  <si>
+    <t>229</t>
+  </si>
+  <si>
+    <t>Bolus, H</t>
+  </si>
+  <si>
+    <t>3730</t>
+  </si>
+  <si>
+    <t>1894</t>
+  </si>
+  <si>
+    <t>6112</t>
+  </si>
+  <si>
+    <t>1981</t>
+  </si>
+  <si>
+    <t>Wurts, TM</t>
+  </si>
+  <si>
+    <t>1668</t>
+  </si>
+  <si>
+    <t>1959</t>
+  </si>
+  <si>
+    <t>2102</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>Scott, HA</t>
+  </si>
+  <si>
+    <t>400</t>
+  </si>
+  <si>
+    <t>1984</t>
+  </si>
+  <si>
+    <t>5580</t>
+  </si>
+  <si>
+    <t>Manning, JC</t>
+  </si>
+  <si>
+    <t>2169</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>5376</t>
+  </si>
+  <si>
+    <t>8538</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>4342</t>
+  </si>
+  <si>
+    <t>1906</t>
+  </si>
+  <si>
+    <t>Van der Merwe, JJM</t>
+  </si>
+  <si>
+    <t>126</t>
+  </si>
+  <si>
+    <t>Ecklon</t>
+  </si>
+  <si>
+    <t>Strey, RG</t>
+  </si>
+  <si>
+    <t>507</t>
+  </si>
+  <si>
+    <t>Schonken, CM</t>
+  </si>
+  <si>
+    <t>253</t>
+  </si>
+  <si>
+    <t>1980</t>
+  </si>
+  <si>
+    <t>TRV 2875</t>
+  </si>
+  <si>
+    <t>1892</t>
+  </si>
+  <si>
+    <t>Van Niekerk, G</t>
+  </si>
+  <si>
+    <t>752</t>
+  </si>
+  <si>
+    <t>1956</t>
+  </si>
+  <si>
+    <t>Brynard</t>
+  </si>
+  <si>
+    <t>224</t>
+  </si>
+  <si>
+    <t>1953</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>Leighton, FM</t>
+  </si>
+  <si>
+    <t>SAM 58400</t>
+  </si>
+  <si>
+    <t>1955</t>
+  </si>
+  <si>
+    <t>8470</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>Page, MM</t>
+  </si>
+  <si>
+    <t>PRE 36890</t>
+  </si>
+  <si>
+    <t>1920</t>
+  </si>
+  <si>
+    <t>Rourke, JP</t>
+  </si>
+  <si>
+    <t>1831</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>1051</t>
+  </si>
+  <si>
+    <t>Ecklon, CF</t>
+  </si>
+  <si>
+    <t>PRE 22222</t>
+  </si>
+  <si>
+    <t>1830</t>
+  </si>
+  <si>
+    <t>Johns, A</t>
+  </si>
+  <si>
+    <t>101</t>
+  </si>
+  <si>
+    <t>2004</t>
+  </si>
+  <si>
+    <t>338</t>
+  </si>
+  <si>
+    <t>1999</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>Brynard, AM</t>
+  </si>
+  <si>
+    <t>1798</t>
+  </si>
+  <si>
+    <t>Schonken, C</t>
+  </si>
+  <si>
+    <t>Jordaan, PG</t>
+  </si>
+  <si>
+    <t>779</t>
+  </si>
+  <si>
+    <t>Bohnen, P</t>
+  </si>
+  <si>
+    <t>8227</t>
+  </si>
+  <si>
+    <t>1983</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>9879</t>
+  </si>
+  <si>
+    <t>1991</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>Muller-Doblies</t>
+  </si>
+  <si>
+    <t>8258</t>
+  </si>
+  <si>
+    <t>4301</t>
+  </si>
+  <si>
+    <t>1973</t>
+  </si>
+  <si>
+    <t>Mucina, L</t>
+  </si>
+  <si>
+    <t>130806/04</t>
+  </si>
+  <si>
+    <t>2006</t>
+  </si>
+  <si>
+    <t>Burgers, CJ</t>
+  </si>
+  <si>
+    <t>1882</t>
+  </si>
+  <si>
+    <t>1979</t>
+  </si>
+  <si>
+    <t>8096</t>
+  </si>
+  <si>
+    <t>1918</t>
+  </si>
+  <si>
+    <t>Compton, RH</t>
+  </si>
+  <si>
+    <t>18027</t>
+  </si>
+  <si>
+    <t>1945</t>
+  </si>
+  <si>
+    <t>8267</t>
+  </si>
+  <si>
+    <t>1954</t>
+  </si>
+  <si>
+    <t>Esterhuysen, EE</t>
+  </si>
+  <si>
+    <t>35967</t>
+  </si>
+  <si>
+    <t>5903</t>
+  </si>
+  <si>
+    <t>Schlechter, FRR</t>
+  </si>
+  <si>
+    <t>1385</t>
+  </si>
+  <si>
+    <t>1891</t>
+  </si>
+  <si>
+    <t>Mauve, AA</t>
+  </si>
+  <si>
+    <t>Isaac, FM</t>
+  </si>
+  <si>
+    <t>1940</t>
+  </si>
+  <si>
+    <t>10799</t>
+  </si>
+  <si>
+    <t>1997</t>
+  </si>
+  <si>
+    <t>Thode</t>
+  </si>
+  <si>
+    <t>Bolus Herbarium</t>
+  </si>
+  <si>
+    <t>1301</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>9131</t>
+  </si>
+  <si>
+    <t>Markotter, EI</t>
+  </si>
+  <si>
+    <t>16259</t>
+  </si>
+  <si>
+    <t>1932</t>
+  </si>
+  <si>
+    <t>MacOwan, P</t>
+  </si>
+  <si>
+    <t>2572</t>
+  </si>
+  <si>
+    <t>1884</t>
+  </si>
+  <si>
+    <t>1883</t>
+  </si>
+  <si>
+    <t>4890</t>
+  </si>
+  <si>
+    <t>Alexander-Prior, RC</t>
+  </si>
+  <si>
+    <t>PRE 36902</t>
+  </si>
+  <si>
+    <t>1846</t>
+  </si>
+  <si>
+    <t>KINGDOM</t>
+  </si>
+  <si>
+    <t>SUBKINGDOM</t>
+  </si>
+  <si>
+    <t>PHYLUM</t>
+  </si>
+  <si>
+    <t>SUBPHYLUM</t>
+  </si>
+  <si>
+    <t>GROUPNAME</t>
+  </si>
+  <si>
+    <t>CLASSNAME</t>
+  </si>
+  <si>
+    <t>SUBCLASSNAME</t>
+  </si>
+  <si>
+    <t>ORDERNAME</t>
+  </si>
+  <si>
+    <t>SUBORDERNAME</t>
+  </si>
+  <si>
+    <t>FAMILY</t>
+  </si>
+  <si>
+    <t>SUBFAMILY</t>
+  </si>
+  <si>
+    <t>TRIBE</t>
+  </si>
+  <si>
+    <t>SUBTRIBE</t>
+  </si>
+  <si>
+    <t>GENUS</t>
+  </si>
+  <si>
+    <t>SUBGENUS</t>
+  </si>
+  <si>
+    <t>SPECIES</t>
+  </si>
+  <si>
+    <t>SUBSPECIES</t>
+  </si>
+  <si>
+    <t>VARIETY</t>
+  </si>
+  <si>
+    <t>SUBVARIETY</t>
+  </si>
+  <si>
+    <t>FORMA</t>
+  </si>
+  <si>
+    <t>SUBFORMA</t>
+  </si>
+  <si>
+    <t>CULTIVAR</t>
+  </si>
+  <si>
+    <t>SPECIESAUTHORNAME</t>
+  </si>
+  <si>
+    <t>SUBSPECIESAUTHORNAME</t>
+  </si>
+  <si>
+    <t>VARIETYAUTHORNAME</t>
+  </si>
+  <si>
+    <t>FORMAAUTHORNAME</t>
+  </si>
+  <si>
+    <t>CULTIVARAUTHORNAME</t>
+  </si>
+  <si>
+    <t>NAMESTRING</t>
+  </si>
+  <si>
+    <t>PROTOLOGUECITATION</t>
+  </si>
+  <si>
+    <t>HABIT</t>
+  </si>
+  <si>
+    <t>LIFECYCLE</t>
+  </si>
+  <si>
+    <t>LIFEFORMCLASSIFICATION</t>
+  </si>
+  <si>
+    <t>PLANTHEIGHT</t>
+  </si>
+  <si>
+    <t>CALCACCEPTEDNAME</t>
+  </si>
+  <si>
+    <t>GENUSHYBRID</t>
+  </si>
+  <si>
+    <t>INVALID</t>
+  </si>
+  <si>
+    <t>TAXSTATUS</t>
+  </si>
+  <si>
+    <t>LEGITIMACY</t>
+  </si>
+  <si>
+    <t>NOMENCLATURENOTE</t>
+  </si>
+  <si>
+    <t>TYPENOTE</t>
+  </si>
+  <si>
+    <t>ETYMOLOGY</t>
+  </si>
+  <si>
+    <t>TOPS</t>
+  </si>
+  <si>
+    <t>IUCN</t>
+  </si>
+  <si>
+    <t>IUCNCRITERIA</t>
+  </si>
+  <si>
+    <t>OLDSPECIESCODE</t>
+  </si>
+  <si>
+    <t>FLOWERSTART</t>
+  </si>
+  <si>
+    <t>FLOWEREND</t>
+  </si>
+  <si>
+    <t>MINALTITUDE</t>
+  </si>
+  <si>
+    <t>MAXALTITUDE</t>
+  </si>
+  <si>
+    <t>SPNUMBER</t>
+  </si>
+  <si>
+    <t>HASIMAGE</t>
+  </si>
+  <si>
+    <t>Plantae</t>
+  </si>
+  <si>
+    <t>Phanerogamae</t>
+  </si>
+  <si>
+    <t>Anthophyta</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
+  </si>
+  <si>
+    <t>Flowering plants: monocots (Monocotyledons)</t>
+  </si>
+  <si>
+    <t>Asparagales</t>
+  </si>
+  <si>
+    <t>Amaryllideae</t>
+  </si>
+  <si>
+    <t>Strumariinae</t>
+  </si>
+  <si>
+    <t>Strumaria</t>
+  </si>
+  <si>
+    <t>Carpolyza</t>
+  </si>
+  <si>
+    <t>spiralis</t>
+  </si>
+  <si>
+    <t>(L'Her.) W.T.Aiton</t>
+  </si>
+  <si>
+    <t>Hort. Kew., ed. 2 [W.T. Aiton] 2: 213 (1811)</t>
+  </si>
+  <si>
+    <t>Geophyte</t>
+  </si>
+  <si>
+    <t>Perennial</t>
+  </si>
+  <si>
+    <t>acc</t>
+  </si>
+  <si>
+    <t>49763</t>
+  </si>
+  <si>
+    <t>600</t>
   </si>
   <si>
     <t>False</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -144,79 +1116,724 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:CD11"/>
+  <dimension ref="A1:BQ15"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="137.342971801758" customWidth="1"/>
-    <col min="2" max="2" width="34.912425994873" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="9" max="9" width="11.6959972381592" customWidth="1"/>
+    <col min="2" max="2" width="12.666654586792" customWidth="1"/>
+    <col min="3" max="3" width="256" customWidth="1"/>
+    <col min="4" max="4" width="213.189651489258" customWidth="1"/>
+    <col min="5" max="5" width="12.9443483352661" customWidth="1"/>
+    <col min="6" max="6" width="9.140625" customWidth="1"/>
+    <col min="7" max="7" width="9.140625" customWidth="1"/>
+    <col min="8" max="8" width="9.140625" customWidth="1"/>
+    <col min="9" max="9" width="9.140625" customWidth="1"/>
     <col min="10" max="10" width="9.140625" customWidth="1"/>
-    <col min="11" max="11" width="14.6240816116333" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="18" max="18" width="16.5764427185059" customWidth="1"/>
+    <col min="11" max="11" width="9.140625" customWidth="1"/>
+    <col min="12" max="12" width="9.140625" customWidth="1"/>
+    <col min="13" max="13" width="9.140625" customWidth="1"/>
+    <col min="14" max="14" width="9.140625" customWidth="1"/>
+    <col min="15" max="15" width="9.140625" customWidth="1"/>
+    <col min="16" max="16" width="9.140625" customWidth="1"/>
+    <col min="17" max="17" width="9.140625" customWidth="1"/>
+    <col min="18" max="18" width="9.140625" customWidth="1"/>
+    <col min="19" max="19" width="9.140625" customWidth="1"/>
+    <col min="20" max="20" width="9.140625" customWidth="1"/>
+    <col min="21" max="21" width="9.140625" customWidth="1"/>
+    <col min="22" max="22" width="9.140625" customWidth="1"/>
+    <col min="23" max="23" width="9.140625" customWidth="1"/>
+    <col min="24" max="24" width="9.140625" customWidth="1"/>
+    <col min="25" max="25" width="9.140625" customWidth="1"/>
+    <col min="26" max="26" width="9.140625" customWidth="1"/>
+    <col min="27" max="27" width="9.140625" customWidth="1"/>
+    <col min="28" max="28" width="9.140625" customWidth="1"/>
+    <col min="29" max="29" width="9.140625" customWidth="1"/>
+    <col min="30" max="30" width="9.140625" customWidth="1"/>
+    <col min="31" max="31" width="9.140625" customWidth="1"/>
+    <col min="32" max="32" width="9.140625" customWidth="1"/>
+    <col min="33" max="33" width="9.140625" customWidth="1"/>
+    <col min="34" max="34" width="9.140625" customWidth="1"/>
+    <col min="35" max="35" width="9.140625" customWidth="1"/>
+    <col min="36" max="36" width="9.140625" customWidth="1"/>
+    <col min="37" max="37" width="9.140625" customWidth="1"/>
+    <col min="38" max="38" width="9.140625" customWidth="1"/>
+    <col min="39" max="39" width="9.140625" customWidth="1"/>
+    <col min="40" max="40" width="9.140625" customWidth="1"/>
+    <col min="41" max="41" width="9.140625" customWidth="1"/>
+    <col min="42" max="42" width="9.140625" customWidth="1"/>
+    <col min="43" max="43" width="9.140625" customWidth="1"/>
+    <col min="44" max="44" width="9.140625" customWidth="1"/>
+    <col min="45" max="45" width="9.140625" customWidth="1"/>
+    <col min="46" max="46" width="9.140625" customWidth="1"/>
+    <col min="47" max="47" width="9.140625" customWidth="1"/>
+    <col min="48" max="48" width="9.140625" customWidth="1"/>
+    <col min="49" max="49" width="9.140625" customWidth="1"/>
+    <col min="50" max="50" width="9.140625" customWidth="1"/>
+    <col min="51" max="51" width="9.140625" customWidth="1"/>
+    <col min="52" max="52" width="9.140625" customWidth="1"/>
+    <col min="53" max="53" width="9.140625" customWidth="1"/>
+    <col min="54" max="54" width="9.140625" customWidth="1"/>
+    <col min="55" max="55" width="9.140625" customWidth="1"/>
+    <col min="56" max="56" width="9.140625" customWidth="1"/>
+    <col min="57" max="57" width="9.140625" customWidth="1"/>
+    <col min="58" max="58" width="9.140625" customWidth="1"/>
+    <col min="59" max="59" width="9.140625" customWidth="1"/>
+    <col min="60" max="60" width="9.140625" customWidth="1"/>
+    <col min="61" max="61" width="9.140625" customWidth="1"/>
+    <col min="62" max="62" width="9.140625" customWidth="1"/>
+    <col min="63" max="63" width="9.140625" customWidth="1"/>
+    <col min="64" max="64" width="9.140625" customWidth="1"/>
+    <col min="65" max="65" width="9.140625" customWidth="1"/>
+    <col min="66" max="66" width="9.140625" customWidth="1"/>
+    <col min="67" max="67" width="9.140625" customWidth="1"/>
+    <col min="68" max="68" width="9.140625" customWidth="1"/>
+    <col min="69" max="69" width="9.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="0" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="0" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="0" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="0" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10" s="1"/>
+      <c r="G10" s="1"/>
+      <c r="H10" s="1"/>
+      <c r="I10" s="1"/>
+      <c r="J10" s="1"/>
+      <c r="K10" s="1"/>
+      <c r="L10" s="1"/>
+      <c r="M10" s="1"/>
+      <c r="N10" s="1"/>
+      <c r="O10" s="1"/>
+      <c r="P10" s="1"/>
+      <c r="Q10" s="1"/>
+      <c r="R10" s="1"/>
+      <c r="S10" s="1"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+      <c r="X10" s="1"/>
+      <c r="Y10" s="1"/>
+      <c r="Z10" s="1"/>
+      <c r="AA10" s="1"/>
+      <c r="AB10" s="1"/>
+      <c r="AC10" s="1"/>
+      <c r="AD10" s="1"/>
+      <c r="AE10" s="1"/>
+      <c r="AF10" s="1"/>
+      <c r="AG10" s="1"/>
+      <c r="AH10" s="1"/>
+      <c r="AI10" s="1"/>
+      <c r="AJ10" s="1"/>
+      <c r="AK10" s="1"/>
+      <c r="AL10" s="1"/>
+      <c r="AM10" s="1"/>
+      <c r="AN10" s="1"/>
+      <c r="AO10" s="1"/>
+      <c r="AP10" s="1"/>
+      <c r="AQ10" s="1"/>
+      <c r="AR10" s="1"/>
+      <c r="AS10" s="1"/>
+      <c r="AT10" s="1"/>
+      <c r="AU10" s="1"/>
+      <c r="AV10" s="1"/>
+      <c r="AW10" s="1"/>
+      <c r="AX10" s="1"/>
+      <c r="AY10" s="1"/>
+      <c r="AZ10" s="1"/>
+      <c r="BA10" s="1"/>
+      <c r="BB10" s="1"/>
+      <c r="BC10" s="1"/>
+      <c r="BD10" s="1"/>
+      <c r="BE10" s="1"/>
+      <c r="BF10" s="1"/>
+      <c r="BG10" s="1"/>
+      <c r="BH10" s="1"/>
+      <c r="BI10" s="1"/>
+      <c r="BJ10" s="1"/>
+      <c r="BK10" s="1"/>
+      <c r="BL10" s="1"/>
+      <c r="BM10" s="1"/>
+      <c r="BN10" s="1"/>
+      <c r="BO10" s="1"/>
+      <c r="BP10" s="1"/>
+      <c r="BQ10" s="1"/>
+    </row>
+    <row r="11">
+      <c r="A11" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="B11" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="C11" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="D11" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="E11" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="B12" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="C12" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="D12" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="E12" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="B13" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="C13" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="D13" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="B14" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="C14" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="D14" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="E14" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="B15" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="C15" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="D15" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" s="0" t="s">
+        <v>22</v>
+      </c>
+    </row>
+  </sheetData>
+  <headerFooter/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1:BU16"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="137.342971801758" customWidth="1"/>
+    <col min="2" max="2" width="24.6175117492676" customWidth="1"/>
+    <col min="3" max="3" width="19.0595378875732" customWidth="1"/>
+    <col min="4" max="4" width="203.784103393555" customWidth="1"/>
+    <col min="5" max="5" width="26.4853954315186" customWidth="1"/>
+    <col min="6" max="6" width="116.828330993652" customWidth="1"/>
+    <col min="7" max="7" width="50.2981452941895" customWidth="1"/>
+    <col min="8" max="8" width="43.7535781860352" customWidth="1"/>
+    <col min="9" max="9" width="16.7160453796387" customWidth="1"/>
+    <col min="10" max="10" width="9.140625" customWidth="1"/>
+    <col min="11" max="11" width="9.140625" customWidth="1"/>
+    <col min="12" max="12" width="9.140625" customWidth="1"/>
+    <col min="13" max="13" width="9.140625" customWidth="1"/>
+    <col min="14" max="14" width="9.140625" customWidth="1"/>
+    <col min="15" max="15" width="9.140625" customWidth="1"/>
+    <col min="16" max="16" width="9.140625" customWidth="1"/>
+    <col min="17" max="17" width="9.140625" customWidth="1"/>
+    <col min="18" max="18" width="9.140625" customWidth="1"/>
+    <col min="19" max="19" width="9.140625" customWidth="1"/>
+    <col min="20" max="20" width="9.140625" customWidth="1"/>
+    <col min="21" max="21" width="9.140625" customWidth="1"/>
+    <col min="22" max="22" width="9.140625" customWidth="1"/>
+    <col min="23" max="23" width="9.140625" customWidth="1"/>
+    <col min="24" max="24" width="9.140625" customWidth="1"/>
+    <col min="25" max="25" width="9.140625" customWidth="1"/>
+    <col min="26" max="26" width="9.140625" customWidth="1"/>
+    <col min="27" max="27" width="9.140625" customWidth="1"/>
+    <col min="28" max="28" width="9.140625" customWidth="1"/>
+    <col min="29" max="29" width="9.140625" customWidth="1"/>
+    <col min="30" max="30" width="9.140625" customWidth="1"/>
+    <col min="31" max="31" width="9.140625" customWidth="1"/>
+    <col min="32" max="32" width="9.140625" customWidth="1"/>
+    <col min="33" max="33" width="9.140625" customWidth="1"/>
+    <col min="34" max="34" width="9.140625" customWidth="1"/>
+    <col min="35" max="35" width="9.140625" customWidth="1"/>
+    <col min="36" max="36" width="9.140625" customWidth="1"/>
+    <col min="37" max="37" width="9.140625" customWidth="1"/>
+    <col min="38" max="38" width="9.140625" customWidth="1"/>
+    <col min="39" max="39" width="9.140625" customWidth="1"/>
+    <col min="40" max="40" width="9.140625" customWidth="1"/>
+    <col min="41" max="41" width="9.140625" customWidth="1"/>
+    <col min="42" max="42" width="9.140625" customWidth="1"/>
+    <col min="43" max="43" width="9.140625" customWidth="1"/>
+    <col min="44" max="44" width="9.140625" customWidth="1"/>
+    <col min="45" max="45" width="9.140625" customWidth="1"/>
+    <col min="46" max="46" width="9.140625" customWidth="1"/>
+    <col min="47" max="47" width="9.140625" customWidth="1"/>
+    <col min="48" max="48" width="9.140625" customWidth="1"/>
+    <col min="49" max="49" width="9.140625" customWidth="1"/>
+    <col min="50" max="50" width="9.140625" customWidth="1"/>
+    <col min="51" max="51" width="9.140625" customWidth="1"/>
+    <col min="52" max="52" width="9.140625" customWidth="1"/>
+    <col min="53" max="53" width="9.140625" customWidth="1"/>
+    <col min="54" max="54" width="9.140625" customWidth="1"/>
+    <col min="55" max="55" width="9.140625" customWidth="1"/>
+    <col min="56" max="56" width="9.140625" customWidth="1"/>
+    <col min="57" max="57" width="9.140625" customWidth="1"/>
+    <col min="58" max="58" width="9.140625" customWidth="1"/>
+    <col min="59" max="59" width="9.140625" customWidth="1"/>
+    <col min="60" max="60" width="9.140625" customWidth="1"/>
+    <col min="61" max="61" width="9.140625" customWidth="1"/>
+    <col min="62" max="62" width="9.140625" customWidth="1"/>
+    <col min="63" max="63" width="9.140625" customWidth="1"/>
+    <col min="64" max="64" width="9.140625" customWidth="1"/>
+    <col min="65" max="65" width="9.140625" customWidth="1"/>
+    <col min="66" max="66" width="9.140625" customWidth="1"/>
+    <col min="67" max="67" width="9.140625" customWidth="1"/>
+    <col min="68" max="68" width="9.140625" customWidth="1"/>
+    <col min="69" max="69" width="9.140625" customWidth="1"/>
+    <col min="70" max="70" width="9.140625" customWidth="1"/>
+    <col min="71" max="71" width="9.140625" customWidth="1"/>
+    <col min="72" max="72" width="9.140625" customWidth="1"/>
+    <col min="73" max="73" width="9.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="0" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="0" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="0" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="0" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="F10" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H10" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="I10" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="J10" s="1"/>
+      <c r="K10" s="1"/>
+      <c r="L10" s="1"/>
+      <c r="M10" s="1"/>
+      <c r="N10" s="1"/>
+      <c r="O10" s="1"/>
+      <c r="P10" s="1"/>
+      <c r="Q10" s="1"/>
+      <c r="R10" s="1"/>
+      <c r="S10" s="1"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+      <c r="X10" s="1"/>
+      <c r="Y10" s="1"/>
+      <c r="Z10" s="1"/>
+      <c r="AA10" s="1"/>
+      <c r="AB10" s="1"/>
+      <c r="AC10" s="1"/>
+      <c r="AD10" s="1"/>
+      <c r="AE10" s="1"/>
+      <c r="AF10" s="1"/>
+      <c r="AG10" s="1"/>
+      <c r="AH10" s="1"/>
+      <c r="AI10" s="1"/>
+      <c r="AJ10" s="1"/>
+      <c r="AK10" s="1"/>
+      <c r="AL10" s="1"/>
+      <c r="AM10" s="1"/>
+      <c r="AN10" s="1"/>
+      <c r="AO10" s="1"/>
+      <c r="AP10" s="1"/>
+      <c r="AQ10" s="1"/>
+      <c r="AR10" s="1"/>
+      <c r="AS10" s="1"/>
+      <c r="AT10" s="1"/>
+      <c r="AU10" s="1"/>
+      <c r="AV10" s="1"/>
+      <c r="AW10" s="1"/>
+      <c r="AX10" s="1"/>
+      <c r="AY10" s="1"/>
+      <c r="AZ10" s="1"/>
+      <c r="BA10" s="1"/>
+      <c r="BB10" s="1"/>
+      <c r="BC10" s="1"/>
+      <c r="BD10" s="1"/>
+      <c r="BE10" s="1"/>
+      <c r="BF10" s="1"/>
+      <c r="BG10" s="1"/>
+      <c r="BH10" s="1"/>
+      <c r="BI10" s="1"/>
+      <c r="BJ10" s="1"/>
+      <c r="BK10" s="1"/>
+      <c r="BL10" s="1"/>
+      <c r="BM10" s="1"/>
+      <c r="BN10" s="1"/>
+      <c r="BO10" s="1"/>
+      <c r="BP10" s="1"/>
+      <c r="BQ10" s="1"/>
+      <c r="BR10" s="1"/>
+      <c r="BS10" s="1"/>
+      <c r="BT10" s="1"/>
+      <c r="BU10" s="1"/>
+    </row>
+    <row r="11">
+      <c r="A11" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="B11" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="C11" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="D11" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="E11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="F11" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="G11" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="H11" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I11" s="0" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="B12" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="C12" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="D12" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E12" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="F12" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="G12" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="H12" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="I12" s="0" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="B13" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="C13" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="D13" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="F13" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="G13" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="H13" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="I13" s="0" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="B14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="C14" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="D14" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="E14" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="F14" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="G14" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="H14" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="I14" s="0" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="B15" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="C15" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="D15" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="E15" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="F15" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="G15" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="H15" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="I15" s="0" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="B16" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="C16" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="D16" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="E16" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="F16" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="G16" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="H16" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="I16" s="0" t="s">
+        <v>38</v>
+      </c>
+    </row>
+  </sheetData>
+  <headerFooter/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1:BX111"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="137.342971801758" customWidth="1"/>
+    <col min="2" max="2" width="21.9820461273193" customWidth="1"/>
+    <col min="3" max="3" width="20.4328918457031" customWidth="1"/>
+    <col min="4" max="4" width="16.4186573028564" customWidth="1"/>
+    <col min="5" max="5" width="18.9249477386475" customWidth="1"/>
+    <col min="6" max="6" width="21.1659736633301" customWidth="1"/>
+    <col min="7" max="7" width="17.8236141204834" customWidth="1"/>
+    <col min="8" max="8" width="16.8503913879395" customWidth="1"/>
+    <col min="9" max="9" width="17.5667171478271" customWidth="1"/>
+    <col min="10" max="10" width="21.3445873260498" customWidth="1"/>
+    <col min="11" max="11" width="11.8522176742554" customWidth="1"/>
+    <col min="12" max="12" width="41.465274810791" customWidth="1"/>
+    <col min="13" max="13" width="9.140625" customWidth="1"/>
+    <col min="14" max="14" width="9.140625" customWidth="1"/>
+    <col min="15" max="15" width="9.140625" customWidth="1"/>
+    <col min="16" max="16" width="9.140625" customWidth="1"/>
+    <col min="17" max="17" width="9.140625" customWidth="1"/>
+    <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
     <col min="27" max="27" width="9.140625" customWidth="1"/>
     <col min="28" max="28" width="9.140625" customWidth="1"/>
     <col min="29" max="29" width="9.140625" customWidth="1"/>
     <col min="30" max="30" width="9.140625" customWidth="1"/>
     <col min="31" max="31" width="9.140625" customWidth="1"/>
     <col min="32" max="32" width="9.140625" customWidth="1"/>
     <col min="33" max="33" width="9.140625" customWidth="1"/>
     <col min="34" max="34" width="9.140625" customWidth="1"/>
     <col min="35" max="35" width="9.140625" customWidth="1"/>
     <col min="36" max="36" width="9.140625" customWidth="1"/>
     <col min="37" max="37" width="9.140625" customWidth="1"/>
     <col min="38" max="38" width="9.140625" customWidth="1"/>
     <col min="39" max="39" width="9.140625" customWidth="1"/>
     <col min="40" max="40" width="9.140625" customWidth="1"/>
     <col min="41" max="41" width="9.140625" customWidth="1"/>
     <col min="42" max="42" width="9.140625" customWidth="1"/>
     <col min="43" max="43" width="9.140625" customWidth="1"/>
@@ -231,133 +1848,115 @@
     <col min="52" max="52" width="9.140625" customWidth="1"/>
     <col min="53" max="53" width="9.140625" customWidth="1"/>
     <col min="54" max="54" width="9.140625" customWidth="1"/>
     <col min="55" max="55" width="9.140625" customWidth="1"/>
     <col min="56" max="56" width="9.140625" customWidth="1"/>
     <col min="57" max="57" width="9.140625" customWidth="1"/>
     <col min="58" max="58" width="9.140625" customWidth="1"/>
     <col min="59" max="59" width="9.140625" customWidth="1"/>
     <col min="60" max="60" width="9.140625" customWidth="1"/>
     <col min="61" max="61" width="9.140625" customWidth="1"/>
     <col min="62" max="62" width="9.140625" customWidth="1"/>
     <col min="63" max="63" width="9.140625" customWidth="1"/>
     <col min="64" max="64" width="9.140625" customWidth="1"/>
     <col min="65" max="65" width="9.140625" customWidth="1"/>
     <col min="66" max="66" width="9.140625" customWidth="1"/>
     <col min="67" max="67" width="9.140625" customWidth="1"/>
     <col min="68" max="68" width="9.140625" customWidth="1"/>
     <col min="69" max="69" width="9.140625" customWidth="1"/>
     <col min="70" max="70" width="9.140625" customWidth="1"/>
     <col min="71" max="71" width="9.140625" customWidth="1"/>
     <col min="72" max="72" width="9.140625" customWidth="1"/>
     <col min="73" max="73" width="9.140625" customWidth="1"/>
     <col min="74" max="74" width="9.140625" customWidth="1"/>
     <col min="75" max="75" width="9.140625" customWidth="1"/>
     <col min="76" max="76" width="9.140625" customWidth="1"/>
-    <col min="77" max="77" width="9.140625" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="82" max="82" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="s">
-        <v>4</v>
+        <v>62</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>5</v>
+        <v>63</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>6</v>
+        <v>64</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>7</v>
+        <v>65</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>8</v>
+        <v>66</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>9</v>
+        <v>67</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>10</v>
+        <v>68</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>11</v>
+        <v>69</v>
       </c>
       <c r="I10" s="1" t="s">
-        <v>12</v>
+        <v>70</v>
       </c>
       <c r="J10" s="1" t="s">
-        <v>13</v>
+        <v>71</v>
       </c>
       <c r="K10" s="1" t="s">
-        <v>14</v>
+        <v>72</v>
       </c>
       <c r="L10" s="1" t="s">
-        <v>15</v>
-[...18 lines deleted...]
-      </c>
+        <v>73</v>
+      </c>
+      <c r="M10" s="1"/>
+      <c r="N10" s="1"/>
+      <c r="O10" s="1"/>
+      <c r="P10" s="1"/>
+      <c r="Q10" s="1"/>
+      <c r="R10" s="1"/>
       <c r="S10" s="1"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
       <c r="X10" s="1"/>
       <c r="Y10" s="1"/>
       <c r="Z10" s="1"/>
       <c r="AA10" s="1"/>
       <c r="AB10" s="1"/>
       <c r="AC10" s="1"/>
       <c r="AD10" s="1"/>
       <c r="AE10" s="1"/>
       <c r="AF10" s="1"/>
       <c r="AG10" s="1"/>
       <c r="AH10" s="1"/>
       <c r="AI10" s="1"/>
       <c r="AJ10" s="1"/>
       <c r="AK10" s="1"/>
       <c r="AL10" s="1"/>
       <c r="AM10" s="1"/>
       <c r="AN10" s="1"/>
       <c r="AO10" s="1"/>
       <c r="AP10" s="1"/>
       <c r="AQ10" s="1"/>
@@ -372,111 +1971,4130 @@
       <c r="AZ10" s="1"/>
       <c r="BA10" s="1"/>
       <c r="BB10" s="1"/>
       <c r="BC10" s="1"/>
       <c r="BD10" s="1"/>
       <c r="BE10" s="1"/>
       <c r="BF10" s="1"/>
       <c r="BG10" s="1"/>
       <c r="BH10" s="1"/>
       <c r="BI10" s="1"/>
       <c r="BJ10" s="1"/>
       <c r="BK10" s="1"/>
       <c r="BL10" s="1"/>
       <c r="BM10" s="1"/>
       <c r="BN10" s="1"/>
       <c r="BO10" s="1"/>
       <c r="BP10" s="1"/>
       <c r="BQ10" s="1"/>
       <c r="BR10" s="1"/>
       <c r="BS10" s="1"/>
       <c r="BT10" s="1"/>
       <c r="BU10" s="1"/>
       <c r="BV10" s="1"/>
       <c r="BW10" s="1"/>
       <c r="BX10" s="1"/>
+    </row>
+    <row r="11">
+      <c r="A11" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="B11" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C11" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="D11" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="E11" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="F11" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="G11" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="H11" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="I11" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J11" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="K11" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="L11" s="0" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="B12" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C12" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="D12" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="E12" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F12" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="G12" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="H12" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="I12" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J12" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="K12" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="L12" s="0" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="B13" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C13" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="D13" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F13" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="G13" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="H13" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="I13" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J13" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="K13" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="L13" s="0" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="B14" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C14" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="D14" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="E14" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="F14" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="G14" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="H14" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="I14" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J14" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="K14" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="L14" s="0" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="B15" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C15" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="D15" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E15" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="F15" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="G15" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="H15" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="I15" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J15" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="K15" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="L15" s="0" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="B16" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C16" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="D16" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E16" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F16" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="G16" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="H16" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="I16" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J16" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="K16" s="0" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="B17" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C17" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="D17" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E17" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="F17" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="G17" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="H17" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="I17" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J17" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="K17" s="0" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="B18" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C18" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="D18" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="H18" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="I18" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J18" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="K18" s="0" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="B19" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C19" s="0" t="s">
+        <v>111</v>
+      </c>
+      <c r="D19" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="E19" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="F19" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="G19" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="H19" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="I19" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J19" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="K19" s="0" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="B20" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C20" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="D20" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="E20" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="F20" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="G20" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="H20" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="I20" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J20" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="K20" s="0" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="B21" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C21" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="D21" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="E21" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="F21" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="H21" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="I21" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J21" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="K21" s="0" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="B22" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C22" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="D22" s="0" t="s">
+        <v>121</v>
+      </c>
+      <c r="E22" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="F22" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="G22" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="H22" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="I22" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J22" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="K22" s="0" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="B23" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C23" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D23" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="G23" s="0" t="s">
+        <v>127</v>
+      </c>
+      <c r="H23" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="I23" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J23" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="K23" s="0" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="B24" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C24" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="D24" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="E24" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="F24" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="G24" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="H24" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="I24" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J24" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="K24" s="0" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="B25" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C25" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="D25" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="E25" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="F25" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="H25" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="I25" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J25" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="K25" s="0" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="B26" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C26" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="D26" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="E26" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="F26" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="G26" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="H26" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="I26" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J26" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="K26" s="0" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="B27" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C27" s="0" t="s">
+        <v>137</v>
+      </c>
+      <c r="D27" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="G27" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="H27" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="I27" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J27" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="K27" s="0" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="B28" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C28" s="0" t="s">
+        <v>140</v>
+      </c>
+      <c r="D28" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="F28" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="G28" s="0" t="s">
+        <v>143</v>
+      </c>
+      <c r="H28" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="I28" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J28" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="K28" s="0" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="B29" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C29" s="0" t="s">
+        <v>144</v>
+      </c>
+      <c r="D29" s="0" t="s">
+        <v>145</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="H29" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="I29" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J29" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="K29" s="0" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="B30" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C30" s="0" t="s">
+        <v>147</v>
+      </c>
+      <c r="D30" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="E30" s="0" t="s">
+        <v>149</v>
+      </c>
+      <c r="F30" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="G30" s="0" t="s">
+        <v>127</v>
+      </c>
+      <c r="H30" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="I30" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J30" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="K30" s="0" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="B31" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C31" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="D31" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="E31" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="F31" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="G31" s="0" t="s">
+        <v>152</v>
+      </c>
+      <c r="H31" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="I31" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J31" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="K31" s="0" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="B32" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C32" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="D32" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E32" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F32" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="G32" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="H32" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="I32" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J32" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="K32" s="0" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="B33" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C33" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="D33" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="E33" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="F33" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="G33" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="H33" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="I33" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J33" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="K33" s="0" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="B34" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C34" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="D34" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="E34" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="F34" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="G34" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="H34" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="I34" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J34" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="K34" s="0" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="B35" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C35" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="D35" s="0" t="s">
+        <v>161</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="H35" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="I35" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J35" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="K35" s="0" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="B36" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C36" s="0" t="s">
+        <v>162</v>
+      </c>
+      <c r="D36" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="E36" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="H36" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="I36" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J36" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="K36" s="0" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="B37" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C37" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="D37" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="G37" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="H37" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="I37" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J37" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="K37" s="0" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="B38" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C38" s="0" t="s">
+        <v>165</v>
+      </c>
+      <c r="D38" s="0" t="s">
+        <v>166</v>
+      </c>
+      <c r="E38" s="0" t="s">
+        <v>167</v>
+      </c>
+      <c r="F38" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="G38" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="H38" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="I38" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J38" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="K38" s="0" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="B39" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C39" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D39" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="E39" s="0" t="s">
+        <v>169</v>
+      </c>
+      <c r="F39" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="G39" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="H39" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="I39" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J39" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="K39" s="0" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="B40" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C40" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="D40" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="E40" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="F40" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="G40" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="H40" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="I40" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J40" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="K40" s="0" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="B41" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C41" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D41" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="G41" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="H41" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="I41" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J41" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="K41" s="0" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="B42" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C42" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="D42" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="F42" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="G42" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="H42" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="I42" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J42" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="K42" s="0" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="B43" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C43" s="0" t="s">
+        <v>175</v>
+      </c>
+      <c r="D43" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="E43" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="F43" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="G43" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="H43" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="I43" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J43" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="K43" s="0" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="B44" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C44" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="D44" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="H44" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="I44" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J44" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="K44" s="0" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="B45" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C45" s="0" t="s">
+        <v>179</v>
+      </c>
+      <c r="D45" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E45" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="F45" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="G45" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="H45" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="I45" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J45" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="K45" s="0" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="B46" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C46" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="D46" s="0" t="s">
+        <v>182</v>
+      </c>
+      <c r="E46" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="F46" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="G46" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="H46" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="I46" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J46" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="K46" s="0" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="B47" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C47" s="0" t="s">
+        <v>162</v>
+      </c>
+      <c r="D47" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="E47" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="F47" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="G47" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="H47" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="I47" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J47" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="K47" s="0" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="B48" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C48" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="D48" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E48" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="F48" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="H48" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="I48" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J48" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="K48" s="0" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="B49" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C49" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="D49" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="E49" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="F49" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="G49" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="H49" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="I49" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J49" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="K49" s="0" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="B50" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C50" s="0" t="s">
+        <v>187</v>
+      </c>
+      <c r="D50" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E50" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F50" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="G50" s="0" t="s">
+        <v>127</v>
+      </c>
+      <c r="H50" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="I50" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J50" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="K50" s="0" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="B51" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C51" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="D51" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="E51" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="F51" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="G51" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="H51" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="I51" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J51" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="K51" s="0" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="B52" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C52" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="D52" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="E52" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="F52" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="G52" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="H52" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="I52" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J52" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="K52" s="0" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="B53" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C53" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="D53" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="E53" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F53" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="G53" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="H53" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="I53" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J53" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="K53" s="0" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="B54" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C54" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="D54" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E54" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="F54" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="G54" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="H54" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="I54" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J54" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="K54" s="0" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="B55" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C55" s="0" t="s">
+        <v>192</v>
+      </c>
+      <c r="D55" s="0" t="s">
+        <v>193</v>
+      </c>
+      <c r="E55" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="F55" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="G55" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="H55" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="I55" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J55" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="K55" s="0" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="B56" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C56" s="0" t="s">
+        <v>165</v>
+      </c>
+      <c r="D56" s="0" t="s">
+        <v>195</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="H56" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="I56" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J56" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="K56" s="0" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="B57" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C57" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="D57" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="E57" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F57" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="G57" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="H57" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="I57" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J57" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="K57" s="0" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="B58" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C58" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="D58" s="0" t="s">
+        <v>198</v>
+      </c>
+      <c r="E58" s="0" t="s">
+        <v>199</v>
+      </c>
+      <c r="F58" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="G58" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="H58" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="I58" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J58" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="K58" s="0" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="B59" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C59" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="D59" s="0" t="s">
+        <v>201</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="G59" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="H59" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="I59" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J59" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="K59" s="0" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="B60" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C60" s="0" t="s">
+        <v>204</v>
+      </c>
+      <c r="D60" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="E60" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="F60" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="G60" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="H60" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="I60" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J60" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="K60" s="0" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="B61" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C61" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="D61" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="E61" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="F61" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="G61" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="H61" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="I61" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J61" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="K61" s="0" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="B62" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C62" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="D62" s="0" t="s">
+        <v>207</v>
+      </c>
+      <c r="E62" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="F62" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="G62" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="H62" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="I62" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J62" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="K62" s="0" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="B63" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C63" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="D63" s="0" t="s">
+        <v>210</v>
+      </c>
+      <c r="E63" s="0" t="s">
+        <v>211</v>
+      </c>
+      <c r="F63" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="G63" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="H63" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="I63" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J63" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="K63" s="0" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="B64" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C64" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="D64" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="E64" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="F64" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="G64" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="H64" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="I64" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J64" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="K64" s="0" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="B65" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C65" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="D65" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="E65" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="F65" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="G65" s="0" t="s">
+        <v>214</v>
+      </c>
+      <c r="H65" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="I65" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J65" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="K65" s="0" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="B66" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C66" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="D66" s="0" t="s">
+        <v>215</v>
+      </c>
+      <c r="E66" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="F66" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="G66" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="H66" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="I66" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J66" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="K66" s="0" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="B67" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C67" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="D67" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="E67" s="0" t="s">
+        <v>218</v>
+      </c>
+      <c r="F67" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="G67" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="H67" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="I67" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J67" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="K67" s="0" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="B68" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C68" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="D68" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="E68" s="0" t="s">
+        <v>221</v>
+      </c>
+      <c r="F68" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="G68" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="H68" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="I68" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J68" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="K68" s="0" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="B69" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C69" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="D69" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E69" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F69" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="G69" s="0" t="s">
+        <v>224</v>
+      </c>
+      <c r="H69" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="I69" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J69" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="K69" s="0" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="B70" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C70" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="D70" s="0" t="s">
+        <v>201</v>
+      </c>
+      <c r="E70" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="F70" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="G70" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="H70" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="I70" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J70" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="K70" s="0" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="B71" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C71" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="D71" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="E71" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="F71" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="G71" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="H71" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="I71" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J71" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="K71" s="0" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="B72" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C72" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="D72" s="0" t="s">
+        <v>193</v>
+      </c>
+      <c r="E72" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="F72" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="G72" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="H72" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="I72" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J72" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="K72" s="0" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="B73" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C73" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="D73" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="E73" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="F73" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="G73" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="H73" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="I73" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J73" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="K73" s="0" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="B74" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C74" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="D74" s="0" t="s">
+        <v>231</v>
+      </c>
+      <c r="E74" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="F74" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="G74" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="H74" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="I74" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J74" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="K74" s="0" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="B75" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C75" s="0" t="s">
+        <v>165</v>
+      </c>
+      <c r="D75" s="0" t="s">
+        <v>166</v>
+      </c>
+      <c r="E75" s="0" t="s">
+        <v>167</v>
+      </c>
+      <c r="F75" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="G75" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="H75" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="I75" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J75" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="K75" s="0" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="B76" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C76" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="D76" s="0" t="s">
+        <v>234</v>
+      </c>
+      <c r="E76" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="F76" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="G76" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="H76" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="I76" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J76" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="K76" s="0" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="B77" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C77" s="0" t="s">
+        <v>237</v>
+      </c>
+      <c r="D77" s="0" t="s">
+        <v>238</v>
+      </c>
+      <c r="E77" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="F77" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="G77" s="0" t="s">
+        <v>143</v>
+      </c>
+      <c r="H77" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="I77" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J77" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="K77" s="0" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="B78" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C78" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="D78" s="0" t="s">
+        <v>239</v>
+      </c>
+      <c r="E78" s="0" t="s">
+        <v>240</v>
+      </c>
+      <c r="F78" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="G78" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="H78" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="I78" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J78" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="K78" s="0" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="B79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C79" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="D79" s="0" t="s">
+        <v>242</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>243</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="H79" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="I79" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J79" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="K79" s="0" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="B80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C80" s="0" t="s">
+        <v>187</v>
+      </c>
+      <c r="D80" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>127</v>
+      </c>
+      <c r="H80" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="I80" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J80" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="K80" s="0" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="B81" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C81" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="D81" s="0" t="s">
+        <v>245</v>
+      </c>
+      <c r="E81" s="0" t="s">
+        <v>246</v>
+      </c>
+      <c r="F81" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>224</v>
+      </c>
+      <c r="H81" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="I81" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J81" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="K81" s="0" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="B82" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C82" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="D82" s="0" t="s">
+        <v>239</v>
+      </c>
+      <c r="E82" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="F82" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="G82" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="H82" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="I82" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J82" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="K82" s="0" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="B83" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C83" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="D83" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="H83" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="I83" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J83" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="K83" s="0" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="B84" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C84" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="D84" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="H84" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="I84" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J84" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="K84" s="0" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="B85" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C85" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="D85" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="E85" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="F85" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="G85" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="H85" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="I85" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J85" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="K85" s="0" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="B86" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C86" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="D86" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="E86" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="F86" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="G86" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="H86" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="I86" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J86" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="K86" s="0" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="B87" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C87" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="D87" s="0" t="s">
+        <v>252</v>
+      </c>
+      <c r="E87" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="F87" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="H87" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="I87" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J87" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="K87" s="0" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="B88" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C88" s="0" t="s">
+        <v>254</v>
+      </c>
+      <c r="D88" s="0" t="s">
+        <v>255</v>
+      </c>
+      <c r="E88" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="F88" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="G88" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="H88" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="I88" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J88" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="K88" s="0" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="B89" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C89" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="D89" s="0" t="s">
+        <v>256</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>246</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="H89" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="I89" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J89" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="K89" s="0" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="B90" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C90" s="0" t="s">
+        <v>144</v>
+      </c>
+      <c r="D90" s="0" t="s">
+        <v>145</v>
+      </c>
+      <c r="E90" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F90" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="G90" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="H90" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="I90" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J90" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="K90" s="0" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="B91" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C91" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="D91" s="0" t="s">
+        <v>258</v>
+      </c>
+      <c r="E91" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="F91" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="G91" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="H91" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="I91" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J91" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="K91" s="0" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="B92" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C92" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="D92" s="0" t="s">
+        <v>224</v>
+      </c>
+      <c r="E92" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="F92" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="G92" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="H92" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="I92" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J92" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="K92" s="0" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="B93" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C93" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="D93" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="E93" s="0" t="s">
+        <v>262</v>
+      </c>
+      <c r="F93" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="G93" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="H93" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="I93" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J93" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="K93" s="0" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="B94" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C94" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="D94" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="E94" s="0" t="s">
+        <v>264</v>
+      </c>
+      <c r="F94" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="G94" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="H94" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="I94" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J94" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="K94" s="0" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="B95" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C95" s="0" t="s">
+        <v>265</v>
+      </c>
+      <c r="D95" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="E95" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="F95" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="G95" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="H95" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="I95" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J95" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="K95" s="0" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="B96" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C96" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="D96" s="0" t="s">
+        <v>231</v>
+      </c>
+      <c r="E96" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="F96" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="H96" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="I96" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J96" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="K96" s="0" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="B97" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C97" s="0" t="s">
+        <v>165</v>
+      </c>
+      <c r="D97" s="0" t="s">
+        <v>166</v>
+      </c>
+      <c r="E97" s="0" t="s">
+        <v>167</v>
+      </c>
+      <c r="F97" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="G97" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="H97" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="I97" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J97" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="K97" s="0" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="B98" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C98" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="D98" s="0" t="s">
+        <v>267</v>
+      </c>
+      <c r="E98" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="F98" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="G98" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="H98" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="I98" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J98" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="K98" s="0" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="B99" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C99" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="D99" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E99" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="F99" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="G99" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="H99" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="I99" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J99" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="K99" s="0" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="B100" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C100" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="D100" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E100" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="F100" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="G100" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="H100" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="I100" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J100" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="K100" s="0" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="B101" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C101" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="D101" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="G101" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="H101" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="I101" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J101" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="K101" s="0" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="B102" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C102" s="0" t="s">
+        <v>270</v>
+      </c>
+      <c r="D102" s="0" t="s">
+        <v>271</v>
+      </c>
+      <c r="E102" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="F102" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="G102" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="H102" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="I102" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J102" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="K102" s="0" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="B103" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C103" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="D103" s="0" t="s">
+        <v>245</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>246</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>224</v>
+      </c>
+      <c r="H103" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="I103" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J103" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="K103" s="0" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="B104" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C104" s="0" t="s">
+        <v>273</v>
+      </c>
+      <c r="D104" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="E104" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="F104" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="G104" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="H104" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="I104" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J104" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="K104" s="0" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="B105" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C105" s="0" t="s">
+        <v>140</v>
+      </c>
+      <c r="D105" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="F105" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="G105" s="0" t="s">
+        <v>143</v>
+      </c>
+      <c r="H105" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="I105" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J105" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="K105" s="0" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="B106" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C106" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="D106" s="0" t="s">
+        <v>207</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>127</v>
+      </c>
+      <c r="H106" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="I106" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J106" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="K106" s="0" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="B107" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C107" s="0" t="s">
+        <v>273</v>
+      </c>
+      <c r="D107" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="H107" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="I107" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J107" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="K107" s="0" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="B108" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C108" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="D108" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E108" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="F108" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="H108" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="I108" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J108" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="K108" s="0" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="B109" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C109" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="D109" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="E109" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="F109" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="G109" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="H109" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="I109" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J109" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="K109" s="0" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="B110" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C110" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="D110" s="0" t="s">
+        <v>277</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="H110" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="I110" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J110" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="K110" s="0" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="B111" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C111" s="0" t="s">
+        <v>278</v>
+      </c>
+      <c r="D111" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="F111" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="G111" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="H111" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="I111" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="J111" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="K111" s="0" t="s">
+        <v>38</v>
+      </c>
+    </row>
+  </sheetData>
+  <headerFooter/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1:DL11"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="137.342971801758" customWidth="1"/>
+    <col min="2" max="2" width="16.4682579040527" customWidth="1"/>
+    <col min="3" max="3" width="12.2438411712646" customWidth="1"/>
+    <col min="4" max="4" width="13.7846775054932" customWidth="1"/>
+    <col min="5" max="5" width="44.0214462280273" customWidth="1"/>
+    <col min="6" max="6" width="13.4709873199463" customWidth="1"/>
+    <col min="7" max="7" width="16.8507900238037" customWidth="1"/>
+    <col min="8" max="8" width="14.5682554244995" customWidth="1"/>
+    <col min="9" max="9" width="17.7794742584229" customWidth="1"/>
+    <col min="10" max="10" width="16.8919162750244" customWidth="1"/>
+    <col min="11" max="11" width="12.6890964508057" customWidth="1"/>
+    <col min="12" max="12" width="14.3591403961182" customWidth="1"/>
+    <col min="13" max="13" width="14.0752992630005" customWidth="1"/>
+    <col min="14" max="14" width="10.7676792144775" customWidth="1"/>
+    <col min="15" max="15" width="12.3193073272705" customWidth="1"/>
+    <col min="16" max="16" width="9.4730052947998" customWidth="1"/>
+    <col min="17" max="17" width="14.0015459060669" customWidth="1"/>
+    <col min="18" max="18" width="9.62744140625" customWidth="1"/>
+    <col min="19" max="19" width="14.1586542129517" customWidth="1"/>
+    <col min="20" max="20" width="9.140625" customWidth="1"/>
+    <col min="21" max="21" width="12.3197755813599" customWidth="1"/>
+    <col min="22" max="22" width="11.0761251449585" customWidth="1"/>
+    <col min="23" max="23" width="23.2858848571777" customWidth="1"/>
+    <col min="24" max="24" width="26.8468170166016" customWidth="1"/>
+    <col min="25" max="25" width="23.4107551574707" customWidth="1"/>
+    <col min="26" max="26" width="21.9337024688721" customWidth="1"/>
+    <col min="27" max="27" width="24.5701885223389" customWidth="1"/>
+    <col min="28" max="28" width="15.4134759902954" customWidth="1"/>
+    <col min="29" max="29" width="43.6912269592285" customWidth="1"/>
+    <col min="30" max="30" width="10.2724285125732" customWidth="1"/>
+    <col min="31" max="31" width="11.9074773788452" customWidth="1"/>
+    <col min="32" max="32" width="27.1680431365967" customWidth="1"/>
+    <col min="33" max="33" width="16.4163856506348" customWidth="1"/>
+    <col min="34" max="34" width="34.912425994873" customWidth="1"/>
+    <col min="35" max="35" width="34.912425994873" customWidth="1"/>
+    <col min="36" max="36" width="16.8935375213623" customWidth="1"/>
+    <col min="37" max="37" width="9.46847057342529" customWidth="1"/>
+    <col min="38" max="38" width="13.0042209625244" customWidth="1"/>
+    <col min="39" max="39" width="13.9987125396729" customWidth="1"/>
+    <col min="40" max="40" width="22.8609447479248" customWidth="1"/>
+    <col min="41" max="41" width="12.0073404312134" customWidth="1"/>
+    <col min="42" max="42" width="14.0951719284058" customWidth="1"/>
+    <col min="43" max="43" width="9.140625" customWidth="1"/>
+    <col min="44" max="44" width="9.140625" customWidth="1"/>
+    <col min="45" max="45" width="16.639232635498" customWidth="1"/>
+    <col min="46" max="46" width="19.1858921051025" customWidth="1"/>
+    <col min="47" max="47" width="16.8960285186768" customWidth="1"/>
+    <col min="48" max="48" width="14.4082813262939" customWidth="1"/>
+    <col min="49" max="49" width="15.9452333450317" customWidth="1"/>
+    <col min="50" max="50" width="16.1050109863281" customWidth="1"/>
+    <col min="51" max="51" width="12.477201461792" customWidth="1"/>
+    <col min="52" max="52" width="12.0075979232788" customWidth="1"/>
+    <col min="53" max="53" width="9.140625" customWidth="1"/>
+    <col min="54" max="54" width="9.140625" customWidth="1"/>
+    <col min="55" max="55" width="9.140625" customWidth="1"/>
+    <col min="56" max="56" width="9.140625" customWidth="1"/>
+    <col min="57" max="57" width="9.140625" customWidth="1"/>
+    <col min="58" max="58" width="9.140625" customWidth="1"/>
+    <col min="59" max="59" width="9.140625" customWidth="1"/>
+    <col min="60" max="60" width="9.140625" customWidth="1"/>
+    <col min="61" max="61" width="9.140625" customWidth="1"/>
+    <col min="62" max="62" width="9.140625" customWidth="1"/>
+    <col min="63" max="63" width="9.140625" customWidth="1"/>
+    <col min="64" max="64" width="9.140625" customWidth="1"/>
+    <col min="65" max="65" width="9.140625" customWidth="1"/>
+    <col min="66" max="66" width="9.140625" customWidth="1"/>
+    <col min="67" max="67" width="9.140625" customWidth="1"/>
+    <col min="68" max="68" width="9.140625" customWidth="1"/>
+    <col min="69" max="69" width="9.140625" customWidth="1"/>
+    <col min="70" max="70" width="9.140625" customWidth="1"/>
+    <col min="71" max="71" width="9.140625" customWidth="1"/>
+    <col min="72" max="72" width="9.140625" customWidth="1"/>
+    <col min="73" max="73" width="9.140625" customWidth="1"/>
+    <col min="74" max="74" width="9.140625" customWidth="1"/>
+    <col min="75" max="75" width="9.140625" customWidth="1"/>
+    <col min="76" max="76" width="9.140625" customWidth="1"/>
+    <col min="77" max="77" width="9.140625" customWidth="1"/>
+    <col min="78" max="78" width="9.140625" customWidth="1"/>
+    <col min="79" max="79" width="9.140625" customWidth="1"/>
+    <col min="80" max="80" width="9.140625" customWidth="1"/>
+    <col min="81" max="81" width="9.140625" customWidth="1"/>
+    <col min="82" max="82" width="9.140625" customWidth="1"/>
+    <col min="83" max="83" width="9.140625" customWidth="1"/>
+    <col min="84" max="84" width="9.140625" customWidth="1"/>
+    <col min="85" max="85" width="9.140625" customWidth="1"/>
+    <col min="86" max="86" width="9.140625" customWidth="1"/>
+    <col min="87" max="87" width="9.140625" customWidth="1"/>
+    <col min="88" max="88" width="9.140625" customWidth="1"/>
+    <col min="89" max="89" width="9.140625" customWidth="1"/>
+    <col min="90" max="90" width="9.140625" customWidth="1"/>
+    <col min="91" max="91" width="9.140625" customWidth="1"/>
+    <col min="92" max="92" width="9.140625" customWidth="1"/>
+    <col min="93" max="93" width="9.140625" customWidth="1"/>
+    <col min="94" max="94" width="9.140625" customWidth="1"/>
+    <col min="95" max="95" width="9.140625" customWidth="1"/>
+    <col min="96" max="96" width="9.140625" customWidth="1"/>
+    <col min="97" max="97" width="9.140625" customWidth="1"/>
+    <col min="98" max="98" width="9.140625" customWidth="1"/>
+    <col min="99" max="99" width="9.140625" customWidth="1"/>
+    <col min="100" max="100" width="9.140625" customWidth="1"/>
+    <col min="101" max="101" width="9.140625" customWidth="1"/>
+    <col min="102" max="102" width="9.140625" customWidth="1"/>
+    <col min="103" max="103" width="9.140625" customWidth="1"/>
+    <col min="104" max="104" width="9.140625" customWidth="1"/>
+    <col min="105" max="105" width="9.140625" customWidth="1"/>
+    <col min="106" max="106" width="9.140625" customWidth="1"/>
+    <col min="107" max="107" width="9.140625" customWidth="1"/>
+    <col min="108" max="108" width="9.140625" customWidth="1"/>
+    <col min="109" max="109" width="9.140625" customWidth="1"/>
+    <col min="110" max="110" width="9.140625" customWidth="1"/>
+    <col min="111" max="111" width="9.140625" customWidth="1"/>
+    <col min="112" max="112" width="9.140625" customWidth="1"/>
+    <col min="113" max="113" width="9.140625" customWidth="1"/>
+    <col min="114" max="114" width="9.140625" customWidth="1"/>
+    <col min="115" max="115" width="9.140625" customWidth="1"/>
+    <col min="116" max="116" width="9.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="0" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="0" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="0" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="0" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="F10" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="H10" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="I10" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="J10" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="K10" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="L10" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="M10" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="N10" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="O10" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="P10" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="Q10" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="R10" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="S10" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="T10" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="U10" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="V10" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="W10" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="X10" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="Y10" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="Z10" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="AA10" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="AB10" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="AC10" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="AD10" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="AE10" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="AF10" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="AG10" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="AH10" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="AI10" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="AJ10" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="AK10" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="AL10" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="AM10" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="AN10" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="AO10" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="AP10" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="AQ10" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="AR10" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="AS10" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="AT10" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="AU10" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="AV10" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="AW10" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="AX10" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="AY10" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="AZ10" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="BA10" s="1"/>
+      <c r="BB10" s="1"/>
+      <c r="BC10" s="1"/>
+      <c r="BD10" s="1"/>
+      <c r="BE10" s="1"/>
+      <c r="BF10" s="1"/>
+      <c r="BG10" s="1"/>
+      <c r="BH10" s="1"/>
+      <c r="BI10" s="1"/>
+      <c r="BJ10" s="1"/>
+      <c r="BK10" s="1"/>
+      <c r="BL10" s="1"/>
+      <c r="BM10" s="1"/>
+      <c r="BN10" s="1"/>
+      <c r="BO10" s="1"/>
+      <c r="BP10" s="1"/>
+      <c r="BQ10" s="1"/>
+      <c r="BR10" s="1"/>
+      <c r="BS10" s="1"/>
+      <c r="BT10" s="1"/>
+      <c r="BU10" s="1"/>
+      <c r="BV10" s="1"/>
+      <c r="BW10" s="1"/>
+      <c r="BX10" s="1"/>
       <c r="BY10" s="1"/>
       <c r="BZ10" s="1"/>
       <c r="CA10" s="1"/>
       <c r="CB10" s="1"/>
       <c r="CC10" s="1"/>
       <c r="CD10" s="1"/>
+      <c r="CE10" s="1"/>
+      <c r="CF10" s="1"/>
+      <c r="CG10" s="1"/>
+      <c r="CH10" s="1"/>
+      <c r="CI10" s="1"/>
+      <c r="CJ10" s="1"/>
+      <c r="CK10" s="1"/>
+      <c r="CL10" s="1"/>
+      <c r="CM10" s="1"/>
+      <c r="CN10" s="1"/>
+      <c r="CO10" s="1"/>
+      <c r="CP10" s="1"/>
+      <c r="CQ10" s="1"/>
+      <c r="CR10" s="1"/>
+      <c r="CS10" s="1"/>
+      <c r="CT10" s="1"/>
+      <c r="CU10" s="1"/>
+      <c r="CV10" s="1"/>
+      <c r="CW10" s="1"/>
+      <c r="CX10" s="1"/>
+      <c r="CY10" s="1"/>
+      <c r="CZ10" s="1"/>
+      <c r="DA10" s="1"/>
+      <c r="DB10" s="1"/>
+      <c r="DC10" s="1"/>
+      <c r="DD10" s="1"/>
+      <c r="DE10" s="1"/>
+      <c r="DF10" s="1"/>
+      <c r="DG10" s="1"/>
+      <c r="DH10" s="1"/>
+      <c r="DI10" s="1"/>
+      <c r="DJ10" s="1"/>
+      <c r="DK10" s="1"/>
+      <c r="DL10" s="1"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>22</v>
+        <v>332</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>23</v>
+        <v>333</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>24</v>
+        <v>334</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>25</v>
+        <v>335</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>26</v>
+        <v>336</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>27</v>
+        <v>335</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>27</v>
+        <v>335</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>27</v>
+        <v>337</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>27</v>
+        <v>335</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>27</v>
+        <v>47</v>
       </c>
       <c r="K11" s="0" t="s">
-        <v>28</v>
+        <v>335</v>
       </c>
       <c r="L11" s="0" t="s">
-        <v>27</v>
+        <v>338</v>
       </c>
       <c r="M11" s="0" t="s">
-        <v>27</v>
+        <v>339</v>
       </c>
       <c r="N11" s="0" t="s">
-        <v>27</v>
+        <v>340</v>
       </c>
       <c r="O11" s="0" t="s">
-        <v>27</v>
+        <v>341</v>
       </c>
       <c r="P11" s="0" t="s">
-        <v>27</v>
+        <v>342</v>
       </c>
       <c r="Q11" s="0" t="s">
-        <v>27</v>
+        <v>335</v>
       </c>
       <c r="R11" s="0" t="s">
-        <v>27</v>
+        <v>335</v>
+      </c>
+      <c r="S11" s="0" t="s">
+        <v>335</v>
+      </c>
+      <c r="T11" s="0" t="s">
+        <v>335</v>
+      </c>
+      <c r="U11" s="0" t="s">
+        <v>335</v>
+      </c>
+      <c r="V11" s="0" t="s">
+        <v>335</v>
+      </c>
+      <c r="W11" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="X11" s="0" t="s">
+        <v>335</v>
+      </c>
+      <c r="Y11" s="0" t="s">
+        <v>335</v>
+      </c>
+      <c r="Z11" s="0" t="s">
+        <v>335</v>
+      </c>
+      <c r="AA11" s="0" t="s">
+        <v>335</v>
+      </c>
+      <c r="AB11" s="0" t="s">
+        <v>335</v>
+      </c>
+      <c r="AC11" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="AD11" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="AE11" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="AF11" s="0" t="s">
+        <v>335</v>
+      </c>
+      <c r="AG11" s="0" t="s">
+        <v>335</v>
+      </c>
+      <c r="AH11" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="AI11" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ11" s="0" t="s">
+        <v>335</v>
+      </c>
+      <c r="AK11" s="0" t="s">
+        <v>335</v>
+      </c>
+      <c r="AL11" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="AM11" s="0" t="s">
+        <v>335</v>
+      </c>
+      <c r="AN11" s="0" t="s">
+        <v>335</v>
+      </c>
+      <c r="AO11" s="0" t="s">
+        <v>335</v>
+      </c>
+      <c r="AP11" s="0" t="s">
+        <v>335</v>
+      </c>
+      <c r="AQ11" s="0" t="s">
+        <v>335</v>
+      </c>
+      <c r="AR11" s="0" t="s">
+        <v>335</v>
+      </c>
+      <c r="AS11" s="0" t="s">
+        <v>335</v>
+      </c>
+      <c r="AT11" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="AU11" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="AV11" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="AW11" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="AX11" s="0" t="s">
+        <v>349</v>
+      </c>
+      <c r="AY11" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="AZ11" s="0" t="s">
+        <v>350</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=EPPlusLicense.txt>This workbook was created with the EPPlus library, licensed to South African National Biodiversity Institute under the Polyform Noncommercial license, see https://polyformproject.org/licenses/noncommercial/1.0.0
 For more information about EPPlus, see https://epplussoftware.com/
 
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>EPPlus</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:keywords>EPPlus noncommercial use</cp:keywords>
   <dc:description>This workbook has been created with EPPlus licensed to South African National Biodiversity Institute under The Polyform Noncommercial License: See https://polyformproject.org/licenses/noncommercial/1.0.0</dc:description>
   <dc:creator>South African National Biodiversity Institute</dc:creator>
 </cp:coreProperties>