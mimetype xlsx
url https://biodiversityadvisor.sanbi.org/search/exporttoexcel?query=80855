--- v0 (2026-06-10)
+++ v1 (2026-07-25)
@@ -17,51 +17,51 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="COMMONNAMES" sheetId="1" r:id="rId1"/>
     <sheet name="LITERATURE" sheetId="2" r:id="rId3"/>
     <sheet name="TAXON" sheetId="3" r:id="rId4"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="144" uniqueCount="144">
   <si>
     <t>Biodiversity Advisor Search Results</t>
   </si>
   <si>
-    <t xml:space="preserve">Downloaded from Biodiversity Advisor (https://biodiversityadvisor.sanbi.org)  [Accessed (please insert date of download 6/10/2026 1:40:19 PM.</t>
+    <t xml:space="preserve">Downloaded from Biodiversity Advisor (https://biodiversityadvisor.sanbi.org)  [Accessed (please insert date of download 7/25/2026 11:35:36 PM.</t>
   </si>
   <si>
     <t>Acknowledgement and attribution</t>
   </si>
   <si>
     <t>South African National Biodiversity Institute. 2023. Available: https://biodiversityadvisor.sanbi.org</t>
   </si>
   <si>
     <t>LANGUAGE</t>
   </si>
   <si>
     <t>NAME</t>
   </si>
   <si>
     <t>En</t>
   </si>
   <si>
     <t>Qudeni Dwarf Chameleon</t>
   </si>
   <si>
     <t>Qudeni Dwergverkleurmannetjie</t>
   </si>
   <si>
     <t>Zululand Dwarf Chameleon</t>
   </si>
@@ -519,51 +519,51 @@
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:BN13"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="138.606475830078" customWidth="1"/>
+    <col min="1" max="1" width="139.869979858398" customWidth="1"/>
     <col min="2" max="2" width="31.2176609039307" customWidth="1"/>
     <col min="3" max="3" width="9.140625" customWidth="1"/>
     <col min="4" max="4" width="9.140625" customWidth="1"/>
     <col min="5" max="5" width="9.140625" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
     <col min="7" max="7" width="9.140625" customWidth="1"/>
     <col min="8" max="8" width="9.140625" customWidth="1"/>
     <col min="9" max="9" width="9.140625" customWidth="1"/>
     <col min="10" max="10" width="9.140625" customWidth="1"/>
     <col min="11" max="11" width="9.140625" customWidth="1"/>
     <col min="12" max="12" width="9.140625" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
@@ -716,51 +716,51 @@
       <c r="B12" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:BV17"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="138.606475830078" customWidth="1"/>
+    <col min="1" max="1" width="139.869979858398" customWidth="1"/>
     <col min="2" max="2" width="15.6934194564819" customWidth="1"/>
     <col min="3" max="3" width="13.0027055740356" customWidth="1"/>
     <col min="4" max="4" width="74.3662338256836" customWidth="1"/>
     <col min="5" max="5" width="200.273834228516" customWidth="1"/>
     <col min="6" max="6" width="12.5266571044922" customWidth="1"/>
     <col min="7" max="7" width="9.57930564880371" customWidth="1"/>
     <col min="8" max="8" width="54.8629341125488" customWidth="1"/>
     <col min="9" max="9" width="23.2029514312744" customWidth="1"/>
     <col min="10" max="10" width="249.109085083008" customWidth="1"/>
     <col min="11" max="11" width="9.140625" customWidth="1"/>
     <col min="12" max="12" width="9.140625" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
@@ -1145,51 +1145,51 @@
         <v>71</v>
       </c>
       <c r="H17" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I17" s="0" t="s">
         <v>27</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>72</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:CY11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="138.606475830078" customWidth="1"/>
+    <col min="1" max="1" width="139.869979858398" customWidth="1"/>
     <col min="2" max="2" width="11.169810295105" customWidth="1"/>
     <col min="3" max="3" width="9.56917858123779" customWidth="1"/>
     <col min="4" max="4" width="9.140625" customWidth="1"/>
     <col min="5" max="5" width="10.6964015960693" customWidth="1"/>
     <col min="6" max="6" width="16.8324756622314" customWidth="1"/>
     <col min="7" max="7" width="13.440863609314" customWidth="1"/>
     <col min="8" max="8" width="10.4165267944336" customWidth="1"/>
     <col min="9" max="9" width="14.5682554244995" customWidth="1"/>
     <col min="10" max="10" width="22.5356884002686" customWidth="1"/>
     <col min="11" max="11" width="17.1171321868896" customWidth="1"/>
     <col min="12" max="12" width="12.1774311065674" customWidth="1"/>
     <col min="13" max="13" width="256" customWidth="1"/>
     <col min="14" max="14" width="256" customWidth="1"/>
     <col min="15" max="15" width="256" customWidth="1"/>
     <col min="16" max="16" width="256" customWidth="1"/>
     <col min="17" max="17" width="256" customWidth="1"/>
     <col min="18" max="18" width="36.3881301879883" customWidth="1"/>
     <col min="19" max="19" width="256" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="191.96809387207" customWidth="1"/>
     <col min="22" max="22" width="23.5758152008057" customWidth="1"/>
     <col min="23" max="23" width="256" customWidth="1"/>
     <col min="24" max="24" width="71.0554046630859" customWidth="1"/>
     <col min="25" max="25" width="256" customWidth="1"/>
     <col min="26" max="26" width="20.2747955322266" customWidth="1"/>