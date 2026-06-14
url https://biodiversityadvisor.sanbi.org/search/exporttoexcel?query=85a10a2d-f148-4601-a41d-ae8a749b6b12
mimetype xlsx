--- v1 (2026-06-09)
+++ v2 (2026-06-14)
@@ -1,30517 +1,201 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
-  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet2.xml"/>
-[...4 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet7.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="text/plain" PartName="/EPPlusLicense.txt"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="COMMONNAMES" sheetId="1" r:id="rId1"/>
-[...5 lines deleted...]
-    <sheet name="TAXON" sheetId="7" r:id="rId8"/>
+    <sheet name="TAXON" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1704" uniqueCount="1704">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <si>
     <t>Biodiversity Advisor Search Results</t>
   </si>
   <si>
-    <t xml:space="preserve">Downloaded from Biodiversity Advisor (https://biodiversityadvisor.sanbi.org)  [Accessed (please insert date of download 6/9/2026 9:30:19 AM.</t>
+    <t xml:space="preserve">Downloaded from Biodiversity Advisor (https://biodiversityadvisor.sanbi.org)  [Accessed (please insert date of download 6/14/2026 4:44:20 AM.</t>
   </si>
   <si>
     <t>Acknowledgement and attribution</t>
   </si>
   <si>
     <t>South African National Biodiversity Institute. 2023. Available: https://biodiversityadvisor.sanbi.org</t>
   </si>
   <si>
-    <t>VERNACULARNAME</t>
-[...4916 lines deleted...]
-  <si>
     <t>KINGDOM</t>
   </si>
   <si>
-    <t>SUBKINGDOM</t>
-[...1 lines deleted...]
-  <si>
     <t>PHYLUM</t>
   </si>
   <si>
-    <t>SUBPHYLUM</t>
-[...10 lines deleted...]
-  <si>
     <t>ORDERNAME</t>
   </si>
   <si>
-    <t>SUBORDERNAME</t>
-[...20 lines deleted...]
-    <t>SPECIES</t>
+    <t>FAMILYNAME</t>
+  </si>
+  <si>
+    <t>GENUSNAME</t>
+  </si>
+  <si>
+    <t>GENUSID</t>
+  </si>
+  <si>
+    <t>SPECIESNAME</t>
   </si>
   <si>
     <t>SUBSPECIES</t>
   </si>
   <si>
     <t>VARIETY</t>
   </si>
   <si>
-    <t>SUBVARIETY</t>
-[...1 lines deleted...]
-  <si>
     <t>FORMA</t>
   </si>
   <si>
-    <t>SUBFORMA</t>
-[...86 lines deleted...]
-    <t>HASIMAGE</t>
+    <t>TAXON_PATH</t>
   </si>
   <si>
     <t>Plantae</t>
   </si>
   <si>
-    <t>Phanerogamae</t>
-[...1 lines deleted...]
-  <si>
     <t>Anthophyta</t>
   </si>
   <si>
+    <t>Malpighiales</t>
+  </si>
+  <si>
+    <t>Peraceae</t>
+  </si>
+  <si>
+    <t>Clutia</t>
+  </si>
+  <si>
+    <t>7804D8AA-9E62-4FF8-A5F2-5BE499002F0A</t>
+  </si>
+  <si>
+    <t>pulchella</t>
+  </si>
+  <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
-    <t>Flowering plants: dicots (Dicotyledons: eudicots)</t>
-[...26 lines deleted...]
-    <t>2090</t>
+    <t>Plantae|Anthophyta|Malpighiales|Peraceae|Clutia|pulchella|pulchella</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:BR23"/>
+  <dimension ref="A1:BW11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="137.467910766602" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="9" max="9" width="9.140625" customWidth="1"/>
+    <col min="1" max="1" width="138.731414794922" customWidth="1"/>
+    <col min="2" max="2" width="12.2438411712646" customWidth="1"/>
+    <col min="3" max="3" width="14.5682554244995" customWidth="1"/>
+    <col min="4" max="4" width="14.7836008071899" customWidth="1"/>
+    <col min="5" max="5" width="14.4109058380127" customWidth="1"/>
+    <col min="6" max="6" width="43.7570877075195" customWidth="1"/>
+    <col min="7" max="7" width="16.1063327789307" customWidth="1"/>
+    <col min="8" max="8" width="14.0015459060669" customWidth="1"/>
+    <col min="9" max="9" width="9.78153324127197" customWidth="1"/>
     <col min="10" max="10" width="9.140625" customWidth="1"/>
-    <col min="11" max="11" width="9.140625" customWidth="1"/>
+    <col min="11" max="11" width="65.825439453125" customWidth="1"/>
     <col min="12" max="12" width="9.140625" customWidth="1"/>
-    <col min="13" max="13" width="9.140625" customWidth="1"/>
-[...25252 lines deleted...]
-    <col min="12" max="12" width="17.1655139923096" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
     <col min="27" max="27" width="9.140625" customWidth="1"/>
     <col min="28" max="28" width="9.140625" customWidth="1"/>
     <col min="29" max="29" width="9.140625" customWidth="1"/>
     <col min="30" max="30" width="9.140625" customWidth="1"/>
     <col min="31" max="31" width="9.140625" customWidth="1"/>
     <col min="32" max="32" width="9.140625" customWidth="1"/>
     <col min="33" max="33" width="9.140625" customWidth="1"/>
     <col min="34" max="34" width="9.140625" customWidth="1"/>
     <col min="35" max="35" width="9.140625" customWidth="1"/>
     <col min="36" max="36" width="9.140625" customWidth="1"/>
     <col min="37" max="37" width="9.140625" customWidth="1"/>
@@ -30531,110 +215,107 @@
     <col min="51" max="51" width="9.140625" customWidth="1"/>
     <col min="52" max="52" width="9.140625" customWidth="1"/>
     <col min="53" max="53" width="9.140625" customWidth="1"/>
     <col min="54" max="54" width="9.140625" customWidth="1"/>
     <col min="55" max="55" width="9.140625" customWidth="1"/>
     <col min="56" max="56" width="9.140625" customWidth="1"/>
     <col min="57" max="57" width="9.140625" customWidth="1"/>
     <col min="58" max="58" width="9.140625" customWidth="1"/>
     <col min="59" max="59" width="9.140625" customWidth="1"/>
     <col min="60" max="60" width="9.140625" customWidth="1"/>
     <col min="61" max="61" width="9.140625" customWidth="1"/>
     <col min="62" max="62" width="9.140625" customWidth="1"/>
     <col min="63" max="63" width="9.140625" customWidth="1"/>
     <col min="64" max="64" width="9.140625" customWidth="1"/>
     <col min="65" max="65" width="9.140625" customWidth="1"/>
     <col min="66" max="66" width="9.140625" customWidth="1"/>
     <col min="67" max="67" width="9.140625" customWidth="1"/>
     <col min="68" max="68" width="9.140625" customWidth="1"/>
     <col min="69" max="69" width="9.140625" customWidth="1"/>
     <col min="70" max="70" width="9.140625" customWidth="1"/>
     <col min="71" max="71" width="9.140625" customWidth="1"/>
     <col min="72" max="72" width="9.140625" customWidth="1"/>
     <col min="73" max="73" width="9.140625" customWidth="1"/>
     <col min="74" max="74" width="9.140625" customWidth="1"/>
     <col min="75" max="75" width="9.140625" customWidth="1"/>
-    <col min="76" max="76" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="s">
-        <v>45</v>
+        <v>4</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>1600</v>
+        <v>5</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>55</v>
+        <v>6</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>49</v>
+        <v>7</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>58</v>
+        <v>9</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>54</v>
+        <v>10</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>1601</v>
+        <v>11</v>
       </c>
       <c r="I10" s="1" t="s">
-        <v>1602</v>
+        <v>12</v>
       </c>
       <c r="J10" s="1" t="s">
-        <v>1603</v>
+        <v>13</v>
       </c>
       <c r="K10" s="1" t="s">
-        <v>1604</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
       <c r="P10" s="1"/>
       <c r="Q10" s="1"/>
       <c r="R10" s="1"/>
       <c r="S10" s="1"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
       <c r="X10" s="1"/>
       <c r="Y10" s="1"/>
       <c r="Z10" s="1"/>
       <c r="AA10" s="1"/>
       <c r="AB10" s="1"/>
       <c r="AC10" s="1"/>
       <c r="AD10" s="1"/>
       <c r="AE10" s="1"/>
       <c r="AF10" s="1"/>
       <c r="AG10" s="1"/>
       <c r="AH10" s="1"/>
       <c r="AI10" s="1"/>
       <c r="AJ10" s="1"/>
       <c r="AK10" s="1"/>
@@ -30654,16576 +335,84 @@
       <c r="AY10" s="1"/>
       <c r="AZ10" s="1"/>
       <c r="BA10" s="1"/>
       <c r="BB10" s="1"/>
       <c r="BC10" s="1"/>
       <c r="BD10" s="1"/>
       <c r="BE10" s="1"/>
       <c r="BF10" s="1"/>
       <c r="BG10" s="1"/>
       <c r="BH10" s="1"/>
       <c r="BI10" s="1"/>
       <c r="BJ10" s="1"/>
       <c r="BK10" s="1"/>
       <c r="BL10" s="1"/>
       <c r="BM10" s="1"/>
       <c r="BN10" s="1"/>
       <c r="BO10" s="1"/>
       <c r="BP10" s="1"/>
       <c r="BQ10" s="1"/>
       <c r="BR10" s="1"/>
       <c r="BS10" s="1"/>
       <c r="BT10" s="1"/>
       <c r="BU10" s="1"/>
       <c r="BV10" s="1"/>
       <c r="BW10" s="1"/>
-      <c r="BX10" s="1"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>62</v>
+        <v>15</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>1606</v>
+        <v>16</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>68</v>
+        <v>17</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>65</v>
+        <v>18</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>64</v>
+        <v>19</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>70</v>
+        <v>20</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="K11" s="0" t="s">
-        <v>15</v>
-[...16490 lines deleted...]
-        <v>1052</v>
+        <v>23</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=EPPlusLicense.txt>This workbook was created with the EPPlus library, licensed to South African National Biodiversity Institute under the Polyform Noncommercial license, see https://polyformproject.org/licenses/noncommercial/1.0.0
 For more information about EPPlus, see https://epplussoftware.com/
 
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>EPPlus</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:keywords>EPPlus noncommercial use</cp:keywords>
   <dc:description>This workbook has been created with EPPlus licensed to South African National Biodiversity Institute under The Polyform Noncommercial License: See https://polyformproject.org/licenses/noncommercial/1.0.0</dc:description>
   <dc:creator>South African National Biodiversity Institute</dc:creator>
 </cp:coreProperties>