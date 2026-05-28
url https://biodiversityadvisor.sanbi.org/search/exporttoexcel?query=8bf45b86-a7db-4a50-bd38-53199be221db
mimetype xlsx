--- v0 (2026-04-04)
+++ v1 (2026-05-28)
@@ -14,56 +14,56 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="text/plain" PartName="/EPPlusLicense.txt"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="INCLUSIVENAMES" sheetId="1" r:id="rId1"/>
     <sheet name="TAXONDESCRIPTIONS" sheetId="2" r:id="rId3"/>
     <sheet name="LITERATURE" sheetId="3" r:id="rId4"/>
     <sheet name="TAXON" sheetId="4" r:id="rId5"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="113" uniqueCount="113">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="114" uniqueCount="114">
   <si>
     <t>Biodiversity Advisor Search Results</t>
   </si>
   <si>
-    <t xml:space="preserve">Downloaded from Biodiversity Advisor (https://biodiversityadvisor.sanbi.org)  [Accessed (please insert date of download 4/4/2026 10:29:07 PM.</t>
+    <t xml:space="preserve">Downloaded from Biodiversity Advisor (https://biodiversityadvisor.sanbi.org)  [Accessed (please insert date of download 5/28/2026 7:23:33 PM.</t>
   </si>
   <si>
     <t>Acknowledgement and attribution</t>
   </si>
   <si>
     <t>South African National Biodiversity Institute. 2023. Available: https://biodiversityadvisor.sanbi.org</t>
   </si>
   <si>
     <t>INFRA_CALCFULLNAME</t>
   </si>
   <si>
     <t>INC_SPECIESID</t>
   </si>
   <si>
     <t>INFRA_SPECIESID</t>
   </si>
   <si>
     <t>INC_CALCFULLNAME</t>
   </si>
   <si>
     <t>Capparis fascicularis DC. var. fascicularis</t>
   </si>
   <si>
     <t>8bf45b86-a7db-4a50-bd38-53199be221db</t>
   </si>
@@ -109,294 +109,297 @@
   <si>
     <t>Habitat</t>
   </si>
   <si>
     <t>e-Fl</t>
   </si>
   <si>
     <t>Struwig, M. 2019. Capparaceae. In: CL Bredenkamp (ed.), A Flora of the Eastern Cape Province. Strelitzia 41(1): 752-756. South African National Biodiversity Institute, Pretoria. [CC BY]</t>
   </si>
   <si>
     <t>Soil, sand. Indigenous Forests, Eastern Fynbos-Renosterveld, Albany Thicket, Sub-Escarpment Savanna, Indian Ocean Coastal Belt.</t>
   </si>
   <si>
     <t>Morphology</t>
   </si>
   <si>
     <t>Shrub, scrambler or climber with branches rarely longer than 5 m. Branches often zig-zag, densely covered with long appressed hairs, becoming glabrous, with pairs of recurved spines rarely reduced or absent. Leaves alternate, spirally arranged; lamina oblong or elliptic to lanceolate, tapering towards the apex, usually emarginate, mucronulate, usually broadly cuneate at the base, 2-5(-7) cm long, (0.4-)0.8-3 cm broad, with secondary veins longer than half the leaf and the first pair usually joining the primary vein at the base of the leaf blade, at first pubescent with appressed hairs, becoming glabrous; petiole 0.2-2 cm long, pubescent. Inflorescence usually 1-3 flowered in the axils of the leaves clustered towards the ends of the branches, or axillary racemes or panicles; pedicels 0.6-1.5 cm long, covered with appressed hairs. Sepals 3-7 mm long, outer pair orbicular, convex to saccate, hairy to glabrescent inner pair obovate, slightly convex, puberulous. Petals oblong-elliptic, 5-8 mm long, pubescent mainly on the outside, villose at the base within. Stamens 8-23; filaments 1-1.5 cm long, glabrous. Gynophore 0.7-1 cm long with few long hairs mainly at the base. Ovary ovoid, with 24-26 ovules; style 0.5-1 mm long; stigma indistinct. Berry spherical or almost so, 0.6-1.5 cm in diameter, glabrous, purplish-black with one to few seeds.</t>
   </si>
   <si>
     <t>Climber or scrambler, height variable; branches long, slender, pubescent, becoming glabrous; spines recurved. Leaves alternate, spirally arranged, petiolate, puberulous to glabrous, narrowly elliptic or elliptic-lanceolate, bluntly pointed, often emarginate, margins undulate or crisped. Inflorescence axillary corymbs, pedicellate. Sepals broadly obovate, glabrous. Petals obovate to oblong, slightly falcate. Stamens 20-30 in male flowers, ± 10 in bisexual flowers; filaments often with long hairs. Ovary ovoid; stigma papillose, capitate, almost sessile. Flowering time all year. Fruit a spherical berry, orange-brown, glabrous.</t>
   </si>
   <si>
     <t>LITERATURENAMESTRING</t>
   </si>
   <si>
+    <t>REFERENCE TYPE</t>
+  </si>
+  <si>
     <t>LITERATUREADDINFO</t>
   </si>
   <si>
     <t>REFERENCEURL</t>
   </si>
   <si>
     <t>LITERATUREPRINTYEAR</t>
   </si>
   <si>
     <t>LITERATUREPUBLISHER</t>
   </si>
   <si>
-    <t>REFERENCE_TYPE</t>
-[...1 lines deleted...]
-  <si>
     <t>LITERATURETITLE</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>Struwig, M</t>
   </si>
   <si>
+    <t>Series Chapter</t>
+  </si>
+  <si>
     <t>In: CL Bredenkamp (ed.), A Flora of the Eastern Cape Province. Strelitzia 41(1)752-756</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>South African National Biodiversity Institute, Pretoria</t>
   </si>
   <si>
-    <t>Series Chapter</t>
-[...1 lines deleted...]
-  <si>
     <t>Capparaceae</t>
   </si>
   <si>
     <t>Toelken, HR</t>
   </si>
   <si>
+    <t>Flora</t>
+  </si>
+  <si>
     <t>Flora of Southern Africa 13: 144-150</t>
   </si>
   <si>
     <t>1970</t>
   </si>
   <si>
     <t>Dept. Agric. and Technical Services, Pretoria</t>
   </si>
   <si>
-    <t>Flora</t>
-[...1 lines deleted...]
-  <si>
     <t>Capparis</t>
   </si>
   <si>
+    <t>KINGDOM</t>
+  </si>
+  <si>
+    <t>SUBKINGDOM</t>
+  </si>
+  <si>
+    <t>PHYLUM</t>
+  </si>
+  <si>
+    <t>SUBPHYLUM</t>
+  </si>
+  <si>
+    <t>GROUPNAME</t>
+  </si>
+  <si>
+    <t>CLASSNAME</t>
+  </si>
+  <si>
+    <t>SUBCLASSNAME</t>
+  </si>
+  <si>
+    <t>ORDERNAME</t>
+  </si>
+  <si>
+    <t>SUBORDERNAME</t>
+  </si>
+  <si>
+    <t>FAMILY</t>
+  </si>
+  <si>
+    <t>SUBFAMILY</t>
+  </si>
+  <si>
+    <t>TRIBE</t>
+  </si>
+  <si>
+    <t>SUBTRIBE</t>
+  </si>
+  <si>
+    <t>GENUS</t>
+  </si>
+  <si>
+    <t>SUBGENUS</t>
+  </si>
+  <si>
+    <t>SPECIES</t>
+  </si>
+  <si>
+    <t>SUBSPECIES</t>
+  </si>
+  <si>
+    <t>VARIETY</t>
+  </si>
+  <si>
+    <t>SUBVARIETY</t>
+  </si>
+  <si>
+    <t>FORMA</t>
+  </si>
+  <si>
+    <t>SUBFORMA</t>
+  </si>
+  <si>
+    <t>CULTIVAR</t>
+  </si>
+  <si>
+    <t>SPECIESAUTHORNAME</t>
+  </si>
+  <si>
+    <t>SUBSPECIESAUTHORNAME</t>
+  </si>
+  <si>
+    <t>VARIETYAUTHORNAME</t>
+  </si>
+  <si>
+    <t>FORMAAUTHORNAME</t>
+  </si>
+  <si>
+    <t>CULTIVARAUTHORNAME</t>
+  </si>
+  <si>
+    <t>NAMESTRING</t>
+  </si>
+  <si>
+    <t>PROTOLOGUECITATION</t>
+  </si>
+  <si>
+    <t>HABIT</t>
+  </si>
+  <si>
+    <t>LIFECYCLE</t>
+  </si>
+  <si>
+    <t>LIFEFORMCLASSIFICATION</t>
+  </si>
+  <si>
+    <t>PLANTHEIGHT</t>
+  </si>
+  <si>
+    <t>CALCACCEPTEDNAME</t>
+  </si>
+  <si>
+    <t>GENUSHYBRID</t>
+  </si>
+  <si>
+    <t>INVALID</t>
+  </si>
+  <si>
+    <t>TAXSTATUS</t>
+  </si>
+  <si>
+    <t>LEGITIMACY</t>
+  </si>
+  <si>
+    <t>NOMENCLATURENOTE</t>
+  </si>
+  <si>
+    <t>TYPENOTE</t>
+  </si>
+  <si>
+    <t>ETYMOLOGY</t>
+  </si>
+  <si>
     <t>TOPS</t>
   </si>
   <si>
-    <t>LIFECYCLE</t>
-[...19 lines deleted...]
-  <si>
     <t>IUCN</t>
   </si>
   <si>
-    <t>ETYMOLOGY</t>
-[...2 lines deleted...]
-    <t>GROUPNAME</t>
+    <t>IUCNCRITERIA</t>
+  </si>
+  <si>
+    <t>OLDSPECIESCODE</t>
+  </si>
+  <si>
+    <t>FLOWERSTART</t>
+  </si>
+  <si>
+    <t>FLOWEREND</t>
+  </si>
+  <si>
+    <t>MINALTITUDE</t>
   </si>
   <si>
     <t>MAXALTITUDE</t>
   </si>
   <si>
-    <t>SUBFORMA</t>
-[...44 lines deleted...]
-    <t>VARIETYAUTHORNAME</t>
+    <t>SPNUMBER</t>
   </si>
   <si>
     <t>HASIMAGE</t>
   </si>
   <si>
-    <t>FORMA</t>
-[...62 lines deleted...]
-    <t>IUCNCRITERIA</t>
+    <t>Plantae</t>
+  </si>
+  <si>
+    <t>Phanerogamae</t>
+  </si>
+  <si>
+    <t>Anthophyta</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
-    <t>Phanerogamae</t>
-[...1 lines deleted...]
-  <si>
     <t>Flowering plants: dicots (Dicotyledons: eudicots)</t>
   </si>
   <si>
+    <t>Brassicales</t>
+  </si>
+  <si>
     <t>Capparoideae</t>
   </si>
   <si>
+    <t>fascicularis</t>
+  </si>
+  <si>
     <t>DC.</t>
   </si>
   <si>
+    <t>inc</t>
+  </si>
+  <si>
     <t>27580</t>
   </si>
   <si>
-    <t>inc</t>
-[...11 lines deleted...]
-    <t>fascicularis</t>
+    <t>False</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -876,55 +879,55 @@
       </c>
       <c r="C14" s="0" t="s">
         <v>24</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>29</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:BT12"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="138.606475830078" customWidth="1"/>
-    <col min="2" max="2" width="84.4544448852539" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="6" max="6" width="19.0595378875732" customWidth="1"/>
+    <col min="2" max="2" width="18.536563873291" customWidth="1"/>
+    <col min="3" max="3" width="84.4544448852539" customWidth="1"/>
+    <col min="4" max="4" width="16.7160453796387" customWidth="1"/>
+    <col min="5" max="5" width="24.6175117492676" customWidth="1"/>
+    <col min="6" max="6" width="50.2981452941895" customWidth="1"/>
     <col min="7" max="7" width="19.2378978729248" customWidth="1"/>
     <col min="8" max="8" width="9.140625" customWidth="1"/>
     <col min="9" max="9" width="9.140625" customWidth="1"/>
     <col min="10" max="10" width="9.140625" customWidth="1"/>
     <col min="11" max="11" width="9.140625" customWidth="1"/>
     <col min="12" max="12" width="9.140625" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
     <col min="27" max="27" width="9.140625" customWidth="1"/>
     <col min="28" max="28" width="9.140625" customWidth="1"/>
     <col min="29" max="29" width="9.140625" customWidth="1"/>
     <col min="30" max="30" width="9.140625" customWidth="1"/>
     <col min="31" max="31" width="9.140625" customWidth="1"/>
@@ -1082,144 +1085,144 @@
       <c r="BT10" s="1"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>38</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>41</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>42</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>43</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>44</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>45</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>46</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F12" s="0" t="s">
         <v>49</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>50</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:DL11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="138.606475830078" customWidth="1"/>
-    <col min="2" max="2" width="11.9074773788452" customWidth="1"/>
-[...30 lines deleted...]
-    <col min="33" max="33" width="19.1858921051025" customWidth="1"/>
+    <col min="2" max="2" width="16.4682579040527" customWidth="1"/>
+    <col min="3" max="3" width="12.2438411712646" customWidth="1"/>
+    <col min="4" max="4" width="13.7846775054932" customWidth="1"/>
+    <col min="5" max="5" width="46.6056823730469" customWidth="1"/>
+    <col min="6" max="6" width="13.4709873199463" customWidth="1"/>
+    <col min="7" max="7" width="16.8507900238037" customWidth="1"/>
+    <col min="8" max="8" width="14.5682554244995" customWidth="1"/>
+    <col min="9" max="9" width="17.7794742584229" customWidth="1"/>
+    <col min="10" max="10" width="14.2871980667114" customWidth="1"/>
+    <col min="11" max="11" width="15.0620412826538" customWidth="1"/>
+    <col min="12" max="12" width="9.140625" customWidth="1"/>
+    <col min="13" max="13" width="11.2328100204468" customWidth="1"/>
+    <col min="14" max="14" width="9.43242073059082" customWidth="1"/>
+    <col min="15" max="15" width="12.3193073272705" customWidth="1"/>
+    <col min="16" max="16" width="12.1026220321655" customWidth="1"/>
+    <col min="17" max="17" width="14.0015459060669" customWidth="1"/>
+    <col min="18" max="18" width="9.62744140625" customWidth="1"/>
+    <col min="19" max="19" width="14.1586542129517" customWidth="1"/>
+    <col min="20" max="20" width="9.140625" customWidth="1"/>
+    <col min="21" max="21" width="12.3197755813599" customWidth="1"/>
+    <col min="22" max="22" width="11.0761251449585" customWidth="1"/>
+    <col min="23" max="23" width="23.2858848571777" customWidth="1"/>
+    <col min="24" max="24" width="26.8468170166016" customWidth="1"/>
+    <col min="25" max="25" width="23.4107551574707" customWidth="1"/>
+    <col min="26" max="26" width="21.9337024688721" customWidth="1"/>
+    <col min="27" max="27" width="24.5701885223389" customWidth="1"/>
+    <col min="28" max="28" width="15.4134759902954" customWidth="1"/>
+    <col min="29" max="29" width="24.3194923400879" customWidth="1"/>
+    <col min="30" max="30" width="9.140625" customWidth="1"/>
+    <col min="31" max="31" width="11.9074773788452" customWidth="1"/>
+    <col min="32" max="32" width="27.1680431365967" customWidth="1"/>
+    <col min="33" max="33" width="16.4163856506348" customWidth="1"/>
     <col min="34" max="34" width="24.4173545837402" customWidth="1"/>
-    <col min="35" max="35" width="21.8553886413574" customWidth="1"/>
-[...16 lines deleted...]
-    <col min="52" max="52" width="16.639232635498" customWidth="1"/>
+    <col min="35" max="35" width="24.4173545837402" customWidth="1"/>
+    <col min="36" max="36" width="16.8935375213623" customWidth="1"/>
+    <col min="37" max="37" width="9.46847057342529" customWidth="1"/>
+    <col min="38" max="38" width="13.0042209625244" customWidth="1"/>
+    <col min="39" max="39" width="13.9987125396729" customWidth="1"/>
+    <col min="40" max="40" width="22.8609447479248" customWidth="1"/>
+    <col min="41" max="41" width="12.0073404312134" customWidth="1"/>
+    <col min="42" max="42" width="14.0951719284058" customWidth="1"/>
+    <col min="43" max="43" width="9.140625" customWidth="1"/>
+    <col min="44" max="44" width="9.140625" customWidth="1"/>
+    <col min="45" max="45" width="16.639232635498" customWidth="1"/>
+    <col min="46" max="46" width="19.1858921051025" customWidth="1"/>
+    <col min="47" max="47" width="16.8960285186768" customWidth="1"/>
+    <col min="48" max="48" width="14.4082813262939" customWidth="1"/>
+    <col min="49" max="49" width="15.9452333450317" customWidth="1"/>
+    <col min="50" max="50" width="16.1050109863281" customWidth="1"/>
+    <col min="51" max="51" width="12.477201461792" customWidth="1"/>
+    <col min="52" max="52" width="12.0075979232788" customWidth="1"/>
     <col min="53" max="53" width="9.140625" customWidth="1"/>
     <col min="54" max="54" width="9.140625" customWidth="1"/>
     <col min="55" max="55" width="9.140625" customWidth="1"/>
     <col min="56" max="56" width="9.140625" customWidth="1"/>
     <col min="57" max="57" width="9.140625" customWidth="1"/>
     <col min="58" max="58" width="9.140625" customWidth="1"/>
     <col min="59" max="59" width="9.140625" customWidth="1"/>
     <col min="60" max="60" width="9.140625" customWidth="1"/>
     <col min="61" max="61" width="9.140625" customWidth="1"/>
     <col min="62" max="62" width="9.140625" customWidth="1"/>
     <col min="63" max="63" width="9.140625" customWidth="1"/>
     <col min="64" max="64" width="9.140625" customWidth="1"/>
     <col min="65" max="65" width="9.140625" customWidth="1"/>
     <col min="66" max="66" width="9.140625" customWidth="1"/>
     <col min="67" max="67" width="9.140625" customWidth="1"/>
     <col min="68" max="68" width="9.140625" customWidth="1"/>
     <col min="69" max="69" width="9.140625" customWidth="1"/>
     <col min="70" max="70" width="9.140625" customWidth="1"/>
     <col min="71" max="71" width="9.140625" customWidth="1"/>
     <col min="72" max="72" width="9.140625" customWidth="1"/>
     <col min="73" max="73" width="9.140625" customWidth="1"/>
     <col min="74" max="74" width="9.140625" customWidth="1"/>
     <col min="75" max="75" width="9.140625" customWidth="1"/>
     <col min="76" max="76" width="9.140625" customWidth="1"/>
     <col min="77" max="77" width="9.140625" customWidth="1"/>
@@ -1336,78 +1339,78 @@
       <c r="Q10" s="1" t="s">
         <v>67</v>
       </c>
       <c r="R10" s="1" t="s">
         <v>68</v>
       </c>
       <c r="S10" s="1" t="s">
         <v>69</v>
       </c>
       <c r="T10" s="1" t="s">
         <v>70</v>
       </c>
       <c r="U10" s="1" t="s">
         <v>71</v>
       </c>
       <c r="V10" s="1" t="s">
         <v>72</v>
       </c>
       <c r="W10" s="1" t="s">
         <v>73</v>
       </c>
       <c r="X10" s="1" t="s">
         <v>74</v>
       </c>
       <c r="Y10" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="Z10" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="AA10" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="AB10" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="AC10" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="AD10" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="AE10" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="AF10" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="AG10" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="AH10" s="1" t="s">
         <v>14</v>
-      </c>
-[...25 lines deleted...]
-        <v>83</v>
       </c>
       <c r="AI10" s="1" t="s">
         <v>84</v>
       </c>
       <c r="AJ10" s="1" t="s">
         <v>85</v>
       </c>
       <c r="AK10" s="1" t="s">
         <v>86</v>
       </c>
       <c r="AL10" s="1" t="s">
         <v>87</v>
       </c>
       <c r="AM10" s="1" t="s">
         <v>88</v>
       </c>
       <c r="AN10" s="1" t="s">
         <v>89</v>
       </c>
       <c r="AO10" s="1" t="s">
         <v>90</v>
       </c>
       <c r="AP10" s="1" t="s">
         <v>91</v>
       </c>
@@ -1489,198 +1492,201 @@
       <c r="CT10" s="1"/>
       <c r="CU10" s="1"/>
       <c r="CV10" s="1"/>
       <c r="CW10" s="1"/>
       <c r="CX10" s="1"/>
       <c r="CY10" s="1"/>
       <c r="CZ10" s="1"/>
       <c r="DA10" s="1"/>
       <c r="DB10" s="1"/>
       <c r="DC10" s="1"/>
       <c r="DD10" s="1"/>
       <c r="DE10" s="1"/>
       <c r="DF10" s="1"/>
       <c r="DG10" s="1"/>
       <c r="DH10" s="1"/>
       <c r="DI10" s="1"/>
       <c r="DJ10" s="1"/>
       <c r="DK10" s="1"/>
       <c r="DL10" s="1"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>102</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>102</v>
+        <v>44</v>
       </c>
       <c r="K11" s="0" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="L11" s="0" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="M11" s="0" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="N11" s="0" t="s">
-        <v>102</v>
+        <v>50</v>
       </c>
       <c r="O11" s="0" t="s">
-        <v>50</v>
+        <v>105</v>
       </c>
       <c r="P11" s="0" t="s">
-        <v>102</v>
+        <v>109</v>
       </c>
       <c r="Q11" s="0" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="R11" s="0" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="S11" s="0" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="T11" s="0" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="U11" s="0" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="V11" s="0" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="W11" s="0" t="s">
-        <v>102</v>
+        <v>110</v>
       </c>
       <c r="X11" s="0" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="Y11" s="0" t="s">
-        <v>11</v>
+        <v>105</v>
       </c>
       <c r="Z11" s="0" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="AA11" s="0" t="s">
         <v>105</v>
       </c>
       <c r="AB11" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="AC11" s="0" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="AD11" s="0" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="AE11" s="0" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="AF11" s="0" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="AG11" s="0" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="AH11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="AI11" s="0" t="s">
-        <v>102</v>
+        <v>11</v>
       </c>
       <c r="AJ11" s="0" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="AK11" s="0" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="AL11" s="0" t="s">
-        <v>102</v>
+        <v>111</v>
       </c>
       <c r="AM11" s="0" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="AN11" s="0" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="AO11" s="0" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="AP11" s="0" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="AQ11" s="0" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="AR11" s="0" t="s">
-        <v>110</v>
+        <v>105</v>
       </c>
       <c r="AS11" s="0" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="AT11" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AU11" s="0" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="AV11" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="AW11" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="AX11" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="AY11" s="0" t="s">
         <v>112</v>
       </c>
-      <c r="AW11" s="0" t="s">
-[...6 lines deleted...]
-        <v>102</v>
+      <c r="AZ11" s="0" t="s">
+        <v>113</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=EPPlusLicense.txt>This workbook was created with the EPPlus library, licensed to South African National Biodiversity Institute under the Polyform Noncommercial license, see https://polyformproject.org/licenses/noncommercial/1.0.0
 For more information about EPPlus, see https://epplussoftware.com/
 
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>EPPlus</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:keywords>EPPlus noncommercial use</cp:keywords>
   <dc:description>This workbook has been created with EPPlus licensed to South African National Biodiversity Institute under The Polyform Noncommercial License: See https://polyformproject.org/licenses/noncommercial/1.0.0</dc:description>
   <dc:creator>South African National Biodiversity Institute</dc:creator>
 </cp:coreProperties>