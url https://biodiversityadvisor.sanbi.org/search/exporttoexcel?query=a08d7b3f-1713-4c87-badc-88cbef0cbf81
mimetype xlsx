--- v0 (2025-12-15)
+++ v1 (2026-04-04)
@@ -19,51 +19,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="INCLUSIVENAMES" sheetId="1" r:id="rId1"/>
     <sheet name="SYNONYMS" sheetId="2" r:id="rId3"/>
     <sheet name="TAXONDESCRIPTIONS" sheetId="3" r:id="rId4"/>
     <sheet name="TAXON" sheetId="4" r:id="rId5"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="111" uniqueCount="111">
   <si>
     <t>Biodiversity Advisor Search Results</t>
   </si>
   <si>
-    <t xml:space="preserve">Downloaded from Biodiversity Advisor (https://biodiversityadvisor.sanbi.org)  [Accessed (please insert date of download 12/15/2025 6:33:18 PM.</t>
+    <t xml:space="preserve">Downloaded from Biodiversity Advisor (https://biodiversityadvisor.sanbi.org)  [Accessed (please insert date of download 4/4/2026 11:26:42 PM.</t>
   </si>
   <si>
     <t>Acknowledgement and attribution</t>
   </si>
   <si>
     <t>South African National Biodiversity Institute. 2023. Available: https://biodiversityadvisor.sanbi.org</t>
   </si>
   <si>
     <t>INFRA_CALCFULLNAME</t>
   </si>
   <si>
     <t>INC_SPECIESID</t>
   </si>
   <si>
     <t>INFRA_SPECIESID</t>
   </si>
   <si>
     <t>INC_CALCFULLNAME</t>
   </si>
   <si>
     <t>Vachellia gerrardii (Benth.) P.J.H.Hurter subsp. gerrardii</t>
   </si>
   <si>
     <t>a08d7b3f-1713-4c87-badc-88cbef0cbf81</t>
   </si>
@@ -407,51 +407,51 @@
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:BP12"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="139.869979858398" customWidth="1"/>
+    <col min="1" max="1" width="138.606475830078" customWidth="1"/>
     <col min="2" max="2" width="40.162841796875" customWidth="1"/>
     <col min="3" max="3" width="42.4824600219727" customWidth="1"/>
     <col min="4" max="4" width="54.059741973877" customWidth="1"/>
     <col min="5" max="5" width="9.140625" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
     <col min="7" max="7" width="9.140625" customWidth="1"/>
     <col min="8" max="8" width="9.140625" customWidth="1"/>
     <col min="9" max="9" width="9.140625" customWidth="1"/>
     <col min="10" max="10" width="9.140625" customWidth="1"/>
     <col min="11" max="11" width="9.140625" customWidth="1"/>
     <col min="12" max="12" width="9.140625" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
@@ -616,51 +616,51 @@
         <v>10</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>11</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:BV12"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="139.869979858398" customWidth="1"/>
+    <col min="1" max="1" width="138.606475830078" customWidth="1"/>
     <col min="2" max="2" width="22.8609447479248" customWidth="1"/>
     <col min="3" max="3" width="28.8234539031982" customWidth="1"/>
     <col min="4" max="4" width="13.0042209625244" customWidth="1"/>
     <col min="5" max="5" width="40.162841796875" customWidth="1"/>
     <col min="6" max="6" width="81.9555130004883" customWidth="1"/>
     <col min="7" max="7" width="40.8781318664551" customWidth="1"/>
     <col min="8" max="8" width="18.5913753509521" customWidth="1"/>
     <col min="9" max="9" width="29.0559272766113" customWidth="1"/>
     <col min="10" max="10" width="16.2200222015381" customWidth="1"/>
     <col min="11" max="11" width="9.140625" customWidth="1"/>
     <col min="12" max="12" width="9.140625" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
@@ -879,51 +879,51 @@
         <v>28</v>
       </c>
       <c r="H12" s="0" t="s">
         <v>29</v>
       </c>
       <c r="I12" s="0" t="s">
         <v>22</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>30</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:BQ17"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="139.869979858398" customWidth="1"/>
+    <col min="1" max="1" width="138.606475830078" customWidth="1"/>
     <col min="2" max="2" width="12.666654586792" customWidth="1"/>
     <col min="3" max="3" width="12.9443483352661" customWidth="1"/>
     <col min="4" max="4" width="169.896682739258" customWidth="1"/>
     <col min="5" max="5" width="256" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
     <col min="7" max="7" width="9.140625" customWidth="1"/>
     <col min="8" max="8" width="9.140625" customWidth="1"/>
     <col min="9" max="9" width="9.140625" customWidth="1"/>
     <col min="10" max="10" width="9.140625" customWidth="1"/>
     <col min="11" max="11" width="9.140625" customWidth="1"/>
     <col min="12" max="12" width="9.140625" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
@@ -1183,51 +1183,51 @@
         <v>47</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>41</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>42</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>49</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:DL11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="139.869979858398" customWidth="1"/>
+    <col min="1" max="1" width="138.606475830078" customWidth="1"/>
     <col min="2" max="2" width="11.9074773788452" customWidth="1"/>
     <col min="3" max="3" width="12.0073404312134" customWidth="1"/>
     <col min="4" max="4" width="9.140625" customWidth="1"/>
     <col min="5" max="5" width="16.4682579040527" customWidth="1"/>
     <col min="6" max="6" width="16.4163856506348" customWidth="1"/>
     <col min="7" max="7" width="14.1586542129517" customWidth="1"/>
     <col min="8" max="8" width="16.8507900238037" customWidth="1"/>
     <col min="9" max="9" width="9.140625" customWidth="1"/>
     <col min="10" max="10" width="14.0951719284058" customWidth="1"/>
     <col min="11" max="11" width="46.6056823730469" customWidth="1"/>
     <col min="12" max="12" width="16.1050109863281" customWidth="1"/>
     <col min="13" max="13" width="12.3197755813599" customWidth="1"/>
     <col min="14" max="14" width="11.0761251449585" customWidth="1"/>
     <col min="15" max="15" width="9.9243335723877" customWidth="1"/>
     <col min="16" max="16" width="13.9987125396729" customWidth="1"/>
     <col min="17" max="17" width="9.8530216217041" customWidth="1"/>
     <col min="18" max="18" width="9.46847057342529" customWidth="1"/>
     <col min="19" max="19" width="21.9337024688721" customWidth="1"/>
     <col min="20" max="20" width="24.5701885223389" customWidth="1"/>
     <col min="21" max="21" width="14.0015459060669" customWidth="1"/>
     <col min="22" max="22" width="16.8960285186768" customWidth="1"/>
     <col min="23" max="23" width="17.7794742584229" customWidth="1"/>
     <col min="24" max="24" width="15.9452333450317" customWidth="1"/>
     <col min="25" max="25" width="54.059741973877" customWidth="1"/>
     <col min="26" max="26" width="22.8609447479248" customWidth="1"/>