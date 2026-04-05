--- v1 (2026-04-04)
+++ v2 (2026-04-05)
@@ -19,51 +19,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="INCLUSIVENAMES" sheetId="1" r:id="rId1"/>
     <sheet name="SYNONYMS" sheetId="2" r:id="rId3"/>
     <sheet name="TAXONDESCRIPTIONS" sheetId="3" r:id="rId4"/>
     <sheet name="TAXON" sheetId="4" r:id="rId5"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="111" uniqueCount="111">
   <si>
     <t>Biodiversity Advisor Search Results</t>
   </si>
   <si>
-    <t xml:space="preserve">Downloaded from Biodiversity Advisor (https://biodiversityadvisor.sanbi.org)  [Accessed (please insert date of download 4/4/2026 11:26:42 PM.</t>
+    <t xml:space="preserve">Downloaded from Biodiversity Advisor (https://biodiversityadvisor.sanbi.org)  [Accessed (please insert date of download 4/6/2026 12:26:51 AM.</t>
   </si>
   <si>
     <t>Acknowledgement and attribution</t>
   </si>
   <si>
     <t>South African National Biodiversity Institute. 2023. Available: https://biodiversityadvisor.sanbi.org</t>
   </si>
   <si>
     <t>INFRA_CALCFULLNAME</t>
   </si>
   <si>
     <t>INC_SPECIESID</t>
   </si>
   <si>
     <t>INFRA_SPECIESID</t>
   </si>
   <si>
     <t>INC_CALCFULLNAME</t>
   </si>
   <si>
     <t>Vachellia gerrardii (Benth.) P.J.H.Hurter subsp. gerrardii</t>
   </si>
   <si>
     <t>a08d7b3f-1713-4c87-badc-88cbef0cbf81</t>
   </si>
@@ -407,51 +407,51 @@
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:BP12"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="138.606475830078" customWidth="1"/>
+    <col min="1" max="1" width="138.731414794922" customWidth="1"/>
     <col min="2" max="2" width="40.162841796875" customWidth="1"/>
     <col min="3" max="3" width="42.4824600219727" customWidth="1"/>
     <col min="4" max="4" width="54.059741973877" customWidth="1"/>
     <col min="5" max="5" width="9.140625" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
     <col min="7" max="7" width="9.140625" customWidth="1"/>
     <col min="8" max="8" width="9.140625" customWidth="1"/>
     <col min="9" max="9" width="9.140625" customWidth="1"/>
     <col min="10" max="10" width="9.140625" customWidth="1"/>
     <col min="11" max="11" width="9.140625" customWidth="1"/>
     <col min="12" max="12" width="9.140625" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
@@ -616,51 +616,51 @@
         <v>10</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>11</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:BV12"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="138.606475830078" customWidth="1"/>
+    <col min="1" max="1" width="138.731414794922" customWidth="1"/>
     <col min="2" max="2" width="22.8609447479248" customWidth="1"/>
     <col min="3" max="3" width="28.8234539031982" customWidth="1"/>
     <col min="4" max="4" width="13.0042209625244" customWidth="1"/>
     <col min="5" max="5" width="40.162841796875" customWidth="1"/>
     <col min="6" max="6" width="81.9555130004883" customWidth="1"/>
     <col min="7" max="7" width="40.8781318664551" customWidth="1"/>
     <col min="8" max="8" width="18.5913753509521" customWidth="1"/>
     <col min="9" max="9" width="29.0559272766113" customWidth="1"/>
     <col min="10" max="10" width="16.2200222015381" customWidth="1"/>
     <col min="11" max="11" width="9.140625" customWidth="1"/>
     <col min="12" max="12" width="9.140625" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
@@ -879,51 +879,51 @@
         <v>28</v>
       </c>
       <c r="H12" s="0" t="s">
         <v>29</v>
       </c>
       <c r="I12" s="0" t="s">
         <v>22</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>30</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:BQ17"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="138.606475830078" customWidth="1"/>
+    <col min="1" max="1" width="138.731414794922" customWidth="1"/>
     <col min="2" max="2" width="12.666654586792" customWidth="1"/>
     <col min="3" max="3" width="12.9443483352661" customWidth="1"/>
     <col min="4" max="4" width="169.896682739258" customWidth="1"/>
     <col min="5" max="5" width="256" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
     <col min="7" max="7" width="9.140625" customWidth="1"/>
     <col min="8" max="8" width="9.140625" customWidth="1"/>
     <col min="9" max="9" width="9.140625" customWidth="1"/>
     <col min="10" max="10" width="9.140625" customWidth="1"/>
     <col min="11" max="11" width="9.140625" customWidth="1"/>
     <col min="12" max="12" width="9.140625" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
@@ -1183,51 +1183,51 @@
         <v>47</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>41</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>42</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>49</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:DL11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="138.606475830078" customWidth="1"/>
+    <col min="1" max="1" width="138.731414794922" customWidth="1"/>
     <col min="2" max="2" width="11.9074773788452" customWidth="1"/>
     <col min="3" max="3" width="12.0073404312134" customWidth="1"/>
     <col min="4" max="4" width="9.140625" customWidth="1"/>
     <col min="5" max="5" width="16.4682579040527" customWidth="1"/>
     <col min="6" max="6" width="16.4163856506348" customWidth="1"/>
     <col min="7" max="7" width="14.1586542129517" customWidth="1"/>
     <col min="8" max="8" width="16.8507900238037" customWidth="1"/>
     <col min="9" max="9" width="9.140625" customWidth="1"/>
     <col min="10" max="10" width="14.0951719284058" customWidth="1"/>
     <col min="11" max="11" width="46.6056823730469" customWidth="1"/>
     <col min="12" max="12" width="16.1050109863281" customWidth="1"/>
     <col min="13" max="13" width="12.3197755813599" customWidth="1"/>
     <col min="14" max="14" width="11.0761251449585" customWidth="1"/>
     <col min="15" max="15" width="9.9243335723877" customWidth="1"/>
     <col min="16" max="16" width="13.9987125396729" customWidth="1"/>
     <col min="17" max="17" width="9.8530216217041" customWidth="1"/>
     <col min="18" max="18" width="9.46847057342529" customWidth="1"/>
     <col min="19" max="19" width="21.9337024688721" customWidth="1"/>
     <col min="20" max="20" width="24.5701885223389" customWidth="1"/>
     <col min="21" max="21" width="14.0015459060669" customWidth="1"/>
     <col min="22" max="22" width="16.8960285186768" customWidth="1"/>
     <col min="23" max="23" width="17.7794742584229" customWidth="1"/>
     <col min="24" max="24" width="15.9452333450317" customWidth="1"/>
     <col min="25" max="25" width="54.059741973877" customWidth="1"/>
     <col min="26" max="26" width="22.8609447479248" customWidth="1"/>