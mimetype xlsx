--- v0 (2026-04-04)
+++ v1 (2026-06-11)
@@ -6,665 +6,668 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet3.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet4.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet5.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet6.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="text/plain" PartName="/EPPlusLicense.txt"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="SYNONYMS" sheetId="1" r:id="rId1"/>
+    <sheet name="TAXONDESCRIPTIONS" sheetId="1" r:id="rId1"/>
     <sheet name="BOTANICALRECORDS" sheetId="2" r:id="rId3"/>
-    <sheet name="SPECIMENBARCODE" sheetId="3" r:id="rId4"/>
-[...1 lines deleted...]
-    <sheet name="LITERATURE" sheetId="5" r:id="rId6"/>
+    <sheet name="LITERATURE" sheetId="3" r:id="rId4"/>
+    <sheet name="SYNONYMS" sheetId="4" r:id="rId5"/>
+    <sheet name="SPECIMENBARCODE" sheetId="5" r:id="rId6"/>
     <sheet name="TAXON" sheetId="6" r:id="rId7"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="201" uniqueCount="201">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="202" uniqueCount="202">
   <si>
     <t>Biodiversity Advisor Search Results</t>
   </si>
   <si>
-    <t xml:space="preserve">Downloaded from Biodiversity Advisor (https://biodiversityadvisor.sanbi.org)  [Accessed (please insert date of download 4/4/2026 2:00:38 AM.</t>
+    <t xml:space="preserve">Downloaded from Biodiversity Advisor (https://biodiversityadvisor.sanbi.org)  [Accessed (please insert date of download 6/11/2026 6:59:53 AM.</t>
   </si>
   <si>
     <t>Acknowledgement and attribution</t>
   </si>
   <si>
     <t>South African National Biodiversity Institute. 2023. Available: https://biodiversityadvisor.sanbi.org</t>
   </si>
   <si>
     <t>CALCFULLNAME</t>
   </si>
   <si>
+    <t>TEXTTITLE</t>
+  </si>
+  <si>
+    <t>TAXONTEXT</t>
+  </si>
+  <si>
+    <t>BIBLIO</t>
+  </si>
+  <si>
+    <t>COMMENTS</t>
+  </si>
+  <si>
+    <t>Acacia nilotica (L.) Willd. ex Delile</t>
+  </si>
+  <si>
+    <t>Distribution</t>
+  </si>
+  <si>
+    <t>Found from Tanzania southwards to the Transvaal, Swaziland and Natal.</t>
+  </si>
+  <si>
+    <t>Ross, JH. 1975. Mimosoideae. Fl. S. Africa 16(1): 1-155. BRI, Pretoria. [CC BY]</t>
+  </si>
+  <si>
+    <t>e-Fl; PS</t>
+  </si>
+  <si>
+    <t>Habitat</t>
+  </si>
+  <si>
+    <t>Occurs in dry thomveld, river valley scrub, woodland, bushveld and scrub.</t>
+  </si>
+  <si>
+    <t>Morphology</t>
+  </si>
+  <si>
+    <t>Tree to 10 m high; crown flattened, sometimes irregularly so, or rounded; trunk to 0.35 m in diam. Bark dark brownish-black to black, rough, longitudinally fissured; young branchlets greyish- or reddish-brown to purplish-black, often pinkish when young, sparingly to densely pubescent or occasionally subglabrous, glands inconspicuous or absent. Stipules spinescent, in pairs, 0.4-5.5(15) cm long, straight or almost so, often deflexed, whitish to greyish- or reddish-brown, sparingly to densely pubescent but becoming glabrescent with age; other prickles absent. Leaves: petiole 0.4-1.2(2.4) cm long, sparingly to densely pubescent or occasionally subglabrous, adaxial gland usually present, sometimes two present, often a short distance below the lowest pinna pair, up to 1.8 x 0.8 mm; rhachis (1.2)2.7-5.8(8) cm long, sparingly to densely pubescent or occasionally subglabrous, with a gland at the junction of each pinna pair or between the top few pairs only; pinnae (3)5-11(14) pairs; rhachillae 0.9-2.8(4.4) cm long; leaflets 12-27(36) pairs per pinna, 1.5-5.5 x 0.5-1.5 mm, linear to linear-oblong, apex rounded to subacute but not spinulose-mucronate, margins usually sparsely to densely ciliate, glabrous above and below or rarely puberulous below. Inflorescences capitate, on axillary peduncles, solitary or fascicled. Flowers bright-yellow, sessile; peduncles 1.2-4.5 cm long, sparingly to densely pubescent, rarely subglabrous; involucel from near the base to just over halfway up the peduncle. Calyx glabrous to densely pubescent, especially apically, tube 0.8-1.6 mm long, lobes up to 0.4 mm long. Corolla glabrous to pubescent, especially apically, tube 2-2.6 mm long, lobes up to 1.1 mm long, often reflexed. Stamen-filaments free or sometimes united into bundles basally, up to 5 mm long; anthers with a deciduous apical gland. Ovary up to 1.1 mm long, sessile or shortly stipitate, glabrous but soon becoming pubescent. Pods green and fleshy when young but shrivelling and turning black with age, (5.2)8-17(19.5) x 0.9-1.6(1.9) cm, oblong, straight or slightly falcate, margins shallowly to deeply crenate between each seed, each joint marked with a distinct raised bump which corresponds to the seed inside, sparingly to densely pubescent all over at first but the raised parts over the seeds becoming glabrescent and shining with age, rarely subglabrous throughout, sweet-smelling, indehiscent, breaking up transversely into segments on the ground. Seeds olive-brown, 6.5-9 x 5-8 mm, subcircular, scarcely compressed; areole 5-7 x 4-7 mm.</t>
+  </si>
+  <si>
+    <t>Mimosa nilotica L.</t>
+  </si>
+  <si>
+    <t>Armed with paired, spreading spines; leaves bipinnate, the outermost pinnae bearing an interfloral gland. [Translated with Google Gemini 1.5 (21/01/2025)]</t>
+  </si>
+  <si>
+    <t>Linnaeus (Linné), C von. 1753. Species Plantarum, Vol. 1, 1st ed. Salvii, Stockholm. [All rights reserved]</t>
+  </si>
+  <si>
+    <t>Spinis geminis patentibus, foliis bipinnaitis: partialibus extimis glandula interftinetis.</t>
+  </si>
+  <si>
+    <t>e-Fl</t>
+  </si>
+  <si>
+    <t>ELEVATION</t>
+  </si>
+  <si>
+    <t>CULTIVATED</t>
+  </si>
+  <si>
+    <t>MUSEUMCODE</t>
+  </si>
+  <si>
+    <t>LOCALITYNOTES</t>
+  </si>
+  <si>
+    <t>COLLECTIONYEAR</t>
+  </si>
+  <si>
+    <t>LLRESOLUTION</t>
+  </si>
+  <si>
+    <t>FIELDNUMBER</t>
+  </si>
+  <si>
+    <t>LATITUDE</t>
+  </si>
+  <si>
+    <t>HABITATTEXT</t>
+  </si>
+  <si>
+    <t>COUNTRYNAME</t>
+  </si>
+  <si>
+    <t>COLLECTORSCODE</t>
+  </si>
+  <si>
+    <t>COLLECTIONDAY</t>
+  </si>
+  <si>
+    <t>COLLECTORS</t>
+  </si>
+  <si>
+    <t>GENERALNOTES</t>
+  </si>
+  <si>
+    <t>MAJORADMINNAME</t>
+  </si>
+  <si>
+    <t>COLLECTIONMONTH</t>
+  </si>
+  <si>
+    <t>PLANTDESCRIPTION</t>
+  </si>
+  <si>
+    <t>LONGITUDE</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>False</t>
+  </si>
+  <si>
+    <t>NH</t>
+  </si>
+  <si>
+    <t>± 2 km South West of Intaba Magogo Mountain. eBhuyeni Village. Mvoti/Muden.</t>
+  </si>
+  <si>
+    <t>2006</t>
+  </si>
+  <si>
+    <t>791</t>
+  </si>
+  <si>
+    <t>-28.975</t>
+  </si>
+  <si>
+    <t>Vegetation type: Valley bush veld. Slope: gentle.</t>
+  </si>
+  <si>
+    <t>South Africa</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>Keswa, VW</t>
+  </si>
+  <si>
+    <t>KwaZulu-Natal</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>Tree. Plant height: C. 3 m high.</t>
+  </si>
+  <si>
+    <t>30.40277778</t>
+  </si>
+  <si>
+    <t>PRE</t>
+  </si>
+  <si>
+    <t>Gobaub. Farm Pierre: OU 345.</t>
+  </si>
+  <si>
+    <t>1965</t>
+  </si>
+  <si>
+    <t>8548</t>
+  </si>
+  <si>
+    <t>-19.625</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Oberflächenkalk. Offenes  Veld.</t>
+  </si>
+  <si>
+    <t>Namibia</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>Giess, W</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>Baumstrauch bis 4 m hoch.</t>
+  </si>
+  <si>
+    <t>16.625</t>
+  </si>
+  <si>
+    <t>Wonderboom District. Open areas on N side of Rosslyn Industrial area. 25°36'42.6"S 28°04'36.1"E.</t>
+  </si>
+  <si>
+    <t>2021</t>
+  </si>
+  <si>
+    <t>15734</t>
+  </si>
+  <si>
+    <t>-25.61194444</t>
+  </si>
+  <si>
+    <t>Plain. Bioregion: Central Bushveld. Vegetation type: Norite Koppies Bushveld.</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>Bester, SP</t>
+  </si>
+  <si>
+    <t>Gauteng</t>
+  </si>
+  <si>
+    <t>Tree, to 3.5 m tall.</t>
+  </si>
+  <si>
+    <t>28.07666667</t>
+  </si>
+  <si>
+    <t>True</t>
+  </si>
+  <si>
+    <t>Cape Town; Leeuwenhof estate.</t>
+  </si>
+  <si>
+    <t>2918</t>
+  </si>
+  <si>
+    <t>-33.9384</t>
+  </si>
+  <si>
+    <t>Depression. Vegetation type: Cape flats sandy fynbos. Slope: none.</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>Cheek, M.D.</t>
+  </si>
+  <si>
+    <t>Western Cape</t>
+  </si>
+  <si>
+    <t>Tree, 20m high. Capitate flowers.</t>
+  </si>
+  <si>
+    <t>18.40603</t>
+  </si>
+  <si>
+    <t>SPECIESID</t>
+  </si>
+  <si>
+    <t>LITERATUREPRINTYEAR</t>
+  </si>
+  <si>
+    <t>REFERENCE_TYPE</t>
+  </si>
+  <si>
+    <t>LITERATURETITLE</t>
+  </si>
+  <si>
+    <t>LITERATURENAMESTRING</t>
+  </si>
+  <si>
+    <t>LITERATUREADDINFO</t>
+  </si>
+  <si>
+    <t>LITERATUREPUBLISHER</t>
+  </si>
+  <si>
+    <t>DOI</t>
+  </si>
+  <si>
+    <t>REFERENCEURL</t>
+  </si>
+  <si>
+    <t>a2a81e0b-4b5a-43e9-ba14-65a9771e7831</t>
+  </si>
+  <si>
+    <t>1975</t>
+  </si>
+  <si>
+    <t>Flora</t>
+  </si>
+  <si>
+    <t>Mimosoideae</t>
+  </si>
+  <si>
+    <t>Ross, JH</t>
+  </si>
+  <si>
+    <t>Flora of Southern Africa 16(1)1-155</t>
+  </si>
+  <si>
+    <t>BRI, Pretoria</t>
+  </si>
+  <si>
+    <t>1753</t>
+  </si>
+  <si>
+    <t>Book</t>
+  </si>
+  <si>
+    <t>Species Plantarum, Vol. 1, 1st ed.</t>
+  </si>
+  <si>
+    <t>Linnaeus (Linné), C von</t>
+  </si>
+  <si>
+    <t>Salvii, Stockholm</t>
+  </si>
+  <si>
     <t>NOMENCLATURENOTE</t>
   </si>
   <si>
     <t>ACC_PROTOLOGUECITATION</t>
   </si>
   <si>
     <t>TAXSTATUS</t>
   </si>
   <si>
     <t>TYPENOTE</t>
   </si>
   <si>
     <t>CALCACCEPTEDNAME</t>
   </si>
   <si>
     <t>SYN_SPECIESID</t>
   </si>
   <si>
     <t>SYNCATEGORY</t>
   </si>
   <si>
     <t>SYN_PROTOLOGUECITATION</t>
   </si>
   <si>
     <t>CITESFIELD</t>
   </si>
   <si>
+    <t>Synonym</t>
+  </si>
+  <si>
+    <t>&lt;em&gt;Vachellia nilotica&lt;/em&gt; (L.) P.J.H.Hurter &amp; Mabb.</t>
+  </si>
+  <si>
+    <t>66fc4046-2d85-4471-a6d5-b66c6d80efe3</t>
+  </si>
+  <si>
+    <t>bas</t>
+  </si>
+  <si>
+    <t>Sp. Pl. 1: 521 (1753)</t>
+  </si>
+  <si>
+    <t>Mimosa nilotica</t>
+  </si>
+  <si>
+    <t>2cdfbac1-ac88-4d96-9dd4-bcfa87466d37</t>
+  </si>
+  <si>
+    <t>hom</t>
+  </si>
+  <si>
+    <t>Acacia nilotica</t>
+  </si>
+  <si>
+    <t>SPECIMENCATEGORY</t>
+  </si>
+  <si>
+    <t>TYPECATEGORY</t>
+  </si>
+  <si>
+    <t>TYPETAXSTATUS</t>
+  </si>
+  <si>
+    <t>TYPECALCFULLNAME</t>
+  </si>
+  <si>
+    <t>IMAGEURL</t>
+  </si>
+  <si>
+    <t>Herbarium voucher</t>
+  </si>
+  <si>
+    <t>Tinley, K.L.</t>
+  </si>
+  <si>
+    <t>1168</t>
+  </si>
+  <si>
+    <t>1966</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>KINGDOM</t>
+  </si>
+  <si>
+    <t>SUBKINGDOM</t>
+  </si>
+  <si>
+    <t>PHYLUM</t>
+  </si>
+  <si>
+    <t>SUBPHYLUM</t>
+  </si>
+  <si>
+    <t>GROUPNAME</t>
+  </si>
+  <si>
+    <t>CLASSNAME</t>
+  </si>
+  <si>
+    <t>SUBCLASSNAME</t>
+  </si>
+  <si>
+    <t>ORDERNAME</t>
+  </si>
+  <si>
+    <t>SUBORDERNAME</t>
+  </si>
+  <si>
+    <t>FAMILY</t>
+  </si>
+  <si>
+    <t>SUBFAMILY</t>
+  </si>
+  <si>
+    <t>TRIBE</t>
+  </si>
+  <si>
+    <t>SUBTRIBE</t>
+  </si>
+  <si>
+    <t>GENUS</t>
+  </si>
+  <si>
+    <t>SUBGENUS</t>
+  </si>
+  <si>
+    <t>SPECIES</t>
+  </si>
+  <si>
+    <t>SUBSPECIES</t>
+  </si>
+  <si>
+    <t>VARIETY</t>
+  </si>
+  <si>
+    <t>SUBVARIETY</t>
+  </si>
+  <si>
+    <t>FORMA</t>
+  </si>
+  <si>
+    <t>SUBFORMA</t>
+  </si>
+  <si>
+    <t>CULTIVAR</t>
+  </si>
+  <si>
+    <t>SPECIESAUTHORNAME</t>
+  </si>
+  <si>
+    <t>SUBSPECIESAUTHORNAME</t>
+  </si>
+  <si>
+    <t>VARIETYAUTHORNAME</t>
+  </si>
+  <si>
+    <t>FORMAAUTHORNAME</t>
+  </si>
+  <si>
+    <t>CULTIVARAUTHORNAME</t>
+  </si>
+  <si>
+    <t>NAMESTRING</t>
+  </si>
+  <si>
+    <t>PROTOLOGUECITATION</t>
+  </si>
+  <si>
+    <t>HABIT</t>
+  </si>
+  <si>
+    <t>LIFECYCLE</t>
+  </si>
+  <si>
+    <t>LIFEFORMCLASSIFICATION</t>
+  </si>
+  <si>
+    <t>PLANTHEIGHT</t>
+  </si>
+  <si>
+    <t>GENUSHYBRID</t>
+  </si>
+  <si>
+    <t>INVALID</t>
+  </si>
+  <si>
+    <t>LEGITIMACY</t>
+  </si>
+  <si>
+    <t>ETYMOLOGY</t>
+  </si>
+  <si>
+    <t>TOPS</t>
+  </si>
+  <si>
+    <t>IUCN</t>
+  </si>
+  <si>
+    <t>IUCNCRITERIA</t>
+  </si>
+  <si>
+    <t>OLDSPECIESCODE</t>
+  </si>
+  <si>
+    <t>FLOWERSTART</t>
+  </si>
+  <si>
+    <t>FLOWEREND</t>
+  </si>
+  <si>
+    <t>MINALTITUDE</t>
+  </si>
+  <si>
+    <t>MAXALTITUDE</t>
+  </si>
+  <si>
+    <t>SPNUMBER</t>
+  </si>
+  <si>
+    <t>HASIMAGE</t>
+  </si>
+  <si>
+    <t>Plantae</t>
+  </si>
+  <si>
+    <t>Phanerogamae</t>
+  </si>
+  <si>
+    <t>Anthophyta</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> </t>
+  </si>
+  <si>
+    <t>Flowering plants: dicots (Dicotyledons: eudicots)</t>
+  </si>
+  <si>
+    <t>Fabales</t>
+  </si>
+  <si>
+    <t>Fabaceae</t>
+  </si>
+  <si>
+    <t>Caesalpinioideae</t>
+  </si>
+  <si>
+    <t>Acacieae</t>
+  </si>
+  <si>
+    <t>(Mimosoid Clade)</t>
+  </si>
+  <si>
+    <t>Vachellia</t>
+  </si>
+  <si>
+    <t>nilotica</t>
+  </si>
+  <si>
+    <t>(L.) P.J.H.Hurter &amp; Mabb.</t>
+  </si>
+  <si>
     <t>Vachellia nilotica (L.) P.J.H.Hurter &amp; Mabb.</t>
   </si>
   <si>
-    <t/>
-[...1 lines deleted...]
-  <si>
     <t>inc</t>
   </si>
   <si>
-    <t>a2a81e0b-4b5a-43e9-ba14-65a9771e7831</t>
-[...517 lines deleted...]
-  <si>
     <t>leg</t>
   </si>
   <si>
-    <t>Acacieae</t>
-[...7 lines deleted...]
-  <si>
     <t>122729</t>
-  </si>
-[...16 lines deleted...]
-    <t>Fabaceae</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -675,66 +678,66 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:BV13"/>
+  <dimension ref="A1:BQ15"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="137.467910766602" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="10" max="10" width="15.8323211669922" customWidth="1"/>
+    <col min="1" max="1" width="138.731414794922" customWidth="1"/>
+    <col min="2" max="2" width="12.666654586792" customWidth="1"/>
+    <col min="3" max="3" width="256" customWidth="1"/>
+    <col min="4" max="4" width="100.047386169434" customWidth="1"/>
+    <col min="5" max="5" width="12.9443483352661" customWidth="1"/>
+    <col min="6" max="6" width="9.140625" customWidth="1"/>
+    <col min="7" max="7" width="9.140625" customWidth="1"/>
+    <col min="8" max="8" width="9.140625" customWidth="1"/>
+    <col min="9" max="9" width="9.140625" customWidth="1"/>
+    <col min="10" max="10" width="9.140625" customWidth="1"/>
     <col min="11" max="11" width="9.140625" customWidth="1"/>
     <col min="12" max="12" width="9.140625" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
     <col min="27" max="27" width="9.140625" customWidth="1"/>
     <col min="28" max="28" width="9.140625" customWidth="1"/>
     <col min="29" max="29" width="9.140625" customWidth="1"/>
     <col min="30" max="30" width="9.140625" customWidth="1"/>
     <col min="31" max="31" width="9.140625" customWidth="1"/>
     <col min="32" max="32" width="9.140625" customWidth="1"/>
     <col min="33" max="33" width="9.140625" customWidth="1"/>
     <col min="34" max="34" width="9.140625" customWidth="1"/>
     <col min="35" max="35" width="9.140625" customWidth="1"/>
@@ -750,108 +753,93 @@
     <col min="45" max="45" width="9.140625" customWidth="1"/>
     <col min="46" max="46" width="9.140625" customWidth="1"/>
     <col min="47" max="47" width="9.140625" customWidth="1"/>
     <col min="48" max="48" width="9.140625" customWidth="1"/>
     <col min="49" max="49" width="9.140625" customWidth="1"/>
     <col min="50" max="50" width="9.140625" customWidth="1"/>
     <col min="51" max="51" width="9.140625" customWidth="1"/>
     <col min="52" max="52" width="9.140625" customWidth="1"/>
     <col min="53" max="53" width="9.140625" customWidth="1"/>
     <col min="54" max="54" width="9.140625" customWidth="1"/>
     <col min="55" max="55" width="9.140625" customWidth="1"/>
     <col min="56" max="56" width="9.140625" customWidth="1"/>
     <col min="57" max="57" width="9.140625" customWidth="1"/>
     <col min="58" max="58" width="9.140625" customWidth="1"/>
     <col min="59" max="59" width="9.140625" customWidth="1"/>
     <col min="60" max="60" width="9.140625" customWidth="1"/>
     <col min="61" max="61" width="9.140625" customWidth="1"/>
     <col min="62" max="62" width="9.140625" customWidth="1"/>
     <col min="63" max="63" width="9.140625" customWidth="1"/>
     <col min="64" max="64" width="9.140625" customWidth="1"/>
     <col min="65" max="65" width="9.140625" customWidth="1"/>
     <col min="66" max="66" width="9.140625" customWidth="1"/>
     <col min="67" max="67" width="9.140625" customWidth="1"/>
     <col min="68" max="68" width="9.140625" customWidth="1"/>
     <col min="69" max="69" width="9.140625" customWidth="1"/>
-    <col min="70" max="70" width="9.140625" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="74" max="74" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E10" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="F10" s="1" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="F10" s="1"/>
+      <c r="G10" s="1"/>
+      <c r="H10" s="1"/>
+      <c r="I10" s="1"/>
+      <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
       <c r="P10" s="1"/>
       <c r="Q10" s="1"/>
       <c r="R10" s="1"/>
       <c r="S10" s="1"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
       <c r="X10" s="1"/>
       <c r="Y10" s="1"/>
       <c r="Z10" s="1"/>
       <c r="AA10" s="1"/>
       <c r="AB10" s="1"/>
       <c r="AC10" s="1"/>
       <c r="AD10" s="1"/>
       <c r="AE10" s="1"/>
       <c r="AF10" s="1"/>
       <c r="AG10" s="1"/>
       <c r="AH10" s="1"/>
       <c r="AI10" s="1"/>
@@ -867,160 +855,150 @@
       <c r="AS10" s="1"/>
       <c r="AT10" s="1"/>
       <c r="AU10" s="1"/>
       <c r="AV10" s="1"/>
       <c r="AW10" s="1"/>
       <c r="AX10" s="1"/>
       <c r="AY10" s="1"/>
       <c r="AZ10" s="1"/>
       <c r="BA10" s="1"/>
       <c r="BB10" s="1"/>
       <c r="BC10" s="1"/>
       <c r="BD10" s="1"/>
       <c r="BE10" s="1"/>
       <c r="BF10" s="1"/>
       <c r="BG10" s="1"/>
       <c r="BH10" s="1"/>
       <c r="BI10" s="1"/>
       <c r="BJ10" s="1"/>
       <c r="BK10" s="1"/>
       <c r="BL10" s="1"/>
       <c r="BM10" s="1"/>
       <c r="BN10" s="1"/>
       <c r="BO10" s="1"/>
       <c r="BP10" s="1"/>
       <c r="BQ10" s="1"/>
-      <c r="BR10" s="1"/>
-[...3 lines deleted...]
-      <c r="BV10" s="1"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>15</v>
-[...11 lines deleted...]
-        <v>18</v>
+        <v>13</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="B12" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="C12" s="0" t="s">
         <v>15</v>
       </c>
-      <c r="C12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D12" s="0" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>21</v>
-[...11 lines deleted...]
-        <v>25</v>
+        <v>13</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>26</v>
+        <v>9</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="B14" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="C14" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="D14" s="0" t="s">
         <v>20</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F13" s="0" t="s">
+      <c r="E14" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="B15" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="C15" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="G13" s="0" t="s">
-[...9 lines deleted...]
-        <v>29</v>
+      <c r="D15" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="E15" s="0" t="s">
+        <v>22</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:CD14"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="137.467910766602" customWidth="1"/>
+    <col min="1" max="1" width="138.731414794922" customWidth="1"/>
     <col min="2" max="2" width="14.1555633544922" customWidth="1"/>
     <col min="3" max="3" width="16.2056007385254" customWidth="1"/>
     <col min="4" max="4" width="96.3657455444336" customWidth="1"/>
     <col min="5" max="5" width="18.9249477386475" customWidth="1"/>
     <col min="6" max="6" width="16.4443302154541" customWidth="1"/>
     <col min="7" max="7" width="16.4186573028564" customWidth="1"/>
     <col min="8" max="8" width="16.128345489502" customWidth="1"/>
     <col min="9" max="9" width="74.0716323852539" customWidth="1"/>
     <col min="10" max="10" width="16.3991889953613" customWidth="1"/>
     <col min="11" max="11" width="19.5752983093262" customWidth="1"/>
     <col min="12" max="12" width="17.8236141204834" customWidth="1"/>
     <col min="13" max="13" width="14.7815551757813" customWidth="1"/>
     <col min="14" max="14" width="17.2461185455322" customWidth="1"/>
     <col min="15" max="15" width="20.2256126403809" customWidth="1"/>
     <col min="16" max="16" width="21.1659736633301" customWidth="1"/>
     <col min="17" max="17" width="32.5098838806152" customWidth="1"/>
     <col min="18" max="18" width="15.2131252288818" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
@@ -1082,102 +1060,102 @@
     <col min="82" max="82" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="F10" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H10" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="B10" s="1" t="s">
+      <c r="I10" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="C10" s="1" t="s">
+      <c r="J10" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="D10" s="1" t="s">
+      <c r="K10" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="E10" s="1" t="s">
+      <c r="L10" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="F10" s="1" t="s">
+      <c r="M10" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="G10" s="1" t="s">
+      <c r="N10" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="H10" s="1" t="s">
+      <c r="O10" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="I10" s="1" t="s">
+      <c r="P10" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="J10" s="1" t="s">
+      <c r="Q10" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="K10" s="1" t="s">
+      <c r="R10" s="1" t="s">
         <v>40</v>
-      </c>
-[...19 lines deleted...]
-        <v>47</v>
       </c>
       <c r="S10" s="1"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
       <c r="X10" s="1"/>
       <c r="Y10" s="1"/>
       <c r="Z10" s="1"/>
       <c r="AA10" s="1"/>
       <c r="AB10" s="1"/>
       <c r="AC10" s="1"/>
       <c r="AD10" s="1"/>
       <c r="AE10" s="1"/>
       <c r="AF10" s="1"/>
       <c r="AG10" s="1"/>
       <c r="AH10" s="1"/>
       <c r="AI10" s="1"/>
       <c r="AJ10" s="1"/>
       <c r="AK10" s="1"/>
       <c r="AL10" s="1"/>
       <c r="AM10" s="1"/>
       <c r="AN10" s="1"/>
       <c r="AO10" s="1"/>
       <c r="AP10" s="1"/>
@@ -1202,297 +1180,822 @@
       <c r="BI10" s="1"/>
       <c r="BJ10" s="1"/>
       <c r="BK10" s="1"/>
       <c r="BL10" s="1"/>
       <c r="BM10" s="1"/>
       <c r="BN10" s="1"/>
       <c r="BO10" s="1"/>
       <c r="BP10" s="1"/>
       <c r="BQ10" s="1"/>
       <c r="BR10" s="1"/>
       <c r="BS10" s="1"/>
       <c r="BT10" s="1"/>
       <c r="BU10" s="1"/>
       <c r="BV10" s="1"/>
       <c r="BW10" s="1"/>
       <c r="BX10" s="1"/>
       <c r="BY10" s="1"/>
       <c r="BZ10" s="1"/>
       <c r="CA10" s="1"/>
       <c r="CB10" s="1"/>
       <c r="CC10" s="1"/>
       <c r="CD10" s="1"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>15</v>
+        <v>41</v>
       </c>
       <c r="B11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="C11" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="D11" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E11" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="F11" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="G11" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="H11" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="I11" s="0" t="s">
         <v>48</v>
       </c>
-      <c r="C11" s="0" t="s">
+      <c r="J11" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="D11" s="0" t="s">
+      <c r="K11" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="L11" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="E11" s="0" t="s">
+      <c r="M11" s="0" t="s">
         <v>51</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="G11" s="0" t="s">
+      <c r="N11" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="O11" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="H11" s="0" t="s">
+      <c r="P11" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="I11" s="0" t="s">
+      <c r="Q11" s="0" t="s">
         <v>54</v>
       </c>
-      <c r="J11" s="0" t="s">
+      <c r="R11" s="0" t="s">
         <v>55</v>
-      </c>
-[...22 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>15</v>
+        <v>41</v>
       </c>
       <c r="B12" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="C12" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="D12" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E12" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="F12" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="G12" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="H12" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="I12" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="J12" s="0" t="s">
         <v>62</v>
       </c>
-      <c r="C12" s="0" t="s">
+      <c r="K12" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="L12" s="0" t="s">
         <v>63</v>
       </c>
-      <c r="D12" s="0" t="s">
+      <c r="M12" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...5 lines deleted...]
-      <c r="G12" s="0" t="s">
+      <c r="N12" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="O12" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="P12" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="H12" s="0" t="s">
+      <c r="Q12" s="0" t="s">
         <v>66</v>
       </c>
-      <c r="I12" s="0" t="s">
+      <c r="R12" s="0" t="s">
         <v>67</v>
-      </c>
-[...25 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>15</v>
+        <v>41</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="C13" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="D13" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="F13" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="G13" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="H13" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="I13" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="D13" s="0" t="s">
+      <c r="K13" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="L13" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="M13" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="E13" s="0" t="s">
+      <c r="N13" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="O13" s="0" t="s">
         <v>75</v>
       </c>
-      <c r="F13" s="0" t="s">
-[...2 lines deleted...]
-      <c r="G13" s="0" t="s">
+      <c r="P13" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q13" s="0" t="s">
         <v>76</v>
       </c>
-      <c r="H13" s="0" t="s">
+      <c r="R13" s="0" t="s">
         <v>77</v>
-      </c>
-[...28 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>15</v>
+        <v>41</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>63</v>
+        <v>43</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="E14" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="F14" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="G14" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="H14" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="I14" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="J14" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="K14" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="L14" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="M14" s="0" t="s">
         <v>84</v>
       </c>
-      <c r="E14" s="0" t="s">
+      <c r="N14" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="O14" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="F14" s="0" t="s">
-[...2 lines deleted...]
-      <c r="G14" s="0" t="s">
+      <c r="P14" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="Q14" s="0" t="s">
         <v>86</v>
       </c>
-      <c r="H14" s="0" t="s">
+      <c r="R14" s="0" t="s">
         <v>87</v>
-      </c>
-[...28 lines deleted...]
-        <v>93</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1:BU12"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="138.731414794922" customWidth="1"/>
+    <col min="2" max="2" width="24.6175117492676" customWidth="1"/>
+    <col min="3" max="3" width="19.0595378875732" customWidth="1"/>
+    <col min="4" max="4" width="32.5680084228516" customWidth="1"/>
+    <col min="5" max="5" width="26.4853954315186" customWidth="1"/>
+    <col min="6" max="6" width="34.7028923034668" customWidth="1"/>
+    <col min="7" max="7" width="24.4932880401611" customWidth="1"/>
+    <col min="8" max="8" width="9.140625" customWidth="1"/>
+    <col min="9" max="9" width="16.7160453796387" customWidth="1"/>
+    <col min="10" max="10" width="9.140625" customWidth="1"/>
+    <col min="11" max="11" width="9.140625" customWidth="1"/>
+    <col min="12" max="12" width="9.140625" customWidth="1"/>
+    <col min="13" max="13" width="9.140625" customWidth="1"/>
+    <col min="14" max="14" width="9.140625" customWidth="1"/>
+    <col min="15" max="15" width="9.140625" customWidth="1"/>
+    <col min="16" max="16" width="9.140625" customWidth="1"/>
+    <col min="17" max="17" width="9.140625" customWidth="1"/>
+    <col min="18" max="18" width="9.140625" customWidth="1"/>
+    <col min="19" max="19" width="9.140625" customWidth="1"/>
+    <col min="20" max="20" width="9.140625" customWidth="1"/>
+    <col min="21" max="21" width="9.140625" customWidth="1"/>
+    <col min="22" max="22" width="9.140625" customWidth="1"/>
+    <col min="23" max="23" width="9.140625" customWidth="1"/>
+    <col min="24" max="24" width="9.140625" customWidth="1"/>
+    <col min="25" max="25" width="9.140625" customWidth="1"/>
+    <col min="26" max="26" width="9.140625" customWidth="1"/>
+    <col min="27" max="27" width="9.140625" customWidth="1"/>
+    <col min="28" max="28" width="9.140625" customWidth="1"/>
+    <col min="29" max="29" width="9.140625" customWidth="1"/>
+    <col min="30" max="30" width="9.140625" customWidth="1"/>
+    <col min="31" max="31" width="9.140625" customWidth="1"/>
+    <col min="32" max="32" width="9.140625" customWidth="1"/>
+    <col min="33" max="33" width="9.140625" customWidth="1"/>
+    <col min="34" max="34" width="9.140625" customWidth="1"/>
+    <col min="35" max="35" width="9.140625" customWidth="1"/>
+    <col min="36" max="36" width="9.140625" customWidth="1"/>
+    <col min="37" max="37" width="9.140625" customWidth="1"/>
+    <col min="38" max="38" width="9.140625" customWidth="1"/>
+    <col min="39" max="39" width="9.140625" customWidth="1"/>
+    <col min="40" max="40" width="9.140625" customWidth="1"/>
+    <col min="41" max="41" width="9.140625" customWidth="1"/>
+    <col min="42" max="42" width="9.140625" customWidth="1"/>
+    <col min="43" max="43" width="9.140625" customWidth="1"/>
+    <col min="44" max="44" width="9.140625" customWidth="1"/>
+    <col min="45" max="45" width="9.140625" customWidth="1"/>
+    <col min="46" max="46" width="9.140625" customWidth="1"/>
+    <col min="47" max="47" width="9.140625" customWidth="1"/>
+    <col min="48" max="48" width="9.140625" customWidth="1"/>
+    <col min="49" max="49" width="9.140625" customWidth="1"/>
+    <col min="50" max="50" width="9.140625" customWidth="1"/>
+    <col min="51" max="51" width="9.140625" customWidth="1"/>
+    <col min="52" max="52" width="9.140625" customWidth="1"/>
+    <col min="53" max="53" width="9.140625" customWidth="1"/>
+    <col min="54" max="54" width="9.140625" customWidth="1"/>
+    <col min="55" max="55" width="9.140625" customWidth="1"/>
+    <col min="56" max="56" width="9.140625" customWidth="1"/>
+    <col min="57" max="57" width="9.140625" customWidth="1"/>
+    <col min="58" max="58" width="9.140625" customWidth="1"/>
+    <col min="59" max="59" width="9.140625" customWidth="1"/>
+    <col min="60" max="60" width="9.140625" customWidth="1"/>
+    <col min="61" max="61" width="9.140625" customWidth="1"/>
+    <col min="62" max="62" width="9.140625" customWidth="1"/>
+    <col min="63" max="63" width="9.140625" customWidth="1"/>
+    <col min="64" max="64" width="9.140625" customWidth="1"/>
+    <col min="65" max="65" width="9.140625" customWidth="1"/>
+    <col min="66" max="66" width="9.140625" customWidth="1"/>
+    <col min="67" max="67" width="9.140625" customWidth="1"/>
+    <col min="68" max="68" width="9.140625" customWidth="1"/>
+    <col min="69" max="69" width="9.140625" customWidth="1"/>
+    <col min="70" max="70" width="9.140625" customWidth="1"/>
+    <col min="71" max="71" width="9.140625" customWidth="1"/>
+    <col min="72" max="72" width="9.140625" customWidth="1"/>
+    <col min="73" max="73" width="9.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="0" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="0" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="0" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="0" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="F10" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H10" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="I10" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="J10" s="1"/>
+      <c r="K10" s="1"/>
+      <c r="L10" s="1"/>
+      <c r="M10" s="1"/>
+      <c r="N10" s="1"/>
+      <c r="O10" s="1"/>
+      <c r="P10" s="1"/>
+      <c r="Q10" s="1"/>
+      <c r="R10" s="1"/>
+      <c r="S10" s="1"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+      <c r="X10" s="1"/>
+      <c r="Y10" s="1"/>
+      <c r="Z10" s="1"/>
+      <c r="AA10" s="1"/>
+      <c r="AB10" s="1"/>
+      <c r="AC10" s="1"/>
+      <c r="AD10" s="1"/>
+      <c r="AE10" s="1"/>
+      <c r="AF10" s="1"/>
+      <c r="AG10" s="1"/>
+      <c r="AH10" s="1"/>
+      <c r="AI10" s="1"/>
+      <c r="AJ10" s="1"/>
+      <c r="AK10" s="1"/>
+      <c r="AL10" s="1"/>
+      <c r="AM10" s="1"/>
+      <c r="AN10" s="1"/>
+      <c r="AO10" s="1"/>
+      <c r="AP10" s="1"/>
+      <c r="AQ10" s="1"/>
+      <c r="AR10" s="1"/>
+      <c r="AS10" s="1"/>
+      <c r="AT10" s="1"/>
+      <c r="AU10" s="1"/>
+      <c r="AV10" s="1"/>
+      <c r="AW10" s="1"/>
+      <c r="AX10" s="1"/>
+      <c r="AY10" s="1"/>
+      <c r="AZ10" s="1"/>
+      <c r="BA10" s="1"/>
+      <c r="BB10" s="1"/>
+      <c r="BC10" s="1"/>
+      <c r="BD10" s="1"/>
+      <c r="BE10" s="1"/>
+      <c r="BF10" s="1"/>
+      <c r="BG10" s="1"/>
+      <c r="BH10" s="1"/>
+      <c r="BI10" s="1"/>
+      <c r="BJ10" s="1"/>
+      <c r="BK10" s="1"/>
+      <c r="BL10" s="1"/>
+      <c r="BM10" s="1"/>
+      <c r="BN10" s="1"/>
+      <c r="BO10" s="1"/>
+      <c r="BP10" s="1"/>
+      <c r="BQ10" s="1"/>
+      <c r="BR10" s="1"/>
+      <c r="BS10" s="1"/>
+      <c r="BT10" s="1"/>
+      <c r="BU10" s="1"/>
+    </row>
+    <row r="11">
+      <c r="A11" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="B11" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="C11" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="D11" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="E11" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="F11" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="G11" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="H11" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I11" s="0" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="B12" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="C12" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="D12" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E12" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="F12" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="G12" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="H12" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I12" s="0" t="s">
+        <v>41</v>
+      </c>
+    </row>
+  </sheetData>
+  <headerFooter/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1:BV12"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="138.731414794922" customWidth="1"/>
+    <col min="2" max="2" width="22.8609447479248" customWidth="1"/>
+    <col min="3" max="3" width="28.8234539031982" customWidth="1"/>
+    <col min="4" max="4" width="13.0042209625244" customWidth="1"/>
+    <col min="5" max="5" width="55.103385925293" customWidth="1"/>
+    <col min="6" max="6" width="55.103385925293" customWidth="1"/>
+    <col min="7" max="7" width="40.6563987731934" customWidth="1"/>
+    <col min="8" max="8" width="21.5531349182129" customWidth="1"/>
+    <col min="9" max="9" width="29.0559272766113" customWidth="1"/>
+    <col min="10" max="10" width="15.8323211669922" customWidth="1"/>
+    <col min="11" max="11" width="9.140625" customWidth="1"/>
+    <col min="12" max="12" width="9.140625" customWidth="1"/>
+    <col min="13" max="13" width="9.140625" customWidth="1"/>
+    <col min="14" max="14" width="9.140625" customWidth="1"/>
+    <col min="15" max="15" width="9.140625" customWidth="1"/>
+    <col min="16" max="16" width="9.140625" customWidth="1"/>
+    <col min="17" max="17" width="9.140625" customWidth="1"/>
+    <col min="18" max="18" width="9.140625" customWidth="1"/>
+    <col min="19" max="19" width="9.140625" customWidth="1"/>
+    <col min="20" max="20" width="9.140625" customWidth="1"/>
+    <col min="21" max="21" width="9.140625" customWidth="1"/>
+    <col min="22" max="22" width="9.140625" customWidth="1"/>
+    <col min="23" max="23" width="9.140625" customWidth="1"/>
+    <col min="24" max="24" width="9.140625" customWidth="1"/>
+    <col min="25" max="25" width="9.140625" customWidth="1"/>
+    <col min="26" max="26" width="9.140625" customWidth="1"/>
+    <col min="27" max="27" width="9.140625" customWidth="1"/>
+    <col min="28" max="28" width="9.140625" customWidth="1"/>
+    <col min="29" max="29" width="9.140625" customWidth="1"/>
+    <col min="30" max="30" width="9.140625" customWidth="1"/>
+    <col min="31" max="31" width="9.140625" customWidth="1"/>
+    <col min="32" max="32" width="9.140625" customWidth="1"/>
+    <col min="33" max="33" width="9.140625" customWidth="1"/>
+    <col min="34" max="34" width="9.140625" customWidth="1"/>
+    <col min="35" max="35" width="9.140625" customWidth="1"/>
+    <col min="36" max="36" width="9.140625" customWidth="1"/>
+    <col min="37" max="37" width="9.140625" customWidth="1"/>
+    <col min="38" max="38" width="9.140625" customWidth="1"/>
+    <col min="39" max="39" width="9.140625" customWidth="1"/>
+    <col min="40" max="40" width="9.140625" customWidth="1"/>
+    <col min="41" max="41" width="9.140625" customWidth="1"/>
+    <col min="42" max="42" width="9.140625" customWidth="1"/>
+    <col min="43" max="43" width="9.140625" customWidth="1"/>
+    <col min="44" max="44" width="9.140625" customWidth="1"/>
+    <col min="45" max="45" width="9.140625" customWidth="1"/>
+    <col min="46" max="46" width="9.140625" customWidth="1"/>
+    <col min="47" max="47" width="9.140625" customWidth="1"/>
+    <col min="48" max="48" width="9.140625" customWidth="1"/>
+    <col min="49" max="49" width="9.140625" customWidth="1"/>
+    <col min="50" max="50" width="9.140625" customWidth="1"/>
+    <col min="51" max="51" width="9.140625" customWidth="1"/>
+    <col min="52" max="52" width="9.140625" customWidth="1"/>
+    <col min="53" max="53" width="9.140625" customWidth="1"/>
+    <col min="54" max="54" width="9.140625" customWidth="1"/>
+    <col min="55" max="55" width="9.140625" customWidth="1"/>
+    <col min="56" max="56" width="9.140625" customWidth="1"/>
+    <col min="57" max="57" width="9.140625" customWidth="1"/>
+    <col min="58" max="58" width="9.140625" customWidth="1"/>
+    <col min="59" max="59" width="9.140625" customWidth="1"/>
+    <col min="60" max="60" width="9.140625" customWidth="1"/>
+    <col min="61" max="61" width="9.140625" customWidth="1"/>
+    <col min="62" max="62" width="9.140625" customWidth="1"/>
+    <col min="63" max="63" width="9.140625" customWidth="1"/>
+    <col min="64" max="64" width="9.140625" customWidth="1"/>
+    <col min="65" max="65" width="9.140625" customWidth="1"/>
+    <col min="66" max="66" width="9.140625" customWidth="1"/>
+    <col min="67" max="67" width="9.140625" customWidth="1"/>
+    <col min="68" max="68" width="9.140625" customWidth="1"/>
+    <col min="69" max="69" width="9.140625" customWidth="1"/>
+    <col min="70" max="70" width="9.140625" customWidth="1"/>
+    <col min="71" max="71" width="9.140625" customWidth="1"/>
+    <col min="72" max="72" width="9.140625" customWidth="1"/>
+    <col min="73" max="73" width="9.140625" customWidth="1"/>
+    <col min="74" max="74" width="9.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="0" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="0" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="0" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="0" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="F10" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="H10" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="I10" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="J10" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="K10" s="1"/>
+      <c r="L10" s="1"/>
+      <c r="M10" s="1"/>
+      <c r="N10" s="1"/>
+      <c r="O10" s="1"/>
+      <c r="P10" s="1"/>
+      <c r="Q10" s="1"/>
+      <c r="R10" s="1"/>
+      <c r="S10" s="1"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+      <c r="X10" s="1"/>
+      <c r="Y10" s="1"/>
+      <c r="Z10" s="1"/>
+      <c r="AA10" s="1"/>
+      <c r="AB10" s="1"/>
+      <c r="AC10" s="1"/>
+      <c r="AD10" s="1"/>
+      <c r="AE10" s="1"/>
+      <c r="AF10" s="1"/>
+      <c r="AG10" s="1"/>
+      <c r="AH10" s="1"/>
+      <c r="AI10" s="1"/>
+      <c r="AJ10" s="1"/>
+      <c r="AK10" s="1"/>
+      <c r="AL10" s="1"/>
+      <c r="AM10" s="1"/>
+      <c r="AN10" s="1"/>
+      <c r="AO10" s="1"/>
+      <c r="AP10" s="1"/>
+      <c r="AQ10" s="1"/>
+      <c r="AR10" s="1"/>
+      <c r="AS10" s="1"/>
+      <c r="AT10" s="1"/>
+      <c r="AU10" s="1"/>
+      <c r="AV10" s="1"/>
+      <c r="AW10" s="1"/>
+      <c r="AX10" s="1"/>
+      <c r="AY10" s="1"/>
+      <c r="AZ10" s="1"/>
+      <c r="BA10" s="1"/>
+      <c r="BB10" s="1"/>
+      <c r="BC10" s="1"/>
+      <c r="BD10" s="1"/>
+      <c r="BE10" s="1"/>
+      <c r="BF10" s="1"/>
+      <c r="BG10" s="1"/>
+      <c r="BH10" s="1"/>
+      <c r="BI10" s="1"/>
+      <c r="BJ10" s="1"/>
+      <c r="BK10" s="1"/>
+      <c r="BL10" s="1"/>
+      <c r="BM10" s="1"/>
+      <c r="BN10" s="1"/>
+      <c r="BO10" s="1"/>
+      <c r="BP10" s="1"/>
+      <c r="BQ10" s="1"/>
+      <c r="BR10" s="1"/>
+      <c r="BS10" s="1"/>
+      <c r="BT10" s="1"/>
+      <c r="BU10" s="1"/>
+      <c r="BV10" s="1"/>
+    </row>
+    <row r="11">
+      <c r="A11" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="B11" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="C11" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="D11" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="E11" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="F11" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="G11" s="0" t="s">
+        <v>121</v>
+      </c>
+      <c r="H11" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="I11" s="0" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="B12" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="C12" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="D12" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="E12" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="F12" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="G12" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="H12" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="I12" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="J12" s="0" t="s">
+        <v>126</v>
+      </c>
+    </row>
+  </sheetData>
+  <headerFooter/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:BX15"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="137.467910766602" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="16.8503913879395" customWidth="1"/>
+    <col min="1" max="1" width="138.731414794922" customWidth="1"/>
+    <col min="2" max="2" width="21.9820461273193" customWidth="1"/>
+    <col min="3" max="3" width="14.7815551757813" customWidth="1"/>
     <col min="4" max="4" width="16.4186573028564" customWidth="1"/>
-    <col min="5" max="5" width="17.5667171478271" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="12" max="12" width="21.3445873260498" customWidth="1"/>
+    <col min="5" max="5" width="18.9249477386475" customWidth="1"/>
+    <col min="6" max="6" width="21.1659736633301" customWidth="1"/>
+    <col min="7" max="7" width="17.8236141204834" customWidth="1"/>
+    <col min="8" max="8" width="16.8503913879395" customWidth="1"/>
+    <col min="9" max="9" width="17.5667171478271" customWidth="1"/>
+    <col min="10" max="10" width="21.3445873260498" customWidth="1"/>
+    <col min="11" max="11" width="11.8522176742554" customWidth="1"/>
+    <col min="12" max="12" width="17.1655139923096" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
     <col min="27" max="27" width="9.140625" customWidth="1"/>
     <col min="28" max="28" width="9.140625" customWidth="1"/>
     <col min="29" max="29" width="9.140625" customWidth="1"/>
     <col min="30" max="30" width="9.140625" customWidth="1"/>
     <col min="31" max="31" width="9.140625" customWidth="1"/>
     <col min="32" max="32" width="9.140625" customWidth="1"/>
     <col min="33" max="33" width="9.140625" customWidth="1"/>
     <col min="34" max="34" width="9.140625" customWidth="1"/>
     <col min="35" max="35" width="9.140625" customWidth="1"/>
     <col min="36" max="36" width="9.140625" customWidth="1"/>
     <col min="37" max="37" width="9.140625" customWidth="1"/>
@@ -1537,84 +2040,84 @@
     <col min="76" max="76" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="B10" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="F10" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="G10" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="C10" s="1" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H10" s="1" t="s">
-        <v>96</v>
+        <v>128</v>
       </c>
       <c r="I10" s="1" t="s">
-        <v>10</v>
+        <v>129</v>
       </c>
       <c r="J10" s="1" t="s">
-        <v>97</v>
+        <v>130</v>
       </c>
       <c r="K10" s="1" t="s">
-        <v>45</v>
+        <v>131</v>
       </c>
       <c r="L10" s="1" t="s">
-        <v>98</v>
+        <v>114</v>
       </c>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
       <c r="P10" s="1"/>
       <c r="Q10" s="1"/>
       <c r="R10" s="1"/>
       <c r="S10" s="1"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
       <c r="X10" s="1"/>
       <c r="Y10" s="1"/>
       <c r="Z10" s="1"/>
       <c r="AA10" s="1"/>
       <c r="AB10" s="1"/>
       <c r="AC10" s="1"/>
       <c r="AD10" s="1"/>
       <c r="AE10" s="1"/>
       <c r="AF10" s="1"/>
       <c r="AG10" s="1"/>
       <c r="AH10" s="1"/>
       <c r="AI10" s="1"/>
       <c r="AJ10" s="1"/>
@@ -1639,805 +2142,288 @@
       <c r="BC10" s="1"/>
       <c r="BD10" s="1"/>
       <c r="BE10" s="1"/>
       <c r="BF10" s="1"/>
       <c r="BG10" s="1"/>
       <c r="BH10" s="1"/>
       <c r="BI10" s="1"/>
       <c r="BJ10" s="1"/>
       <c r="BK10" s="1"/>
       <c r="BL10" s="1"/>
       <c r="BM10" s="1"/>
       <c r="BN10" s="1"/>
       <c r="BO10" s="1"/>
       <c r="BP10" s="1"/>
       <c r="BQ10" s="1"/>
       <c r="BR10" s="1"/>
       <c r="BS10" s="1"/>
       <c r="BT10" s="1"/>
       <c r="BU10" s="1"/>
       <c r="BV10" s="1"/>
       <c r="BW10" s="1"/>
       <c r="BX10" s="1"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>51</v>
+        <v>132</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>15</v>
+        <v>74</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>52</v>
+        <v>70</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>15</v>
+        <v>69</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>56</v>
+        <v>65</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>57</v>
+        <v>73</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>99</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>17</v>
+        <v>41</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>15</v>
+        <v>41</v>
       </c>
       <c r="K11" s="0" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>41</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>100</v>
+        <v>132</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>15</v>
+        <v>133</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>101</v>
+        <v>134</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>15</v>
+        <v>135</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>102</v>
+        <v>136</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>103</v>
+        <v>137</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>99</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>17</v>
+        <v>41</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>15</v>
+        <v>41</v>
       </c>
       <c r="K12" s="0" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>41</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>63</v>
+        <v>43</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>51</v>
+        <v>132</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>15</v>
+        <v>84</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>65</v>
+        <v>80</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>15</v>
+        <v>69</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>68</v>
+        <v>53</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>69</v>
+        <v>83</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>99</v>
+        <v>41</v>
       </c>
       <c r="I13" s="0" t="s">
-        <v>17</v>
+        <v>41</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>15</v>
+        <v>41</v>
       </c>
       <c r="K13" s="0" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>41</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>75</v>
+        <v>132</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>15</v>
+        <v>64</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>76</v>
+        <v>59</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>15</v>
+        <v>58</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>80</v>
+        <v>65</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>81</v>
+        <v>63</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>99</v>
+        <v>41</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>17</v>
+        <v>41</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>15</v>
+        <v>41</v>
       </c>
       <c r="K14" s="0" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>41</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>63</v>
+        <v>43</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>85</v>
+        <v>132</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>15</v>
+        <v>51</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>86</v>
+        <v>46</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>89</v>
+        <v>53</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>90</v>
+        <v>50</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>99</v>
+        <v>41</v>
       </c>
       <c r="I15" s="0" t="s">
-        <v>17</v>
+        <v>41</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>15</v>
+        <v>41</v>
       </c>
       <c r="K15" s="0" t="s">
-        <v>71</v>
-[...504 lines deleted...]
-        <v>15</v>
+        <v>41</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:DL11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="137.467910766602" customWidth="1"/>
-[...31 lines deleted...]
-    <col min="33" max="33" width="19.1858921051025" customWidth="1"/>
+    <col min="1" max="1" width="138.731414794922" customWidth="1"/>
+    <col min="2" max="2" width="16.4682579040527" customWidth="1"/>
+    <col min="3" max="3" width="12.2438411712646" customWidth="1"/>
+    <col min="4" max="4" width="13.7846775054932" customWidth="1"/>
+    <col min="5" max="5" width="46.6056823730469" customWidth="1"/>
+    <col min="6" max="6" width="13.4709873199463" customWidth="1"/>
+    <col min="7" max="7" width="16.8507900238037" customWidth="1"/>
+    <col min="8" max="8" width="14.5682554244995" customWidth="1"/>
+    <col min="9" max="9" width="17.7794742584229" customWidth="1"/>
+    <col min="10" max="10" width="10.5550765991211" customWidth="1"/>
+    <col min="11" max="11" width="17.2003421783447" customWidth="1"/>
+    <col min="12" max="12" width="9.8530216217041" customWidth="1"/>
+    <col min="13" max="13" width="17.8079891204834" customWidth="1"/>
+    <col min="14" max="14" width="9.9243335723877" customWidth="1"/>
+    <col min="15" max="15" width="12.3193073272705" customWidth="1"/>
+    <col min="16" max="16" width="9.4730052947998" customWidth="1"/>
+    <col min="17" max="17" width="14.0015459060669" customWidth="1"/>
+    <col min="18" max="18" width="9.62744140625" customWidth="1"/>
+    <col min="19" max="19" width="14.1586542129517" customWidth="1"/>
+    <col min="20" max="20" width="9.140625" customWidth="1"/>
+    <col min="21" max="21" width="12.3197755813599" customWidth="1"/>
+    <col min="22" max="22" width="11.0761251449585" customWidth="1"/>
+    <col min="23" max="23" width="25.1978664398193" customWidth="1"/>
+    <col min="24" max="24" width="26.8468170166016" customWidth="1"/>
+    <col min="25" max="25" width="23.4107551574707" customWidth="1"/>
+    <col min="26" max="26" width="21.9337024688721" customWidth="1"/>
+    <col min="27" max="27" width="24.5701885223389" customWidth="1"/>
+    <col min="28" max="28" width="15.4134759902954" customWidth="1"/>
+    <col min="29" max="29" width="24.3194923400879" customWidth="1"/>
+    <col min="30" max="30" width="9.140625" customWidth="1"/>
+    <col min="31" max="31" width="11.9074773788452" customWidth="1"/>
+    <col min="32" max="32" width="27.1680431365967" customWidth="1"/>
+    <col min="33" max="33" width="16.4163856506348" customWidth="1"/>
     <col min="34" max="34" width="41.4936790466309" customWidth="1"/>
-    <col min="35" max="35" width="21.8553886413574" customWidth="1"/>
-[...16 lines deleted...]
-    <col min="52" max="52" width="16.639232635498" customWidth="1"/>
+    <col min="35" max="35" width="41.4936790466309" customWidth="1"/>
+    <col min="36" max="36" width="16.8935375213623" customWidth="1"/>
+    <col min="37" max="37" width="9.46847057342529" customWidth="1"/>
+    <col min="38" max="38" width="13.0042209625244" customWidth="1"/>
+    <col min="39" max="39" width="13.9987125396729" customWidth="1"/>
+    <col min="40" max="40" width="22.8609447479248" customWidth="1"/>
+    <col min="41" max="41" width="12.0073404312134" customWidth="1"/>
+    <col min="42" max="42" width="14.0951719284058" customWidth="1"/>
+    <col min="43" max="43" width="9.140625" customWidth="1"/>
+    <col min="44" max="44" width="9.140625" customWidth="1"/>
+    <col min="45" max="45" width="16.639232635498" customWidth="1"/>
+    <col min="46" max="46" width="19.1858921051025" customWidth="1"/>
+    <col min="47" max="47" width="16.8960285186768" customWidth="1"/>
+    <col min="48" max="48" width="14.4082813262939" customWidth="1"/>
+    <col min="49" max="49" width="15.9452333450317" customWidth="1"/>
+    <col min="50" max="50" width="16.1050109863281" customWidth="1"/>
+    <col min="51" max="51" width="12.477201461792" customWidth="1"/>
+    <col min="52" max="52" width="12.0075979232788" customWidth="1"/>
     <col min="53" max="53" width="9.140625" customWidth="1"/>
     <col min="54" max="54" width="9.140625" customWidth="1"/>
     <col min="55" max="55" width="9.140625" customWidth="1"/>
     <col min="56" max="56" width="9.140625" customWidth="1"/>
     <col min="57" max="57" width="9.140625" customWidth="1"/>
     <col min="58" max="58" width="9.140625" customWidth="1"/>
     <col min="59" max="59" width="9.140625" customWidth="1"/>
     <col min="60" max="60" width="9.140625" customWidth="1"/>
     <col min="61" max="61" width="9.140625" customWidth="1"/>
     <col min="62" max="62" width="9.140625" customWidth="1"/>
     <col min="63" max="63" width="9.140625" customWidth="1"/>
     <col min="64" max="64" width="9.140625" customWidth="1"/>
     <col min="65" max="65" width="9.140625" customWidth="1"/>
     <col min="66" max="66" width="9.140625" customWidth="1"/>
     <col min="67" max="67" width="9.140625" customWidth="1"/>
     <col min="68" max="68" width="9.140625" customWidth="1"/>
     <col min="69" max="69" width="9.140625" customWidth="1"/>
     <col min="70" max="70" width="9.140625" customWidth="1"/>
     <col min="71" max="71" width="9.140625" customWidth="1"/>
     <col min="72" max="72" width="9.140625" customWidth="1"/>
     <col min="73" max="73" width="9.140625" customWidth="1"/>
     <col min="74" max="74" width="9.140625" customWidth="1"/>
     <col min="75" max="75" width="9.140625" customWidth="1"/>
     <col min="76" max="76" width="9.140625" customWidth="1"/>
     <col min="77" max="77" width="9.140625" customWidth="1"/>
@@ -2482,57 +2468,57 @@
     <col min="116" max="116" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="B10" s="1" t="s">
         <v>139</v>
       </c>
-      <c r="B10" s="1" t="s">
+      <c r="C10" s="1" t="s">
         <v>140</v>
-      </c>
-[...1 lines deleted...]
-        <v>8</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>141</v>
       </c>
       <c r="E10" s="1" t="s">
         <v>142</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>143</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>144</v>
       </c>
       <c r="H10" s="1" t="s">
         <v>145</v>
       </c>
       <c r="I10" s="1" t="s">
         <v>146</v>
       </c>
       <c r="J10" s="1" t="s">
         <v>147</v>
       </c>
       <c r="K10" s="1" t="s">
         <v>148</v>
       </c>
@@ -2554,132 +2540,132 @@
       <c r="Q10" s="1" t="s">
         <v>154</v>
       </c>
       <c r="R10" s="1" t="s">
         <v>155</v>
       </c>
       <c r="S10" s="1" t="s">
         <v>156</v>
       </c>
       <c r="T10" s="1" t="s">
         <v>157</v>
       </c>
       <c r="U10" s="1" t="s">
         <v>158</v>
       </c>
       <c r="V10" s="1" t="s">
         <v>159</v>
       </c>
       <c r="W10" s="1" t="s">
         <v>160</v>
       </c>
       <c r="X10" s="1" t="s">
         <v>161</v>
       </c>
       <c r="Y10" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="Z10" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="AA10" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="AB10" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="AC10" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="AD10" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="AE10" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="AF10" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="AG10" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="AH10" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="Z10" s="1" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="AI10" s="1" t="s">
-        <v>9</v>
+        <v>113</v>
       </c>
       <c r="AJ10" s="1" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="AK10" s="1" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="AL10" s="1" t="s">
-        <v>171</v>
+        <v>111</v>
       </c>
       <c r="AM10" s="1" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="AN10" s="1" t="s">
-        <v>173</v>
+        <v>109</v>
       </c>
       <c r="AO10" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AP10" s="1" t="s">
         <v>174</v>
       </c>
-      <c r="AP10" s="1" t="s">
+      <c r="AQ10" s="1" t="s">
         <v>175</v>
       </c>
-      <c r="AQ10" s="1" t="s">
+      <c r="AR10" s="1" t="s">
         <v>176</v>
       </c>
-      <c r="AR10" s="1" t="s">
+      <c r="AS10" s="1" t="s">
         <v>177</v>
       </c>
-      <c r="AS10" s="1" t="s">
+      <c r="AT10" s="1" t="s">
         <v>178</v>
       </c>
-      <c r="AT10" s="1" t="s">
+      <c r="AU10" s="1" t="s">
         <v>179</v>
       </c>
-      <c r="AU10" s="1" t="s">
+      <c r="AV10" s="1" t="s">
         <v>180</v>
       </c>
-      <c r="AV10" s="1" t="s">
+      <c r="AW10" s="1" t="s">
         <v>181</v>
       </c>
-      <c r="AW10" s="1" t="s">
+      <c r="AX10" s="1" t="s">
         <v>182</v>
       </c>
-      <c r="AX10" s="1" t="s">
+      <c r="AY10" s="1" t="s">
         <v>183</v>
       </c>
-      <c r="AY10" s="1" t="s">
+      <c r="AZ10" s="1" t="s">
         <v>184</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
       <c r="BA10" s="1"/>
       <c r="BB10" s="1"/>
       <c r="BC10" s="1"/>
       <c r="BD10" s="1"/>
       <c r="BE10" s="1"/>
       <c r="BF10" s="1"/>
       <c r="BG10" s="1"/>
       <c r="BH10" s="1"/>
       <c r="BI10" s="1"/>
       <c r="BJ10" s="1"/>
       <c r="BK10" s="1"/>
       <c r="BL10" s="1"/>
       <c r="BM10" s="1"/>
       <c r="BN10" s="1"/>
       <c r="BO10" s="1"/>
       <c r="BP10" s="1"/>
       <c r="BQ10" s="1"/>
       <c r="BR10" s="1"/>
       <c r="BS10" s="1"/>
       <c r="BT10" s="1"/>
       <c r="BU10" s="1"/>
       <c r="BV10" s="1"/>
       <c r="BW10" s="1"/>
       <c r="BX10" s="1"/>
@@ -2704,201 +2690,204 @@
       <c r="CQ10" s="1"/>
       <c r="CR10" s="1"/>
       <c r="CS10" s="1"/>
       <c r="CT10" s="1"/>
       <c r="CU10" s="1"/>
       <c r="CV10" s="1"/>
       <c r="CW10" s="1"/>
       <c r="CX10" s="1"/>
       <c r="CY10" s="1"/>
       <c r="CZ10" s="1"/>
       <c r="DA10" s="1"/>
       <c r="DB10" s="1"/>
       <c r="DC10" s="1"/>
       <c r="DD10" s="1"/>
       <c r="DE10" s="1"/>
       <c r="DF10" s="1"/>
       <c r="DG10" s="1"/>
       <c r="DH10" s="1"/>
       <c r="DI10" s="1"/>
       <c r="DJ10" s="1"/>
       <c r="DK10" s="1"/>
       <c r="DL10" s="1"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>186</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="K11" s="0" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
       <c r="L11" s="0" t="s">
-        <v>186</v>
+        <v>193</v>
       </c>
       <c r="M11" s="0" t="s">
-        <v>186</v>
+        <v>194</v>
       </c>
       <c r="N11" s="0" t="s">
-        <v>186</v>
+        <v>195</v>
       </c>
       <c r="O11" s="0" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="P11" s="0" t="s">
-        <v>190</v>
+        <v>196</v>
       </c>
       <c r="Q11" s="0" t="s">
-        <v>191</v>
+        <v>188</v>
       </c>
       <c r="R11" s="0" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="S11" s="0" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="T11" s="0" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="U11" s="0" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="V11" s="0" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="W11" s="0" t="s">
-        <v>186</v>
+        <v>197</v>
       </c>
       <c r="X11" s="0" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="Y11" s="0" t="s">
-        <v>14</v>
+        <v>188</v>
       </c>
       <c r="Z11" s="0" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="AA11" s="0" t="s">
-        <v>192</v>
+        <v>188</v>
       </c>
       <c r="AB11" s="0" t="s">
-        <v>193</v>
+        <v>188</v>
       </c>
       <c r="AC11" s="0" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="AD11" s="0" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="AE11" s="0" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="AF11" s="0" t="s">
-        <v>194</v>
+        <v>188</v>
       </c>
       <c r="AG11" s="0" t="s">
-        <v>16</v>
+        <v>188</v>
       </c>
       <c r="AH11" s="0" t="s">
-        <v>14</v>
+        <v>198</v>
       </c>
       <c r="AI11" s="0" t="s">
-        <v>186</v>
+        <v>198</v>
       </c>
       <c r="AJ11" s="0" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="AK11" s="0" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="AL11" s="0" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="AM11" s="0" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
       <c r="AN11" s="0" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="AO11" s="0" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="AP11" s="0" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="AQ11" s="0" t="s">
-        <v>196</v>
+        <v>188</v>
       </c>
       <c r="AR11" s="0" t="s">
-        <v>197</v>
+        <v>188</v>
       </c>
       <c r="AS11" s="0" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="AT11" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="AU11" s="0" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="AV11" s="0" t="s">
-        <v>199</v>
+        <v>188</v>
       </c>
       <c r="AW11" s="0" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="AX11" s="0" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="AY11" s="0" t="s">
-        <v>186</v>
+        <v>201</v>
+      </c>
+      <c r="AZ11" s="0" t="s">
+        <v>42</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=EPPlusLicense.txt>This workbook was created with the EPPlus library, licensed to South African National Biodiversity Institute under the Polyform Noncommercial license, see https://polyformproject.org/licenses/noncommercial/1.0.0
 For more information about EPPlus, see https://epplussoftware.com/
 
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>EPPlus</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:keywords>EPPlus noncommercial use</cp:keywords>
   <dc:description>This workbook has been created with EPPlus licensed to South African National Biodiversity Institute under The Polyform Noncommercial License: See https://polyformproject.org/licenses/noncommercial/1.0.0</dc:description>
   <dc:creator>South African National Biodiversity Institute</dc:creator>
 </cp:coreProperties>