--- v0 (2025-12-16)
+++ v1 (2026-06-05)
@@ -16,56 +16,56 @@
   <Override ContentType="text/plain" PartName="/EPPlusLicense.txt"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="TAXONDESCRIPTIONS" sheetId="1" r:id="rId1"/>
     <sheet name="BOTANICALRECORDS" sheetId="2" r:id="rId3"/>
     <sheet name="LITERATURE" sheetId="3" r:id="rId4"/>
     <sheet name="SPECIMENBARCODE" sheetId="4" r:id="rId5"/>
     <sheet name="TAXON" sheetId="5" r:id="rId6"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="411" uniqueCount="411">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="413" uniqueCount="413">
   <si>
     <t>Biodiversity Advisor Search Results</t>
   </si>
   <si>
-    <t xml:space="preserve">Downloaded from Biodiversity Advisor (https://biodiversityadvisor.sanbi.org)  [Accessed (please insert date of download 12/16/2025 7:10:51 PM.</t>
+    <t xml:space="preserve">Downloaded from Biodiversity Advisor (https://biodiversityadvisor.sanbi.org)  [Accessed (please insert date of download 6/5/2026 5:34:59 PM.</t>
   </si>
   <si>
     <t>Acknowledgement and attribution</t>
   </si>
   <si>
     <t>South African National Biodiversity Institute. 2023. Available: https://biodiversityadvisor.sanbi.org</t>
   </si>
   <si>
     <t>CALCFULLNAME</t>
   </si>
   <si>
     <t>TEXTTITLE</t>
   </si>
   <si>
     <t>TAXONTEXT</t>
   </si>
   <si>
     <t>BIBLIO</t>
   </si>
   <si>
     <t>COMMENTS</t>
   </si>
   <si>
     <t>Lebeckia ambigua E.Mey.</t>
   </si>
@@ -111,845 +111,848 @@
   <si>
     <t>Sandy soils.</t>
   </si>
   <si>
     <t>Karroid scrub, deep sandy flats or disturbed areas, mostly coastal, usually below 300 m.</t>
   </si>
   <si>
     <t>Morphology</t>
   </si>
   <si>
     <t>Erect, glaucous suffrutex, up to 0.8 m in height Leaves simple, acicular, articulated near the middle; leaf density 2-5 per 10 mm length of stem. Inflorescences terminal, 90-350 mm long; rachis smooth; flowers numerous, relatively sparse (3-5 per 10 mm length of rachis), intermediate in size (7-10 mm long); pedicel 2-3 mm long; bract narrowly lanceolate, acuminate, 2.0-3.5 mm long; bracteoles narrowly triangular, acuminate, ±1 mm long. Calyx 3.5-5 mm long, tube 1.5-2.5 mm long, lobes 1.5-2.5 mm long; subequally lobedbutthe upper lateral sinuses much wider than the medial sinus and the lower lateral sinuses; lobes deltoid, tips minutely pubescent inside. Standard widely ovate to orbicular, 8-10 x 4.5-8.0 mm; apex obtuse; claw 1-2 mm long. Wings oblong, as long as or usually longer than the keel, 7-9 x 2.0-3.5 mm, with 9-12 rows of sculpturing; apex obtuse; claws 1.5-2.5 mm long. Keel rostrate, 6.0-8.5 x 2.5-3.5 mm, usually with pockets; daws 1.5-3.0 mm long. Pistil subsessile; ovary 5.5-11.0 x ±0.5 mm long, linear; ovules many (14-18); style 2.5-3.5 mm long, curved upwards. Pods narrowly linear, straight or falcate, up to 75 x 2 mm; dehiscent; terete; fruit wall thin, membranous. Seeds oblong-reniform, 2.0 x 1.2 mm, rugose, light pink; hilum black.</t>
   </si>
   <si>
     <t>Erect subshrub, up to 0.8 m tall, with large underground lignotuber. Leaves simple, terete, usually 1-sided on branches, articulated near middle, glabrous. Flowers usually many, in long, slender racemes, yellow, glabrous. Pod thin-walled, falcate to linear, slender, dehiscent.</t>
   </si>
   <si>
     <t>Erect shrublet to 80 cm. Leaves simple, terete, articulated near centre. Flowers yellow, wings as long as or longer than keel. Pods linear, sometimes falcate, dehiscent, thin-walled.</t>
   </si>
   <si>
     <t>SpecCit</t>
   </si>
   <si>
     <t>-2917 (Namaqualand): Namaqualand (-CD), Le Roux 374 (NBG). -3017 (Kamieskroon): Kotzerus (-DD), Acocks 2339S (PRE). -3117 (Vredendal): Lepelfontein (-BB), Helme 2930 (NBG). -3118 (Van Rhynsdorp): 23 miles from Clanwilliam (-DA), Grobbelaar 1129 (PRE); Van Rhynsdorp (-DA), Marloih 2627 (PRE), Rossouw 18619 (NBG); near turn-off to Klawer on the N7 (-DA), Van Wyk 3120 (JRAU), foot of Gifberg (-DB), Zietsman 1180 (PRE); foot of Heereloge- mentsberg near Klawer (-DC), Van Ifyk 3284 (JRAU): Klawer (-DC), Barker 3637 (NBG), Lewis 1309 (SAM): De Little Farm, Nardouwsbeig (-DD), Stirton 9363 (PRE). -3119 (Calvinia): Arendskraal Farm, near Nieuwoudtville(-AC), Barker 9781 (NBG); Lokenbuig House (-CA), Acocks 18568 (PRE); top of Botteikloof (-CD), Barker 6515 (NBG). -3218 (Clanwilliam): Wadrif, Soutpan, coastal side of the railway (-AB), O'Callanghan, Van Wyk and Morley 90 (PRE); Lambert's Bay (-AB), Henrici 3297 (PRE); farm Wolf- huis (-AB), Stirton 9294, 9388 (PRE); Uitkomsberge Bo-Voelfontein Farm (-AB), Stirton 9351 (PRE): Nortier station (~AB), Van Breda 4460 (PRE); Verlore Vlei (-AD), Stirton bJ00(PRE); between Elandsvlei and Redelinghuys (-AD)* Stirton 61/7 (PRE); between Leipoldtville and Elands Bay (-AD), Zinn s.n. (SAM); between Lamberts Bay and Clanwilliam (-BA), Marsh 781 (NBG); Graaffwater (-BA), Van Breda 4363 (PRE); Clanwilliam Park (-BB), Acocks 15179 (PRE); Olifants River Bridge (-BB), De Winter 9564 (PRE); Clanwilliam (-BB), Leipoldt349 (SAM), Repton 7176 (PRE), Van Wyk 2605 (PRE); between Clanwilliam and Springbok (-BB), he Roux 2625 (BOL); north of Clanwilliam (-BB), Le Roux, Boatwright, Magee and Van 6 (JRAU); Redelinghuys, Piketbeig (-BC), Acocks 19795 (PRE), Compton 15052 (NBG); Paleisheuwel (- BC), Stirton 9294 (PRE); Beig River (-CC), Ecklon and Zeyher 1334 (SAM); Berg River Station* Malmesbury (-CD), Compton 15103 (NBG); Paleisheuwel (-CD), Stirton 9294 (PRE); Berg River Valley (-DA), Acock 2930 (S); Paleisheuwel Station, north of Het Kruis (-DA), Wisura 3486 (NBG); 3 miles from Grey's Pass, Piketbeig (-DB), Barker 6406 (NBG); between Piketberg and Grey's Pass (-DB), Lewis 3391 (SAM); between Piketbeig and Citrusdal (-DB), Parker 3588 (NBG); Citrusdal (-DB), Nietnand 11 (JRAU); between Pakhuis Pass and Piquetbeig (-DB), Parker 61 (BOL); between Citrusdal and Clanwilliam (-DB), Van Wyk 2900 (JRAU); Piekenierskloof Pass (-DB), Van Wfyk 3220 (JRAU); Olifantsrivier (-DC), Grobbelaar 1129 (PRE); Piketberg (-DC), Heyns 26146 (NBG); Sauer (-DC), Acocks 24459 (PRE); Piketberg (-DD), Van Breda 352 (PRE). -3219 (Wuppertal): Cedarberg, Boesmanskloof, Wuppertal (-AA), Van Rooyen, Steyn and De Villiers 499 (NBG); Cedarberg, Wuppertal (-AC), Bolus 8972 (NBG); Warm Baths (-CA), Le Roux, Boatwright, Magee and Van Ityk 9 (JRAU). -3318 (Cape Town): Langebaan, Schrywershoek (-AA), Boucher 2946e (NBG); Langebaan (-AA), Cupido 13 (NBG); Langebaan, behind the granite koppie (-AA), Goidbiatt 2704 (PRE); Saldanha Bay, Langebaan (-AA), Taylor 3757 (NBG); Darling near Ysterfontein (-AA), Van Rensburg 157 (NBG, PRE); 125 km north of Cape Town on the R27 (-AA), Van Wyk 3290 (JRAU); Hopefield (-AB), Acocks 20669 (PRE), Bolus 12653 (PRE); Modderriver (-AD), Le Rouxt Boatwright, Magee and Van flfyk 14 (JRAU); in fields near Hopefield (-DC), Letty 35 (PRE).</t>
   </si>
   <si>
+    <t>ELEVATION</t>
+  </si>
+  <si>
+    <t>CULTIVATED</t>
+  </si>
+  <si>
+    <t>MUSEUMCODE</t>
+  </si>
+  <si>
     <t>LOCALITYNOTES</t>
   </si>
   <si>
+    <t>COLLECTIONYEAR</t>
+  </si>
+  <si>
+    <t>LLRESOLUTION</t>
+  </si>
+  <si>
+    <t>FIELDNUMBER</t>
+  </si>
+  <si>
+    <t>LATITUDE</t>
+  </si>
+  <si>
     <t>HABITATTEXT</t>
   </si>
   <si>
-    <t>LATITUDE</t>
+    <t>COUNTRYNAME</t>
+  </si>
+  <si>
+    <t>COLLECTORSCODE</t>
+  </si>
+  <si>
+    <t>COLLECTIONDAY</t>
+  </si>
+  <si>
+    <t>COLLECTORS</t>
+  </si>
+  <si>
+    <t>GENERALNOTES</t>
+  </si>
+  <si>
+    <t>MAJORADMINNAME</t>
+  </si>
+  <si>
+    <t>COLLECTIONMONTH</t>
+  </si>
+  <si>
+    <t>PLANTDESCRIPTION</t>
   </si>
   <si>
     <t>LONGITUDE</t>
   </si>
   <si>
-    <t>ELEVATION</t>
-[...38 lines deleted...]
-    <t>GENERALNOTES</t>
+    <t/>
+  </si>
+  <si>
+    <t>False</t>
+  </si>
+  <si>
+    <t>PRE</t>
   </si>
   <si>
     <t xml:space="preserve">CLANWILLIAM DIV.; LAMBERTS BAY; NORTIER EXP. STA. 9 KM. N. OF LAMBERTS  BAY</t>
   </si>
   <si>
-    <t/>
+    <t>1977</t>
+  </si>
+  <si>
+    <t>4460</t>
   </si>
   <si>
     <t>-32.03583333</t>
   </si>
   <si>
+    <t>South Africa</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>Van Breda, PAB</t>
+  </si>
+  <si>
+    <t>Western Cape</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
     <t>18.33222222</t>
   </si>
   <si>
-    <t>1977</t>
-[...25 lines deleted...]
-  <si>
     <t>PIQUETBERG DIV.; SAUER P.O.; 3.2 KM. NW. OF SAURER POST OFFICE IN VALLEY</t>
   </si>
   <si>
+    <t>1970</t>
+  </si>
+  <si>
+    <t>24459</t>
+  </si>
+  <si>
     <t>-32.82194</t>
   </si>
   <si>
+    <t>Acocks, JPH</t>
+  </si>
+  <si>
     <t>18.54778</t>
   </si>
   <si>
-    <t>1970</t>
-[...7 lines deleted...]
-  <si>
     <t>Namaqua National Park. Farm: Taaibosduin. 30°15'43.2"S, 17°25'04.3"E.</t>
   </si>
   <si>
+    <t>2010</t>
+  </si>
+  <si>
+    <t>10052</t>
+  </si>
+  <si>
+    <t>-30.262</t>
+  </si>
+  <si>
     <t>Plain. Bioregion: Namaqualand Sandveld. Vegetation type: Namaqualand Inland Duneveld. Slope: none. Abundant in loose sand in Restio-veld.</t>
   </si>
   <si>
-    <t>-30.262</t>
+    <t>6</t>
+  </si>
+  <si>
+    <t>Bester, SP</t>
+  </si>
+  <si>
+    <t>Northern Cape</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>Stem decumbent.</t>
   </si>
   <si>
     <t>17.41786111</t>
   </si>
   <si>
-    <t>2010</t>
-[...17 lines deleted...]
-    <t>10052</t>
+    <t>NBG</t>
   </si>
   <si>
     <t>Piquetberg-Clanwilliam. 3 miles S of Greys Pass.</t>
   </si>
   <si>
+    <t>1950</t>
+  </si>
+  <si>
+    <t>6406</t>
+  </si>
+  <si>
     <t>-32.625</t>
   </si>
   <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>Barker, WF</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>Flowers yellow.</t>
+  </si>
+  <si>
     <t>18.875</t>
   </si>
   <si>
-    <t>1950</t>
-[...19 lines deleted...]
-  <si>
     <t>Schrywershoek Langebaan Peninsula.</t>
   </si>
   <si>
+    <t>1975</t>
+  </si>
+  <si>
+    <t>2946A</t>
+  </si>
+  <si>
+    <t>-33.125</t>
+  </si>
+  <si>
     <t>East facing slope. Willdenowia striata west coast strandveld. Dry deep sand.</t>
   </si>
   <si>
-    <t>-33.125</t>
+    <t>25</t>
+  </si>
+  <si>
+    <t>Boucher, C</t>
+  </si>
+  <si>
+    <t>Yellow flowers. Prostrate.</t>
   </si>
   <si>
     <t>18.125</t>
   </si>
   <si>
-    <t>1975</t>
-[...13 lines deleted...]
-  <si>
     <t>Namaqualand. Farm Kap Vley 315. 4.7 km W of Komaggas - Soebatsfontein road to Brandberg.</t>
   </si>
   <si>
+    <t>1986</t>
+  </si>
+  <si>
+    <t>727</t>
+  </si>
+  <si>
     <t>-29.875</t>
   </si>
   <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>Le Roux, A</t>
+  </si>
+  <si>
+    <t>Plain. Well-drained; yellow-brown, sandy soil. Level slope. Acock's Veld Type: 47. Karoo vegetation. Local occasional. Perennial prostrate succulent. Yellow flowers. Green fruit. Plant height 0.08 m.</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>HT: 0.08, HTUNIT: m; GRFRMS: Succulent</t>
+  </si>
+  <si>
     <t>17.375</t>
   </si>
   <si>
-    <t>1986</t>
-[...19 lines deleted...]
-  <si>
     <t>CLANWILLIAM DIV.; BETWEEN PALEISHEUWEL AND LEIPOLDTVILLE 150 MI.</t>
   </si>
   <si>
+    <t>1958</t>
+  </si>
+  <si>
+    <t>461</t>
+  </si>
+  <si>
     <t>-32.375</t>
   </si>
   <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>Werdermann, E</t>
+  </si>
+  <si>
     <t>18.625</t>
   </si>
   <si>
-    <t>1958</t>
-[...10 lines deleted...]
-  <si>
     <t>West Coast R27 to Velddrif. Roadside, ± 10 km from Langebaan turnoff.</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
+    <t>13</t>
+  </si>
+  <si>
     <t>Cupido, CN</t>
   </si>
   <si>
-    <t>13</t>
-[...1 lines deleted...]
-  <si>
     <t>Flowers yellow. Grows next to Wiborgia sp. Erect herb.</t>
   </si>
   <si>
     <t>SOUTH-WESTERN REGION; CLANWILLIAM DIV.; BETWEEN GROOT RIVIER AND ELANDSKLOOF</t>
   </si>
   <si>
+    <t>1939</t>
+  </si>
+  <si>
+    <t>3127</t>
+  </si>
+  <si>
     <t>-32.64583333</t>
   </si>
   <si>
+    <t>Leipoldt, CL</t>
+  </si>
+  <si>
     <t>19.25</t>
   </si>
   <si>
-    <t>1939</t>
-[...7 lines deleted...]
-  <si>
     <t>CALVINIA DIV.; NIEUWOUDTVILLE</t>
   </si>
   <si>
+    <t>1930</t>
+  </si>
+  <si>
+    <t>11162</t>
+  </si>
+  <si>
     <t>-31.37777778</t>
   </si>
   <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>Galpin, EE</t>
+  </si>
+  <si>
     <t>19.11472222</t>
   </si>
   <si>
-    <t>1930</t>
-[...8 lines deleted...]
-    <t>11162</t>
+    <t>SAM</t>
   </si>
   <si>
     <t>Clanwilliam Division, between Leipoldtville, Elands Bay.</t>
   </si>
   <si>
+    <t>1947</t>
+  </si>
+  <si>
+    <t>s.n.</t>
+  </si>
+  <si>
     <t>-32.25</t>
   </si>
   <si>
+    <t>Zinn, H</t>
+  </si>
+  <si>
     <t>18.41666667</t>
   </si>
   <si>
-    <t>1947</t>
-[...10 lines deleted...]
-  <si>
     <t xml:space="preserve">Vredendal. E of Brand se Baai, on Houtkraal 143; 1km SW of Sandkop.  31°14'.315"S: 17°59'139"E.</t>
   </si>
   <si>
+    <t>2003</t>
+  </si>
+  <si>
+    <t>2930</t>
+  </si>
+  <si>
+    <t>-31.125</t>
+  </si>
+  <si>
     <t>plateau</t>
   </si>
   <si>
-    <t>-31.125</t>
+    <t>4</t>
+  </si>
+  <si>
+    <t>Helme, NA</t>
+  </si>
+  <si>
+    <t>Fynbos biome. Namakwa sand fynbos vegetation. Plateau. Well-drained, sandy soil. Full sun. No slope. No biotic effect seen. Shrub. Sprawling with large underground stems. Flowers yellow. Fruit present. Plant height 0.15m. Common. Area likely to be mined. Old dune plumes.</t>
+  </si>
+  <si>
+    <t>HT: 0.15, HTUNIT: m; GRFRMS: Shrub</t>
   </si>
   <si>
     <t>17.875</t>
   </si>
   <si>
-    <t>2003</t>
-[...16 lines deleted...]
-  <si>
     <t>Clanwilliam District: On Graaffwater town commonage.</t>
   </si>
   <si>
+    <t>4363</t>
+  </si>
+  <si>
     <t>-32.14888889</t>
   </si>
   <si>
+    <t>16</t>
+  </si>
+  <si>
     <t>18.59916667</t>
   </si>
   <si>
-    <t>16</t>
-[...7 lines deleted...]
-  <si>
     <t>Piquetberg Dist. Redelinghhuys.</t>
   </si>
   <si>
     <t>1943</t>
   </si>
   <si>
+    <t>15052</t>
+  </si>
+  <si>
     <t>29</t>
   </si>
   <si>
     <t>Compton, RH</t>
   </si>
   <si>
-    <t>15052</t>
-[...1 lines deleted...]
-  <si>
     <t>Calvinia. Arendskloof Farm, near Nieuwoudtville.</t>
   </si>
   <si>
+    <t>1962</t>
+  </si>
+  <si>
+    <t>9781</t>
+  </si>
+  <si>
     <t>-31.375</t>
   </si>
   <si>
+    <t>Yellow flowers.</t>
+  </si>
+  <si>
     <t>19.125</t>
   </si>
   <si>
-    <t>1962</t>
-[...7 lines deleted...]
-  <si>
     <t>Cederbergen. Near Wupperthal.</t>
   </si>
   <si>
     <t>1897</t>
   </si>
   <si>
+    <t>8972</t>
+  </si>
+  <si>
     <t>Bolus, I</t>
   </si>
   <si>
-    <t>8972</t>
-[...1 lines deleted...]
-  <si>
     <t>Alt. 1900 ft.</t>
   </si>
   <si>
     <t xml:space="preserve">Namaqualand.  Karootjie 316.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t xml:space="preserve">Karoo vegetation.  Dune plain.  Well-drained, red-brown, sandy soil.  Level slope.  Acock's Veld Type 34. Unknown disturbance.  Local, occasional.  Perennial erect dwarf, shrub.  Yellow flowers.  Green fruit.</t>
   </si>
   <si>
     <t>Namaqualand Dist. Klaver.</t>
   </si>
   <si>
+    <t>1945</t>
+  </si>
+  <si>
+    <t>3637</t>
+  </si>
+  <si>
     <t>-31.875</t>
   </si>
   <si>
-    <t>1945</t>
-[...1 lines deleted...]
-  <si>
     <t>2</t>
   </si>
   <si>
-    <t>3637</t>
-[...1 lines deleted...]
-  <si>
     <t>Piquetberg-Clanwilliam. Between Citrusdal &amp; Piquetberg.</t>
   </si>
   <si>
     <t>1941</t>
   </si>
   <si>
+    <t>3588</t>
+  </si>
+  <si>
     <t>31</t>
   </si>
   <si>
+    <t>Parker, RN</t>
+  </si>
+  <si>
+    <t>Twisted undershrub, semi-erect, 30-45 cm long.</t>
+  </si>
+  <si>
     <t>HT: 45.00, HTUNIT: cm; GRFRMS: Dwarf shrub</t>
   </si>
   <si>
-    <t>Parker, RN</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">Cederberg.  Wuppertal, Boesmanskloof.</t>
   </si>
   <si>
+    <t>499</t>
+  </si>
+  <si>
     <t>-32.125</t>
   </si>
   <si>
+    <t>Van Rooyen, MW</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Acocks Veld Type No. 69.  Fynbos.  Well-drained, yellow-brown, sandy soil.  Bedrock.  Plateau.  Level slope.  Roadside.  Annual herb 0,60 m high with yellow flowers.  Tussock.  Occasional.  Voucher specimen for Field Guide of Cederberg and Environs.</t>
+  </si>
+  <si>
     <t>HT: 0.60, HTUNIT: m; GRFRMS: Herb</t>
   </si>
   <si>
-    <t>Van Rooyen, MW</t>
-[...7 lines deleted...]
-  <si>
     <t>Ca. 24 km N of Clanwilliam along the N7, next to the road.</t>
   </si>
   <si>
+    <t>2021</t>
+  </si>
+  <si>
+    <t>MIR305</t>
+  </si>
+  <si>
+    <t>-32.0271944444</t>
+  </si>
+  <si>
     <t>Hill slope. Slope: gentle.</t>
   </si>
   <si>
-    <t>-32.0271944444</t>
+    <t>3</t>
+  </si>
+  <si>
+    <t>Le Roux, MM</t>
+  </si>
+  <si>
+    <t>Herb. Plant height: 0.6 m high. Young fruits.</t>
   </si>
   <si>
     <t>18.7887222222</t>
   </si>
   <si>
-    <t>2021</t>
-[...13 lines deleted...]
-  <si>
     <t>16 mls from Clanwilliam to Lambert's Bay.</t>
   </si>
   <si>
+    <t>1968</t>
+  </si>
+  <si>
+    <t>781</t>
+  </si>
+  <si>
     <t>-32.14472222</t>
   </si>
   <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>Marsh, JA</t>
+  </si>
+  <si>
+    <t>Sandy in rocky hills, Restio patch. Yellow flowers, bush radiating out along ground.</t>
+  </si>
+  <si>
     <t>18.65166667</t>
   </si>
   <si>
-    <t>1968</t>
-[...13 lines deleted...]
-  <si>
     <t>CALVINIA DIV.; LOKENBURG HOUSE; 2 MI. N. OF LOKENBURG HOUSE</t>
   </si>
   <si>
+    <t>1955</t>
+  </si>
+  <si>
+    <t>18568</t>
+  </si>
+  <si>
     <t>-31.654954</t>
   </si>
   <si>
     <t>19.166944</t>
   </si>
   <si>
-    <t>1955</t>
-[...4 lines deleted...]
-  <si>
     <t>5 km N of Klawer; Kleinfontein 212; inland dunes.</t>
   </si>
   <si>
+    <t>2018</t>
+  </si>
+  <si>
+    <t>9356</t>
+  </si>
+  <si>
+    <t>-31.625</t>
+  </si>
+  <si>
     <t>Dune (coastal). Gentle and no slopes. On inland dunes.</t>
   </si>
   <si>
-    <t>-31.625</t>
-[...4 lines deleted...]
-  <si>
     <t>30</t>
   </si>
   <si>
     <t>Shrub. Plant height: 0.3 m. Procumbent.</t>
   </si>
   <si>
-    <t>9356</t>
-[...1 lines deleted...]
-  <si>
     <t>16 MI. FROM CLANWILLIAM TO LAMBERTS BAY</t>
   </si>
   <si>
     <t>Cape Town. Between Elandsfontein West and Maanmanskop.</t>
   </si>
   <si>
+    <t>3537</t>
+  </si>
+  <si>
     <t>-33.5</t>
   </si>
   <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>Thompson, MF</t>
+  </si>
+  <si>
+    <t>Locally common, spreading. Flowers bright yellow. Rhizomatous.</t>
+  </si>
+  <si>
     <t>18.5</t>
   </si>
   <si>
-    <t>5</t>
-[...10 lines deleted...]
-  <si>
     <t xml:space="preserve">Clanwilliam.  Near Paleisheuwel Station north of Het Kruis.</t>
   </si>
   <si>
+    <t>3486</t>
+  </si>
+  <si>
     <t>Wisura, W</t>
   </si>
   <si>
-    <t>3486</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Numerous along the road and adjacent veld.  Flowers yellow; bush ±70 cm high.</t>
   </si>
   <si>
     <t>35 km SW of Nuwerus; Houtkraal 143; ridge north of Groot Goeraap River. 31°11'49.9" S; 17°59'29.4" E. Altitude: 120 m.</t>
   </si>
   <si>
+    <t>2012</t>
+  </si>
+  <si>
+    <t>7576</t>
+  </si>
+  <si>
+    <t>-31.19722222</t>
+  </si>
+  <si>
     <t>hill slope;desert dune</t>
   </si>
   <si>
-    <t>-31.19722222</t>
+    <t>18</t>
+  </si>
+  <si>
+    <t>Fynbos biome. Namaqualand Sand Fynbos vegetation. Gentle, hill slope, dune (desert). Well-drained, sandy soil. Full sun. S aspect. No biotic effect seen. Shrub. Flowers yellow, present. Branches sprawling, to 0.5 m long. Fruit present. Plant height 0.4 m. Uncommon. Deep, red sands on dune ridges.</t>
+  </si>
+  <si>
+    <t>HT: 0.40, HTUNIT: m; GRFRMS: Shrub</t>
   </si>
   <si>
     <t>17.99138889</t>
   </si>
   <si>
-    <t>2012</t>
-[...13 lines deleted...]
-  <si>
     <t>1 km S of Vredendal; Draaihoek 293.</t>
   </si>
   <si>
+    <t>2013</t>
+  </si>
+  <si>
+    <t>8535</t>
+  </si>
+  <si>
     <t>Namaqualand Spinescent Grassland. Plain. No slope. Fairly common. Loamy sands. Area due to be cultivated.</t>
   </si>
   <si>
+    <t>Shrub. Plant height: 0.4 m. Flowers and fruit present.</t>
+  </si>
+  <si>
     <t>18.375</t>
   </si>
   <si>
-    <t>2013</t>
-[...7 lines deleted...]
-  <si>
     <t>Darling Dist. Near Ysterfontein.</t>
   </si>
   <si>
+    <t>1959</t>
+  </si>
+  <si>
+    <t>157</t>
+  </si>
+  <si>
+    <t>-33.375</t>
+  </si>
+  <si>
     <t>coastal plain</t>
   </si>
   <si>
-    <t>-33.375</t>
-[...4 lines deleted...]
-  <si>
     <t>Van Rensburg, WLJ</t>
   </si>
   <si>
-    <t>157</t>
-[...1 lines deleted...]
-  <si>
     <t>Veld Type 34. Sand along the coast. Low growing shrub. Flowers yellow.</t>
   </si>
   <si>
     <t>PIQUETBERG DIV.</t>
   </si>
   <si>
+    <t>1948</t>
+  </si>
+  <si>
+    <t>4250</t>
+  </si>
+  <si>
     <t>-32.875</t>
   </si>
   <si>
-    <t>1948</t>
-[...1 lines deleted...]
-  <si>
     <t>22</t>
   </si>
   <si>
     <t>Liebenberg, LCC</t>
   </si>
   <si>
-    <t>4250</t>
-[...1 lines deleted...]
-  <si>
     <t>352</t>
   </si>
   <si>
     <t>NAMAQUALAND; KOTZESRUS; 4.8 MI. NNW. OF KOTZERUS</t>
   </si>
   <si>
+    <t>1963</t>
+  </si>
+  <si>
+    <t>23398</t>
+  </si>
+  <si>
     <t>-30.904182</t>
   </si>
   <si>
+    <t>1</t>
+  </si>
+  <si>
     <t>17.817409</t>
   </si>
   <si>
-    <t>1963</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">Knolfontein, Swartruggens.  60 km NE of Ceres.  32°53'45.3" S; 19°38'34.9" E.</t>
   </si>
   <si>
+    <t>2006</t>
+  </si>
+  <si>
+    <t>582</t>
+  </si>
+  <si>
     <t>-32.89583333</t>
   </si>
   <si>
+    <t>Jardine, I</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fynbos biome.  Mountain Fynbos vegetation.  Plateau, stream bank.  Well-drained, sandy soil.  Sandstone.  Full sun.  No slope.  Disturbed.  Shrub.  Flowers yellow, no odour.  Much branched from base.  Leaves grey-green and jointed.  Fruit absent.  Plant height 40 cm.</t>
+  </si>
+  <si>
+    <t>HT: 40.00, HTUNIT: cm; GRFRMS: Shrub</t>
+  </si>
+  <si>
     <t>19.64305556</t>
   </si>
   <si>
-    <t>2006</t>
-[...13 lines deleted...]
-  <si>
     <t>HOPEFIELD DIV.; 1.6 MI. SE. BY E OF HOPEFIELD</t>
   </si>
   <si>
+    <t>20669</t>
+  </si>
+  <si>
     <t>-33.076617</t>
   </si>
   <si>
     <t>18.367205</t>
   </si>
   <si>
-    <t>20669</t>
-[...1 lines deleted...]
-  <si>
     <t>16 km North of Clanwilliam. S 32° 2.809', E 18° 47.914'</t>
   </si>
   <si>
+    <t>2005</t>
+  </si>
+  <si>
     <t>-32.04694444</t>
   </si>
   <si>
+    <t>le Roux, M</t>
+  </si>
+  <si>
+    <t>Alt. 193.2 m. Strandveld, in deep sand. Suffrutex, 0.7 m high. Occasionally. DNA, FAA and alkaloid material collected.</t>
+  </si>
+  <si>
+    <t>HT: 0.70, HTUNIT: m; GRFRMS: Suffrutex</t>
+  </si>
+  <si>
     <t>18.79861111</t>
   </si>
   <si>
-    <t>2005</t>
-[...8 lines deleted...]
-    <t>Alt. 193.2 m. Strandveld, in deep sand. Suffrutex, 0.7 m high. Occasionally. DNA, FAA and alkaloid material collected.</t>
+    <t>SPECIESID</t>
   </si>
   <si>
     <t>LITERATUREPRINTYEAR</t>
   </si>
   <si>
     <t>REFERENCE_TYPE</t>
   </si>
   <si>
     <t>LITERATURETITLE</t>
   </si>
   <si>
     <t>LITERATURENAMESTRING</t>
   </si>
   <si>
     <t>LITERATUREADDINFO</t>
   </si>
   <si>
     <t>LITERATUREPUBLISHER</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>REFERENCEURL</t>
   </si>
   <si>
+    <t>a4dae754-d023-449b-8527-2abf398e5d68</t>
+  </si>
+  <si>
     <t>Series Chapter</t>
   </si>
   <si>
     <t>Fabaceae: Lebeckia</t>
   </si>
   <si>
     <t>Boatwright, JS</t>
   </si>
   <si>
     <t>In: DA Snijman (ed.), Plants of the Greater Cape Floristic Region 2: The Extra Cape flora. Strelitzia 30: 389-389</t>
   </si>
   <si>
     <t>South African National Biodiversity Institute, Pretoria</t>
   </si>
   <si>
     <t>Fabaceae: Lebeckia Thunb.</t>
   </si>
   <si>
     <t>In: J Manning &amp; P Goldblatt (eds), Plants of the Greater Cape Floristic Region 1: The Core Cape flora. Strelitzia 29: 559-560</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
     <t>Periodical/Journal</t>
@@ -1209,54 +1212,57 @@
   <si>
     <t>OLDSPECIESCODE</t>
   </si>
   <si>
     <t>FLOWERSTART</t>
   </si>
   <si>
     <t>FLOWEREND</t>
   </si>
   <si>
     <t>MINALTITUDE</t>
   </si>
   <si>
     <t>MAXALTITUDE</t>
   </si>
   <si>
     <t>SPNUMBER</t>
   </si>
   <si>
     <t>HASIMAGE</t>
   </si>
   <si>
     <t>Plantae</t>
   </si>
   <si>
+    <t>Phanerogamae</t>
+  </si>
+  <si>
+    <t>Anthophyta</t>
+  </si>
+  <si>
     <t xml:space="preserve"> </t>
-  </si>
-[...1 lines deleted...]
-    <t>Anthophyta</t>
   </si>
   <si>
     <t>Flowering plants: dicots (Dicotyledons: eudicots)</t>
   </si>
   <si>
     <t>Fabales</t>
   </si>
   <si>
     <t>Fabaceae</t>
   </si>
   <si>
     <t>Papilionoideae</t>
   </si>
   <si>
     <t>Crotalarieae</t>
   </si>
   <si>
     <t>Lebeckia</t>
   </si>
   <si>
     <t>ambigua</t>
   </si>
   <si>
     <t>E.Mey.</t>
   </si>
@@ -1309,51 +1315,51 @@
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:BQ21"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="139.869979858398" customWidth="1"/>
+    <col min="1" max="1" width="137.342971801758" customWidth="1"/>
     <col min="2" max="2" width="12.666654586792" customWidth="1"/>
     <col min="3" max="3" width="256" customWidth="1"/>
     <col min="4" max="4" width="254.360565185547" customWidth="1"/>
     <col min="5" max="5" width="12.9443483352661" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
     <col min="7" max="7" width="9.140625" customWidth="1"/>
     <col min="8" max="8" width="9.140625" customWidth="1"/>
     <col min="9" max="9" width="9.140625" customWidth="1"/>
     <col min="10" max="10" width="9.140625" customWidth="1"/>
     <col min="11" max="11" width="9.140625" customWidth="1"/>
     <col min="12" max="12" width="9.140625" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
@@ -1681,68 +1687,68 @@
         <v>29</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>30</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>13</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:CD46"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="139.869979858398" customWidth="1"/>
-[...16 lines deleted...]
-    <col min="18" max="18" width="256" customWidth="1"/>
+    <col min="1" max="1" width="137.342971801758" customWidth="1"/>
+    <col min="2" max="2" width="14.1555633544922" customWidth="1"/>
+    <col min="3" max="3" width="16.2056007385254" customWidth="1"/>
+    <col min="4" max="4" width="119.274589538574" customWidth="1"/>
+    <col min="5" max="5" width="18.9249477386475" customWidth="1"/>
+    <col min="6" max="6" width="16.4443302154541" customWidth="1"/>
+    <col min="7" max="7" width="16.4186573028564" customWidth="1"/>
+    <col min="8" max="8" width="17.6979579925537" customWidth="1"/>
+    <col min="9" max="9" width="137.112075805664" customWidth="1"/>
+    <col min="10" max="10" width="16.3991889953613" customWidth="1"/>
+    <col min="11" max="11" width="19.5752983093262" customWidth="1"/>
+    <col min="12" max="12" width="17.8236141204834" customWidth="1"/>
+    <col min="13" max="13" width="19.6640453338623" customWidth="1"/>
+    <col min="14" max="14" width="256" customWidth="1"/>
+    <col min="15" max="15" width="20.2256126403809" customWidth="1"/>
+    <col min="16" max="16" width="21.1659736633301" customWidth="1"/>
+    <col min="17" max="17" width="51.4042167663574" customWidth="1"/>
+    <col min="18" max="18" width="16.906587600708" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
     <col min="27" max="27" width="9.140625" customWidth="1"/>
     <col min="28" max="28" width="9.140625" customWidth="1"/>
     <col min="29" max="29" width="9.140625" customWidth="1"/>
     <col min="30" max="30" width="9.140625" customWidth="1"/>
     <col min="31" max="31" width="9.140625" customWidth="1"/>
     <col min="32" max="32" width="9.140625" customWidth="1"/>
     <col min="33" max="33" width="9.140625" customWidth="1"/>
     <col min="34" max="34" width="9.140625" customWidth="1"/>
     <col min="35" max="35" width="9.140625" customWidth="1"/>
     <col min="36" max="36" width="9.140625" customWidth="1"/>
     <col min="37" max="37" width="9.140625" customWidth="1"/>
     <col min="38" max="38" width="9.140625" customWidth="1"/>
     <col min="39" max="39" width="9.140625" customWidth="1"/>
     <col min="40" max="40" width="9.140625" customWidth="1"/>
     <col min="41" max="41" width="9.140625" customWidth="1"/>
     <col min="42" max="42" width="9.140625" customWidth="1"/>
     <col min="43" max="43" width="9.140625" customWidth="1"/>
@@ -1919,2074 +1925,2074 @@
       <c r="BU10" s="1"/>
       <c r="BV10" s="1"/>
       <c r="BW10" s="1"/>
       <c r="BX10" s="1"/>
       <c r="BY10" s="1"/>
       <c r="BZ10" s="1"/>
       <c r="CA10" s="1"/>
       <c r="CB10" s="1"/>
       <c r="CC10" s="1"/>
       <c r="CD10" s="1"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>49</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>50</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>51</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>54</v>
       </c>
       <c r="H11" s="0" t="s">
         <v>55</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>56</v>
       </c>
       <c r="K11" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="L11" s="0" t="s">
         <v>57</v>
       </c>
-      <c r="L11" s="0" t="s">
+      <c r="M11" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="M11" s="0" t="s">
+      <c r="N11" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="O11" s="0" t="s">
         <v>59</v>
       </c>
-      <c r="N11" s="0" t="s">
+      <c r="P11" s="0" t="s">
         <v>60</v>
       </c>
-      <c r="O11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="P11" s="0" t="s">
+      <c r="Q11" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="R11" s="0" t="s">
         <v>61</v>
-      </c>
-[...4 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>62</v>
+        <v>49</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>50</v>
       </c>
       <c r="C12" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="D12" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>63</v>
       </c>
-      <c r="D12" s="0" t="s">
+      <c r="F12" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="G12" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F12" s="0" t="s">
+      <c r="H12" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="G12" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I12" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="J12" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="K12" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="L12" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="M12" s="0" t="s">
         <v>66</v>
       </c>
-      <c r="K12" s="0" t="s">
-[...5 lines deleted...]
-      <c r="M12" s="0" t="s">
+      <c r="N12" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="O12" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="P12" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="Q12" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="R12" s="0" t="s">
         <v>67</v>
-      </c>
-[...13 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="B13" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="C13" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="D13" s="0" t="s">
         <v>68</v>
       </c>
-      <c r="B13" s="0" t="s">
+      <c r="E13" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="C13" s="0" t="s">
+      <c r="F13" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="G13" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="D13" s="0" t="s">
+      <c r="H13" s="0" t="s">
         <v>71</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F13" s="0" t="s">
+      <c r="I13" s="0" t="s">
         <v>72</v>
       </c>
-      <c r="G13" s="0" t="s">
+      <c r="J13" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="K13" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="L13" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="H13" s="0" t="s">
+      <c r="M13" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="I13" s="0" t="s">
+      <c r="N13" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="O13" s="0" t="s">
         <v>75</v>
       </c>
-      <c r="J13" s="0" t="s">
+      <c r="P13" s="0" t="s">
         <v>76</v>
       </c>
-      <c r="K13" s="0" t="s">
-[...2 lines deleted...]
-      <c r="L13" s="0" t="s">
+      <c r="Q13" s="0" t="s">
         <v>77</v>
       </c>
-      <c r="M13" s="0" t="s">
+      <c r="R13" s="0" t="s">
         <v>78</v>
-      </c>
-[...13 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>79</v>
+        <v>49</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="C14" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="D14" s="0" t="s">
         <v>80</v>
       </c>
-      <c r="D14" s="0" t="s">
+      <c r="E14" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="G14" s="0" t="s">
         <v>82</v>
       </c>
-      <c r="G14" s="0" t="s">
+      <c r="H14" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="H14" s="0" t="s">
+      <c r="I14" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="J14" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="K14" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="L14" s="0" t="s">
         <v>84</v>
       </c>
-      <c r="I14" s="0" t="s">
+      <c r="M14" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="J14" s="0" t="s">
+      <c r="N14" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="O14" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="P14" s="0" t="s">
         <v>86</v>
       </c>
-      <c r="K14" s="0" t="s">
-[...5 lines deleted...]
-      <c r="M14" s="0" t="s">
+      <c r="Q14" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="N14" s="0" t="s">
-[...5 lines deleted...]
-      <c r="P14" s="0" t="s">
+      <c r="R14" s="0" t="s">
         <v>88</v>
-      </c>
-[...4 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="B15" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="C15" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="D15" s="0" t="s">
         <v>89</v>
       </c>
-      <c r="B15" s="0" t="s">
+      <c r="E15" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="C15" s="0" t="s">
+      <c r="F15" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="G15" s="0" t="s">
         <v>91</v>
       </c>
-      <c r="D15" s="0" t="s">
+      <c r="H15" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F15" s="0" t="s">
+      <c r="I15" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="G15" s="0" t="s">
+      <c r="J15" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="K15" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="L15" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="H15" s="0" t="s">
-[...2 lines deleted...]
-      <c r="I15" s="0" t="s">
+      <c r="M15" s="0" t="s">
         <v>95</v>
       </c>
-      <c r="J15" s="0" t="s">
+      <c r="N15" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="O15" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="P15" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="Q15" s="0" t="s">
         <v>96</v>
       </c>
-      <c r="K15" s="0" t="s">
-[...5 lines deleted...]
-      <c r="M15" s="0" t="s">
+      <c r="R15" s="0" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>98</v>
+        <v>49</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>50</v>
       </c>
       <c r="C16" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="D16" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>99</v>
       </c>
-      <c r="D16" s="0" t="s">
+      <c r="F16" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="G16" s="0" t="s">
         <v>100</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F16" s="0" t="s">
+      <c r="H16" s="0" t="s">
         <v>101</v>
       </c>
-      <c r="G16" s="0" t="s">
+      <c r="I16" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="J16" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="K16" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="L16" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="H16" s="0" t="s">
+      <c r="M16" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="I16" s="0" t="s">
+      <c r="N16" s="0" t="s">
         <v>104</v>
       </c>
-      <c r="J16" s="0" t="s">
+      <c r="O16" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="P16" s="0" t="s">
         <v>105</v>
       </c>
-      <c r="K16" s="0" t="s">
-[...5 lines deleted...]
-      <c r="M16" s="0" t="s">
+      <c r="Q16" s="0" t="s">
         <v>106</v>
-      </c>
-[...10 lines deleted...]
-        <v>50</v>
       </c>
       <c r="R16" s="0" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>108</v>
+        <v>49</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>50</v>
       </c>
       <c r="C17" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="D17" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>109</v>
       </c>
-      <c r="D17" s="0" t="s">
+      <c r="F17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="G17" s="0" t="s">
         <v>110</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F17" s="0" t="s">
+      <c r="H17" s="0" t="s">
         <v>111</v>
       </c>
-      <c r="G17" s="0" t="s">
+      <c r="I17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="J17" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="K17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="L17" s="0" t="s">
         <v>112</v>
       </c>
-      <c r="H17" s="0" t="s">
-[...5 lines deleted...]
-      <c r="J17" s="0" t="s">
+      <c r="M17" s="0" t="s">
         <v>113</v>
       </c>
-      <c r="K17" s="0" t="s">
-[...5 lines deleted...]
-      <c r="M17" s="0" t="s">
+      <c r="N17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="O17" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="P17" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="Q17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="R17" s="0" t="s">
         <v>114</v>
-      </c>
-[...13 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>115</v>
+        <v>49</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>50</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>91</v>
+        <v>79</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="H18" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I18" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>117</v>
+        <v>56</v>
       </c>
       <c r="K18" s="0" t="s">
-        <v>57</v>
+        <v>49</v>
       </c>
       <c r="L18" s="0" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="M18" s="0" t="s">
         <v>118</v>
       </c>
       <c r="N18" s="0" t="s">
-        <v>60</v>
+        <v>119</v>
       </c>
       <c r="O18" s="0" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="P18" s="0" t="s">
-        <v>88</v>
+        <v>105</v>
       </c>
       <c r="Q18" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="R18" s="0" t="s">
-        <v>119</v>
+        <v>97</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>120</v>
+        <v>49</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>50</v>
       </c>
       <c r="C19" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="D19" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>121</v>
       </c>
-      <c r="D19" s="0" t="s">
+      <c r="F19" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="G19" s="0" t="s">
         <v>122</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F19" s="0" t="s">
+      <c r="H19" s="0" t="s">
         <v>123</v>
       </c>
-      <c r="G19" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I19" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="J19" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="K19" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="L19" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="M19" s="0" t="s">
         <v>124</v>
       </c>
-      <c r="K19" s="0" t="s">
-[...5 lines deleted...]
-      <c r="M19" s="0" t="s">
+      <c r="N19" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="O19" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="P19" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="Q19" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="R19" s="0" t="s">
         <v>125</v>
-      </c>
-[...13 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>126</v>
+        <v>49</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>50</v>
       </c>
       <c r="C20" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="D20" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>127</v>
       </c>
-      <c r="D20" s="0" t="s">
+      <c r="F20" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="G20" s="0" t="s">
         <v>128</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F20" s="0" t="s">
+      <c r="H20" s="0" t="s">
         <v>129</v>
       </c>
-      <c r="G20" s="0" t="s">
+      <c r="I20" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="J20" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="K20" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="L20" s="0" t="s">
         <v>130</v>
       </c>
-      <c r="H20" s="0" t="s">
-[...5 lines deleted...]
-      <c r="J20" s="0" t="s">
+      <c r="M20" s="0" t="s">
         <v>131</v>
       </c>
-      <c r="K20" s="0" t="s">
-[...5 lines deleted...]
-      <c r="M20" s="0" t="s">
+      <c r="N20" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="O20" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="P20" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="Q20" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="R20" s="0" t="s">
         <v>132</v>
-      </c>
-[...13 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>133</v>
+        <v>49</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>50</v>
       </c>
       <c r="C21" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="D21" s="0" t="s">
         <v>134</v>
       </c>
-      <c r="D21" s="0" t="s">
+      <c r="E21" s="0" t="s">
         <v>135</v>
       </c>
-      <c r="E21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F21" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="G21" s="0" t="s">
         <v>136</v>
       </c>
-      <c r="G21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H21" s="0" t="s">
-        <v>103</v>
+        <v>137</v>
       </c>
       <c r="I21" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>137</v>
+        <v>56</v>
       </c>
       <c r="K21" s="0" t="s">
-        <v>57</v>
+        <v>49</v>
       </c>
       <c r="L21" s="0" t="s">
-        <v>58</v>
+        <v>49</v>
       </c>
       <c r="M21" s="0" t="s">
         <v>138</v>
       </c>
       <c r="N21" s="0" t="s">
-        <v>60</v>
+        <v>49</v>
       </c>
       <c r="O21" s="0" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="P21" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="Q21" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="R21" s="0" t="s">
         <v>139</v>
-      </c>
-[...4 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="B22" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="C22" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="D22" s="0" t="s">
         <v>140</v>
       </c>
-      <c r="B22" s="0" t="s">
+      <c r="E22" s="0" t="s">
         <v>141</v>
       </c>
-      <c r="C22" s="0" t="s">
+      <c r="F22" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>142</v>
       </c>
-      <c r="D22" s="0" t="s">
+      <c r="H22" s="0" t="s">
         <v>143</v>
       </c>
-      <c r="E22" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F22" s="0" t="s">
+      <c r="I22" s="0" t="s">
         <v>144</v>
       </c>
-      <c r="G22" s="0" t="s">
+      <c r="J22" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="K22" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="L22" s="0" t="s">
         <v>145</v>
       </c>
-      <c r="H22" s="0" t="s">
-[...2 lines deleted...]
-      <c r="I22" s="0" t="s">
+      <c r="M22" s="0" t="s">
         <v>146</v>
       </c>
-      <c r="J22" s="0" t="s">
+      <c r="N22" s="0" t="s">
         <v>147</v>
       </c>
-      <c r="K22" s="0" t="s">
-[...5 lines deleted...]
-      <c r="M22" s="0" t="s">
+      <c r="O22" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="P22" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="Q22" s="0" t="s">
         <v>148</v>
-      </c>
-[...10 lines deleted...]
-        <v>50</v>
       </c>
       <c r="R22" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>150</v>
+        <v>49</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>50</v>
       </c>
       <c r="C23" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="D23" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>151</v>
       </c>
-      <c r="D23" s="0" t="s">
+      <c r="H23" s="0" t="s">
         <v>152</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I23" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>56</v>
       </c>
       <c r="K23" s="0" t="s">
-        <v>57</v>
+        <v>49</v>
       </c>
       <c r="L23" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="M23" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="M23" s="0" t="s">
+      <c r="N23" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="O23" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="P23" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="Q23" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="R23" s="0" t="s">
         <v>154</v>
-      </c>
-[...13 lines deleted...]
-        <v>155</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>156</v>
+        <v>49</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>50</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>109</v>
+        <v>79</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>110</v>
+        <v>155</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>50</v>
+        <v>156</v>
       </c>
       <c r="F24" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="G24" s="0" t="s">
         <v>157</v>
       </c>
-      <c r="G24" s="0" t="s">
+      <c r="H24" s="0" t="s">
+        <v>111</v>
+      </c>
+      <c r="I24" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="J24" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="K24" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="L24" s="0" t="s">
         <v>158</v>
       </c>
-      <c r="H24" s="0" t="s">
-[...5 lines deleted...]
-      <c r="J24" s="0" t="s">
+      <c r="M24" s="0" t="s">
         <v>159</v>
       </c>
-      <c r="K24" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N24" s="0" t="s">
-        <v>60</v>
+        <v>49</v>
       </c>
       <c r="O24" s="0" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="P24" s="0" t="s">
-        <v>88</v>
+        <v>76</v>
       </c>
       <c r="Q24" s="0" t="s">
-        <v>50</v>
+        <v>87</v>
       </c>
       <c r="R24" s="0" t="s">
-        <v>85</v>
+        <v>114</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>161</v>
+        <v>49</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>50</v>
       </c>
       <c r="C25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="D25" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E25" s="0" t="s">
+        <v>161</v>
+      </c>
+      <c r="F25" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="G25" s="0" t="s">
         <v>162</v>
       </c>
-      <c r="D25" s="0" t="s">
+      <c r="H25" s="0" t="s">
         <v>163</v>
       </c>
-      <c r="E25" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F25" s="0" t="s">
+      <c r="I25" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="J25" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="K25" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="L25" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="M25" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="N25" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="O25" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="P25" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="Q25" s="0" t="s">
         <v>164</v>
       </c>
-      <c r="G25" s="0" t="s">
-[...5 lines deleted...]
-      <c r="I25" s="0" t="s">
+      <c r="R25" s="0" t="s">
         <v>165</v>
-      </c>
-[...25 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>167</v>
+        <v>49</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>50</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>109</v>
+        <v>79</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>50</v>
+        <v>167</v>
       </c>
       <c r="F26" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="G26" s="0" t="s">
         <v>168</v>
       </c>
-      <c r="G26" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H26" s="0" t="s">
-        <v>103</v>
+        <v>111</v>
       </c>
       <c r="I26" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="J26" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="K26" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="L26" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="M26" s="0" t="s">
         <v>169</v>
       </c>
-      <c r="K26" s="0" t="s">
-[...5 lines deleted...]
-      <c r="M26" s="0" t="s">
+      <c r="N26" s="0" t="s">
         <v>170</v>
       </c>
-      <c r="N26" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O26" s="0" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="P26" s="0" t="s">
-        <v>88</v>
+        <v>105</v>
       </c>
       <c r="Q26" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="R26" s="0" t="s">
-        <v>171</v>
+        <v>165</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>172</v>
+        <v>49</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>50</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>99</v>
+        <v>79</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>100</v>
+        <v>171</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>50</v>
+        <v>172</v>
       </c>
       <c r="H27" s="0" t="s">
-        <v>50</v>
+        <v>101</v>
       </c>
       <c r="I27" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>105</v>
+        <v>56</v>
       </c>
       <c r="K27" s="0" t="s">
-        <v>57</v>
+        <v>49</v>
       </c>
       <c r="L27" s="0" t="s">
-        <v>77</v>
+        <v>49</v>
       </c>
       <c r="M27" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="N27" s="0" t="s">
         <v>173</v>
       </c>
-      <c r="N27" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O27" s="0" t="s">
-        <v>50</v>
+        <v>75</v>
       </c>
       <c r="P27" s="0" t="s">
-        <v>88</v>
+        <v>49</v>
       </c>
       <c r="Q27" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="R27" s="0" t="s">
-        <v>174</v>
+        <v>107</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>175</v>
+        <v>49</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>50</v>
       </c>
       <c r="C28" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="D28" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>175</v>
+      </c>
+      <c r="F28" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="G28" s="0" t="s">
         <v>176</v>
       </c>
-      <c r="D28" s="0" t="s">
-[...5 lines deleted...]
-      <c r="F28" s="0" t="s">
+      <c r="H28" s="0" t="s">
         <v>177</v>
       </c>
-      <c r="G28" s="0" t="s">
+      <c r="I28" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="J28" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="K28" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="L28" s="0" t="s">
         <v>178</v>
       </c>
-      <c r="H28" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="M28" s="0" t="s">
-        <v>179</v>
+        <v>85</v>
       </c>
       <c r="N28" s="0" t="s">
-        <v>60</v>
+        <v>49</v>
       </c>
       <c r="O28" s="0" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="P28" s="0" t="s">
-        <v>88</v>
+        <v>76</v>
       </c>
       <c r="Q28" s="0" t="s">
-        <v>50</v>
+        <v>87</v>
       </c>
       <c r="R28" s="0" t="s">
-        <v>85</v>
+        <v>114</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>180</v>
+        <v>49</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>50</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>81</v>
+        <v>179</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>50</v>
+        <v>180</v>
       </c>
       <c r="F29" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>181</v>
       </c>
-      <c r="G29" s="0" t="s">
+      <c r="H29" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="I29" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="J29" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="K29" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="L29" s="0" t="s">
         <v>182</v>
       </c>
-      <c r="H29" s="0" t="s">
-[...2 lines deleted...]
-      <c r="I29" s="0" t="s">
+      <c r="M29" s="0" t="s">
         <v>183</v>
       </c>
-      <c r="J29" s="0" t="s">
+      <c r="N29" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="K29" s="0" t="s">
-[...5 lines deleted...]
-      <c r="M29" s="0" t="s">
+      <c r="O29" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="P29" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="Q29" s="0" t="s">
         <v>185</v>
       </c>
-      <c r="N29" s="0" t="s">
-[...5 lines deleted...]
-      <c r="P29" s="0" t="s">
+      <c r="R29" s="0" t="s">
         <v>88</v>
-      </c>
-[...4 lines deleted...]
-        <v>186</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="B30" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="C30" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="D30" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="E30" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="F30" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="G30" s="0" t="s">
         <v>187</v>
       </c>
-      <c r="B30" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C30" s="0" t="s">
+      <c r="H30" s="0" t="s">
         <v>188</v>
       </c>
-      <c r="D30" s="0" t="s">
-[...8 lines deleted...]
-      <c r="G30" s="0" t="s">
+      <c r="I30" s="0" t="s">
+        <v>144</v>
+      </c>
+      <c r="J30" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="K30" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="L30" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="H30" s="0" t="s">
-[...2 lines deleted...]
-      <c r="I30" s="0" t="s">
+      <c r="M30" s="0" t="s">
         <v>189</v>
       </c>
-      <c r="J30" s="0" t="s">
+      <c r="N30" s="0" t="s">
         <v>190</v>
       </c>
-      <c r="K30" s="0" t="s">
-[...5 lines deleted...]
-      <c r="M30" s="0" t="s">
+      <c r="O30" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="P30" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="Q30" s="0" t="s">
         <v>191</v>
       </c>
-      <c r="N30" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="R30" s="0" t="s">
-        <v>192</v>
+        <v>165</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="B31" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="C31" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="D31" s="0" t="s">
+        <v>192</v>
+      </c>
+      <c r="E31" s="0" t="s">
         <v>193</v>
       </c>
-      <c r="B31" s="0" t="s">
+      <c r="F31" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="G31" s="0" t="s">
         <v>194</v>
       </c>
-      <c r="C31" s="0" t="s">
+      <c r="H31" s="0" t="s">
         <v>195</v>
       </c>
-      <c r="D31" s="0" t="s">
+      <c r="I31" s="0" t="s">
         <v>196</v>
       </c>
-      <c r="E31" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F31" s="0" t="s">
+      <c r="J31" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="K31" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="L31" s="0" t="s">
         <v>197</v>
       </c>
-      <c r="G31" s="0" t="s">
+      <c r="M31" s="0" t="s">
         <v>198</v>
       </c>
-      <c r="H31" s="0" t="s">
-[...2 lines deleted...]
-      <c r="I31" s="0" t="s">
+      <c r="N31" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="O31" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="P31" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="Q31" s="0" t="s">
         <v>199</v>
       </c>
-      <c r="J31" s="0" t="s">
+      <c r="R31" s="0" t="s">
         <v>200</v>
-      </c>
-[...22 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>202</v>
+        <v>49</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>50</v>
       </c>
       <c r="C32" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="D32" s="0" t="s">
+        <v>201</v>
+      </c>
+      <c r="E32" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="F32" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="G32" s="0" t="s">
         <v>203</v>
       </c>
-      <c r="D32" s="0" t="s">
+      <c r="H32" s="0" t="s">
         <v>204</v>
       </c>
-      <c r="E32" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F32" s="0" t="s">
+      <c r="I32" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="J32" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="K32" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="L32" s="0" t="s">
         <v>205</v>
       </c>
-      <c r="G32" s="0" t="s">
+      <c r="M32" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="H32" s="0" t="s">
-[...5 lines deleted...]
-      <c r="J32" s="0" t="s">
+      <c r="N32" s="0" t="s">
         <v>207</v>
       </c>
-      <c r="K32" s="0" t="s">
-[...5 lines deleted...]
-      <c r="M32" s="0" t="s">
+      <c r="O32" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="P32" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="Q32" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="R32" s="0" t="s">
         <v>208</v>
-      </c>
-[...13 lines deleted...]
-        <v>209</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>210</v>
+        <v>49</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>50</v>
       </c>
       <c r="C33" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="D33" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="E33" s="0" t="s">
+        <v>210</v>
+      </c>
+      <c r="F33" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="G33" s="0" t="s">
         <v>211</v>
       </c>
-      <c r="D33" s="0" t="s">
+      <c r="H33" s="0" t="s">
         <v>212</v>
       </c>
-      <c r="E33" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F33" s="0" t="s">
+      <c r="I33" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="J33" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="K33" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="L33" s="0" t="s">
+        <v>145</v>
+      </c>
+      <c r="M33" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="N33" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="O33" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="P33" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="Q33" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="R33" s="0" t="s">
         <v>213</v>
-      </c>
-[...34 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="B34" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="C34" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="D34" s="0" t="s">
+        <v>214</v>
+      </c>
+      <c r="E34" s="0" t="s">
         <v>215</v>
       </c>
-      <c r="B34" s="0" t="s">
+      <c r="F34" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="G34" s="0" t="s">
         <v>216</v>
       </c>
-      <c r="C34" s="0" t="s">
+      <c r="H34" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="D34" s="0" t="s">
-[...5 lines deleted...]
-      <c r="F34" s="0" t="s">
+      <c r="I34" s="0" t="s">
         <v>218</v>
       </c>
-      <c r="G34" s="0" t="s">
+      <c r="J34" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="K34" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="L34" s="0" t="s">
         <v>219</v>
       </c>
-      <c r="H34" s="0" t="s">
-[...2 lines deleted...]
-      <c r="I34" s="0" t="s">
+      <c r="M34" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="N34" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="O34" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="P34" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="Q34" s="0" t="s">
         <v>220</v>
       </c>
-      <c r="J34" s="0" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="R34" s="0" t="s">
-        <v>50</v>
+        <v>114</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>222</v>
+        <v>49</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>50</v>
       </c>
       <c r="C35" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="D35" s="0" t="s">
+        <v>221</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="G35" s="0" t="s">
         <v>203</v>
       </c>
-      <c r="D35" s="0" t="s">
+      <c r="H35" s="0" t="s">
         <v>204</v>
       </c>
-      <c r="E35" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F35" s="0" t="s">
+      <c r="I35" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="J35" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="K35" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="L35" s="0" t="s">
         <v>205</v>
       </c>
-      <c r="G35" s="0" t="s">
+      <c r="M35" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="H35" s="0" t="s">
-[...14 lines deleted...]
-      <c r="M35" s="0" t="s">
+      <c r="N35" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="O35" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="P35" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="Q35" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="R35" s="0" t="s">
         <v>208</v>
-      </c>
-[...13 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>223</v>
+        <v>49</v>
       </c>
       <c r="B36" s="0" t="s">
         <v>50</v>
       </c>
       <c r="C36" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="D36" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E36" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="H36" s="0" t="s">
         <v>224</v>
       </c>
-      <c r="D36" s="0" t="s">
+      <c r="I36" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="J36" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="K36" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="L36" s="0" t="s">
         <v>225</v>
       </c>
-      <c r="E36" s="0" t="s">
-[...5 lines deleted...]
-      <c r="G36" s="0" t="s">
+      <c r="M36" s="0" t="s">
         <v>226</v>
       </c>
-      <c r="H36" s="0" t="s">
-[...5 lines deleted...]
-      <c r="J36" s="0" t="s">
+      <c r="N36" s="0" t="s">
         <v>227</v>
       </c>
-      <c r="K36" s="0" t="s">
-[...5 lines deleted...]
-      <c r="M36" s="0" t="s">
+      <c r="O36" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="P36" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="Q36" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="R36" s="0" t="s">
         <v>228</v>
-      </c>
-[...13 lines deleted...]
-        <v>229</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>230</v>
+        <v>49</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>50</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>81</v>
+        <v>229</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>50</v>
+        <v>90</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>93</v>
+        <v>49</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>54</v>
+        <v>230</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>74</v>
+        <v>83</v>
       </c>
       <c r="I37" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="J37" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="K37" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="L37" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="M37" s="0" t="s">
         <v>231</v>
       </c>
-      <c r="K37" s="0" t="s">
-[...5 lines deleted...]
-      <c r="M37" s="0" t="s">
+      <c r="N37" s="0" t="s">
         <v>232</v>
       </c>
-      <c r="N37" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O37" s="0" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="P37" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="Q37" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="R37" s="0" t="s">
         <v>88</v>
-      </c>
-[...4 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="B38" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="C38" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="D38" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>234</v>
       </c>
-      <c r="B38" s="0" t="s">
+      <c r="F38" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="G38" s="0" t="s">
         <v>235</v>
       </c>
-      <c r="C38" s="0" t="s">
+      <c r="H38" s="0" t="s">
         <v>236</v>
       </c>
-      <c r="D38" s="0" t="s">
+      <c r="I38" s="0" t="s">
         <v>237</v>
       </c>
-      <c r="E38" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F38" s="0" t="s">
+      <c r="J38" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="K38" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="L38" s="0" t="s">
         <v>238</v>
       </c>
-      <c r="G38" s="0" t="s">
+      <c r="M38" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="N38" s="0" t="s">
         <v>239</v>
       </c>
-      <c r="H38" s="0" t="s">
+      <c r="O38" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="P38" s="0" t="s">
         <v>112</v>
       </c>
-      <c r="I38" s="0" t="s">
+      <c r="Q38" s="0" t="s">
         <v>240</v>
       </c>
-      <c r="J38" s="0" t="s">
-[...8 lines deleted...]
-      <c r="M38" s="0" t="s">
+      <c r="R38" s="0" t="s">
         <v>241</v>
-      </c>
-[...13 lines deleted...]
-        <v>242</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="B39" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="C39" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="D39" s="0" t="s">
+        <v>242</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>243</v>
       </c>
-      <c r="B39" s="0" t="s">
+      <c r="F39" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="G39" s="0" t="s">
         <v>244</v>
       </c>
-      <c r="C39" s="0" t="s">
+      <c r="H39" s="0" t="s">
         <v>217</v>
       </c>
-      <c r="D39" s="0" t="s">
+      <c r="I39" s="0" t="s">
         <v>245</v>
       </c>
-      <c r="E39" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F39" s="0" t="s">
+      <c r="J39" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="K39" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="L39" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="M39" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="N39" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="O39" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="P39" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="Q39" s="0" t="s">
         <v>246</v>
       </c>
-      <c r="G39" s="0" t="s">
-[...5 lines deleted...]
-      <c r="I39" s="0" t="s">
+      <c r="R39" s="0" t="s">
         <v>247</v>
-      </c>
-[...25 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="B40" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="C40" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="D40" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E40" s="0" t="s">
         <v>249</v>
       </c>
-      <c r="B40" s="0" t="s">
+      <c r="F40" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="G40" s="0" t="s">
         <v>250</v>
       </c>
-      <c r="C40" s="0" t="s">
+      <c r="H40" s="0" t="s">
         <v>251</v>
       </c>
-      <c r="D40" s="0" t="s">
-[...5 lines deleted...]
-      <c r="F40" s="0" t="s">
+      <c r="I40" s="0" t="s">
         <v>252</v>
       </c>
-      <c r="G40" s="0" t="s">
+      <c r="J40" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="K40" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="L40" s="0" t="s">
         <v>153</v>
       </c>
-      <c r="H40" s="0" t="s">
-[...5 lines deleted...]
-      <c r="J40" s="0" t="s">
+      <c r="M40" s="0" t="s">
         <v>253</v>
       </c>
-      <c r="K40" s="0" t="s">
-[...5 lines deleted...]
-      <c r="M40" s="0" t="s">
+      <c r="N40" s="0" t="s">
         <v>254</v>
       </c>
-      <c r="N40" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O40" s="0" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="P40" s="0" t="s">
-        <v>88</v>
+        <v>105</v>
       </c>
       <c r="Q40" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="R40" s="0" t="s">
-        <v>255</v>
+        <v>97</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>256</v>
+        <v>49</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>50</v>
       </c>
       <c r="C41" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="D41" s="0" t="s">
+        <v>255</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>256</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="G41" s="0" t="s">
         <v>257</v>
       </c>
-      <c r="D41" s="0" t="s">
-[...5 lines deleted...]
-      <c r="F41" s="0" t="s">
+      <c r="H41" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="G41" s="0" t="s">
+      <c r="I41" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="J41" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="K41" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="L41" s="0" t="s">
         <v>259</v>
       </c>
-      <c r="H41" s="0" t="s">
-[...5 lines deleted...]
-      <c r="J41" s="0" t="s">
+      <c r="M41" s="0" t="s">
         <v>260</v>
       </c>
-      <c r="K41" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N41" s="0" t="s">
-        <v>60</v>
+        <v>49</v>
       </c>
       <c r="O41" s="0" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="P41" s="0" t="s">
-        <v>61</v>
+        <v>105</v>
       </c>
       <c r="Q41" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="R41" s="0" t="s">
-        <v>50</v>
+        <v>88</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>256</v>
+        <v>49</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>50</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>257</v>
+        <v>51</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>81</v>
+        <v>255</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>50</v>
+        <v>256</v>
       </c>
       <c r="F42" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="G42" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="H42" s="0" t="s">
         <v>258</v>
       </c>
-      <c r="G42" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I42" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>56</v>
       </c>
       <c r="K42" s="0" t="s">
-        <v>57</v>
+        <v>49</v>
       </c>
       <c r="L42" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="M42" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="M42" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N42" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="O42" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="P42" s="0" t="s">
         <v>60</v>
       </c>
-      <c r="O42" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="Q42" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="R42" s="0" t="s">
-        <v>50</v>
+        <v>88</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>263</v>
+        <v>49</v>
       </c>
       <c r="B43" s="0" t="s">
         <v>50</v>
       </c>
       <c r="C43" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="D43" s="0" t="s">
+        <v>262</v>
+      </c>
+      <c r="E43" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="F43" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="G43" s="0" t="s">
         <v>264</v>
       </c>
-      <c r="D43" s="0" t="s">
+      <c r="H43" s="0" t="s">
         <v>265</v>
       </c>
-      <c r="E43" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F43" s="0" t="s">
+      <c r="I43" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="J43" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="K43" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="L43" s="0" t="s">
         <v>266</v>
       </c>
-      <c r="G43" s="0" t="s">
+      <c r="M43" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="N43" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="O43" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="P43" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="Q43" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="R43" s="0" t="s">
         <v>267</v>
-      </c>
-[...31 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="B44" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="C44" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="D44" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="E44" s="0" t="s">
         <v>269</v>
       </c>
-      <c r="B44" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C44" s="0" t="s">
+      <c r="F44" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="G44" s="0" t="s">
         <v>270</v>
       </c>
-      <c r="D44" s="0" t="s">
+      <c r="H44" s="0" t="s">
         <v>271</v>
       </c>
-      <c r="E44" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F44" s="0" t="s">
+      <c r="I44" s="0" t="s">
+        <v>144</v>
+      </c>
+      <c r="J44" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="K44" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="L44" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="M44" s="0" t="s">
         <v>272</v>
       </c>
-      <c r="G44" s="0" t="s">
-[...5 lines deleted...]
-      <c r="I44" s="0" t="s">
+      <c r="N44" s="0" t="s">
         <v>273</v>
       </c>
-      <c r="J44" s="0" t="s">
+      <c r="O44" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="P44" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="Q44" s="0" t="s">
         <v>274</v>
       </c>
-      <c r="K44" s="0" t="s">
-[...5 lines deleted...]
-      <c r="M44" s="0" t="s">
+      <c r="R44" s="0" t="s">
         <v>275</v>
-      </c>
-[...13 lines deleted...]
-        <v>276</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>277</v>
+        <v>49</v>
       </c>
       <c r="B45" s="0" t="s">
         <v>50</v>
       </c>
       <c r="C45" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="D45" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E45" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F45" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="G45" s="0" t="s">
+        <v>277</v>
+      </c>
+      <c r="H45" s="0" t="s">
         <v>278</v>
       </c>
-      <c r="D45" s="0" t="s">
+      <c r="I45" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="J45" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="K45" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="L45" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="M45" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="N45" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="O45" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="P45" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="Q45" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="R45" s="0" t="s">
         <v>279</v>
-      </c>
-[...40 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>281</v>
+        <v>49</v>
       </c>
       <c r="B46" s="0" t="s">
         <v>50</v>
       </c>
       <c r="C46" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="D46" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E46" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F46" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="G46" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="H46" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="D46" s="0" t="s">
+      <c r="I46" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="J46" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="K46" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="L46" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="M46" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="E46" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F46" s="0" t="s">
+      <c r="N46" s="0" t="s">
         <v>284</v>
       </c>
-      <c r="G46" s="0" t="s">
-[...5 lines deleted...]
-      <c r="I46" s="0" t="s">
+      <c r="O46" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="P46" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="Q46" s="0" t="s">
         <v>285</v>
       </c>
-      <c r="J46" s="0" t="s">
+      <c r="R46" s="0" t="s">
         <v>286</v>
-      </c>
-[...22 lines deleted...]
-        <v>287</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:BT14"/>
+  <dimension ref="A1:BU14"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="139.869979858398" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="9" max="9" width="9.140625" customWidth="1"/>
+    <col min="1" max="1" width="137.342971801758" customWidth="1"/>
+    <col min="2" max="2" width="24.6175117492676" customWidth="1"/>
+    <col min="3" max="3" width="19.0595378875732" customWidth="1"/>
+    <col min="4" max="4" width="57.007137298584" customWidth="1"/>
+    <col min="5" max="5" width="27.4111003875732" customWidth="1"/>
+    <col min="6" max="6" width="119.355354309082" customWidth="1"/>
+    <col min="7" max="7" width="85.8258438110352" customWidth="1"/>
+    <col min="8" max="8" width="9.140625" customWidth="1"/>
+    <col min="9" max="9" width="16.7160453796387" customWidth="1"/>
     <col min="10" max="10" width="9.140625" customWidth="1"/>
     <col min="11" max="11" width="9.140625" customWidth="1"/>
     <col min="12" max="12" width="9.140625" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
     <col min="27" max="27" width="9.140625" customWidth="1"/>
     <col min="28" max="28" width="9.140625" customWidth="1"/>
     <col min="29" max="29" width="9.140625" customWidth="1"/>
     <col min="30" max="30" width="9.140625" customWidth="1"/>
     <col min="31" max="31" width="9.140625" customWidth="1"/>
     <col min="32" max="32" width="9.140625" customWidth="1"/>
     <col min="33" max="33" width="9.140625" customWidth="1"/>
     <col min="34" max="34" width="9.140625" customWidth="1"/>
@@ -4006,98 +4012,101 @@
     <col min="48" max="48" width="9.140625" customWidth="1"/>
     <col min="49" max="49" width="9.140625" customWidth="1"/>
     <col min="50" max="50" width="9.140625" customWidth="1"/>
     <col min="51" max="51" width="9.140625" customWidth="1"/>
     <col min="52" max="52" width="9.140625" customWidth="1"/>
     <col min="53" max="53" width="9.140625" customWidth="1"/>
     <col min="54" max="54" width="9.140625" customWidth="1"/>
     <col min="55" max="55" width="9.140625" customWidth="1"/>
     <col min="56" max="56" width="9.140625" customWidth="1"/>
     <col min="57" max="57" width="9.140625" customWidth="1"/>
     <col min="58" max="58" width="9.140625" customWidth="1"/>
     <col min="59" max="59" width="9.140625" customWidth="1"/>
     <col min="60" max="60" width="9.140625" customWidth="1"/>
     <col min="61" max="61" width="9.140625" customWidth="1"/>
     <col min="62" max="62" width="9.140625" customWidth="1"/>
     <col min="63" max="63" width="9.140625" customWidth="1"/>
     <col min="64" max="64" width="9.140625" customWidth="1"/>
     <col min="65" max="65" width="9.140625" customWidth="1"/>
     <col min="66" max="66" width="9.140625" customWidth="1"/>
     <col min="67" max="67" width="9.140625" customWidth="1"/>
     <col min="68" max="68" width="9.140625" customWidth="1"/>
     <col min="69" max="69" width="9.140625" customWidth="1"/>
     <col min="70" max="70" width="9.140625" customWidth="1"/>
     <col min="71" max="71" width="9.140625" customWidth="1"/>
     <col min="72" max="72" width="9.140625" customWidth="1"/>
+    <col min="73" max="73" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="B10" s="1" t="s">
         <v>288</v>
       </c>
-      <c r="B10" s="1" t="s">
+      <c r="C10" s="1" t="s">
         <v>289</v>
       </c>
-      <c r="C10" s="1" t="s">
+      <c r="D10" s="1" t="s">
         <v>290</v>
       </c>
-      <c r="D10" s="1" t="s">
+      <c r="E10" s="1" t="s">
         <v>291</v>
       </c>
-      <c r="E10" s="1" t="s">
+      <c r="F10" s="1" t="s">
         <v>292</v>
       </c>
-      <c r="F10" s="1" t="s">
+      <c r="G10" s="1" t="s">
         <v>293</v>
       </c>
-      <c r="G10" s="1" t="s">
+      <c r="H10" s="1" t="s">
         <v>294</v>
       </c>
-      <c r="H10" s="1" t="s">
+      <c r="I10" s="1" t="s">
         <v>295</v>
       </c>
-      <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
       <c r="P10" s="1"/>
       <c r="Q10" s="1"/>
       <c r="R10" s="1"/>
       <c r="S10" s="1"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
       <c r="X10" s="1"/>
       <c r="Y10" s="1"/>
       <c r="Z10" s="1"/>
       <c r="AA10" s="1"/>
       <c r="AB10" s="1"/>
       <c r="AC10" s="1"/>
       <c r="AD10" s="1"/>
       <c r="AE10" s="1"/>
       <c r="AF10" s="1"/>
       <c r="AG10" s="1"/>
       <c r="AH10" s="1"/>
@@ -4117,169 +4126,182 @@
       <c r="AV10" s="1"/>
       <c r="AW10" s="1"/>
       <c r="AX10" s="1"/>
       <c r="AY10" s="1"/>
       <c r="AZ10" s="1"/>
       <c r="BA10" s="1"/>
       <c r="BB10" s="1"/>
       <c r="BC10" s="1"/>
       <c r="BD10" s="1"/>
       <c r="BE10" s="1"/>
       <c r="BF10" s="1"/>
       <c r="BG10" s="1"/>
       <c r="BH10" s="1"/>
       <c r="BI10" s="1"/>
       <c r="BJ10" s="1"/>
       <c r="BK10" s="1"/>
       <c r="BL10" s="1"/>
       <c r="BM10" s="1"/>
       <c r="BN10" s="1"/>
       <c r="BO10" s="1"/>
       <c r="BP10" s="1"/>
       <c r="BQ10" s="1"/>
       <c r="BR10" s="1"/>
       <c r="BS10" s="1"/>
       <c r="BT10" s="1"/>
+      <c r="BU10" s="1"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>246</v>
+        <v>296</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>296</v>
+        <v>243</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>297</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>298</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>299</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>300</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>50</v>
+        <v>301</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
+      </c>
+      <c r="I11" s="0" t="s">
+        <v>49</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>238</v>
+        <v>296</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>296</v>
+        <v>234</v>
       </c>
       <c r="C12" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="D12" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="E12" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F12" s="0" t="s">
+        <v>303</v>
+      </c>
+      <c r="G12" s="0" t="s">
         <v>301</v>
       </c>
-      <c r="D12" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H12" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
+      </c>
+      <c r="I12" s="0" t="s">
+        <v>49</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>303</v>
+        <v>296</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>304</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>305</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>306</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>307</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>50</v>
+        <v>308</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
+      </c>
+      <c r="I13" s="0" t="s">
+        <v>49</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>308</v>
+        <v>296</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>309</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>310</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>311</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>312</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>313</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>50</v>
+        <v>314</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
+      </c>
+      <c r="I14" s="0" t="s">
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:BX57"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="139.869979858398" customWidth="1"/>
+    <col min="1" max="1" width="137.342971801758" customWidth="1"/>
     <col min="2" max="2" width="21.9820461273193" customWidth="1"/>
     <col min="3" max="3" width="22.9905185699463" customWidth="1"/>
     <col min="4" max="4" width="16.4186573028564" customWidth="1"/>
     <col min="5" max="5" width="18.9249477386475" customWidth="1"/>
     <col min="6" max="6" width="21.1659736633301" customWidth="1"/>
     <col min="7" max="7" width="17.8236141204834" customWidth="1"/>
     <col min="8" max="8" width="16.8503913879395" customWidth="1"/>
     <col min="9" max="9" width="17.5667171478271" customWidth="1"/>
     <col min="10" max="10" width="21.3445873260498" customWidth="1"/>
     <col min="11" max="11" width="11.8522176742554" customWidth="1"/>
     <col min="12" max="12" width="17.1655139923096" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
@@ -4335,84 +4357,84 @@
     <col min="76" max="76" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="F10" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="B10" s="1" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G10" s="1" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="I10" s="1" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="J10" s="1" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="K10" s="1" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="L10" s="1" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
       <c r="P10" s="1"/>
       <c r="Q10" s="1"/>
       <c r="R10" s="1"/>
       <c r="S10" s="1"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
       <c r="X10" s="1"/>
       <c r="Y10" s="1"/>
       <c r="Z10" s="1"/>
       <c r="AA10" s="1"/>
       <c r="AB10" s="1"/>
       <c r="AC10" s="1"/>
       <c r="AD10" s="1"/>
       <c r="AE10" s="1"/>
       <c r="AF10" s="1"/>
       <c r="AG10" s="1"/>
       <c r="AH10" s="1"/>
       <c r="AI10" s="1"/>
       <c r="AJ10" s="1"/>
@@ -4437,1708 +4459,1708 @@
       <c r="BC10" s="1"/>
       <c r="BD10" s="1"/>
       <c r="BE10" s="1"/>
       <c r="BF10" s="1"/>
       <c r="BG10" s="1"/>
       <c r="BH10" s="1"/>
       <c r="BI10" s="1"/>
       <c r="BJ10" s="1"/>
       <c r="BK10" s="1"/>
       <c r="BL10" s="1"/>
       <c r="BM10" s="1"/>
       <c r="BN10" s="1"/>
       <c r="BO10" s="1"/>
       <c r="BP10" s="1"/>
       <c r="BQ10" s="1"/>
       <c r="BR10" s="1"/>
       <c r="BS10" s="1"/>
       <c r="BT10" s="1"/>
       <c r="BU10" s="1"/>
       <c r="BV10" s="1"/>
       <c r="BW10" s="1"/>
       <c r="BX10" s="1"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>61</v>
+        <v>51</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>53</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="K11" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>61</v>
+        <v>51</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>66</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="K12" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>61</v>
+        <v>51</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="C13" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="D13" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="F13" s="0" t="s">
         <v>76</v>
-      </c>
-[...7 lines deleted...]
-        <v>74</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>73</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="I13" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="K13" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>139</v>
+        <v>133</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="F14" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="G14" s="0" t="s">
         <v>84</v>
       </c>
-      <c r="G14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H14" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="K14" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>88</v>
+        <v>79</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="C15" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="D15" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="E15" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="F15" s="0" t="s">
         <v>86</v>
       </c>
-      <c r="D15" s="0" t="s">
-[...5 lines deleted...]
-      <c r="F15" s="0" t="s">
+      <c r="G15" s="0" t="s">
         <v>84</v>
       </c>
-      <c r="G15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H15" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="I15" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="K15" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>88</v>
+        <v>79</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>97</v>
+        <v>91</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>94</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="I16" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="K16" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>88</v>
+        <v>79</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="C17" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="D17" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="E17" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>105</v>
-      </c>
-[...7 lines deleted...]
-        <v>103</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>102</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="I17" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="K17" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>61</v>
+        <v>51</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>113</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>112</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="I18" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="K18" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>88</v>
+        <v>79</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="C19" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="D19" s="0" t="s">
         <v>117</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>116</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="I19" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="K19" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>61</v>
+        <v>51</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>124</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="I20" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="K20" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>88</v>
+        <v>79</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>253</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>254</v>
+        <v>250</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>252</v>
+        <v>249</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>153</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="I21" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="K21" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>61</v>
+        <v>51</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>131</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>132</v>
+        <v>128</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>130</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="I22" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="K22" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>88</v>
+        <v>79</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>145</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="I23" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="K23" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>139</v>
+        <v>133</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="I24" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="K24" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>88</v>
+        <v>79</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>148</v>
+        <v>142</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>145</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="I25" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="K25" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>61</v>
+        <v>51</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>153</v>
       </c>
       <c r="H26" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="I26" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="K26" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>88</v>
+        <v>79</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>159</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>158</v>
       </c>
       <c r="H27" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="I27" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="K27" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>88</v>
+        <v>79</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="I28" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="K28" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>88</v>
+        <v>79</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>159</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="I29" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="K29" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>88</v>
+        <v>79</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>166</v>
+        <v>162</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>73</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="I30" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="K30" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>88</v>
+        <v>79</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="I31" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="K31" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>88</v>
+        <v>79</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>169</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="I32" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="K32" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>88</v>
+        <v>79</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="H33" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="I33" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="K33" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>88</v>
+        <v>79</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="I34" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="K34" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>88</v>
+        <v>79</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>178</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="I35" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="K35" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>88</v>
+        <v>79</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>185</v>
+        <v>181</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>182</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="I36" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="K36" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>88</v>
+        <v>79</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="I37" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="K37" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>88</v>
+        <v>79</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>166</v>
+        <v>162</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>73</v>
       </c>
       <c r="H38" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="I38" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="K38" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>88</v>
+        <v>79</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>191</v>
+        <v>187</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>116</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>102</v>
       </c>
       <c r="H39" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="I39" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="K39" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>61</v>
+        <v>51</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>201</v>
+        <v>194</v>
       </c>
       <c r="E40" s="0" t="s">
+        <v>193</v>
+      </c>
+      <c r="F40" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="G40" s="0" t="s">
         <v>197</v>
       </c>
-      <c r="F40" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H40" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="I40" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="K40" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>88</v>
+        <v>79</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>145</v>
       </c>
       <c r="H41" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="I41" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="K41" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>88</v>
+        <v>79</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>208</v>
+        <v>203</v>
       </c>
       <c r="E42" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="F42" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="G42" s="0" t="s">
         <v>205</v>
       </c>
-      <c r="F42" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H42" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="I42" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="K42" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>61</v>
+        <v>51</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>66</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>145</v>
       </c>
       <c r="H43" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="I43" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="K43" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>88</v>
+        <v>79</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>221</v>
+        <v>216</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>219</v>
       </c>
       <c r="H44" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="I44" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="K44" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>61</v>
+        <v>51</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>208</v>
+        <v>203</v>
       </c>
       <c r="E45" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="F45" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="G45" s="0" t="s">
         <v>205</v>
       </c>
-      <c r="F45" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H45" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="I45" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="K45" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>88</v>
+        <v>79</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>228</v>
+        <v>223</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>53</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="H46" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="I46" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="K46" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>88</v>
+        <v>79</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>231</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="H47" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="I47" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="K47" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>88</v>
+        <v>79</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>241</v>
+        <v>235</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>238</v>
+        <v>234</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>112</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="H48" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="I48" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="K48" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>88</v>
+        <v>79</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="H49" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="I49" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="K49" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
-        <v>88</v>
+        <v>79</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="C50" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>248</v>
+        <v>244</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="H50" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="I50" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="K50" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>88</v>
+        <v>79</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>253</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>254</v>
+        <v>250</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>252</v>
+        <v>249</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>153</v>
       </c>
       <c r="H51" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="I51" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="K51" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>61</v>
+        <v>51</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>260</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>261</v>
+        <v>257</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>259</v>
       </c>
       <c r="H52" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="I52" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="K52" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>61</v>
+        <v>51</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="H53" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="I53" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="K53" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>61</v>
+        <v>51</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>66</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>268</v>
+        <v>264</v>
       </c>
       <c r="E54" s="0" t="s">
+        <v>263</v>
+      </c>
+      <c r="F54" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="G54" s="0" t="s">
         <v>266</v>
       </c>
-      <c r="F54" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H54" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="I54" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="K54" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>88</v>
+        <v>79</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="C55" s="0" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>275</v>
+        <v>270</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>272</v>
+        <v>269</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>130</v>
       </c>
       <c r="H55" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="I55" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="K55" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>61</v>
+        <v>51</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>66</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>280</v>
+        <v>277</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>252</v>
+        <v>249</v>
       </c>
       <c r="F56" s="0" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="H56" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="I56" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="K56" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>88</v>
+        <v>79</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="C57" s="0" t="s">
-        <v>286</v>
+        <v>283</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>284</v>
+        <v>281</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>94</v>
       </c>
       <c r="H57" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="I57" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="K57" s="0" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:DL11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="139.869979858398" customWidth="1"/>
-    <col min="2" max="2" width="15.7276439666748" customWidth="1"/>
+    <col min="1" max="1" width="137.342971801758" customWidth="1"/>
+    <col min="2" max="2" width="16.4682579040527" customWidth="1"/>
     <col min="3" max="3" width="12.2438411712646" customWidth="1"/>
     <col min="4" max="4" width="13.7846775054932" customWidth="1"/>
     <col min="5" max="5" width="46.6056823730469" customWidth="1"/>
     <col min="6" max="6" width="13.4709873199463" customWidth="1"/>
     <col min="7" max="7" width="16.8507900238037" customWidth="1"/>
     <col min="8" max="8" width="14.5682554244995" customWidth="1"/>
     <col min="9" max="9" width="17.7794742584229" customWidth="1"/>
     <col min="10" max="10" width="10.5550765991211" customWidth="1"/>
     <col min="11" max="11" width="15.904577255249" customWidth="1"/>
     <col min="12" max="12" width="13.3726100921631" customWidth="1"/>
     <col min="13" max="13" width="11.2328100204468" customWidth="1"/>
     <col min="14" max="14" width="9.56889629364014" customWidth="1"/>
     <col min="15" max="15" width="12.3193073272705" customWidth="1"/>
     <col min="16" max="16" width="9.50130653381348" customWidth="1"/>
     <col min="17" max="17" width="14.0015459060669" customWidth="1"/>
     <col min="18" max="18" width="9.62744140625" customWidth="1"/>
     <col min="19" max="19" width="14.1586542129517" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="12.3197755813599" customWidth="1"/>
     <col min="22" max="22" width="11.0761251449585" customWidth="1"/>
     <col min="23" max="23" width="23.2858848571777" customWidth="1"/>
     <col min="24" max="24" width="26.8468170166016" customWidth="1"/>
     <col min="25" max="25" width="23.4107551574707" customWidth="1"/>
     <col min="26" max="26" width="21.9337024688721" customWidth="1"/>
     <col min="27" max="27" width="24.5701885223389" customWidth="1"/>
@@ -6233,204 +6255,204 @@
     <col min="116" max="116" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="I10" s="1" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="J10" s="1" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="K10" s="1" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="L10" s="1" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="M10" s="1" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="N10" s="1" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="O10" s="1" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="P10" s="1" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="Q10" s="1" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="R10" s="1" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="S10" s="1" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="T10" s="1" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="U10" s="1" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="V10" s="1" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="W10" s="1" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="X10" s="1" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="Y10" s="1" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="Z10" s="1" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="AA10" s="1" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="AB10" s="1" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="AC10" s="1" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="AD10" s="1" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="AE10" s="1" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="AF10" s="1" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="AG10" s="1" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="AH10" s="1" t="s">
         <v>4</v>
       </c>
       <c r="AI10" s="1" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="AJ10" s="1" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="AK10" s="1" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="AL10" s="1" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="AM10" s="1" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="AN10" s="1" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="AO10" s="1" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="AP10" s="1" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="AQ10" s="1" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="AR10" s="1" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="AS10" s="1" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="AT10" s="1" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="AU10" s="1" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="AV10" s="1" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="AW10" s="1" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="AX10" s="1" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="AY10" s="1" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="AZ10" s="1" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="BA10" s="1"/>
       <c r="BB10" s="1"/>
       <c r="BC10" s="1"/>
       <c r="BD10" s="1"/>
       <c r="BE10" s="1"/>
       <c r="BF10" s="1"/>
       <c r="BG10" s="1"/>
       <c r="BH10" s="1"/>
       <c r="BI10" s="1"/>
       <c r="BJ10" s="1"/>
       <c r="BK10" s="1"/>
       <c r="BL10" s="1"/>
       <c r="BM10" s="1"/>
       <c r="BN10" s="1"/>
       <c r="BO10" s="1"/>
       <c r="BP10" s="1"/>
       <c r="BQ10" s="1"/>
       <c r="BR10" s="1"/>
       <c r="BS10" s="1"/>
       <c r="BT10" s="1"/>
       <c r="BU10" s="1"/>
       <c r="BV10" s="1"/>
       <c r="BW10" s="1"/>
       <c r="BX10" s="1"/>
@@ -6455,204 +6477,204 @@
       <c r="CQ10" s="1"/>
       <c r="CR10" s="1"/>
       <c r="CS10" s="1"/>
       <c r="CT10" s="1"/>
       <c r="CU10" s="1"/>
       <c r="CV10" s="1"/>
       <c r="CW10" s="1"/>
       <c r="CX10" s="1"/>
       <c r="CY10" s="1"/>
       <c r="CZ10" s="1"/>
       <c r="DA10" s="1"/>
       <c r="DB10" s="1"/>
       <c r="DC10" s="1"/>
       <c r="DD10" s="1"/>
       <c r="DE10" s="1"/>
       <c r="DF10" s="1"/>
       <c r="DG10" s="1"/>
       <c r="DH10" s="1"/>
       <c r="DI10" s="1"/>
       <c r="DJ10" s="1"/>
       <c r="DK10" s="1"/>
       <c r="DL10" s="1"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="H11" s="0" t="s">
+        <v>402</v>
+      </c>
+      <c r="I11" s="0" t="s">
         <v>400</v>
       </c>
-      <c r="I11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J11" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
       <c r="K11" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="L11" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="M11" s="0" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="N11" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
       <c r="O11" s="0" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="P11" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="Q11" s="0" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="R11" s="0" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="S11" s="0" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="T11" s="0" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="U11" s="0" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="V11" s="0" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="W11" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="X11" s="0" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="Y11" s="0" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="Z11" s="0" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="AA11" s="0" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="AB11" s="0" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="AC11" s="0" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="AD11" s="0" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="AE11" s="0" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="AF11" s="0" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="AG11" s="0" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="AH11" s="0" t="s">
         <v>9</v>
       </c>
       <c r="AI11" s="0" t="s">
         <v>9</v>
       </c>
       <c r="AJ11" s="0" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="AK11" s="0" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="AL11" s="0" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
       <c r="AM11" s="0" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="AN11" s="0" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="AO11" s="0" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="AP11" s="0" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="AQ11" s="0" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="AR11" s="0" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="AS11" s="0" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="AT11" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="AU11" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="AV11" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="AW11" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="AX11" s="0" t="s">
+        <v>412</v>
+      </c>
+      <c r="AY11" s="0" t="s">
         <v>410</v>
       </c>
-      <c r="AY11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AZ11" s="0" t="s">
-        <v>60</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=EPPlusLicense.txt>This workbook was created with the EPPlus library, licensed to South African National Biodiversity Institute under the Polyform Noncommercial license, see https://polyformproject.org/licenses/noncommercial/1.0.0
 For more information about EPPlus, see https://epplussoftware.com/
 
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>EPPlus</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:keywords>EPPlus noncommercial use</cp:keywords>
   <dc:description>This workbook has been created with EPPlus licensed to South African National Biodiversity Institute under The Polyform Noncommercial License: See https://polyformproject.org/licenses/noncommercial/1.0.0</dc:description>
   <dc:creator>South African National Biodiversity Institute</dc:creator>
 </cp:coreProperties>