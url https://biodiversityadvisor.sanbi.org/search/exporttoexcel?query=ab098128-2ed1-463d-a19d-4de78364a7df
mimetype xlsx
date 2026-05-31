--- v0 (2026-04-13)
+++ v1 (2026-05-31)
@@ -1,1055 +1,1026 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet3.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet4.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet5.xml"/>
-  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet6.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="text/plain" PartName="/EPPlusLicense.txt"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="SYNONYMS" sheetId="1" r:id="rId1"/>
+    <sheet name="TAXONDESCRIPTIONS" sheetId="1" r:id="rId1"/>
     <sheet name="BOTANICALRECORDS" sheetId="2" r:id="rId3"/>
-    <sheet name="SPECIMENBARCODE" sheetId="3" r:id="rId4"/>
-[...2 lines deleted...]
-    <sheet name="TAXON" sheetId="6" r:id="rId7"/>
+    <sheet name="LITERATURE" sheetId="3" r:id="rId4"/>
+    <sheet name="SPECIMENBARCODE" sheetId="4" r:id="rId5"/>
+    <sheet name="TAXON" sheetId="5" r:id="rId6"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="306" uniqueCount="306">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="297" uniqueCount="297">
   <si>
     <t>Biodiversity Advisor Search Results</t>
   </si>
   <si>
-    <t xml:space="preserve">Downloaded from Biodiversity Advisor (https://biodiversityadvisor.sanbi.org)  [Accessed (please insert date of download 4/13/2026 11:13:11 PM.</t>
+    <t xml:space="preserve">Downloaded from Biodiversity Advisor (https://biodiversityadvisor.sanbi.org)  [Accessed (please insert date of download 5/31/2026 9:34:47 PM.</t>
   </si>
   <si>
     <t>Acknowledgement and attribution</t>
   </si>
   <si>
     <t>South African National Biodiversity Institute. 2023. Available: https://biodiversityadvisor.sanbi.org</t>
   </si>
   <si>
     <t>CALCFULLNAME</t>
   </si>
   <si>
+    <t>TEXTTITLE</t>
+  </si>
+  <si>
+    <t>TAXONTEXT</t>
+  </si>
+  <si>
+    <t>BIBLIO</t>
+  </si>
+  <si>
+    <t>COMMENTS</t>
+  </si>
+  <si>
+    <t>Salvia albicaulis Benth.</t>
+  </si>
+  <si>
+    <t>Distribution</t>
+  </si>
+  <si>
+    <t>Distributed from Clanwilliam southwards to Ceres and Wellington districts.</t>
+  </si>
+  <si>
+    <t>Codd, LEW. 1985. Lamiaceae: 14. Salvia. In: OA Leistner (ed.). Fl. S. Africa 28(4): 79-102. Botanical Research Institute, Department of Agriculture and Water Supply, Pretoria. [http://www.biodiversitylibrary.org/item/209555#page/9/mode/1up] [CC BY]</t>
+  </si>
+  <si>
+    <t>e-Fl; PS</t>
+  </si>
+  <si>
+    <t>Clanwilliam to Paarl.</t>
+  </si>
+  <si>
+    <t>Manning, JC; Goldblatt, P. 2012. Lamiaceae. In: J Manning &amp; P Goldblatt (eds), Plants of the Greater Cape Floristic Region 1: The Core Cape flora. Strelitzia 29: 601-604. South African National Biodiversity Institute, Pretoria. [CC BY]</t>
+  </si>
+  <si>
+    <t>e-Fl</t>
+  </si>
+  <si>
+    <t>Habitat</t>
+  </si>
+  <si>
+    <t>In fynbos on rocky slopes.</t>
+  </si>
+  <si>
+    <t>Sandstone slopes.</t>
+  </si>
+  <si>
+    <t>Morphology</t>
+  </si>
+  <si>
+    <t>Shrub or woody herb 0.3-0.6 m (or more) tall, branched from the base; stems erect, rather sparingly branched, sharply 4-angled, densely and shortly tomentose with, in addition, occasional long multicellular hairs. Leaves petiolate; blade simple, coriaceous, obovate-spathulate or obovate to broadly elliptic, 15-30 x 8-20 mm, subglabrous and somewhat varnished to shortly hispid above, reticulate and white-tomentose between the veins below, the veins often with short or long hispid hairs, apex subacute to rounded, base cuneate, margin crenate-dentate to irregularly and occasionally pinnately lobed. Inflorescence a panicle 70-200 mm long; verticils lax to fairly dense, 2-3-flowered. Calyx densely villous with long white hairs mainly along the nerves, 10-12 mm long, scarcely expanding in fruit. Corolla purplish, 18-24 mm long; tube 8-12 mm long; upper lip falcate, 10-12 mm long; lower lip about 10 mm long.</t>
+  </si>
+  <si>
+    <t>Loose, white-velvety shrublet to 60 cm. Leaves leathery, oblanceolate, glabrescent above, coarsely toothed. Flowers in panicles, calyx densely silky, corolla purplish, 18-24 mm long.</t>
+  </si>
+  <si>
+    <t>SpecCit</t>
+  </si>
+  <si>
+    <t>Leach &amp; Carp 11352; Schlechter 9970; Taylor 4799.</t>
+  </si>
+  <si>
+    <t>ELEVATION</t>
+  </si>
+  <si>
+    <t>CULTIVATED</t>
+  </si>
+  <si>
+    <t>MUSEUMCODE</t>
+  </si>
+  <si>
+    <t>LOCALITYNOTES</t>
+  </si>
+  <si>
+    <t>COLLECTIONYEAR</t>
+  </si>
+  <si>
+    <t>LLRESOLUTION</t>
+  </si>
+  <si>
+    <t>FIELDNUMBER</t>
+  </si>
+  <si>
+    <t>LATITUDE</t>
+  </si>
+  <si>
+    <t>HABITATTEXT</t>
+  </si>
+  <si>
+    <t>COUNTRYNAME</t>
+  </si>
+  <si>
+    <t>COLLECTORSCODE</t>
+  </si>
+  <si>
+    <t>COLLECTIONDAY</t>
+  </si>
+  <si>
+    <t>COLLECTORS</t>
+  </si>
+  <si>
+    <t>GENERALNOTES</t>
+  </si>
+  <si>
+    <t>MAJORADMINNAME</t>
+  </si>
+  <si>
+    <t>COLLECTIONMONTH</t>
+  </si>
+  <si>
+    <t>PLANTDESCRIPTION</t>
+  </si>
+  <si>
+    <t>LONGITUDE</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>False</t>
+  </si>
+  <si>
+    <t>PRE</t>
+  </si>
+  <si>
+    <t>MICHELL'S PASS; IN MOUNTAIN</t>
+  </si>
+  <si>
+    <t>1896</t>
+  </si>
+  <si>
+    <t>9970</t>
+  </si>
+  <si>
+    <t>-33.375</t>
+  </si>
+  <si>
+    <t>South Africa</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>Schlechter, FRR</t>
+  </si>
+  <si>
+    <t>Western Cape</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>19.375</t>
+  </si>
+  <si>
+    <t>PORTERVILLE; VIER-EN-TWINTIG RIVIERE-KLOOF OEWER VAN RIVIERBEDDING</t>
+  </si>
+  <si>
+    <t>1984</t>
+  </si>
+  <si>
+    <t>6743</t>
+  </si>
+  <si>
+    <t>-33.125</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>van Wyk, AE</t>
+  </si>
+  <si>
+    <t>19.125</t>
+  </si>
+  <si>
+    <t>CERES</t>
+  </si>
+  <si>
+    <t>491</t>
+  </si>
+  <si>
+    <t>Bolus</t>
+  </si>
+  <si>
+    <t>Citrusdal District: Liermanskloof. Western foothills of Koue Bokkeveld Mountains. On a plateau.</t>
+  </si>
+  <si>
+    <t>1994</t>
+  </si>
+  <si>
+    <t>2721</t>
+  </si>
+  <si>
+    <t>-32.625</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>Hanekom, WJ</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>CLANWILLIAM; PAKHUIS PASS</t>
+  </si>
+  <si>
+    <t>1929</t>
+  </si>
+  <si>
+    <t>A2133</t>
+  </si>
+  <si>
+    <t>-32.125</t>
+  </si>
+  <si>
+    <t>Thode</t>
+  </si>
+  <si>
+    <t>18.875</t>
+  </si>
+  <si>
+    <t>CEDARBERG; ALGERIA-MIDDELBURG, PATH BELOW LEVEL OF WATERFALL</t>
+  </si>
+  <si>
+    <t>1982</t>
+  </si>
+  <si>
+    <t>10494</t>
+  </si>
+  <si>
+    <t>-32.375</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>Taylor, HC</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>VICTORIA WEST; BRAKFONTEIN</t>
+  </si>
+  <si>
+    <t>A2776</t>
+  </si>
+  <si>
+    <t>Cape Province</t>
+  </si>
+  <si>
+    <t>CLANWILLIAM DIST.; CEDARBERG FOR. RES.; ALGERIA FOR. STA. S. SIDE OF VALLEY</t>
+  </si>
+  <si>
+    <t>1964</t>
+  </si>
+  <si>
+    <t>6195</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>PIKETBERG MTS.; BAKENSKOP</t>
+  </si>
+  <si>
+    <t>1978</t>
+  </si>
+  <si>
+    <t>3623</t>
+  </si>
+  <si>
+    <t>-33.625</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>Thompson, MF</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>18.375</t>
+  </si>
+  <si>
+    <t>CLANWILLIAM DIST.</t>
+  </si>
+  <si>
+    <t>1985</t>
+  </si>
+  <si>
+    <t>8227</t>
+  </si>
+  <si>
+    <t>-32.875</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>Van Jaarsveld, EJ</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>18.625</t>
+  </si>
+  <si>
+    <t>CEDARBERG MOUNTAINS; BY CRYSTAL POOL</t>
+  </si>
+  <si>
+    <t>1972</t>
+  </si>
+  <si>
+    <t>834</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>Watmough, R</t>
+  </si>
+  <si>
+    <t>PIQUETBERG DIV.</t>
+  </si>
+  <si>
+    <t>1926</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>Theiler, AC</t>
+  </si>
+  <si>
+    <t>MITCHELLS PASS; 1 KM. FROM ENTRANCE TO CAMP SITE TOWARDSBAINS KLOOF</t>
+  </si>
+  <si>
+    <t>1977</t>
+  </si>
+  <si>
+    <t>2710</t>
+  </si>
+  <si>
+    <t>Near north end of Baineskloof.</t>
+  </si>
+  <si>
+    <t>2006</t>
+  </si>
+  <si>
+    <t>211885</t>
+  </si>
+  <si>
+    <t>Mountain. Ravine/kloof/gorge. Western Altimontane Sandstone Fynbos. Slope: steep.</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>Herbaceous perennial. Plant height: 0.6 m.</t>
+  </si>
+  <si>
+    <t>Kardow Pass. Olifantsrivierberge.</t>
+  </si>
+  <si>
+    <t>2003</t>
+  </si>
+  <si>
+    <t>18292</t>
+  </si>
+  <si>
+    <t>Mountain. Slope: gentle. Sandstone Fynbos. Olifants Sandstone Fynbos.</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>Small shrub. Erect shrub.</t>
+  </si>
+  <si>
+    <t>19.625</t>
+  </si>
+  <si>
+    <t>PAKHUIS PASS</t>
+  </si>
+  <si>
+    <t>Thode, J</t>
+  </si>
+  <si>
+    <t>Wuppertal District: Citrusdal; About 15 km from Ceres.</t>
+  </si>
+  <si>
+    <t>1991</t>
+  </si>
+  <si>
+    <t>11341</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>TMS rocks. S-facing slope. Herbaceous, erect. Blue flowers. Conf. E. Retief Ex Kirstenbosch (NBG)</t>
+  </si>
+  <si>
+    <t>A2275</t>
+  </si>
+  <si>
+    <t>Cedarberg State Forest. Research Site 12.</t>
+  </si>
+  <si>
+    <t>312</t>
+  </si>
+  <si>
+    <t>Le Maitre, DC</t>
+  </si>
+  <si>
+    <t>Ubiquitous on this site, but never in dense aggregations. A common sage. Inflorescences and their shoots reach 80cm in height. Flowers sporadically during the year. Det: P. Burger</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>Clanwilliam Dist. N Cedarberg. Pakhuis Pass.</t>
+  </si>
+  <si>
+    <t>1983</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>De Kock, AE</t>
+  </si>
+  <si>
+    <t>In dry sandy location in veld behind house at Kliphuis. Herb 1m tall. Leaves aromatic, serrate. Flowers blue. Calyx with long white hairs. Frequent. Det: J. Beyers</t>
+  </si>
+  <si>
+    <t>PIQUETBERG; SAUER; 9 MI. N. OF SAUER</t>
+  </si>
+  <si>
+    <t>1962</t>
+  </si>
+  <si>
+    <t>11352</t>
+  </si>
+  <si>
+    <t>Leach, LC</t>
+  </si>
+  <si>
+    <t>Somerset West District. Lower SE slopes of Die Helderberg.</t>
+  </si>
+  <si>
+    <t>1846</t>
+  </si>
+  <si>
+    <t>-34.04972222</t>
+  </si>
+  <si>
+    <t>mountain slope</t>
+  </si>
+  <si>
+    <t>Burgoyne, PM</t>
+  </si>
+  <si>
+    <t>Slope: moderate. Height: ± 40-60 cm. Low shrublet with many stems. Flowers pinky-purple.</t>
+  </si>
+  <si>
+    <t>HT: 60.00, HTUNIT: cm; GRFRMS: Dwarf shrub</t>
+  </si>
+  <si>
+    <t>18.86027778</t>
+  </si>
+  <si>
+    <t>PORTERVILLE; ALONG SANDY PATH GOING DOWN TO GROOTFONTEIN</t>
+  </si>
+  <si>
+    <t>3443</t>
+  </si>
+  <si>
+    <t>Van Zyl, L</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>CERES; IN MT.</t>
+  </si>
+  <si>
+    <t>1885</t>
+  </si>
+  <si>
+    <t>5224</t>
+  </si>
+  <si>
+    <t>Bolus, H</t>
+  </si>
+  <si>
+    <t>CLANWILLIAM DIV.; PAKHUIS</t>
+  </si>
+  <si>
+    <t>1940</t>
+  </si>
+  <si>
+    <t>3423</t>
+  </si>
+  <si>
+    <t>Leipoldt, CL</t>
+  </si>
+  <si>
+    <t>CERES DIV.</t>
+  </si>
+  <si>
+    <t>1954</t>
+  </si>
+  <si>
+    <t>D52</t>
+  </si>
+  <si>
+    <t>Adamson, RS</t>
+  </si>
+  <si>
+    <t>CEDARBERG; ALGERIA NAT. RES.; LEUCADENDRON RIDGE OF VENSTERBERG</t>
+  </si>
+  <si>
+    <t>1969</t>
+  </si>
+  <si>
+    <t>7502</t>
+  </si>
+  <si>
+    <t>NBG</t>
+  </si>
+  <si>
+    <t>Citrusdal, Middelberg Pass.</t>
+  </si>
+  <si>
+    <t>2004</t>
+  </si>
+  <si>
+    <t>2917</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>Manning, JC</t>
+  </si>
+  <si>
+    <t>Fynbos biome. Mountain slope. Well-drained, sandy, stony soil. Sandstone. Full sun. Recently burned.</t>
+  </si>
+  <si>
+    <t>CERES; IN MTS.</t>
+  </si>
+  <si>
+    <t>SPECIESID</t>
+  </si>
+  <si>
+    <t>LITERATUREPRINTYEAR</t>
+  </si>
+  <si>
+    <t>REFERENCE_TYPE</t>
+  </si>
+  <si>
+    <t>LITERATURETITLE</t>
+  </si>
+  <si>
+    <t>LITERATURENAMESTRING</t>
+  </si>
+  <si>
+    <t>LITERATUREADDINFO</t>
+  </si>
+  <si>
+    <t>LITERATUREPUBLISHER</t>
+  </si>
+  <si>
+    <t>DOI</t>
+  </si>
+  <si>
+    <t>REFERENCEURL</t>
+  </si>
+  <si>
+    <t>ab098128-2ed1-463d-a19d-4de78364a7df</t>
+  </si>
+  <si>
+    <t>2012</t>
+  </si>
+  <si>
+    <t>Series Chapter</t>
+  </si>
+  <si>
+    <t>Lamiaceae</t>
+  </si>
+  <si>
+    <t>Manning, JC; Goldblatt, P</t>
+  </si>
+  <si>
+    <t>In: J Manning &amp; P Goldblatt (eds), Plants of the Greater Cape Floristic Region 1: The Core Cape flora. Strelitzia 29: 601-604</t>
+  </si>
+  <si>
+    <t>South African National Biodiversity Institute, Pretoria</t>
+  </si>
+  <si>
+    <t>Flora Chapter</t>
+  </si>
+  <si>
+    <t>Lamiaceae: 1. Ajuga</t>
+  </si>
+  <si>
+    <t>Codd, LEW</t>
+  </si>
+  <si>
+    <t>In: OA Leistner (ed.). Flora of Southern Africa 28(4)7-8</t>
+  </si>
+  <si>
+    <t>Botanical Research Institute, Department of Agriculture and Water Supply, Pretoria</t>
+  </si>
+  <si>
+    <t>Lamiaceae: 14. Salvia</t>
+  </si>
+  <si>
+    <t>In: OA Leistner (ed.). Flora of Southern Africa 28(4)79-102</t>
+  </si>
+  <si>
+    <t>http://www.biodiversitylibrary.org/item/209555#page/9/mode/1up</t>
+  </si>
+  <si>
+    <t>SPECIMENCATEGORY</t>
+  </si>
+  <si>
+    <t>TYPECATEGORY</t>
+  </si>
+  <si>
+    <t>TYPETAXSTATUS</t>
+  </si>
+  <si>
+    <t>TYPECALCFULLNAME</t>
+  </si>
+  <si>
+    <t>IMAGEURL</t>
+  </si>
+  <si>
+    <t>SYN_SPECIESID</t>
+  </si>
+  <si>
+    <t>Herbarium voucher</t>
+  </si>
+  <si>
+    <t>https://seis.sanbi.org.za/anura/default/asset.do?preview=208978</t>
+  </si>
+  <si>
+    <t>4799</t>
+  </si>
+  <si>
+    <t>1963</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>NH</t>
+  </si>
+  <si>
+    <t>KINGDOM</t>
+  </si>
+  <si>
+    <t>SUBKINGDOM</t>
+  </si>
+  <si>
+    <t>PHYLUM</t>
+  </si>
+  <si>
+    <t>SUBPHYLUM</t>
+  </si>
+  <si>
+    <t>GROUPNAME</t>
+  </si>
+  <si>
+    <t>CLASSNAME</t>
+  </si>
+  <si>
+    <t>SUBCLASSNAME</t>
+  </si>
+  <si>
+    <t>ORDERNAME</t>
+  </si>
+  <si>
+    <t>SUBORDERNAME</t>
+  </si>
+  <si>
+    <t>FAMILY</t>
+  </si>
+  <si>
+    <t>SUBFAMILY</t>
+  </si>
+  <si>
+    <t>TRIBE</t>
+  </si>
+  <si>
+    <t>SUBTRIBE</t>
+  </si>
+  <si>
+    <t>GENUS</t>
+  </si>
+  <si>
+    <t>SUBGENUS</t>
+  </si>
+  <si>
+    <t>SPECIES</t>
+  </si>
+  <si>
+    <t>SUBSPECIES</t>
+  </si>
+  <si>
+    <t>VARIETY</t>
+  </si>
+  <si>
+    <t>SUBVARIETY</t>
+  </si>
+  <si>
+    <t>FORMA</t>
+  </si>
+  <si>
+    <t>SUBFORMA</t>
+  </si>
+  <si>
+    <t>CULTIVAR</t>
+  </si>
+  <si>
+    <t>SPECIESAUTHORNAME</t>
+  </si>
+  <si>
+    <t>SUBSPECIESAUTHORNAME</t>
+  </si>
+  <si>
+    <t>VARIETYAUTHORNAME</t>
+  </si>
+  <si>
+    <t>FORMAAUTHORNAME</t>
+  </si>
+  <si>
+    <t>CULTIVARAUTHORNAME</t>
+  </si>
+  <si>
+    <t>NAMESTRING</t>
+  </si>
+  <si>
+    <t>PROTOLOGUECITATION</t>
+  </si>
+  <si>
+    <t>HABIT</t>
+  </si>
+  <si>
+    <t>LIFECYCLE</t>
+  </si>
+  <si>
+    <t>LIFEFORMCLASSIFICATION</t>
+  </si>
+  <si>
+    <t>PLANTHEIGHT</t>
+  </si>
+  <si>
+    <t>CALCACCEPTEDNAME</t>
+  </si>
+  <si>
+    <t>GENUSHYBRID</t>
+  </si>
+  <si>
+    <t>INVALID</t>
+  </si>
+  <si>
+    <t>TAXSTATUS</t>
+  </si>
+  <si>
+    <t>LEGITIMACY</t>
+  </si>
+  <si>
     <t>NOMENCLATURENOTE</t>
   </si>
   <si>
-    <t>ACC_PROTOLOGUECITATION</t>
-[...4 lines deleted...]
-  <si>
     <t>TYPENOTE</t>
   </si>
   <si>
-    <t>CALCACCEPTEDNAME</t>
-[...17 lines deleted...]
-    <t/>
+    <t>ETYMOLOGY</t>
+  </si>
+  <si>
+    <t>TOPS</t>
+  </si>
+  <si>
+    <t>IUCN</t>
+  </si>
+  <si>
+    <t>IUCNCRITERIA</t>
+  </si>
+  <si>
+    <t>OLDSPECIESCODE</t>
+  </si>
+  <si>
+    <t>FLOWERSTART</t>
+  </si>
+  <si>
+    <t>FLOWEREND</t>
+  </si>
+  <si>
+    <t>MINALTITUDE</t>
+  </si>
+  <si>
+    <t>MAXALTITUDE</t>
+  </si>
+  <si>
+    <t>SPNUMBER</t>
+  </si>
+  <si>
+    <t>HASIMAGE</t>
+  </si>
+  <si>
+    <t>Plantae</t>
+  </si>
+  <si>
+    <t>Phanerogamae</t>
+  </si>
+  <si>
+    <t>Anthophyta</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> </t>
+  </si>
+  <si>
+    <t>Flowering plants: dicots (Dicotyledons: eudicots)</t>
+  </si>
+  <si>
+    <t>Lamiales</t>
+  </si>
+  <si>
+    <t>Nepetoideae</t>
+  </si>
+  <si>
+    <t>Mentheae</t>
+  </si>
+  <si>
+    <t>Salviinae</t>
+  </si>
+  <si>
+    <t>Salvia</t>
+  </si>
+  <si>
+    <t>albicaulis</t>
+  </si>
+  <si>
+    <t>Benth.</t>
+  </si>
+  <si>
+    <t>Herb</t>
+  </si>
+  <si>
+    <t>Perennial</t>
   </si>
   <si>
     <t>acc</t>
   </si>
   <si>
-    <t>ab098128-2ed1-463d-a19d-4de78364a7df</t>
-[...824 lines deleted...]
-    <t>Flowering plants: dicots (Dicotyledons: eudicots)</t>
+    <t>39480</t>
+  </si>
+  <si>
+    <t>60</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
-    <t>Salvia</t>
-[...13 lines deleted...]
-  <si>
     <t>True</t>
-  </si>
-[...16 lines deleted...]
-    <t>albicaulis</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:BV12"/>
+  <dimension ref="A1:BQ17"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="139.869979858398" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="10" max="10" width="16.2791843414307" customWidth="1"/>
+    <col min="1" max="1" width="138.606475830078" customWidth="1"/>
+    <col min="2" max="2" width="12.666654586792" customWidth="1"/>
+    <col min="3" max="3" width="256" customWidth="1"/>
+    <col min="4" max="4" width="245.254837036133" customWidth="1"/>
+    <col min="5" max="5" width="12.9443483352661" customWidth="1"/>
+    <col min="6" max="6" width="9.140625" customWidth="1"/>
+    <col min="7" max="7" width="9.140625" customWidth="1"/>
+    <col min="8" max="8" width="9.140625" customWidth="1"/>
+    <col min="9" max="9" width="9.140625" customWidth="1"/>
+    <col min="10" max="10" width="9.140625" customWidth="1"/>
     <col min="11" max="11" width="9.140625" customWidth="1"/>
     <col min="12" max="12" width="9.140625" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
     <col min="27" max="27" width="9.140625" customWidth="1"/>
     <col min="28" max="28" width="9.140625" customWidth="1"/>
     <col min="29" max="29" width="9.140625" customWidth="1"/>
     <col min="30" max="30" width="9.140625" customWidth="1"/>
     <col min="31" max="31" width="9.140625" customWidth="1"/>
     <col min="32" max="32" width="9.140625" customWidth="1"/>
     <col min="33" max="33" width="9.140625" customWidth="1"/>
     <col min="34" max="34" width="9.140625" customWidth="1"/>
     <col min="35" max="35" width="9.140625" customWidth="1"/>
@@ -1065,108 +1036,93 @@
     <col min="45" max="45" width="9.140625" customWidth="1"/>
     <col min="46" max="46" width="9.140625" customWidth="1"/>
     <col min="47" max="47" width="9.140625" customWidth="1"/>
     <col min="48" max="48" width="9.140625" customWidth="1"/>
     <col min="49" max="49" width="9.140625" customWidth="1"/>
     <col min="50" max="50" width="9.140625" customWidth="1"/>
     <col min="51" max="51" width="9.140625" customWidth="1"/>
     <col min="52" max="52" width="9.140625" customWidth="1"/>
     <col min="53" max="53" width="9.140625" customWidth="1"/>
     <col min="54" max="54" width="9.140625" customWidth="1"/>
     <col min="55" max="55" width="9.140625" customWidth="1"/>
     <col min="56" max="56" width="9.140625" customWidth="1"/>
     <col min="57" max="57" width="9.140625" customWidth="1"/>
     <col min="58" max="58" width="9.140625" customWidth="1"/>
     <col min="59" max="59" width="9.140625" customWidth="1"/>
     <col min="60" max="60" width="9.140625" customWidth="1"/>
     <col min="61" max="61" width="9.140625" customWidth="1"/>
     <col min="62" max="62" width="9.140625" customWidth="1"/>
     <col min="63" max="63" width="9.140625" customWidth="1"/>
     <col min="64" max="64" width="9.140625" customWidth="1"/>
     <col min="65" max="65" width="9.140625" customWidth="1"/>
     <col min="66" max="66" width="9.140625" customWidth="1"/>
     <col min="67" max="67" width="9.140625" customWidth="1"/>
     <col min="68" max="68" width="9.140625" customWidth="1"/>
     <col min="69" max="69" width="9.140625" customWidth="1"/>
-    <col min="70" max="70" width="9.140625" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="74" max="74" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E10" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="F10" s="1" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="F10" s="1"/>
+      <c r="G10" s="1"/>
+      <c r="H10" s="1"/>
+      <c r="I10" s="1"/>
+      <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
       <c r="P10" s="1"/>
       <c r="Q10" s="1"/>
       <c r="R10" s="1"/>
       <c r="S10" s="1"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
       <c r="X10" s="1"/>
       <c r="Y10" s="1"/>
       <c r="Z10" s="1"/>
       <c r="AA10" s="1"/>
       <c r="AB10" s="1"/>
       <c r="AC10" s="1"/>
       <c r="AD10" s="1"/>
       <c r="AE10" s="1"/>
       <c r="AF10" s="1"/>
       <c r="AG10" s="1"/>
       <c r="AH10" s="1"/>
       <c r="AI10" s="1"/>
@@ -1182,131 +1138,184 @@
       <c r="AS10" s="1"/>
       <c r="AT10" s="1"/>
       <c r="AU10" s="1"/>
       <c r="AV10" s="1"/>
       <c r="AW10" s="1"/>
       <c r="AX10" s="1"/>
       <c r="AY10" s="1"/>
       <c r="AZ10" s="1"/>
       <c r="BA10" s="1"/>
       <c r="BB10" s="1"/>
       <c r="BC10" s="1"/>
       <c r="BD10" s="1"/>
       <c r="BE10" s="1"/>
       <c r="BF10" s="1"/>
       <c r="BG10" s="1"/>
       <c r="BH10" s="1"/>
       <c r="BI10" s="1"/>
       <c r="BJ10" s="1"/>
       <c r="BK10" s="1"/>
       <c r="BL10" s="1"/>
       <c r="BM10" s="1"/>
       <c r="BN10" s="1"/>
       <c r="BO10" s="1"/>
       <c r="BP10" s="1"/>
       <c r="BQ10" s="1"/>
-      <c r="BR10" s="1"/>
-[...3 lines deleted...]
-      <c r="BV10" s="1"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>15</v>
-[...11 lines deleted...]
-        <v>18</v>
+        <v>13</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="B12" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="C12" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="D12" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="E12" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="B13" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="C13" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D13" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="B14" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="C14" s="0" t="s">
         <v>19</v>
       </c>
-      <c r="B12" s="0" t="s">
+      <c r="D14" s="0" t="s">
         <v>15</v>
       </c>
-      <c r="C12" s="0" t="s">
+      <c r="E14" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="B15" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="D15" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="E15" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="B16" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="D16" s="0" t="s">
         <v>15</v>
       </c>
-      <c r="D12" s="0" t="s">
-[...11 lines deleted...]
-      <c r="H12" s="0" t="s">
+      <c r="E16" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="B17" s="0" t="s">
         <v>23</v>
       </c>
-      <c r="I12" s="0" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="C17" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="D17" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="E17" s="0" t="s">
+        <v>13</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:CD40"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="139.869979858398" customWidth="1"/>
+    <col min="1" max="1" width="138.606475830078" customWidth="1"/>
     <col min="2" max="2" width="14.1555633544922" customWidth="1"/>
     <col min="3" max="3" width="16.2056007385254" customWidth="1"/>
     <col min="4" max="4" width="91.05419921875" customWidth="1"/>
     <col min="5" max="5" width="18.9249477386475" customWidth="1"/>
     <col min="6" max="6" width="16.4443302154541" customWidth="1"/>
     <col min="7" max="7" width="16.4186573028564" customWidth="1"/>
     <col min="8" max="8" width="16.128345489502" customWidth="1"/>
     <col min="9" max="9" width="81.4502105712891" customWidth="1"/>
     <col min="10" max="10" width="16.3991889953613" customWidth="1"/>
     <col min="11" max="11" width="19.5752983093262" customWidth="1"/>
     <col min="12" max="12" width="17.8236141204834" customWidth="1"/>
     <col min="13" max="13" width="17.8665828704834" customWidth="1"/>
     <col min="14" max="14" width="173.364105224609" customWidth="1"/>
     <col min="15" max="15" width="20.2256126403809" customWidth="1"/>
     <col min="16" max="16" width="21.1659736633301" customWidth="1"/>
     <col min="17" max="17" width="46.5558547973633" customWidth="1"/>
     <col min="18" max="18" width="15.2131252288818" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
@@ -1368,102 +1377,102 @@
     <col min="82" max="82" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I10" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="J10" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="K10" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L10" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M10" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N10" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O10" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="P10" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="Q10" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="R10" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="S10" s="1"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
       <c r="X10" s="1"/>
       <c r="Y10" s="1"/>
       <c r="Z10" s="1"/>
       <c r="AA10" s="1"/>
       <c r="AB10" s="1"/>
       <c r="AC10" s="1"/>
       <c r="AD10" s="1"/>
       <c r="AE10" s="1"/>
       <c r="AF10" s="1"/>
       <c r="AG10" s="1"/>
       <c r="AH10" s="1"/>
       <c r="AI10" s="1"/>
       <c r="AJ10" s="1"/>
       <c r="AK10" s="1"/>
       <c r="AL10" s="1"/>
       <c r="AM10" s="1"/>
       <c r="AN10" s="1"/>
       <c r="AO10" s="1"/>
       <c r="AP10" s="1"/>
@@ -1488,1753 +1497,2041 @@
       <c r="BI10" s="1"/>
       <c r="BJ10" s="1"/>
       <c r="BK10" s="1"/>
       <c r="BL10" s="1"/>
       <c r="BM10" s="1"/>
       <c r="BN10" s="1"/>
       <c r="BO10" s="1"/>
       <c r="BP10" s="1"/>
       <c r="BQ10" s="1"/>
       <c r="BR10" s="1"/>
       <c r="BS10" s="1"/>
       <c r="BT10" s="1"/>
       <c r="BU10" s="1"/>
       <c r="BV10" s="1"/>
       <c r="BW10" s="1"/>
       <c r="BX10" s="1"/>
       <c r="BY10" s="1"/>
       <c r="BZ10" s="1"/>
       <c r="CA10" s="1"/>
       <c r="CB10" s="1"/>
       <c r="CC10" s="1"/>
       <c r="CD10" s="1"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="K11" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="L11" s="0" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="M11" s="0" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="N11" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="O11" s="0" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="P11" s="0" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="Q11" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="R11" s="0" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="E12" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="F12" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G12" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="H12" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="I12" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="J12" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="K12" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="L12" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="M12" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="N12" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="O12" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="P12" s="0" t="s">
         <v>54</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...34 lines deleted...]
-      </c>
       <c r="Q12" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="R12" s="0" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="I13" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="K13" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="L13" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="M13" s="0" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="N13" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="O13" s="0" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="P13" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="Q13" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="R13" s="0" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="K14" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="L14" s="0" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="M14" s="0" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="N14" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="O14" s="0" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="P14" s="0" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="Q14" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="R14" s="0" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="E15" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="F15" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G15" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="H15" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="I15" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="J15" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="K15" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="L15" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="M15" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="N15" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="O15" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="P15" s="0" t="s">
         <v>72</v>
       </c>
-      <c r="F15" s="0" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="Q15" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="R15" s="0" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="I16" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="K16" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="L16" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="M16" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="N16" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="O16" s="0" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="P16" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="Q16" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="R16" s="0" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="F17" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G17" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="H17" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="I17" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="J17" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="K17" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="L17" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="M17" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="N17" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="O17" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="P17" s="0" t="s">
         <v>72</v>
       </c>
-      <c r="F17" s="0" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="Q17" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="R17" s="0" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="I18" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="K18" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="L18" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="M18" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="N18" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="O18" s="0" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="P18" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="Q18" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="R18" s="0" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="I19" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="K19" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="L19" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="M19" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="N19" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="O19" s="0" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="P19" s="0" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="Q19" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="R19" s="0" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="I20" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="K20" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="L20" s="0" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="M20" s="0" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="N20" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="O20" s="0" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="P20" s="0" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="Q20" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="R20" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="I21" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="K21" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="L21" s="0" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="M21" s="0" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="N21" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="O21" s="0" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="P21" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="Q21" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="R21" s="0" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="I22" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="K22" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="L22" s="0" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="M22" s="0" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="N22" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="O22" s="0" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="P22" s="0" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="Q22" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="R22" s="0" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="I23" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="K23" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="L23" s="0" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="M23" s="0" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="N23" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="O23" s="0" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="P23" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="Q23" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="R23" s="0" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="I24" s="0" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="K24" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="L24" s="0" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="M24" s="0" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="N24" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="O24" s="0" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="P24" s="0" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="Q24" s="0" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="R24" s="0" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="I25" s="0" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="K25" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="L25" s="0" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="M25" s="0" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="N25" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="O25" s="0" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="P25" s="0" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="Q25" s="0" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="R25" s="0" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="E26" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="F26" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="G26" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="H26" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="I26" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="J26" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="K26" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="L26" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="M26" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="N26" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="O26" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="P26" s="0" t="s">
         <v>72</v>
       </c>
-      <c r="F26" s="0" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="Q26" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="R26" s="0" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="H27" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="I27" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="K27" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="L27" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="M27" s="0" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="N27" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="O27" s="0" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="P27" s="0" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="Q27" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="R27" s="0" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="I28" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="K28" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="L28" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="M28" s="0" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="N28" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="O28" s="0" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="P28" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="Q28" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="R28" s="0" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="I29" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="K29" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="L29" s="0" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="M29" s="0" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="N29" s="0" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="O29" s="0" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="P29" s="0" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="Q29" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="R29" s="0" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="I30" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="K30" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="L30" s="0" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="M30" s="0" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="N30" s="0" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="O30" s="0" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="P30" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="Q30" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="R30" s="0" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="I31" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="K31" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="L31" s="0" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="M31" s="0" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="N31" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="O31" s="0" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="P31" s="0" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="Q31" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="R31" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="I32" s="0" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="K32" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="L32" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="M32" s="0" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="N32" s="0" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="O32" s="0" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="P32" s="0" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="Q32" s="0" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="R32" s="0" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="H33" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="I33" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="K33" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="L33" s="0" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="M33" s="0" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="N33" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="O33" s="0" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="P33" s="0" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="Q33" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="R33" s="0" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="I34" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="K34" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="L34" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="M34" s="0" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="N34" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="O34" s="0" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="P34" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="Q34" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="R34" s="0" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="I35" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="K35" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="L35" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="M35" s="0" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="N35" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="O35" s="0" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="P35" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="Q35" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="R35" s="0" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="I36" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="K36" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="L36" s="0" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="M36" s="0" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="N36" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="O36" s="0" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="P36" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="Q36" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="R36" s="0" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="I37" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="K37" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="L37" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="M37" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="N37" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="O37" s="0" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="P37" s="0" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="Q37" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="R37" s="0" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="H38" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="I38" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="K38" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="L38" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="M38" s="0" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="N38" s="0" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="O38" s="0" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="P38" s="0" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="Q38" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="R38" s="0" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="H39" s="0" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="I39" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="K39" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="L39" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="M39" s="0" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="N39" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="O39" s="0" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="P39" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="Q39" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="R39" s="0" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="H40" s="0" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="I40" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="K40" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="L40" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="M40" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="N40" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="O40" s="0" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="P40" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="Q40" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="R40" s="0" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1:BU13"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="138.606475830078" customWidth="1"/>
+    <col min="2" max="2" width="24.6175117492676" customWidth="1"/>
+    <col min="3" max="3" width="19.0595378875732" customWidth="1"/>
+    <col min="4" max="4" width="22.3024425506592" customWidth="1"/>
+    <col min="5" max="5" width="26.4853954315186" customWidth="1"/>
+    <col min="6" max="6" width="119.355354309082" customWidth="1"/>
+    <col min="7" max="7" width="79.7877578735352" customWidth="1"/>
+    <col min="8" max="8" width="65.0319061279297" customWidth="1"/>
+    <col min="9" max="9" width="16.7160453796387" customWidth="1"/>
+    <col min="10" max="10" width="9.140625" customWidth="1"/>
+    <col min="11" max="11" width="9.140625" customWidth="1"/>
+    <col min="12" max="12" width="9.140625" customWidth="1"/>
+    <col min="13" max="13" width="9.140625" customWidth="1"/>
+    <col min="14" max="14" width="9.140625" customWidth="1"/>
+    <col min="15" max="15" width="9.140625" customWidth="1"/>
+    <col min="16" max="16" width="9.140625" customWidth="1"/>
+    <col min="17" max="17" width="9.140625" customWidth="1"/>
+    <col min="18" max="18" width="9.140625" customWidth="1"/>
+    <col min="19" max="19" width="9.140625" customWidth="1"/>
+    <col min="20" max="20" width="9.140625" customWidth="1"/>
+    <col min="21" max="21" width="9.140625" customWidth="1"/>
+    <col min="22" max="22" width="9.140625" customWidth="1"/>
+    <col min="23" max="23" width="9.140625" customWidth="1"/>
+    <col min="24" max="24" width="9.140625" customWidth="1"/>
+    <col min="25" max="25" width="9.140625" customWidth="1"/>
+    <col min="26" max="26" width="9.140625" customWidth="1"/>
+    <col min="27" max="27" width="9.140625" customWidth="1"/>
+    <col min="28" max="28" width="9.140625" customWidth="1"/>
+    <col min="29" max="29" width="9.140625" customWidth="1"/>
+    <col min="30" max="30" width="9.140625" customWidth="1"/>
+    <col min="31" max="31" width="9.140625" customWidth="1"/>
+    <col min="32" max="32" width="9.140625" customWidth="1"/>
+    <col min="33" max="33" width="9.140625" customWidth="1"/>
+    <col min="34" max="34" width="9.140625" customWidth="1"/>
+    <col min="35" max="35" width="9.140625" customWidth="1"/>
+    <col min="36" max="36" width="9.140625" customWidth="1"/>
+    <col min="37" max="37" width="9.140625" customWidth="1"/>
+    <col min="38" max="38" width="9.140625" customWidth="1"/>
+    <col min="39" max="39" width="9.140625" customWidth="1"/>
+    <col min="40" max="40" width="9.140625" customWidth="1"/>
+    <col min="41" max="41" width="9.140625" customWidth="1"/>
+    <col min="42" max="42" width="9.140625" customWidth="1"/>
+    <col min="43" max="43" width="9.140625" customWidth="1"/>
+    <col min="44" max="44" width="9.140625" customWidth="1"/>
+    <col min="45" max="45" width="9.140625" customWidth="1"/>
+    <col min="46" max="46" width="9.140625" customWidth="1"/>
+    <col min="47" max="47" width="9.140625" customWidth="1"/>
+    <col min="48" max="48" width="9.140625" customWidth="1"/>
+    <col min="49" max="49" width="9.140625" customWidth="1"/>
+    <col min="50" max="50" width="9.140625" customWidth="1"/>
+    <col min="51" max="51" width="9.140625" customWidth="1"/>
+    <col min="52" max="52" width="9.140625" customWidth="1"/>
+    <col min="53" max="53" width="9.140625" customWidth="1"/>
+    <col min="54" max="54" width="9.140625" customWidth="1"/>
+    <col min="55" max="55" width="9.140625" customWidth="1"/>
+    <col min="56" max="56" width="9.140625" customWidth="1"/>
+    <col min="57" max="57" width="9.140625" customWidth="1"/>
+    <col min="58" max="58" width="9.140625" customWidth="1"/>
+    <col min="59" max="59" width="9.140625" customWidth="1"/>
+    <col min="60" max="60" width="9.140625" customWidth="1"/>
+    <col min="61" max="61" width="9.140625" customWidth="1"/>
+    <col min="62" max="62" width="9.140625" customWidth="1"/>
+    <col min="63" max="63" width="9.140625" customWidth="1"/>
+    <col min="64" max="64" width="9.140625" customWidth="1"/>
+    <col min="65" max="65" width="9.140625" customWidth="1"/>
+    <col min="66" max="66" width="9.140625" customWidth="1"/>
+    <col min="67" max="67" width="9.140625" customWidth="1"/>
+    <col min="68" max="68" width="9.140625" customWidth="1"/>
+    <col min="69" max="69" width="9.140625" customWidth="1"/>
+    <col min="70" max="70" width="9.140625" customWidth="1"/>
+    <col min="71" max="71" width="9.140625" customWidth="1"/>
+    <col min="72" max="72" width="9.140625" customWidth="1"/>
+    <col min="73" max="73" width="9.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="0" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="0" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="0" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="0" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="F10" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="H10" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="I10" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="J10" s="1"/>
+      <c r="K10" s="1"/>
+      <c r="L10" s="1"/>
+      <c r="M10" s="1"/>
+      <c r="N10" s="1"/>
+      <c r="O10" s="1"/>
+      <c r="P10" s="1"/>
+      <c r="Q10" s="1"/>
+      <c r="R10" s="1"/>
+      <c r="S10" s="1"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+      <c r="X10" s="1"/>
+      <c r="Y10" s="1"/>
+      <c r="Z10" s="1"/>
+      <c r="AA10" s="1"/>
+      <c r="AB10" s="1"/>
+      <c r="AC10" s="1"/>
+      <c r="AD10" s="1"/>
+      <c r="AE10" s="1"/>
+      <c r="AF10" s="1"/>
+      <c r="AG10" s="1"/>
+      <c r="AH10" s="1"/>
+      <c r="AI10" s="1"/>
+      <c r="AJ10" s="1"/>
+      <c r="AK10" s="1"/>
+      <c r="AL10" s="1"/>
+      <c r="AM10" s="1"/>
+      <c r="AN10" s="1"/>
+      <c r="AO10" s="1"/>
+      <c r="AP10" s="1"/>
+      <c r="AQ10" s="1"/>
+      <c r="AR10" s="1"/>
+      <c r="AS10" s="1"/>
+      <c r="AT10" s="1"/>
+      <c r="AU10" s="1"/>
+      <c r="AV10" s="1"/>
+      <c r="AW10" s="1"/>
+      <c r="AX10" s="1"/>
+      <c r="AY10" s="1"/>
+      <c r="AZ10" s="1"/>
+      <c r="BA10" s="1"/>
+      <c r="BB10" s="1"/>
+      <c r="BC10" s="1"/>
+      <c r="BD10" s="1"/>
+      <c r="BE10" s="1"/>
+      <c r="BF10" s="1"/>
+      <c r="BG10" s="1"/>
+      <c r="BH10" s="1"/>
+      <c r="BI10" s="1"/>
+      <c r="BJ10" s="1"/>
+      <c r="BK10" s="1"/>
+      <c r="BL10" s="1"/>
+      <c r="BM10" s="1"/>
+      <c r="BN10" s="1"/>
+      <c r="BO10" s="1"/>
+      <c r="BP10" s="1"/>
+      <c r="BQ10" s="1"/>
+      <c r="BR10" s="1"/>
+      <c r="BS10" s="1"/>
+      <c r="BT10" s="1"/>
+      <c r="BU10" s="1"/>
+    </row>
+    <row r="11">
+      <c r="A11" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="B11" s="0" t="s">
+        <v>201</v>
+      </c>
+      <c r="C11" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="D11" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="E11" s="0" t="s">
+        <v>204</v>
+      </c>
+      <c r="F11" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="G11" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="H11" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="I11" s="0" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="B12" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="C12" s="0" t="s">
+        <v>207</v>
+      </c>
+      <c r="D12" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="E12" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="F12" s="0" t="s">
+        <v>210</v>
+      </c>
+      <c r="G12" s="0" t="s">
+        <v>211</v>
+      </c>
+      <c r="H12" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="I12" s="0" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="B13" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="C13" s="0" t="s">
+        <v>207</v>
+      </c>
+      <c r="D13" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="F13" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="G13" s="0" t="s">
+        <v>211</v>
+      </c>
+      <c r="H13" s="0" t="s">
+        <v>214</v>
+      </c>
+      <c r="I13" s="0" t="s">
+        <v>43</v>
+      </c>
+    </row>
+  </sheetData>
+  <headerFooter/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:BX42"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="139.869979858398" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="16.8503913879395" customWidth="1"/>
+    <col min="1" max="1" width="138.606475830078" customWidth="1"/>
+    <col min="2" max="2" width="21.9820461273193" customWidth="1"/>
+    <col min="3" max="3" width="17.8665828704834" customWidth="1"/>
     <col min="4" max="4" width="16.4186573028564" customWidth="1"/>
-    <col min="5" max="5" width="17.5667171478271" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="12" max="12" width="21.3445873260498" customWidth="1"/>
+    <col min="5" max="5" width="18.9249477386475" customWidth="1"/>
+    <col min="6" max="6" width="21.1659736633301" customWidth="1"/>
+    <col min="7" max="7" width="17.8236141204834" customWidth="1"/>
+    <col min="8" max="8" width="16.8503913879395" customWidth="1"/>
+    <col min="9" max="9" width="17.5667171478271" customWidth="1"/>
+    <col min="10" max="10" width="21.3445873260498" customWidth="1"/>
+    <col min="11" max="11" width="63.0541000366211" customWidth="1"/>
+    <col min="12" max="12" width="17.1655139923096" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
     <col min="27" max="27" width="9.140625" customWidth="1"/>
     <col min="28" max="28" width="9.140625" customWidth="1"/>
     <col min="29" max="29" width="9.140625" customWidth="1"/>
     <col min="30" max="30" width="9.140625" customWidth="1"/>
     <col min="31" max="31" width="9.140625" customWidth="1"/>
     <col min="32" max="32" width="9.140625" customWidth="1"/>
     <col min="33" max="33" width="9.140625" customWidth="1"/>
     <col min="34" max="34" width="9.140625" customWidth="1"/>
     <col min="35" max="35" width="9.140625" customWidth="1"/>
     <col min="36" max="36" width="9.140625" customWidth="1"/>
     <col min="37" max="37" width="9.140625" customWidth="1"/>
@@ -3279,84 +3576,84 @@
     <col min="76" max="76" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>28</v>
+        <v>215</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>189</v>
+        <v>37</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>190</v>
+        <v>29</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>36</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>191</v>
+        <v>216</v>
       </c>
       <c r="I10" s="1" t="s">
-        <v>10</v>
+        <v>217</v>
       </c>
       <c r="J10" s="1" t="s">
-        <v>192</v>
+        <v>218</v>
       </c>
       <c r="K10" s="1" t="s">
-        <v>39</v>
+        <v>219</v>
       </c>
       <c r="L10" s="1" t="s">
-        <v>193</v>
+        <v>220</v>
       </c>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
       <c r="P10" s="1"/>
       <c r="Q10" s="1"/>
       <c r="R10" s="1"/>
       <c r="S10" s="1"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
       <c r="X10" s="1"/>
       <c r="Y10" s="1"/>
       <c r="Z10" s="1"/>
       <c r="AA10" s="1"/>
       <c r="AB10" s="1"/>
       <c r="AC10" s="1"/>
       <c r="AD10" s="1"/>
       <c r="AE10" s="1"/>
       <c r="AF10" s="1"/>
       <c r="AG10" s="1"/>
       <c r="AH10" s="1"/>
       <c r="AI10" s="1"/>
       <c r="AJ10" s="1"/>
@@ -3381,1908 +3678,1233 @@
       <c r="BC10" s="1"/>
       <c r="BD10" s="1"/>
       <c r="BE10" s="1"/>
       <c r="BF10" s="1"/>
       <c r="BG10" s="1"/>
       <c r="BH10" s="1"/>
       <c r="BI10" s="1"/>
       <c r="BJ10" s="1"/>
       <c r="BK10" s="1"/>
       <c r="BL10" s="1"/>
       <c r="BM10" s="1"/>
       <c r="BN10" s="1"/>
       <c r="BO10" s="1"/>
       <c r="BP10" s="1"/>
       <c r="BQ10" s="1"/>
       <c r="BR10" s="1"/>
       <c r="BS10" s="1"/>
       <c r="BT10" s="1"/>
       <c r="BU10" s="1"/>
       <c r="BV10" s="1"/>
       <c r="BW10" s="1"/>
       <c r="BX10" s="1"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>45</v>
+        <v>221</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>15</v>
+        <v>47</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>194</v>
+        <v>43</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="K11" s="0" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>55</v>
+        <v>221</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>15</v>
+        <v>61</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>15</v>
+        <v>57</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>194</v>
+        <v>43</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="K12" s="0" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>43</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>15</v>
+        <v>221</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>15</v>
+        <v>65</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>63</v>
+        <v>43</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>194</v>
+        <v>43</v>
       </c>
       <c r="I13" s="0" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="K13" s="0" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>43</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>65</v>
+        <v>221</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>15</v>
+        <v>71</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>15</v>
+        <v>67</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>194</v>
+        <v>43</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>195</v>
+        <v>43</v>
       </c>
       <c r="K14" s="0" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>222</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B15" s="0" t="s">
+        <v>221</v>
+      </c>
+      <c r="C15" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="D15" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="E15" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="F15" s="0" t="s">
         <v>72</v>
       </c>
-      <c r="C15" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G15" s="0" t="s">
-        <v>75</v>
+        <v>43</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>194</v>
+        <v>43</v>
       </c>
       <c r="I15" s="0" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="K15" s="0" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>43</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>78</v>
+        <v>221</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>15</v>
+        <v>84</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>15</v>
+        <v>80</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>194</v>
+        <v>43</v>
       </c>
       <c r="I16" s="0" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="K16" s="0" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>43</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B17" s="0" t="s">
+        <v>221</v>
+      </c>
+      <c r="C17" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="D17" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E17" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>72</v>
       </c>
-      <c r="C17" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G17" s="0" t="s">
-        <v>75</v>
+        <v>43</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>194</v>
+        <v>43</v>
       </c>
       <c r="I17" s="0" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="K17" s="0" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>43</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>88</v>
+        <v>221</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>15</v>
+        <v>84</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>15</v>
+        <v>90</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>90</v>
+        <v>85</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>82</v>
+        <v>92</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>194</v>
+        <v>43</v>
       </c>
       <c r="I18" s="0" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="K18" s="0" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>43</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>92</v>
+        <v>221</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>15</v>
+        <v>98</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>15</v>
+        <v>94</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>194</v>
+        <v>43</v>
       </c>
       <c r="I19" s="0" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="K19" s="0" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>43</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>100</v>
+        <v>221</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>15</v>
+        <v>106</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>15</v>
+        <v>102</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>194</v>
+        <v>43</v>
       </c>
       <c r="I20" s="0" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="K20" s="0" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>43</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>108</v>
+        <v>221</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>15</v>
+        <v>113</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>15</v>
+        <v>110</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>194</v>
+        <v>43</v>
       </c>
       <c r="I21" s="0" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="K21" s="0" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>43</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>113</v>
+        <v>221</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>15</v>
+        <v>117</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>15</v>
+        <v>115</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>97</v>
+        <v>54</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>115</v>
+        <v>99</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>194</v>
+        <v>43</v>
       </c>
       <c r="I22" s="0" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="K22" s="0" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>43</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>117</v>
+        <v>221</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>15</v>
+        <v>106</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>15</v>
+        <v>119</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>49</v>
+        <v>85</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>104</v>
+        <v>51</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>194</v>
+        <v>43</v>
       </c>
       <c r="I23" s="0" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="K23" s="0" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>43</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>120</v>
+        <v>221</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>15</v>
+        <v>106</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>15</v>
+        <v>122</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>123</v>
+        <v>72</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>104</v>
+        <v>125</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>194</v>
+        <v>43</v>
       </c>
       <c r="I24" s="0" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="K24" s="0" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>43</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>126</v>
+        <v>221</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>15</v>
+        <v>106</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>15</v>
+        <v>128</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>129</v>
+        <v>107</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>104</v>
+        <v>131</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>194</v>
+        <v>43</v>
       </c>
       <c r="I25" s="0" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="K25" s="0" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>43</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B26" s="0" t="s">
+        <v>221</v>
+      </c>
+      <c r="C26" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="D26" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="E26" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="F26" s="0" t="s">
         <v>72</v>
       </c>
-      <c r="C26" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G26" s="0" t="s">
-        <v>133</v>
+        <v>43</v>
       </c>
       <c r="H26" s="0" t="s">
-        <v>194</v>
+        <v>43</v>
       </c>
       <c r="I26" s="0" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="K26" s="0" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>43</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>135</v>
+        <v>221</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>15</v>
+        <v>106</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>15</v>
+        <v>137</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>137</v>
+        <v>54</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>104</v>
+        <v>139</v>
       </c>
       <c r="H27" s="0" t="s">
-        <v>194</v>
+        <v>43</v>
       </c>
       <c r="I27" s="0" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="K27" s="0" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>43</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>72</v>
+        <v>221</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>15</v>
+        <v>77</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>15</v>
+        <v>74</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>15</v>
+        <v>85</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>75</v>
+        <v>43</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>194</v>
+        <v>43</v>
       </c>
       <c r="I28" s="0" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="K28" s="0" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>43</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>78</v>
+        <v>221</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>15</v>
+        <v>144</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>15</v>
+        <v>80</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>58</v>
+        <v>146</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>142</v>
+        <v>60</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>194</v>
+        <v>43</v>
       </c>
       <c r="I29" s="0" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="K29" s="0" t="s">
-        <v>144</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>43</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>146</v>
+        <v>221</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>15</v>
+        <v>150</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>97</v>
+        <v>85</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>148</v>
+        <v>99</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>194</v>
+        <v>43</v>
       </c>
       <c r="I30" s="0" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="K30" s="0" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>43</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>196</v>
+        <v>221</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>15</v>
+        <v>84</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>197</v>
+        <v>223</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>15</v>
+        <v>224</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>198</v>
+        <v>146</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>82</v>
+        <v>225</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>194</v>
+        <v>43</v>
       </c>
       <c r="I31" s="0" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="K31" s="0" t="s">
-        <v>144</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>43</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>151</v>
+        <v>221</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>15</v>
+        <v>155</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>15</v>
+        <v>153</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>103</v>
+        <v>54</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>153</v>
+        <v>105</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>194</v>
+        <v>43</v>
       </c>
       <c r="I32" s="0" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="K32" s="0" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>43</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>65</v>
+        <v>221</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>15</v>
+        <v>160</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>15</v>
+        <v>67</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>83</v>
+        <v>107</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>158</v>
+        <v>85</v>
       </c>
       <c r="H33" s="0" t="s">
-        <v>194</v>
+        <v>43</v>
       </c>
       <c r="I33" s="0" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="K33" s="0" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>43</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>146</v>
+        <v>221</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>15</v>
+        <v>166</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>129</v>
+        <v>167</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>164</v>
+        <v>131</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>194</v>
+        <v>43</v>
       </c>
       <c r="I34" s="0" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="K34" s="0" t="s">
-        <v>165</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>43</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>167</v>
+        <v>221</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>15</v>
+        <v>171</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>15</v>
+        <v>169</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>15</v>
+        <v>85</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>169</v>
+        <v>43</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>194</v>
+        <v>43</v>
       </c>
       <c r="I35" s="0" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="K35" s="0" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>43</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>171</v>
+        <v>221</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>15</v>
+        <v>175</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>15</v>
+        <v>173</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>15</v>
+        <v>85</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>173</v>
+        <v>43</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>194</v>
+        <v>43</v>
       </c>
       <c r="I36" s="0" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="K36" s="0" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>43</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>175</v>
+        <v>221</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>15</v>
+        <v>179</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>15</v>
+        <v>177</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>58</v>
+        <v>85</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>177</v>
+        <v>60</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>194</v>
+        <v>43</v>
       </c>
       <c r="I37" s="0" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="K37" s="0" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>43</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>179</v>
+        <v>221</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>15</v>
+        <v>84</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>15</v>
+        <v>181</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>83</v>
+        <v>72</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="H38" s="0" t="s">
-        <v>194</v>
+        <v>43</v>
       </c>
       <c r="I38" s="0" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="K38" s="0" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>43</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>199</v>
+        <v>226</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>167</v>
+        <v>221</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>15</v>
+        <v>171</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>15</v>
+        <v>169</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>15</v>
+        <v>85</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>169</v>
+        <v>43</v>
       </c>
       <c r="H39" s="0" t="s">
-        <v>194</v>
+        <v>43</v>
       </c>
       <c r="I39" s="0" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="K39" s="0" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>43</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>183</v>
+        <v>221</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>15</v>
+        <v>188</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>15</v>
+        <v>185</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>185</v>
+        <v>54</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="H40" s="0" t="s">
-        <v>194</v>
+        <v>43</v>
       </c>
       <c r="I40" s="0" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="K40" s="0" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>43</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>167</v>
+        <v>221</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>15</v>
+        <v>171</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>15</v>
+        <v>169</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>15</v>
+        <v>85</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>169</v>
+        <v>43</v>
       </c>
       <c r="H41" s="0" t="s">
-        <v>194</v>
+        <v>43</v>
       </c>
       <c r="I41" s="0" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="K41" s="0" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>43</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>72</v>
+        <v>221</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>15</v>
+        <v>135</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>15</v>
+        <v>74</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>15</v>
+        <v>85</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>133</v>
+        <v>43</v>
       </c>
       <c r="H42" s="0" t="s">
-        <v>194</v>
+        <v>43</v>
       </c>
       <c r="I42" s="0" t="s">
-        <v>17</v>
+        <v>43</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="K42" s="0" t="s">
-        <v>83</v>
-[...306 lines deleted...]
-        <v>218</v>
+        <v>43</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:BT13"/>
-[...273 lines deleted...]
-<worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:DL11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="139.869979858398" customWidth="1"/>
-[...32 lines deleted...]
-    <col min="34" max="34" width="13.0042209625244" customWidth="1"/>
+    <col min="1" max="1" width="138.606475830078" customWidth="1"/>
+    <col min="2" max="2" width="16.4682579040527" customWidth="1"/>
+    <col min="3" max="3" width="12.2438411712646" customWidth="1"/>
+    <col min="4" max="4" width="13.7846775054932" customWidth="1"/>
+    <col min="5" max="5" width="46.6056823730469" customWidth="1"/>
+    <col min="6" max="6" width="13.4709873199463" customWidth="1"/>
+    <col min="7" max="7" width="16.8507900238037" customWidth="1"/>
+    <col min="8" max="8" width="14.5682554244995" customWidth="1"/>
+    <col min="9" max="9" width="17.7794742584229" customWidth="1"/>
+    <col min="10" max="10" width="11.8927583694458" customWidth="1"/>
+    <col min="11" max="11" width="13.7213716506958" customWidth="1"/>
+    <col min="12" max="12" width="10.6951723098755" customWidth="1"/>
+    <col min="13" max="13" width="11.2328100204468" customWidth="1"/>
+    <col min="14" max="14" width="9.140625" customWidth="1"/>
+    <col min="15" max="15" width="12.3193073272705" customWidth="1"/>
+    <col min="16" max="16" width="10.1336336135864" customWidth="1"/>
+    <col min="17" max="17" width="14.0015459060669" customWidth="1"/>
+    <col min="18" max="18" width="9.62744140625" customWidth="1"/>
+    <col min="19" max="19" width="14.1586542129517" customWidth="1"/>
+    <col min="20" max="20" width="9.140625" customWidth="1"/>
+    <col min="21" max="21" width="12.3197755813599" customWidth="1"/>
+    <col min="22" max="22" width="11.0761251449585" customWidth="1"/>
+    <col min="23" max="23" width="23.2858848571777" customWidth="1"/>
+    <col min="24" max="24" width="26.8468170166016" customWidth="1"/>
+    <col min="25" max="25" width="23.4107551574707" customWidth="1"/>
+    <col min="26" max="26" width="21.9337024688721" customWidth="1"/>
+    <col min="27" max="27" width="24.5701885223389" customWidth="1"/>
+    <col min="28" max="28" width="15.4134759902954" customWidth="1"/>
+    <col min="29" max="29" width="24.3194923400879" customWidth="1"/>
+    <col min="30" max="30" width="9.140625" customWidth="1"/>
+    <col min="31" max="31" width="11.9074773788452" customWidth="1"/>
+    <col min="32" max="32" width="27.1680431365967" customWidth="1"/>
+    <col min="33" max="33" width="16.4163856506348" customWidth="1"/>
+    <col min="34" max="34" width="22.876974105835" customWidth="1"/>
     <col min="35" max="35" width="22.876974105835" customWidth="1"/>
-    <col min="36" max="36" width="9.62744140625" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="52" max="52" width="16.639232635498" customWidth="1"/>
+    <col min="36" max="36" width="16.8935375213623" customWidth="1"/>
+    <col min="37" max="37" width="9.46847057342529" customWidth="1"/>
+    <col min="38" max="38" width="13.0042209625244" customWidth="1"/>
+    <col min="39" max="39" width="13.9987125396729" customWidth="1"/>
+    <col min="40" max="40" width="22.8609447479248" customWidth="1"/>
+    <col min="41" max="41" width="12.0073404312134" customWidth="1"/>
+    <col min="42" max="42" width="14.0951719284058" customWidth="1"/>
+    <col min="43" max="43" width="9.140625" customWidth="1"/>
+    <col min="44" max="44" width="9.140625" customWidth="1"/>
+    <col min="45" max="45" width="16.639232635498" customWidth="1"/>
+    <col min="46" max="46" width="19.1858921051025" customWidth="1"/>
+    <col min="47" max="47" width="16.8960285186768" customWidth="1"/>
+    <col min="48" max="48" width="14.4082813262939" customWidth="1"/>
+    <col min="49" max="49" width="15.9452333450317" customWidth="1"/>
+    <col min="50" max="50" width="16.1050109863281" customWidth="1"/>
+    <col min="51" max="51" width="12.477201461792" customWidth="1"/>
+    <col min="52" max="52" width="12.0075979232788" customWidth="1"/>
     <col min="53" max="53" width="9.140625" customWidth="1"/>
     <col min="54" max="54" width="9.140625" customWidth="1"/>
     <col min="55" max="55" width="9.140625" customWidth="1"/>
     <col min="56" max="56" width="9.140625" customWidth="1"/>
     <col min="57" max="57" width="9.140625" customWidth="1"/>
     <col min="58" max="58" width="9.140625" customWidth="1"/>
     <col min="59" max="59" width="9.140625" customWidth="1"/>
     <col min="60" max="60" width="9.140625" customWidth="1"/>
     <col min="61" max="61" width="9.140625" customWidth="1"/>
     <col min="62" max="62" width="9.140625" customWidth="1"/>
     <col min="63" max="63" width="9.140625" customWidth="1"/>
     <col min="64" max="64" width="9.140625" customWidth="1"/>
     <col min="65" max="65" width="9.140625" customWidth="1"/>
     <col min="66" max="66" width="9.140625" customWidth="1"/>
     <col min="67" max="67" width="9.140625" customWidth="1"/>
     <col min="68" max="68" width="9.140625" customWidth="1"/>
     <col min="69" max="69" width="9.140625" customWidth="1"/>
     <col min="70" max="70" width="9.140625" customWidth="1"/>
     <col min="71" max="71" width="9.140625" customWidth="1"/>
     <col min="72" max="72" width="9.140625" customWidth="1"/>
     <col min="73" max="73" width="9.140625" customWidth="1"/>
     <col min="74" max="74" width="9.140625" customWidth="1"/>
     <col min="75" max="75" width="9.140625" customWidth="1"/>
     <col min="76" max="76" width="9.140625" customWidth="1"/>
     <col min="77" max="77" width="9.140625" customWidth="1"/>
@@ -5327,204 +4949,204 @@
     <col min="116" max="116" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="F10" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="H10" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="I10" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="J10" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="K10" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="L10" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="M10" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="N10" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="O10" s="1" t="s">
         <v>241</v>
       </c>
-      <c r="B10" s="1" t="s">
+      <c r="P10" s="1" t="s">
         <v>242</v>
       </c>
-      <c r="C10" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D10" s="1" t="s">
+      <c r="Q10" s="1" t="s">
         <v>243</v>
       </c>
-      <c r="E10" s="1" t="s">
+      <c r="R10" s="1" t="s">
         <v>244</v>
       </c>
-      <c r="F10" s="1" t="s">
+      <c r="S10" s="1" t="s">
         <v>245</v>
       </c>
-      <c r="G10" s="1" t="s">
+      <c r="T10" s="1" t="s">
         <v>246</v>
       </c>
-      <c r="H10" s="1" t="s">
+      <c r="U10" s="1" t="s">
         <v>247</v>
       </c>
-      <c r="I10" s="1" t="s">
+      <c r="V10" s="1" t="s">
         <v>248</v>
       </c>
-      <c r="J10" s="1" t="s">
+      <c r="W10" s="1" t="s">
         <v>249</v>
       </c>
-      <c r="K10" s="1" t="s">
+      <c r="X10" s="1" t="s">
         <v>250</v>
       </c>
-      <c r="L10" s="1" t="s">
+      <c r="Y10" s="1" t="s">
         <v>251</v>
       </c>
-      <c r="M10" s="1" t="s">
+      <c r="Z10" s="1" t="s">
         <v>252</v>
       </c>
-      <c r="N10" s="1" t="s">
+      <c r="AA10" s="1" t="s">
         <v>253</v>
       </c>
-      <c r="O10" s="1" t="s">
+      <c r="AB10" s="1" t="s">
         <v>254</v>
       </c>
-      <c r="P10" s="1" t="s">
+      <c r="AC10" s="1" t="s">
         <v>255</v>
       </c>
-      <c r="Q10" s="1" t="s">
+      <c r="AD10" s="1" t="s">
         <v>256</v>
       </c>
-      <c r="R10" s="1" t="s">
+      <c r="AE10" s="1" t="s">
         <v>257</v>
       </c>
-      <c r="S10" s="1" t="s">
+      <c r="AF10" s="1" t="s">
         <v>258</v>
       </c>
-      <c r="T10" s="1" t="s">
+      <c r="AG10" s="1" t="s">
         <v>259</v>
       </c>
-      <c r="U10" s="1" t="s">
+      <c r="AH10" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="AI10" s="1" t="s">
         <v>260</v>
       </c>
-      <c r="V10" s="1" t="s">
+      <c r="AJ10" s="1" t="s">
         <v>261</v>
       </c>
-      <c r="W10" s="1" t="s">
+      <c r="AK10" s="1" t="s">
         <v>262</v>
       </c>
-      <c r="X10" s="1" t="s">
+      <c r="AL10" s="1" t="s">
         <v>263</v>
       </c>
-      <c r="Y10" s="1" t="s">
-[...5 lines deleted...]
-      <c r="AA10" s="1" t="s">
+      <c r="AM10" s="1" t="s">
         <v>264</v>
       </c>
-      <c r="AB10" s="1" t="s">
+      <c r="AN10" s="1" t="s">
         <v>265</v>
       </c>
-      <c r="AC10" s="1" t="s">
+      <c r="AO10" s="1" t="s">
         <v>266</v>
       </c>
-      <c r="AD10" s="1" t="s">
+      <c r="AP10" s="1" t="s">
         <v>267</v>
       </c>
-      <c r="AE10" s="1" t="s">
+      <c r="AQ10" s="1" t="s">
         <v>268</v>
       </c>
-      <c r="AF10" s="1" t="s">
+      <c r="AR10" s="1" t="s">
         <v>269</v>
       </c>
-      <c r="AG10" s="1" t="s">
+      <c r="AS10" s="1" t="s">
         <v>270</v>
       </c>
-      <c r="AH10" s="1" t="s">
-[...5 lines deleted...]
-      <c r="AJ10" s="1" t="s">
+      <c r="AT10" s="1" t="s">
         <v>271</v>
       </c>
-      <c r="AK10" s="1" t="s">
+      <c r="AU10" s="1" t="s">
         <v>272</v>
       </c>
-      <c r="AL10" s="1" t="s">
+      <c r="AV10" s="1" t="s">
         <v>273</v>
       </c>
-      <c r="AM10" s="1" t="s">
+      <c r="AW10" s="1" t="s">
         <v>274</v>
       </c>
-      <c r="AN10" s="1" t="s">
+      <c r="AX10" s="1" t="s">
         <v>275</v>
       </c>
-      <c r="AO10" s="1" t="s">
+      <c r="AY10" s="1" t="s">
         <v>276</v>
       </c>
-      <c r="AP10" s="1" t="s">
+      <c r="AZ10" s="1" t="s">
         <v>277</v>
-      </c>
-[...28 lines deleted...]
-        <v>287</v>
       </c>
       <c r="BA10" s="1"/>
       <c r="BB10" s="1"/>
       <c r="BC10" s="1"/>
       <c r="BD10" s="1"/>
       <c r="BE10" s="1"/>
       <c r="BF10" s="1"/>
       <c r="BG10" s="1"/>
       <c r="BH10" s="1"/>
       <c r="BI10" s="1"/>
       <c r="BJ10" s="1"/>
       <c r="BK10" s="1"/>
       <c r="BL10" s="1"/>
       <c r="BM10" s="1"/>
       <c r="BN10" s="1"/>
       <c r="BO10" s="1"/>
       <c r="BP10" s="1"/>
       <c r="BQ10" s="1"/>
       <c r="BR10" s="1"/>
       <c r="BS10" s="1"/>
       <c r="BT10" s="1"/>
       <c r="BU10" s="1"/>
       <c r="BV10" s="1"/>
       <c r="BW10" s="1"/>
       <c r="BX10" s="1"/>
@@ -5549,204 +5171,204 @@
       <c r="CQ10" s="1"/>
       <c r="CR10" s="1"/>
       <c r="CS10" s="1"/>
       <c r="CT10" s="1"/>
       <c r="CU10" s="1"/>
       <c r="CV10" s="1"/>
       <c r="CW10" s="1"/>
       <c r="CX10" s="1"/>
       <c r="CY10" s="1"/>
       <c r="CZ10" s="1"/>
       <c r="DA10" s="1"/>
       <c r="DB10" s="1"/>
       <c r="DC10" s="1"/>
       <c r="DD10" s="1"/>
       <c r="DE10" s="1"/>
       <c r="DF10" s="1"/>
       <c r="DG10" s="1"/>
       <c r="DH10" s="1"/>
       <c r="DI10" s="1"/>
       <c r="DJ10" s="1"/>
       <c r="DK10" s="1"/>
       <c r="DL10" s="1"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>288</v>
+        <v>278</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>289</v>
+        <v>279</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>288</v>
+        <v>280</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>290</v>
+        <v>281</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>291</v>
+        <v>282</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>288</v>
+        <v>281</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>288</v>
+        <v>281</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>288</v>
+        <v>283</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>288</v>
+        <v>281</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>288</v>
+        <v>203</v>
       </c>
       <c r="K11" s="0" t="s">
-        <v>292</v>
+        <v>284</v>
       </c>
       <c r="L11" s="0" t="s">
-        <v>293</v>
+        <v>285</v>
       </c>
       <c r="M11" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="N11" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="O11" s="0" t="s">
-        <v>294</v>
+        <v>281</v>
       </c>
       <c r="P11" s="0" t="s">
         <v>288</v>
       </c>
       <c r="Q11" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="R11" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="S11" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="T11" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="U11" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="V11" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="W11" s="0" t="s">
+        <v>289</v>
+      </c>
+      <c r="X11" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="Y11" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="Z11" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="AA11" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="AB11" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="AC11" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="AD11" s="0" t="s">
+        <v>290</v>
+      </c>
+      <c r="AE11" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="AF11" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="AG11" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="AH11" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="AI11" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ11" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="AK11" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="AL11" s="0" t="s">
+        <v>292</v>
+      </c>
+      <c r="AM11" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="AN11" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="AO11" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="AP11" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="AQ11" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="AR11" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="AS11" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="AT11" s="0" t="s">
+        <v>293</v>
+      </c>
+      <c r="AU11" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="AV11" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="AW11" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="AX11" s="0" t="s">
         <v>295</v>
       </c>
-      <c r="R11" s="0" t="s">
-[...17 lines deleted...]
-      <c r="X11" s="0" t="s">
+      <c r="AY11" s="0" t="s">
+        <v>293</v>
+      </c>
+      <c r="AZ11" s="0" t="s">
         <v>296</v>
-      </c>
-[...82 lines deleted...]
-        <v>288</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=EPPlusLicense.txt>This workbook was created with the EPPlus library, licensed to South African National Biodiversity Institute under the Polyform Noncommercial license, see https://polyformproject.org/licenses/noncommercial/1.0.0
 For more information about EPPlus, see https://epplussoftware.com/
 
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>EPPlus</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:keywords>EPPlus noncommercial use</cp:keywords>
   <dc:description>This workbook has been created with EPPlus licensed to South African National Biodiversity Institute under The Polyform Noncommercial License: See https://polyformproject.org/licenses/noncommercial/1.0.0</dc:description>
   <dc:creator>South African National Biodiversity Institute</dc:creator>
 </cp:coreProperties>