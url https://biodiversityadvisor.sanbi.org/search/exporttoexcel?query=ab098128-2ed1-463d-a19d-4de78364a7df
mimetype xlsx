--- v1 (2026-05-31)
+++ v2 (2026-08-13)
@@ -1,3537 +1,201 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
-  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet2.xml"/>
-[...2 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet5.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="text/plain" PartName="/EPPlusLicense.txt"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="TAXONDESCRIPTIONS" sheetId="1" r:id="rId1"/>
-[...3 lines deleted...]
-    <sheet name="TAXON" sheetId="5" r:id="rId6"/>
+    <sheet name="TAXON" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="297" uniqueCount="297">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <si>
     <t>Biodiversity Advisor Search Results</t>
   </si>
   <si>
-    <t xml:space="preserve">Downloaded from Biodiversity Advisor (https://biodiversityadvisor.sanbi.org)  [Accessed (please insert date of download 5/31/2026 9:34:47 PM.</t>
+    <t xml:space="preserve">Downloaded from Biodiversity Advisor (https://biodiversityadvisor.sanbi.org)  [Accessed (please insert date of download 8/13/2026 4:11:26 PM.</t>
   </si>
   <si>
     <t>Acknowledgement and attribution</t>
   </si>
   <si>
     <t>South African National Biodiversity Institute. 2023. Available: https://biodiversityadvisor.sanbi.org</t>
   </si>
   <si>
-    <t>CALCFULLNAME</t>
-[...593 lines deleted...]
-    <t>Series Chapter</t>
+    <t>KINGDOM</t>
+  </si>
+  <si>
+    <t>PHYLUM</t>
+  </si>
+  <si>
+    <t>ORDERNAME</t>
+  </si>
+  <si>
+    <t>FAMILYNAME</t>
+  </si>
+  <si>
+    <t>GENUSNAME</t>
+  </si>
+  <si>
+    <t>GENUSID</t>
+  </si>
+  <si>
+    <t>SPECIESNAME</t>
+  </si>
+  <si>
+    <t>SUBSPECIES</t>
+  </si>
+  <si>
+    <t>VARIETY</t>
+  </si>
+  <si>
+    <t>FORMA</t>
+  </si>
+  <si>
+    <t>TAXON_PATH</t>
+  </si>
+  <si>
+    <t>Plantae</t>
+  </si>
+  <si>
+    <t>Anthophyta</t>
+  </si>
+  <si>
+    <t>Lamiales</t>
   </si>
   <si>
     <t>Lamiaceae</t>
   </si>
   <si>
-    <t>Manning, JC; Goldblatt, P</t>
-[...227 lines deleted...]
-    <t>Anthophyta</t>
+    <t>Salvia</t>
+  </si>
+  <si>
+    <t>10AA8E81-C1BD-496B-9689-F09B5EE0A17E</t>
+  </si>
+  <si>
+    <t>albicaulis</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
-    <t>Flowering plants: dicots (Dicotyledons: eudicots)</t>
-[...41 lines deleted...]
-    <t>True</t>
+    <t>Plantae|Anthophyta|Lamiales|Lamiaceae|Salvia|albicaulis</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:BQ17"/>
+  <dimension ref="A1:BW11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="138.606475830078" customWidth="1"/>
-    <col min="2" max="2" width="12.666654586792" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="9" max="9" width="9.140625" customWidth="1"/>
+    <col min="2" max="2" width="12.2438411712646" customWidth="1"/>
+    <col min="3" max="3" width="14.5682554244995" customWidth="1"/>
+    <col min="4" max="4" width="14.7836008071899" customWidth="1"/>
+    <col min="5" max="5" width="14.4109058380127" customWidth="1"/>
+    <col min="6" max="6" width="44.1632919311523" customWidth="1"/>
+    <col min="7" max="7" width="16.1063327789307" customWidth="1"/>
+    <col min="8" max="8" width="14.0015459060669" customWidth="1"/>
+    <col min="9" max="9" width="9.62744140625" customWidth="1"/>
     <col min="10" max="10" width="9.140625" customWidth="1"/>
-    <col min="11" max="11" width="9.140625" customWidth="1"/>
+    <col min="11" max="11" width="55.2335510253906" customWidth="1"/>
     <col min="12" max="12" width="9.140625" customWidth="1"/>
-    <col min="13" max="13" width="9.140625" customWidth="1"/>
-[...2507 lines deleted...]
-    <col min="12" max="12" width="17.1655139923096" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
     <col min="27" max="27" width="9.140625" customWidth="1"/>
     <col min="28" max="28" width="9.140625" customWidth="1"/>
     <col min="29" max="29" width="9.140625" customWidth="1"/>
     <col min="30" max="30" width="9.140625" customWidth="1"/>
     <col min="31" max="31" width="9.140625" customWidth="1"/>
     <col min="32" max="32" width="9.140625" customWidth="1"/>
     <col min="33" max="33" width="9.140625" customWidth="1"/>
     <col min="34" max="34" width="9.140625" customWidth="1"/>
     <col min="35" max="35" width="9.140625" customWidth="1"/>
     <col min="36" max="36" width="9.140625" customWidth="1"/>
     <col min="37" max="37" width="9.140625" customWidth="1"/>
@@ -3551,110 +215,107 @@
     <col min="51" max="51" width="9.140625" customWidth="1"/>
     <col min="52" max="52" width="9.140625" customWidth="1"/>
     <col min="53" max="53" width="9.140625" customWidth="1"/>
     <col min="54" max="54" width="9.140625" customWidth="1"/>
     <col min="55" max="55" width="9.140625" customWidth="1"/>
     <col min="56" max="56" width="9.140625" customWidth="1"/>
     <col min="57" max="57" width="9.140625" customWidth="1"/>
     <col min="58" max="58" width="9.140625" customWidth="1"/>
     <col min="59" max="59" width="9.140625" customWidth="1"/>
     <col min="60" max="60" width="9.140625" customWidth="1"/>
     <col min="61" max="61" width="9.140625" customWidth="1"/>
     <col min="62" max="62" width="9.140625" customWidth="1"/>
     <col min="63" max="63" width="9.140625" customWidth="1"/>
     <col min="64" max="64" width="9.140625" customWidth="1"/>
     <col min="65" max="65" width="9.140625" customWidth="1"/>
     <col min="66" max="66" width="9.140625" customWidth="1"/>
     <col min="67" max="67" width="9.140625" customWidth="1"/>
     <col min="68" max="68" width="9.140625" customWidth="1"/>
     <col min="69" max="69" width="9.140625" customWidth="1"/>
     <col min="70" max="70" width="9.140625" customWidth="1"/>
     <col min="71" max="71" width="9.140625" customWidth="1"/>
     <col min="72" max="72" width="9.140625" customWidth="1"/>
     <col min="73" max="73" width="9.140625" customWidth="1"/>
     <col min="74" max="74" width="9.140625" customWidth="1"/>
     <col min="75" max="75" width="9.140625" customWidth="1"/>
-    <col min="76" max="76" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="s">
-        <v>27</v>
+        <v>4</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>215</v>
+        <v>5</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>37</v>
+        <v>6</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>31</v>
+        <v>7</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>29</v>
+        <v>8</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>40</v>
+        <v>9</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>36</v>
+        <v>10</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>216</v>
+        <v>11</v>
       </c>
       <c r="I10" s="1" t="s">
-        <v>217</v>
+        <v>12</v>
       </c>
       <c r="J10" s="1" t="s">
-        <v>218</v>
+        <v>13</v>
       </c>
       <c r="K10" s="1" t="s">
-        <v>219</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
       <c r="P10" s="1"/>
       <c r="Q10" s="1"/>
       <c r="R10" s="1"/>
       <c r="S10" s="1"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
       <c r="X10" s="1"/>
       <c r="Y10" s="1"/>
       <c r="Z10" s="1"/>
       <c r="AA10" s="1"/>
       <c r="AB10" s="1"/>
       <c r="AC10" s="1"/>
       <c r="AD10" s="1"/>
       <c r="AE10" s="1"/>
       <c r="AF10" s="1"/>
       <c r="AG10" s="1"/>
       <c r="AH10" s="1"/>
       <c r="AI10" s="1"/>
       <c r="AJ10" s="1"/>
       <c r="AK10" s="1"/>
@@ -3674,1701 +335,84 @@
       <c r="AY10" s="1"/>
       <c r="AZ10" s="1"/>
       <c r="BA10" s="1"/>
       <c r="BB10" s="1"/>
       <c r="BC10" s="1"/>
       <c r="BD10" s="1"/>
       <c r="BE10" s="1"/>
       <c r="BF10" s="1"/>
       <c r="BG10" s="1"/>
       <c r="BH10" s="1"/>
       <c r="BI10" s="1"/>
       <c r="BJ10" s="1"/>
       <c r="BK10" s="1"/>
       <c r="BL10" s="1"/>
       <c r="BM10" s="1"/>
       <c r="BN10" s="1"/>
       <c r="BO10" s="1"/>
       <c r="BP10" s="1"/>
       <c r="BQ10" s="1"/>
       <c r="BR10" s="1"/>
       <c r="BS10" s="1"/>
       <c r="BT10" s="1"/>
       <c r="BU10" s="1"/>
       <c r="BV10" s="1"/>
       <c r="BW10" s="1"/>
-      <c r="BX10" s="1"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>45</v>
+        <v>15</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>221</v>
+        <v>16</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>52</v>
+        <v>17</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>48</v>
+        <v>18</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>47</v>
+        <v>19</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>54</v>
+        <v>20</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>51</v>
+        <v>21</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="K11" s="0" t="s">
-        <v>43</v>
-[...1615 lines deleted...]
-        <v>296</v>
+        <v>23</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=EPPlusLicense.txt>This workbook was created with the EPPlus library, licensed to South African National Biodiversity Institute under the Polyform Noncommercial license, see https://polyformproject.org/licenses/noncommercial/1.0.0
 For more information about EPPlus, see https://epplussoftware.com/
 
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>EPPlus</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:keywords>EPPlus noncommercial use</cp:keywords>
   <dc:description>This workbook has been created with EPPlus licensed to South African National Biodiversity Institute under The Polyform Noncommercial License: See https://polyformproject.org/licenses/noncommercial/1.0.0</dc:description>
   <dc:creator>South African National Biodiversity Institute</dc:creator>
 </cp:coreProperties>