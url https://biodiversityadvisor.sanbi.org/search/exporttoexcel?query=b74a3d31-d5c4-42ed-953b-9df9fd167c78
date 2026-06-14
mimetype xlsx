--- v0 (2026-03-13)
+++ v1 (2026-06-14)
@@ -5,75 +5,150 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet3.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet4.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet5.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="text/plain" PartName="/EPPlusLicense.txt"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="BOTANICALRECORDS" sheetId="1" r:id="rId1"/>
-[...2 lines deleted...]
-    <sheet name="LITERATURE" sheetId="4" r:id="rId5"/>
+    <sheet name="TAXONDESCRIPTIONS" sheetId="1" r:id="rId1"/>
+    <sheet name="BOTANICALRECORDS" sheetId="2" r:id="rId3"/>
+    <sheet name="LITERATURE" sheetId="3" r:id="rId4"/>
+    <sheet name="SPECIMENBARCODE" sheetId="4" r:id="rId5"/>
     <sheet name="TAXON" sheetId="5" r:id="rId6"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="210" uniqueCount="210">
   <si>
     <t>Biodiversity Advisor Search Results</t>
   </si>
   <si>
-    <t xml:space="preserve">Downloaded from Biodiversity Advisor (https://biodiversityadvisor.sanbi.org)  [Accessed (please insert date of download 3/13/2026 8:35:07 PM.</t>
+    <t xml:space="preserve">Downloaded from Biodiversity Advisor (https://biodiversityadvisor.sanbi.org)  [Accessed (please insert date of download 6/14/2026 9:47:14 AM.</t>
   </si>
   <si>
     <t>Acknowledgement and attribution</t>
   </si>
   <si>
     <t>South African National Biodiversity Institute. 2023. Available: https://biodiversityadvisor.sanbi.org</t>
   </si>
   <si>
+    <t>CALCFULLNAME</t>
+  </si>
+  <si>
+    <t>TEXTTITLE</t>
+  </si>
+  <si>
+    <t>TAXONTEXT</t>
+  </si>
+  <si>
+    <t>BIBLIO</t>
+  </si>
+  <si>
+    <t>COMMENTS</t>
+  </si>
+  <si>
+    <t>Pelargonium tomentosum Jacq.</t>
+  </si>
+  <si>
+    <t>ChromosomeNr</t>
+  </si>
+  <si>
+    <t>2n=44</t>
+  </si>
+  <si>
+    <t>Van der Walt, JJA. 1985. A taxonomic revision of the type section of Pelargonium L'Hérit. (Geraniaceae). Bothalia 15(3 &amp; 4): 345-385. [CC BY]</t>
+  </si>
+  <si>
+    <t>e-Fl; PS</t>
+  </si>
+  <si>
+    <t>Diagnostic</t>
+  </si>
+  <si>
+    <t>Decumbent, much-branched, peppermint-scented subshrub. Lamina 3-(5)-palmatilobate to 3-(5)-palmatipartite, adaxially villous, abaxially tomentose. Flowering branches profusely branched. Pseudo-umbels with 4-15 flowers each. Flowers white, posterior petals auriculate, anterior petals longer and much narrower than posterior ones, pedicel much longer than hypanthium. The species may be confused with P. papilionaceum (L.) L'Herit. when they are not in flower. The main differences between these two related species are as follow: P. tomentosum - 1. Leaves villous and tomentose. 2. Leaves peppermint-scented. 3. Flowers white. 4. Posterior petals shorter than anterior petals. P. papilionaceum - 1. Leaves sparsely villous. 2. Leaves with an unpleasant odour. 3. Flowers light pink to carmine. 4. Posterior petals longer than anterior petals.</t>
+  </si>
+  <si>
+    <t>Distribution</t>
+  </si>
+  <si>
+    <t>So far P. tomentosum has been collected on the Hottentots Holland Mountains near Somerset West, on the Riviersonderend Mountains near Greyton, and on the Langeberg range from Swellendam to Riversdale. It is rare on the Hottentots Holland Mountains but abundant on the Langeberg range, especially near Swellendam.</t>
+  </si>
+  <si>
+    <t>Somerset West to Langeberg.</t>
+  </si>
+  <si>
+    <t>Vorster, PJ. 2012. Geraniaceae: Pelargonium L'Hér. In: J Manning &amp; P Goldblatt (eds), Plants of the Greater Cape Floristic Region 1: The Core Cape flora. Strelitzia 29: 587-598. South African National Biodiversity Institute, Pretoria. [CC BY]</t>
+  </si>
+  <si>
+    <t>e-Fl</t>
+  </si>
+  <si>
+    <t>Habitat</t>
+  </si>
+  <si>
+    <t>P. tomentosum is confined to mountains where it occurs in semi-shaded, moist habitats. It is usually found on the margins of ravine forests near streams, where it grows in sandy soil derived from sandstone.</t>
+  </si>
+  <si>
+    <t>Forest margins in mountains.</t>
+  </si>
+  <si>
+    <t>Morphology</t>
+  </si>
+  <si>
+    <t>Decumbent, much-branched, peppermint-scented subshrub, up to 0.5 m high and 1.5 m in diameter. Stems herbaceous and brittle, becoming somewhat woody with age, villous and densely interspersed with glandular hairs, greyish-green but becoming brownish with age. Leaves with soft hairs and numerous glandular hairs interspersed, greyish-green; lamina 3-(5)-palmatilobate to 3-(5)-palmatipartite, base cordate, apices of lobes mostly obtuse (rarely acute), margins irregularly crenate-serrate, adaxially villous, abaxially tomentose, (25-)40-60(-110) x (35-)50-70(-120) mm; petiole (30-)80-130(-180) mm long; stipules triangular to ovate, acute to acuminate, 6-20 x 4-12 mm. Inflorescence: flowering branches profusely branched, with or without smaller foliar leaves; peduncles 30-150 mm long, villous and densely interspersed with glandular hairs; involucral bracts narrowly ovate to lanceolate, acuminate, indumentum as on peduncles, 4-5 x 1-2 mm; pseudo-umbels with 4-15 flowers each. Pedicel 18-20 mm long, indumentum as on peduncles. Hypanthium ±2 mm long. Sepals elliptic to lanceolate, indumentum abaxially as on peduncles, green with white margins, ±6 x 2-3,5 mm. Petals white with purple markings; posterior two elliptic to obovate with eared bases, reflexed at ±90°, ±9 x 5 mm; anterior three linear-spathulate with very narrow claws practically straight, ±11 x 1.5 mm.</t>
+  </si>
+  <si>
+    <t>Sprawling aromatic shrub to 50 cm. Leaves 3-5-palmatilobed, soft, velvety, ± 7 cm diam. Flowers to 15 on branching peduncles, ± 18 mm diam., white, upper petals several times wider; hypanthium ± 2 mm long, much shorter than pedicel.</t>
+  </si>
+  <si>
+    <t>SpecCit</t>
+  </si>
+  <si>
+    <t>CAPE PROVINCE.-3320 (Montagu): Tradouw Pass (-DC), Hafström &amp; Acocks 1982 (BOL; PRE), Van der Walt 1293 (STEU); above Grootvadersbosch near Swellendam (-DD), Esterhuysen 18275 (BOL; PRE), Esterhuysen 25029 (BOL; MO; NBG); Voormansbosch near Swellendam (-DD), Ecklon &amp; Zeyher 613 (K; MEL; OXF; W), Zeyher 2095 (MEL; PRE; SAM; Z); Ten O'Clock Mountain near Swellendam (-DD) Wurts 447, 510 (NBG); Strawberry Hill near Swellendam (-DD), Stokoe s.n. (NBG); mountains near Swellendam (-DD), Ecklon &amp; Zeyher 614 (S; SAM). 3418 (Simonstown): Wynberg (-AB), Bolus s.n. (Z); Helderberg Nature Reserve (-BB), Van der Walt 1349 (STEU); Helderberg ravine (-BB), Esterhuysen 7656 (BOL; PRE); Valleiberg, Hottentotsholland (-BB), Esterhuysen 29865 (BOL). 3419 (Caledon): near Genadendal (-BA), Ecklon &amp; Zeyher 615 (P). 3421 (Riversdale): Corente River (-AA), Muir 5062 (PRE); Riversdale (-AB), Peers s.n. (BOL); De Hoek near Riversdale (-AB), Muir 2964 (PRE).</t>
+  </si>
+  <si>
     <t>ELEVATION</t>
   </si>
   <si>
     <t>CULTIVATED</t>
   </si>
   <si>
     <t>MUSEUMCODE</t>
   </si>
   <si>
     <t>LOCALITYNOTES</t>
   </si>
   <si>
     <t>COLLECTIONYEAR</t>
   </si>
   <si>
     <t>LLRESOLUTION</t>
   </si>
   <si>
     <t>FIELDNUMBER</t>
   </si>
   <si>
     <t>LATITUDE</t>
   </si>
   <si>
     <t>HABITATTEXT</t>
@@ -93,604 +168,528 @@
   <si>
     <t>GENERALNOTES</t>
   </si>
   <si>
     <t>MAJORADMINNAME</t>
   </si>
   <si>
     <t>COLLECTIONMONTH</t>
   </si>
   <si>
     <t>PLANTDESCRIPTION</t>
   </si>
   <si>
     <t>LONGITUDE</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>False</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
+    <t>SWELLENDAM DIV.; GROOTVADERSBOSCH</t>
+  </si>
+  <si>
+    <t>1904</t>
+  </si>
+  <si>
+    <t>3512</t>
+  </si>
+  <si>
+    <t>-33.875</t>
+  </si>
+  <si>
+    <t>South Africa</t>
+  </si>
+  <si>
+    <t>Marloth, HWR</t>
+  </si>
+  <si>
+    <t>Western Cape</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>20.875</t>
+  </si>
+  <si>
     <t xml:space="preserve">BOOSMANSBOS WILD.; LANGEBERG; AREA EDGE OF BAREND KOEN RD. OVERLOOKING  PLATBOSRIVIERSKLOOF AT BASE OF OUTCROP.</t>
   </si>
   <si>
     <t>1987</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
-    <t>-33.875</t>
-[...4 lines deleted...]
-  <si>
     <t>1</t>
   </si>
   <si>
     <t>McDonald, DJ</t>
   </si>
   <si>
-    <t>Western Cape</t>
-[...1 lines deleted...]
-  <si>
     <t>12</t>
   </si>
   <si>
-    <t>20.875</t>
-[...14 lines deleted...]
-    <t>2</t>
+    <t>Langeberg Mountains, next to forestry track to Helderfontein.</t>
+  </si>
+  <si>
+    <t>1988</t>
+  </si>
+  <si>
+    <t>2052</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>Vlok, JHJ</t>
+  </si>
+  <si>
+    <t>11</t>
   </si>
   <si>
     <t>NBG</t>
   </si>
   <si>
     <t>Heidelberg Div. Langebergen, S side, Boosmansbos Wilderness Area N of Grootvadersbosch.</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
     <t>37935</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Strid, PAK</t>
   </si>
   <si>
     <t>Fynbos over sandstone. Subshrub c. 50cm tall, in damp places. Plant with pleasant lemon-like scent. Petals pink with purple markings.</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>HT: 50.00, HTUNIT: cm; GRFRMS: Shrub</t>
   </si>
   <si>
     <t>21.125</t>
   </si>
   <si>
-    <t>Langeberg Mountains, next to forestry track to Helderfontein.</t>
-[...17 lines deleted...]
-    <t>11</t>
+    <t>SPECIESID</t>
+  </si>
+  <si>
+    <t>LITERATUREPRINTYEAR</t>
+  </si>
+  <si>
+    <t>REFERENCE_TYPE</t>
+  </si>
+  <si>
+    <t>LITERATURETITLE</t>
+  </si>
+  <si>
+    <t>LITERATURENAMESTRING</t>
+  </si>
+  <si>
+    <t>LITERATUREADDINFO</t>
+  </si>
+  <si>
+    <t>LITERATUREPUBLISHER</t>
+  </si>
+  <si>
+    <t>DOI</t>
+  </si>
+  <si>
+    <t>REFERENCEURL</t>
+  </si>
+  <si>
+    <t>b74a3d31-d5c4-42ed-953b-9df9fd167c78</t>
+  </si>
+  <si>
+    <t>2012</t>
+  </si>
+  <si>
+    <t>Series Chapter</t>
+  </si>
+  <si>
+    <t>Geraniaceae: Pelargonium L'Hér.</t>
+  </si>
+  <si>
+    <t>Vorster, PJ</t>
+  </si>
+  <si>
+    <t>In: J Manning &amp; P Goldblatt (eds), Plants of the Greater Cape Floristic Region 1: The Core Cape flora. Strelitzia 29: 587-598</t>
+  </si>
+  <si>
+    <t>South African National Biodiversity Institute, Pretoria</t>
+  </si>
+  <si>
+    <t>1985</t>
+  </si>
+  <si>
+    <t>Periodical/Journal</t>
+  </si>
+  <si>
+    <t>A taxonomic revision of the type section of Pelargonium L'Hérit. (Geraniaceae)</t>
+  </si>
+  <si>
+    <t>Van der Walt, JJA</t>
+  </si>
+  <si>
+    <t>Bothalia 15(3 &amp; 4)345-385</t>
+  </si>
+  <si>
+    <t>SPECIMENCATEGORY</t>
   </si>
   <si>
     <t>TYPECATEGORY</t>
   </si>
   <si>
     <t>TYPETAXSTATUS</t>
   </si>
   <si>
-    <t>SPECIMENCATEGORY</t>
+    <t>TYPECALCFULLNAME</t>
+  </si>
+  <si>
+    <t>IMAGEURL</t>
   </si>
   <si>
     <t>SYN_SPECIESID</t>
   </si>
   <si>
-    <t>IMAGEURL</t>
-[...4 lines deleted...]
-  <si>
     <t>Herbarium voucher</t>
   </si>
   <si>
-    <t>b74a3d31-d5c4-42ed-953b-9df9fd167c78</t>
-[...1 lines deleted...]
-  <si>
     <t>https://seis.sanbi.org.za/anura/default/asset.do?preview=208152</t>
   </si>
   <si>
     <t>SAM</t>
   </si>
   <si>
+    <t>Zeyher</t>
+  </si>
+  <si>
+    <t>614</t>
+  </si>
+  <si>
     <t>Type</t>
   </si>
   <si>
-    <t>614</t>
-[...1 lines deleted...]
-  <si>
     <t>acc</t>
   </si>
   <si>
-    <t>Zeyher</t>
-[...1 lines deleted...]
-  <si>
     <t>https://seis.sanbi.org.za/anura/default/asset.do?preview=255379</t>
   </si>
   <si>
-    <t>Pelargonium tomentosum Jacq.</t>
+    <t>Esterhuysen, EE</t>
+  </si>
+  <si>
+    <t>18275</t>
   </si>
   <si>
     <t>1951</t>
   </si>
   <si>
-    <t>18275</t>
-[...4 lines deleted...]
-  <si>
     <t>https://seis.sanbi.org.za/anura/default/asset.do?preview=255378</t>
   </si>
   <si>
+    <t>Galpin, EE</t>
+  </si>
+  <si>
+    <t>5062</t>
+  </si>
+  <si>
     <t>1908</t>
   </si>
   <si>
-    <t>5062</t>
-[...2 lines deleted...]
-    <t>Galpin, EE</t>
+    <t>25029</t>
   </si>
   <si>
     <t>1955</t>
   </si>
   <si>
-    <t>25029</t>
-[...1 lines deleted...]
-  <si>
     <t>27</t>
   </si>
   <si>
+    <t>Peers, VS</t>
+  </si>
+  <si>
+    <t>N.B.G. 611/18</t>
+  </si>
+  <si>
     <t>1936</t>
   </si>
   <si>
-    <t>N.B.G. 611/18</t>
-[...4 lines deleted...]
-  <si>
     <t>https://seis.sanbi.org.za/anura/default/asset.do?preview=255380</t>
   </si>
   <si>
+    <t>Larkins</t>
+  </si>
+  <si>
     <t>N.B.G. 718/33</t>
   </si>
   <si>
-    <t>Larkins</t>
+    <t>Zeyher, CLP</t>
+  </si>
+  <si>
+    <t>2095</t>
   </si>
   <si>
     <t>1830</t>
   </si>
   <si>
-    <t>2095</t>
-[...2 lines deleted...]
-    <t>Zeyher, CLP</t>
+    <t>Muir, J</t>
+  </si>
+  <si>
+    <t>2964</t>
   </si>
   <si>
     <t>1923</t>
   </si>
   <si>
-    <t>2964</t>
-[...2 lines deleted...]
-    <t>Muir, J</t>
+    <t>Drege</t>
   </si>
   <si>
     <t>PRE 9121</t>
   </si>
   <si>
-    <t>Drege</t>
+    <t>7656</t>
   </si>
   <si>
     <t>1941</t>
   </si>
   <si>
-    <t>7656</t>
-[...1 lines deleted...]
-  <si>
     <t>25</t>
   </si>
   <si>
-    <t>CALCFULLNAME</t>
-[...126 lines deleted...]
-    <t>A taxonomic revision of the type section of Pelargonium L'Hérit. (Geraniaceae)</t>
+    <t>KINGDOM</t>
+  </si>
+  <si>
+    <t>SUBKINGDOM</t>
+  </si>
+  <si>
+    <t>PHYLUM</t>
+  </si>
+  <si>
+    <t>SUBPHYLUM</t>
+  </si>
+  <si>
+    <t>GROUPNAME</t>
+  </si>
+  <si>
+    <t>CLASSNAME</t>
+  </si>
+  <si>
+    <t>SUBCLASSNAME</t>
+  </si>
+  <si>
+    <t>ORDERNAME</t>
+  </si>
+  <si>
+    <t>SUBORDERNAME</t>
+  </si>
+  <si>
+    <t>FAMILY</t>
+  </si>
+  <si>
+    <t>SUBFAMILY</t>
+  </si>
+  <si>
+    <t>TRIBE</t>
+  </si>
+  <si>
+    <t>SUBTRIBE</t>
+  </si>
+  <si>
+    <t>GENUS</t>
+  </si>
+  <si>
+    <t>SUBGENUS</t>
+  </si>
+  <si>
+    <t>SPECIES</t>
+  </si>
+  <si>
+    <t>SUBSPECIES</t>
+  </si>
+  <si>
+    <t>VARIETY</t>
+  </si>
+  <si>
+    <t>SUBVARIETY</t>
+  </si>
+  <si>
+    <t>FORMA</t>
+  </si>
+  <si>
+    <t>SUBFORMA</t>
+  </si>
+  <si>
+    <t>CULTIVAR</t>
+  </si>
+  <si>
+    <t>SPECIESAUTHORNAME</t>
+  </si>
+  <si>
+    <t>SUBSPECIESAUTHORNAME</t>
+  </si>
+  <si>
+    <t>VARIETYAUTHORNAME</t>
+  </si>
+  <si>
+    <t>FORMAAUTHORNAME</t>
+  </si>
+  <si>
+    <t>CULTIVARAUTHORNAME</t>
+  </si>
+  <si>
+    <t>NAMESTRING</t>
+  </si>
+  <si>
+    <t>PROTOLOGUECITATION</t>
+  </si>
+  <si>
+    <t>HABIT</t>
+  </si>
+  <si>
+    <t>LIFECYCLE</t>
+  </si>
+  <si>
+    <t>LIFEFORMCLASSIFICATION</t>
+  </si>
+  <si>
+    <t>PLANTHEIGHT</t>
+  </si>
+  <si>
+    <t>CALCACCEPTEDNAME</t>
+  </si>
+  <si>
+    <t>GENUSHYBRID</t>
+  </si>
+  <si>
+    <t>INVALID</t>
+  </si>
+  <si>
+    <t>TAXSTATUS</t>
+  </si>
+  <si>
+    <t>LEGITIMACY</t>
+  </si>
+  <si>
+    <t>NOMENCLATURENOTE</t>
+  </si>
+  <si>
+    <t>TYPENOTE</t>
+  </si>
+  <si>
+    <t>ETYMOLOGY</t>
   </si>
   <si>
     <t>TOPS</t>
   </si>
   <si>
-    <t>LIFECYCLE</t>
-[...19 lines deleted...]
-  <si>
     <t>IUCN</t>
   </si>
   <si>
-    <t>ETYMOLOGY</t>
-[...2 lines deleted...]
-    <t>GROUPNAME</t>
+    <t>IUCNCRITERIA</t>
+  </si>
+  <si>
+    <t>OLDSPECIESCODE</t>
+  </si>
+  <si>
+    <t>FLOWERSTART</t>
+  </si>
+  <si>
+    <t>FLOWEREND</t>
+  </si>
+  <si>
+    <t>MINALTITUDE</t>
   </si>
   <si>
     <t>MAXALTITUDE</t>
   </si>
   <si>
-    <t>SUBFORMA</t>
-[...44 lines deleted...]
-    <t>VARIETYAUTHORNAME</t>
+    <t>SPNUMBER</t>
   </si>
   <si>
     <t>HASIMAGE</t>
   </si>
   <si>
-    <t>FORMA</t>
-[...62 lines deleted...]
-    <t>IUCNCRITERIA</t>
+    <t>Plantae</t>
+  </si>
+  <si>
+    <t>Phanerogamae</t>
+  </si>
+  <si>
+    <t>Anthophyta</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
+    <t>Flowering plants: dicots (Dicotyledons: eudicots)</t>
+  </si>
+  <si>
+    <t>Geraniales</t>
+  </si>
+  <si>
+    <t>Geraniaceae</t>
+  </si>
+  <si>
+    <t>Pelargonium</t>
+  </si>
+  <si>
+    <t>tomentosum</t>
+  </si>
+  <si>
+    <t>Jacq.</t>
+  </si>
+  <si>
+    <t>Dwarf shrub</t>
+  </si>
+  <si>
     <t>Perennial</t>
   </si>
   <si>
-    <t>Dwarf shrub</t>
-[...5 lines deleted...]
-    <t>Flowering plants: dicots (Dicotyledons: eudicots)</t>
+    <t>47504</t>
+  </si>
+  <si>
+    <t>122</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
-    <t>Pelargonium</t>
-[...7 lines deleted...]
-  <si>
     <t>True</t>
-  </si>
-[...16 lines deleted...]
-    <t>Geraniaceae</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -701,57 +700,395 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1:BQ19"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="138.731414794922" customWidth="1"/>
+    <col min="2" max="2" width="17.0347175598145" customWidth="1"/>
+    <col min="3" max="3" width="256" customWidth="1"/>
+    <col min="4" max="4" width="230.367965698242" customWidth="1"/>
+    <col min="5" max="5" width="12.9443483352661" customWidth="1"/>
+    <col min="6" max="6" width="9.140625" customWidth="1"/>
+    <col min="7" max="7" width="9.140625" customWidth="1"/>
+    <col min="8" max="8" width="9.140625" customWidth="1"/>
+    <col min="9" max="9" width="9.140625" customWidth="1"/>
+    <col min="10" max="10" width="9.140625" customWidth="1"/>
+    <col min="11" max="11" width="9.140625" customWidth="1"/>
+    <col min="12" max="12" width="9.140625" customWidth="1"/>
+    <col min="13" max="13" width="9.140625" customWidth="1"/>
+    <col min="14" max="14" width="9.140625" customWidth="1"/>
+    <col min="15" max="15" width="9.140625" customWidth="1"/>
+    <col min="16" max="16" width="9.140625" customWidth="1"/>
+    <col min="17" max="17" width="9.140625" customWidth="1"/>
+    <col min="18" max="18" width="9.140625" customWidth="1"/>
+    <col min="19" max="19" width="9.140625" customWidth="1"/>
+    <col min="20" max="20" width="9.140625" customWidth="1"/>
+    <col min="21" max="21" width="9.140625" customWidth="1"/>
+    <col min="22" max="22" width="9.140625" customWidth="1"/>
+    <col min="23" max="23" width="9.140625" customWidth="1"/>
+    <col min="24" max="24" width="9.140625" customWidth="1"/>
+    <col min="25" max="25" width="9.140625" customWidth="1"/>
+    <col min="26" max="26" width="9.140625" customWidth="1"/>
+    <col min="27" max="27" width="9.140625" customWidth="1"/>
+    <col min="28" max="28" width="9.140625" customWidth="1"/>
+    <col min="29" max="29" width="9.140625" customWidth="1"/>
+    <col min="30" max="30" width="9.140625" customWidth="1"/>
+    <col min="31" max="31" width="9.140625" customWidth="1"/>
+    <col min="32" max="32" width="9.140625" customWidth="1"/>
+    <col min="33" max="33" width="9.140625" customWidth="1"/>
+    <col min="34" max="34" width="9.140625" customWidth="1"/>
+    <col min="35" max="35" width="9.140625" customWidth="1"/>
+    <col min="36" max="36" width="9.140625" customWidth="1"/>
+    <col min="37" max="37" width="9.140625" customWidth="1"/>
+    <col min="38" max="38" width="9.140625" customWidth="1"/>
+    <col min="39" max="39" width="9.140625" customWidth="1"/>
+    <col min="40" max="40" width="9.140625" customWidth="1"/>
+    <col min="41" max="41" width="9.140625" customWidth="1"/>
+    <col min="42" max="42" width="9.140625" customWidth="1"/>
+    <col min="43" max="43" width="9.140625" customWidth="1"/>
+    <col min="44" max="44" width="9.140625" customWidth="1"/>
+    <col min="45" max="45" width="9.140625" customWidth="1"/>
+    <col min="46" max="46" width="9.140625" customWidth="1"/>
+    <col min="47" max="47" width="9.140625" customWidth="1"/>
+    <col min="48" max="48" width="9.140625" customWidth="1"/>
+    <col min="49" max="49" width="9.140625" customWidth="1"/>
+    <col min="50" max="50" width="9.140625" customWidth="1"/>
+    <col min="51" max="51" width="9.140625" customWidth="1"/>
+    <col min="52" max="52" width="9.140625" customWidth="1"/>
+    <col min="53" max="53" width="9.140625" customWidth="1"/>
+    <col min="54" max="54" width="9.140625" customWidth="1"/>
+    <col min="55" max="55" width="9.140625" customWidth="1"/>
+    <col min="56" max="56" width="9.140625" customWidth="1"/>
+    <col min="57" max="57" width="9.140625" customWidth="1"/>
+    <col min="58" max="58" width="9.140625" customWidth="1"/>
+    <col min="59" max="59" width="9.140625" customWidth="1"/>
+    <col min="60" max="60" width="9.140625" customWidth="1"/>
+    <col min="61" max="61" width="9.140625" customWidth="1"/>
+    <col min="62" max="62" width="9.140625" customWidth="1"/>
+    <col min="63" max="63" width="9.140625" customWidth="1"/>
+    <col min="64" max="64" width="9.140625" customWidth="1"/>
+    <col min="65" max="65" width="9.140625" customWidth="1"/>
+    <col min="66" max="66" width="9.140625" customWidth="1"/>
+    <col min="67" max="67" width="9.140625" customWidth="1"/>
+    <col min="68" max="68" width="9.140625" customWidth="1"/>
+    <col min="69" max="69" width="9.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="0" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="0" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="0" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="0" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10" s="1"/>
+      <c r="G10" s="1"/>
+      <c r="H10" s="1"/>
+      <c r="I10" s="1"/>
+      <c r="J10" s="1"/>
+      <c r="K10" s="1"/>
+      <c r="L10" s="1"/>
+      <c r="M10" s="1"/>
+      <c r="N10" s="1"/>
+      <c r="O10" s="1"/>
+      <c r="P10" s="1"/>
+      <c r="Q10" s="1"/>
+      <c r="R10" s="1"/>
+      <c r="S10" s="1"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+      <c r="X10" s="1"/>
+      <c r="Y10" s="1"/>
+      <c r="Z10" s="1"/>
+      <c r="AA10" s="1"/>
+      <c r="AB10" s="1"/>
+      <c r="AC10" s="1"/>
+      <c r="AD10" s="1"/>
+      <c r="AE10" s="1"/>
+      <c r="AF10" s="1"/>
+      <c r="AG10" s="1"/>
+      <c r="AH10" s="1"/>
+      <c r="AI10" s="1"/>
+      <c r="AJ10" s="1"/>
+      <c r="AK10" s="1"/>
+      <c r="AL10" s="1"/>
+      <c r="AM10" s="1"/>
+      <c r="AN10" s="1"/>
+      <c r="AO10" s="1"/>
+      <c r="AP10" s="1"/>
+      <c r="AQ10" s="1"/>
+      <c r="AR10" s="1"/>
+      <c r="AS10" s="1"/>
+      <c r="AT10" s="1"/>
+      <c r="AU10" s="1"/>
+      <c r="AV10" s="1"/>
+      <c r="AW10" s="1"/>
+      <c r="AX10" s="1"/>
+      <c r="AY10" s="1"/>
+      <c r="AZ10" s="1"/>
+      <c r="BA10" s="1"/>
+      <c r="BB10" s="1"/>
+      <c r="BC10" s="1"/>
+      <c r="BD10" s="1"/>
+      <c r="BE10" s="1"/>
+      <c r="BF10" s="1"/>
+      <c r="BG10" s="1"/>
+      <c r="BH10" s="1"/>
+      <c r="BI10" s="1"/>
+      <c r="BJ10" s="1"/>
+      <c r="BK10" s="1"/>
+      <c r="BL10" s="1"/>
+      <c r="BM10" s="1"/>
+      <c r="BN10" s="1"/>
+      <c r="BO10" s="1"/>
+      <c r="BP10" s="1"/>
+      <c r="BQ10" s="1"/>
+    </row>
+    <row r="11">
+      <c r="A11" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="B11" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="C11" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="D11" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="E11" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="B12" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="C12" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="D12" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="E12" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="B13" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="C13" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="D13" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="B14" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="C14" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="D14" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E14" s="0" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="B15" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="C15" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="D15" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="E15" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="B16" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="C16" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="D16" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E16" s="0" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="B17" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="C17" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="D17" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="E17" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="B18" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="C18" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="D18" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="B19" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="C19" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="D19" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="E19" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+  </sheetData>
+  <headerFooter/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:CD14"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="138.606475830078" customWidth="1"/>
+    <col min="1" max="1" width="138.731414794922" customWidth="1"/>
     <col min="2" max="2" width="14.1555633544922" customWidth="1"/>
     <col min="3" max="3" width="16.2056007385254" customWidth="1"/>
     <col min="4" max="4" width="134.712860107422" customWidth="1"/>
     <col min="5" max="5" width="18.9249477386475" customWidth="1"/>
     <col min="6" max="6" width="16.4443302154541" customWidth="1"/>
     <col min="7" max="7" width="16.4186573028564" customWidth="1"/>
     <col min="8" max="8" width="11.2297506332397" customWidth="1"/>
     <col min="9" max="9" width="15.631872177124" customWidth="1"/>
     <col min="10" max="10" width="16.3991889953613" customWidth="1"/>
     <col min="11" max="11" width="19.5752983093262" customWidth="1"/>
     <col min="12" max="12" width="17.8236141204834" customWidth="1"/>
     <col min="13" max="13" width="15.4796228408813" customWidth="1"/>
     <col min="14" max="14" width="129.034683227539" customWidth="1"/>
     <col min="15" max="15" width="20.2256126403809" customWidth="1"/>
     <col min="16" max="16" width="21.1659736633301" customWidth="1"/>
     <col min="17" max="17" width="40.2764167785645" customWidth="1"/>
     <col min="18" max="18" width="13.6227102279663" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
@@ -813,102 +1150,102 @@
     <col min="82" max="82" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="s">
-        <v>4</v>
+        <v>29</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>5</v>
+        <v>30</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>6</v>
+        <v>31</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>7</v>
+        <v>32</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>8</v>
+        <v>33</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>9</v>
+        <v>34</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="I10" s="1" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="J10" s="1" t="s">
-        <v>13</v>
+        <v>38</v>
       </c>
       <c r="K10" s="1" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
       <c r="L10" s="1" t="s">
-        <v>15</v>
+        <v>40</v>
       </c>
       <c r="M10" s="1" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="N10" s="1" t="s">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="O10" s="1" t="s">
-        <v>18</v>
+        <v>43</v>
       </c>
       <c r="P10" s="1" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="Q10" s="1" t="s">
-        <v>20</v>
+        <v>45</v>
       </c>
       <c r="R10" s="1" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="S10" s="1"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
       <c r="X10" s="1"/>
       <c r="Y10" s="1"/>
       <c r="Z10" s="1"/>
       <c r="AA10" s="1"/>
       <c r="AB10" s="1"/>
       <c r="AC10" s="1"/>
       <c r="AD10" s="1"/>
       <c r="AE10" s="1"/>
       <c r="AF10" s="1"/>
       <c r="AG10" s="1"/>
       <c r="AH10" s="1"/>
       <c r="AI10" s="1"/>
       <c r="AJ10" s="1"/>
       <c r="AK10" s="1"/>
       <c r="AL10" s="1"/>
       <c r="AM10" s="1"/>
       <c r="AN10" s="1"/>
       <c r="AO10" s="1"/>
       <c r="AP10" s="1"/>
@@ -933,297 +1270,556 @@
       <c r="BI10" s="1"/>
       <c r="BJ10" s="1"/>
       <c r="BK10" s="1"/>
       <c r="BL10" s="1"/>
       <c r="BM10" s="1"/>
       <c r="BN10" s="1"/>
       <c r="BO10" s="1"/>
       <c r="BP10" s="1"/>
       <c r="BQ10" s="1"/>
       <c r="BR10" s="1"/>
       <c r="BS10" s="1"/>
       <c r="BT10" s="1"/>
       <c r="BU10" s="1"/>
       <c r="BV10" s="1"/>
       <c r="BW10" s="1"/>
       <c r="BX10" s="1"/>
       <c r="BY10" s="1"/>
       <c r="BZ10" s="1"/>
       <c r="CA10" s="1"/>
       <c r="CB10" s="1"/>
       <c r="CC10" s="1"/>
       <c r="CD10" s="1"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>23</v>
+        <v>48</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>25</v>
+        <v>50</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>26</v>
+        <v>51</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>27</v>
+        <v>52</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>28</v>
+        <v>53</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>29</v>
+        <v>54</v>
       </c>
       <c r="K11" s="0" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="L11" s="0" t="s">
-        <v>30</v>
+        <v>47</v>
       </c>
       <c r="M11" s="0" t="s">
-        <v>31</v>
+        <v>55</v>
       </c>
       <c r="N11" s="0" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="O11" s="0" t="s">
-        <v>32</v>
+        <v>56</v>
       </c>
       <c r="P11" s="0" t="s">
-        <v>33</v>
+        <v>57</v>
       </c>
       <c r="Q11" s="0" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="R11" s="0" t="s">
-        <v>34</v>
+        <v>58</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>23</v>
+        <v>48</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>36</v>
+        <v>60</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>37</v>
+        <v>61</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>28</v>
+        <v>53</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>29</v>
+        <v>54</v>
       </c>
       <c r="K12" s="0" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="L12" s="0" t="s">
-        <v>22</v>
+        <v>62</v>
       </c>
       <c r="M12" s="0" t="s">
-        <v>38</v>
+        <v>63</v>
       </c>
       <c r="N12" s="0" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="O12" s="0" t="s">
-        <v>32</v>
+        <v>56</v>
       </c>
       <c r="P12" s="0" t="s">
-        <v>39</v>
+        <v>64</v>
       </c>
       <c r="Q12" s="0" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="R12" s="0" t="s">
-        <v>34</v>
+        <v>58</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>23</v>
+        <v>48</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>41</v>
+        <v>65</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>42</v>
+        <v>66</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>43</v>
+        <v>67</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>28</v>
+        <v>53</v>
       </c>
       <c r="I13" s="0" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>29</v>
+        <v>54</v>
       </c>
       <c r="K13" s="0" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="L13" s="0" t="s">
-        <v>44</v>
+        <v>68</v>
       </c>
       <c r="M13" s="0" t="s">
-        <v>45</v>
+        <v>69</v>
       </c>
       <c r="N13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="O13" s="0" t="s">
-        <v>32</v>
+        <v>56</v>
       </c>
       <c r="P13" s="0" t="s">
-        <v>47</v>
+        <v>70</v>
       </c>
       <c r="Q13" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="R13" s="0" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>23</v>
+        <v>48</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>24</v>
+        <v>71</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>50</v>
+        <v>72</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>51</v>
+        <v>73</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>52</v>
+        <v>74</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>28</v>
+        <v>53</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>29</v>
+        <v>54</v>
       </c>
       <c r="K14" s="0" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="L14" s="0" t="s">
-        <v>53</v>
+        <v>75</v>
       </c>
       <c r="M14" s="0" t="s">
-        <v>54</v>
+        <v>76</v>
       </c>
       <c r="N14" s="0" t="s">
-        <v>55</v>
+        <v>77</v>
       </c>
       <c r="O14" s="0" t="s">
-        <v>32</v>
+        <v>56</v>
       </c>
       <c r="P14" s="0" t="s">
-        <v>56</v>
+        <v>78</v>
       </c>
       <c r="Q14" s="0" t="s">
-        <v>22</v>
+        <v>79</v>
       </c>
       <c r="R14" s="0" t="s">
-        <v>34</v>
+        <v>80</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1:BU12"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="138.731414794922" customWidth="1"/>
+    <col min="2" max="2" width="24.6175117492676" customWidth="1"/>
+    <col min="3" max="3" width="19.0595378875732" customWidth="1"/>
+    <col min="4" max="4" width="75.3534927368164" customWidth="1"/>
+    <col min="5" max="5" width="26.4853954315186" customWidth="1"/>
+    <col min="6" max="6" width="119.355354309082" customWidth="1"/>
+    <col min="7" max="7" width="50.2981452941895" customWidth="1"/>
+    <col min="8" max="8" width="9.140625" customWidth="1"/>
+    <col min="9" max="9" width="16.7160453796387" customWidth="1"/>
+    <col min="10" max="10" width="9.140625" customWidth="1"/>
+    <col min="11" max="11" width="9.140625" customWidth="1"/>
+    <col min="12" max="12" width="9.140625" customWidth="1"/>
+    <col min="13" max="13" width="9.140625" customWidth="1"/>
+    <col min="14" max="14" width="9.140625" customWidth="1"/>
+    <col min="15" max="15" width="9.140625" customWidth="1"/>
+    <col min="16" max="16" width="9.140625" customWidth="1"/>
+    <col min="17" max="17" width="9.140625" customWidth="1"/>
+    <col min="18" max="18" width="9.140625" customWidth="1"/>
+    <col min="19" max="19" width="9.140625" customWidth="1"/>
+    <col min="20" max="20" width="9.140625" customWidth="1"/>
+    <col min="21" max="21" width="9.140625" customWidth="1"/>
+    <col min="22" max="22" width="9.140625" customWidth="1"/>
+    <col min="23" max="23" width="9.140625" customWidth="1"/>
+    <col min="24" max="24" width="9.140625" customWidth="1"/>
+    <col min="25" max="25" width="9.140625" customWidth="1"/>
+    <col min="26" max="26" width="9.140625" customWidth="1"/>
+    <col min="27" max="27" width="9.140625" customWidth="1"/>
+    <col min="28" max="28" width="9.140625" customWidth="1"/>
+    <col min="29" max="29" width="9.140625" customWidth="1"/>
+    <col min="30" max="30" width="9.140625" customWidth="1"/>
+    <col min="31" max="31" width="9.140625" customWidth="1"/>
+    <col min="32" max="32" width="9.140625" customWidth="1"/>
+    <col min="33" max="33" width="9.140625" customWidth="1"/>
+    <col min="34" max="34" width="9.140625" customWidth="1"/>
+    <col min="35" max="35" width="9.140625" customWidth="1"/>
+    <col min="36" max="36" width="9.140625" customWidth="1"/>
+    <col min="37" max="37" width="9.140625" customWidth="1"/>
+    <col min="38" max="38" width="9.140625" customWidth="1"/>
+    <col min="39" max="39" width="9.140625" customWidth="1"/>
+    <col min="40" max="40" width="9.140625" customWidth="1"/>
+    <col min="41" max="41" width="9.140625" customWidth="1"/>
+    <col min="42" max="42" width="9.140625" customWidth="1"/>
+    <col min="43" max="43" width="9.140625" customWidth="1"/>
+    <col min="44" max="44" width="9.140625" customWidth="1"/>
+    <col min="45" max="45" width="9.140625" customWidth="1"/>
+    <col min="46" max="46" width="9.140625" customWidth="1"/>
+    <col min="47" max="47" width="9.140625" customWidth="1"/>
+    <col min="48" max="48" width="9.140625" customWidth="1"/>
+    <col min="49" max="49" width="9.140625" customWidth="1"/>
+    <col min="50" max="50" width="9.140625" customWidth="1"/>
+    <col min="51" max="51" width="9.140625" customWidth="1"/>
+    <col min="52" max="52" width="9.140625" customWidth="1"/>
+    <col min="53" max="53" width="9.140625" customWidth="1"/>
+    <col min="54" max="54" width="9.140625" customWidth="1"/>
+    <col min="55" max="55" width="9.140625" customWidth="1"/>
+    <col min="56" max="56" width="9.140625" customWidth="1"/>
+    <col min="57" max="57" width="9.140625" customWidth="1"/>
+    <col min="58" max="58" width="9.140625" customWidth="1"/>
+    <col min="59" max="59" width="9.140625" customWidth="1"/>
+    <col min="60" max="60" width="9.140625" customWidth="1"/>
+    <col min="61" max="61" width="9.140625" customWidth="1"/>
+    <col min="62" max="62" width="9.140625" customWidth="1"/>
+    <col min="63" max="63" width="9.140625" customWidth="1"/>
+    <col min="64" max="64" width="9.140625" customWidth="1"/>
+    <col min="65" max="65" width="9.140625" customWidth="1"/>
+    <col min="66" max="66" width="9.140625" customWidth="1"/>
+    <col min="67" max="67" width="9.140625" customWidth="1"/>
+    <col min="68" max="68" width="9.140625" customWidth="1"/>
+    <col min="69" max="69" width="9.140625" customWidth="1"/>
+    <col min="70" max="70" width="9.140625" customWidth="1"/>
+    <col min="71" max="71" width="9.140625" customWidth="1"/>
+    <col min="72" max="72" width="9.140625" customWidth="1"/>
+    <col min="73" max="73" width="9.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="0" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="0" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="0" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="0" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="F10" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="H10" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="I10" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="J10" s="1"/>
+      <c r="K10" s="1"/>
+      <c r="L10" s="1"/>
+      <c r="M10" s="1"/>
+      <c r="N10" s="1"/>
+      <c r="O10" s="1"/>
+      <c r="P10" s="1"/>
+      <c r="Q10" s="1"/>
+      <c r="R10" s="1"/>
+      <c r="S10" s="1"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+      <c r="X10" s="1"/>
+      <c r="Y10" s="1"/>
+      <c r="Z10" s="1"/>
+      <c r="AA10" s="1"/>
+      <c r="AB10" s="1"/>
+      <c r="AC10" s="1"/>
+      <c r="AD10" s="1"/>
+      <c r="AE10" s="1"/>
+      <c r="AF10" s="1"/>
+      <c r="AG10" s="1"/>
+      <c r="AH10" s="1"/>
+      <c r="AI10" s="1"/>
+      <c r="AJ10" s="1"/>
+      <c r="AK10" s="1"/>
+      <c r="AL10" s="1"/>
+      <c r="AM10" s="1"/>
+      <c r="AN10" s="1"/>
+      <c r="AO10" s="1"/>
+      <c r="AP10" s="1"/>
+      <c r="AQ10" s="1"/>
+      <c r="AR10" s="1"/>
+      <c r="AS10" s="1"/>
+      <c r="AT10" s="1"/>
+      <c r="AU10" s="1"/>
+      <c r="AV10" s="1"/>
+      <c r="AW10" s="1"/>
+      <c r="AX10" s="1"/>
+      <c r="AY10" s="1"/>
+      <c r="AZ10" s="1"/>
+      <c r="BA10" s="1"/>
+      <c r="BB10" s="1"/>
+      <c r="BC10" s="1"/>
+      <c r="BD10" s="1"/>
+      <c r="BE10" s="1"/>
+      <c r="BF10" s="1"/>
+      <c r="BG10" s="1"/>
+      <c r="BH10" s="1"/>
+      <c r="BI10" s="1"/>
+      <c r="BJ10" s="1"/>
+      <c r="BK10" s="1"/>
+      <c r="BL10" s="1"/>
+      <c r="BM10" s="1"/>
+      <c r="BN10" s="1"/>
+      <c r="BO10" s="1"/>
+      <c r="BP10" s="1"/>
+      <c r="BQ10" s="1"/>
+      <c r="BR10" s="1"/>
+      <c r="BS10" s="1"/>
+      <c r="BT10" s="1"/>
+      <c r="BU10" s="1"/>
+    </row>
+    <row r="11">
+      <c r="A11" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="B11" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="C11" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="D11" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E11" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="F11" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="G11" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="H11" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="I11" s="0" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="B12" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="C12" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="D12" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="E12" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="F12" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="G12" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="H12" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="I12" s="0" t="s">
+        <v>47</v>
+      </c>
+    </row>
+  </sheetData>
+  <headerFooter/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:BX26"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="138.606475830078" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="16.8503913879395" customWidth="1"/>
+    <col min="1" max="1" width="138.731414794922" customWidth="1"/>
+    <col min="2" max="2" width="21.9820461273193" customWidth="1"/>
+    <col min="3" max="3" width="16.5281410217285" customWidth="1"/>
     <col min="4" max="4" width="16.4186573028564" customWidth="1"/>
-    <col min="5" max="5" width="17.5667171478271" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="12" max="12" width="30.2929039001465" customWidth="1"/>
+    <col min="5" max="5" width="18.9249477386475" customWidth="1"/>
+    <col min="6" max="6" width="21.1659736633301" customWidth="1"/>
+    <col min="7" max="7" width="17.8236141204834" customWidth="1"/>
+    <col min="8" max="8" width="16.8503913879395" customWidth="1"/>
+    <col min="9" max="9" width="17.5667171478271" customWidth="1"/>
+    <col min="10" max="10" width="30.2929039001465" customWidth="1"/>
+    <col min="11" max="11" width="63.0541000366211" customWidth="1"/>
+    <col min="12" max="12" width="17.1655139923096" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
     <col min="27" max="27" width="9.140625" customWidth="1"/>
     <col min="28" max="28" width="9.140625" customWidth="1"/>
     <col min="29" max="29" width="9.140625" customWidth="1"/>
     <col min="30" max="30" width="9.140625" customWidth="1"/>
     <col min="31" max="31" width="9.140625" customWidth="1"/>
     <col min="32" max="32" width="9.140625" customWidth="1"/>
     <col min="33" max="33" width="9.140625" customWidth="1"/>
     <col min="34" max="34" width="9.140625" customWidth="1"/>
     <col min="35" max="35" width="9.140625" customWidth="1"/>
     <col min="36" max="36" width="9.140625" customWidth="1"/>
     <col min="37" max="37" width="9.140625" customWidth="1"/>
@@ -1268,84 +1864,84 @@
     <col min="76" max="76" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="s">
-        <v>6</v>
+        <v>31</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>8</v>
+        <v>102</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>57</v>
+        <v>41</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>58</v>
+        <v>33</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>59</v>
+        <v>103</v>
       </c>
       <c r="I10" s="1" t="s">
-        <v>60</v>
+        <v>104</v>
       </c>
       <c r="J10" s="1" t="s">
-        <v>61</v>
+        <v>105</v>
       </c>
       <c r="K10" s="1" t="s">
-        <v>19</v>
+        <v>106</v>
       </c>
       <c r="L10" s="1" t="s">
-        <v>62</v>
+        <v>107</v>
       </c>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
       <c r="P10" s="1"/>
       <c r="Q10" s="1"/>
       <c r="R10" s="1"/>
       <c r="S10" s="1"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
       <c r="X10" s="1"/>
       <c r="Y10" s="1"/>
       <c r="Z10" s="1"/>
       <c r="AA10" s="1"/>
       <c r="AB10" s="1"/>
       <c r="AC10" s="1"/>
       <c r="AD10" s="1"/>
       <c r="AE10" s="1"/>
       <c r="AF10" s="1"/>
       <c r="AG10" s="1"/>
       <c r="AH10" s="1"/>
       <c r="AI10" s="1"/>
       <c r="AJ10" s="1"/>
@@ -1370,1308 +1966,673 @@
       <c r="BC10" s="1"/>
       <c r="BD10" s="1"/>
       <c r="BE10" s="1"/>
       <c r="BF10" s="1"/>
       <c r="BG10" s="1"/>
       <c r="BH10" s="1"/>
       <c r="BI10" s="1"/>
       <c r="BJ10" s="1"/>
       <c r="BK10" s="1"/>
       <c r="BL10" s="1"/>
       <c r="BM10" s="1"/>
       <c r="BN10" s="1"/>
       <c r="BO10" s="1"/>
       <c r="BP10" s="1"/>
       <c r="BQ10" s="1"/>
       <c r="BR10" s="1"/>
       <c r="BS10" s="1"/>
       <c r="BT10" s="1"/>
       <c r="BU10" s="1"/>
       <c r="BV10" s="1"/>
       <c r="BW10" s="1"/>
       <c r="BX10" s="1"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>26</v>
+        <v>108</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>22</v>
+        <v>63</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>27</v>
+        <v>61</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>22</v>
+        <v>60</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>30</v>
+        <v>64</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>31</v>
+        <v>62</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>63</v>
+        <v>47</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>64</v>
+        <v>47</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>65</v>
+        <v>47</v>
       </c>
       <c r="K11" s="0" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>109</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>66</v>
+        <v>110</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>22</v>
+        <v>108</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>67</v>
+        <v>111</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>68</v>
+        <v>112</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>69</v>
+        <v>47</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>70</v>
+        <v>47</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>63</v>
+        <v>113</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>64</v>
+        <v>114</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>71</v>
+        <v>9</v>
       </c>
       <c r="K12" s="0" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>72</v>
+        <v>115</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>36</v>
+        <v>108</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>37</v>
+        <v>52</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>22</v>
+        <v>51</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>22</v>
+        <v>57</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>63</v>
+        <v>47</v>
       </c>
       <c r="I13" s="0" t="s">
-        <v>64</v>
+        <v>47</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="K13" s="0" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>47</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>40</v>
+        <v>71</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>42</v>
+        <v>108</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>22</v>
+        <v>76</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>43</v>
+        <v>74</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>22</v>
+        <v>73</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>44</v>
+        <v>78</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>45</v>
+        <v>75</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>63</v>
+        <v>47</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>64</v>
+        <v>47</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="K14" s="0" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>73</v>
+        <v>108</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>22</v>
+        <v>116</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>74</v>
+        <v>117</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>22</v>
+        <v>118</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>30</v>
+        <v>62</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>75</v>
+        <v>62</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>63</v>
+        <v>47</v>
       </c>
       <c r="I15" s="0" t="s">
-        <v>64</v>
+        <v>47</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="K15" s="0" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>47</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>66</v>
+        <v>110</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>22</v>
+        <v>108</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>67</v>
+        <v>111</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>68</v>
+        <v>112</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>69</v>
+        <v>47</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>70</v>
+        <v>47</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>63</v>
+        <v>113</v>
       </c>
       <c r="I16" s="0" t="s">
-        <v>64</v>
+        <v>114</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>76</v>
+        <v>9</v>
       </c>
       <c r="K16" s="0" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>72</v>
+        <v>119</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>77</v>
+        <v>108</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>22</v>
+        <v>120</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>78</v>
+        <v>121</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>22</v>
+        <v>122</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>22</v>
+        <v>70</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>79</v>
+        <v>47</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>63</v>
+        <v>47</v>
       </c>
       <c r="I17" s="0" t="s">
-        <v>64</v>
+        <v>47</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="K17" s="0" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>47</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>80</v>
+        <v>108</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>22</v>
+        <v>116</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>81</v>
+        <v>123</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>22</v>
+        <v>124</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>82</v>
+        <v>68</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>75</v>
+        <v>125</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>63</v>
+        <v>47</v>
       </c>
       <c r="I18" s="0" t="s">
-        <v>64</v>
+        <v>47</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="K18" s="0" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>47</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>40</v>
+        <v>71</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>83</v>
+        <v>108</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>22</v>
+        <v>126</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>84</v>
+        <v>127</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>22</v>
+        <v>128</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>39</v>
+        <v>70</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>85</v>
+        <v>57</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>63</v>
+        <v>47</v>
       </c>
       <c r="I19" s="0" t="s">
-        <v>64</v>
+        <v>47</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="K19" s="0" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>47</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>66</v>
+        <v>110</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>22</v>
+        <v>108</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>67</v>
+        <v>111</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>68</v>
+        <v>112</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>69</v>
+        <v>47</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>70</v>
+        <v>47</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>63</v>
+        <v>113</v>
       </c>
       <c r="I20" s="0" t="s">
-        <v>64</v>
+        <v>114</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>86</v>
+        <v>9</v>
       </c>
       <c r="K20" s="0" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>72</v>
+        <v>129</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>51</v>
+        <v>108</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>22</v>
+        <v>69</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>52</v>
+        <v>67</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>22</v>
+        <v>66</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>53</v>
+        <v>70</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>54</v>
+        <v>68</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>63</v>
+        <v>47</v>
       </c>
       <c r="I21" s="0" t="s">
-        <v>64</v>
+        <v>47</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="K21" s="0" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>47</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>40</v>
+        <v>71</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>22</v>
+        <v>108</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>22</v>
+        <v>130</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>87</v>
+        <v>131</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>88</v>
+        <v>47</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>63</v>
+        <v>47</v>
       </c>
       <c r="I22" s="0" t="s">
-        <v>64</v>
+        <v>47</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="K22" s="0" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>47</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>89</v>
+        <v>108</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>22</v>
+        <v>132</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>90</v>
+        <v>133</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>22</v>
+        <v>134</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>22</v>
+        <v>68</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>91</v>
+        <v>47</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>63</v>
+        <v>47</v>
       </c>
       <c r="I23" s="0" t="s">
-        <v>64</v>
+        <v>47</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="K23" s="0" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>47</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>92</v>
+        <v>108</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>22</v>
+        <v>135</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>93</v>
+        <v>136</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>22</v>
+        <v>137</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>22</v>
+        <v>68</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>94</v>
+        <v>47</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>63</v>
+        <v>47</v>
       </c>
       <c r="I24" s="0" t="s">
-        <v>64</v>
+        <v>47</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="K24" s="0" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>47</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>22</v>
+        <v>108</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>22</v>
+        <v>138</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>95</v>
+        <v>139</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>96</v>
+        <v>47</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>63</v>
+        <v>47</v>
       </c>
       <c r="I25" s="0" t="s">
-        <v>64</v>
+        <v>47</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="K25" s="0" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>47</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>97</v>
+        <v>108</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>22</v>
+        <v>116</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>98</v>
+        <v>140</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>22</v>
+        <v>141</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>99</v>
+        <v>64</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>75</v>
+        <v>142</v>
       </c>
       <c r="H26" s="0" t="s">
-        <v>63</v>
+        <v>47</v>
       </c>
       <c r="I26" s="0" t="s">
-        <v>64</v>
+        <v>47</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="K26" s="0" t="s">
-        <v>33</v>
-[...589 lines deleted...]
-        <v>22</v>
+        <v>47</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:DL11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="138.606475830078" customWidth="1"/>
-[...32 lines deleted...]
-    <col min="34" max="34" width="13.0042209625244" customWidth="1"/>
+    <col min="1" max="1" width="138.731414794922" customWidth="1"/>
+    <col min="2" max="2" width="16.4682579040527" customWidth="1"/>
+    <col min="3" max="3" width="12.2438411712646" customWidth="1"/>
+    <col min="4" max="4" width="13.7846775054932" customWidth="1"/>
+    <col min="5" max="5" width="46.6056823730469" customWidth="1"/>
+    <col min="6" max="6" width="13.4709873199463" customWidth="1"/>
+    <col min="7" max="7" width="16.8507900238037" customWidth="1"/>
+    <col min="8" max="8" width="14.5682554244995" customWidth="1"/>
+    <col min="9" max="9" width="17.7794742584229" customWidth="1"/>
+    <col min="10" max="10" width="13.7222843170166" customWidth="1"/>
+    <col min="11" max="11" width="12.6890964508057" customWidth="1"/>
+    <col min="12" max="12" width="9.140625" customWidth="1"/>
+    <col min="13" max="13" width="11.2328100204468" customWidth="1"/>
+    <col min="14" max="14" width="13.7241458892822" customWidth="1"/>
+    <col min="15" max="15" width="12.3193073272705" customWidth="1"/>
+    <col min="16" max="16" width="13.6519184112549" customWidth="1"/>
+    <col min="17" max="17" width="14.0015459060669" customWidth="1"/>
+    <col min="18" max="18" width="9.62744140625" customWidth="1"/>
+    <col min="19" max="19" width="14.1586542129517" customWidth="1"/>
+    <col min="20" max="20" width="9.140625" customWidth="1"/>
+    <col min="21" max="21" width="12.3197755813599" customWidth="1"/>
+    <col min="22" max="22" width="11.0761251449585" customWidth="1"/>
+    <col min="23" max="23" width="23.2858848571777" customWidth="1"/>
+    <col min="24" max="24" width="26.8468170166016" customWidth="1"/>
+    <col min="25" max="25" width="23.4107551574707" customWidth="1"/>
+    <col min="26" max="26" width="21.9337024688721" customWidth="1"/>
+    <col min="27" max="27" width="24.5701885223389" customWidth="1"/>
+    <col min="28" max="28" width="15.4134759902954" customWidth="1"/>
+    <col min="29" max="29" width="24.3194923400879" customWidth="1"/>
+    <col min="30" max="30" width="13.4399175643921" customWidth="1"/>
+    <col min="31" max="31" width="11.9074773788452" customWidth="1"/>
+    <col min="32" max="32" width="27.1680431365967" customWidth="1"/>
+    <col min="33" max="33" width="16.4163856506348" customWidth="1"/>
+    <col min="34" max="34" width="30.2929039001465" customWidth="1"/>
     <col min="35" max="35" width="30.2929039001465" customWidth="1"/>
-    <col min="36" max="36" width="9.62744140625" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="52" max="52" width="16.639232635498" customWidth="1"/>
+    <col min="36" max="36" width="16.8935375213623" customWidth="1"/>
+    <col min="37" max="37" width="9.46847057342529" customWidth="1"/>
+    <col min="38" max="38" width="13.0042209625244" customWidth="1"/>
+    <col min="39" max="39" width="13.9987125396729" customWidth="1"/>
+    <col min="40" max="40" width="22.8609447479248" customWidth="1"/>
+    <col min="41" max="41" width="12.0073404312134" customWidth="1"/>
+    <col min="42" max="42" width="14.0951719284058" customWidth="1"/>
+    <col min="43" max="43" width="9.140625" customWidth="1"/>
+    <col min="44" max="44" width="9.140625" customWidth="1"/>
+    <col min="45" max="45" width="16.639232635498" customWidth="1"/>
+    <col min="46" max="46" width="19.1858921051025" customWidth="1"/>
+    <col min="47" max="47" width="16.8960285186768" customWidth="1"/>
+    <col min="48" max="48" width="14.4082813262939" customWidth="1"/>
+    <col min="49" max="49" width="15.9452333450317" customWidth="1"/>
+    <col min="50" max="50" width="16.1050109863281" customWidth="1"/>
+    <col min="51" max="51" width="12.477201461792" customWidth="1"/>
+    <col min="52" max="52" width="12.0075979232788" customWidth="1"/>
     <col min="53" max="53" width="9.140625" customWidth="1"/>
     <col min="54" max="54" width="9.140625" customWidth="1"/>
     <col min="55" max="55" width="9.140625" customWidth="1"/>
     <col min="56" max="56" width="9.140625" customWidth="1"/>
     <col min="57" max="57" width="9.140625" customWidth="1"/>
     <col min="58" max="58" width="9.140625" customWidth="1"/>
     <col min="59" max="59" width="9.140625" customWidth="1"/>
     <col min="60" max="60" width="9.140625" customWidth="1"/>
     <col min="61" max="61" width="9.140625" customWidth="1"/>
     <col min="62" max="62" width="9.140625" customWidth="1"/>
     <col min="63" max="63" width="9.140625" customWidth="1"/>
     <col min="64" max="64" width="9.140625" customWidth="1"/>
     <col min="65" max="65" width="9.140625" customWidth="1"/>
     <col min="66" max="66" width="9.140625" customWidth="1"/>
     <col min="67" max="67" width="9.140625" customWidth="1"/>
     <col min="68" max="68" width="9.140625" customWidth="1"/>
     <col min="69" max="69" width="9.140625" customWidth="1"/>
     <col min="70" max="70" width="9.140625" customWidth="1"/>
     <col min="71" max="71" width="9.140625" customWidth="1"/>
     <col min="72" max="72" width="9.140625" customWidth="1"/>
     <col min="73" max="73" width="9.140625" customWidth="1"/>
     <col min="74" max="74" width="9.140625" customWidth="1"/>
     <col min="75" max="75" width="9.140625" customWidth="1"/>
     <col min="76" max="76" width="9.140625" customWidth="1"/>
     <col min="77" max="77" width="9.140625" customWidth="1"/>
@@ -2788,78 +2749,78 @@
       <c r="Q10" s="1" t="s">
         <v>159</v>
       </c>
       <c r="R10" s="1" t="s">
         <v>160</v>
       </c>
       <c r="S10" s="1" t="s">
         <v>161</v>
       </c>
       <c r="T10" s="1" t="s">
         <v>162</v>
       </c>
       <c r="U10" s="1" t="s">
         <v>163</v>
       </c>
       <c r="V10" s="1" t="s">
         <v>164</v>
       </c>
       <c r="W10" s="1" t="s">
         <v>165</v>
       </c>
       <c r="X10" s="1" t="s">
         <v>166</v>
       </c>
       <c r="Y10" s="1" t="s">
-        <v>100</v>
+        <v>167</v>
       </c>
       <c r="Z10" s="1" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="AA10" s="1" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="AB10" s="1" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="AC10" s="1" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="AD10" s="1" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="AE10" s="1" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="AF10" s="1" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="AG10" s="1" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AH10" s="1" t="s">
-        <v>175</v>
+        <v>4</v>
       </c>
       <c r="AI10" s="1" t="s">
         <v>176</v>
       </c>
       <c r="AJ10" s="1" t="s">
         <v>177</v>
       </c>
       <c r="AK10" s="1" t="s">
         <v>178</v>
       </c>
       <c r="AL10" s="1" t="s">
         <v>179</v>
       </c>
       <c r="AM10" s="1" t="s">
         <v>180</v>
       </c>
       <c r="AN10" s="1" t="s">
         <v>181</v>
       </c>
       <c r="AO10" s="1" t="s">
         <v>182</v>
       </c>
       <c r="AP10" s="1" t="s">
         <v>183</v>
       </c>
@@ -2944,198 +2905,198 @@
       <c r="CW10" s="1"/>
       <c r="CX10" s="1"/>
       <c r="CY10" s="1"/>
       <c r="CZ10" s="1"/>
       <c r="DA10" s="1"/>
       <c r="DB10" s="1"/>
       <c r="DC10" s="1"/>
       <c r="DD10" s="1"/>
       <c r="DE10" s="1"/>
       <c r="DF10" s="1"/>
       <c r="DG10" s="1"/>
       <c r="DH10" s="1"/>
       <c r="DI10" s="1"/>
       <c r="DJ10" s="1"/>
       <c r="DK10" s="1"/>
       <c r="DL10" s="1"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>194</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>195</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="E11" s="0" t="s">
+        <v>198</v>
+      </c>
+      <c r="F11" s="0" t="s">
         <v>197</v>
       </c>
-      <c r="F11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>194</v>
+        <v>199</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
       <c r="K11" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="L11" s="0" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="M11" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="N11" s="0" t="s">
-        <v>194</v>
+        <v>201</v>
       </c>
       <c r="O11" s="0" t="s">
-        <v>200</v>
+        <v>197</v>
       </c>
       <c r="P11" s="0" t="s">
-        <v>194</v>
+        <v>202</v>
       </c>
       <c r="Q11" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="R11" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="S11" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="T11" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="U11" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="V11" s="0" t="s">
-        <v>53</v>
+        <v>197</v>
       </c>
       <c r="W11" s="0" t="s">
-        <v>194</v>
+        <v>203</v>
       </c>
       <c r="X11" s="0" t="s">
-        <v>201</v>
+        <v>197</v>
       </c>
       <c r="Y11" s="0" t="s">
-        <v>72</v>
+        <v>197</v>
       </c>
       <c r="Z11" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="AA11" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="AB11" s="0" t="s">
-        <v>202</v>
+        <v>197</v>
       </c>
       <c r="AC11" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="AD11" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="AE11" s="0" t="s">
-        <v>194</v>
+        <v>205</v>
       </c>
       <c r="AF11" s="0" t="s">
-        <v>30</v>
+        <v>197</v>
       </c>
       <c r="AG11" s="0" t="s">
-        <v>204</v>
+        <v>197</v>
       </c>
       <c r="AH11" s="0" t="s">
-        <v>69</v>
+        <v>9</v>
       </c>
       <c r="AI11" s="0" t="s">
-        <v>72</v>
+        <v>9</v>
       </c>
       <c r="AJ11" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="AK11" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="AL11" s="0" t="s">
-        <v>194</v>
+        <v>114</v>
       </c>
       <c r="AM11" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="AN11" s="0" t="s">
-        <v>204</v>
+        <v>197</v>
       </c>
       <c r="AO11" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="AP11" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="AQ11" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="AR11" s="0" t="s">
-        <v>205</v>
+        <v>197</v>
       </c>
       <c r="AS11" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="AT11" s="0" t="s">
         <v>206</v>
       </c>
-      <c r="AT11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AU11" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="AV11" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="AW11" s="0" t="s">
         <v>207</v>
       </c>
-      <c r="AV11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="AW11" s="0" t="s">
+      <c r="AX11" s="0" t="s">
         <v>208</v>
       </c>
-      <c r="AX11" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AY11" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="AZ11" s="0" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>194</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=EPPlusLicense.txt>This workbook was created with the EPPlus library, licensed to South African National Biodiversity Institute under the Polyform Noncommercial license, see https://polyformproject.org/licenses/noncommercial/1.0.0
 For more information about EPPlus, see https://epplussoftware.com/
 
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>EPPlus</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:keywords>EPPlus noncommercial use</cp:keywords>
   <dc:description>This workbook has been created with EPPlus licensed to South African National Biodiversity Institute under The Polyform Noncommercial License: See https://polyformproject.org/licenses/noncommercial/1.0.0</dc:description>
   <dc:creator>South African National Biodiversity Institute</dc:creator>
 </cp:coreProperties>