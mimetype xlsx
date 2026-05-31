--- v0 (2026-04-06)
+++ v1 (2026-05-31)
@@ -1,981 +1,760 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet3.xml"/>
-  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet4.xml"/>
-  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet5.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="text/plain" PartName="/EPPlusLicense.txt"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="BOTANICALRECORDS" sheetId="1" r:id="rId1"/>
+    <sheet name="TAXONDESCRIPTIONS" sheetId="1" r:id="rId1"/>
     <sheet name="SPECIMENBARCODE" sheetId="2" r:id="rId3"/>
-    <sheet name="TAXONDESCRIPTIONS" sheetId="3" r:id="rId4"/>
-[...1 lines deleted...]
-    <sheet name="TAXON" sheetId="5" r:id="rId6"/>
+    <sheet name="TAXON" sheetId="3" r:id="rId4"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="279" uniqueCount="279">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="207" uniqueCount="207">
   <si>
     <t>Biodiversity Advisor Search Results</t>
   </si>
   <si>
-    <t xml:space="preserve">Downloaded from Biodiversity Advisor (https://biodiversityadvisor.sanbi.org)  [Accessed (please insert date of download 4/6/2026 6:12:15 AM.</t>
+    <t xml:space="preserve">Downloaded from Biodiversity Advisor (https://biodiversityadvisor.sanbi.org)  [Accessed (please insert date of download 5/31/2026 8:36:23 PM.</t>
   </si>
   <si>
     <t>Acknowledgement and attribution</t>
   </si>
   <si>
     <t>South African National Biodiversity Institute. 2023. Available: https://biodiversityadvisor.sanbi.org</t>
   </si>
   <si>
-    <t>ELEVATION</t>
-[...2 lines deleted...]
-    <t>CULTIVATED</t>
+    <t>CALCFULLNAME</t>
+  </si>
+  <si>
+    <t>TEXTTITLE</t>
+  </si>
+  <si>
+    <t>TAXONTEXT</t>
+  </si>
+  <si>
+    <t>BIBLIO</t>
+  </si>
+  <si>
+    <t>COMMENTS</t>
+  </si>
+  <si>
+    <t>Salvia dolomitica Codd</t>
+  </si>
+  <si>
+    <t>Distribution</t>
+  </si>
+  <si>
+    <t>Restricted to the eastern and north-eastern Transvaal.</t>
+  </si>
+  <si>
+    <t>Codd, LEW. 1985. Lamiaceae: 14. Salvia. In: OA Leistner (ed.). Fl. S. Africa 28(4): 79-102. Botanical Research Institute, Department of Agriculture and Water Supply, Pretoria. [http://www.biodiversitylibrary.org/item/209555#page/9/mode/1up] [CC BY]</t>
+  </si>
+  <si>
+    <t>e-Fl; PS</t>
+  </si>
+  <si>
+    <t>Habitat</t>
+  </si>
+  <si>
+    <t>Usually on dolomitic outcrops.</t>
+  </si>
+  <si>
+    <t>Morphology</t>
+  </si>
+  <si>
+    <t>Shrub 1-2 m tall, branched from the base; stems terete, ascending, densely covered with a short whitish crisped tomentum. Leaves petiolate; blade simple, elliptic to obovate, 25-50(-65) x 12-20(-30) mm, densely greyish appressed tomentose on both surfaces, reticulate beneath and gland-dotted, apex obtuse, base obtuse to cuneate, margin entire. Inflorescence compact, of several 2-flowered verticils. Calyx broadly campanulate, often purple-tinged, glandular hirsute, enlarging to 25 mm long in fruit. Corolla light pink or lilac with cream or yellow markings on the lower lip, 20-28 mm long; tube c. 10 mm long; upper lip falcate, 10-14 mm long; lower lip 12-18 mm long.</t>
+  </si>
+  <si>
+    <t>SpecCit</t>
+  </si>
+  <si>
+    <t>Codd 10400; Codd &amp; De Winter 3089; Maguire 2531.</t>
   </si>
   <si>
     <t>MUSEUMCODE</t>
   </si>
   <si>
-    <t>LOCALITYNOTES</t>
+    <t>SPECIMENCATEGORY</t>
+  </si>
+  <si>
+    <t>COLLECTORS</t>
+  </si>
+  <si>
+    <t>FIELDNUMBER</t>
   </si>
   <si>
     <t>COLLECTIONYEAR</t>
   </si>
   <si>
-    <t>LLRESOLUTION</t>
-[...14 lines deleted...]
-    <t>COLLECTORSCODE</t>
+    <t>COLLECTIONMONTH</t>
   </si>
   <si>
     <t>COLLECTIONDAY</t>
   </si>
   <si>
-    <t>COLLECTORS</t>
-[...14 lines deleted...]
-    <t>LONGITUDE</t>
+    <t>TYPECATEGORY</t>
+  </si>
+  <si>
+    <t>TYPETAXSTATUS</t>
+  </si>
+  <si>
+    <t>TYPECALCFULLNAME</t>
+  </si>
+  <si>
+    <t>IMAGEURL</t>
+  </si>
+  <si>
+    <t>SYN_SPECIESID</t>
+  </si>
+  <si>
+    <t>PRE</t>
+  </si>
+  <si>
+    <t>Herbarium voucher</t>
+  </si>
+  <si>
+    <t>Codd, LEW</t>
+  </si>
+  <si>
+    <t>3089</t>
+  </si>
+  <si>
+    <t>1947</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>14</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>False</t>
-[...35 lines deleted...]
-    <t>PIETERSBURG DIST.; WOLKBERG; 12 MI. SE. OF BOYNE ON RD. TO ASHMOLE DALES</t>
+    <t>Masia, ND</t>
+  </si>
+  <si>
+    <t>9588</t>
+  </si>
+  <si>
+    <t>2020</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>10400</t>
   </si>
   <si>
     <t>1963</t>
   </si>
   <si>
-    <t>10400</t>
-[...1 lines deleted...]
-  <si>
     <t>19</t>
   </si>
   <si>
-    <t>12</t>
-[...5 lines deleted...]
-    <t>Pilgrims Rest turnoff along Ohrigstad to Lydenburg Road.</t>
+    <t>NBG</t>
+  </si>
+  <si>
+    <t>Maguire, B</t>
+  </si>
+  <si>
+    <t>2531</t>
+  </si>
+  <si>
+    <t>1953</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>Paratype</t>
+  </si>
+  <si>
+    <t>acc</t>
+  </si>
+  <si>
+    <t>Lotter, MC</t>
+  </si>
+  <si>
+    <t>404</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
-    <t>404</t>
-[...5 lines deleted...]
-    <t>Shale.</t>
+    <t>9</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>Lotter, MC</t>
-[...14 lines deleted...]
-    <t>POTGIETERSRUST DIST.; MAKAPAN VALLEY</t>
+    <t>917</t>
   </si>
   <si>
     <t>1951</t>
   </si>
   <si>
-    <t>917</t>
-[...7 lines deleted...]
-  <si>
     <t>7</t>
   </si>
   <si>
-    <t>29.125</t>
+    <t>Du Toit, GJ</t>
+  </si>
+  <si>
+    <t>2084</t>
   </si>
   <si>
     <t>1991</t>
   </si>
   <si>
-    <t>2084</t>
-[...2 lines deleted...]
-    <t>-24.375</t>
+    <t>8</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>Du Toit, GJ</t>
-[...5 lines deleted...]
-    <t>ZEBEDIELA; BEWAARKLOOF; 18 KM FROM MAIN PIETERSBURG - TZANEEN ROAD AT BOYNE TO WOLKBERG EST. 1 KM FROSCHFA</t>
+    <t>Brusse, FA</t>
+  </si>
+  <si>
+    <t>5610</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
-    <t>5610</t>
-[...5 lines deleted...]
-    <t>PILGRIMS REST</t>
+    <t>Rogers, FA</t>
+  </si>
+  <si>
+    <t>TRV 20323</t>
   </si>
   <si>
     <t>1919</t>
   </si>
   <si>
-    <t>TRV 20323</t>
-[...17 lines deleted...]
-    <t>WOLKBERG</t>
+    <t>Gerstner, J</t>
+  </si>
+  <si>
+    <t>5604</t>
   </si>
   <si>
     <t>1945</t>
   </si>
   <si>
-    <t>5604</t>
-[...7 lines deleted...]
-  <si>
     <t>11</t>
   </si>
   <si>
+    <t>GHPG$</t>
+  </si>
+  <si>
+    <t>Floors, L</t>
+  </si>
+  <si>
+    <t>2010</t>
+  </si>
+  <si>
+    <t>Thompson, SC</t>
+  </si>
+  <si>
+    <t>PRE 31981</t>
+  </si>
+  <si>
+    <t>Liebenberg, LCC</t>
+  </si>
+  <si>
+    <t>6114</t>
+  </si>
+  <si>
+    <t>1955</t>
+  </si>
+  <si>
+    <t>De Winter, B</t>
+  </si>
+  <si>
+    <t>5083</t>
+  </si>
+  <si>
+    <t>1957</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>23101</t>
+  </si>
+  <si>
+    <t>8848</t>
+  </si>
+  <si>
+    <t>Holotype</t>
+  </si>
+  <si>
+    <t>https://seis.sanbi.org.za/anura/default/asset.do?preview=260709</t>
+  </si>
+  <si>
+    <t>Bester, SP</t>
+  </si>
+  <si>
+    <t>11609</t>
+  </si>
+  <si>
+    <t>2013</t>
+  </si>
+  <si>
+    <t>Etsanala, N</t>
+  </si>
+  <si>
+    <t>2015</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>Jacobsen, NHG</t>
+  </si>
+  <si>
+    <t>2955</t>
+  </si>
+  <si>
+    <t>1973</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>Story, R</t>
+  </si>
+  <si>
+    <t>4001</t>
+  </si>
+  <si>
+    <t>1950</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>1814</t>
+  </si>
+  <si>
+    <t>1971</t>
+  </si>
+  <si>
+    <t>Agric. Coll. Potchefstroom</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>PRE 31980</t>
+  </si>
+  <si>
+    <t>Edwards, TJ</t>
+  </si>
+  <si>
+    <t>1475</t>
+  </si>
+  <si>
+    <t>1996</t>
+  </si>
+  <si>
+    <t>McMurtry, DM</t>
+  </si>
+  <si>
+    <t>4185</t>
+  </si>
+  <si>
+    <t>1980</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>Rauh, W</t>
+  </si>
+  <si>
+    <t>9658</t>
+  </si>
+  <si>
+    <t>Joubert, CE</t>
+  </si>
+  <si>
+    <t>1046</t>
+  </si>
+  <si>
+    <t>Stalmans, M</t>
+  </si>
+  <si>
+    <t>119</t>
+  </si>
+  <si>
+    <t>1984</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>Vahrmeijer, J(H)</t>
+  </si>
+  <si>
+    <t>2454</t>
+  </si>
+  <si>
+    <t>1974</t>
+  </si>
+  <si>
+    <t>Crundall, AH</t>
+  </si>
+  <si>
+    <t>PRE 31979</t>
+  </si>
+  <si>
+    <t>Ihlenfeldt, H-D</t>
+  </si>
+  <si>
+    <t>2304</t>
+  </si>
+  <si>
+    <t>1962</t>
+  </si>
+  <si>
+    <t>KINGDOM</t>
+  </si>
+  <si>
+    <t>SUBKINGDOM</t>
+  </si>
+  <si>
+    <t>PHYLUM</t>
+  </si>
+  <si>
+    <t>SUBPHYLUM</t>
+  </si>
+  <si>
+    <t>GROUPNAME</t>
+  </si>
+  <si>
+    <t>CLASSNAME</t>
+  </si>
+  <si>
+    <t>SUBCLASSNAME</t>
+  </si>
+  <si>
+    <t>ORDERNAME</t>
+  </si>
+  <si>
+    <t>SUBORDERNAME</t>
+  </si>
+  <si>
+    <t>FAMILY</t>
+  </si>
+  <si>
+    <t>SUBFAMILY</t>
+  </si>
+  <si>
+    <t>TRIBE</t>
+  </si>
+  <si>
+    <t>SUBTRIBE</t>
+  </si>
+  <si>
+    <t>GENUS</t>
+  </si>
+  <si>
+    <t>SUBGENUS</t>
+  </si>
+  <si>
+    <t>SPECIES</t>
+  </si>
+  <si>
+    <t>SUBSPECIES</t>
+  </si>
+  <si>
+    <t>VARIETY</t>
+  </si>
+  <si>
+    <t>SUBVARIETY</t>
+  </si>
+  <si>
+    <t>FORMA</t>
+  </si>
+  <si>
+    <t>SUBFORMA</t>
+  </si>
+  <si>
+    <t>CULTIVAR</t>
+  </si>
+  <si>
+    <t>SPECIESAUTHORNAME</t>
+  </si>
+  <si>
+    <t>SUBSPECIESAUTHORNAME</t>
+  </si>
+  <si>
+    <t>VARIETYAUTHORNAME</t>
+  </si>
+  <si>
+    <t>FORMAAUTHORNAME</t>
+  </si>
+  <si>
+    <t>CULTIVARAUTHORNAME</t>
+  </si>
+  <si>
+    <t>NAMESTRING</t>
+  </si>
+  <si>
+    <t>PROTOLOGUECITATION</t>
+  </si>
+  <si>
+    <t>HABIT</t>
+  </si>
+  <si>
+    <t>LIFECYCLE</t>
+  </si>
+  <si>
+    <t>LIFEFORMCLASSIFICATION</t>
+  </si>
+  <si>
+    <t>PLANTHEIGHT</t>
+  </si>
+  <si>
+    <t>CALCACCEPTEDNAME</t>
+  </si>
+  <si>
+    <t>GENUSHYBRID</t>
+  </si>
+  <si>
+    <t>INVALID</t>
+  </si>
+  <si>
+    <t>TAXSTATUS</t>
+  </si>
+  <si>
+    <t>LEGITIMACY</t>
+  </si>
+  <si>
+    <t>NOMENCLATURENOTE</t>
+  </si>
+  <si>
+    <t>TYPENOTE</t>
+  </si>
+  <si>
+    <t>ETYMOLOGY</t>
+  </si>
+  <si>
+    <t>TOPS</t>
+  </si>
+  <si>
+    <t>IUCN</t>
+  </si>
+  <si>
+    <t>IUCNCRITERIA</t>
+  </si>
+  <si>
+    <t>OLDSPECIESCODE</t>
+  </si>
+  <si>
+    <t>FLOWERSTART</t>
+  </si>
+  <si>
+    <t>FLOWEREND</t>
+  </si>
+  <si>
+    <t>MINALTITUDE</t>
+  </si>
+  <si>
+    <t>MAXALTITUDE</t>
+  </si>
+  <si>
+    <t>SPNUMBER</t>
+  </si>
+  <si>
+    <t>HASIMAGE</t>
+  </si>
+  <si>
+    <t>Plantae</t>
+  </si>
+  <si>
+    <t>Phanerogamae</t>
+  </si>
+  <si>
+    <t>Anthophyta</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> </t>
+  </si>
+  <si>
+    <t>Flowering plants: dicots (Dicotyledons: eudicots)</t>
+  </si>
+  <si>
+    <t>Lamiales</t>
+  </si>
+  <si>
+    <t>Lamiaceae</t>
+  </si>
+  <si>
+    <t>Nepetoideae</t>
+  </si>
+  <si>
+    <t>Mentheae</t>
+  </si>
+  <si>
+    <t>Salviinae</t>
+  </si>
+  <si>
+    <t>Salvia</t>
+  </si>
+  <si>
+    <t>dolomitica</t>
+  </si>
+  <si>
+    <t>Codd</t>
+  </si>
+  <si>
+    <t>Shrub</t>
+  </si>
+  <si>
+    <t>Perennial</t>
+  </si>
+  <si>
+    <t>39497</t>
+  </si>
+  <si>
+    <t>1000</t>
+  </si>
+  <si>
+    <t>1900</t>
+  </si>
+  <si>
     <t>True</t>
-  </si>
-[...584 lines deleted...]
-    <t>Lamiaceae</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:CD35"/>
+  <dimension ref="A1:BQ14"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="137.467910766602" customWidth="1"/>
-[...16 lines deleted...]
-    <col min="18" max="18" width="15.2131252288818" customWidth="1"/>
+    <col min="1" max="1" width="138.606475830078" customWidth="1"/>
+    <col min="2" max="2" width="12.666654586792" customWidth="1"/>
+    <col min="3" max="3" width="256" customWidth="1"/>
+    <col min="4" max="4" width="245.254837036133" customWidth="1"/>
+    <col min="5" max="5" width="12.9443483352661" customWidth="1"/>
+    <col min="6" max="6" width="9.140625" customWidth="1"/>
+    <col min="7" max="7" width="9.140625" customWidth="1"/>
+    <col min="8" max="8" width="9.140625" customWidth="1"/>
+    <col min="9" max="9" width="9.140625" customWidth="1"/>
+    <col min="10" max="10" width="9.140625" customWidth="1"/>
+    <col min="11" max="11" width="9.140625" customWidth="1"/>
+    <col min="12" max="12" width="9.140625" customWidth="1"/>
+    <col min="13" max="13" width="9.140625" customWidth="1"/>
+    <col min="14" max="14" width="9.140625" customWidth="1"/>
+    <col min="15" max="15" width="9.140625" customWidth="1"/>
+    <col min="16" max="16" width="9.140625" customWidth="1"/>
+    <col min="17" max="17" width="9.140625" customWidth="1"/>
+    <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
     <col min="27" max="27" width="9.140625" customWidth="1"/>
     <col min="28" max="28" width="9.140625" customWidth="1"/>
     <col min="29" max="29" width="9.140625" customWidth="1"/>
     <col min="30" max="30" width="9.140625" customWidth="1"/>
     <col min="31" max="31" width="9.140625" customWidth="1"/>
     <col min="32" max="32" width="9.140625" customWidth="1"/>
     <col min="33" max="33" width="9.140625" customWidth="1"/>
     <col min="34" max="34" width="9.140625" customWidth="1"/>
     <col min="35" max="35" width="9.140625" customWidth="1"/>
     <col min="36" max="36" width="9.140625" customWidth="1"/>
     <col min="37" max="37" width="9.140625" customWidth="1"/>
     <col min="38" max="38" width="9.140625" customWidth="1"/>
     <col min="39" max="39" width="9.140625" customWidth="1"/>
     <col min="40" max="40" width="9.140625" customWidth="1"/>
     <col min="41" max="41" width="9.140625" customWidth="1"/>
     <col min="42" max="42" width="9.140625" customWidth="1"/>
     <col min="43" max="43" width="9.140625" customWidth="1"/>
@@ -983,140 +762,101 @@
     <col min="45" max="45" width="9.140625" customWidth="1"/>
     <col min="46" max="46" width="9.140625" customWidth="1"/>
     <col min="47" max="47" width="9.140625" customWidth="1"/>
     <col min="48" max="48" width="9.140625" customWidth="1"/>
     <col min="49" max="49" width="9.140625" customWidth="1"/>
     <col min="50" max="50" width="9.140625" customWidth="1"/>
     <col min="51" max="51" width="9.140625" customWidth="1"/>
     <col min="52" max="52" width="9.140625" customWidth="1"/>
     <col min="53" max="53" width="9.140625" customWidth="1"/>
     <col min="54" max="54" width="9.140625" customWidth="1"/>
     <col min="55" max="55" width="9.140625" customWidth="1"/>
     <col min="56" max="56" width="9.140625" customWidth="1"/>
     <col min="57" max="57" width="9.140625" customWidth="1"/>
     <col min="58" max="58" width="9.140625" customWidth="1"/>
     <col min="59" max="59" width="9.140625" customWidth="1"/>
     <col min="60" max="60" width="9.140625" customWidth="1"/>
     <col min="61" max="61" width="9.140625" customWidth="1"/>
     <col min="62" max="62" width="9.140625" customWidth="1"/>
     <col min="63" max="63" width="9.140625" customWidth="1"/>
     <col min="64" max="64" width="9.140625" customWidth="1"/>
     <col min="65" max="65" width="9.140625" customWidth="1"/>
     <col min="66" max="66" width="9.140625" customWidth="1"/>
     <col min="67" max="67" width="9.140625" customWidth="1"/>
     <col min="68" max="68" width="9.140625" customWidth="1"/>
     <col min="69" max="69" width="9.140625" customWidth="1"/>
-    <col min="70" max="70" width="9.140625" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="82" max="82" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E10" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="F10" s="1" t="s">
-[...37 lines deleted...]
-      </c>
+      <c r="F10" s="1"/>
+      <c r="G10" s="1"/>
+      <c r="H10" s="1"/>
+      <c r="I10" s="1"/>
+      <c r="J10" s="1"/>
+      <c r="K10" s="1"/>
+      <c r="L10" s="1"/>
+      <c r="M10" s="1"/>
+      <c r="N10" s="1"/>
+      <c r="O10" s="1"/>
+      <c r="P10" s="1"/>
+      <c r="Q10" s="1"/>
+      <c r="R10" s="1"/>
       <c r="S10" s="1"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
       <c r="X10" s="1"/>
       <c r="Y10" s="1"/>
       <c r="Z10" s="1"/>
       <c r="AA10" s="1"/>
       <c r="AB10" s="1"/>
       <c r="AC10" s="1"/>
       <c r="AD10" s="1"/>
       <c r="AE10" s="1"/>
       <c r="AF10" s="1"/>
       <c r="AG10" s="1"/>
       <c r="AH10" s="1"/>
       <c r="AI10" s="1"/>
       <c r="AJ10" s="1"/>
       <c r="AK10" s="1"/>
       <c r="AL10" s="1"/>
       <c r="AM10" s="1"/>
       <c r="AN10" s="1"/>
       <c r="AO10" s="1"/>
       <c r="AP10" s="1"/>
       <c r="AQ10" s="1"/>
@@ -1124,1489 +864,144 @@
       <c r="AS10" s="1"/>
       <c r="AT10" s="1"/>
       <c r="AU10" s="1"/>
       <c r="AV10" s="1"/>
       <c r="AW10" s="1"/>
       <c r="AX10" s="1"/>
       <c r="AY10" s="1"/>
       <c r="AZ10" s="1"/>
       <c r="BA10" s="1"/>
       <c r="BB10" s="1"/>
       <c r="BC10" s="1"/>
       <c r="BD10" s="1"/>
       <c r="BE10" s="1"/>
       <c r="BF10" s="1"/>
       <c r="BG10" s="1"/>
       <c r="BH10" s="1"/>
       <c r="BI10" s="1"/>
       <c r="BJ10" s="1"/>
       <c r="BK10" s="1"/>
       <c r="BL10" s="1"/>
       <c r="BM10" s="1"/>
       <c r="BN10" s="1"/>
       <c r="BO10" s="1"/>
       <c r="BP10" s="1"/>
       <c r="BQ10" s="1"/>
-      <c r="BR10" s="1"/>
-[...11 lines deleted...]
-      <c r="CD10" s="1"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>26</v>
-[...38 lines deleted...]
-        <v>34</v>
+        <v>13</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>36</v>
-[...38 lines deleted...]
-        <v>40</v>
+        <v>13</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>41</v>
+        <v>12</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>42</v>
-[...38 lines deleted...]
-        <v>51</v>
+        <v>13</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>52</v>
+        <v>12</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>53</v>
-[...1214 lines deleted...]
-        <v>73</v>
+        <v>13</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:BX47"/>
+  <dimension ref="A1:BX48"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="137.467910766602" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="16.8503913879395" customWidth="1"/>
+    <col min="1" max="1" width="138.606475830078" customWidth="1"/>
+    <col min="2" max="2" width="21.9820461273193" customWidth="1"/>
+    <col min="3" max="3" width="25.4812927246094" customWidth="1"/>
     <col min="4" max="4" width="16.4186573028564" customWidth="1"/>
-    <col min="5" max="5" width="17.5667171478271" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="12" max="12" width="22.6484527587891" customWidth="1"/>
+    <col min="5" max="5" width="18.9249477386475" customWidth="1"/>
+    <col min="6" max="6" width="21.1659736633301" customWidth="1"/>
+    <col min="7" max="7" width="17.8236141204834" customWidth="1"/>
+    <col min="8" max="8" width="16.8503913879395" customWidth="1"/>
+    <col min="9" max="9" width="17.5667171478271" customWidth="1"/>
+    <col min="10" max="10" width="22.6484527587891" customWidth="1"/>
+    <col min="11" max="11" width="63.0541000366211" customWidth="1"/>
+    <col min="12" max="12" width="17.1655139923096" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
     <col min="27" max="27" width="9.140625" customWidth="1"/>
     <col min="28" max="28" width="9.140625" customWidth="1"/>
     <col min="29" max="29" width="9.140625" customWidth="1"/>
     <col min="30" max="30" width="9.140625" customWidth="1"/>
     <col min="31" max="31" width="9.140625" customWidth="1"/>
     <col min="32" max="32" width="9.140625" customWidth="1"/>
     <col min="33" max="33" width="9.140625" customWidth="1"/>
     <col min="34" max="34" width="9.140625" customWidth="1"/>
     <col min="35" max="35" width="9.140625" customWidth="1"/>
     <col min="36" max="36" width="9.140625" customWidth="1"/>
     <col min="37" max="37" width="9.140625" customWidth="1"/>
@@ -2651,84 +1046,84 @@
     <col min="76" max="76" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="s">
-        <v>6</v>
+        <v>20</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>153</v>
+        <v>22</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>154</v>
+        <v>24</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>155</v>
+        <v>27</v>
       </c>
       <c r="I10" s="1" t="s">
-        <v>156</v>
+        <v>28</v>
       </c>
       <c r="J10" s="1" t="s">
-        <v>157</v>
+        <v>29</v>
       </c>
       <c r="K10" s="1" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="L10" s="1" t="s">
-        <v>158</v>
+        <v>31</v>
       </c>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
       <c r="P10" s="1"/>
       <c r="Q10" s="1"/>
       <c r="R10" s="1"/>
       <c r="S10" s="1"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
       <c r="X10" s="1"/>
       <c r="Y10" s="1"/>
       <c r="Z10" s="1"/>
       <c r="AA10" s="1"/>
       <c r="AB10" s="1"/>
       <c r="AC10" s="1"/>
       <c r="AD10" s="1"/>
       <c r="AE10" s="1"/>
       <c r="AF10" s="1"/>
       <c r="AG10" s="1"/>
       <c r="AH10" s="1"/>
       <c r="AI10" s="1"/>
       <c r="AJ10" s="1"/>
@@ -2753,2021 +1148,1443 @@
       <c r="BC10" s="1"/>
       <c r="BD10" s="1"/>
       <c r="BE10" s="1"/>
       <c r="BF10" s="1"/>
       <c r="BG10" s="1"/>
       <c r="BH10" s="1"/>
       <c r="BI10" s="1"/>
       <c r="BJ10" s="1"/>
       <c r="BK10" s="1"/>
       <c r="BL10" s="1"/>
       <c r="BM10" s="1"/>
       <c r="BN10" s="1"/>
       <c r="BO10" s="1"/>
       <c r="BP10" s="1"/>
       <c r="BQ10" s="1"/>
       <c r="BR10" s="1"/>
       <c r="BS10" s="1"/>
       <c r="BT10" s="1"/>
       <c r="BU10" s="1"/>
       <c r="BV10" s="1"/>
       <c r="BW10" s="1"/>
       <c r="BX10" s="1"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>159</v>
+        <v>39</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>160</v>
+        <v>39</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="K11" s="0" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>39</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>22</v>
+        <v>42</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>159</v>
+        <v>39</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>160</v>
+        <v>39</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="K12" s="0" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>161</v>
+        <v>32</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>74</v>
+        <v>33</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>162</v>
+        <v>34</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>75</v>
+        <v>45</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>163</v>
+        <v>46</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>56</v>
+        <v>47</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>159</v>
+        <v>39</v>
       </c>
       <c r="I13" s="0" t="s">
-        <v>160</v>
+        <v>39</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="K13" s="0" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>164</v>
+        <v>39</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>24</v>
+        <v>48</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>42</v>
+        <v>33</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>22</v>
+        <v>49</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>22</v>
+        <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>159</v>
+        <v>54</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>160</v>
+        <v>55</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="K14" s="0" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>39</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>161</v>
+        <v>32</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>53</v>
+        <v>33</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>162</v>
+        <v>56</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>163</v>
+        <v>58</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>159</v>
+        <v>39</v>
       </c>
       <c r="I15" s="0" t="s">
-        <v>160</v>
+        <v>39</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="K15" s="0" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>164</v>
+        <v>39</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>161</v>
+        <v>48</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>74</v>
+        <v>33</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>162</v>
+        <v>49</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>75</v>
+        <v>61</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>163</v>
+        <v>62</v>
       </c>
       <c r="F16" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="G16" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="H16" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="I16" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="G16" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J16" s="0" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="K16" s="0" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>164</v>
+        <v>39</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>24</v>
+        <v>48</v>
       </c>
       <c r="B17" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="C17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="D17" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="E17" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="F17" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="G17" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="C17" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D17" s="0" t="s">
+      <c r="H17" s="0" t="s">
         <v>54</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F17" s="0" t="s">
+      <c r="I17" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="G17" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J17" s="0" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="K17" s="0" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>39</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>161</v>
+        <v>32</v>
       </c>
       <c r="B18" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="C18" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="D18" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="G18" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="C18" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H18" s="0" t="s">
-        <v>159</v>
+        <v>39</v>
       </c>
       <c r="I18" s="0" t="s">
-        <v>160</v>
+        <v>39</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="K18" s="0" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>164</v>
+        <v>39</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>24</v>
+        <v>48</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>59</v>
+        <v>33</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>22</v>
+        <v>49</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>22</v>
+        <v>62</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>159</v>
+        <v>54</v>
       </c>
       <c r="I19" s="0" t="s">
-        <v>160</v>
+        <v>55</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="K19" s="0" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>39</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="B20" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="C20" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="D20" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>66</v>
       </c>
-      <c r="C20" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D20" s="0" t="s">
+      <c r="F20" s="0" t="s">
         <v>67</v>
-      </c>
-[...4 lines deleted...]
-        <v>49</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>159</v>
+        <v>39</v>
       </c>
       <c r="I20" s="0" t="s">
-        <v>160</v>
+        <v>39</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="K20" s="0" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>39</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="B21" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="C21" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="C21" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D21" s="0" t="s">
+      <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
-      <c r="E21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F21" s="0" t="s">
-        <v>22</v>
+        <v>63</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>72</v>
+        <v>59</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>159</v>
+        <v>39</v>
       </c>
       <c r="I21" s="0" t="s">
-        <v>160</v>
+        <v>39</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="K21" s="0" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>39</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="B22" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="C22" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="D22" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="C22" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F22" s="0" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>56</v>
+        <v>39</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>159</v>
+        <v>39</v>
       </c>
       <c r="I22" s="0" t="s">
-        <v>160</v>
+        <v>39</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="K22" s="0" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>39</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>78</v>
+        <v>33</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>22</v>
+        <v>49</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>79</v>
+        <v>50</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>22</v>
+        <v>51</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>81</v>
+        <v>53</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>159</v>
+        <v>39</v>
       </c>
       <c r="I23" s="0" t="s">
-        <v>160</v>
+        <v>39</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="K23" s="0" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>39</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>84</v>
+        <v>32</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>86</v>
+        <v>33</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>22</v>
+        <v>75</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>76</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>22</v>
+        <v>77</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>89</v>
+        <v>39</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>159</v>
+        <v>39</v>
       </c>
       <c r="I24" s="0" t="s">
-        <v>160</v>
+        <v>39</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="K24" s="0" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>39</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>24</v>
+        <v>79</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>74</v>
+        <v>33</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>22</v>
+        <v>80</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>94</v>
+        <v>78</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>22</v>
+        <v>81</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>39</v>
+        <v>78</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>95</v>
+        <v>44</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>159</v>
+        <v>39</v>
       </c>
       <c r="I25" s="0" t="s">
-        <v>160</v>
+        <v>39</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="K25" s="0" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>39</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>97</v>
+        <v>33</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>22</v>
+        <v>82</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>98</v>
+        <v>83</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>22</v>
+        <v>51</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>22</v>
+        <v>63</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>99</v>
+        <v>43</v>
       </c>
       <c r="H26" s="0" t="s">
-        <v>159</v>
+        <v>39</v>
       </c>
       <c r="I26" s="0" t="s">
-        <v>160</v>
+        <v>39</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="K26" s="0" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>39</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>165</v>
+        <v>33</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>22</v>
+        <v>84</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>166</v>
+        <v>85</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>22</v>
+        <v>86</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>167</v>
+        <v>39</v>
       </c>
       <c r="H27" s="0" t="s">
-        <v>159</v>
+        <v>39</v>
       </c>
       <c r="I27" s="0" t="s">
-        <v>160</v>
+        <v>39</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="K27" s="0" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>39</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>161</v>
+        <v>32</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>74</v>
+        <v>33</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>162</v>
+        <v>87</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>75</v>
+        <v>88</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>163</v>
+        <v>89</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>55</v>
+        <v>90</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>159</v>
+        <v>39</v>
       </c>
       <c r="I28" s="0" t="s">
-        <v>160</v>
+        <v>39</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="K28" s="0" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>164</v>
+        <v>39</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>24</v>
+        <v>48</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>22</v>
+        <v>49</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>101</v>
+        <v>50</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>22</v>
+        <v>51</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>72</v>
+        <v>53</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>159</v>
+        <v>54</v>
       </c>
       <c r="I29" s="0" t="s">
-        <v>160</v>
+        <v>55</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="K29" s="0" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>39</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>97</v>
+        <v>33</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>168</v>
+        <v>72</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>103</v>
+        <v>91</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>163</v>
+        <v>39</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>159</v>
+        <v>39</v>
       </c>
       <c r="I30" s="0" t="s">
-        <v>160</v>
+        <v>39</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>169</v>
+        <v>39</v>
       </c>
       <c r="K30" s="0" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>164</v>
+        <v>39</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>105</v>
+        <v>33</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>106</v>
+        <v>92</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>22</v>
+        <v>86</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>109</v>
+        <v>78</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>110</v>
+        <v>39</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>159</v>
+        <v>93</v>
       </c>
       <c r="I31" s="0" t="s">
-        <v>160</v>
+        <v>55</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="K31" s="0" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>94</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>161</v>
+        <v>32</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>170</v>
+        <v>33</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>22</v>
+        <v>95</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>57</v>
+        <v>96</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>22</v>
+        <v>97</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>49</v>
+        <v>37</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>171</v>
+        <v>90</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>159</v>
+        <v>39</v>
       </c>
       <c r="I32" s="0" t="s">
-        <v>160</v>
+        <v>39</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="K32" s="0" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>39</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>24</v>
+        <v>48</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>114</v>
+        <v>33</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>22</v>
+        <v>98</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>115</v>
+        <v>63</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>22</v>
+        <v>99</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>116</v>
+        <v>100</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>117</v>
+        <v>59</v>
       </c>
       <c r="H33" s="0" t="s">
-        <v>159</v>
+        <v>39</v>
       </c>
       <c r="I33" s="0" t="s">
-        <v>160</v>
+        <v>39</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="K33" s="0" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>39</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>119</v>
+        <v>33</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>22</v>
+        <v>101</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>120</v>
+        <v>102</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>22</v>
+        <v>103</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>121</v>
+        <v>67</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>122</v>
+        <v>104</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>159</v>
+        <v>39</v>
       </c>
       <c r="I34" s="0" t="s">
-        <v>160</v>
+        <v>39</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="K34" s="0" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>39</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>123</v>
+        <v>33</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>22</v>
+        <v>105</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>124</v>
+        <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>22</v>
+        <v>107</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>33</v>
+        <v>78</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>117</v>
+        <v>108</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>159</v>
+        <v>39</v>
       </c>
       <c r="I35" s="0" t="s">
-        <v>160</v>
+        <v>39</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="K35" s="0" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>39</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>22</v>
+        <v>101</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>172</v>
+        <v>109</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>22</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>22</v>
+        <v>78</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>173</v>
+        <v>37</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>159</v>
+        <v>39</v>
       </c>
       <c r="I36" s="0" t="s">
-        <v>160</v>
+        <v>39</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="K36" s="0" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>39</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>74</v>
+        <v>33</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>22</v>
+        <v>111</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>126</v>
+        <v>112</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>88</v>
+        <v>39</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>95</v>
+        <v>39</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>159</v>
+        <v>39</v>
       </c>
       <c r="I37" s="0" t="s">
-        <v>160</v>
+        <v>39</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="K37" s="0" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>39</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>174</v>
+        <v>33</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>22</v>
+        <v>82</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>175</v>
+        <v>113</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>22</v>
+        <v>51</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>22</v>
+        <v>90</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>176</v>
+        <v>44</v>
       </c>
       <c r="H38" s="0" t="s">
-        <v>159</v>
+        <v>39</v>
       </c>
       <c r="I38" s="0" t="s">
-        <v>160</v>
+        <v>39</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="K38" s="0" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>128</v>
+        <v>33</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>22</v>
+        <v>114</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>129</v>
+        <v>115</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>22</v>
+        <v>116</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>130</v>
+        <v>43</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>131</v>
+        <v>39</v>
       </c>
       <c r="H39" s="0" t="s">
-        <v>159</v>
+        <v>39</v>
       </c>
       <c r="I39" s="0" t="s">
-        <v>160</v>
+        <v>39</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="K39" s="0" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>39</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>22</v>
+        <v>117</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>177</v>
+        <v>118</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>22</v>
+        <v>119</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>57</v>
+        <v>78</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>178</v>
+        <v>120</v>
       </c>
       <c r="H40" s="0" t="s">
-        <v>159</v>
+        <v>39</v>
       </c>
       <c r="I40" s="0" t="s">
-        <v>160</v>
+        <v>39</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="K40" s="0" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>39</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>84</v>
+        <v>32</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>86</v>
+        <v>33</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>22</v>
+        <v>121</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>133</v>
+        <v>122</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>134</v>
+        <v>59</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>135</v>
+        <v>63</v>
       </c>
       <c r="H41" s="0" t="s">
-        <v>159</v>
+        <v>39</v>
       </c>
       <c r="I41" s="0" t="s">
-        <v>160</v>
+        <v>39</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="K41" s="0" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>39</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>161</v>
+        <v>79</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>53</v>
+        <v>33</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>162</v>
+        <v>123</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>54</v>
+        <v>124</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>163</v>
+        <v>81</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>55</v>
+        <v>67</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>56</v>
+        <v>100</v>
       </c>
       <c r="H42" s="0" t="s">
-        <v>159</v>
+        <v>39</v>
       </c>
       <c r="I42" s="0" t="s">
-        <v>160</v>
+        <v>39</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="K42" s="0" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>164</v>
+        <v>39</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>161</v>
+        <v>48</v>
       </c>
       <c r="B43" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="C43" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="D43" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="E43" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="F43" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="G43" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="C43" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D43" s="0" t="s">
+      <c r="H43" s="0" t="s">
         <v>54</v>
       </c>
-      <c r="E43" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F43" s="0" t="s">
+      <c r="I43" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="G43" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J43" s="0" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="K43" s="0" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>164</v>
+        <v>39</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>24</v>
+        <v>48</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>139</v>
+        <v>33</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>22</v>
+        <v>49</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>61</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>22</v>
+        <v>62</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>141</v>
+        <v>63</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>142</v>
+        <v>53</v>
       </c>
       <c r="H44" s="0" t="s">
-        <v>159</v>
+        <v>54</v>
       </c>
       <c r="I44" s="0" t="s">
-        <v>160</v>
+        <v>55</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="K44" s="0" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>39</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>143</v>
+        <v>33</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>22</v>
+        <v>125</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>144</v>
+        <v>126</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>22</v>
+        <v>127</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>141</v>
+        <v>67</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>145</v>
+        <v>128</v>
       </c>
       <c r="H45" s="0" t="s">
-        <v>159</v>
+        <v>39</v>
       </c>
       <c r="I45" s="0" t="s">
-        <v>160</v>
+        <v>39</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="K45" s="0" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>39</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>78</v>
+        <v>33</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>22</v>
+        <v>129</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>147</v>
+        <v>130</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>22</v>
+        <v>131</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>148</v>
+        <v>128</v>
       </c>
       <c r="H46" s="0" t="s">
-        <v>159</v>
+        <v>39</v>
       </c>
       <c r="I46" s="0" t="s">
-        <v>160</v>
+        <v>39</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="K46" s="0" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>39</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>150</v>
+        <v>33</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>22</v>
+        <v>132</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>151</v>
+        <v>133</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>22</v>
+        <v>77</v>
       </c>
       <c r="F47" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="G47" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="H47" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I47" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="J47" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="K47" s="0" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="B48" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="C48" s="0" t="s">
         <v>134</v>
       </c>
-      <c r="G47" s="0" t="s">
-[...15 lines deleted...]
-        <v>22</v>
+      <c r="D48" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="E48" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="F48" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="H48" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="I48" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="J48" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="K48" s="0" t="s">
+        <v>39</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:BQ14"/>
-[...500 lines deleted...]
-<worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:DL11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="137.467910766602" customWidth="1"/>
-[...32 lines deleted...]
-    <col min="34" max="34" width="13.0042209625244" customWidth="1"/>
+    <col min="1" max="1" width="138.606475830078" customWidth="1"/>
+    <col min="2" max="2" width="16.4682579040527" customWidth="1"/>
+    <col min="3" max="3" width="12.2438411712646" customWidth="1"/>
+    <col min="4" max="4" width="13.7846775054932" customWidth="1"/>
+    <col min="5" max="5" width="46.6056823730469" customWidth="1"/>
+    <col min="6" max="6" width="13.4709873199463" customWidth="1"/>
+    <col min="7" max="7" width="16.8507900238037" customWidth="1"/>
+    <col min="8" max="8" width="14.5682554244995" customWidth="1"/>
+    <col min="9" max="9" width="17.7794742584229" customWidth="1"/>
+    <col min="10" max="10" width="11.8927583694458" customWidth="1"/>
+    <col min="11" max="11" width="13.7213716506958" customWidth="1"/>
+    <col min="12" max="12" width="10.6951723098755" customWidth="1"/>
+    <col min="13" max="13" width="11.2328100204468" customWidth="1"/>
+    <col min="14" max="14" width="9.140625" customWidth="1"/>
+    <col min="15" max="15" width="12.3193073272705" customWidth="1"/>
+    <col min="16" max="16" width="11.4000043869019" customWidth="1"/>
+    <col min="17" max="17" width="14.0015459060669" customWidth="1"/>
+    <col min="18" max="18" width="9.62744140625" customWidth="1"/>
+    <col min="19" max="19" width="14.1586542129517" customWidth="1"/>
+    <col min="20" max="20" width="9.140625" customWidth="1"/>
+    <col min="21" max="21" width="12.3197755813599" customWidth="1"/>
+    <col min="22" max="22" width="11.0761251449585" customWidth="1"/>
+    <col min="23" max="23" width="23.2858848571777" customWidth="1"/>
+    <col min="24" max="24" width="26.8468170166016" customWidth="1"/>
+    <col min="25" max="25" width="23.4107551574707" customWidth="1"/>
+    <col min="26" max="26" width="21.9337024688721" customWidth="1"/>
+    <col min="27" max="27" width="24.5701885223389" customWidth="1"/>
+    <col min="28" max="28" width="15.4134759902954" customWidth="1"/>
+    <col min="29" max="29" width="24.3194923400879" customWidth="1"/>
+    <col min="30" max="30" width="9.140625" customWidth="1"/>
+    <col min="31" max="31" width="11.9074773788452" customWidth="1"/>
+    <col min="32" max="32" width="27.1680431365967" customWidth="1"/>
+    <col min="33" max="33" width="16.4163856506348" customWidth="1"/>
+    <col min="34" max="34" width="22.6484527587891" customWidth="1"/>
     <col min="35" max="35" width="22.6484527587891" customWidth="1"/>
-    <col min="36" max="36" width="9.62744140625" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="52" max="52" width="16.639232635498" customWidth="1"/>
+    <col min="36" max="36" width="16.8935375213623" customWidth="1"/>
+    <col min="37" max="37" width="9.46847057342529" customWidth="1"/>
+    <col min="38" max="38" width="13.0042209625244" customWidth="1"/>
+    <col min="39" max="39" width="13.9987125396729" customWidth="1"/>
+    <col min="40" max="40" width="22.8609447479248" customWidth="1"/>
+    <col min="41" max="41" width="12.0073404312134" customWidth="1"/>
+    <col min="42" max="42" width="14.0951719284058" customWidth="1"/>
+    <col min="43" max="43" width="9.140625" customWidth="1"/>
+    <col min="44" max="44" width="9.140625" customWidth="1"/>
+    <col min="45" max="45" width="16.639232635498" customWidth="1"/>
+    <col min="46" max="46" width="19.1858921051025" customWidth="1"/>
+    <col min="47" max="47" width="16.8960285186768" customWidth="1"/>
+    <col min="48" max="48" width="14.4082813262939" customWidth="1"/>
+    <col min="49" max="49" width="15.9452333450317" customWidth="1"/>
+    <col min="50" max="50" width="16.1050109863281" customWidth="1"/>
+    <col min="51" max="51" width="12.477201461792" customWidth="1"/>
+    <col min="52" max="52" width="12.0075979232788" customWidth="1"/>
     <col min="53" max="53" width="9.140625" customWidth="1"/>
     <col min="54" max="54" width="9.140625" customWidth="1"/>
     <col min="55" max="55" width="9.140625" customWidth="1"/>
     <col min="56" max="56" width="9.140625" customWidth="1"/>
     <col min="57" max="57" width="9.140625" customWidth="1"/>
     <col min="58" max="58" width="9.140625" customWidth="1"/>
     <col min="59" max="59" width="9.140625" customWidth="1"/>
     <col min="60" max="60" width="9.140625" customWidth="1"/>
     <col min="61" max="61" width="9.140625" customWidth="1"/>
     <col min="62" max="62" width="9.140625" customWidth="1"/>
     <col min="63" max="63" width="9.140625" customWidth="1"/>
     <col min="64" max="64" width="9.140625" customWidth="1"/>
     <col min="65" max="65" width="9.140625" customWidth="1"/>
     <col min="66" max="66" width="9.140625" customWidth="1"/>
     <col min="67" max="67" width="9.140625" customWidth="1"/>
     <col min="68" max="68" width="9.140625" customWidth="1"/>
     <col min="69" max="69" width="9.140625" customWidth="1"/>
     <col min="70" max="70" width="9.140625" customWidth="1"/>
     <col min="71" max="71" width="9.140625" customWidth="1"/>
     <col min="72" max="72" width="9.140625" customWidth="1"/>
     <col min="73" max="73" width="9.140625" customWidth="1"/>
     <col min="74" max="74" width="9.140625" customWidth="1"/>
     <col min="75" max="75" width="9.140625" customWidth="1"/>
     <col min="76" max="76" width="9.140625" customWidth="1"/>
     <col min="77" max="77" width="9.140625" customWidth="1"/>
@@ -4812,204 +2629,204 @@
     <col min="116" max="116" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>212</v>
+        <v>138</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>213</v>
+        <v>139</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>214</v>
+        <v>140</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>215</v>
+        <v>141</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>216</v>
+        <v>142</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>217</v>
+        <v>143</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>218</v>
+        <v>144</v>
       </c>
       <c r="I10" s="1" t="s">
-        <v>219</v>
+        <v>145</v>
       </c>
       <c r="J10" s="1" t="s">
-        <v>220</v>
+        <v>146</v>
       </c>
       <c r="K10" s="1" t="s">
-        <v>221</v>
+        <v>147</v>
       </c>
       <c r="L10" s="1" t="s">
-        <v>222</v>
+        <v>148</v>
       </c>
       <c r="M10" s="1" t="s">
-        <v>223</v>
+        <v>149</v>
       </c>
       <c r="N10" s="1" t="s">
-        <v>224</v>
+        <v>150</v>
       </c>
       <c r="O10" s="1" t="s">
-        <v>225</v>
+        <v>151</v>
       </c>
       <c r="P10" s="1" t="s">
-        <v>226</v>
+        <v>152</v>
       </c>
       <c r="Q10" s="1" t="s">
-        <v>227</v>
+        <v>153</v>
       </c>
       <c r="R10" s="1" t="s">
-        <v>228</v>
+        <v>154</v>
       </c>
       <c r="S10" s="1" t="s">
-        <v>229</v>
+        <v>155</v>
       </c>
       <c r="T10" s="1" t="s">
-        <v>230</v>
+        <v>156</v>
       </c>
       <c r="U10" s="1" t="s">
-        <v>231</v>
+        <v>157</v>
       </c>
       <c r="V10" s="1" t="s">
-        <v>232</v>
+        <v>158</v>
       </c>
       <c r="W10" s="1" t="s">
-        <v>233</v>
+        <v>159</v>
       </c>
       <c r="X10" s="1" t="s">
-        <v>234</v>
+        <v>160</v>
       </c>
       <c r="Y10" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="Z10" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="AA10" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="AB10" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="AC10" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="AD10" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="AE10" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="AF10" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="AG10" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="AH10" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="AI10" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="AJ10" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="AK10" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="AL10" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="AM10" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="AN10" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="AO10" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="AP10" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="AQ10" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="AR10" s="1" t="s">
         <v>179</v>
       </c>
-      <c r="Z10" s="1" t="s">
-[...55 lines deleted...]
-      </c>
       <c r="AS10" s="1" t="s">
-        <v>254</v>
+        <v>180</v>
       </c>
       <c r="AT10" s="1" t="s">
-        <v>255</v>
+        <v>181</v>
       </c>
       <c r="AU10" s="1" t="s">
-        <v>256</v>
+        <v>182</v>
       </c>
       <c r="AV10" s="1" t="s">
-        <v>257</v>
+        <v>183</v>
       </c>
       <c r="AW10" s="1" t="s">
-        <v>258</v>
+        <v>184</v>
       </c>
       <c r="AX10" s="1" t="s">
-        <v>259</v>
+        <v>185</v>
       </c>
       <c r="AY10" s="1" t="s">
-        <v>260</v>
+        <v>186</v>
       </c>
       <c r="AZ10" s="1" t="s">
-        <v>261</v>
+        <v>187</v>
       </c>
       <c r="BA10" s="1"/>
       <c r="BB10" s="1"/>
       <c r="BC10" s="1"/>
       <c r="BD10" s="1"/>
       <c r="BE10" s="1"/>
       <c r="BF10" s="1"/>
       <c r="BG10" s="1"/>
       <c r="BH10" s="1"/>
       <c r="BI10" s="1"/>
       <c r="BJ10" s="1"/>
       <c r="BK10" s="1"/>
       <c r="BL10" s="1"/>
       <c r="BM10" s="1"/>
       <c r="BN10" s="1"/>
       <c r="BO10" s="1"/>
       <c r="BP10" s="1"/>
       <c r="BQ10" s="1"/>
       <c r="BR10" s="1"/>
       <c r="BS10" s="1"/>
       <c r="BT10" s="1"/>
       <c r="BU10" s="1"/>
       <c r="BV10" s="1"/>
       <c r="BW10" s="1"/>
       <c r="BX10" s="1"/>
@@ -5034,204 +2851,204 @@
       <c r="CQ10" s="1"/>
       <c r="CR10" s="1"/>
       <c r="CS10" s="1"/>
       <c r="CT10" s="1"/>
       <c r="CU10" s="1"/>
       <c r="CV10" s="1"/>
       <c r="CW10" s="1"/>
       <c r="CX10" s="1"/>
       <c r="CY10" s="1"/>
       <c r="CZ10" s="1"/>
       <c r="DA10" s="1"/>
       <c r="DB10" s="1"/>
       <c r="DC10" s="1"/>
       <c r="DD10" s="1"/>
       <c r="DE10" s="1"/>
       <c r="DF10" s="1"/>
       <c r="DG10" s="1"/>
       <c r="DH10" s="1"/>
       <c r="DI10" s="1"/>
       <c r="DJ10" s="1"/>
       <c r="DK10" s="1"/>
       <c r="DL10" s="1"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>262</v>
+        <v>188</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>263</v>
+        <v>189</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>262</v>
+        <v>190</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>91</v>
+        <v>191</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>264</v>
+        <v>192</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>262</v>
+        <v>191</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>262</v>
+        <v>191</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>262</v>
+        <v>193</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>262</v>
+        <v>191</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>262</v>
+        <v>194</v>
       </c>
       <c r="K11" s="0" t="s">
-        <v>265</v>
+        <v>195</v>
       </c>
       <c r="L11" s="0" t="s">
-        <v>266</v>
+        <v>196</v>
       </c>
       <c r="M11" s="0" t="s">
-        <v>262</v>
+        <v>197</v>
       </c>
       <c r="N11" s="0" t="s">
-        <v>262</v>
+        <v>198</v>
       </c>
       <c r="O11" s="0" t="s">
-        <v>267</v>
+        <v>191</v>
       </c>
       <c r="P11" s="0" t="s">
-        <v>262</v>
+        <v>199</v>
       </c>
       <c r="Q11" s="0" t="s">
-        <v>268</v>
+        <v>191</v>
       </c>
       <c r="R11" s="0" t="s">
-        <v>262</v>
+        <v>191</v>
       </c>
       <c r="S11" s="0" t="s">
-        <v>262</v>
+        <v>191</v>
       </c>
       <c r="T11" s="0" t="s">
-        <v>262</v>
+        <v>191</v>
       </c>
       <c r="U11" s="0" t="s">
-        <v>262</v>
+        <v>191</v>
       </c>
       <c r="V11" s="0" t="s">
-        <v>262</v>
+        <v>191</v>
       </c>
       <c r="W11" s="0" t="s">
-        <v>262</v>
+        <v>200</v>
       </c>
       <c r="X11" s="0" t="s">
-        <v>269</v>
+        <v>191</v>
       </c>
       <c r="Y11" s="0" t="s">
-        <v>164</v>
+        <v>191</v>
       </c>
       <c r="Z11" s="0" t="s">
-        <v>262</v>
+        <v>191</v>
       </c>
       <c r="AA11" s="0" t="s">
-        <v>270</v>
+        <v>191</v>
       </c>
       <c r="AB11" s="0" t="s">
-        <v>271</v>
+        <v>191</v>
       </c>
       <c r="AC11" s="0" t="s">
-        <v>262</v>
+        <v>191</v>
       </c>
       <c r="AD11" s="0" t="s">
-        <v>83</v>
+        <v>201</v>
       </c>
       <c r="AE11" s="0" t="s">
-        <v>262</v>
+        <v>202</v>
       </c>
       <c r="AF11" s="0" t="s">
-        <v>262</v>
+        <v>191</v>
       </c>
       <c r="AG11" s="0" t="s">
-        <v>272</v>
+        <v>191</v>
       </c>
       <c r="AH11" s="0" t="s">
-        <v>163</v>
+        <v>9</v>
       </c>
       <c r="AI11" s="0" t="s">
-        <v>164</v>
+        <v>9</v>
       </c>
       <c r="AJ11" s="0" t="s">
-        <v>262</v>
+        <v>191</v>
       </c>
       <c r="AK11" s="0" t="s">
-        <v>262</v>
+        <v>191</v>
       </c>
       <c r="AL11" s="0" t="s">
-        <v>262</v>
+        <v>55</v>
       </c>
       <c r="AM11" s="0" t="s">
-        <v>273</v>
+        <v>191</v>
       </c>
       <c r="AN11" s="0" t="s">
-        <v>272</v>
+        <v>191</v>
       </c>
       <c r="AO11" s="0" t="s">
-        <v>262</v>
+        <v>191</v>
       </c>
       <c r="AP11" s="0" t="s">
-        <v>262</v>
+        <v>191</v>
       </c>
       <c r="AQ11" s="0" t="s">
-        <v>262</v>
+        <v>191</v>
       </c>
       <c r="AR11" s="0" t="s">
-        <v>274</v>
+        <v>191</v>
       </c>
       <c r="AS11" s="0" t="s">
-        <v>275</v>
+        <v>191</v>
       </c>
       <c r="AT11" s="0" t="s">
-        <v>262</v>
+        <v>203</v>
       </c>
       <c r="AU11" s="0" t="s">
-        <v>276</v>
+        <v>191</v>
       </c>
       <c r="AV11" s="0" t="s">
-        <v>262</v>
+        <v>191</v>
       </c>
       <c r="AW11" s="0" t="s">
-        <v>277</v>
+        <v>204</v>
       </c>
       <c r="AX11" s="0" t="s">
-        <v>262</v>
+        <v>205</v>
       </c>
       <c r="AY11" s="0" t="s">
-        <v>278</v>
+        <v>203</v>
       </c>
       <c r="AZ11" s="0" t="s">
-        <v>262</v>
+        <v>206</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=EPPlusLicense.txt>This workbook was created with the EPPlus library, licensed to South African National Biodiversity Institute under the Polyform Noncommercial license, see https://polyformproject.org/licenses/noncommercial/1.0.0
 For more information about EPPlus, see https://epplussoftware.com/
 
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>EPPlus</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:keywords>EPPlus noncommercial use</cp:keywords>
   <dc:description>This workbook has been created with EPPlus licensed to South African National Biodiversity Institute under The Polyform Noncommercial License: See https://polyformproject.org/licenses/noncommercial/1.0.0</dc:description>
   <dc:creator>South African National Biodiversity Institute</dc:creator>
 </cp:coreProperties>