--- v1 (2026-05-31)
+++ v2 (2026-08-13)
@@ -1,1007 +1,201 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
-  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet2.xml"/>
-  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet3.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="text/plain" PartName="/EPPlusLicense.txt"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="TAXONDESCRIPTIONS" sheetId="1" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="TAXON" sheetId="3" r:id="rId4"/>
+    <sheet name="TAXON" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="207" uniqueCount="207">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <si>
     <t>Biodiversity Advisor Search Results</t>
   </si>
   <si>
-    <t xml:space="preserve">Downloaded from Biodiversity Advisor (https://biodiversityadvisor.sanbi.org)  [Accessed (please insert date of download 5/31/2026 8:36:23 PM.</t>
+    <t xml:space="preserve">Downloaded from Biodiversity Advisor (https://biodiversityadvisor.sanbi.org)  [Accessed (please insert date of download 8/13/2026 6:59:24 PM.</t>
   </si>
   <si>
     <t>Acknowledgement and attribution</t>
   </si>
   <si>
     <t>South African National Biodiversity Institute. 2023. Available: https://biodiversityadvisor.sanbi.org</t>
   </si>
   <si>
-    <t>CALCFULLNAME</t>
-[...397 lines deleted...]
-  <si>
     <t>KINGDOM</t>
   </si>
   <si>
-    <t>SUBKINGDOM</t>
-[...1 lines deleted...]
-  <si>
     <t>PHYLUM</t>
   </si>
   <si>
-    <t>SUBPHYLUM</t>
-[...10 lines deleted...]
-  <si>
     <t>ORDERNAME</t>
   </si>
   <si>
-    <t>SUBORDERNAME</t>
-[...20 lines deleted...]
-    <t>SPECIES</t>
+    <t>FAMILYNAME</t>
+  </si>
+  <si>
+    <t>GENUSNAME</t>
+  </si>
+  <si>
+    <t>GENUSID</t>
+  </si>
+  <si>
+    <t>SPECIESNAME</t>
   </si>
   <si>
     <t>SUBSPECIES</t>
   </si>
   <si>
     <t>VARIETY</t>
   </si>
   <si>
-    <t>SUBVARIETY</t>
-[...1 lines deleted...]
-  <si>
     <t>FORMA</t>
   </si>
   <si>
-    <t>SUBFORMA</t>
-[...89 lines deleted...]
-    <t>HASIMAGE</t>
+    <t>TAXON_PATH</t>
   </si>
   <si>
     <t>Plantae</t>
   </si>
   <si>
-    <t>Phanerogamae</t>
-[...1 lines deleted...]
-  <si>
     <t>Anthophyta</t>
   </si>
   <si>
+    <t>Lamiales</t>
+  </si>
+  <si>
+    <t>Lamiaceae</t>
+  </si>
+  <si>
+    <t>Salvia</t>
+  </si>
+  <si>
+    <t>10AA8E81-C1BD-496B-9689-F09B5EE0A17E</t>
+  </si>
+  <si>
+    <t>dolomitica</t>
+  </si>
+  <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
-    <t>Flowering plants: dicots (Dicotyledons: eudicots)</t>
-[...41 lines deleted...]
-    <t>True</t>
+    <t>Plantae|Anthophyta|Lamiales|Lamiaceae|Salvia|dolomitica</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:BQ14"/>
+  <dimension ref="A1:BW11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="138.606475830078" customWidth="1"/>
-    <col min="2" max="2" width="12.666654586792" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="9" max="9" width="9.140625" customWidth="1"/>
+    <col min="2" max="2" width="12.2438411712646" customWidth="1"/>
+    <col min="3" max="3" width="14.5682554244995" customWidth="1"/>
+    <col min="4" max="4" width="14.7836008071899" customWidth="1"/>
+    <col min="5" max="5" width="14.4109058380127" customWidth="1"/>
+    <col min="6" max="6" width="44.1632919311523" customWidth="1"/>
+    <col min="7" max="7" width="16.1063327789307" customWidth="1"/>
+    <col min="8" max="8" width="14.0015459060669" customWidth="1"/>
+    <col min="9" max="9" width="9.62744140625" customWidth="1"/>
     <col min="10" max="10" width="9.140625" customWidth="1"/>
-    <col min="11" max="11" width="9.140625" customWidth="1"/>
+    <col min="11" max="11" width="56.3416328430176" customWidth="1"/>
     <col min="12" max="12" width="9.140625" customWidth="1"/>
-    <col min="13" max="13" width="9.140625" customWidth="1"/>
-[...251 lines deleted...]
-    <col min="12" max="12" width="17.1655139923096" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
     <col min="27" max="27" width="9.140625" customWidth="1"/>
     <col min="28" max="28" width="9.140625" customWidth="1"/>
     <col min="29" max="29" width="9.140625" customWidth="1"/>
     <col min="30" max="30" width="9.140625" customWidth="1"/>
     <col min="31" max="31" width="9.140625" customWidth="1"/>
     <col min="32" max="32" width="9.140625" customWidth="1"/>
     <col min="33" max="33" width="9.140625" customWidth="1"/>
     <col min="34" max="34" width="9.140625" customWidth="1"/>
     <col min="35" max="35" width="9.140625" customWidth="1"/>
     <col min="36" max="36" width="9.140625" customWidth="1"/>
     <col min="37" max="37" width="9.140625" customWidth="1"/>
@@ -1021,110 +215,107 @@
     <col min="51" max="51" width="9.140625" customWidth="1"/>
     <col min="52" max="52" width="9.140625" customWidth="1"/>
     <col min="53" max="53" width="9.140625" customWidth="1"/>
     <col min="54" max="54" width="9.140625" customWidth="1"/>
     <col min="55" max="55" width="9.140625" customWidth="1"/>
     <col min="56" max="56" width="9.140625" customWidth="1"/>
     <col min="57" max="57" width="9.140625" customWidth="1"/>
     <col min="58" max="58" width="9.140625" customWidth="1"/>
     <col min="59" max="59" width="9.140625" customWidth="1"/>
     <col min="60" max="60" width="9.140625" customWidth="1"/>
     <col min="61" max="61" width="9.140625" customWidth="1"/>
     <col min="62" max="62" width="9.140625" customWidth="1"/>
     <col min="63" max="63" width="9.140625" customWidth="1"/>
     <col min="64" max="64" width="9.140625" customWidth="1"/>
     <col min="65" max="65" width="9.140625" customWidth="1"/>
     <col min="66" max="66" width="9.140625" customWidth="1"/>
     <col min="67" max="67" width="9.140625" customWidth="1"/>
     <col min="68" max="68" width="9.140625" customWidth="1"/>
     <col min="69" max="69" width="9.140625" customWidth="1"/>
     <col min="70" max="70" width="9.140625" customWidth="1"/>
     <col min="71" max="71" width="9.140625" customWidth="1"/>
     <col min="72" max="72" width="9.140625" customWidth="1"/>
     <col min="73" max="73" width="9.140625" customWidth="1"/>
     <col min="74" max="74" width="9.140625" customWidth="1"/>
     <col min="75" max="75" width="9.140625" customWidth="1"/>
-    <col min="76" max="76" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="s">
-        <v>20</v>
+        <v>4</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>22</v>
+        <v>6</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>23</v>
+        <v>7</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>24</v>
+        <v>8</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>25</v>
+        <v>9</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="I10" s="1" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="J10" s="1" t="s">
-        <v>29</v>
+        <v>13</v>
       </c>
       <c r="K10" s="1" t="s">
-        <v>30</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
       <c r="P10" s="1"/>
       <c r="Q10" s="1"/>
       <c r="R10" s="1"/>
       <c r="S10" s="1"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
       <c r="X10" s="1"/>
       <c r="Y10" s="1"/>
       <c r="Z10" s="1"/>
       <c r="AA10" s="1"/>
       <c r="AB10" s="1"/>
       <c r="AC10" s="1"/>
       <c r="AD10" s="1"/>
       <c r="AE10" s="1"/>
       <c r="AF10" s="1"/>
       <c r="AG10" s="1"/>
       <c r="AH10" s="1"/>
       <c r="AI10" s="1"/>
       <c r="AJ10" s="1"/>
       <c r="AK10" s="1"/>
@@ -1144,1911 +335,84 @@
       <c r="AY10" s="1"/>
       <c r="AZ10" s="1"/>
       <c r="BA10" s="1"/>
       <c r="BB10" s="1"/>
       <c r="BC10" s="1"/>
       <c r="BD10" s="1"/>
       <c r="BE10" s="1"/>
       <c r="BF10" s="1"/>
       <c r="BG10" s="1"/>
       <c r="BH10" s="1"/>
       <c r="BI10" s="1"/>
       <c r="BJ10" s="1"/>
       <c r="BK10" s="1"/>
       <c r="BL10" s="1"/>
       <c r="BM10" s="1"/>
       <c r="BN10" s="1"/>
       <c r="BO10" s="1"/>
       <c r="BP10" s="1"/>
       <c r="BQ10" s="1"/>
       <c r="BR10" s="1"/>
       <c r="BS10" s="1"/>
       <c r="BT10" s="1"/>
       <c r="BU10" s="1"/>
       <c r="BV10" s="1"/>
       <c r="BW10" s="1"/>
-      <c r="BX10" s="1"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>32</v>
+        <v>15</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>36</v>
+        <v>19</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>37</v>
+        <v>20</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="K11" s="0" t="s">
-        <v>39</v>
-[...1825 lines deleted...]
-        <v>206</v>
+        <v>23</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=EPPlusLicense.txt>This workbook was created with the EPPlus library, licensed to South African National Biodiversity Institute under the Polyform Noncommercial license, see https://polyformproject.org/licenses/noncommercial/1.0.0
 For more information about EPPlus, see https://epplussoftware.com/
 
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>EPPlus</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:keywords>EPPlus noncommercial use</cp:keywords>
   <dc:description>This workbook has been created with EPPlus licensed to South African National Biodiversity Institute under The Polyform Noncommercial License: See https://polyformproject.org/licenses/noncommercial/1.0.0</dc:description>
   <dc:creator>South African National Biodiversity Institute</dc:creator>
 </cp:coreProperties>