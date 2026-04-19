--- v2 (2026-03-04)
+++ v3 (2026-04-19)
@@ -29,51 +29,51 @@
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="SYNONYMS" sheetId="1" r:id="rId1"/>
     <sheet name="COMMONNAMES" sheetId="2" r:id="rId3"/>
     <sheet name="BOTANICALRECORDS" sheetId="3" r:id="rId4"/>
     <sheet name="SPECIMENBARCODE" sheetId="4" r:id="rId5"/>
     <sheet name="TAXONDESCRIPTIONS" sheetId="5" r:id="rId6"/>
     <sheet name="LITERATURE" sheetId="6" r:id="rId7"/>
     <sheet name="COMMONNAMESDISTINCT" sheetId="7" r:id="rId8"/>
     <sheet name="USES" sheetId="8" r:id="rId9"/>
     <sheet name="TAXON" sheetId="9" r:id="rId10"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="353" uniqueCount="353">
   <si>
     <t>Biodiversity Advisor Search Results</t>
   </si>
   <si>
-    <t xml:space="preserve">Downloaded from Biodiversity Advisor (https://biodiversityadvisor.sanbi.org)  [Accessed (please insert date of download 3/4/2026 6:15:02 PM.</t>
+    <t xml:space="preserve">Downloaded from Biodiversity Advisor (https://biodiversityadvisor.sanbi.org)  [Accessed (please insert date of download 4/19/2026 3:10:22 AM.</t>
   </si>
   <si>
     <t>Acknowledgement and attribution</t>
   </si>
   <si>
     <t>South African National Biodiversity Institute. 2023. Available: https://biodiversityadvisor.sanbi.org</t>
   </si>
   <si>
     <t>CALCFULLNAME</t>
   </si>
   <si>
     <t>NOMENCLATURENOTE</t>
   </si>
   <si>
     <t>ACC_PROTOLOGUECITATION</t>
   </si>
   <si>
     <t>TAXSTATUS</t>
   </si>
   <si>
     <t>TYPENOTE</t>
   </si>
   <si>
     <t>CALCACCEPTEDNAME</t>
   </si>
@@ -1144,51 +1144,51 @@
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:BV30"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="137.342971801758" customWidth="1"/>
+    <col min="1" max="1" width="138.731414794922" customWidth="1"/>
     <col min="2" max="2" width="22.8609447479248" customWidth="1"/>
     <col min="3" max="3" width="28.8234539031982" customWidth="1"/>
     <col min="4" max="4" width="13.0042209625244" customWidth="1"/>
     <col min="5" max="5" width="12.0073404312134" customWidth="1"/>
     <col min="6" max="6" width="39.9801254272461" customWidth="1"/>
     <col min="7" max="7" width="42.6997146606445" customWidth="1"/>
     <col min="8" max="8" width="16.8950748443604" customWidth="1"/>
     <col min="9" max="9" width="29.0559272766113" customWidth="1"/>
     <col min="10" max="10" width="22.1300163269043" customWidth="1"/>
     <col min="11" max="11" width="9.140625" customWidth="1"/>
     <col min="12" max="12" width="9.140625" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
@@ -1986,51 +1986,51 @@
         <v>67</v>
       </c>
       <c r="H30" s="0" t="s">
         <v>23</v>
       </c>
       <c r="I30" s="0" t="s">
         <v>68</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>69</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:BR13"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="137.342971801758" customWidth="1"/>
+    <col min="1" max="1" width="138.731414794922" customWidth="1"/>
     <col min="2" max="2" width="16.9591541290283" customWidth="1"/>
     <col min="3" max="3" width="21.1954689025879" customWidth="1"/>
     <col min="4" max="4" width="223.09245300293" customWidth="1"/>
     <col min="5" max="5" width="12.3162364959717" customWidth="1"/>
     <col min="6" max="6" width="22.5282649993896" customWidth="1"/>
     <col min="7" max="7" width="9.140625" customWidth="1"/>
     <col min="8" max="8" width="9.140625" customWidth="1"/>
     <col min="9" max="9" width="9.140625" customWidth="1"/>
     <col min="10" max="10" width="9.140625" customWidth="1"/>
     <col min="11" max="11" width="9.140625" customWidth="1"/>
     <col min="12" max="12" width="9.140625" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
@@ -2235,51 +2235,51 @@
         <v>79</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>76</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:CD24"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="137.342971801758" customWidth="1"/>
+    <col min="1" max="1" width="138.731414794922" customWidth="1"/>
     <col min="2" max="2" width="14.1555633544922" customWidth="1"/>
     <col min="3" max="3" width="16.2056007385254" customWidth="1"/>
     <col min="4" max="4" width="67.8798370361328" customWidth="1"/>
     <col min="5" max="5" width="18.9249477386475" customWidth="1"/>
     <col min="6" max="6" width="16.4443302154541" customWidth="1"/>
     <col min="7" max="7" width="16.4186573028564" customWidth="1"/>
     <col min="8" max="8" width="11.7963018417358" customWidth="1"/>
     <col min="9" max="9" width="63.4117393493652" customWidth="1"/>
     <col min="10" max="10" width="16.3991889953613" customWidth="1"/>
     <col min="11" max="11" width="19.5752983093262" customWidth="1"/>
     <col min="12" max="12" width="17.8236141204834" customWidth="1"/>
     <col min="13" max="13" width="17.8665828704834" customWidth="1"/>
     <col min="14" max="14" width="102.199340820313" customWidth="1"/>
     <col min="15" max="15" width="20.2256126403809" customWidth="1"/>
     <col min="16" max="16" width="21.1659736633301" customWidth="1"/>
     <col min="17" max="17" width="21.3438606262207" customWidth="1"/>
     <col min="18" max="18" width="15.2131252288818" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
@@ -3256,51 +3256,51 @@
         <v>132</v>
       </c>
       <c r="P24" s="0" t="s">
         <v>130</v>
       </c>
       <c r="Q24" s="0" t="s">
         <v>15</v>
       </c>
       <c r="R24" s="0" t="s">
         <v>182</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:BX27"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="137.342971801758" customWidth="1"/>
+    <col min="1" max="1" width="138.731414794922" customWidth="1"/>
     <col min="2" max="2" width="18.9249477386475" customWidth="1"/>
     <col min="3" max="3" width="16.8503913879395" customWidth="1"/>
     <col min="4" max="4" width="16.4186573028564" customWidth="1"/>
     <col min="5" max="5" width="17.5667171478271" customWidth="1"/>
     <col min="6" max="6" width="17.8236141204834" customWidth="1"/>
     <col min="7" max="7" width="17.8665828704834" customWidth="1"/>
     <col min="8" max="8" width="21.9820461273193" customWidth="1"/>
     <col min="9" max="9" width="39.9801254272461" customWidth="1"/>
     <col min="10" max="10" width="63.0541000366211" customWidth="1"/>
     <col min="11" max="11" width="21.1659736633301" customWidth="1"/>
     <col min="12" max="12" width="21.3445873260498" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
@@ -4115,51 +4115,51 @@
         <v>17</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K27" s="0" t="s">
         <v>130</v>
       </c>
       <c r="L27" s="0" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:BQ22"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="137.342971801758" customWidth="1"/>
+    <col min="1" max="1" width="138.731414794922" customWidth="1"/>
     <col min="2" max="2" width="12.666654586792" customWidth="1"/>
     <col min="3" max="3" width="12.9443483352661" customWidth="1"/>
     <col min="4" max="4" width="230.549911499023" customWidth="1"/>
     <col min="5" max="5" width="256" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
     <col min="7" max="7" width="9.140625" customWidth="1"/>
     <col min="8" max="8" width="9.140625" customWidth="1"/>
     <col min="9" max="9" width="9.140625" customWidth="1"/>
     <col min="10" max="10" width="9.140625" customWidth="1"/>
     <col min="11" max="11" width="9.140625" customWidth="1"/>
     <col min="12" max="12" width="9.140625" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
@@ -4504,51 +4504,51 @@
         <v>232</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>213</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>234</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:BT17"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="137.342971801758" customWidth="1"/>
+    <col min="1" max="1" width="138.731414794922" customWidth="1"/>
     <col min="2" max="2" width="116.828330993652" customWidth="1"/>
     <col min="3" max="3" width="16.7160453796387" customWidth="1"/>
     <col min="4" max="4" width="24.6175117492676" customWidth="1"/>
     <col min="5" max="5" width="50.2981452941895" customWidth="1"/>
     <col min="6" max="6" width="19.0595378875732" customWidth="1"/>
     <col min="7" max="7" width="79.8628082275391" customWidth="1"/>
     <col min="8" max="8" width="65.0319061279297" customWidth="1"/>
     <col min="9" max="9" width="9.140625" customWidth="1"/>
     <col min="10" max="10" width="9.140625" customWidth="1"/>
     <col min="11" max="11" width="9.140625" customWidth="1"/>
     <col min="12" max="12" width="9.140625" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
@@ -4883,51 +4883,51 @@
         <v>15</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>272</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>277</v>
       </c>
       <c r="H17" s="0" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:BM12"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="137.342971801758" customWidth="1"/>
+    <col min="1" max="1" width="138.731414794922" customWidth="1"/>
     <col min="2" max="2" width="9.140625" customWidth="1"/>
     <col min="3" max="3" width="9.140625" customWidth="1"/>
     <col min="4" max="4" width="9.140625" customWidth="1"/>
     <col min="5" max="5" width="9.140625" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
     <col min="7" max="7" width="9.140625" customWidth="1"/>
     <col min="8" max="8" width="9.140625" customWidth="1"/>
     <col min="9" max="9" width="9.140625" customWidth="1"/>
     <col min="10" max="10" width="9.140625" customWidth="1"/>
     <col min="11" max="11" width="9.140625" customWidth="1"/>
     <col min="12" max="12" width="9.140625" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
@@ -5062,51 +5062,51 @@
       <c r="BM10" s="1"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>79</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:BQ18"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="137.342971801758" customWidth="1"/>
+    <col min="1" max="1" width="138.731414794922" customWidth="1"/>
     <col min="2" max="2" width="13.1576662063599" customWidth="1"/>
     <col min="3" max="3" width="256" customWidth="1"/>
     <col min="4" max="4" width="12.5950975418091" customWidth="1"/>
     <col min="5" max="5" width="19.2474880218506" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
     <col min="7" max="7" width="9.140625" customWidth="1"/>
     <col min="8" max="8" width="9.140625" customWidth="1"/>
     <col min="9" max="9" width="9.140625" customWidth="1"/>
     <col min="10" max="10" width="9.140625" customWidth="1"/>
     <col min="11" max="11" width="9.140625" customWidth="1"/>
     <col min="12" max="12" width="9.140625" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
@@ -5383,51 +5383,51 @@
         <v>284</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>285</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>286</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>291</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:DL11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="137.342971801758" customWidth="1"/>
+    <col min="1" max="1" width="138.731414794922" customWidth="1"/>
     <col min="2" max="2" width="11.9074773788452" customWidth="1"/>
     <col min="3" max="3" width="12.0073404312134" customWidth="1"/>
     <col min="4" max="4" width="16.4013652801514" customWidth="1"/>
     <col min="5" max="5" width="16.4682579040527" customWidth="1"/>
     <col min="6" max="6" width="16.4163856506348" customWidth="1"/>
     <col min="7" max="7" width="14.1586542129517" customWidth="1"/>
     <col min="8" max="8" width="16.8507900238037" customWidth="1"/>
     <col min="9" max="9" width="9.140625" customWidth="1"/>
     <col min="10" max="10" width="14.0951719284058" customWidth="1"/>
     <col min="11" max="11" width="44.0214462280273" customWidth="1"/>
     <col min="12" max="12" width="16.1050109863281" customWidth="1"/>
     <col min="13" max="13" width="12.3197755813599" customWidth="1"/>
     <col min="14" max="14" width="11.0761251449585" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="13.9987125396729" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.46847057342529" customWidth="1"/>
     <col min="19" max="19" width="21.9337024688721" customWidth="1"/>
     <col min="20" max="20" width="24.5701885223389" customWidth="1"/>
     <col min="21" max="21" width="14.0015459060669" customWidth="1"/>
     <col min="22" max="22" width="16.8960285186768" customWidth="1"/>
     <col min="23" max="23" width="17.7794742584229" customWidth="1"/>
     <col min="24" max="24" width="15.9452333450317" customWidth="1"/>
     <col min="25" max="25" width="21.3139190673828" customWidth="1"/>
     <col min="26" max="26" width="22.8609447479248" customWidth="1"/>