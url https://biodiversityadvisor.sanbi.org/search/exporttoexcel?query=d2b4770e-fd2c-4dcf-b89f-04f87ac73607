--- v3 (2026-04-19)
+++ v4 (2026-06-04)
@@ -1,2040 +1,816 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet3.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet4.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet5.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet6.xml"/>
-  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet7.xml"/>
-[...1 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet9.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="text/plain" PartName="/EPPlusLicense.txt"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="SYNONYMS" sheetId="1" r:id="rId1"/>
-[...7 lines deleted...]
-    <sheet name="TAXON" sheetId="9" r:id="rId10"/>
+    <sheet name="COMMONNAMES" sheetId="1" r:id="rId1"/>
+    <sheet name="COMMONNAMESDISTINCT" sheetId="2" r:id="rId3"/>
+    <sheet name="TAXONDESCRIPTIONS" sheetId="3" r:id="rId4"/>
+    <sheet name="LITERATURE" sheetId="4" r:id="rId5"/>
+    <sheet name="SPECIMENBARCODE" sheetId="5" r:id="rId6"/>
+    <sheet name="TAXON" sheetId="6" r:id="rId7"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="353" uniqueCount="353">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="228" uniqueCount="228">
   <si>
     <t>Biodiversity Advisor Search Results</t>
   </si>
   <si>
-    <t xml:space="preserve">Downloaded from Biodiversity Advisor (https://biodiversityadvisor.sanbi.org)  [Accessed (please insert date of download 4/19/2026 3:10:22 AM.</t>
+    <t xml:space="preserve">Downloaded from Biodiversity Advisor (https://biodiversityadvisor.sanbi.org)  [Accessed (please insert date of download 6/4/2026 3:41:00 AM.</t>
   </si>
   <si>
     <t>Acknowledgement and attribution</t>
   </si>
   <si>
     <t>South African National Biodiversity Institute. 2023. Available: https://biodiversityadvisor.sanbi.org</t>
   </si>
   <si>
+    <t>VERNACULARNAME</t>
+  </si>
+  <si>
+    <t>LANGUAGE</t>
+  </si>
+  <si>
+    <t>BIBLIO_BARCODE</t>
+  </si>
+  <si>
     <t>CALCFULLNAME</t>
   </si>
   <si>
+    <t>TAXSTATUS</t>
+  </si>
+  <si>
+    <t>COLLECTIONEVENTID</t>
+  </si>
+  <si>
+    <t>dwarf hedgehog aloe</t>
+  </si>
+  <si>
+    <t>English</t>
+  </si>
+  <si>
+    <t>Klopper, RR; Smith, GF. 2012. Asphodelaceae: Aloe L.. In: J Manning &amp; P Goldblatt (eds), Plants of the Greater Cape Floristic Region 1: The Core Cape flora. Strelitzia 29: 66-70. South African National Biodiversity Institute, Pretoria.</t>
+  </si>
+  <si>
+    <t>Aloe humilis (L.) Mill.</t>
+  </si>
+  <si>
+    <t>Accepted name</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Klopper, RR; Smith, GF; Bayer, MB; Bredenkamp, CL. 2019. Asphodelaceae. In: CL Bredenkamp (ed.), A Flora of the Eastern Cape Province. Strelitzia 41(3): 1647-1680. South African National Biodiversity Institute, Pretoria.</t>
+  </si>
+  <si>
+    <t>krimpvarkieaalwyn</t>
+  </si>
+  <si>
+    <t>Afrikaans</t>
+  </si>
+  <si>
+    <t>TEXTTITLE</t>
+  </si>
+  <si>
+    <t>TAXONTEXT</t>
+  </si>
+  <si>
+    <t>BIBLIO</t>
+  </si>
+  <si>
+    <t>COMMENTS</t>
+  </si>
+  <si>
+    <t>Diagnostic</t>
+  </si>
+  <si>
+    <t>A. humilis forms many-headed clumps of plants with small, almost awl-shaped leaves. The leaves have surface prickles, but these are glaucous, whitish or colourless and randomly arranged, unlike those of A. melanacantha and A. erinacea, which are black and arranged in one median line.</t>
+  </si>
+  <si>
+    <t>Glen, HF; Hardy, DS. 2000. Aloe. In: G Germishuizen &amp; E du Plessis (eds), Aloaceae (first part). Fl. S. Africa 5(1,1): 1-167. National Botanical Institute, Pretoria. [http://www.biodiversitylibrary.org/item/209564#page/3/mode/1up] [CC BY]</t>
+  </si>
+  <si>
+    <t>e-Fl</t>
+  </si>
+  <si>
+    <t>Distribution</t>
+  </si>
+  <si>
+    <t>The species (and some of the recognisable varieties) is found in karoid or sub-karoid parts of the Cape from Mossel Bay and Uitenbage in the west to near Grahamstown in the east. The smallest forms occur in abundance near Sheldon, Alicedale, Somerset East, Bruintjes Hoogte, Rietvlei near Graaff-Reinet, near Port Elizabeth (Bethelsdorp, Redhouse, Swartkops) and Hankey, where orange flowers are found. The larger forms are reported from Willowmore, Calitzdorp and Oudtshoorn.</t>
+  </si>
+  <si>
+    <t>Reynolds, GW. 1974. Aloes of South Africa, 3rd ed. A.A. Balkema, Cape Town. [All rights reserved]</t>
+  </si>
+  <si>
+    <t>e-Fl; PS</t>
+  </si>
+  <si>
+    <t>Mossel Bay to E Cape: Queenstown and Karoo.</t>
+  </si>
+  <si>
+    <t>Klopper, RR; Smith, GF. 2012. Asphodelaceae: Aloe L. In: J Manning &amp; P Goldblatt (eds), Plants of the Greater Cape Floristic Region 1: The Core Cape flora. Strelitzia 29: 66-70. South African National Biodiversity Institute, Pretoria. [CC BY]</t>
+  </si>
+  <si>
+    <t>A. humilis occurs in the Northern, Western and Eastern Cape, growing in clay soils in Eastern Cape Succulent Veld (noorsveld).</t>
+  </si>
+  <si>
+    <t>Habitat</t>
+  </si>
+  <si>
+    <t>Clay soils in Noorsveld. Albany Thicket, Dry Highveld Grassland, Rainshadow Valley Karoo, Eastern Fynbos-Renosterveld.</t>
+  </si>
+  <si>
+    <t>Klopper, RR; Smith, GF; Bayer, MB; Bredenkamp, CL. 2019. Asphodelaceae. In: CL Bredenkamp (ed.), A Flora of the Eastern Cape Province. Strelitzia 41(3): 1647-1680. South African National Biodiversity Institute, Pretoria. [CC BY]</t>
+  </si>
+  <si>
+    <t>Coastal hills in renosterveld or dry thickets.</t>
+  </si>
+  <si>
+    <t>Morphology</t>
+  </si>
+  <si>
+    <t>Plants acaulescent, in dense groups. Leaves 20-30, multifarious, erect to slightly incurved, ovate-lanceolate, very acuminate, about 10 cm long, 12-18 mm broad, unspotted, glaucous green with a dewy bloom, obscurely linear-veined; upper surface sparingly tubercled; lower surface more copiously tuberculate, and with a few soft white prickles arranged irregularly; margins armed with deltoid soft white teeth about 2-3 mm long. Inflorescence simple, sub-erect, 25-35 cm high. Peduncle with several ovate-acuminate sub-scarious many-nerved sterile bracts about 35 mm long, 15 mm broad at base. Racemes about 20-flowered, sub-lax, up to 10 cm long. Bracts lanceolate-acuminate, thin, white, many-nerved, the lowest as long as their pedicels. Pedicels 25-35 mm long, 40 mm in the fruit, usually the colour of the perianth. Perianth 35-42 mm long, roundly trigonous, rather ventricose and narrowing a little towards the base and mouth, slightly decurved, mostly scarlet, sometimes orange; outer segments free for two-thirds their length, greenish-nerved at apex, apices sub-acute; inner segments free but dorsally adnate to the outer for one-third of their length, broader than the outer and with thin white edges, carinate, the keel reddish in lower half, turning greenish at apex, the apices more obtuse more spreading than the outer. Filaments flattened, the 3 inner narrower and lengthening in advance of the 3 outer. Anthers and Stigma scarcely exserted. Ovary 8 mm long, 3 mm diam. Capsule 38 mm, long, 12 mm diam.</t>
+  </si>
+  <si>
+    <t>Succulent, perennial herb; acaulescent, suckering to form dense groups. Leaves glaucous-green with dewy bloom, without spots, obscurely linear-veined, ovate-lanceolate, very acuminate, ± 100 mm long, surface tuberculate and with irregularly arranged, soft, white prickles, margins with deltoid, soft, white teeth. Inflorescence simple, suberect, 0.250.35 m high with cylindric, subdense racemes. Flowers usually scarlet, occasionally orange, 35-42 mm long; stamens and stigma scarcely exserted. Flowering time Aug., Sept.</t>
+  </si>
+  <si>
+    <t>Acaulescent, succulent perennial, suckering to form dense colonies. Leaves glaucous-green with dewy bloom, without spots, obscurely linear-veined, ovate-lanceolate, long-acuminate, ± 10 cm long, surface tuberculate and with irregularly arranged, soft, white prickles; margins with deltoid, soft, white teeth. Racemes suberect, cylindric, ± dense, simple, 25-35 cm high. Flowers scarlet, occasionally orange, 35-42 mm long; stamens and stigma scarcely exserted.</t>
+  </si>
+  <si>
+    <t>Plants stemless, 75-150 mm tall, in dense groups. Leaves 51-76 cm a rosette, narrowly lanceolate to semiterete-acuminate, 50-100 x 8-20 mm, blue-green, upper surface with few prickles, lower surface with many prickles, margins dentate. Inflorescence a lax raceme; peduncle 250-450 mm long; bracts lanceolate-acuminate, 18-25 x 8-9 mm, many-nerved. Flowers red to orange, 23-42 mm long; outer segments connate for one third of their length, inner segments dorsally adnate to the outer; pedicels 20-30 mm long, lengthening to 40 mm in fruit. Anthers not or hardly exserted. Ovary ±7-8 x 2 mm; style exserted up to 2 mm. Fruit 18-38 x 8-13 mm, grey.</t>
+  </si>
+  <si>
+    <t>SpecCit</t>
+  </si>
+  <si>
+    <t>Cape Province; Originally from Brakkloof near Grahamstown, fl. August 1899 in Dr. Schonland's garden, without number-In Alb. Mus. Herb.; Redhouse near Port Elizabeth, October 1911, Florence Paterson 23649-In Bolus Herb.; Mossel Bay, 28 July 1915, I. B. Pole Evans 194 in Nat. Herb.; Alicedale, August 1916, Mr. Wickens in Nat. Herb.</t>
+  </si>
+  <si>
+    <t>I.L. Drège 3042 (PRE); Gibbs Russell 4317 (PRE); MacOwan 2230A (BM, SAM), Reynolds 1029 (PRE); Rodin 1263 (BOL, K, MO, PRE).</t>
+  </si>
+  <si>
+    <t>SPECIESID</t>
+  </si>
+  <si>
+    <t>LITERATUREPRINTYEAR</t>
+  </si>
+  <si>
+    <t>REFERENCE_TYPE</t>
+  </si>
+  <si>
+    <t>LITERATURETITLE</t>
+  </si>
+  <si>
+    <t>LITERATURENAMESTRING</t>
+  </si>
+  <si>
+    <t>LITERATUREADDINFO</t>
+  </si>
+  <si>
+    <t>LITERATUREPUBLISHER</t>
+  </si>
+  <si>
+    <t>DOI</t>
+  </si>
+  <si>
+    <t>REFERENCEURL</t>
+  </si>
+  <si>
+    <t>d2b4770e-fd2c-4dcf-b89f-04f87ac73607</t>
+  </si>
+  <si>
+    <t>2019</t>
+  </si>
+  <si>
+    <t>Series Chapter</t>
+  </si>
+  <si>
+    <t>Asphodelaceae</t>
+  </si>
+  <si>
+    <t>Klopper, RR; Smith, GF; Bayer, MB; Bredenkamp, CL</t>
+  </si>
+  <si>
+    <t>In: CL Bredenkamp (ed.), A Flora of the Eastern Cape Province. Strelitzia 41(3)1647-1680</t>
+  </si>
+  <si>
+    <t>South African National Biodiversity Institute, Pretoria</t>
+  </si>
+  <si>
+    <t>2012</t>
+  </si>
+  <si>
+    <t>Asphodelaceae: Aloe L.</t>
+  </si>
+  <si>
+    <t>Klopper, RR; Smith, GF</t>
+  </si>
+  <si>
+    <t>In: J Manning &amp; P Goldblatt (eds), Plants of the Greater Cape Floristic Region 1: The Core Cape flora. Strelitzia 29: 66-70</t>
+  </si>
+  <si>
+    <t>2011</t>
+  </si>
+  <si>
+    <t>Series</t>
+  </si>
+  <si>
+    <t>The aloe names book</t>
+  </si>
+  <si>
+    <t>Grace, OM; Klopper, RR; Figueiredo, E; Smith, GF</t>
+  </si>
+  <si>
+    <t>Strelitzia 28: 1-232</t>
+  </si>
+  <si>
+    <t>2000</t>
+  </si>
+  <si>
+    <t>Flora</t>
+  </si>
+  <si>
+    <t>Aloe</t>
+  </si>
+  <si>
+    <t>Glen, HF; Hardy, DS</t>
+  </si>
+  <si>
+    <t>In: G Germishuizen &amp; E du Plessis (eds), Aloaceae (first part). Flora of Southern Africa 5(1),11-167</t>
+  </si>
+  <si>
+    <t>National Botanical Institute, Pretoria</t>
+  </si>
+  <si>
+    <t>http://www.biodiversitylibrary.org/item/209564#page/3/mode/1up</t>
+  </si>
+  <si>
+    <t>1974</t>
+  </si>
+  <si>
+    <t>Book</t>
+  </si>
+  <si>
+    <t>Aloes of South Africa, 3rd ed.</t>
+  </si>
+  <si>
+    <t>Reynolds, GW</t>
+  </si>
+  <si>
+    <t>A.A. Balkema, Cape Town</t>
+  </si>
+  <si>
+    <t>1931</t>
+  </si>
+  <si>
+    <t>Periodical/Journal</t>
+  </si>
+  <si>
+    <t>Aloe humilis Mill.</t>
+  </si>
+  <si>
+    <t>Dyer, RA; Letty, CL</t>
+  </si>
+  <si>
+    <t>Flowering Plants of South Africa 11(4), t.439</t>
+  </si>
+  <si>
+    <t>1923</t>
+  </si>
+  <si>
+    <t>The genera Aloe and Mesembryanthemum as represented in Thunberg's herbarium</t>
+  </si>
+  <si>
+    <t>Brown, NE</t>
+  </si>
+  <si>
+    <t>Bothalia 1(1-3)139-169</t>
+  </si>
+  <si>
+    <t>MUSEUMCODE</t>
+  </si>
+  <si>
+    <t>SPECIMENCATEGORY</t>
+  </si>
+  <si>
+    <t>COLLECTORS</t>
+  </si>
+  <si>
+    <t>FIELDNUMBER</t>
+  </si>
+  <si>
+    <t>COLLECTIONYEAR</t>
+  </si>
+  <si>
+    <t>COLLECTIONMONTH</t>
+  </si>
+  <si>
+    <t>COLLECTIONDAY</t>
+  </si>
+  <si>
+    <t>TYPECATEGORY</t>
+  </si>
+  <si>
+    <t>TYPETAXSTATUS</t>
+  </si>
+  <si>
+    <t>TYPECALCFULLNAME</t>
+  </si>
+  <si>
+    <t>IMAGEURL</t>
+  </si>
+  <si>
+    <t>SYN_SPECIESID</t>
+  </si>
+  <si>
+    <t>NBG</t>
+  </si>
+  <si>
+    <t>Herbarium voucher</t>
+  </si>
+  <si>
+    <t>Bruyns, P</t>
+  </si>
+  <si>
+    <t>12583</t>
+  </si>
+  <si>
+    <t>2013</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>Bruyns, PV</t>
+  </si>
+  <si>
+    <t>9772</t>
+  </si>
+  <si>
+    <t>2004</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>5272</t>
+  </si>
+  <si>
+    <t>1947</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>Van Jaarsveld, EJ</t>
+  </si>
+  <si>
+    <t>11823</t>
+  </si>
+  <si>
+    <t>1991</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>6874</t>
+  </si>
+  <si>
+    <t>1996</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>11514</t>
+  </si>
+  <si>
+    <t>2009</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>PRE</t>
+  </si>
+  <si>
+    <t>Holland, FH</t>
+  </si>
+  <si>
+    <t>4138</t>
+  </si>
+  <si>
+    <t>Wickens, JE</t>
+  </si>
+  <si>
+    <t>175</t>
+  </si>
+  <si>
+    <t>1916</t>
+  </si>
+  <si>
+    <t>Dyke, ESC</t>
+  </si>
+  <si>
+    <t>6063</t>
+  </si>
+  <si>
+    <t>1029</t>
+  </si>
+  <si>
+    <t>1935</t>
+  </si>
+  <si>
+    <t>Rodin, RJ</t>
+  </si>
+  <si>
+    <t>1263</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>Pole-Evans, IB</t>
+  </si>
+  <si>
+    <t>194</t>
+  </si>
+  <si>
+    <t>1915</t>
+  </si>
+  <si>
+    <t>Gibbs Russell, GE</t>
+  </si>
+  <si>
+    <t>4317</t>
+  </si>
+  <si>
+    <t>1978</t>
+  </si>
+  <si>
+    <t>Couldridge, F</t>
+  </si>
+  <si>
+    <t>TRV 30965</t>
+  </si>
+  <si>
+    <t>1932</t>
+  </si>
+  <si>
+    <t>https://seis.sanbi.org.za/anura/default/asset.do?preview=199637</t>
+  </si>
+  <si>
+    <t>https://seis.sanbi.org.za/anura/default/asset.do?preview=260462</t>
+  </si>
+  <si>
+    <t>McEwan, O</t>
+  </si>
+  <si>
+    <t>PRE 37966</t>
+  </si>
+  <si>
+    <t>1960</t>
+  </si>
+  <si>
+    <t>Drege, IL</t>
+  </si>
+  <si>
+    <t>3042</t>
+  </si>
+  <si>
+    <t>1912</t>
+  </si>
+  <si>
+    <t>KINGDOM</t>
+  </si>
+  <si>
+    <t>SUBKINGDOM</t>
+  </si>
+  <si>
+    <t>PHYLUM</t>
+  </si>
+  <si>
+    <t>SUBPHYLUM</t>
+  </si>
+  <si>
+    <t>GROUPNAME</t>
+  </si>
+  <si>
+    <t>CLASSNAME</t>
+  </si>
+  <si>
+    <t>SUBCLASSNAME</t>
+  </si>
+  <si>
+    <t>ORDERNAME</t>
+  </si>
+  <si>
+    <t>SUBORDERNAME</t>
+  </si>
+  <si>
+    <t>FAMILY</t>
+  </si>
+  <si>
+    <t>SUBFAMILY</t>
+  </si>
+  <si>
+    <t>TRIBE</t>
+  </si>
+  <si>
+    <t>SUBTRIBE</t>
+  </si>
+  <si>
+    <t>GENUS</t>
+  </si>
+  <si>
+    <t>SUBGENUS</t>
+  </si>
+  <si>
+    <t>SPECIES</t>
+  </si>
+  <si>
+    <t>SUBSPECIES</t>
+  </si>
+  <si>
+    <t>VARIETY</t>
+  </si>
+  <si>
+    <t>SUBVARIETY</t>
+  </si>
+  <si>
+    <t>FORMA</t>
+  </si>
+  <si>
+    <t>SUBFORMA</t>
+  </si>
+  <si>
+    <t>CULTIVAR</t>
+  </si>
+  <si>
+    <t>SPECIESAUTHORNAME</t>
+  </si>
+  <si>
+    <t>SUBSPECIESAUTHORNAME</t>
+  </si>
+  <si>
+    <t>VARIETYAUTHORNAME</t>
+  </si>
+  <si>
+    <t>FORMAAUTHORNAME</t>
+  </si>
+  <si>
+    <t>CULTIVARAUTHORNAME</t>
+  </si>
+  <si>
+    <t>NAMESTRING</t>
+  </si>
+  <si>
+    <t>PROTOLOGUECITATION</t>
+  </si>
+  <si>
+    <t>HABIT</t>
+  </si>
+  <si>
+    <t>LIFECYCLE</t>
+  </si>
+  <si>
+    <t>LIFEFORMCLASSIFICATION</t>
+  </si>
+  <si>
+    <t>PLANTHEIGHT</t>
+  </si>
+  <si>
+    <t>CALCACCEPTEDNAME</t>
+  </si>
+  <si>
+    <t>GENUSHYBRID</t>
+  </si>
+  <si>
+    <t>INVALID</t>
+  </si>
+  <si>
+    <t>LEGITIMACY</t>
+  </si>
+  <si>
     <t>NOMENCLATURENOTE</t>
   </si>
   <si>
-    <t>ACC_PROTOLOGUECITATION</t>
-[...4 lines deleted...]
-  <si>
     <t>TYPENOTE</t>
   </si>
   <si>
-    <t>CALCACCEPTEDNAME</t>
-[...17 lines deleted...]
-    <t/>
+    <t>ETYMOLOGY</t>
+  </si>
+  <si>
+    <t>TOPS</t>
+  </si>
+  <si>
+    <t>IUCN</t>
+  </si>
+  <si>
+    <t>IUCNCRITERIA</t>
+  </si>
+  <si>
+    <t>OLDSPECIESCODE</t>
+  </si>
+  <si>
+    <t>FLOWERSTART</t>
+  </si>
+  <si>
+    <t>FLOWEREND</t>
+  </si>
+  <si>
+    <t>MINALTITUDE</t>
+  </si>
+  <si>
+    <t>MAXALTITUDE</t>
+  </si>
+  <si>
+    <t>SPNUMBER</t>
+  </si>
+  <si>
+    <t>HASIMAGE</t>
+  </si>
+  <si>
+    <t>Plantae</t>
+  </si>
+  <si>
+    <t>Phanerogamae</t>
+  </si>
+  <si>
+    <t>Anthophyta</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> </t>
+  </si>
+  <si>
+    <t>Flowering plants: monocots (Monocotyledons)</t>
+  </si>
+  <si>
+    <t>Asparagales</t>
+  </si>
+  <si>
+    <t>Alooideae</t>
+  </si>
+  <si>
+    <t>humilis</t>
+  </si>
+  <si>
+    <t>(L.) Mill.</t>
+  </si>
+  <si>
+    <t>Succulent; Herb</t>
+  </si>
+  <si>
+    <t>Perennial</t>
   </si>
   <si>
     <t>acc</t>
   </si>
   <si>
-    <t>d2b4770e-fd2c-4dcf-b89f-04f87ac73607</t>
-[...365 lines deleted...]
-    <t>25.625</t>
+    <t>51915</t>
+  </si>
+  <si>
+    <t>0</t>
+  </si>
+  <si>
+    <t>167</t>
   </si>
   <si>
     <t>True</t>
-  </si>
-[...635 lines deleted...]
-    <t>humilis</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...840 lines deleted...]
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:BR13"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="138.731414794922" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="12.3162364959717" customWidth="1"/>
+    <col min="1" max="1" width="137.467910766602" customWidth="1"/>
+    <col min="2" max="2" width="12.3162364959717" customWidth="1"/>
+    <col min="3" max="3" width="223.09245300293" customWidth="1"/>
+    <col min="4" max="4" width="21.3139190673828" customWidth="1"/>
+    <col min="5" max="5" width="16.9591541290283" customWidth="1"/>
     <col min="6" max="6" width="22.5282649993896" customWidth="1"/>
     <col min="7" max="7" width="9.140625" customWidth="1"/>
     <col min="8" max="8" width="9.140625" customWidth="1"/>
     <col min="9" max="9" width="9.140625" customWidth="1"/>
     <col min="10" max="10" width="9.140625" customWidth="1"/>
     <col min="11" max="11" width="9.140625" customWidth="1"/>
     <col min="12" max="12" width="9.140625" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
     <col min="27" max="27" width="9.140625" customWidth="1"/>
     <col min="28" max="28" width="9.140625" customWidth="1"/>
     <col min="29" max="29" width="9.140625" customWidth="1"/>
     <col min="30" max="30" width="9.140625" customWidth="1"/>
@@ -2083,63 +859,63 @@
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D10" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="C10" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E10" s="1" t="s">
-        <v>72</v>
+        <v>8</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>73</v>
+        <v>9</v>
       </c>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
       <c r="P10" s="1"/>
       <c r="Q10" s="1"/>
       <c r="R10" s="1"/>
       <c r="S10" s="1"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
       <c r="X10" s="1"/>
       <c r="Y10" s="1"/>
       <c r="Z10" s="1"/>
       <c r="AA10" s="1"/>
       <c r="AB10" s="1"/>
       <c r="AC10" s="1"/>
       <c r="AD10" s="1"/>
@@ -2164,139 +940,707 @@
       <c r="AW10" s="1"/>
       <c r="AX10" s="1"/>
       <c r="AY10" s="1"/>
       <c r="AZ10" s="1"/>
       <c r="BA10" s="1"/>
       <c r="BB10" s="1"/>
       <c r="BC10" s="1"/>
       <c r="BD10" s="1"/>
       <c r="BE10" s="1"/>
       <c r="BF10" s="1"/>
       <c r="BG10" s="1"/>
       <c r="BH10" s="1"/>
       <c r="BI10" s="1"/>
       <c r="BJ10" s="1"/>
       <c r="BK10" s="1"/>
       <c r="BL10" s="1"/>
       <c r="BM10" s="1"/>
       <c r="BN10" s="1"/>
       <c r="BO10" s="1"/>
       <c r="BP10" s="1"/>
       <c r="BQ10" s="1"/>
       <c r="BR10" s="1"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B11" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="C11" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="D11" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>14</v>
-      </c>
-[...10 lines deleted...]
-        <v>77</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B12" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="C12" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>14</v>
-      </c>
-[...10 lines deleted...]
-        <v>77</v>
       </c>
       <c r="F12" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="B13" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="C13" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="D13" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="B13" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
         <v>15</v>
+      </c>
+    </row>
+  </sheetData>
+  <headerFooter/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1:BM12"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="137.467910766602" customWidth="1"/>
+    <col min="2" max="2" width="9.140625" customWidth="1"/>
+    <col min="3" max="3" width="9.140625" customWidth="1"/>
+    <col min="4" max="4" width="9.140625" customWidth="1"/>
+    <col min="5" max="5" width="9.140625" customWidth="1"/>
+    <col min="6" max="6" width="9.140625" customWidth="1"/>
+    <col min="7" max="7" width="9.140625" customWidth="1"/>
+    <col min="8" max="8" width="9.140625" customWidth="1"/>
+    <col min="9" max="9" width="9.140625" customWidth="1"/>
+    <col min="10" max="10" width="9.140625" customWidth="1"/>
+    <col min="11" max="11" width="9.140625" customWidth="1"/>
+    <col min="12" max="12" width="9.140625" customWidth="1"/>
+    <col min="13" max="13" width="9.140625" customWidth="1"/>
+    <col min="14" max="14" width="9.140625" customWidth="1"/>
+    <col min="15" max="15" width="9.140625" customWidth="1"/>
+    <col min="16" max="16" width="9.140625" customWidth="1"/>
+    <col min="17" max="17" width="9.140625" customWidth="1"/>
+    <col min="18" max="18" width="9.140625" customWidth="1"/>
+    <col min="19" max="19" width="9.140625" customWidth="1"/>
+    <col min="20" max="20" width="9.140625" customWidth="1"/>
+    <col min="21" max="21" width="9.140625" customWidth="1"/>
+    <col min="22" max="22" width="9.140625" customWidth="1"/>
+    <col min="23" max="23" width="9.140625" customWidth="1"/>
+    <col min="24" max="24" width="9.140625" customWidth="1"/>
+    <col min="25" max="25" width="9.140625" customWidth="1"/>
+    <col min="26" max="26" width="9.140625" customWidth="1"/>
+    <col min="27" max="27" width="9.140625" customWidth="1"/>
+    <col min="28" max="28" width="9.140625" customWidth="1"/>
+    <col min="29" max="29" width="9.140625" customWidth="1"/>
+    <col min="30" max="30" width="9.140625" customWidth="1"/>
+    <col min="31" max="31" width="9.140625" customWidth="1"/>
+    <col min="32" max="32" width="9.140625" customWidth="1"/>
+    <col min="33" max="33" width="9.140625" customWidth="1"/>
+    <col min="34" max="34" width="9.140625" customWidth="1"/>
+    <col min="35" max="35" width="9.140625" customWidth="1"/>
+    <col min="36" max="36" width="9.140625" customWidth="1"/>
+    <col min="37" max="37" width="9.140625" customWidth="1"/>
+    <col min="38" max="38" width="9.140625" customWidth="1"/>
+    <col min="39" max="39" width="9.140625" customWidth="1"/>
+    <col min="40" max="40" width="9.140625" customWidth="1"/>
+    <col min="41" max="41" width="9.140625" customWidth="1"/>
+    <col min="42" max="42" width="9.140625" customWidth="1"/>
+    <col min="43" max="43" width="9.140625" customWidth="1"/>
+    <col min="44" max="44" width="9.140625" customWidth="1"/>
+    <col min="45" max="45" width="9.140625" customWidth="1"/>
+    <col min="46" max="46" width="9.140625" customWidth="1"/>
+    <col min="47" max="47" width="9.140625" customWidth="1"/>
+    <col min="48" max="48" width="9.140625" customWidth="1"/>
+    <col min="49" max="49" width="9.140625" customWidth="1"/>
+    <col min="50" max="50" width="9.140625" customWidth="1"/>
+    <col min="51" max="51" width="9.140625" customWidth="1"/>
+    <col min="52" max="52" width="9.140625" customWidth="1"/>
+    <col min="53" max="53" width="9.140625" customWidth="1"/>
+    <col min="54" max="54" width="9.140625" customWidth="1"/>
+    <col min="55" max="55" width="9.140625" customWidth="1"/>
+    <col min="56" max="56" width="9.140625" customWidth="1"/>
+    <col min="57" max="57" width="9.140625" customWidth="1"/>
+    <col min="58" max="58" width="9.140625" customWidth="1"/>
+    <col min="59" max="59" width="9.140625" customWidth="1"/>
+    <col min="60" max="60" width="9.140625" customWidth="1"/>
+    <col min="61" max="61" width="9.140625" customWidth="1"/>
+    <col min="62" max="62" width="9.140625" customWidth="1"/>
+    <col min="63" max="63" width="9.140625" customWidth="1"/>
+    <col min="64" max="64" width="9.140625" customWidth="1"/>
+    <col min="65" max="65" width="9.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="0" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="0" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="0" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="0" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="B10" s="1"/>
+      <c r="C10" s="1"/>
+      <c r="D10" s="1"/>
+      <c r="E10" s="1"/>
+      <c r="F10" s="1"/>
+      <c r="G10" s="1"/>
+      <c r="H10" s="1"/>
+      <c r="I10" s="1"/>
+      <c r="J10" s="1"/>
+      <c r="K10" s="1"/>
+      <c r="L10" s="1"/>
+      <c r="M10" s="1"/>
+      <c r="N10" s="1"/>
+      <c r="O10" s="1"/>
+      <c r="P10" s="1"/>
+      <c r="Q10" s="1"/>
+      <c r="R10" s="1"/>
+      <c r="S10" s="1"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+      <c r="X10" s="1"/>
+      <c r="Y10" s="1"/>
+      <c r="Z10" s="1"/>
+      <c r="AA10" s="1"/>
+      <c r="AB10" s="1"/>
+      <c r="AC10" s="1"/>
+      <c r="AD10" s="1"/>
+      <c r="AE10" s="1"/>
+      <c r="AF10" s="1"/>
+      <c r="AG10" s="1"/>
+      <c r="AH10" s="1"/>
+      <c r="AI10" s="1"/>
+      <c r="AJ10" s="1"/>
+      <c r="AK10" s="1"/>
+      <c r="AL10" s="1"/>
+      <c r="AM10" s="1"/>
+      <c r="AN10" s="1"/>
+      <c r="AO10" s="1"/>
+      <c r="AP10" s="1"/>
+      <c r="AQ10" s="1"/>
+      <c r="AR10" s="1"/>
+      <c r="AS10" s="1"/>
+      <c r="AT10" s="1"/>
+      <c r="AU10" s="1"/>
+      <c r="AV10" s="1"/>
+      <c r="AW10" s="1"/>
+      <c r="AX10" s="1"/>
+      <c r="AY10" s="1"/>
+      <c r="AZ10" s="1"/>
+      <c r="BA10" s="1"/>
+      <c r="BB10" s="1"/>
+      <c r="BC10" s="1"/>
+      <c r="BD10" s="1"/>
+      <c r="BE10" s="1"/>
+      <c r="BF10" s="1"/>
+      <c r="BG10" s="1"/>
+      <c r="BH10" s="1"/>
+      <c r="BI10" s="1"/>
+      <c r="BJ10" s="1"/>
+      <c r="BK10" s="1"/>
+      <c r="BL10" s="1"/>
+      <c r="BM10" s="1"/>
+    </row>
+    <row r="11">
+      <c r="A11" s="0" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="0" t="s">
+        <v>10</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:CD24"/>
+  <dimension ref="A1:BQ22"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="138.731414794922" customWidth="1"/>
-[...16 lines deleted...]
-    <col min="18" max="18" width="15.2131252288818" customWidth="1"/>
+    <col min="1" max="1" width="137.467910766602" customWidth="1"/>
+    <col min="2" max="2" width="12.666654586792" customWidth="1"/>
+    <col min="3" max="3" width="256" customWidth="1"/>
+    <col min="4" max="4" width="230.549911499023" customWidth="1"/>
+    <col min="5" max="5" width="12.9443483352661" customWidth="1"/>
+    <col min="6" max="6" width="9.140625" customWidth="1"/>
+    <col min="7" max="7" width="9.140625" customWidth="1"/>
+    <col min="8" max="8" width="9.140625" customWidth="1"/>
+    <col min="9" max="9" width="9.140625" customWidth="1"/>
+    <col min="10" max="10" width="9.140625" customWidth="1"/>
+    <col min="11" max="11" width="9.140625" customWidth="1"/>
+    <col min="12" max="12" width="9.140625" customWidth="1"/>
+    <col min="13" max="13" width="9.140625" customWidth="1"/>
+    <col min="14" max="14" width="9.140625" customWidth="1"/>
+    <col min="15" max="15" width="9.140625" customWidth="1"/>
+    <col min="16" max="16" width="9.140625" customWidth="1"/>
+    <col min="17" max="17" width="9.140625" customWidth="1"/>
+    <col min="18" max="18" width="9.140625" customWidth="1"/>
+    <col min="19" max="19" width="9.140625" customWidth="1"/>
+    <col min="20" max="20" width="9.140625" customWidth="1"/>
+    <col min="21" max="21" width="9.140625" customWidth="1"/>
+    <col min="22" max="22" width="9.140625" customWidth="1"/>
+    <col min="23" max="23" width="9.140625" customWidth="1"/>
+    <col min="24" max="24" width="9.140625" customWidth="1"/>
+    <col min="25" max="25" width="9.140625" customWidth="1"/>
+    <col min="26" max="26" width="9.140625" customWidth="1"/>
+    <col min="27" max="27" width="9.140625" customWidth="1"/>
+    <col min="28" max="28" width="9.140625" customWidth="1"/>
+    <col min="29" max="29" width="9.140625" customWidth="1"/>
+    <col min="30" max="30" width="9.140625" customWidth="1"/>
+    <col min="31" max="31" width="9.140625" customWidth="1"/>
+    <col min="32" max="32" width="9.140625" customWidth="1"/>
+    <col min="33" max="33" width="9.140625" customWidth="1"/>
+    <col min="34" max="34" width="9.140625" customWidth="1"/>
+    <col min="35" max="35" width="9.140625" customWidth="1"/>
+    <col min="36" max="36" width="9.140625" customWidth="1"/>
+    <col min="37" max="37" width="9.140625" customWidth="1"/>
+    <col min="38" max="38" width="9.140625" customWidth="1"/>
+    <col min="39" max="39" width="9.140625" customWidth="1"/>
+    <col min="40" max="40" width="9.140625" customWidth="1"/>
+    <col min="41" max="41" width="9.140625" customWidth="1"/>
+    <col min="42" max="42" width="9.140625" customWidth="1"/>
+    <col min="43" max="43" width="9.140625" customWidth="1"/>
+    <col min="44" max="44" width="9.140625" customWidth="1"/>
+    <col min="45" max="45" width="9.140625" customWidth="1"/>
+    <col min="46" max="46" width="9.140625" customWidth="1"/>
+    <col min="47" max="47" width="9.140625" customWidth="1"/>
+    <col min="48" max="48" width="9.140625" customWidth="1"/>
+    <col min="49" max="49" width="9.140625" customWidth="1"/>
+    <col min="50" max="50" width="9.140625" customWidth="1"/>
+    <col min="51" max="51" width="9.140625" customWidth="1"/>
+    <col min="52" max="52" width="9.140625" customWidth="1"/>
+    <col min="53" max="53" width="9.140625" customWidth="1"/>
+    <col min="54" max="54" width="9.140625" customWidth="1"/>
+    <col min="55" max="55" width="9.140625" customWidth="1"/>
+    <col min="56" max="56" width="9.140625" customWidth="1"/>
+    <col min="57" max="57" width="9.140625" customWidth="1"/>
+    <col min="58" max="58" width="9.140625" customWidth="1"/>
+    <col min="59" max="59" width="9.140625" customWidth="1"/>
+    <col min="60" max="60" width="9.140625" customWidth="1"/>
+    <col min="61" max="61" width="9.140625" customWidth="1"/>
+    <col min="62" max="62" width="9.140625" customWidth="1"/>
+    <col min="63" max="63" width="9.140625" customWidth="1"/>
+    <col min="64" max="64" width="9.140625" customWidth="1"/>
+    <col min="65" max="65" width="9.140625" customWidth="1"/>
+    <col min="66" max="66" width="9.140625" customWidth="1"/>
+    <col min="67" max="67" width="9.140625" customWidth="1"/>
+    <col min="68" max="68" width="9.140625" customWidth="1"/>
+    <col min="69" max="69" width="9.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="0" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="0" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="0" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="0" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="1"/>
+      <c r="G10" s="1"/>
+      <c r="H10" s="1"/>
+      <c r="I10" s="1"/>
+      <c r="J10" s="1"/>
+      <c r="K10" s="1"/>
+      <c r="L10" s="1"/>
+      <c r="M10" s="1"/>
+      <c r="N10" s="1"/>
+      <c r="O10" s="1"/>
+      <c r="P10" s="1"/>
+      <c r="Q10" s="1"/>
+      <c r="R10" s="1"/>
+      <c r="S10" s="1"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+      <c r="X10" s="1"/>
+      <c r="Y10" s="1"/>
+      <c r="Z10" s="1"/>
+      <c r="AA10" s="1"/>
+      <c r="AB10" s="1"/>
+      <c r="AC10" s="1"/>
+      <c r="AD10" s="1"/>
+      <c r="AE10" s="1"/>
+      <c r="AF10" s="1"/>
+      <c r="AG10" s="1"/>
+      <c r="AH10" s="1"/>
+      <c r="AI10" s="1"/>
+      <c r="AJ10" s="1"/>
+      <c r="AK10" s="1"/>
+      <c r="AL10" s="1"/>
+      <c r="AM10" s="1"/>
+      <c r="AN10" s="1"/>
+      <c r="AO10" s="1"/>
+      <c r="AP10" s="1"/>
+      <c r="AQ10" s="1"/>
+      <c r="AR10" s="1"/>
+      <c r="AS10" s="1"/>
+      <c r="AT10" s="1"/>
+      <c r="AU10" s="1"/>
+      <c r="AV10" s="1"/>
+      <c r="AW10" s="1"/>
+      <c r="AX10" s="1"/>
+      <c r="AY10" s="1"/>
+      <c r="AZ10" s="1"/>
+      <c r="BA10" s="1"/>
+      <c r="BB10" s="1"/>
+      <c r="BC10" s="1"/>
+      <c r="BD10" s="1"/>
+      <c r="BE10" s="1"/>
+      <c r="BF10" s="1"/>
+      <c r="BG10" s="1"/>
+      <c r="BH10" s="1"/>
+      <c r="BI10" s="1"/>
+      <c r="BJ10" s="1"/>
+      <c r="BK10" s="1"/>
+      <c r="BL10" s="1"/>
+      <c r="BM10" s="1"/>
+      <c r="BN10" s="1"/>
+      <c r="BO10" s="1"/>
+      <c r="BP10" s="1"/>
+      <c r="BQ10" s="1"/>
+    </row>
+    <row r="11">
+      <c r="A11" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="B11" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="C11" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="D11" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="E11" s="0" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="B12" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="C12" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="D12" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="E12" s="0" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="B13" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="C13" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="D13" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="B14" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="C14" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="D14" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="E14" s="0" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="B15" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="C15" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="D15" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E15" s="0" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="B16" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="C16" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="D16" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="E16" s="0" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="B17" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="C17" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="D17" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="E17" s="0" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="B18" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="C18" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="D18" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="B19" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="C19" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="D19" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="E19" s="0" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="B20" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="C20" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="D20" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="E20" s="0" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="B21" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="C21" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="D21" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="E21" s="0" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="B22" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="C22" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="D22" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="E22" s="0" t="s">
+        <v>26</v>
+      </c>
+    </row>
+  </sheetData>
+  <headerFooter/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1:BU17"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="137.467910766602" customWidth="1"/>
+    <col min="2" max="2" width="24.6175117492676" customWidth="1"/>
+    <col min="3" max="3" width="19.0595378875732" customWidth="1"/>
+    <col min="4" max="4" width="79.8628082275391" customWidth="1"/>
+    <col min="5" max="5" width="50.9220962524414" customWidth="1"/>
+    <col min="6" max="6" width="116.828330993652" customWidth="1"/>
+    <col min="7" max="7" width="50.2981452941895" customWidth="1"/>
+    <col min="8" max="8" width="65.0319061279297" customWidth="1"/>
+    <col min="9" max="9" width="16.7160453796387" customWidth="1"/>
+    <col min="10" max="10" width="9.140625" customWidth="1"/>
+    <col min="11" max="11" width="9.140625" customWidth="1"/>
+    <col min="12" max="12" width="9.140625" customWidth="1"/>
+    <col min="13" max="13" width="9.140625" customWidth="1"/>
+    <col min="14" max="14" width="9.140625" customWidth="1"/>
+    <col min="15" max="15" width="9.140625" customWidth="1"/>
+    <col min="16" max="16" width="9.140625" customWidth="1"/>
+    <col min="17" max="17" width="9.140625" customWidth="1"/>
+    <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
     <col min="27" max="27" width="9.140625" customWidth="1"/>
     <col min="28" max="28" width="9.140625" customWidth="1"/>
     <col min="29" max="29" width="9.140625" customWidth="1"/>
     <col min="30" max="30" width="9.140625" customWidth="1"/>
     <col min="31" max="31" width="9.140625" customWidth="1"/>
     <col min="32" max="32" width="9.140625" customWidth="1"/>
     <col min="33" max="33" width="9.140625" customWidth="1"/>
     <col min="34" max="34" width="9.140625" customWidth="1"/>
     <col min="35" max="35" width="9.140625" customWidth="1"/>
     <col min="36" max="36" width="9.140625" customWidth="1"/>
     <col min="37" max="37" width="9.140625" customWidth="1"/>
     <col min="38" max="38" width="9.140625" customWidth="1"/>
     <col min="39" max="39" width="9.140625" customWidth="1"/>
     <col min="40" max="40" width="9.140625" customWidth="1"/>
     <col min="41" max="41" width="9.140625" customWidth="1"/>
     <col min="42" max="42" width="9.140625" customWidth="1"/>
     <col min="43" max="43" width="9.140625" customWidth="1"/>
@@ -2308,136 +1652,109 @@
     <col min="49" max="49" width="9.140625" customWidth="1"/>
     <col min="50" max="50" width="9.140625" customWidth="1"/>
     <col min="51" max="51" width="9.140625" customWidth="1"/>
     <col min="52" max="52" width="9.140625" customWidth="1"/>
     <col min="53" max="53" width="9.140625" customWidth="1"/>
     <col min="54" max="54" width="9.140625" customWidth="1"/>
     <col min="55" max="55" width="9.140625" customWidth="1"/>
     <col min="56" max="56" width="9.140625" customWidth="1"/>
     <col min="57" max="57" width="9.140625" customWidth="1"/>
     <col min="58" max="58" width="9.140625" customWidth="1"/>
     <col min="59" max="59" width="9.140625" customWidth="1"/>
     <col min="60" max="60" width="9.140625" customWidth="1"/>
     <col min="61" max="61" width="9.140625" customWidth="1"/>
     <col min="62" max="62" width="9.140625" customWidth="1"/>
     <col min="63" max="63" width="9.140625" customWidth="1"/>
     <col min="64" max="64" width="9.140625" customWidth="1"/>
     <col min="65" max="65" width="9.140625" customWidth="1"/>
     <col min="66" max="66" width="9.140625" customWidth="1"/>
     <col min="67" max="67" width="9.140625" customWidth="1"/>
     <col min="68" max="68" width="9.140625" customWidth="1"/>
     <col min="69" max="69" width="9.140625" customWidth="1"/>
     <col min="70" max="70" width="9.140625" customWidth="1"/>
     <col min="71" max="71" width="9.140625" customWidth="1"/>
     <col min="72" max="72" width="9.140625" customWidth="1"/>
     <col min="73" max="73" width="9.140625" customWidth="1"/>
-    <col min="74" max="74" width="9.140625" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="82" max="82" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="s">
-        <v>81</v>
+        <v>46</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>82</v>
+        <v>47</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>83</v>
+        <v>48</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>84</v>
+        <v>49</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>86</v>
+        <v>51</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>87</v>
+        <v>52</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>88</v>
+        <v>53</v>
       </c>
       <c r="I10" s="1" t="s">
-        <v>89</v>
-[...27 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="J10" s="1"/>
+      <c r="K10" s="1"/>
+      <c r="L10" s="1"/>
+      <c r="M10" s="1"/>
+      <c r="N10" s="1"/>
+      <c r="O10" s="1"/>
+      <c r="P10" s="1"/>
+      <c r="Q10" s="1"/>
+      <c r="R10" s="1"/>
       <c r="S10" s="1"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
       <c r="X10" s="1"/>
       <c r="Y10" s="1"/>
       <c r="Z10" s="1"/>
       <c r="AA10" s="1"/>
       <c r="AB10" s="1"/>
       <c r="AC10" s="1"/>
       <c r="AD10" s="1"/>
       <c r="AE10" s="1"/>
       <c r="AF10" s="1"/>
       <c r="AG10" s="1"/>
       <c r="AH10" s="1"/>
       <c r="AI10" s="1"/>
       <c r="AJ10" s="1"/>
       <c r="AK10" s="1"/>
       <c r="AL10" s="1"/>
       <c r="AM10" s="1"/>
       <c r="AN10" s="1"/>
       <c r="AO10" s="1"/>
       <c r="AP10" s="1"/>
       <c r="AQ10" s="1"/>
@@ -2449,869 +1766,279 @@
       <c r="AW10" s="1"/>
       <c r="AX10" s="1"/>
       <c r="AY10" s="1"/>
       <c r="AZ10" s="1"/>
       <c r="BA10" s="1"/>
       <c r="BB10" s="1"/>
       <c r="BC10" s="1"/>
       <c r="BD10" s="1"/>
       <c r="BE10" s="1"/>
       <c r="BF10" s="1"/>
       <c r="BG10" s="1"/>
       <c r="BH10" s="1"/>
       <c r="BI10" s="1"/>
       <c r="BJ10" s="1"/>
       <c r="BK10" s="1"/>
       <c r="BL10" s="1"/>
       <c r="BM10" s="1"/>
       <c r="BN10" s="1"/>
       <c r="BO10" s="1"/>
       <c r="BP10" s="1"/>
       <c r="BQ10" s="1"/>
       <c r="BR10" s="1"/>
       <c r="BS10" s="1"/>
       <c r="BT10" s="1"/>
       <c r="BU10" s="1"/>
-      <c r="BV10" s="1"/>
-[...7 lines deleted...]
-      <c r="CD10" s="1"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>15</v>
+        <v>55</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>99</v>
+        <v>56</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>100</v>
+        <v>57</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>101</v>
+        <v>58</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>15</v>
+        <v>60</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>102</v>
+        <v>61</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>103</v>
+        <v>15</v>
       </c>
       <c r="I11" s="0" t="s">
         <v>15</v>
-      </c>
-[...25 lines deleted...]
-        <v>107</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>15</v>
+        <v>55</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>99</v>
+        <v>62</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>108</v>
+        <v>57</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>109</v>
+        <v>63</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>110</v>
+        <v>64</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>15</v>
+        <v>65</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>111</v>
+        <v>61</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>103</v>
+        <v>15</v>
       </c>
       <c r="I12" s="0" t="s">
         <v>15</v>
-      </c>
-[...25 lines deleted...]
-        <v>107</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>15</v>
+        <v>55</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>99</v>
+        <v>66</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>108</v>
+        <v>67</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>116</v>
+        <v>68</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>117</v>
+        <v>69</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>118</v>
+        <v>61</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>119</v>
+        <v>15</v>
       </c>
       <c r="I13" s="0" t="s">
         <v>15</v>
-      </c>
-[...25 lines deleted...]
-        <v>124</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>15</v>
+        <v>55</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>15</v>
+        <v>71</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>108</v>
+        <v>72</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>125</v>
+        <v>73</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>126</v>
+        <v>74</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>15</v>
+        <v>75</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>127</v>
+        <v>76</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>128</v>
+        <v>77</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>129</v>
-[...26 lines deleted...]
-        <v>133</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>15</v>
+        <v>55</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>99</v>
+        <v>78</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>100</v>
+        <v>79</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>134</v>
+        <v>80</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>110</v>
+        <v>81</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>135</v>
+        <v>82</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>103</v>
+        <v>15</v>
       </c>
       <c r="I15" s="0" t="s">
         <v>15</v>
-      </c>
-[...25 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>15</v>
+        <v>55</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>140</v>
+        <v>83</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>100</v>
+        <v>84</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>141</v>
+        <v>85</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>142</v>
+        <v>86</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>15</v>
+        <v>87</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>143</v>
+        <v>15</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>144</v>
+        <v>15</v>
       </c>
       <c r="I16" s="0" t="s">
         <v>15</v>
-      </c>
-[...25 lines deleted...]
-        <v>145</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>15</v>
+        <v>55</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>99</v>
+        <v>88</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>100</v>
+        <v>84</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>146</v>
+        <v>89</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>15</v>
+        <v>90</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>15</v>
+        <v>91</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>147</v>
+        <v>15</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>103</v>
+        <v>15</v>
       </c>
       <c r="I17" s="0" t="s">
         <v>15</v>
-      </c>
-[...417 lines deleted...]
-        <v>182</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:BX27"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="138.731414794922" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="16.8503913879395" customWidth="1"/>
+    <col min="1" max="1" width="137.467910766602" customWidth="1"/>
+    <col min="2" max="2" width="21.9820461273193" customWidth="1"/>
+    <col min="3" max="3" width="17.8665828704834" customWidth="1"/>
     <col min="4" max="4" width="16.4186573028564" customWidth="1"/>
-    <col min="5" max="5" width="17.5667171478271" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="12" max="12" width="21.3445873260498" customWidth="1"/>
+    <col min="5" max="5" width="18.9249477386475" customWidth="1"/>
+    <col min="6" max="6" width="21.1659736633301" customWidth="1"/>
+    <col min="7" max="7" width="17.8236141204834" customWidth="1"/>
+    <col min="8" max="8" width="16.8503913879395" customWidth="1"/>
+    <col min="9" max="9" width="17.5667171478271" customWidth="1"/>
+    <col min="10" max="10" width="21.3445873260498" customWidth="1"/>
+    <col min="11" max="11" width="63.0541000366211" customWidth="1"/>
+    <col min="12" max="12" width="17.1655139923096" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
     <col min="27" max="27" width="9.140625" customWidth="1"/>
     <col min="28" max="28" width="9.140625" customWidth="1"/>
     <col min="29" max="29" width="9.140625" customWidth="1"/>
     <col min="30" max="30" width="9.140625" customWidth="1"/>
     <col min="31" max="31" width="9.140625" customWidth="1"/>
     <col min="32" max="32" width="9.140625" customWidth="1"/>
     <col min="33" max="33" width="9.140625" customWidth="1"/>
     <col min="34" max="34" width="9.140625" customWidth="1"/>
     <col min="35" max="35" width="9.140625" customWidth="1"/>
     <col min="36" max="36" width="9.140625" customWidth="1"/>
     <col min="37" max="37" width="9.140625" customWidth="1"/>
@@ -3356,84 +2083,84 @@
     <col min="76" max="76" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="s">
-        <v>83</v>
+        <v>92</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>85</v>
+        <v>93</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>194</v>
+        <v>94</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>87</v>
+        <v>95</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>195</v>
+        <v>96</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>196</v>
+        <v>99</v>
       </c>
       <c r="I10" s="1" t="s">
-        <v>10</v>
+        <v>100</v>
       </c>
       <c r="J10" s="1" t="s">
-        <v>197</v>
+        <v>101</v>
       </c>
       <c r="K10" s="1" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="L10" s="1" t="s">
-        <v>198</v>
+        <v>103</v>
       </c>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
       <c r="P10" s="1"/>
       <c r="Q10" s="1"/>
       <c r="R10" s="1"/>
       <c r="S10" s="1"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
       <c r="X10" s="1"/>
       <c r="Y10" s="1"/>
       <c r="Z10" s="1"/>
       <c r="AA10" s="1"/>
       <c r="AB10" s="1"/>
       <c r="AC10" s="1"/>
       <c r="AD10" s="1"/>
       <c r="AE10" s="1"/>
       <c r="AF10" s="1"/>
       <c r="AG10" s="1"/>
       <c r="AH10" s="1"/>
       <c r="AI10" s="1"/>
       <c r="AJ10" s="1"/>
@@ -3458,2027 +2185,708 @@
       <c r="BC10" s="1"/>
       <c r="BD10" s="1"/>
       <c r="BE10" s="1"/>
       <c r="BF10" s="1"/>
       <c r="BG10" s="1"/>
       <c r="BH10" s="1"/>
       <c r="BI10" s="1"/>
       <c r="BJ10" s="1"/>
       <c r="BK10" s="1"/>
       <c r="BL10" s="1"/>
       <c r="BM10" s="1"/>
       <c r="BN10" s="1"/>
       <c r="BO10" s="1"/>
       <c r="BP10" s="1"/>
       <c r="BQ10" s="1"/>
       <c r="BR10" s="1"/>
       <c r="BS10" s="1"/>
       <c r="BT10" s="1"/>
       <c r="BU10" s="1"/>
       <c r="BV10" s="1"/>
       <c r="BW10" s="1"/>
       <c r="BX10" s="1"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>15</v>
+        <v>105</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>15</v>
+        <v>106</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>15</v>
+        <v>108</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>15</v>
+        <v>109</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>199</v>
+        <v>15</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K11" s="0" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="L11" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>110</v>
+        <v>105</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>15</v>
+        <v>111</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>15</v>
+        <v>113</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>199</v>
+        <v>15</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K12" s="0" t="s">
-        <v>115</v>
-[...1 lines deleted...]
-      <c r="L12" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="B13" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="C13" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="D13" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>117</v>
       </c>
-      <c r="C13" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D13" s="0" t="s">
+      <c r="F13" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="G13" s="0" t="s">
         <v>118</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H13" s="0" t="s">
-        <v>199</v>
+        <v>15</v>
       </c>
       <c r="I13" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K13" s="0" t="s">
-        <v>123</v>
-[...1 lines deleted...]
-      <c r="L13" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>126</v>
+        <v>105</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>15</v>
+        <v>119</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>127</v>
+        <v>120</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>15</v>
+        <v>121</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>130</v>
+        <v>122</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>131</v>
+        <v>123</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>199</v>
+        <v>15</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K14" s="0" t="s">
-        <v>115</v>
-[...1 lines deleted...]
-      <c r="L14" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>110</v>
+        <v>105</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>15</v>
+        <v>106</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>135</v>
+        <v>124</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>15</v>
+        <v>125</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>136</v>
+        <v>126</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>137</v>
+        <v>127</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>199</v>
+        <v>15</v>
       </c>
       <c r="I15" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K15" s="0" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="L15" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>142</v>
+        <v>105</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>15</v>
+        <v>106</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>143</v>
+        <v>128</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>15</v>
+        <v>129</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>15</v>
+        <v>130</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>113</v>
+        <v>131</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>199</v>
+        <v>15</v>
       </c>
       <c r="I16" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K16" s="0" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="L16" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>100</v>
+        <v>132</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>15</v>
+        <v>105</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>15</v>
+        <v>133</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>147</v>
+        <v>134</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>148</v>
+        <v>15</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>199</v>
+        <v>15</v>
       </c>
       <c r="I17" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K17" s="0" t="s">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="L17" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>100</v>
+        <v>132</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>150</v>
+        <v>105</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>15</v>
+        <v>135</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>151</v>
+        <v>136</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>15</v>
+        <v>137</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>15</v>
+        <v>109</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>152</v>
+        <v>15</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>199</v>
+        <v>15</v>
       </c>
       <c r="I18" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K18" s="0" t="s">
-        <v>115</v>
-[...1 lines deleted...]
-      <c r="L18" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>108</v>
+        <v>132</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>155</v>
+        <v>105</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>15</v>
+        <v>138</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>156</v>
+        <v>139</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>158</v>
+        <v>15</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>131</v>
+        <v>15</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>199</v>
+        <v>15</v>
       </c>
       <c r="I19" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K19" s="0" t="s">
-        <v>159</v>
-[...1 lines deleted...]
-      <c r="L19" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>100</v>
+        <v>132</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>162</v>
+        <v>105</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>15</v>
+        <v>81</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>163</v>
+        <v>140</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>15</v>
+        <v>141</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>123</v>
+        <v>15</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>164</v>
+        <v>15</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>199</v>
+        <v>15</v>
       </c>
       <c r="I20" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K20" s="0" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="L20" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>100</v>
+        <v>132</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>200</v>
+        <v>105</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>15</v>
+        <v>142</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>201</v>
+        <v>143</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>15</v>
+        <v>117</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>15</v>
+        <v>122</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>202</v>
+        <v>144</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>199</v>
+        <v>15</v>
       </c>
       <c r="I21" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K21" s="0" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="L21" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>100</v>
+        <v>132</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>203</v>
+        <v>105</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>15</v>
+        <v>145</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>204</v>
+        <v>146</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>15</v>
+        <v>147</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>15</v>
+        <v>110</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>205</v>
+        <v>127</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>199</v>
+        <v>15</v>
       </c>
       <c r="I22" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>206</v>
+        <v>15</v>
       </c>
       <c r="K22" s="0" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="L22" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>100</v>
+        <v>132</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>203</v>
+        <v>105</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>15</v>
+        <v>148</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>204</v>
+        <v>149</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>15</v>
+        <v>150</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>15</v>
+        <v>114</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>205</v>
+        <v>123</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>199</v>
+        <v>15</v>
       </c>
       <c r="I23" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>207</v>
+        <v>15</v>
       </c>
       <c r="K23" s="0" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="L23" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>108</v>
+        <v>132</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>166</v>
+        <v>105</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>15</v>
+        <v>151</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>167</v>
+        <v>152</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>15</v>
+        <v>153</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>170</v>
+        <v>122</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>131</v>
+        <v>15</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>199</v>
+        <v>15</v>
       </c>
       <c r="I24" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K24" s="0" t="s">
-        <v>172</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>154</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>108</v>
+        <v>132</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>175</v>
+        <v>105</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>15</v>
+        <v>151</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>176</v>
+        <v>152</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>15</v>
+        <v>153</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>179</v>
+        <v>122</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>180</v>
+        <v>15</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>199</v>
+        <v>15</v>
       </c>
       <c r="I25" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K25" s="0" t="s">
-        <v>138</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>155</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>100</v>
+        <v>132</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>184</v>
+        <v>105</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>15</v>
+        <v>156</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>185</v>
+        <v>157</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>15</v>
+        <v>158</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>179</v>
+        <v>122</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>187</v>
+        <v>15</v>
       </c>
       <c r="H26" s="0" t="s">
-        <v>199</v>
+        <v>15</v>
       </c>
       <c r="I26" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K26" s="0" t="s">
-        <v>123</v>
-[...1 lines deleted...]
-      <c r="L26" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>100</v>
+        <v>132</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>190</v>
+        <v>105</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>15</v>
+        <v>159</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>191</v>
+        <v>160</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>15</v>
+        <v>161</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>170</v>
+        <v>122</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>193</v>
+        <v>114</v>
       </c>
       <c r="H27" s="0" t="s">
-        <v>199</v>
+        <v>15</v>
       </c>
       <c r="I27" s="0" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K27" s="0" t="s">
-        <v>130</v>
-[...391 lines deleted...]
-        <v>234</v>
+        <v>15</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:BT17"/>
-[...877 lines deleted...]
-<worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:DL11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="138.731414794922" customWidth="1"/>
-[...32 lines deleted...]
-    <col min="34" max="34" width="13.0042209625244" customWidth="1"/>
+    <col min="1" max="1" width="137.467910766602" customWidth="1"/>
+    <col min="2" max="2" width="16.4682579040527" customWidth="1"/>
+    <col min="3" max="3" width="12.2438411712646" customWidth="1"/>
+    <col min="4" max="4" width="13.7846775054932" customWidth="1"/>
+    <col min="5" max="5" width="44.0214462280273" customWidth="1"/>
+    <col min="6" max="6" width="13.4709873199463" customWidth="1"/>
+    <col min="7" max="7" width="16.8507900238037" customWidth="1"/>
+    <col min="8" max="8" width="14.5682554244995" customWidth="1"/>
+    <col min="9" max="9" width="17.7794742584229" customWidth="1"/>
+    <col min="10" max="10" width="16.3981781005859" customWidth="1"/>
+    <col min="11" max="11" width="12.6890964508057" customWidth="1"/>
+    <col min="12" max="12" width="9.140625" customWidth="1"/>
+    <col min="13" max="13" width="11.2328100204468" customWidth="1"/>
+    <col min="14" max="14" width="9.140625" customWidth="1"/>
+    <col min="15" max="15" width="12.3193073272705" customWidth="1"/>
+    <col min="16" max="16" width="9.4730052947998" customWidth="1"/>
+    <col min="17" max="17" width="14.0015459060669" customWidth="1"/>
+    <col min="18" max="18" width="9.62744140625" customWidth="1"/>
+    <col min="19" max="19" width="14.1586542129517" customWidth="1"/>
+    <col min="20" max="20" width="9.140625" customWidth="1"/>
+    <col min="21" max="21" width="12.3197755813599" customWidth="1"/>
+    <col min="22" max="22" width="11.0761251449585" customWidth="1"/>
+    <col min="23" max="23" width="23.2858848571777" customWidth="1"/>
+    <col min="24" max="24" width="26.8468170166016" customWidth="1"/>
+    <col min="25" max="25" width="23.4107551574707" customWidth="1"/>
+    <col min="26" max="26" width="21.9337024688721" customWidth="1"/>
+    <col min="27" max="27" width="24.5701885223389" customWidth="1"/>
+    <col min="28" max="28" width="15.4134759902954" customWidth="1"/>
+    <col min="29" max="29" width="24.3194923400879" customWidth="1"/>
+    <col min="30" max="30" width="16.4013652801514" customWidth="1"/>
+    <col min="31" max="31" width="11.9074773788452" customWidth="1"/>
+    <col min="32" max="32" width="27.1680431365967" customWidth="1"/>
+    <col min="33" max="33" width="16.4163856506348" customWidth="1"/>
+    <col min="34" max="34" width="21.3139190673828" customWidth="1"/>
     <col min="35" max="35" width="21.8553886413574" customWidth="1"/>
-    <col min="36" max="36" width="9.62744140625" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="52" max="52" width="16.639232635498" customWidth="1"/>
+    <col min="36" max="36" width="16.8935375213623" customWidth="1"/>
+    <col min="37" max="37" width="9.46847057342529" customWidth="1"/>
+    <col min="38" max="38" width="13.0042209625244" customWidth="1"/>
+    <col min="39" max="39" width="13.9987125396729" customWidth="1"/>
+    <col min="40" max="40" width="22.8609447479248" customWidth="1"/>
+    <col min="41" max="41" width="12.0073404312134" customWidth="1"/>
+    <col min="42" max="42" width="14.0951719284058" customWidth="1"/>
+    <col min="43" max="43" width="9.140625" customWidth="1"/>
+    <col min="44" max="44" width="9.140625" customWidth="1"/>
+    <col min="45" max="45" width="16.639232635498" customWidth="1"/>
+    <col min="46" max="46" width="19.1858921051025" customWidth="1"/>
+    <col min="47" max="47" width="16.8960285186768" customWidth="1"/>
+    <col min="48" max="48" width="14.4082813262939" customWidth="1"/>
+    <col min="49" max="49" width="15.9452333450317" customWidth="1"/>
+    <col min="50" max="50" width="16.1050109863281" customWidth="1"/>
+    <col min="51" max="51" width="12.477201461792" customWidth="1"/>
+    <col min="52" max="52" width="12.0075979232788" customWidth="1"/>
     <col min="53" max="53" width="9.140625" customWidth="1"/>
     <col min="54" max="54" width="9.140625" customWidth="1"/>
     <col min="55" max="55" width="9.140625" customWidth="1"/>
     <col min="56" max="56" width="9.140625" customWidth="1"/>
     <col min="57" max="57" width="9.140625" customWidth="1"/>
     <col min="58" max="58" width="9.140625" customWidth="1"/>
     <col min="59" max="59" width="9.140625" customWidth="1"/>
     <col min="60" max="60" width="9.140625" customWidth="1"/>
     <col min="61" max="61" width="9.140625" customWidth="1"/>
     <col min="62" max="62" width="9.140625" customWidth="1"/>
     <col min="63" max="63" width="9.140625" customWidth="1"/>
     <col min="64" max="64" width="9.140625" customWidth="1"/>
     <col min="65" max="65" width="9.140625" customWidth="1"/>
     <col min="66" max="66" width="9.140625" customWidth="1"/>
     <col min="67" max="67" width="9.140625" customWidth="1"/>
     <col min="68" max="68" width="9.140625" customWidth="1"/>
     <col min="69" max="69" width="9.140625" customWidth="1"/>
     <col min="70" max="70" width="9.140625" customWidth="1"/>
     <col min="71" max="71" width="9.140625" customWidth="1"/>
     <col min="72" max="72" width="9.140625" customWidth="1"/>
     <col min="73" max="73" width="9.140625" customWidth="1"/>
     <col min="74" max="74" width="9.140625" customWidth="1"/>
     <col min="75" max="75" width="9.140625" customWidth="1"/>
     <col min="76" max="76" width="9.140625" customWidth="1"/>
     <col min="77" max="77" width="9.140625" customWidth="1"/>
@@ -5523,204 +2931,204 @@
     <col min="116" max="116" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="s">
-        <v>292</v>
+        <v>162</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>293</v>
+        <v>163</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>8</v>
+        <v>164</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>294</v>
+        <v>165</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>295</v>
+        <v>166</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>296</v>
+        <v>167</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>297</v>
+        <v>168</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>298</v>
+        <v>169</v>
       </c>
       <c r="I10" s="1" t="s">
-        <v>299</v>
+        <v>170</v>
       </c>
       <c r="J10" s="1" t="s">
-        <v>300</v>
+        <v>171</v>
       </c>
       <c r="K10" s="1" t="s">
-        <v>301</v>
+        <v>172</v>
       </c>
       <c r="L10" s="1" t="s">
-        <v>302</v>
+        <v>173</v>
       </c>
       <c r="M10" s="1" t="s">
-        <v>303</v>
+        <v>174</v>
       </c>
       <c r="N10" s="1" t="s">
-        <v>304</v>
+        <v>175</v>
       </c>
       <c r="O10" s="1" t="s">
-        <v>305</v>
+        <v>176</v>
       </c>
       <c r="P10" s="1" t="s">
-        <v>306</v>
+        <v>177</v>
       </c>
       <c r="Q10" s="1" t="s">
-        <v>307</v>
+        <v>178</v>
       </c>
       <c r="R10" s="1" t="s">
-        <v>308</v>
+        <v>179</v>
       </c>
       <c r="S10" s="1" t="s">
-        <v>309</v>
+        <v>180</v>
       </c>
       <c r="T10" s="1" t="s">
-        <v>310</v>
+        <v>181</v>
       </c>
       <c r="U10" s="1" t="s">
-        <v>311</v>
+        <v>182</v>
       </c>
       <c r="V10" s="1" t="s">
-        <v>312</v>
+        <v>183</v>
       </c>
       <c r="W10" s="1" t="s">
-        <v>313</v>
+        <v>184</v>
       </c>
       <c r="X10" s="1" t="s">
-        <v>314</v>
+        <v>185</v>
       </c>
       <c r="Y10" s="1" t="s">
-        <v>4</v>
+        <v>186</v>
       </c>
       <c r="Z10" s="1" t="s">
-        <v>5</v>
+        <v>187</v>
       </c>
       <c r="AA10" s="1" t="s">
-        <v>315</v>
+        <v>188</v>
       </c>
       <c r="AB10" s="1" t="s">
-        <v>316</v>
+        <v>189</v>
       </c>
       <c r="AC10" s="1" t="s">
-        <v>317</v>
+        <v>190</v>
       </c>
       <c r="AD10" s="1" t="s">
-        <v>318</v>
+        <v>191</v>
       </c>
       <c r="AE10" s="1" t="s">
-        <v>319</v>
+        <v>192</v>
       </c>
       <c r="AF10" s="1" t="s">
-        <v>320</v>
+        <v>193</v>
       </c>
       <c r="AG10" s="1" t="s">
-        <v>321</v>
+        <v>194</v>
       </c>
       <c r="AH10" s="1" t="s">
         <v>7</v>
       </c>
       <c r="AI10" s="1" t="s">
-        <v>9</v>
+        <v>195</v>
       </c>
       <c r="AJ10" s="1" t="s">
-        <v>322</v>
+        <v>196</v>
       </c>
       <c r="AK10" s="1" t="s">
-        <v>323</v>
+        <v>197</v>
       </c>
       <c r="AL10" s="1" t="s">
-        <v>324</v>
+        <v>8</v>
       </c>
       <c r="AM10" s="1" t="s">
-        <v>325</v>
+        <v>198</v>
       </c>
       <c r="AN10" s="1" t="s">
-        <v>326</v>
+        <v>199</v>
       </c>
       <c r="AO10" s="1" t="s">
-        <v>327</v>
+        <v>200</v>
       </c>
       <c r="AP10" s="1" t="s">
-        <v>328</v>
+        <v>201</v>
       </c>
       <c r="AQ10" s="1" t="s">
-        <v>329</v>
+        <v>202</v>
       </c>
       <c r="AR10" s="1" t="s">
-        <v>330</v>
+        <v>203</v>
       </c>
       <c r="AS10" s="1" t="s">
-        <v>331</v>
+        <v>204</v>
       </c>
       <c r="AT10" s="1" t="s">
-        <v>332</v>
+        <v>205</v>
       </c>
       <c r="AU10" s="1" t="s">
-        <v>333</v>
+        <v>206</v>
       </c>
       <c r="AV10" s="1" t="s">
-        <v>334</v>
+        <v>207</v>
       </c>
       <c r="AW10" s="1" t="s">
-        <v>335</v>
+        <v>208</v>
       </c>
       <c r="AX10" s="1" t="s">
-        <v>336</v>
+        <v>209</v>
       </c>
       <c r="AY10" s="1" t="s">
-        <v>337</v>
+        <v>210</v>
       </c>
       <c r="AZ10" s="1" t="s">
-        <v>338</v>
+        <v>211</v>
       </c>
       <c r="BA10" s="1"/>
       <c r="BB10" s="1"/>
       <c r="BC10" s="1"/>
       <c r="BD10" s="1"/>
       <c r="BE10" s="1"/>
       <c r="BF10" s="1"/>
       <c r="BG10" s="1"/>
       <c r="BH10" s="1"/>
       <c r="BI10" s="1"/>
       <c r="BJ10" s="1"/>
       <c r="BK10" s="1"/>
       <c r="BL10" s="1"/>
       <c r="BM10" s="1"/>
       <c r="BN10" s="1"/>
       <c r="BO10" s="1"/>
       <c r="BP10" s="1"/>
       <c r="BQ10" s="1"/>
       <c r="BR10" s="1"/>
       <c r="BS10" s="1"/>
       <c r="BT10" s="1"/>
       <c r="BU10" s="1"/>
       <c r="BV10" s="1"/>
       <c r="BW10" s="1"/>
       <c r="BX10" s="1"/>
@@ -5745,204 +3153,204 @@
       <c r="CQ10" s="1"/>
       <c r="CR10" s="1"/>
       <c r="CS10" s="1"/>
       <c r="CT10" s="1"/>
       <c r="CU10" s="1"/>
       <c r="CV10" s="1"/>
       <c r="CW10" s="1"/>
       <c r="CX10" s="1"/>
       <c r="CY10" s="1"/>
       <c r="CZ10" s="1"/>
       <c r="DA10" s="1"/>
       <c r="DB10" s="1"/>
       <c r="DC10" s="1"/>
       <c r="DD10" s="1"/>
       <c r="DE10" s="1"/>
       <c r="DF10" s="1"/>
       <c r="DG10" s="1"/>
       <c r="DH10" s="1"/>
       <c r="DI10" s="1"/>
       <c r="DJ10" s="1"/>
       <c r="DK10" s="1"/>
       <c r="DL10" s="1"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>339</v>
+        <v>212</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>340</v>
+        <v>213</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>339</v>
+        <v>214</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>341</v>
+        <v>215</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>342</v>
+        <v>216</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>339</v>
+        <v>215</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>339</v>
+        <v>215</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>339</v>
+        <v>217</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>339</v>
+        <v>215</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>339</v>
+        <v>58</v>
       </c>
       <c r="K11" s="0" t="s">
-        <v>343</v>
+        <v>218</v>
       </c>
       <c r="L11" s="0" t="s">
-        <v>344</v>
+        <v>215</v>
       </c>
       <c r="M11" s="0" t="s">
-        <v>339</v>
+        <v>215</v>
       </c>
       <c r="N11" s="0" t="s">
-        <v>339</v>
+        <v>73</v>
       </c>
       <c r="O11" s="0" t="s">
-        <v>263</v>
+        <v>215</v>
       </c>
       <c r="P11" s="0" t="s">
-        <v>339</v>
+        <v>219</v>
       </c>
       <c r="Q11" s="0" t="s">
-        <v>339</v>
+        <v>215</v>
       </c>
       <c r="R11" s="0" t="s">
-        <v>339</v>
+        <v>215</v>
       </c>
       <c r="S11" s="0" t="s">
-        <v>339</v>
+        <v>215</v>
       </c>
       <c r="T11" s="0" t="s">
-        <v>339</v>
+        <v>215</v>
       </c>
       <c r="U11" s="0" t="s">
-        <v>339</v>
+        <v>215</v>
       </c>
       <c r="V11" s="0" t="s">
-        <v>115</v>
+        <v>215</v>
       </c>
       <c r="W11" s="0" t="s">
-        <v>339</v>
+        <v>220</v>
       </c>
       <c r="X11" s="0" t="s">
-        <v>345</v>
+        <v>215</v>
       </c>
       <c r="Y11" s="0" t="s">
-        <v>14</v>
+        <v>215</v>
       </c>
       <c r="Z11" s="0" t="s">
-        <v>339</v>
+        <v>215</v>
       </c>
       <c r="AA11" s="0" t="s">
-        <v>346</v>
+        <v>215</v>
       </c>
       <c r="AB11" s="0" t="s">
-        <v>347</v>
+        <v>215</v>
       </c>
       <c r="AC11" s="0" t="s">
-        <v>339</v>
+        <v>215</v>
       </c>
       <c r="AD11" s="0" t="s">
-        <v>140</v>
+        <v>221</v>
       </c>
       <c r="AE11" s="0" t="s">
-        <v>339</v>
+        <v>222</v>
       </c>
       <c r="AF11" s="0" t="s">
-        <v>136</v>
+        <v>215</v>
       </c>
       <c r="AG11" s="0" t="s">
-        <v>348</v>
+        <v>215</v>
       </c>
       <c r="AH11" s="0" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="AI11" s="0" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="AJ11" s="0" t="s">
-        <v>339</v>
+        <v>215</v>
       </c>
       <c r="AK11" s="0" t="s">
-        <v>339</v>
+        <v>215</v>
       </c>
       <c r="AL11" s="0" t="s">
-        <v>339</v>
+        <v>223</v>
       </c>
       <c r="AM11" s="0" t="s">
-        <v>339</v>
+        <v>215</v>
       </c>
       <c r="AN11" s="0" t="s">
-        <v>348</v>
+        <v>215</v>
       </c>
       <c r="AO11" s="0" t="s">
-        <v>339</v>
+        <v>215</v>
       </c>
       <c r="AP11" s="0" t="s">
-        <v>339</v>
+        <v>215</v>
       </c>
       <c r="AQ11" s="0" t="s">
-        <v>339</v>
+        <v>215</v>
       </c>
       <c r="AR11" s="0" t="s">
-        <v>349</v>
+        <v>215</v>
       </c>
       <c r="AS11" s="0" t="s">
-        <v>350</v>
+        <v>215</v>
       </c>
       <c r="AT11" s="0" t="s">
-        <v>339</v>
+        <v>224</v>
       </c>
       <c r="AU11" s="0" t="s">
-        <v>351</v>
+        <v>109</v>
       </c>
       <c r="AV11" s="0" t="s">
-        <v>339</v>
+        <v>144</v>
       </c>
       <c r="AW11" s="0" t="s">
-        <v>352</v>
+        <v>225</v>
       </c>
       <c r="AX11" s="0" t="s">
-        <v>339</v>
+        <v>226</v>
       </c>
       <c r="AY11" s="0" t="s">
-        <v>248</v>
+        <v>224</v>
       </c>
       <c r="AZ11" s="0" t="s">
-        <v>339</v>
+        <v>227</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=EPPlusLicense.txt>This workbook was created with the EPPlus library, licensed to South African National Biodiversity Institute under the Polyform Noncommercial license, see https://polyformproject.org/licenses/noncommercial/1.0.0
 For more information about EPPlus, see https://epplussoftware.com/
 
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>EPPlus</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:keywords>EPPlus noncommercial use</cp:keywords>
   <dc:description>This workbook has been created with EPPlus licensed to South African National Biodiversity Institute under The Polyform Noncommercial License: See https://polyformproject.org/licenses/noncommercial/1.0.0</dc:description>
   <dc:creator>South African National Biodiversity Institute</dc:creator>
 </cp:coreProperties>