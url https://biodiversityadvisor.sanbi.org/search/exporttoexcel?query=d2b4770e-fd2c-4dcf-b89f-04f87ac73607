--- v4 (2026-06-04)
+++ v5 (2026-07-24)
@@ -1,2044 +1,201 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
-  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet2.xml"/>
-[...3 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet6.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="text/plain" PartName="/EPPlusLicense.txt"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="COMMONNAMES" sheetId="1" r:id="rId1"/>
-[...4 lines deleted...]
-    <sheet name="TAXON" sheetId="6" r:id="rId7"/>
+    <sheet name="TAXON" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="228" uniqueCount="228">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <si>
     <t>Biodiversity Advisor Search Results</t>
   </si>
   <si>
-    <t xml:space="preserve">Downloaded from Biodiversity Advisor (https://biodiversityadvisor.sanbi.org)  [Accessed (please insert date of download 6/4/2026 3:41:00 AM.</t>
+    <t xml:space="preserve">Downloaded from Biodiversity Advisor (https://biodiversityadvisor.sanbi.org)  [Accessed (please insert date of download 7/24/2026 9:11:50 AM.</t>
   </si>
   <si>
     <t>Acknowledgement and attribution</t>
   </si>
   <si>
     <t>South African National Biodiversity Institute. 2023. Available: https://biodiversityadvisor.sanbi.org</t>
   </si>
   <si>
-    <t>VERNACULARNAME</t>
-[...158 lines deleted...]
-    <t>Series Chapter</t>
+    <t>KINGDOM</t>
+  </si>
+  <si>
+    <t>PHYLUM</t>
+  </si>
+  <si>
+    <t>ORDERNAME</t>
+  </si>
+  <si>
+    <t>FAMILYNAME</t>
+  </si>
+  <si>
+    <t>GENUSNAME</t>
+  </si>
+  <si>
+    <t>GENUSID</t>
+  </si>
+  <si>
+    <t>SPECIESNAME</t>
+  </si>
+  <si>
+    <t>SUBSPECIES</t>
+  </si>
+  <si>
+    <t>VARIETY</t>
+  </si>
+  <si>
+    <t>FORMA</t>
+  </si>
+  <si>
+    <t>TAXON_PATH</t>
+  </si>
+  <si>
+    <t>Plantae</t>
+  </si>
+  <si>
+    <t>Anthophyta</t>
+  </si>
+  <si>
+    <t>Asparagales</t>
   </si>
   <si>
     <t>Asphodelaceae</t>
   </si>
   <si>
-    <t>Klopper, RR; Smith, GF; Bayer, MB; Bredenkamp, CL</t>
-[...40 lines deleted...]
-  <si>
     <t>Aloe</t>
   </si>
   <si>
-    <t>Glen, HF; Hardy, DS</t>
-[...419 lines deleted...]
-    <t>Anthophyta</t>
+    <t>EE980BBB-CDB6-4099-8E33-9C267C3070E6</t>
+  </si>
+  <si>
+    <t>humilis</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
-    <t>Flowering plants: monocots (Monocotyledons)</t>
-[...32 lines deleted...]
-    <t>True</t>
+    <t>Plantae|Anthophyta|Asparagales|Asphodelaceae|Aloe|humilis</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:BR13"/>
+  <dimension ref="A1:BW11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="137.467910766602" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="9" max="9" width="9.140625" customWidth="1"/>
+    <col min="1" max="1" width="138.731414794922" customWidth="1"/>
+    <col min="2" max="2" width="12.2438411712646" customWidth="1"/>
+    <col min="3" max="3" width="14.5682554244995" customWidth="1"/>
+    <col min="4" max="4" width="16.3981781005859" customWidth="1"/>
+    <col min="5" max="5" width="14.4109058380127" customWidth="1"/>
+    <col min="6" max="6" width="44.2568855285645" customWidth="1"/>
+    <col min="7" max="7" width="16.1063327789307" customWidth="1"/>
+    <col min="8" max="8" width="14.0015459060669" customWidth="1"/>
+    <col min="9" max="9" width="9.62744140625" customWidth="1"/>
     <col min="10" max="10" width="9.140625" customWidth="1"/>
-    <col min="11" max="11" width="9.140625" customWidth="1"/>
+    <col min="11" max="11" width="58.6882667541504" customWidth="1"/>
     <col min="12" max="12" width="9.140625" customWidth="1"/>
-    <col min="13" max="13" width="9.140625" customWidth="1"/>
-[...1219 lines deleted...]
-    <col min="12" max="12" width="17.1655139923096" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
     <col min="27" max="27" width="9.140625" customWidth="1"/>
     <col min="28" max="28" width="9.140625" customWidth="1"/>
     <col min="29" max="29" width="9.140625" customWidth="1"/>
     <col min="30" max="30" width="9.140625" customWidth="1"/>
     <col min="31" max="31" width="9.140625" customWidth="1"/>
     <col min="32" max="32" width="9.140625" customWidth="1"/>
     <col min="33" max="33" width="9.140625" customWidth="1"/>
     <col min="34" max="34" width="9.140625" customWidth="1"/>
     <col min="35" max="35" width="9.140625" customWidth="1"/>
     <col min="36" max="36" width="9.140625" customWidth="1"/>
     <col min="37" max="37" width="9.140625" customWidth="1"/>
@@ -2058,110 +215,107 @@
     <col min="51" max="51" width="9.140625" customWidth="1"/>
     <col min="52" max="52" width="9.140625" customWidth="1"/>
     <col min="53" max="53" width="9.140625" customWidth="1"/>
     <col min="54" max="54" width="9.140625" customWidth="1"/>
     <col min="55" max="55" width="9.140625" customWidth="1"/>
     <col min="56" max="56" width="9.140625" customWidth="1"/>
     <col min="57" max="57" width="9.140625" customWidth="1"/>
     <col min="58" max="58" width="9.140625" customWidth="1"/>
     <col min="59" max="59" width="9.140625" customWidth="1"/>
     <col min="60" max="60" width="9.140625" customWidth="1"/>
     <col min="61" max="61" width="9.140625" customWidth="1"/>
     <col min="62" max="62" width="9.140625" customWidth="1"/>
     <col min="63" max="63" width="9.140625" customWidth="1"/>
     <col min="64" max="64" width="9.140625" customWidth="1"/>
     <col min="65" max="65" width="9.140625" customWidth="1"/>
     <col min="66" max="66" width="9.140625" customWidth="1"/>
     <col min="67" max="67" width="9.140625" customWidth="1"/>
     <col min="68" max="68" width="9.140625" customWidth="1"/>
     <col min="69" max="69" width="9.140625" customWidth="1"/>
     <col min="70" max="70" width="9.140625" customWidth="1"/>
     <col min="71" max="71" width="9.140625" customWidth="1"/>
     <col min="72" max="72" width="9.140625" customWidth="1"/>
     <col min="73" max="73" width="9.140625" customWidth="1"/>
     <col min="74" max="74" width="9.140625" customWidth="1"/>
     <col min="75" max="75" width="9.140625" customWidth="1"/>
-    <col min="76" max="76" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="s">
-        <v>92</v>
+        <v>4</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>93</v>
+        <v>5</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>94</v>
+        <v>6</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>95</v>
+        <v>7</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>96</v>
+        <v>8</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>97</v>
+        <v>9</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>98</v>
+        <v>10</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>99</v>
+        <v>11</v>
       </c>
       <c r="I10" s="1" t="s">
-        <v>100</v>
+        <v>12</v>
       </c>
       <c r="J10" s="1" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="K10" s="1" t="s">
-        <v>102</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
       <c r="P10" s="1"/>
       <c r="Q10" s="1"/>
       <c r="R10" s="1"/>
       <c r="S10" s="1"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
       <c r="X10" s="1"/>
       <c r="Y10" s="1"/>
       <c r="Z10" s="1"/>
       <c r="AA10" s="1"/>
       <c r="AB10" s="1"/>
       <c r="AC10" s="1"/>
       <c r="AD10" s="1"/>
       <c r="AE10" s="1"/>
       <c r="AF10" s="1"/>
       <c r="AG10" s="1"/>
       <c r="AH10" s="1"/>
       <c r="AI10" s="1"/>
       <c r="AJ10" s="1"/>
       <c r="AK10" s="1"/>
@@ -2181,1176 +335,84 @@
       <c r="AY10" s="1"/>
       <c r="AZ10" s="1"/>
       <c r="BA10" s="1"/>
       <c r="BB10" s="1"/>
       <c r="BC10" s="1"/>
       <c r="BD10" s="1"/>
       <c r="BE10" s="1"/>
       <c r="BF10" s="1"/>
       <c r="BG10" s="1"/>
       <c r="BH10" s="1"/>
       <c r="BI10" s="1"/>
       <c r="BJ10" s="1"/>
       <c r="BK10" s="1"/>
       <c r="BL10" s="1"/>
       <c r="BM10" s="1"/>
       <c r="BN10" s="1"/>
       <c r="BO10" s="1"/>
       <c r="BP10" s="1"/>
       <c r="BQ10" s="1"/>
       <c r="BR10" s="1"/>
       <c r="BS10" s="1"/>
       <c r="BT10" s="1"/>
       <c r="BU10" s="1"/>
       <c r="BV10" s="1"/>
       <c r="BW10" s="1"/>
-      <c r="BX10" s="1"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>104</v>
+        <v>15</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>105</v>
+        <v>16</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>106</v>
+        <v>17</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>107</v>
+        <v>18</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>108</v>
+        <v>19</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>109</v>
+        <v>20</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>110</v>
+        <v>21</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="K11" s="0" t="s">
-        <v>15</v>
-[...1090 lines deleted...]
-        <v>227</v>
+        <v>23</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=EPPlusLicense.txt>This workbook was created with the EPPlus library, licensed to South African National Biodiversity Institute under the Polyform Noncommercial license, see https://polyformproject.org/licenses/noncommercial/1.0.0
 For more information about EPPlus, see https://epplussoftware.com/
 
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>EPPlus</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:keywords>EPPlus noncommercial use</cp:keywords>
   <dc:description>This workbook has been created with EPPlus licensed to South African National Biodiversity Institute under The Polyform Noncommercial License: See https://polyformproject.org/licenses/noncommercial/1.0.0</dc:description>
   <dc:creator>South African National Biodiversity Institute</dc:creator>
 </cp:coreProperties>