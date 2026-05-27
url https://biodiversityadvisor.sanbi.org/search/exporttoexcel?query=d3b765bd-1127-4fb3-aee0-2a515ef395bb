--- v0 (2025-12-19)
+++ v1 (2026-05-27)
@@ -1,3460 +1,3653 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet3.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet4.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet5.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet6.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet7.xml"/>
-  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet8.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="text/plain" PartName="/EPPlusLicense.txt"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="SYNONYMS" sheetId="1" r:id="rId1"/>
-[...6 lines deleted...]
-    <sheet name="TAXON" sheetId="8" r:id="rId9"/>
+    <sheet name="COMMONNAMES" sheetId="1" r:id="rId1"/>
+    <sheet name="COMMONNAMESDISTINCT" sheetId="2" r:id="rId3"/>
+    <sheet name="TAXONDESCRIPTIONS" sheetId="3" r:id="rId4"/>
+    <sheet name="LITERATURE" sheetId="4" r:id="rId5"/>
+    <sheet name="SYNONYMS" sheetId="5" r:id="rId6"/>
+    <sheet name="SPECIMENBARCODE" sheetId="6" r:id="rId7"/>
+    <sheet name="TAXON" sheetId="7" r:id="rId8"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1106" uniqueCount="1106">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="661" uniqueCount="661">
   <si>
     <t>Biodiversity Advisor Search Results</t>
   </si>
   <si>
-    <t xml:space="preserve">Downloaded from Biodiversity Advisor (https://biodiversityadvisor.sanbi.org)  [Accessed (please insert date of download 12/19/2025 2:07:12 AM.</t>
+    <t xml:space="preserve">Downloaded from Biodiversity Advisor (https://biodiversityadvisor.sanbi.org)  [Accessed (please insert date of download 5/28/2026 12:26:02 AM.</t>
   </si>
   <si>
     <t>Acknowledgement and attribution</t>
   </si>
   <si>
     <t>South African National Biodiversity Institute. 2023. Available: https://biodiversityadvisor.sanbi.org</t>
   </si>
   <si>
     <t>CALCFULLNAME</t>
   </si>
   <si>
+    <t>TAXSTATUS</t>
+  </si>
+  <si>
+    <t>VERNACULARNAME</t>
+  </si>
+  <si>
+    <t>BIBLIO_BARCODE</t>
+  </si>
+  <si>
+    <t>LANGUAGE</t>
+  </si>
+  <si>
+    <t>COLLECTIONEVENTID</t>
+  </si>
+  <si>
+    <t>Silene bellidioides Sond.</t>
+  </si>
+  <si>
+    <t>Synonym</t>
+  </si>
+  <si>
+    <t>igwayana</t>
+  </si>
+  <si>
+    <t>Acocks, JPH. 1976. Field notebooks (1936-1976).</t>
+  </si>
+  <si>
+    <t>Zulu</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>injuju</t>
+  </si>
+  <si>
+    <t>uGwayana</t>
+  </si>
+  <si>
+    <t>Balkwill, K; Williams, VL; Witkowski, ETF. 2001. A lexicon of plants traded in the Witwatersrand umuthi shops, South Africa, Bothalia 31(1&amp;2): 71-98.</t>
+  </si>
+  <si>
+    <t>Ugwayana</t>
+  </si>
+  <si>
+    <t>NH0138887-0</t>
+  </si>
+  <si>
+    <t>7bde9125-ac1f-45ef-a757-52bda787356a</t>
+  </si>
+  <si>
+    <t>ugwayelaso</t>
+  </si>
+  <si>
+    <t>Pooley, ES. 1998. A field guide to wildflowers KwaZulu-Natal and the eastern region, 1 ed. Natal Flora Publications Trust, Durban.</t>
+  </si>
+  <si>
+    <t>ugwayintombe</t>
+  </si>
+  <si>
+    <t>Silene undulata Aiton subsp. undulata</t>
+  </si>
+  <si>
+    <t>Accepted name</t>
+  </si>
+  <si>
+    <t>uLimi olumnandi</t>
+  </si>
+  <si>
+    <t>NH0121866-0</t>
+  </si>
+  <si>
+    <t>IsiZulu</t>
+  </si>
+  <si>
+    <t>ebd74ae5-b6d8-49a8-af77-0acadc05858e</t>
+  </si>
+  <si>
+    <t>umjuje</t>
+  </si>
+  <si>
+    <t>wild tobacco</t>
+  </si>
+  <si>
+    <t>Bredenkamp, CL. 2019. Caryophyllaceae. In: CL Bredenkamp (ed.), A Flora of the Eastern Cape Province. Strelitzia 41(1): 757-767. South African National Biodiversity Institute, Pretoria.</t>
+  </si>
+  <si>
+    <t>English</t>
+  </si>
+  <si>
+    <t>Silene capensis Otth</t>
+  </si>
+  <si>
+    <t>Phillips, EP; Smith, CA; Van Hoepen, E. 1966. Common names of South African plants. Mem. Bot. Surv. South Africa 35: 1-642. Government Printer, Pretoria.</t>
+  </si>
+  <si>
+    <t>wildetabak</t>
+  </si>
+  <si>
+    <t>Afrikaans</t>
+  </si>
+  <si>
+    <t>wildetwak</t>
+  </si>
+  <si>
+    <t>TEXTTITLE</t>
+  </si>
+  <si>
+    <t>COMMENTS</t>
+  </si>
+  <si>
+    <t>BIBLIO</t>
+  </si>
+  <si>
+    <t>TAXONTEXT</t>
+  </si>
+  <si>
+    <t>Diagnostic</t>
+  </si>
+  <si>
+    <t>e-Fl; PS</t>
+  </si>
+  <si>
+    <t>Manning, JC; Goldblatt, P. 2012. A taxonomic revision of the southern African native and naturalized species of Silene L. (Caryophyllaceae). Bothalia 42(2): 147-186. [CC BY]</t>
+  </si>
+  <si>
+    <t>A variable taxon, typically with a lax, rounded inflorescence of relatively large flowers with calyx mostly 20-35 mm long, often with subulate lobes. The nature of the stem and calyx vesiture is very variable, with some plants entirely eglandular and others predominantly glandular, sometimes even within a single collection. Variation in the nature and degree of vesiture is especially evident among the populations along the southern Cape coast. Populations between Knysna and Plettenberg Bay often, but not always, have entirely eglandular stems and calyces.Most populations have the anthers exserted beyond the mouth of the floral tube at anthesis, followed by the styles, which at anthesis are always included in the floral tube. This feature is thus evident only in older flowers. Also diagnostic of many populations are the long, subulate calyx lobes, 5-7 mm long but this can vary within populations. Plants with short calyces, ± 15 mm long, and carpophores ± 4 mm long, are typical of the West Coast, whereas specimens from western Lesotho have among the longest calyces (35-45 mm long) and carpophores (± 15 mm long) recorded for the species.Plants are very variable in habit, those from coastal and alpine habitats typically more compact and prostrate whereas individuals from sheltered or shaded situations are more lax. Some of this variation is certainly ecological and linked to the habitat but some may well be genetic, since plants from the cliffs at Hermanus evidently retain their compact habit in cultivation.Separation from subsp. polyantha is not always clear in the Kwazulu-Natal Midlands, especially around Pietermaritzburg, where plants have erect stems and well-branched, flat-topped inflorescences but calyces ± 20 mm long.</t>
+  </si>
+  <si>
+    <t>Distribution</t>
+  </si>
+  <si>
+    <t>Throughout most of the range of the species but replaced along the eastern seaboard by subsp. polyantha.</t>
+  </si>
+  <si>
+    <t>Habitat</t>
+  </si>
+  <si>
+    <t>e-Fl</t>
+  </si>
+  <si>
+    <t>Bredenkamp, CL. 2019. Caryophyllaceae. In: CL Bredenkamp (ed.), A Flora of the Eastern Cape Province. Strelitzia 41(1): 757-767. South African National Biodiversity Institute, Pretoria. [CC BY]</t>
+  </si>
+  <si>
+    <t>Grassland, riverbeds and mountain slopes. Upper Karoo, Dry Highveld Grassland, Drakensberg Grassland, Sub-Escarpment Grassland, Indigenous Forests, Eastern Fynbos-Renosterveld.</t>
+  </si>
+  <si>
+    <t>Silene eckloniana Sond.</t>
+  </si>
+  <si>
+    <t>Seashore. Eastern Fynbos-Renosterveld.</t>
+  </si>
+  <si>
+    <t>Retief, E; Meyer, NL. 2017. Caryophyllaceae. In: E Retief &amp; NL Meyer (eds), Plants of the Free State: Inventory and identification guide. Strelitzia 38: 450-457. South African National Biodiversity Institute, Pretoria. [CC BY]</t>
+  </si>
+  <si>
+    <t>Dry Grassland; Mesic Grassland; Zastron Moist Grassland. Open grassland.</t>
+  </si>
+  <si>
+    <t>Morphology</t>
+  </si>
+  <si>
+    <t>Stems erect or sprawling. Cymes relatively few-flowered, mostly without quarternary branching, rounded. Calyx (15-)20-35(-45) mm long. Capsules ovoid to narrowly ovoid, (12-)15-25 mm long, 1.5-4.0 x longer than carpophore. Carpophore 4-10(-15) mm long.</t>
+  </si>
+  <si>
+    <t>Annual herb, stem ascending, leafy, villous. Leaves coriaceous, spathulate, obtuse or subretuse, margins revolute, ciliate. Flowers in cymes; calyx 16-20 mm long, villous, 10-ribbed, with lanceolate teeth; petals bifid; carpophore a quarter length of capsule.</t>
+  </si>
+  <si>
+    <t>Erect, shortly glandular-hairy, perennial herb, up to 0.9 m high. Leaves rosulate, oblanceolate. Flowers in cymes, white or pink to crimson; calyx 18-22 mm long; petals bifid; carpophore ± 2 mm long. Flowering time Oct.-Mar.</t>
+  </si>
+  <si>
+    <t>Perennial herb, up to 0.9 m high. Stems sticky hairy; flowering stems from centre. Leaves opposite; in a basal rosette; blade narrowly ovate, 80-110 x 10-20. Flowers: calyx ± 35 mm long; petals notched, white to pale pink.</t>
+  </si>
+  <si>
+    <t>SpecCit</t>
+  </si>
+  <si>
+    <t>LIMPOPO.-2330 (Tzaneen): Woodbush, (-CC), Jan. 1923, Wager s.n. TRV23094 (PRE). 2429 (Zebediela): Donkerkloof near Chuniespoort, 1 700 m, (-BA), 14 Mar. 1974, Vahrmeijer 2414 (MO, PRE). NORTH-WEST.-2527 (Rustenburg): Rustenburg, (-CC), 5 Nov. 1940, Lanham s.n. (PRE). 2624 (Vryburg): Vryburg, Aarbosvlakte, (-DC), 25 Mar. 1921, Mogg 8435 (PRE); Vryburg, (-DD), Apr. 1912, Rogers s.n. BOL45405 (BOL).GAUTENG.-2527 (Rustenburg): Witwatersrand, Hekpoort, (-DC), 18 Apr. 1936, Phillips 33 (PRE). 2528 (Pretoria): Pretoria, Arcadia, E of Union Buildings, (-AC), 12 Jul. 1955, Smith 323 (PRE); Pretoria, (-CA), 21 Nov. 1904, Leendertz 4148 (PRE); Waterkloof, (-CA), 25 Oct. 1920, Verdoorn 131 (PRE); Wonderboom Poort, (-CA), 24 Nov. 1917, Pole-Evans 230 (PRE); Fountains Valley, (-CA), 14 Mar. 1930, Verdoorn 820 (PRE); Moreletta Spruit, (-CA), 1 Mar. 1980, Germishuizen 1260 (PRE); Irene, (-CC), Apr. 1924, Smuts 1318 (PRE); Doornkloof, (-CC), 8 Nov. 1928, Gillett s.n. (NBG). 2627 (Potchefstroom): Klifdrif, E of Potchefstroom, (-AD), 8 Jan. 1935, Theron 1208 (PRE); Parys, (-CC), Apr. 1907, Grey College Herbarium 576 (BOL). MPUMALANGA.-2530 (Lydenburg): Verlorenvallei Nature Reserve, NE of Dullstroom, (-AC), 16 dec. 1932, Galpin s.n. BOL45397 (BOL); 10 Apr. 2000, Van Slageren &amp; Van Wyk 971 (PRE); Mokobulaan Plantation on Skurweberg, 2 100 m, (-BA), 3 Dec. 1985, Kluge 2663 (PRE). 2629 (Bethal): Ermelo, Nooitgedacht, (-DB), 5 Feb. 1927, Henrici 1467 (PRE). 2630 (Carolina): Carolina, (-AA), Dec. 1905, Bolus 11701 (BOL).FREE STATE.-2827 (Senekal): Gumtree, (-DD), 13 Jan. 1948, Reardon 4 (NU). 2828 (Bethlehem): Golden Gate Highland Park, (-DA), Jan. 1966, Liebenberg 7495B (PRE); Qwa Qwa National Park, Qwa Qwaberg, (-DB), 2 Feb. 1995, Zietsman 3112 (PRE). 2829 (Harrismith): Harrismith, Drakensberg Botanical Garden, (-AC), 16 Jan. 1974, Jacobsz 2015 (MO, NBG, PRE, S); foor of Platberg, (-AC), 2 Feb. 1968, Van der Zeyde 227 (NBG). 2926 (Bloemfontein): Bloemfontein, Gen. de Wet School, (-AA), 3 Jun. 1967, Hanekom 910 (PRE); O.F.S. Botanic Garden, (-AA), 27 Mar. 1968, Müller 236 (NBG); Mazelspoort, (-AA), 7 May 1949, Steyn 50 (NBG); Dewetsdorp, (-DA), 15 Apr. 1950, Steyn 942 (NBG). 2927 (Maseru): Ladybrand, (-AB), Nov. 1906, Rogers 5241 (PRE). 3025 (Colesberg): 5 km from Colesberg on road to Steynsburg, (-CA), 1 Apr. 1981, Herman 465 (PRE). 3027 (Lady Grey): Zastron campsite, (-AC), 27 Mar. 1980, Reid 202 (PRE). KWAZULU-NATAL.-2730 (Vryheid): Utrecht Dist., Groenvlei, Balele Mountain Lodge, (-CA), 18 Nov. 1997, Ngwenya 1617 (NH); Hlobane, (-DB), 5 Nov. 1950, Johnstone 517 (MO, NU). 2828 (Bethlehem): Witzieshoek, (-DB), Dec. 1905, Thode 5664 (NBG); Royal Natal National Park, near Basuto Gate, (-DB), 2 Feb. 1982, Stewart &amp; Manning 2254 (NU). 2829 (Harrismith): Van Reenen, (-AD), Jun. 1914, Bews 965 (NU). 2929 (Underberg): Cathedral Peak Forest reserve, (-AB), 1 Jan. 1983, Noel 2820 (NU); Giant's Castle Game Reserve, near Dinosaur footprints, (-AD), 27 Dec. 1967, Trauseld 907 (NU); Lotheni Valley, vicinity of Ash Cave, (-AD), 7 Feb. 1985, Hilliard &amp; Burtt 18188 (E, NU, PRE); Spring Grove Farm, (-BB/BD), 9 Dec. 1996, Greene 906 (NH); Kamberg, (-BC), 28 Nov. 1974, Wright 1985 (NU); 10 Jan. 1990, Williams 687 (NH); Mpendle Dist., Mulangane Ridge, (-BC), 3 Feb. 1984, Hillard &amp; Burtt 17507 (E, K, NU, PRE, S); Chameleon Cave area, (-CB), 1 Dec. 1984, Hilliard &amp; Burtt 17769 (E, K, NU, PRE, S); Sani Pass, (-CB), 18 Feb. 1973, Hilliard 5339 (NU); 23 Mar. 1977, Hilliard &amp; Burtt 9801 (E, K, MO, NU); 6 Jan. 1984, Hilliard, Burtt &amp; Manning 17284 (E, NU); Jan. 2000, Edwards 1749 (E, K, NU); Cobham State Forest, Polela River, (-CB), 2 Dec. 1987, MacDevette 2036 (NH); Vergelegen Nature Reserve, (-CB), 2 Jan. 1978, Hilliard &amp; Burtt 11182 (E, MO, NH); Underberg, Watermead farm, (-DC), 16 Dec. 1989, Williams 645 (NH); Bulwer, Sunset farm, (-DC), 24 Feb. 1990, Vos 31 (NU); Polela Dist., Hlabeni Mtn near Creighton, (-DC/DD), 21 Nov. 1994, Wirminghaus 1310 (NH). 2930 (Pietermaritzburg): Mount West Dist., 3 km N of intersection, (-AA/AC), 13 Nov. 1988, Greene 609 (NH); Kunhardt's Farm, 21 km from Merrivale on Boston Road, (-AC), Jan.-Apr. 1982, Kunhardt 10 (NH); Karkloof Mtn Range, summit of Mt Gilboa, (-AD), 18 Nov. 2000, Johnson &amp; Neal 29 (NU); Pietermaritzburg, World's View, (-CB), 30 Oct. 1964, Tunnington s.n. (NU); Richmond/Ixopo area, Hella Hella, (-CC), 1 Nov. 1997, Swanepoel &amp; Porter 14 (NH). 3029 (Kokstad): Mzimkhulu Dist., Nsikeni Nature reserve, (-AB), 19 Feb. 1992, Williams 901 (NH); Newmarket, (-AD), 1 Feb. 1895, Krook s.n. S10-9935 (S); Mt Currie, (-AD), 20 Jan. 1957, Taylor 5483 (NBG); between Flagstaff and Kokstad, (-DA), 4 Dec. 1928, Hutchinson 1798 (BOL, K); Ngele, (-DA), Mar. 1883, Tyson 1286 (SAM); 2 Jan. 1966, Strey 6365 (NU); 6 Jan. 1990, Abbott 4838 (NH); 13 Jan. 1990, Abbott 4925 (NH).LESOTHO.-2828 (Bethlehem): Leribe, (-CC), Dec. 1912, Dieterlen 6791 (SAM). 2927 (Maseru): Maseru, (-BD), 25 Jan. 1951, Compton 22536 (NBG); between Molimo Nthuse and Blue Mtn Pass, 2 250 m, (-BD), 15 Feb. 1978, Schmitz 8095 (PRE); slopes behind Malimo Nthuse Hotel, (-BD), 12 Jan. 1979, Hilliard &amp; Burtt 12065 (NU). 2929 (Underberg): Mokhotlong, (-AC), 25 Feb. 1949, Compton 21498 (NBG); 23 km from Mokhotlong on road to Sani Top, 2 250 m, (-AC), 12 Feb. 1987, Killick 4578 (MO, NH); Sehlabaethebe Reserve, 8 900' [2 700 m], (-CC), 3 Feb. 1975, Bayliss 1317 (PRE). 3028 (Matatiele): ridge between Orange River and Maqaba Peak, near Quachasnek, (-BA), 13 Mar. 1936, Galpin s.n. BOL31667 (BOL).NORTHERN CAPE.-2723 (Kuruman): Carrington, (-CB), Apr. 1940, Esterhuysen 2172 (BOL). 2724 (Taung): Klein Boetsap, (-CC), 1910, Pagan s.n. PRE54332 (PRE); W of Harz River near Taungs, (-DA), 12 Feb. 1948, Rodin 3646 (BOL, MO, PRE). 2816 (Oranjemund): Richtersveld, Ploegberg S of Khubus, (-DB), 3 Sept. 1977, Oliver, Tölken &amp; Venter 508 (MO, NBG, PRE). 2917 (Springbok): O'okiep, (-DB), Sept.-Oct. 1926, Pillans 4983 (BOL). 2922 (Prieska): Niekerkshoop, (-BB), 26 Nov. 1935, Bryant 1165 (BOL). 3017 (Hondeklipbaai): Bowesdorp, (-BB), Sept. 1941, Stokoe s.n. (MO, PRE, SAM); Brakwater on Arakoop, (-BB), 25 Aug. 1977, Thompson &amp; le Roux 48 (MO. NBG); Grootvlei Pass, (-BB), 3 Sept. 1980, Le Roux 2786 (BOL, NBG); Kamiesberg Pass, (-BB), 7 Sept. 1981, Van Berkel 430 (NBG); 12 Sept. 1993, Strid &amp; Strid 37769 (PRE); Skilpad Wild Flower Reserve, (-BB), 10 Aug. 1993, Grobler 39 (PRE). 3018 (Kamiesberg): Kamiesberg, Leliefontein, (-AC), 16 Dec. 1936, Adamson 1454 (PRE); Studer's Pass, (-AC), 11 Sept. 2007, Snijman 2149 (NBG); Farm Damsland, (-AC), 29 Oct. 2007, Snijman 2213 (NBG); Langkloof, N of Farm Doringkraal, (-AC), 23 Sept. 2010, Goldblatt &amp; Porter 13573 (MO, NBG). 3119 (Calvinia): Nieuwoudtville Waterfall, (-AC), Sept. 1930, Lavis s.n. BOL19622 (BOL); Nieuwoudtville Reserve, (-AC), 7 Sept. 1983, Perry &amp; Snijman 2312 (NBG, PRE); 13 Sept. 2010, Goldblatt &amp; Porter 13526 (NBG); Oorlogskloof Nature reserve, (-AC), 20 Sept. 1995, Pretorius 307 (NBG); between Oorlogskloof and Papkuilsfontein, (-CA), Sept. 1939, Leipoldt 3076 (BOL); Calvinia, Farm Driefontein, (-DA), 23 Sept. 2009, Goldblatt, Manning &amp; Porter 13431 (MO, NBG). 3121 (Fraserburg): Platkoppies Farm, 45 km N of Williston, (-AA), 29 Mar. 1993, Germishuizen 6358 (PRE). 3122 (Loxton): 17 km from Loxton on road to Victoria West, Taaibosfontein, (-BC), 13 May 1976, Thompson 3053 (NBG, PRE). 3124 (Hanover): Richmond Dist., Elandspoort, (-CB), Oct. 1935, Thorne s.n. SAM51851 (SAM). 3221 (Merweville): Ezels Kom, (-BA), 12 Apr. 1986, Shearing 1263 (PRE). 3222 (Beaufort West): Karoo National Park, (-AB), 3 Jan. 1985, Shearing 866 (PRE). 3223 (Rietbron): Nelspoort, (-AA), without date, Pearson 2049 (SAM).WESTERN CAPE.- 3118 (Vanrhynsdorp): Gifberg, (-DC), 15 Oct. 1953, Esterhuysen 22132 (BOL); Gifberg Pass, (-DD), 11 Sept. 2009, Goldblatt &amp; Porter 13319 (MO, NBG). 3217 (Vredenburg): Witteklip, (-DD), 8 Sept. 2009, Goldblatt &amp; Porter 13281 (MO, NBG, PRE). 3218 (Clanwilliam): between Leipoldtville and Eland's Bay, (-AC), Oct. 1947, Zinn s.n. SAM63437 (SAM); Pakhuis Pass, (-BB), 4 Sept. 1948, Morris 20922 (BOL); 4 Sept. 1948, Compton 20922 (NBG); N7 S of Clanwilliam at K</t>
+  </si>
+  <si>
+    <t>LITERATURENAMESTRING</t>
+  </si>
+  <si>
+    <t>REFERENCE TYPE</t>
+  </si>
+  <si>
+    <t>LITERATUREADDINFO</t>
+  </si>
+  <si>
+    <t>REFERENCEURL</t>
+  </si>
+  <si>
+    <t>LITERATUREPRINTYEAR</t>
+  </si>
+  <si>
+    <t>LITERATUREPUBLISHER</t>
+  </si>
+  <si>
+    <t>LITERATURETITLE</t>
+  </si>
+  <si>
+    <t>DOI</t>
+  </si>
+  <si>
+    <t>Smith, GF; Figueiredo, E</t>
+  </si>
+  <si>
+    <t>Periodical/Journal</t>
+  </si>
+  <si>
+    <t>Taxon 70: 1395-1396</t>
+  </si>
+  <si>
+    <t>2021</t>
+  </si>
+  <si>
+    <t>(126) Proposal to add a new Article 61.6 to permanently and retroactively eliminate epithets with the root caf[e]r- or caff[e]r- from the nomenclature of algae, fungi and plants</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1002/tax.12622</t>
+  </si>
+  <si>
+    <t>Bredenkamp, CL</t>
+  </si>
+  <si>
+    <t>Series Chapter</t>
+  </si>
+  <si>
+    <t>In: CL Bredenkamp (ed.), A Flora of the Eastern Cape Province. Strelitzia 41(1)757-767</t>
+  </si>
+  <si>
+    <t>2019</t>
+  </si>
+  <si>
+    <t>South African National Biodiversity Institute, Pretoria</t>
+  </si>
+  <si>
+    <t>Caryophyllaceae</t>
+  </si>
+  <si>
+    <t>Retief, E; Meyer, NL</t>
+  </si>
+  <si>
+    <t>In: E Retief &amp; NL Meyer (eds), Plants of the Free State: Inventory and identification guide. Strelitzia 38: 450-457</t>
+  </si>
+  <si>
+    <t>2017</t>
+  </si>
+  <si>
+    <t>Manning, JC; Goldblatt, P</t>
+  </si>
+  <si>
+    <t>Bothalia 42(2)147-186</t>
+  </si>
+  <si>
+    <t>2012</t>
+  </si>
+  <si>
+    <t>A taxonomic revision of the southern African native and naturalized species of Silene L. (Caryophyllaceae)</t>
+  </si>
+  <si>
+    <t>In: J Manning &amp; P Goldblatt (eds), Plants of the Greater Cape Floristic Region 1: The Core Cape flora. Strelitzia 29: 459-462</t>
+  </si>
+  <si>
+    <t>Pooley, ES</t>
+  </si>
+  <si>
+    <t>Book</t>
+  </si>
+  <si>
+    <t>1998</t>
+  </si>
+  <si>
+    <t>Natal Flora Publications Trust, Durban</t>
+  </si>
+  <si>
+    <t>A field guide to wildflowers KwaZulu-Natal and the eastern region, 1 ed.</t>
+  </si>
+  <si>
+    <t>Germishuizen, G</t>
+  </si>
+  <si>
+    <t>1997</t>
+  </si>
+  <si>
+    <t>Fernwood, Vlaeberg</t>
+  </si>
+  <si>
+    <t>Wild flowers of northern South Africa, 1st ed.</t>
+  </si>
+  <si>
+    <t>Malan, S; Van Wyk, AE</t>
+  </si>
+  <si>
+    <t>1988</t>
+  </si>
+  <si>
+    <t>Struik, Cape Town</t>
+  </si>
+  <si>
+    <t>Field guide to the wild flowers of the Witwatersrand and Pretoria region</t>
+  </si>
+  <si>
+    <t>Moriarty, A</t>
+  </si>
+  <si>
+    <t>Series</t>
+  </si>
+  <si>
+    <t>South African Wild Flower Guide 2: 206-206</t>
+  </si>
+  <si>
+    <t>1982</t>
+  </si>
+  <si>
+    <t>Bot. Soc. SA, Kirstenbosch, Cape Town</t>
+  </si>
+  <si>
+    <t>Outeniqua, Tsitsikamma and Eastern Little Karoo</t>
+  </si>
+  <si>
+    <t>Sonder, OW</t>
+  </si>
+  <si>
+    <t>Flora</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flora Capensis 1: </t>
+  </si>
+  <si>
+    <t>1860</t>
+  </si>
+  <si>
+    <t>Lovell Reeve &amp; Co., London</t>
+  </si>
+  <si>
+    <t>Ranunculaceae to Connaraceae</t>
+  </si>
+  <si>
+    <t>Flora Chapter</t>
+  </si>
+  <si>
+    <t>In: WH Harvey &amp; OW Sonder (eds), Ranunculaceae to Connaraceae. Flora Capensis 1: 125-129</t>
+  </si>
+  <si>
+    <t>Silene</t>
+  </si>
+  <si>
     <t>NOMENCLATURENOTE</t>
   </si>
   <si>
     <t>ACC_PROTOLOGUECITATION</t>
   </si>
   <si>
-    <t>TAXSTATUS</t>
-[...1 lines deleted...]
-  <si>
     <t>TYPENOTE</t>
   </si>
   <si>
     <t>CALCACCEPTEDNAME</t>
   </si>
   <si>
     <t>SYN_SPECIESID</t>
   </si>
   <si>
     <t>SYNCATEGORY</t>
   </si>
   <si>
     <t>SYN_PROTOLOGUECITATION</t>
   </si>
   <si>
     <t>CITESFIELD</t>
   </si>
   <si>
-    <t>Silene undulata Aiton subsp. undulata</t>
-[...2 lines deleted...]
-    <t/>
+    <t>Type: South Africa, ‘ad cap. B.-Spei.’, without date or collector, Prodr. 1 p. 379 no. 144 (G-DC, holo.)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">&lt;em&gt;Silene undulata&lt;/em&gt; Aiton subsp. &lt;em&gt;undulata&lt;/em&gt; </t>
+  </si>
+  <si>
+    <t>7b256743-98c9-4d15-b4d5-a6619a5f8eaa</t>
+  </si>
+  <si>
+    <t>het</t>
+  </si>
+  <si>
+    <t>Prodr. [A. P. de Candolle] 1: 379 (1824)</t>
+  </si>
+  <si>
+    <t>Silene capensis</t>
+  </si>
+  <si>
+    <t>Silene bellidifolia var. foliosa Fenzl</t>
+  </si>
+  <si>
+    <t>nom.nud.</t>
+  </si>
+  <si>
+    <t>50cbf07b-9777-43a4-946d-bc6b961f8e9b</t>
+  </si>
+  <si>
+    <t>Zwei Pflanzengeogr. Docum. (Drège) : 222 (1844)</t>
+  </si>
+  <si>
+    <t>Silene bellidifolia</t>
+  </si>
+  <si>
+    <t>Silene bellidifolia var. stricta Fenzl</t>
+  </si>
+  <si>
+    <t>0aede22c-86dd-41f3-a1a4-6350187c58d4</t>
+  </si>
+  <si>
+    <t>Silene capensis var. flaccida E.Mey.</t>
+  </si>
+  <si>
+    <t>fae2448b-b22d-416e-9c3b-b6b8bb00a1cb</t>
+  </si>
+  <si>
+    <t>Silene diurniflora Kunze</t>
+  </si>
+  <si>
+    <t>Type: South Africa, ‘Prom. b. sp.’, cultivated at University of Leipzig 1842–1843, Guenzius s.n. (LZ, holo.†)</t>
+  </si>
+  <si>
+    <t>8f13fdf0-25b4-4e6b-b1c1-d9e18718759e</t>
+  </si>
+  <si>
+    <t>Linnaea 17(5): 578 (1844)</t>
+  </si>
+  <si>
+    <t>Silene diurniflora</t>
+  </si>
+  <si>
+    <t>Silene meyeri Fenzl</t>
+  </si>
+  <si>
+    <t>46665303-5e03-4abd-9c32-ffaea828bbf2</t>
+  </si>
+  <si>
+    <t>Silene meyeri</t>
+  </si>
+  <si>
+    <t>Silene thunbergii E.Mey.</t>
+  </si>
+  <si>
+    <t>8ef02e9d-2025-4754-90c3-13299d65d2a8</t>
+  </si>
+  <si>
+    <t>Zwei Pflanzengeogr. Docum. (Drège) : 87, 222 (1844)</t>
+  </si>
+  <si>
+    <t>Silene thunbergii</t>
+  </si>
+  <si>
+    <t>Type: South Africa, fields near the Zwartkops River, Nov. without year, Ecklon &amp; Zeyher 1964 S-G-5677 (S, lecto.; SAM, isolecto.). Lectotype designated by Nordenstam, Taxon 29: 279 (1980).</t>
+  </si>
+  <si>
+    <t>115f4f25-48b8-427f-956d-f583fec6f7eb</t>
+  </si>
+  <si>
+    <t>Fl. Cap. (Harvey) 1: 125 (1860)</t>
+  </si>
+  <si>
+    <t>Silene bellidioides</t>
+  </si>
+  <si>
+    <t>Type: South Africa, Eastern Cape, sea shore near Cape Recife, Feb. 1830/2, Ecklon s.n. S-G-8711 (S, holo.)</t>
+  </si>
+  <si>
+    <t>3e316b1e-27ad-46f2-868f-d9e317812587</t>
+  </si>
+  <si>
+    <t>Fl. Cap. (Harvey) 1: 126 (1860)</t>
+  </si>
+  <si>
+    <t>Silene eckloniana</t>
+  </si>
+  <si>
+    <t>Silene afra Fenzl ex C.Muell.</t>
+  </si>
+  <si>
+    <t>as 'caffra'</t>
+  </si>
+  <si>
+    <t>Type: South Africa, Eastern Cape, Caffraria, Drège 5342 (W, holo.†)</t>
+  </si>
+  <si>
+    <t>02bc0413-38d5-4860-bbf0-0100af5c5e09</t>
+  </si>
+  <si>
+    <t>Ann. Bot. Syst. 7: 276 (1868)</t>
+  </si>
+  <si>
+    <t>Silene afra</t>
+  </si>
+  <si>
+    <t>Silene caffra Fenzl ex C.Muell.</t>
+  </si>
+  <si>
+    <t>orth. var. not permitted by ICN (Art. 61.6, Madrid Code onwards)</t>
+  </si>
+  <si>
+    <t>df8aa517-f9f3-4943-a80e-44c2c15a10b7</t>
+  </si>
+  <si>
+    <t>Silene caffra</t>
+  </si>
+  <si>
+    <t>Melandrium afrum (Fenzl ex C.Muell.) Rohrb.</t>
+  </si>
+  <si>
+    <t>as 'caffrum'</t>
+  </si>
+  <si>
+    <t>06931c60-6d06-4d47-8089-2230e83f1104</t>
+  </si>
+  <si>
+    <t>Monogr. Silene: 232 (1869)</t>
+  </si>
+  <si>
+    <t>Melandrium afrum</t>
+  </si>
+  <si>
+    <t>Melandrium bellidioides (Sond.) Rohrb.</t>
+  </si>
+  <si>
+    <t>as ‘bellidioide’</t>
+  </si>
+  <si>
+    <t>0f9ccb5d-7935-4c09-8e30-1e693c8c86bc</t>
+  </si>
+  <si>
+    <t>Linnaea 36(2): 247 (1869)</t>
+  </si>
+  <si>
+    <t>Melandrium bellidioides</t>
+  </si>
+  <si>
+    <t>Melandrium caffrum (Fenzl ex C.Muell.) Rohrb.</t>
+  </si>
+  <si>
+    <t>f0ed605e-2ed7-406c-9907-97fdb272a7f6</t>
+  </si>
+  <si>
+    <t>Melandrium caffrum</t>
+  </si>
+  <si>
+    <t>Melandrium capense (Otth) Rohrb.</t>
+  </si>
+  <si>
+    <t>ca65c5cc-b56b-40a4-a1c2-c0db5cfebed1</t>
+  </si>
+  <si>
+    <t>Melandrium capense</t>
+  </si>
+  <si>
+    <t>Melandrium capense var. strictum Fenzl &amp; Rohrb.</t>
+  </si>
+  <si>
+    <t>as ‘stricta’, nom.nud.</t>
+  </si>
+  <si>
+    <t>e01e58a4-d073-4432-8a37-a2e43a929224</t>
+  </si>
+  <si>
+    <t>Melandrium ecklonianum (Sond.) Rohrb.</t>
+  </si>
+  <si>
+    <t>e37e755d-77c2-4fdd-88e7-3c36a3aeac07</t>
+  </si>
+  <si>
+    <t>Melandrium ecklonianum</t>
+  </si>
+  <si>
+    <t>Melandrium undulatum var. afrum (Fenzl ex C.Muell.) Rohrb.</t>
+  </si>
+  <si>
+    <t>a147afbf-7e5d-4411-bb89-578486d97e9c</t>
+  </si>
+  <si>
+    <t>Linnaea 36(2): 246 (1869)</t>
+  </si>
+  <si>
+    <t>Melandrium undulatum</t>
+  </si>
+  <si>
+    <t>Melandrium undulatum var. caffrum (Fenzl ex C.Muell.) Rohrb.</t>
+  </si>
+  <si>
+    <t>1f4bb9b4-422a-433b-b24e-dd774f31df96</t>
+  </si>
+  <si>
+    <t>Melandrium undulatum var. capense (Otth) Rohrb.</t>
+  </si>
+  <si>
+    <t>74e81c59-a0bc-4038-b64d-a9efb558c38b</t>
+  </si>
+  <si>
+    <t>MUSEUMCODE</t>
+  </si>
+  <si>
+    <t>COLLECTIONYEAR</t>
+  </si>
+  <si>
+    <t>TYPECATEGORY</t>
+  </si>
+  <si>
+    <t>FIELDNUMBER</t>
+  </si>
+  <si>
+    <t>TYPETAXSTATUS</t>
+  </si>
+  <si>
+    <t>COLLECTIONDAY</t>
+  </si>
+  <si>
+    <t>COLLECTORS</t>
+  </si>
+  <si>
+    <t>SPECIMENCATEGORY</t>
+  </si>
+  <si>
+    <t>IMAGEURL</t>
+  </si>
+  <si>
+    <t>COLLECTIONMONTH</t>
+  </si>
+  <si>
+    <t>TYPECALCFULLNAME</t>
+  </si>
+  <si>
+    <t>NBG</t>
+  </si>
+  <si>
+    <t>2010</t>
+  </si>
+  <si>
+    <t>3280</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>Manning, JC</t>
+  </si>
+  <si>
+    <t>Herbarium voucher</t>
+  </si>
+  <si>
+    <t>d3b765bd-1127-4fb3-aee0-2a515ef395bb</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>PRE</t>
+  </si>
+  <si>
+    <t>2020</t>
+  </si>
+  <si>
+    <t>8312</t>
+  </si>
+  <si>
+    <t>Nkadimeng, F</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>1975</t>
+  </si>
+  <si>
+    <t>1113</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>Haynes, RA</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>1979</t>
+  </si>
+  <si>
+    <t>4684</t>
+  </si>
+  <si>
+    <t>Boucher, C</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>1974</t>
+  </si>
+  <si>
+    <t>2015</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>Jacobsz, ML</t>
+  </si>
+  <si>
+    <t>NH</t>
+  </si>
+  <si>
+    <t>2013</t>
+  </si>
+  <si>
+    <t>4523</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>Styles, DGA</t>
+  </si>
+  <si>
+    <t>1996</t>
+  </si>
+  <si>
+    <t>906</t>
+  </si>
+  <si>
+    <t>Greene, TR</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>1924</t>
+  </si>
+  <si>
+    <t>1318</t>
+  </si>
+  <si>
+    <t>Smuts, JC</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>2011</t>
+  </si>
+  <si>
+    <t>3921</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>Ngwenya, AM</t>
+  </si>
+  <si>
+    <t>1945</t>
+  </si>
+  <si>
+    <t>11491</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>Acocks, JPH</t>
+  </si>
+  <si>
+    <t>1617</t>
+  </si>
+  <si>
+    <t>1963</t>
+  </si>
+  <si>
+    <t>127</t>
+  </si>
+  <si>
+    <t>Trauseld, WR</t>
+  </si>
+  <si>
+    <t>DP 2391</t>
+  </si>
+  <si>
+    <t>Plowes, DCH</t>
+  </si>
+  <si>
+    <t>1928</t>
+  </si>
+  <si>
+    <t>646</t>
+  </si>
+  <si>
+    <t>Hutchinson, J</t>
+  </si>
+  <si>
+    <t>1980</t>
+  </si>
+  <si>
+    <t>202</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>Reid, C</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>1903</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>Burtt Davy, J</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>1225</t>
+  </si>
+  <si>
+    <t>Andreae, H</t>
+  </si>
+  <si>
+    <t>1991</t>
+  </si>
+  <si>
+    <t>1344</t>
+  </si>
+  <si>
+    <t>Cloete, E</t>
+  </si>
+  <si>
+    <t>1916</t>
+  </si>
+  <si>
+    <t>3321</t>
+  </si>
+  <si>
+    <t>Paterson, FM</t>
+  </si>
+  <si>
+    <t>1960</t>
+  </si>
+  <si>
+    <t>878</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>Scheepers, JC</t>
+  </si>
+  <si>
+    <t>1260</t>
+  </si>
+  <si>
+    <t>1981</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>Mauve, AA</t>
+  </si>
+  <si>
+    <t>1995</t>
+  </si>
+  <si>
+    <t>1143</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>Victor, JE</t>
+  </si>
+  <si>
+    <t>1972</t>
+  </si>
+  <si>
+    <t>10817</t>
+  </si>
+  <si>
+    <t>Strey, RG</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>1939</t>
+  </si>
+  <si>
+    <t>7314</t>
+  </si>
+  <si>
+    <t>Stokoe, TP</t>
+  </si>
+  <si>
+    <t>1994</t>
+  </si>
+  <si>
+    <t>1310</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>Wirminghaus, JO</t>
+  </si>
+  <si>
+    <t>Kunhardt</t>
+  </si>
+  <si>
+    <t>1966</t>
+  </si>
+  <si>
+    <t>6365</t>
+  </si>
+  <si>
+    <t>1317</t>
+  </si>
+  <si>
+    <t>Bayliss, RDA</t>
+  </si>
+  <si>
+    <t>609</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>Green, DM</t>
+  </si>
+  <si>
+    <t>1921</t>
+  </si>
+  <si>
+    <t>778</t>
+  </si>
+  <si>
+    <t>7759</t>
+  </si>
+  <si>
+    <t>Helme, NA</t>
+  </si>
+  <si>
+    <t>1778</t>
+  </si>
+  <si>
+    <t>Jardine, I</t>
+  </si>
+  <si>
+    <t>1969</t>
+  </si>
+  <si>
+    <t>245</t>
+  </si>
+  <si>
+    <t>Heinecken, TJE</t>
+  </si>
+  <si>
+    <t>1953</t>
+  </si>
+  <si>
+    <t>8126</t>
+  </si>
+  <si>
+    <t>Codd, LEW</t>
+  </si>
+  <si>
+    <t>2116</t>
+  </si>
+  <si>
+    <t>Braun, KP</t>
+  </si>
+  <si>
+    <t>1989</t>
+  </si>
+  <si>
+    <t>645</t>
+  </si>
+  <si>
+    <t>Williams, R</t>
+  </si>
+  <si>
+    <t>2002</t>
+  </si>
+  <si>
+    <t>2270</t>
+  </si>
+  <si>
+    <t>Siebert, SJ</t>
+  </si>
+  <si>
+    <t>1936</t>
+  </si>
+  <si>
+    <t>1454</t>
+  </si>
+  <si>
+    <t>Adamson, RS</t>
+  </si>
+  <si>
+    <t>1976</t>
+  </si>
+  <si>
+    <t>3053</t>
+  </si>
+  <si>
+    <t>Thompson, MF</t>
+  </si>
+  <si>
+    <t>1930</t>
+  </si>
+  <si>
+    <t>820</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>Verdoorn, IC</t>
+  </si>
+  <si>
+    <t>3273</t>
+  </si>
+  <si>
+    <t>TV50359/1</t>
+  </si>
+  <si>
+    <t>Mucina, L</t>
+  </si>
+  <si>
+    <t>1990</t>
+  </si>
+  <si>
+    <t>687</t>
+  </si>
+  <si>
+    <t>9141A</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>Schmitz, MO</t>
+  </si>
+  <si>
+    <t>1992</t>
+  </si>
+  <si>
+    <t>901</t>
+  </si>
+  <si>
+    <t>1887</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>Wilms, F</t>
+  </si>
+  <si>
+    <t>7495B</t>
+  </si>
+  <si>
+    <t>Liebenberg, LCC</t>
+  </si>
+  <si>
+    <t>1925</t>
+  </si>
+  <si>
+    <t>323</t>
+  </si>
+  <si>
+    <t>Smith, CA</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>1856</t>
+  </si>
+  <si>
+    <t>PRE 21621</t>
+  </si>
+  <si>
+    <t>de Castelnau, FLdeL</t>
+  </si>
+  <si>
+    <t>1917</t>
+  </si>
+  <si>
+    <t>230</t>
+  </si>
+  <si>
+    <t>Pole-Evans, IB</t>
+  </si>
+  <si>
+    <t>1967</t>
+  </si>
+  <si>
+    <t>910</t>
+  </si>
+  <si>
+    <t>Hanekom, WJ</t>
+  </si>
+  <si>
+    <t>1920</t>
+  </si>
+  <si>
+    <t>131</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>1938</t>
+  </si>
+  <si>
+    <t>562</t>
+  </si>
+  <si>
+    <t>West, O</t>
+  </si>
+  <si>
+    <t>2751</t>
+  </si>
+  <si>
+    <t>Oxelman, B</t>
+  </si>
+  <si>
+    <t>1958</t>
+  </si>
+  <si>
+    <t>941</t>
+  </si>
+  <si>
+    <t>Werdermann, E</t>
+  </si>
+  <si>
+    <t>2008</t>
+  </si>
+  <si>
+    <t>3285</t>
+  </si>
+  <si>
+    <t>SAM</t>
+  </si>
+  <si>
+    <t>Isotype</t>
+  </si>
+  <si>
+    <t>261</t>
+  </si>
+  <si>
+    <t>syn</t>
+  </si>
+  <si>
+    <t>Ecklon</t>
+  </si>
+  <si>
+    <t>8999</t>
+  </si>
+  <si>
+    <t>Marloth, HWR</t>
+  </si>
+  <si>
+    <t>1987</t>
+  </si>
+  <si>
+    <t>2046</t>
+  </si>
+  <si>
+    <t>Retief, E</t>
+  </si>
+  <si>
+    <t>1955</t>
+  </si>
+  <si>
+    <t>J35048</t>
+  </si>
+  <si>
+    <t>Dimovic, D</t>
+  </si>
+  <si>
+    <t>1904</t>
+  </si>
+  <si>
+    <t>4148</t>
+  </si>
+  <si>
+    <t>Leendertz, R</t>
+  </si>
+  <si>
+    <t>1968</t>
+  </si>
+  <si>
+    <t>1163</t>
+  </si>
+  <si>
+    <t>4925</t>
+  </si>
+  <si>
+    <t>Abbott, ATD</t>
+  </si>
+  <si>
+    <t>4770</t>
+  </si>
+  <si>
+    <t>1846</t>
+  </si>
+  <si>
+    <t>PRE 54305</t>
+  </si>
+  <si>
+    <t>Alexander-Prior, RC</t>
+  </si>
+  <si>
+    <t>3112</t>
+  </si>
+  <si>
+    <t>Zietsman, PC</t>
+  </si>
+  <si>
+    <t>PRE 54321</t>
+  </si>
+  <si>
+    <t>Muller, DB</t>
+  </si>
+  <si>
+    <t>Swanepoel, T</t>
+  </si>
+  <si>
+    <t>K 5795</t>
+  </si>
+  <si>
+    <t>Kerfoot, O</t>
+  </si>
+  <si>
+    <t>4578</t>
+  </si>
+  <si>
+    <t>Killick, DJB</t>
+  </si>
+  <si>
+    <t>1956</t>
+  </si>
+  <si>
+    <t>2099</t>
+  </si>
+  <si>
+    <t>Theron, GC</t>
+  </si>
+  <si>
+    <t>2861</t>
+  </si>
+  <si>
+    <t>Mogg, AOD</t>
+  </si>
+  <si>
+    <t>1937</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>1927</t>
+  </si>
+  <si>
+    <t>1467</t>
+  </si>
+  <si>
+    <t>Henrici, MGA</t>
+  </si>
+  <si>
+    <t>106</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>O'Connor, TG</t>
+  </si>
+  <si>
+    <t>2712</t>
+  </si>
+  <si>
+    <t>Bester, SP</t>
+  </si>
+  <si>
+    <t>6584</t>
+  </si>
+  <si>
+    <t>Galpin, EE</t>
+  </si>
+  <si>
+    <t>1185</t>
+  </si>
+  <si>
+    <t>Dieterlen, A</t>
+  </si>
+  <si>
+    <t>1986</t>
+  </si>
+  <si>
+    <t>2530</t>
+  </si>
+  <si>
+    <t>Van Wyk, CM</t>
+  </si>
+  <si>
+    <t>1971</t>
+  </si>
+  <si>
+    <t>7996A</t>
+  </si>
+  <si>
+    <t>Taylor, HC</t>
+  </si>
+  <si>
+    <t>870</t>
+  </si>
+  <si>
+    <t>van der Merwe, CV</t>
+  </si>
+  <si>
+    <t>2000</t>
+  </si>
+  <si>
+    <t>MSEWPS971</t>
+  </si>
+  <si>
+    <t>Van Slageren, MWSJM</t>
+  </si>
+  <si>
+    <t>1906</t>
+  </si>
+  <si>
+    <t>TRV 5241</t>
+  </si>
+  <si>
+    <t>Rogers, FA</t>
+  </si>
+  <si>
+    <t>240</t>
+  </si>
+  <si>
+    <t>van der Westhuizen, JC</t>
+  </si>
+  <si>
+    <t>1962</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>1985</t>
+  </si>
+  <si>
+    <t>2663</t>
+  </si>
+  <si>
+    <t>Kluge, JP</t>
+  </si>
+  <si>
+    <t>1993</t>
+  </si>
+  <si>
+    <t>37769</t>
+  </si>
+  <si>
+    <t>Strid, PAK</t>
+  </si>
+  <si>
+    <t>1943</t>
+  </si>
+  <si>
+    <t>469</t>
+  </si>
+  <si>
+    <t>van Niekerk, LR</t>
+  </si>
+  <si>
+    <t>401</t>
+  </si>
+  <si>
+    <t>Moffett, RO</t>
+  </si>
+  <si>
+    <t>1934</t>
+  </si>
+  <si>
+    <t>1005</t>
+  </si>
+  <si>
+    <t>Theron, JJ</t>
+  </si>
+  <si>
+    <t>1978</t>
+  </si>
+  <si>
+    <t>8095</t>
+  </si>
+  <si>
+    <t>13914</t>
+  </si>
+  <si>
+    <t>10248</t>
+  </si>
+  <si>
+    <t>PRE 54330</t>
+  </si>
+  <si>
+    <t>Phillips, EP</t>
+  </si>
+  <si>
+    <t>1207</t>
+  </si>
+  <si>
+    <t>Masson, D</t>
+  </si>
+  <si>
+    <t>507</t>
+  </si>
+  <si>
+    <t>Mnxati, ES</t>
+  </si>
+  <si>
+    <t>TRV 18142</t>
+  </si>
+  <si>
+    <t>van Hoepen, MJ</t>
+  </si>
+  <si>
+    <t>2014</t>
+  </si>
+  <si>
+    <t>4927</t>
+  </si>
+  <si>
+    <t>Pont, JW</t>
+  </si>
+  <si>
+    <t>Bews, JW</t>
+  </si>
+  <si>
+    <t>2036</t>
+  </si>
+  <si>
+    <t>MacDevette, K</t>
+  </si>
+  <si>
+    <t>308</t>
+  </si>
+  <si>
+    <t>190</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>1263</t>
+  </si>
+  <si>
+    <t>Shearing, DAMB</t>
+  </si>
+  <si>
+    <t>8435</t>
+  </si>
+  <si>
+    <t>PRE 34323</t>
+  </si>
+  <si>
+    <t>Page, MM</t>
+  </si>
+  <si>
+    <t>1929</t>
+  </si>
+  <si>
+    <t>9704</t>
+  </si>
+  <si>
+    <t>1949</t>
+  </si>
+  <si>
+    <t>1056</t>
+  </si>
+  <si>
+    <t>Jacot Guillarmod, AFMG</t>
+  </si>
+  <si>
+    <t>TRV 16962</t>
+  </si>
+  <si>
+    <t>Breyer, JWF</t>
+  </si>
+  <si>
+    <t>3152</t>
+  </si>
+  <si>
+    <t>Theron, GK</t>
+  </si>
+  <si>
+    <t>1886</t>
+  </si>
+  <si>
+    <t>883</t>
+  </si>
+  <si>
+    <t>2907</t>
+  </si>
+  <si>
+    <t>Bean, PA</t>
+  </si>
+  <si>
+    <t>1983</t>
+  </si>
+  <si>
+    <t>2312</t>
+  </si>
+  <si>
+    <t>Perry, PL</t>
+  </si>
+  <si>
+    <t>1713</t>
+  </si>
+  <si>
+    <t>10156</t>
+  </si>
+  <si>
+    <t>1947</t>
+  </si>
+  <si>
+    <t>3580</t>
+  </si>
+  <si>
+    <t>334</t>
+  </si>
+  <si>
+    <t>3436</t>
+  </si>
+  <si>
+    <t>6859</t>
+  </si>
+  <si>
+    <t>2579</t>
+  </si>
+  <si>
+    <t>2006</t>
+  </si>
+  <si>
+    <t>1205</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>Magubane, MM</t>
+  </si>
+  <si>
+    <t>Hutchinson, S-L</t>
+  </si>
+  <si>
+    <t>973</t>
+  </si>
+  <si>
+    <t>Keswa, VW</t>
+  </si>
+  <si>
+    <t>3553</t>
+  </si>
+  <si>
+    <t>5256</t>
+  </si>
+  <si>
+    <t>1907</t>
+  </si>
+  <si>
+    <t>1869</t>
+  </si>
+  <si>
+    <t>4218</t>
+  </si>
+  <si>
+    <t>1538</t>
+  </si>
+  <si>
+    <t>1950</t>
+  </si>
+  <si>
+    <t>1123</t>
+  </si>
+  <si>
+    <t>1149</t>
+  </si>
+  <si>
+    <t>3278</t>
+  </si>
+  <si>
+    <t>Shozi, ZC</t>
+  </si>
+  <si>
+    <t>1977</t>
+  </si>
+  <si>
+    <t>1880</t>
+  </si>
+  <si>
+    <t>Hoener, FK</t>
+  </si>
+  <si>
+    <t>2414</t>
+  </si>
+  <si>
+    <t>Vahrmeijer, J(H)</t>
+  </si>
+  <si>
+    <t>48880</t>
+  </si>
+  <si>
+    <t>465</t>
+  </si>
+  <si>
+    <t>Herman, PPJ</t>
+  </si>
+  <si>
+    <t>1923</t>
+  </si>
+  <si>
+    <t>2916</t>
+  </si>
+  <si>
+    <t>Muir, J</t>
+  </si>
+  <si>
+    <t>11896</t>
+  </si>
+  <si>
+    <t>866</t>
+  </si>
+  <si>
+    <t>463</t>
+  </si>
+  <si>
+    <t>Berruti, S</t>
+  </si>
+  <si>
+    <t>1913</t>
+  </si>
+  <si>
+    <t>4513</t>
+  </si>
+  <si>
+    <t>Pott-Leendertz, R</t>
+  </si>
+  <si>
+    <t>169</t>
+  </si>
+  <si>
+    <t>Van Zinderen Bakker, EM</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>Phillips, JFV</t>
+  </si>
+  <si>
+    <t>1517</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>TRV 23094</t>
+  </si>
+  <si>
+    <t>Wager, HA</t>
+  </si>
+  <si>
+    <t>1206</t>
+  </si>
+  <si>
+    <t>1919</t>
+  </si>
+  <si>
+    <t>TRV 19476</t>
+  </si>
+  <si>
+    <t>Breijer, HG</t>
+  </si>
+  <si>
+    <t>6358</t>
+  </si>
+  <si>
+    <t>1935</t>
+  </si>
+  <si>
+    <t>1208</t>
+  </si>
+  <si>
+    <t>13880</t>
+  </si>
+  <si>
+    <t>NA, Helme</t>
+  </si>
+  <si>
+    <t>5411</t>
+  </si>
+  <si>
+    <t>Dyke, ESC</t>
+  </si>
+  <si>
+    <t>1948</t>
+  </si>
+  <si>
+    <t>3646</t>
+  </si>
+  <si>
+    <t>Rodin, RJ</t>
+  </si>
+  <si>
+    <t>2608</t>
+  </si>
+  <si>
+    <t>Bayer, MB</t>
+  </si>
+  <si>
+    <t>1592</t>
+  </si>
+  <si>
+    <t>Taylor, LE</t>
+  </si>
+  <si>
+    <t>18472</t>
+  </si>
+  <si>
+    <t>TRV 24976</t>
+  </si>
+  <si>
+    <t>1892</t>
+  </si>
+  <si>
+    <t>Vlok, JHJ</t>
+  </si>
+  <si>
+    <t>s.n.</t>
+  </si>
+  <si>
+    <t>Pimentel, M</t>
+  </si>
+  <si>
+    <t>1825</t>
+  </si>
+  <si>
+    <t>Burgoyne, PM</t>
+  </si>
+  <si>
+    <t>4838</t>
+  </si>
+  <si>
+    <t>451</t>
+  </si>
+  <si>
+    <t>Singh, Y</t>
+  </si>
+  <si>
+    <t>3263</t>
+  </si>
+  <si>
+    <t>KINGDOM</t>
+  </si>
+  <si>
+    <t>SUBKINGDOM</t>
+  </si>
+  <si>
+    <t>PHYLUM</t>
+  </si>
+  <si>
+    <t>SUBPHYLUM</t>
+  </si>
+  <si>
+    <t>GROUPNAME</t>
+  </si>
+  <si>
+    <t>CLASSNAME</t>
+  </si>
+  <si>
+    <t>SUBCLASSNAME</t>
+  </si>
+  <si>
+    <t>ORDERNAME</t>
+  </si>
+  <si>
+    <t>SUBORDERNAME</t>
+  </si>
+  <si>
+    <t>FAMILY</t>
+  </si>
+  <si>
+    <t>SUBFAMILY</t>
+  </si>
+  <si>
+    <t>TRIBE</t>
+  </si>
+  <si>
+    <t>SUBTRIBE</t>
+  </si>
+  <si>
+    <t>GENUS</t>
+  </si>
+  <si>
+    <t>SUBGENUS</t>
+  </si>
+  <si>
+    <t>SPECIES</t>
+  </si>
+  <si>
+    <t>SUBSPECIES</t>
+  </si>
+  <si>
+    <t>VARIETY</t>
+  </si>
+  <si>
+    <t>SUBVARIETY</t>
+  </si>
+  <si>
+    <t>FORMA</t>
+  </si>
+  <si>
+    <t>SUBFORMA</t>
+  </si>
+  <si>
+    <t>CULTIVAR</t>
+  </si>
+  <si>
+    <t>SPECIESAUTHORNAME</t>
+  </si>
+  <si>
+    <t>SUBSPECIESAUTHORNAME</t>
+  </si>
+  <si>
+    <t>VARIETYAUTHORNAME</t>
+  </si>
+  <si>
+    <t>FORMAAUTHORNAME</t>
+  </si>
+  <si>
+    <t>CULTIVARAUTHORNAME</t>
+  </si>
+  <si>
+    <t>NAMESTRING</t>
+  </si>
+  <si>
+    <t>PROTOLOGUECITATION</t>
+  </si>
+  <si>
+    <t>HABIT</t>
+  </si>
+  <si>
+    <t>LIFECYCLE</t>
+  </si>
+  <si>
+    <t>LIFEFORMCLASSIFICATION</t>
+  </si>
+  <si>
+    <t>PLANTHEIGHT</t>
+  </si>
+  <si>
+    <t>GENUSHYBRID</t>
+  </si>
+  <si>
+    <t>INVALID</t>
+  </si>
+  <si>
+    <t>LEGITIMACY</t>
+  </si>
+  <si>
+    <t>ETYMOLOGY</t>
+  </si>
+  <si>
+    <t>TOPS</t>
+  </si>
+  <si>
+    <t>IUCN</t>
+  </si>
+  <si>
+    <t>IUCNCRITERIA</t>
+  </si>
+  <si>
+    <t>OLDSPECIESCODE</t>
+  </si>
+  <si>
+    <t>FLOWERSTART</t>
+  </si>
+  <si>
+    <t>FLOWEREND</t>
+  </si>
+  <si>
+    <t>MINALTITUDE</t>
+  </si>
+  <si>
+    <t>MAXALTITUDE</t>
+  </si>
+  <si>
+    <t>SPNUMBER</t>
+  </si>
+  <si>
+    <t>HASIMAGE</t>
+  </si>
+  <si>
+    <t>Plantae</t>
+  </si>
+  <si>
+    <t>Phanerogamae</t>
+  </si>
+  <si>
+    <t>Anthophyta</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> </t>
+  </si>
+  <si>
+    <t>Flowering plants: dicots (Dicotyledons: eudicots)</t>
+  </si>
+  <si>
+    <t>Caryophyllales</t>
+  </si>
+  <si>
+    <t>Caryophyloideae</t>
+  </si>
+  <si>
+    <t>Sileneae</t>
+  </si>
+  <si>
+    <t>undulata</t>
+  </si>
+  <si>
+    <t>Aiton</t>
+  </si>
+  <si>
+    <t>Herb</t>
   </si>
   <si>
     <t>acc</t>
   </si>
   <si>
-    <t>d3b765bd-1127-4fb3-aee0-2a515ef395bb</t>
-[...380 lines deleted...]
-    <t>LONGITUDE</t>
+    <t>94408</t>
   </si>
   <si>
     <t>False</t>
-  </si>
-[...2894 lines deleted...]
-    <t>Anthophyta</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:BV31"/>
+  <dimension ref="A1:BR25"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="139.994918823242" customWidth="1"/>
+    <col min="2" max="2" width="16.9591541290283" customWidth="1"/>
+    <col min="3" max="3" width="19.8389301300049" customWidth="1"/>
+    <col min="4" max="4" width="178.838623046875" customWidth="1"/>
+    <col min="5" max="5" width="12.3162364959717" customWidth="1"/>
+    <col min="6" max="6" width="41.3972778320313" customWidth="1"/>
+    <col min="7" max="7" width="9.140625" customWidth="1"/>
+    <col min="8" max="8" width="9.140625" customWidth="1"/>
+    <col min="9" max="9" width="9.140625" customWidth="1"/>
+    <col min="10" max="10" width="9.140625" customWidth="1"/>
+    <col min="11" max="11" width="9.140625" customWidth="1"/>
+    <col min="12" max="12" width="9.140625" customWidth="1"/>
+    <col min="13" max="13" width="9.140625" customWidth="1"/>
+    <col min="14" max="14" width="9.140625" customWidth="1"/>
+    <col min="15" max="15" width="9.140625" customWidth="1"/>
+    <col min="16" max="16" width="9.140625" customWidth="1"/>
+    <col min="17" max="17" width="9.140625" customWidth="1"/>
+    <col min="18" max="18" width="9.140625" customWidth="1"/>
+    <col min="19" max="19" width="9.140625" customWidth="1"/>
+    <col min="20" max="20" width="9.140625" customWidth="1"/>
+    <col min="21" max="21" width="9.140625" customWidth="1"/>
+    <col min="22" max="22" width="9.140625" customWidth="1"/>
+    <col min="23" max="23" width="9.140625" customWidth="1"/>
+    <col min="24" max="24" width="9.140625" customWidth="1"/>
+    <col min="25" max="25" width="9.140625" customWidth="1"/>
+    <col min="26" max="26" width="9.140625" customWidth="1"/>
+    <col min="27" max="27" width="9.140625" customWidth="1"/>
+    <col min="28" max="28" width="9.140625" customWidth="1"/>
+    <col min="29" max="29" width="9.140625" customWidth="1"/>
+    <col min="30" max="30" width="9.140625" customWidth="1"/>
+    <col min="31" max="31" width="9.140625" customWidth="1"/>
+    <col min="32" max="32" width="9.140625" customWidth="1"/>
+    <col min="33" max="33" width="9.140625" customWidth="1"/>
+    <col min="34" max="34" width="9.140625" customWidth="1"/>
+    <col min="35" max="35" width="9.140625" customWidth="1"/>
+    <col min="36" max="36" width="9.140625" customWidth="1"/>
+    <col min="37" max="37" width="9.140625" customWidth="1"/>
+    <col min="38" max="38" width="9.140625" customWidth="1"/>
+    <col min="39" max="39" width="9.140625" customWidth="1"/>
+    <col min="40" max="40" width="9.140625" customWidth="1"/>
+    <col min="41" max="41" width="9.140625" customWidth="1"/>
+    <col min="42" max="42" width="9.140625" customWidth="1"/>
+    <col min="43" max="43" width="9.140625" customWidth="1"/>
+    <col min="44" max="44" width="9.140625" customWidth="1"/>
+    <col min="45" max="45" width="9.140625" customWidth="1"/>
+    <col min="46" max="46" width="9.140625" customWidth="1"/>
+    <col min="47" max="47" width="9.140625" customWidth="1"/>
+    <col min="48" max="48" width="9.140625" customWidth="1"/>
+    <col min="49" max="49" width="9.140625" customWidth="1"/>
+    <col min="50" max="50" width="9.140625" customWidth="1"/>
+    <col min="51" max="51" width="9.140625" customWidth="1"/>
+    <col min="52" max="52" width="9.140625" customWidth="1"/>
+    <col min="53" max="53" width="9.140625" customWidth="1"/>
+    <col min="54" max="54" width="9.140625" customWidth="1"/>
+    <col min="55" max="55" width="9.140625" customWidth="1"/>
+    <col min="56" max="56" width="9.140625" customWidth="1"/>
+    <col min="57" max="57" width="9.140625" customWidth="1"/>
+    <col min="58" max="58" width="9.140625" customWidth="1"/>
+    <col min="59" max="59" width="9.140625" customWidth="1"/>
+    <col min="60" max="60" width="9.140625" customWidth="1"/>
+    <col min="61" max="61" width="9.140625" customWidth="1"/>
+    <col min="62" max="62" width="9.140625" customWidth="1"/>
+    <col min="63" max="63" width="9.140625" customWidth="1"/>
+    <col min="64" max="64" width="9.140625" customWidth="1"/>
+    <col min="65" max="65" width="9.140625" customWidth="1"/>
+    <col min="66" max="66" width="9.140625" customWidth="1"/>
+    <col min="67" max="67" width="9.140625" customWidth="1"/>
+    <col min="68" max="68" width="9.140625" customWidth="1"/>
+    <col min="69" max="69" width="9.140625" customWidth="1"/>
+    <col min="70" max="70" width="9.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="0" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="0" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="0" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="0" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="G10" s="1"/>
+      <c r="H10" s="1"/>
+      <c r="I10" s="1"/>
+      <c r="J10" s="1"/>
+      <c r="K10" s="1"/>
+      <c r="L10" s="1"/>
+      <c r="M10" s="1"/>
+      <c r="N10" s="1"/>
+      <c r="O10" s="1"/>
+      <c r="P10" s="1"/>
+      <c r="Q10" s="1"/>
+      <c r="R10" s="1"/>
+      <c r="S10" s="1"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+      <c r="X10" s="1"/>
+      <c r="Y10" s="1"/>
+      <c r="Z10" s="1"/>
+      <c r="AA10" s="1"/>
+      <c r="AB10" s="1"/>
+      <c r="AC10" s="1"/>
+      <c r="AD10" s="1"/>
+      <c r="AE10" s="1"/>
+      <c r="AF10" s="1"/>
+      <c r="AG10" s="1"/>
+      <c r="AH10" s="1"/>
+      <c r="AI10" s="1"/>
+      <c r="AJ10" s="1"/>
+      <c r="AK10" s="1"/>
+      <c r="AL10" s="1"/>
+      <c r="AM10" s="1"/>
+      <c r="AN10" s="1"/>
+      <c r="AO10" s="1"/>
+      <c r="AP10" s="1"/>
+      <c r="AQ10" s="1"/>
+      <c r="AR10" s="1"/>
+      <c r="AS10" s="1"/>
+      <c r="AT10" s="1"/>
+      <c r="AU10" s="1"/>
+      <c r="AV10" s="1"/>
+      <c r="AW10" s="1"/>
+      <c r="AX10" s="1"/>
+      <c r="AY10" s="1"/>
+      <c r="AZ10" s="1"/>
+      <c r="BA10" s="1"/>
+      <c r="BB10" s="1"/>
+      <c r="BC10" s="1"/>
+      <c r="BD10" s="1"/>
+      <c r="BE10" s="1"/>
+      <c r="BF10" s="1"/>
+      <c r="BG10" s="1"/>
+      <c r="BH10" s="1"/>
+      <c r="BI10" s="1"/>
+      <c r="BJ10" s="1"/>
+      <c r="BK10" s="1"/>
+      <c r="BL10" s="1"/>
+      <c r="BM10" s="1"/>
+      <c r="BN10" s="1"/>
+      <c r="BO10" s="1"/>
+      <c r="BP10" s="1"/>
+      <c r="BQ10" s="1"/>
+      <c r="BR10" s="1"/>
+    </row>
+    <row r="11">
+      <c r="A11" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B11" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="C11" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="D11" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="E11" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F11" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B12" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="C12" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="E12" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F12" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B13" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="C13" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="D13" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F13" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B14" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="C14" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="D14" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="E14" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F14" s="0" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B15" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="C15" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="D15" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="E15" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F15" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B16" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="C16" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="D16" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E16" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F16" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B17" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="C17" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="D17" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="E17" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F17" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B18" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="C18" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="D18" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="B19" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="C19" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="D19" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="E19" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="F19" s="0" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B20" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="C20" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="D20" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="E20" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F20" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B21" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="C21" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="D21" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E21" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="F21" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B22" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="C22" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="D22" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E22" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="F22" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="B23" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="C23" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="D23" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="B24" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="C24" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="D24" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E24" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="F24" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="B25" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="C25" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="D25" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E25" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="F25" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+  </sheetData>
+  <headerFooter/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1:BM20"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="139.994918823242" customWidth="1"/>
+    <col min="2" max="2" width="9.140625" customWidth="1"/>
+    <col min="3" max="3" width="9.140625" customWidth="1"/>
+    <col min="4" max="4" width="9.140625" customWidth="1"/>
+    <col min="5" max="5" width="9.140625" customWidth="1"/>
+    <col min="6" max="6" width="9.140625" customWidth="1"/>
+    <col min="7" max="7" width="9.140625" customWidth="1"/>
+    <col min="8" max="8" width="9.140625" customWidth="1"/>
+    <col min="9" max="9" width="9.140625" customWidth="1"/>
+    <col min="10" max="10" width="9.140625" customWidth="1"/>
+    <col min="11" max="11" width="9.140625" customWidth="1"/>
+    <col min="12" max="12" width="9.140625" customWidth="1"/>
+    <col min="13" max="13" width="9.140625" customWidth="1"/>
+    <col min="14" max="14" width="9.140625" customWidth="1"/>
+    <col min="15" max="15" width="9.140625" customWidth="1"/>
+    <col min="16" max="16" width="9.140625" customWidth="1"/>
+    <col min="17" max="17" width="9.140625" customWidth="1"/>
+    <col min="18" max="18" width="9.140625" customWidth="1"/>
+    <col min="19" max="19" width="9.140625" customWidth="1"/>
+    <col min="20" max="20" width="9.140625" customWidth="1"/>
+    <col min="21" max="21" width="9.140625" customWidth="1"/>
+    <col min="22" max="22" width="9.140625" customWidth="1"/>
+    <col min="23" max="23" width="9.140625" customWidth="1"/>
+    <col min="24" max="24" width="9.140625" customWidth="1"/>
+    <col min="25" max="25" width="9.140625" customWidth="1"/>
+    <col min="26" max="26" width="9.140625" customWidth="1"/>
+    <col min="27" max="27" width="9.140625" customWidth="1"/>
+    <col min="28" max="28" width="9.140625" customWidth="1"/>
+    <col min="29" max="29" width="9.140625" customWidth="1"/>
+    <col min="30" max="30" width="9.140625" customWidth="1"/>
+    <col min="31" max="31" width="9.140625" customWidth="1"/>
+    <col min="32" max="32" width="9.140625" customWidth="1"/>
+    <col min="33" max="33" width="9.140625" customWidth="1"/>
+    <col min="34" max="34" width="9.140625" customWidth="1"/>
+    <col min="35" max="35" width="9.140625" customWidth="1"/>
+    <col min="36" max="36" width="9.140625" customWidth="1"/>
+    <col min="37" max="37" width="9.140625" customWidth="1"/>
+    <col min="38" max="38" width="9.140625" customWidth="1"/>
+    <col min="39" max="39" width="9.140625" customWidth="1"/>
+    <col min="40" max="40" width="9.140625" customWidth="1"/>
+    <col min="41" max="41" width="9.140625" customWidth="1"/>
+    <col min="42" max="42" width="9.140625" customWidth="1"/>
+    <col min="43" max="43" width="9.140625" customWidth="1"/>
+    <col min="44" max="44" width="9.140625" customWidth="1"/>
+    <col min="45" max="45" width="9.140625" customWidth="1"/>
+    <col min="46" max="46" width="9.140625" customWidth="1"/>
+    <col min="47" max="47" width="9.140625" customWidth="1"/>
+    <col min="48" max="48" width="9.140625" customWidth="1"/>
+    <col min="49" max="49" width="9.140625" customWidth="1"/>
+    <col min="50" max="50" width="9.140625" customWidth="1"/>
+    <col min="51" max="51" width="9.140625" customWidth="1"/>
+    <col min="52" max="52" width="9.140625" customWidth="1"/>
+    <col min="53" max="53" width="9.140625" customWidth="1"/>
+    <col min="54" max="54" width="9.140625" customWidth="1"/>
+    <col min="55" max="55" width="9.140625" customWidth="1"/>
+    <col min="56" max="56" width="9.140625" customWidth="1"/>
+    <col min="57" max="57" width="9.140625" customWidth="1"/>
+    <col min="58" max="58" width="9.140625" customWidth="1"/>
+    <col min="59" max="59" width="9.140625" customWidth="1"/>
+    <col min="60" max="60" width="9.140625" customWidth="1"/>
+    <col min="61" max="61" width="9.140625" customWidth="1"/>
+    <col min="62" max="62" width="9.140625" customWidth="1"/>
+    <col min="63" max="63" width="9.140625" customWidth="1"/>
+    <col min="64" max="64" width="9.140625" customWidth="1"/>
+    <col min="65" max="65" width="9.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="0" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="0" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="0" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="0" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="B10" s="1"/>
+      <c r="C10" s="1"/>
+      <c r="D10" s="1"/>
+      <c r="E10" s="1"/>
+      <c r="F10" s="1"/>
+      <c r="G10" s="1"/>
+      <c r="H10" s="1"/>
+      <c r="I10" s="1"/>
+      <c r="J10" s="1"/>
+      <c r="K10" s="1"/>
+      <c r="L10" s="1"/>
+      <c r="M10" s="1"/>
+      <c r="N10" s="1"/>
+      <c r="O10" s="1"/>
+      <c r="P10" s="1"/>
+      <c r="Q10" s="1"/>
+      <c r="R10" s="1"/>
+      <c r="S10" s="1"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+      <c r="X10" s="1"/>
+      <c r="Y10" s="1"/>
+      <c r="Z10" s="1"/>
+      <c r="AA10" s="1"/>
+      <c r="AB10" s="1"/>
+      <c r="AC10" s="1"/>
+      <c r="AD10" s="1"/>
+      <c r="AE10" s="1"/>
+      <c r="AF10" s="1"/>
+      <c r="AG10" s="1"/>
+      <c r="AH10" s="1"/>
+      <c r="AI10" s="1"/>
+      <c r="AJ10" s="1"/>
+      <c r="AK10" s="1"/>
+      <c r="AL10" s="1"/>
+      <c r="AM10" s="1"/>
+      <c r="AN10" s="1"/>
+      <c r="AO10" s="1"/>
+      <c r="AP10" s="1"/>
+      <c r="AQ10" s="1"/>
+      <c r="AR10" s="1"/>
+      <c r="AS10" s="1"/>
+      <c r="AT10" s="1"/>
+      <c r="AU10" s="1"/>
+      <c r="AV10" s="1"/>
+      <c r="AW10" s="1"/>
+      <c r="AX10" s="1"/>
+      <c r="AY10" s="1"/>
+      <c r="AZ10" s="1"/>
+      <c r="BA10" s="1"/>
+      <c r="BB10" s="1"/>
+      <c r="BC10" s="1"/>
+      <c r="BD10" s="1"/>
+      <c r="BE10" s="1"/>
+      <c r="BF10" s="1"/>
+      <c r="BG10" s="1"/>
+      <c r="BH10" s="1"/>
+      <c r="BI10" s="1"/>
+      <c r="BJ10" s="1"/>
+      <c r="BK10" s="1"/>
+      <c r="BL10" s="1"/>
+      <c r="BM10" s="1"/>
+    </row>
+    <row r="11">
+      <c r="A11" s="0" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="0" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="0" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="0" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="0" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="0" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="0" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="0" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="0" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="0" t="s">
+        <v>16</v>
+      </c>
+    </row>
+  </sheetData>
+  <headerFooter/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1:BQ20"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="139.994918823242" customWidth="1"/>
+    <col min="2" max="2" width="12.666654586792" customWidth="1"/>
+    <col min="3" max="3" width="12.9443483352661" customWidth="1"/>
+    <col min="4" max="4" width="213.26774597168" customWidth="1"/>
+    <col min="5" max="5" width="256" customWidth="1"/>
+    <col min="6" max="6" width="9.140625" customWidth="1"/>
+    <col min="7" max="7" width="9.140625" customWidth="1"/>
+    <col min="8" max="8" width="9.140625" customWidth="1"/>
+    <col min="9" max="9" width="9.140625" customWidth="1"/>
+    <col min="10" max="10" width="9.140625" customWidth="1"/>
+    <col min="11" max="11" width="9.140625" customWidth="1"/>
+    <col min="12" max="12" width="9.140625" customWidth="1"/>
+    <col min="13" max="13" width="9.140625" customWidth="1"/>
+    <col min="14" max="14" width="9.140625" customWidth="1"/>
+    <col min="15" max="15" width="9.140625" customWidth="1"/>
+    <col min="16" max="16" width="9.140625" customWidth="1"/>
+    <col min="17" max="17" width="9.140625" customWidth="1"/>
+    <col min="18" max="18" width="9.140625" customWidth="1"/>
+    <col min="19" max="19" width="9.140625" customWidth="1"/>
+    <col min="20" max="20" width="9.140625" customWidth="1"/>
+    <col min="21" max="21" width="9.140625" customWidth="1"/>
+    <col min="22" max="22" width="9.140625" customWidth="1"/>
+    <col min="23" max="23" width="9.140625" customWidth="1"/>
+    <col min="24" max="24" width="9.140625" customWidth="1"/>
+    <col min="25" max="25" width="9.140625" customWidth="1"/>
+    <col min="26" max="26" width="9.140625" customWidth="1"/>
+    <col min="27" max="27" width="9.140625" customWidth="1"/>
+    <col min="28" max="28" width="9.140625" customWidth="1"/>
+    <col min="29" max="29" width="9.140625" customWidth="1"/>
+    <col min="30" max="30" width="9.140625" customWidth="1"/>
+    <col min="31" max="31" width="9.140625" customWidth="1"/>
+    <col min="32" max="32" width="9.140625" customWidth="1"/>
+    <col min="33" max="33" width="9.140625" customWidth="1"/>
+    <col min="34" max="34" width="9.140625" customWidth="1"/>
+    <col min="35" max="35" width="9.140625" customWidth="1"/>
+    <col min="36" max="36" width="9.140625" customWidth="1"/>
+    <col min="37" max="37" width="9.140625" customWidth="1"/>
+    <col min="38" max="38" width="9.140625" customWidth="1"/>
+    <col min="39" max="39" width="9.140625" customWidth="1"/>
+    <col min="40" max="40" width="9.140625" customWidth="1"/>
+    <col min="41" max="41" width="9.140625" customWidth="1"/>
+    <col min="42" max="42" width="9.140625" customWidth="1"/>
+    <col min="43" max="43" width="9.140625" customWidth="1"/>
+    <col min="44" max="44" width="9.140625" customWidth="1"/>
+    <col min="45" max="45" width="9.140625" customWidth="1"/>
+    <col min="46" max="46" width="9.140625" customWidth="1"/>
+    <col min="47" max="47" width="9.140625" customWidth="1"/>
+    <col min="48" max="48" width="9.140625" customWidth="1"/>
+    <col min="49" max="49" width="9.140625" customWidth="1"/>
+    <col min="50" max="50" width="9.140625" customWidth="1"/>
+    <col min="51" max="51" width="9.140625" customWidth="1"/>
+    <col min="52" max="52" width="9.140625" customWidth="1"/>
+    <col min="53" max="53" width="9.140625" customWidth="1"/>
+    <col min="54" max="54" width="9.140625" customWidth="1"/>
+    <col min="55" max="55" width="9.140625" customWidth="1"/>
+    <col min="56" max="56" width="9.140625" customWidth="1"/>
+    <col min="57" max="57" width="9.140625" customWidth="1"/>
+    <col min="58" max="58" width="9.140625" customWidth="1"/>
+    <col min="59" max="59" width="9.140625" customWidth="1"/>
+    <col min="60" max="60" width="9.140625" customWidth="1"/>
+    <col min="61" max="61" width="9.140625" customWidth="1"/>
+    <col min="62" max="62" width="9.140625" customWidth="1"/>
+    <col min="63" max="63" width="9.140625" customWidth="1"/>
+    <col min="64" max="64" width="9.140625" customWidth="1"/>
+    <col min="65" max="65" width="9.140625" customWidth="1"/>
+    <col min="66" max="66" width="9.140625" customWidth="1"/>
+    <col min="67" max="67" width="9.140625" customWidth="1"/>
+    <col min="68" max="68" width="9.140625" customWidth="1"/>
+    <col min="69" max="69" width="9.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="0" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="0" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="0" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="0" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="F10" s="1"/>
+      <c r="G10" s="1"/>
+      <c r="H10" s="1"/>
+      <c r="I10" s="1"/>
+      <c r="J10" s="1"/>
+      <c r="K10" s="1"/>
+      <c r="L10" s="1"/>
+      <c r="M10" s="1"/>
+      <c r="N10" s="1"/>
+      <c r="O10" s="1"/>
+      <c r="P10" s="1"/>
+      <c r="Q10" s="1"/>
+      <c r="R10" s="1"/>
+      <c r="S10" s="1"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+      <c r="X10" s="1"/>
+      <c r="Y10" s="1"/>
+      <c r="Z10" s="1"/>
+      <c r="AA10" s="1"/>
+      <c r="AB10" s="1"/>
+      <c r="AC10" s="1"/>
+      <c r="AD10" s="1"/>
+      <c r="AE10" s="1"/>
+      <c r="AF10" s="1"/>
+      <c r="AG10" s="1"/>
+      <c r="AH10" s="1"/>
+      <c r="AI10" s="1"/>
+      <c r="AJ10" s="1"/>
+      <c r="AK10" s="1"/>
+      <c r="AL10" s="1"/>
+      <c r="AM10" s="1"/>
+      <c r="AN10" s="1"/>
+      <c r="AO10" s="1"/>
+      <c r="AP10" s="1"/>
+      <c r="AQ10" s="1"/>
+      <c r="AR10" s="1"/>
+      <c r="AS10" s="1"/>
+      <c r="AT10" s="1"/>
+      <c r="AU10" s="1"/>
+      <c r="AV10" s="1"/>
+      <c r="AW10" s="1"/>
+      <c r="AX10" s="1"/>
+      <c r="AY10" s="1"/>
+      <c r="AZ10" s="1"/>
+      <c r="BA10" s="1"/>
+      <c r="BB10" s="1"/>
+      <c r="BC10" s="1"/>
+      <c r="BD10" s="1"/>
+      <c r="BE10" s="1"/>
+      <c r="BF10" s="1"/>
+      <c r="BG10" s="1"/>
+      <c r="BH10" s="1"/>
+      <c r="BI10" s="1"/>
+      <c r="BJ10" s="1"/>
+      <c r="BK10" s="1"/>
+      <c r="BL10" s="1"/>
+      <c r="BM10" s="1"/>
+      <c r="BN10" s="1"/>
+      <c r="BO10" s="1"/>
+      <c r="BP10" s="1"/>
+      <c r="BQ10" s="1"/>
+    </row>
+    <row r="11">
+      <c r="A11" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="B11" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="C11" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="D11" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="E11" s="0" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="B12" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="C12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="D12" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="E12" s="0" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B13" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="C13" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="D13" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="B14" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="C14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="D14" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="E14" s="0" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B15" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="C15" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="D15" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="E15" s="0" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="B16" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="C16" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="D16" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="E16" s="0" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="B17" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="C17" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="D17" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="E17" s="0" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B18" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="C18" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="D18" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="B19" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="C19" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="D19" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="E19" s="0" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="B20" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="C20" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="D20" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="E20" s="0" t="s">
+        <v>64</v>
+      </c>
+    </row>
+  </sheetData>
+  <headerFooter/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1:BT21"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="139.994918823242" customWidth="1"/>
+    <col min="2" max="2" width="18.536563873291" customWidth="1"/>
+    <col min="3" max="3" width="119.355354309082" customWidth="1"/>
+    <col min="4" max="4" width="16.7160453796387" customWidth="1"/>
+    <col min="5" max="5" width="24.6175117492676" customWidth="1"/>
+    <col min="6" max="6" width="50.2981452941895" customWidth="1"/>
+    <col min="7" max="7" width="169.053695678711" customWidth="1"/>
+    <col min="8" max="8" width="33.4753837585449" customWidth="1"/>
+    <col min="9" max="9" width="9.140625" customWidth="1"/>
+    <col min="10" max="10" width="9.140625" customWidth="1"/>
+    <col min="11" max="11" width="9.140625" customWidth="1"/>
+    <col min="12" max="12" width="9.140625" customWidth="1"/>
+    <col min="13" max="13" width="9.140625" customWidth="1"/>
+    <col min="14" max="14" width="9.140625" customWidth="1"/>
+    <col min="15" max="15" width="9.140625" customWidth="1"/>
+    <col min="16" max="16" width="9.140625" customWidth="1"/>
+    <col min="17" max="17" width="9.140625" customWidth="1"/>
+    <col min="18" max="18" width="9.140625" customWidth="1"/>
+    <col min="19" max="19" width="9.140625" customWidth="1"/>
+    <col min="20" max="20" width="9.140625" customWidth="1"/>
+    <col min="21" max="21" width="9.140625" customWidth="1"/>
+    <col min="22" max="22" width="9.140625" customWidth="1"/>
+    <col min="23" max="23" width="9.140625" customWidth="1"/>
+    <col min="24" max="24" width="9.140625" customWidth="1"/>
+    <col min="25" max="25" width="9.140625" customWidth="1"/>
+    <col min="26" max="26" width="9.140625" customWidth="1"/>
+    <col min="27" max="27" width="9.140625" customWidth="1"/>
+    <col min="28" max="28" width="9.140625" customWidth="1"/>
+    <col min="29" max="29" width="9.140625" customWidth="1"/>
+    <col min="30" max="30" width="9.140625" customWidth="1"/>
+    <col min="31" max="31" width="9.140625" customWidth="1"/>
+    <col min="32" max="32" width="9.140625" customWidth="1"/>
+    <col min="33" max="33" width="9.140625" customWidth="1"/>
+    <col min="34" max="34" width="9.140625" customWidth="1"/>
+    <col min="35" max="35" width="9.140625" customWidth="1"/>
+    <col min="36" max="36" width="9.140625" customWidth="1"/>
+    <col min="37" max="37" width="9.140625" customWidth="1"/>
+    <col min="38" max="38" width="9.140625" customWidth="1"/>
+    <col min="39" max="39" width="9.140625" customWidth="1"/>
+    <col min="40" max="40" width="9.140625" customWidth="1"/>
+    <col min="41" max="41" width="9.140625" customWidth="1"/>
+    <col min="42" max="42" width="9.140625" customWidth="1"/>
+    <col min="43" max="43" width="9.140625" customWidth="1"/>
+    <col min="44" max="44" width="9.140625" customWidth="1"/>
+    <col min="45" max="45" width="9.140625" customWidth="1"/>
+    <col min="46" max="46" width="9.140625" customWidth="1"/>
+    <col min="47" max="47" width="9.140625" customWidth="1"/>
+    <col min="48" max="48" width="9.140625" customWidth="1"/>
+    <col min="49" max="49" width="9.140625" customWidth="1"/>
+    <col min="50" max="50" width="9.140625" customWidth="1"/>
+    <col min="51" max="51" width="9.140625" customWidth="1"/>
+    <col min="52" max="52" width="9.140625" customWidth="1"/>
+    <col min="53" max="53" width="9.140625" customWidth="1"/>
+    <col min="54" max="54" width="9.140625" customWidth="1"/>
+    <col min="55" max="55" width="9.140625" customWidth="1"/>
+    <col min="56" max="56" width="9.140625" customWidth="1"/>
+    <col min="57" max="57" width="9.140625" customWidth="1"/>
+    <col min="58" max="58" width="9.140625" customWidth="1"/>
+    <col min="59" max="59" width="9.140625" customWidth="1"/>
+    <col min="60" max="60" width="9.140625" customWidth="1"/>
+    <col min="61" max="61" width="9.140625" customWidth="1"/>
+    <col min="62" max="62" width="9.140625" customWidth="1"/>
+    <col min="63" max="63" width="9.140625" customWidth="1"/>
+    <col min="64" max="64" width="9.140625" customWidth="1"/>
+    <col min="65" max="65" width="9.140625" customWidth="1"/>
+    <col min="66" max="66" width="9.140625" customWidth="1"/>
+    <col min="67" max="67" width="9.140625" customWidth="1"/>
+    <col min="68" max="68" width="9.140625" customWidth="1"/>
+    <col min="69" max="69" width="9.140625" customWidth="1"/>
+    <col min="70" max="70" width="9.140625" customWidth="1"/>
+    <col min="71" max="71" width="9.140625" customWidth="1"/>
+    <col min="72" max="72" width="9.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="0" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="0" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="0" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="0" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="F10" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="H10" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="I10" s="1"/>
+      <c r="J10" s="1"/>
+      <c r="K10" s="1"/>
+      <c r="L10" s="1"/>
+      <c r="M10" s="1"/>
+      <c r="N10" s="1"/>
+      <c r="O10" s="1"/>
+      <c r="P10" s="1"/>
+      <c r="Q10" s="1"/>
+      <c r="R10" s="1"/>
+      <c r="S10" s="1"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+      <c r="X10" s="1"/>
+      <c r="Y10" s="1"/>
+      <c r="Z10" s="1"/>
+      <c r="AA10" s="1"/>
+      <c r="AB10" s="1"/>
+      <c r="AC10" s="1"/>
+      <c r="AD10" s="1"/>
+      <c r="AE10" s="1"/>
+      <c r="AF10" s="1"/>
+      <c r="AG10" s="1"/>
+      <c r="AH10" s="1"/>
+      <c r="AI10" s="1"/>
+      <c r="AJ10" s="1"/>
+      <c r="AK10" s="1"/>
+      <c r="AL10" s="1"/>
+      <c r="AM10" s="1"/>
+      <c r="AN10" s="1"/>
+      <c r="AO10" s="1"/>
+      <c r="AP10" s="1"/>
+      <c r="AQ10" s="1"/>
+      <c r="AR10" s="1"/>
+      <c r="AS10" s="1"/>
+      <c r="AT10" s="1"/>
+      <c r="AU10" s="1"/>
+      <c r="AV10" s="1"/>
+      <c r="AW10" s="1"/>
+      <c r="AX10" s="1"/>
+      <c r="AY10" s="1"/>
+      <c r="AZ10" s="1"/>
+      <c r="BA10" s="1"/>
+      <c r="BB10" s="1"/>
+      <c r="BC10" s="1"/>
+      <c r="BD10" s="1"/>
+      <c r="BE10" s="1"/>
+      <c r="BF10" s="1"/>
+      <c r="BG10" s="1"/>
+      <c r="BH10" s="1"/>
+      <c r="BI10" s="1"/>
+      <c r="BJ10" s="1"/>
+      <c r="BK10" s="1"/>
+      <c r="BL10" s="1"/>
+      <c r="BM10" s="1"/>
+      <c r="BN10" s="1"/>
+      <c r="BO10" s="1"/>
+      <c r="BP10" s="1"/>
+      <c r="BQ10" s="1"/>
+      <c r="BR10" s="1"/>
+      <c r="BS10" s="1"/>
+      <c r="BT10" s="1"/>
+    </row>
+    <row r="11">
+      <c r="A11" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="B11" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="C11" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="D11" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="E11" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="F11" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G11" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="H11" s="0" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="B12" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="C12" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="D12" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="E12" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F12" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="G12" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="H12" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="B13" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="C13" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="D13" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="F13" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="G13" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="H13" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="B14" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="C14" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="D14" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="E14" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F14" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="G14" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="H14" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="B15" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="C15" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="D15" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="E15" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F15" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="G15" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="H15" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="B16" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="C16" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="D16" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="E16" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="F16" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="G16" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="H16" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="B17" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="C17" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="D17" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="E17" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="F17" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="G17" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="H17" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="B18" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="C18" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="D18" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="H18" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="B19" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="C19" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="D19" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="E19" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="F19" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="G19" s="0" t="s">
+        <v>111</v>
+      </c>
+      <c r="H19" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="B20" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="C20" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="D20" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="E20" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="F20" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="G20" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="H20" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="B21" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="C21" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="D21" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="E21" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="F21" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="H21" s="0" t="s">
+        <v>15</v>
+      </c>
+    </row>
+  </sheetData>
+  <headerFooter/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1:BV30"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="139.994918823242" customWidth="1"/>
     <col min="2" max="2" width="62.5835914611816" customWidth="1"/>
     <col min="3" max="3" width="28.8234539031982" customWidth="1"/>
     <col min="4" max="4" width="102.257820129395" customWidth="1"/>
     <col min="5" max="5" width="185.289947509766" customWidth="1"/>
     <col min="6" max="6" width="63.7888069152832" customWidth="1"/>
     <col min="7" max="7" width="41.9889030456543" customWidth="1"/>
     <col min="8" max="8" width="52.8663215637207" customWidth="1"/>
     <col min="9" max="9" width="39.0448989868164" customWidth="1"/>
     <col min="10" max="10" width="18.2283344268799" customWidth="1"/>
     <col min="11" max="11" width="9.140625" customWidth="1"/>
     <col min="12" max="12" width="9.140625" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
@@ -3517,75 +3710,75 @@
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="D10" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C10" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E10" s="1" t="s">
-        <v>8</v>
+        <v>123</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>9</v>
+        <v>124</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>10</v>
+        <v>125</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>11</v>
+        <v>126</v>
       </c>
       <c r="I10" s="1" t="s">
-        <v>12</v>
+        <v>127</v>
       </c>
       <c r="J10" s="1" t="s">
-        <v>13</v>
+        <v>128</v>
       </c>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
       <c r="P10" s="1"/>
       <c r="Q10" s="1"/>
       <c r="R10" s="1"/>
       <c r="S10" s="1"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
       <c r="X10" s="1"/>
       <c r="Y10" s="1"/>
       <c r="Z10" s="1"/>
       <c r="AA10" s="1"/>
       <c r="AB10" s="1"/>
       <c r="AC10" s="1"/>
       <c r="AD10" s="1"/>
       <c r="AE10" s="1"/>
       <c r="AF10" s="1"/>
       <c r="AG10" s="1"/>
       <c r="AH10" s="1"/>
@@ -3610,9422 +3803,659 @@
       <c r="BA10" s="1"/>
       <c r="BB10" s="1"/>
       <c r="BC10" s="1"/>
       <c r="BD10" s="1"/>
       <c r="BE10" s="1"/>
       <c r="BF10" s="1"/>
       <c r="BG10" s="1"/>
       <c r="BH10" s="1"/>
       <c r="BI10" s="1"/>
       <c r="BJ10" s="1"/>
       <c r="BK10" s="1"/>
       <c r="BL10" s="1"/>
       <c r="BM10" s="1"/>
       <c r="BN10" s="1"/>
       <c r="BO10" s="1"/>
       <c r="BP10" s="1"/>
       <c r="BQ10" s="1"/>
       <c r="BR10" s="1"/>
       <c r="BS10" s="1"/>
       <c r="BT10" s="1"/>
       <c r="BU10" s="1"/>
       <c r="BV10" s="1"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>15</v>
+        <v>129</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>17</v>
+        <v>130</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>15</v>
+        <v>131</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>15</v>
+        <v>132</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>18</v>
+        <v>133</v>
+      </c>
+      <c r="J11" s="0" t="s">
+        <v>134</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>19</v>
+        <v>135</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>15</v>
+        <v>136</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>21</v>
+        <v>130</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>22</v>
+        <v>137</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>23</v>
+        <v>132</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>24</v>
+        <v>138</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>139</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>27</v>
+        <v>140</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>28</v>
+        <v>136</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>15</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>22</v>
+        <v>130</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>24</v>
+        <v>132</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>30</v>
+        <v>138</v>
       </c>
       <c r="I13" s="0" t="s">
-        <v>31</v>
+        <v>139</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>32</v>
+        <v>142</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>28</v>
+        <v>136</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>15</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>22</v>
+        <v>130</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>33</v>
+        <v>143</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>24</v>
+        <v>132</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>30</v>
+        <v>138</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>31</v>
+        <v>134</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>34</v>
+        <v>144</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>28</v>
+        <v>15</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>15</v>
+        <v>145</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>22</v>
+        <v>130</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>35</v>
+        <v>146</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>24</v>
+        <v>132</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>30</v>
+        <v>147</v>
       </c>
       <c r="I15" s="0" t="s">
-        <v>26</v>
+        <v>148</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>36</v>
+        <v>149</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>15</v>
+        <v>136</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>37</v>
+        <v>15</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>22</v>
+        <v>130</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>38</v>
+        <v>150</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>24</v>
+        <v>132</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>39</v>
+        <v>138</v>
       </c>
       <c r="I16" s="0" t="s">
-        <v>40</v>
+        <v>151</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>41</v>
+        <v>152</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>28</v>
+        <v>136</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>15</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>22</v>
+        <v>130</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>42</v>
+        <v>153</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>24</v>
+        <v>132</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>30</v>
+        <v>154</v>
       </c>
       <c r="I17" s="0" t="s">
-        <v>43</v>
+        <v>155</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>44</v>
+        <v>10</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>28</v>
+        <v>15</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>22</v>
+        <v>156</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>45</v>
+        <v>130</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>24</v>
+        <v>157</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>46</v>
+        <v>132</v>
       </c>
       <c r="I18" s="0" t="s">
-        <v>47</v>
+        <v>158</v>
+      </c>
+      <c r="J18" s="0" t="s">
+        <v>159</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>49</v>
+        <v>160</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>22</v>
+        <v>130</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>50</v>
+        <v>161</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>24</v>
+        <v>132</v>
       </c>
       <c r="I19" s="0" t="s">
-        <v>51</v>
+        <v>162</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>52</v>
+        <v>163</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>53</v>
+        <v>164</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>15</v>
+        <v>165</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>20</v>
+        <v>166</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>54</v>
+        <v>130</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>22</v>
+        <v>167</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>55</v>
+        <v>132</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>24</v>
+        <v>168</v>
       </c>
       <c r="I20" s="0" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>169</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>58</v>
+        <v>170</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>59</v>
+        <v>171</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>60</v>
+        <v>166</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>22</v>
+        <v>130</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>61</v>
+        <v>172</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>24</v>
+        <v>132</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>62</v>
+        <v>168</v>
       </c>
       <c r="I21" s="0" t="s">
-        <v>63</v>
+        <v>173</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>64</v>
+        <v>174</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>65</v>
+        <v>175</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>60</v>
+        <v>15</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>22</v>
+        <v>130</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>66</v>
+        <v>176</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>24</v>
+        <v>132</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>62</v>
+        <v>177</v>
       </c>
       <c r="I22" s="0" t="s">
-        <v>67</v>
+        <v>178</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>68</v>
+        <v>179</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>69</v>
+        <v>180</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>15</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>22</v>
+        <v>130</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>70</v>
+        <v>181</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>24</v>
+        <v>132</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>71</v>
+        <v>182</v>
       </c>
       <c r="I23" s="0" t="s">
-        <v>72</v>
+        <v>183</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>73</v>
+        <v>184</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>74</v>
+        <v>171</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>15</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>22</v>
+        <v>130</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>75</v>
+        <v>185</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>24</v>
+        <v>132</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>76</v>
+        <v>177</v>
       </c>
       <c r="I24" s="0" t="s">
-        <v>77</v>
+        <v>186</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>78</v>
+        <v>187</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>65</v>
+        <v>15</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>15</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>22</v>
+        <v>130</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>79</v>
+        <v>188</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>24</v>
+        <v>132</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>71</v>
+        <v>177</v>
       </c>
       <c r="I25" s="0" t="s">
-        <v>80</v>
+        <v>189</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>81</v>
+        <v>190</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>15</v>
+        <v>191</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>15</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>22</v>
+        <v>130</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>82</v>
+        <v>192</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>24</v>
+        <v>132</v>
       </c>
       <c r="H26" s="0" t="s">
-        <v>71</v>
+        <v>177</v>
       </c>
       <c r="I26" s="0" t="s">
-        <v>83</v>
+        <v>189</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>84</v>
+        <v>193</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>85</v>
+        <v>15</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>15</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>22</v>
+        <v>130</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>86</v>
+        <v>194</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>24</v>
+        <v>132</v>
       </c>
       <c r="H27" s="0" t="s">
-        <v>71</v>
+        <v>177</v>
       </c>
       <c r="I27" s="0" t="s">
-        <v>83</v>
+        <v>195</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>87</v>
+        <v>196</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>15</v>
+        <v>175</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>15</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>22</v>
+        <v>130</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>88</v>
+        <v>197</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>24</v>
+        <v>132</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>71</v>
+        <v>198</v>
       </c>
       <c r="I28" s="0" t="s">
-        <v>89</v>
+        <v>199</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>90</v>
+        <v>200</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>69</v>
+        <v>171</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>15</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>22</v>
+        <v>130</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>91</v>
+        <v>201</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>24</v>
+        <v>132</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>92</v>
+        <v>198</v>
       </c>
       <c r="I29" s="0" t="s">
-        <v>93</v>
+        <v>199</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>94</v>
+        <v>202</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>65</v>
+        <v>15</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>15</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>22</v>
+        <v>130</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>95</v>
+        <v>203</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>24</v>
+        <v>132</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>92</v>
+        <v>198</v>
       </c>
       <c r="I30" s="0" t="s">
-        <v>93</v>
-[...28 lines deleted...]
-        <v>93</v>
+        <v>199</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:BR25"/>
-[...8733 lines deleted...]
-  <dimension ref="A1:BX182"/>
+  <dimension ref="A1:BX183"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="139.994918823242" customWidth="1"/>
     <col min="2" max="2" width="18.9249477386475" customWidth="1"/>
     <col min="3" max="3" width="16.8503913879395" customWidth="1"/>
     <col min="4" max="4" width="16.4186573028564" customWidth="1"/>
     <col min="5" max="5" width="17.5667171478271" customWidth="1"/>
     <col min="6" max="6" width="17.8236141204834" customWidth="1"/>
     <col min="7" max="7" width="24.8684902191162" customWidth="1"/>
     <col min="8" max="8" width="21.9820461273193" customWidth="1"/>
-    <col min="9" max="9" width="41.8061904907227" customWidth="1"/>
+    <col min="9" max="9" width="41.9889030456543" customWidth="1"/>
     <col min="10" max="10" width="11.8522176742554" customWidth="1"/>
     <col min="11" max="11" width="21.1659736633301" customWidth="1"/>
     <col min="12" max="12" width="23.9622287750244" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
     <col min="27" max="27" width="9.140625" customWidth="1"/>
     <col min="28" max="28" width="9.140625" customWidth="1"/>
     <col min="29" max="29" width="9.140625" customWidth="1"/>
     <col min="30" max="30" width="9.140625" customWidth="1"/>
     <col min="31" max="31" width="9.140625" customWidth="1"/>
     <col min="32" max="32" width="9.140625" customWidth="1"/>
     <col min="33" max="33" width="9.140625" customWidth="1"/>
     <col min="34" max="34" width="9.140625" customWidth="1"/>
@@ -13073,84 +4503,84 @@
     <col min="76" max="76" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="s">
-        <v>129</v>
+        <v>204</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>131</v>
+        <v>205</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>906</v>
+        <v>206</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>133</v>
+        <v>207</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>907</v>
+        <v>208</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>138</v>
+        <v>209</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>139</v>
+        <v>210</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>908</v>
+        <v>211</v>
       </c>
       <c r="I10" s="1" t="s">
-        <v>10</v>
+        <v>125</v>
       </c>
       <c r="J10" s="1" t="s">
-        <v>909</v>
+        <v>212</v>
       </c>
       <c r="K10" s="1" t="s">
-        <v>142</v>
+        <v>213</v>
       </c>
       <c r="L10" s="1" t="s">
-        <v>910</v>
+        <v>214</v>
       </c>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
       <c r="P10" s="1"/>
       <c r="Q10" s="1"/>
       <c r="R10" s="1"/>
       <c r="S10" s="1"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
       <c r="X10" s="1"/>
       <c r="Y10" s="1"/>
       <c r="Z10" s="1"/>
       <c r="AA10" s="1"/>
       <c r="AB10" s="1"/>
       <c r="AC10" s="1"/>
       <c r="AD10" s="1"/>
       <c r="AE10" s="1"/>
       <c r="AF10" s="1"/>
       <c r="AG10" s="1"/>
       <c r="AH10" s="1"/>
       <c r="AI10" s="1"/>
       <c r="AJ10" s="1"/>
@@ -13175,7706 +4605,6687 @@
       <c r="BC10" s="1"/>
       <c r="BD10" s="1"/>
       <c r="BE10" s="1"/>
       <c r="BF10" s="1"/>
       <c r="BG10" s="1"/>
       <c r="BH10" s="1"/>
       <c r="BI10" s="1"/>
       <c r="BJ10" s="1"/>
       <c r="BK10" s="1"/>
       <c r="BL10" s="1"/>
       <c r="BM10" s="1"/>
       <c r="BN10" s="1"/>
       <c r="BO10" s="1"/>
       <c r="BP10" s="1"/>
       <c r="BQ10" s="1"/>
       <c r="BR10" s="1"/>
       <c r="BS10" s="1"/>
       <c r="BT10" s="1"/>
       <c r="BU10" s="1"/>
       <c r="BV10" s="1"/>
       <c r="BW10" s="1"/>
       <c r="BX10" s="1"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>146</v>
+        <v>215</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>148</v>
+        <v>216</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>149</v>
+        <v>217</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>153</v>
+        <v>218</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>154</v>
+        <v>219</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>17</v>
+        <v>221</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K11" s="0" t="s">
-        <v>156</v>
+        <v>222</v>
       </c>
       <c r="L11" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>159</v>
+        <v>223</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>161</v>
+        <v>224</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>162</v>
+        <v>225</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>153</v>
+        <v>218</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>165</v>
+        <v>226</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>17</v>
+        <v>221</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K12" s="0" t="s">
-        <v>167</v>
+        <v>227</v>
       </c>
       <c r="L12" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>159</v>
+        <v>223</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>171</v>
+        <v>228</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>172</v>
+        <v>229</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>174</v>
+        <v>230</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>175</v>
+        <v>231</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I13" s="0" t="s">
-        <v>17</v>
+        <v>221</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K13" s="0" t="s">
-        <v>177</v>
+        <v>232</v>
       </c>
       <c r="L13" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>159</v>
+        <v>223</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>181</v>
+        <v>233</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>182</v>
+        <v>234</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>167</v>
+        <v>227</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>184</v>
+        <v>235</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>17</v>
+        <v>221</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K14" s="0" t="s">
-        <v>185</v>
+        <v>236</v>
       </c>
       <c r="L14" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>159</v>
+        <v>223</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>188</v>
+        <v>237</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>189</v>
+        <v>238</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>191</v>
+        <v>239</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>192</v>
+        <v>240</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I15" s="0" t="s">
-        <v>17</v>
+        <v>221</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K15" s="0" t="s">
-        <v>156</v>
+        <v>222</v>
       </c>
       <c r="L15" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>211</v>
+        <v>241</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>342</v>
+        <v>242</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>912</v>
+        <v>243</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>374</v>
+        <v>244</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>736</v>
+        <v>245</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I16" s="0" t="s">
-        <v>17</v>
+        <v>221</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K16" s="0" t="s">
-        <v>167</v>
+        <v>227</v>
       </c>
       <c r="L16" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>159</v>
+        <v>223</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>196</v>
+        <v>246</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>197</v>
+        <v>247</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>185</v>
+        <v>236</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>199</v>
+        <v>248</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I17" s="0" t="s">
-        <v>17</v>
+        <v>221</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K17" s="0" t="s">
-        <v>201</v>
+        <v>249</v>
       </c>
       <c r="L17" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>159</v>
+        <v>223</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>205</v>
+        <v>250</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>206</v>
+        <v>251</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>208</v>
+        <v>252</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I18" s="0" t="s">
-        <v>17</v>
+        <v>221</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K18" s="0" t="s">
-        <v>209</v>
+        <v>253</v>
       </c>
       <c r="L18" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>211</v>
+        <v>241</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>213</v>
+        <v>254</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>214</v>
+        <v>255</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>216</v>
+        <v>256</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>217</v>
+        <v>257</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I19" s="0" t="s">
-        <v>17</v>
+        <v>221</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K19" s="0" t="s">
-        <v>167</v>
+        <v>227</v>
       </c>
       <c r="L19" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>211</v>
+        <v>241</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>221</v>
+        <v>258</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>222</v>
+        <v>259</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>225</v>
+        <v>260</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>226</v>
+        <v>261</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I20" s="0" t="s">
-        <v>17</v>
+        <v>221</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K20" s="0" t="s">
-        <v>209</v>
+        <v>253</v>
       </c>
       <c r="L20" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>211</v>
+        <v>241</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>230</v>
+        <v>99</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>231</v>
+        <v>262</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>153</v>
+        <v>218</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>217</v>
+        <v>257</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I21" s="0" t="s">
-        <v>17</v>
+        <v>221</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K21" s="0" t="s">
-        <v>167</v>
+        <v>227</v>
       </c>
       <c r="L21" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>159</v>
+        <v>223</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>237</v>
+        <v>263</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>238</v>
+        <v>264</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>240</v>
+        <v>265</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I22" s="0" t="s">
-        <v>17</v>
+        <v>221</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K22" s="0" t="s">
-        <v>167</v>
+        <v>227</v>
       </c>
       <c r="L22" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>159</v>
+        <v>223</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>237</v>
+        <v>263</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>913</v>
+        <v>266</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>191</v>
+        <v>239</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>914</v>
+        <v>267</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I23" s="0" t="s">
-        <v>17</v>
+        <v>221</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K23" s="0" t="s">
-        <v>201</v>
+        <v>249</v>
       </c>
       <c r="L23" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>159</v>
+        <v>223</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>243</v>
+        <v>268</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>244</v>
+        <v>269</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>209</v>
+        <v>253</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>246</v>
+        <v>270</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I24" s="0" t="s">
-        <v>17</v>
+        <v>221</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K24" s="0" t="s">
-        <v>177</v>
+        <v>232</v>
       </c>
       <c r="L24" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>159</v>
+        <v>223</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>249</v>
+        <v>271</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>250</v>
+        <v>272</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>252</v>
+        <v>273</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>253</v>
+        <v>274</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I25" s="0" t="s">
-        <v>17</v>
+        <v>221</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K25" s="0" t="s">
-        <v>254</v>
+        <v>275</v>
       </c>
       <c r="L25" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>159</v>
+        <v>223</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>915</v>
+        <v>276</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>916</v>
+        <v>277</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>548</v>
+        <v>278</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>823</v>
+        <v>279</v>
       </c>
       <c r="H26" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I26" s="0" t="s">
-        <v>17</v>
+        <v>221</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K26" s="0" t="s">
-        <v>406</v>
+        <v>280</v>
       </c>
       <c r="L26" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>159</v>
+        <v>223</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>243</v>
+        <v>268</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>257</v>
+        <v>281</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>252</v>
+        <v>273</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>259</v>
+        <v>282</v>
       </c>
       <c r="H27" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I27" s="0" t="s">
-        <v>17</v>
+        <v>221</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K27" s="0" t="s">
-        <v>201</v>
+        <v>249</v>
       </c>
       <c r="L27" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>211</v>
+        <v>241</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>262</v>
+        <v>283</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>263</v>
+        <v>284</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>153</v>
+        <v>218</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>266</v>
+        <v>285</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I28" s="0" t="s">
-        <v>17</v>
+        <v>221</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K28" s="0" t="s">
-        <v>167</v>
+        <v>227</v>
       </c>
       <c r="L28" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>159</v>
+        <v>223</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>270</v>
+        <v>286</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>271</v>
+        <v>287</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>272</v>
+        <v>288</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I29" s="0" t="s">
-        <v>17</v>
+        <v>221</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K29" s="0" t="s">
-        <v>185</v>
+        <v>236</v>
       </c>
       <c r="L29" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>159</v>
+        <v>223</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>917</v>
+        <v>289</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>918</v>
+        <v>290</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>353</v>
+        <v>291</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>919</v>
+        <v>292</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I30" s="0" t="s">
-        <v>17</v>
+        <v>221</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K30" s="0" t="s">
-        <v>156</v>
+        <v>222</v>
       </c>
       <c r="L30" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>159</v>
+        <v>223</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>249</v>
+        <v>271</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D31" s="0" t="s">
+        <v>293</v>
+      </c>
+      <c r="E31" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="F31" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="G31" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="H31" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="I31" s="0" t="s">
+        <v>221</v>
+      </c>
+      <c r="J31" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="K31" s="0" t="s">
         <v>275</v>
-      </c>
-[...19 lines deleted...]
-        <v>254</v>
       </c>
       <c r="L31" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>159</v>
+        <v>223</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>279</v>
+        <v>294</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>280</v>
+        <v>295</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>282</v>
+        <v>296</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>283</v>
+        <v>297</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I32" s="0" t="s">
-        <v>17</v>
+        <v>221</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K32" s="0" t="s">
-        <v>177</v>
+        <v>232</v>
       </c>
       <c r="L32" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>211</v>
+        <v>241</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>196</v>
+        <v>246</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>197</v>
+        <v>247</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>185</v>
+        <v>236</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>199</v>
+        <v>248</v>
       </c>
       <c r="H33" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I33" s="0" t="s">
-        <v>17</v>
+        <v>221</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K33" s="0" t="s">
-        <v>201</v>
+        <v>249</v>
       </c>
       <c r="L33" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>159</v>
+        <v>223</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>290</v>
+        <v>298</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>291</v>
+        <v>299</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>294</v>
+        <v>300</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>295</v>
+        <v>301</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I34" s="0" t="s">
-        <v>17</v>
+        <v>221</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K34" s="0" t="s">
-        <v>209</v>
+        <v>253</v>
       </c>
       <c r="L34" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>159</v>
+        <v>223</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>216</v>
+        <v>256</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I35" s="0" t="s">
-        <v>17</v>
+        <v>221</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K35" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="L35" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>159</v>
+        <v>223</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>920</v>
+        <v>306</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>921</v>
+        <v>307</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>922</v>
+        <v>308</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I36" s="0" t="s">
-        <v>17</v>
+        <v>221</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K36" s="0" t="s">
-        <v>167</v>
+        <v>227</v>
       </c>
       <c r="L36" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>211</v>
+        <v>241</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>305</v>
+        <v>309</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>306</v>
+        <v>310</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I37" s="0" t="s">
-        <v>17</v>
+        <v>221</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K37" s="0" t="s">
-        <v>167</v>
+        <v>227</v>
       </c>
       <c r="L37" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>211</v>
+        <v>241</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>314</v>
+        <v>109</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>177</v>
+        <v>232</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
       <c r="H38" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I38" s="0" t="s">
-        <v>17</v>
+        <v>221</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K38" s="0" t="s">
-        <v>209</v>
+        <v>253</v>
       </c>
       <c r="L38" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>211</v>
+        <v>241</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>319</v>
+        <v>314</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>320</v>
+        <v>315</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="H39" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I39" s="0" t="s">
-        <v>17</v>
+        <v>221</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K39" s="0" t="s">
-        <v>156</v>
+        <v>222</v>
       </c>
       <c r="L39" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>159</v>
+        <v>223</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>171</v>
+        <v>228</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>325</v>
+        <v>316</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>254</v>
+        <v>275</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>328</v>
+        <v>317</v>
       </c>
       <c r="H40" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I40" s="0" t="s">
-        <v>17</v>
+        <v>221</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K40" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="L40" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>211</v>
+        <v>241</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>330</v>
+        <v>103</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>331</v>
+        <v>318</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>334</v>
+        <v>319</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>335</v>
+        <v>320</v>
       </c>
       <c r="H41" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I41" s="0" t="s">
-        <v>17</v>
+        <v>221</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K41" s="0" t="s">
-        <v>167</v>
+        <v>227</v>
       </c>
       <c r="L41" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>159</v>
+        <v>223</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>339</v>
+        <v>321</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>340</v>
+        <v>322</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>259</v>
+        <v>282</v>
       </c>
       <c r="H42" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I42" s="0" t="s">
-        <v>17</v>
+        <v>221</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K42" s="0" t="s">
-        <v>156</v>
+        <v>222</v>
       </c>
       <c r="L42" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>146</v>
+        <v>215</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>342</v>
+        <v>242</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>343</v>
+        <v>323</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>153</v>
+        <v>218</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>346</v>
+        <v>324</v>
       </c>
       <c r="H43" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I43" s="0" t="s">
-        <v>17</v>
+        <v>221</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K43" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="L43" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>146</v>
+        <v>215</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>342</v>
+        <v>242</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>350</v>
+        <v>325</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>353</v>
+        <v>291</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>354</v>
+        <v>326</v>
       </c>
       <c r="H44" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I44" s="0" t="s">
-        <v>17</v>
+        <v>221</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K44" s="0" t="s">
-        <v>254</v>
+        <v>275</v>
       </c>
       <c r="L44" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>159</v>
+        <v>223</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>359</v>
+        <v>327</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>360</v>
+        <v>328</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>362</v>
+        <v>329</v>
       </c>
       <c r="H45" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I45" s="0" t="s">
-        <v>17</v>
+        <v>221</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K45" s="0" t="s">
         <v>15</v>
       </c>
       <c r="L45" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>159</v>
+        <v>223</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>366</v>
+        <v>330</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>367</v>
+        <v>331</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>282</v>
+        <v>296</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>368</v>
+        <v>332</v>
       </c>
       <c r="H46" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I46" s="0" t="s">
-        <v>17</v>
+        <v>221</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K46" s="0" t="s">
-        <v>201</v>
+        <v>249</v>
       </c>
       <c r="L46" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>159</v>
+        <v>223</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>290</v>
+        <v>298</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>372</v>
+        <v>333</v>
       </c>
       <c r="E47" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>374</v>
+        <v>244</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>375</v>
+        <v>334</v>
       </c>
       <c r="H47" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I47" s="0" t="s">
-        <v>17</v>
+        <v>221</v>
       </c>
       <c r="J47" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K47" s="0" t="s">
-        <v>201</v>
+        <v>249</v>
       </c>
       <c r="L47" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>211</v>
+        <v>241</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>380</v>
+        <v>335</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>381</v>
+        <v>336</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>191</v>
+        <v>239</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>384</v>
+        <v>337</v>
       </c>
       <c r="H48" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I48" s="0" t="s">
-        <v>17</v>
+        <v>221</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K48" s="0" t="s">
-        <v>201</v>
+        <v>249</v>
       </c>
       <c r="L48" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>159</v>
+        <v>223</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>388</v>
+        <v>338</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>389</v>
+        <v>339</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>294</v>
+        <v>300</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>392</v>
+        <v>340</v>
       </c>
       <c r="H49" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I49" s="0" t="s">
-        <v>17</v>
+        <v>221</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K49" s="0" t="s">
-        <v>201</v>
+        <v>249</v>
       </c>
       <c r="L49" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
-        <v>159</v>
+        <v>223</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>396</v>
+        <v>341</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>397</v>
+        <v>342</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>191</v>
+        <v>239</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>398</v>
+        <v>343</v>
       </c>
       <c r="H50" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I50" s="0" t="s">
-        <v>17</v>
+        <v>221</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K50" s="0" t="s">
-        <v>201</v>
+        <v>249</v>
       </c>
       <c r="L50" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>159</v>
+        <v>223</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>402</v>
+        <v>344</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>403</v>
+        <v>345</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>334</v>
+        <v>319</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>405</v>
+        <v>346</v>
       </c>
       <c r="H51" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I51" s="0" t="s">
-        <v>17</v>
+        <v>221</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K51" s="0" t="s">
-        <v>406</v>
+        <v>280</v>
       </c>
       <c r="L51" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>159</v>
+        <v>223</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>409</v>
+        <v>347</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>410</v>
+        <v>348</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>411</v>
+        <v>349</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>412</v>
+        <v>350</v>
       </c>
       <c r="H52" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I52" s="0" t="s">
-        <v>17</v>
+        <v>221</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K52" s="0" t="s">
-        <v>254</v>
+        <v>275</v>
       </c>
       <c r="L52" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>146</v>
+        <v>215</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>148</v>
+        <v>216</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>414</v>
+        <v>351</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>411</v>
+        <v>349</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>154</v>
+        <v>219</v>
       </c>
       <c r="H53" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I53" s="0" t="s">
-        <v>17</v>
+        <v>221</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K53" s="0" t="s">
-        <v>156</v>
+        <v>222</v>
       </c>
       <c r="L53" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>159</v>
+        <v>223</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>230</v>
+        <v>99</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>418</v>
+        <v>352</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>191</v>
+        <v>239</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>420</v>
+        <v>353</v>
       </c>
       <c r="H54" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I54" s="0" t="s">
-        <v>17</v>
+        <v>221</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K54" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="L54" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>211</v>
+        <v>241</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>424</v>
+        <v>354</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>425</v>
+        <v>355</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>177</v>
+        <v>232</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>384</v>
+        <v>337</v>
       </c>
       <c r="H55" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I55" s="0" t="s">
-        <v>17</v>
+        <v>221</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K55" s="0" t="s">
-        <v>156</v>
+        <v>222</v>
       </c>
       <c r="L55" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>159</v>
+        <v>223</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>279</v>
+        <v>294</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>429</v>
+        <v>356</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F56" s="0" t="s">
-        <v>430</v>
+        <v>357</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>431</v>
+        <v>358</v>
       </c>
       <c r="H56" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I56" s="0" t="s">
-        <v>17</v>
+        <v>221</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K56" s="0" t="s">
-        <v>156</v>
+        <v>222</v>
       </c>
       <c r="L56" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>159</v>
+        <v>223</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>434</v>
+        <v>359</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>435</v>
+        <v>360</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>225</v>
+        <v>260</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>384</v>
+        <v>337</v>
       </c>
       <c r="H57" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I57" s="0" t="s">
-        <v>17</v>
+        <v>221</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K57" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="L57" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>159</v>
+        <v>223</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>440</v>
+        <v>361</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>441</v>
+        <v>362</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>443</v>
+        <v>363</v>
       </c>
       <c r="H58" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I58" s="0" t="s">
-        <v>17</v>
+        <v>221</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K58" s="0" t="s">
-        <v>201</v>
+        <v>249</v>
       </c>
       <c r="L58" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
-        <v>159</v>
+        <v>223</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>319</v>
+        <v>314</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>923</v>
+        <v>364</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>924</v>
+        <v>365</v>
       </c>
       <c r="H59" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I59" s="0" t="s">
-        <v>17</v>
+        <v>221</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K59" s="0" t="s">
-        <v>156</v>
+        <v>222</v>
       </c>
       <c r="L59" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>159</v>
+        <v>223</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>445</v>
+        <v>366</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>446</v>
+        <v>367</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>201</v>
+        <v>249</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>448</v>
+        <v>368</v>
       </c>
       <c r="H60" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I60" s="0" t="s">
-        <v>17</v>
+        <v>221</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K60" s="0" t="s">
-        <v>450</v>
+        <v>369</v>
       </c>
       <c r="L60" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
-        <v>159</v>
+        <v>223</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>452</v>
+        <v>370</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>453</v>
+        <v>371</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>454</v>
+        <v>372</v>
       </c>
       <c r="H61" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I61" s="0" t="s">
-        <v>17</v>
+        <v>221</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K61" s="0" t="s">
-        <v>450</v>
+        <v>369</v>
       </c>
       <c r="L61" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>159</v>
+        <v>223</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>457</v>
+        <v>373</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>458</v>
+        <v>374</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>216</v>
+        <v>256</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>459</v>
+        <v>375</v>
       </c>
       <c r="H62" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I62" s="0" t="s">
-        <v>17</v>
+        <v>221</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K62" s="0" t="s">
-        <v>167</v>
+        <v>227</v>
       </c>
       <c r="L62" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
-        <v>159</v>
+        <v>223</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>461</v>
+        <v>376</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>462</v>
+        <v>377</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>254</v>
+        <v>275</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>463</v>
+        <v>378</v>
       </c>
       <c r="H63" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I63" s="0" t="s">
-        <v>17</v>
+        <v>221</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K63" s="0" t="s">
-        <v>374</v>
+        <v>244</v>
       </c>
       <c r="L63" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
-        <v>159</v>
+        <v>223</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>466</v>
+        <v>379</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>467</v>
+        <v>380</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>468</v>
+        <v>381</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>412</v>
+        <v>350</v>
       </c>
       <c r="H64" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I64" s="0" t="s">
-        <v>17</v>
+        <v>221</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K64" s="0" t="s">
-        <v>177</v>
+        <v>232</v>
       </c>
       <c r="L64" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
-        <v>159</v>
+        <v>223</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>470</v>
+        <v>382</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>471</v>
+        <v>383</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>282</v>
+        <v>296</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>472</v>
+        <v>384</v>
       </c>
       <c r="H65" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I65" s="0" t="s">
-        <v>17</v>
+        <v>221</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K65" s="0" t="s">
-        <v>156</v>
+        <v>222</v>
       </c>
       <c r="L65" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
-        <v>146</v>
+        <v>215</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>474</v>
+        <v>82</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>475</v>
+        <v>385</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>477</v>
+        <v>386</v>
       </c>
       <c r="H66" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I66" s="0" t="s">
-        <v>17</v>
+        <v>221</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K66" s="0" t="s">
-        <v>156</v>
+        <v>222</v>
       </c>
       <c r="L66" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
-        <v>211</v>
+        <v>241</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>434</v>
+        <v>359</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>435</v>
+        <v>360</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>225</v>
+        <v>260</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>384</v>
+        <v>337</v>
       </c>
       <c r="H67" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I67" s="0" t="s">
-        <v>17</v>
+        <v>221</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K67" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="L67" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
-        <v>159</v>
+        <v>223</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>15</v>
+        <v>387</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>925</v>
+        <v>388</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>15</v>
+        <v>227</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>926</v>
+        <v>389</v>
       </c>
       <c r="H68" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I68" s="0" t="s">
-        <v>17</v>
+        <v>161</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K68" s="0" t="s">
-        <v>15</v>
+        <v>227</v>
       </c>
       <c r="L68" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>159</v>
+        <v>241</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>484</v>
+        <v>390</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>485</v>
+        <v>391</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>406</v>
+        <v>311</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>486</v>
+        <v>257</v>
       </c>
       <c r="H69" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I69" s="0" t="s">
-        <v>17</v>
+        <v>157</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K69" s="0" t="s">
-        <v>303</v>
+        <v>227</v>
       </c>
       <c r="L69" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
-        <v>159</v>
+        <v>392</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>927</v>
+        <v>15</v>
       </c>
       <c r="C70" s="0" t="s">
-        <v>15</v>
+        <v>393</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>928</v>
+        <v>394</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>15</v>
+        <v>395</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>430</v>
+        <v>15</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>929</v>
+        <v>396</v>
       </c>
       <c r="H70" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I70" s="0" t="s">
-        <v>17</v>
+        <v>157</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K70" s="0" t="s">
-        <v>156</v>
+        <v>232</v>
       </c>
       <c r="L70" s="0" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
-        <v>159</v>
+        <v>223</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>488</v>
+        <v>15</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>489</v>
+        <v>397</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>309</v>
+        <v>15</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>490</v>
+        <v>398</v>
       </c>
       <c r="H71" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I71" s="0" t="s">
-        <v>17</v>
+        <v>221</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K71" s="0" t="s">
-        <v>167</v>
+        <v>15</v>
       </c>
       <c r="L71" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
-        <v>159</v>
+        <v>223</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>492</v>
+        <v>399</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>493</v>
+        <v>400</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>252</v>
+        <v>280</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>463</v>
+        <v>401</v>
       </c>
       <c r="H72" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I72" s="0" t="s">
-        <v>17</v>
+        <v>221</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K72" s="0" t="s">
-        <v>282</v>
+        <v>305</v>
       </c>
       <c r="L72" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
-        <v>211</v>
+        <v>223</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>424</v>
+        <v>402</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>497</v>
+        <v>403</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>334</v>
+        <v>357</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>499</v>
+        <v>404</v>
       </c>
       <c r="H73" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I73" s="0" t="s">
-        <v>17</v>
+        <v>221</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K73" s="0" t="s">
-        <v>156</v>
+        <v>222</v>
       </c>
       <c r="L73" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
-        <v>211</v>
+        <v>223</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>474</v>
+        <v>405</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>930</v>
+        <v>406</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>252</v>
+        <v>311</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>217</v>
+        <v>407</v>
       </c>
       <c r="H74" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I74" s="0" t="s">
-        <v>17</v>
+        <v>221</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K74" s="0" t="s">
-        <v>254</v>
+        <v>227</v>
       </c>
       <c r="L74" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
-        <v>159</v>
+        <v>223</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>502</v>
+        <v>408</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>503</v>
+        <v>409</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>225</v>
+        <v>273</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>504</v>
+        <v>378</v>
       </c>
       <c r="H75" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I75" s="0" t="s">
-        <v>17</v>
+        <v>221</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K75" s="0" t="s">
-        <v>450</v>
+        <v>296</v>
       </c>
       <c r="L75" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
-        <v>159</v>
+        <v>241</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>290</v>
+        <v>354</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>506</v>
+        <v>410</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>303</v>
+        <v>319</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>507</v>
+        <v>411</v>
       </c>
       <c r="H76" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I76" s="0" t="s">
-        <v>17</v>
+        <v>221</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K76" s="0" t="s">
-        <v>303</v>
+        <v>222</v>
       </c>
       <c r="L76" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
-        <v>159</v>
+        <v>241</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>461</v>
+        <v>82</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>511</v>
+        <v>412</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>254</v>
+        <v>273</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>513</v>
+        <v>257</v>
       </c>
       <c r="H77" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I77" s="0" t="s">
-        <v>17</v>
+        <v>221</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K77" s="0" t="s">
-        <v>374</v>
+        <v>275</v>
       </c>
       <c r="L77" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
-        <v>211</v>
+        <v>223</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>230</v>
+        <v>413</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>156</v>
+        <v>260</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>517</v>
+        <v>415</v>
       </c>
       <c r="H78" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I78" s="0" t="s">
-        <v>17</v>
+        <v>221</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K78" s="0" t="s">
-        <v>167</v>
+        <v>369</v>
       </c>
       <c r="L78" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
-        <v>159</v>
+        <v>223</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>461</v>
+        <v>298</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>520</v>
+        <v>416</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>15</v>
+        <v>305</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>521</v>
+        <v>417</v>
       </c>
       <c r="H79" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I79" s="0" t="s">
-        <v>17</v>
+        <v>221</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K79" s="0" t="s">
-        <v>406</v>
+        <v>305</v>
       </c>
       <c r="L79" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
-        <v>159</v>
+        <v>223</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>221</v>
+        <v>376</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>222</v>
+        <v>418</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>225</v>
+        <v>275</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>226</v>
+        <v>419</v>
       </c>
       <c r="H80" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I80" s="0" t="s">
-        <v>17</v>
+        <v>221</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K80" s="0" t="s">
-        <v>209</v>
+        <v>244</v>
       </c>
       <c r="L80" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
-        <v>159</v>
+        <v>241</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>484</v>
+        <v>99</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>525</v>
+        <v>349</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>201</v>
+        <v>222</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>526</v>
+        <v>420</v>
       </c>
       <c r="H81" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I81" s="0" t="s">
-        <v>17</v>
+        <v>221</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K81" s="0" t="s">
-        <v>303</v>
+        <v>227</v>
       </c>
       <c r="L81" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
-        <v>159</v>
+        <v>223</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>528</v>
+        <v>376</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>529</v>
+        <v>421</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>430</v>
+        <v>15</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>530</v>
+        <v>422</v>
       </c>
       <c r="H82" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I82" s="0" t="s">
-        <v>17</v>
+        <v>221</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K82" s="0" t="s">
-        <v>185</v>
+        <v>280</v>
       </c>
       <c r="L82" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
-        <v>159</v>
+        <v>223</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>457</v>
+        <v>258</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>533</v>
+        <v>259</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>309</v>
+        <v>260</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>534</v>
+        <v>261</v>
       </c>
       <c r="H83" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I83" s="0" t="s">
-        <v>17</v>
+        <v>221</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K83" s="0" t="s">
-        <v>374</v>
+        <v>253</v>
       </c>
       <c r="L83" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
-        <v>159</v>
+        <v>223</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>537</v>
+        <v>399</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>538</v>
+        <v>423</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>411</v>
+        <v>249</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>472</v>
+        <v>424</v>
       </c>
       <c r="H84" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I84" s="0" t="s">
-        <v>17</v>
+        <v>221</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K84" s="0" t="s">
-        <v>254</v>
+        <v>305</v>
       </c>
       <c r="L84" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
-        <v>159</v>
+        <v>223</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>931</v>
+        <v>425</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>932</v>
+        <v>426</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>406</v>
+        <v>357</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>933</v>
+        <v>427</v>
       </c>
       <c r="H85" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I85" s="0" t="s">
-        <v>17</v>
+        <v>221</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K85" s="0" t="s">
-        <v>303</v>
+        <v>236</v>
       </c>
       <c r="L85" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
-        <v>159</v>
+        <v>223</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>188</v>
+        <v>373</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>540</v>
+        <v>428</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>541</v>
+        <v>311</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>542</v>
+        <v>429</v>
       </c>
       <c r="H86" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I86" s="0" t="s">
-        <v>17</v>
+        <v>221</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K86" s="0" t="s">
-        <v>201</v>
+        <v>244</v>
       </c>
       <c r="L86" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
-        <v>211</v>
+        <v>223</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>305</v>
+        <v>430</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>545</v>
+        <v>431</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>548</v>
+        <v>349</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>549</v>
+        <v>384</v>
       </c>
       <c r="H87" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I87" s="0" t="s">
-        <v>17</v>
+        <v>221</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K87" s="0" t="s">
-        <v>209</v>
+        <v>275</v>
       </c>
       <c r="L87" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
-        <v>159</v>
+        <v>223</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>488</v>
+        <v>432</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>553</v>
+        <v>433</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>167</v>
+        <v>280</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>554</v>
+        <v>434</v>
       </c>
       <c r="H88" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I88" s="0" t="s">
-        <v>17</v>
+        <v>221</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K88" s="0" t="s">
-        <v>254</v>
+        <v>305</v>
       </c>
       <c r="L88" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
-        <v>159</v>
+        <v>223</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>270</v>
+        <v>237</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>556</v>
+        <v>435</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>185</v>
+        <v>436</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>557</v>
+        <v>437</v>
       </c>
       <c r="H89" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I89" s="0" t="s">
-        <v>17</v>
+        <v>221</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K89" s="0" t="s">
-        <v>156</v>
+        <v>249</v>
       </c>
       <c r="L89" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
-        <v>159</v>
+        <v>241</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>560</v>
+        <v>309</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>561</v>
+        <v>438</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>201</v>
+        <v>278</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>562</v>
+        <v>439</v>
       </c>
       <c r="H90" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I90" s="0" t="s">
-        <v>17</v>
+        <v>221</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K90" s="0" t="s">
-        <v>282</v>
+        <v>253</v>
       </c>
       <c r="L90" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
-        <v>159</v>
+        <v>223</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>565</v>
+        <v>405</v>
       </c>
       <c r="C91" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>566</v>
+        <v>440</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>548</v>
+        <v>227</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>567</v>
+        <v>441</v>
       </c>
       <c r="H91" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I91" s="0" t="s">
-        <v>17</v>
+        <v>221</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K91" s="0" t="s">
-        <v>177</v>
+        <v>275</v>
       </c>
       <c r="L91" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
-        <v>159</v>
+        <v>223</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>492</v>
+        <v>286</v>
       </c>
       <c r="C92" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>569</v>
+        <v>442</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>15</v>
+        <v>236</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>571</v>
+        <v>443</v>
       </c>
       <c r="H92" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I92" s="0" t="s">
-        <v>17</v>
+        <v>221</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K92" s="0" t="s">
-        <v>450</v>
+        <v>222</v>
       </c>
       <c r="L92" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
-        <v>159</v>
+        <v>223</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>672</v>
+        <v>444</v>
       </c>
       <c r="C93" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>673</v>
+        <v>445</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>177</v>
+        <v>249</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>676</v>
+        <v>446</v>
       </c>
       <c r="H93" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I93" s="0" t="s">
-        <v>17</v>
+        <v>221</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K93" s="0" t="s">
-        <v>209</v>
+        <v>296</v>
       </c>
       <c r="L93" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
-        <v>159</v>
+        <v>223</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>681</v>
+        <v>447</v>
       </c>
       <c r="C94" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>682</v>
+        <v>448</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>15</v>
+        <v>278</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>683</v>
+        <v>449</v>
       </c>
       <c r="H94" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I94" s="0" t="s">
-        <v>17</v>
+        <v>221</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K94" s="0" t="s">
-        <v>167</v>
+        <v>232</v>
       </c>
       <c r="L94" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
-        <v>159</v>
+        <v>223</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>470</v>
+        <v>408</v>
       </c>
       <c r="C95" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>934</v>
+        <v>450</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>294</v>
+        <v>15</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>935</v>
+        <v>451</v>
       </c>
       <c r="H95" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I95" s="0" t="s">
-        <v>17</v>
+        <v>221</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K95" s="0" t="s">
-        <v>254</v>
+        <v>369</v>
       </c>
       <c r="L95" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
-        <v>159</v>
+        <v>223</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>936</v>
+        <v>452</v>
       </c>
       <c r="C96" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>937</v>
+        <v>453</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>201</v>
+        <v>232</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>192</v>
+        <v>454</v>
       </c>
       <c r="H96" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I96" s="0" t="s">
-        <v>17</v>
+        <v>221</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K96" s="0" t="s">
-        <v>303</v>
+        <v>253</v>
       </c>
       <c r="L96" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
-        <v>159</v>
+        <v>223</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>685</v>
+        <v>455</v>
       </c>
       <c r="C97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>686</v>
+        <v>456</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>254</v>
+        <v>15</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>687</v>
+        <v>457</v>
       </c>
       <c r="H97" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I97" s="0" t="s">
-        <v>17</v>
+        <v>221</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K97" s="0" t="s">
-        <v>201</v>
+        <v>227</v>
       </c>
       <c r="L97" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
-        <v>159</v>
+        <v>223</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>635</v>
+        <v>382</v>
       </c>
       <c r="C98" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>695</v>
+        <v>458</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>201</v>
+        <v>300</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>697</v>
+        <v>459</v>
       </c>
       <c r="H98" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I98" s="0" t="s">
-        <v>17</v>
+        <v>221</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K98" s="0" t="s">
-        <v>185</v>
+        <v>275</v>
       </c>
       <c r="L98" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
-        <v>159</v>
+        <v>223</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>938</v>
+        <v>460</v>
       </c>
       <c r="C99" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>939</v>
+        <v>461</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>450</v>
+        <v>249</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>940</v>
+        <v>240</v>
       </c>
       <c r="H99" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I99" s="0" t="s">
-        <v>17</v>
+        <v>221</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K99" s="0" t="s">
-        <v>201</v>
+        <v>305</v>
       </c>
       <c r="L99" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
-        <v>159</v>
+        <v>223</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>188</v>
+        <v>462</v>
       </c>
       <c r="C100" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>701</v>
+        <v>463</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>209</v>
+        <v>275</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>702</v>
+        <v>464</v>
       </c>
       <c r="H100" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I100" s="0" t="s">
-        <v>17</v>
+        <v>221</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K100" s="0" t="s">
-        <v>167</v>
+        <v>249</v>
       </c>
       <c r="L100" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
-        <v>159</v>
+        <v>223</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>941</v>
+        <v>465</v>
       </c>
       <c r="C101" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>942</v>
+        <v>466</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>309</v>
+        <v>249</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>943</v>
+        <v>467</v>
       </c>
       <c r="H101" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I101" s="0" t="s">
-        <v>17</v>
+        <v>221</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K101" s="0" t="s">
-        <v>201</v>
+        <v>236</v>
       </c>
       <c r="L101" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
-        <v>159</v>
+        <v>223</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>15</v>
+        <v>468</v>
       </c>
       <c r="C102" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>353</v>
+        <v>469</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>15</v>
+        <v>369</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>557</v>
+        <v>470</v>
       </c>
       <c r="H102" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I102" s="0" t="s">
-        <v>17</v>
+        <v>221</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K102" s="0" t="s">
-        <v>15</v>
+        <v>249</v>
       </c>
       <c r="L102" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
-        <v>159</v>
+        <v>223</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>714</v>
+        <v>237</v>
       </c>
       <c r="C103" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>715</v>
+        <v>471</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>541</v>
+        <v>253</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>431</v>
+        <v>472</v>
       </c>
       <c r="H103" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I103" s="0" t="s">
-        <v>17</v>
+        <v>221</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K103" s="0" t="s">
-        <v>303</v>
+        <v>227</v>
       </c>
       <c r="L103" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
-        <v>159</v>
+        <v>223</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>941</v>
+        <v>473</v>
       </c>
       <c r="C104" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>944</v>
+        <v>474</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>406</v>
+        <v>311</v>
       </c>
       <c r="G104" s="0" t="s">
-        <v>554</v>
+        <v>475</v>
       </c>
       <c r="H104" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I104" s="0" t="s">
-        <v>17</v>
+        <v>221</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K104" s="0" t="s">
-        <v>167</v>
+        <v>249</v>
       </c>
       <c r="L104" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
-        <v>159</v>
+        <v>223</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>243</v>
+        <v>15</v>
       </c>
       <c r="C105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>717</v>
+        <v>291</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>353</v>
+        <v>15</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>554</v>
+        <v>443</v>
       </c>
       <c r="H105" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I105" s="0" t="s">
-        <v>17</v>
+        <v>221</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K105" s="0" t="s">
-        <v>177</v>
+        <v>15</v>
       </c>
       <c r="L105" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
-        <v>159</v>
+        <v>223</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>15</v>
+        <v>476</v>
       </c>
       <c r="C106" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>945</v>
+        <v>477</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>15</v>
+        <v>436</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>946</v>
+        <v>358</v>
       </c>
       <c r="H106" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I106" s="0" t="s">
-        <v>17</v>
+        <v>221</v>
       </c>
       <c r="J106" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K106" s="0" t="s">
-        <v>15</v>
+        <v>305</v>
       </c>
       <c r="L106" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
-        <v>159</v>
+        <v>223</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>484</v>
+        <v>473</v>
       </c>
       <c r="C107" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>947</v>
+        <v>478</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>450</v>
+        <v>280</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>948</v>
+        <v>441</v>
       </c>
       <c r="H107" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I107" s="0" t="s">
-        <v>17</v>
+        <v>221</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K107" s="0" t="s">
-        <v>177</v>
+        <v>227</v>
       </c>
       <c r="L107" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
-        <v>211</v>
+        <v>223</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>342</v>
+        <v>268</v>
       </c>
       <c r="C108" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>719</v>
+        <v>479</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>406</v>
+        <v>291</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>584</v>
+        <v>441</v>
       </c>
       <c r="H108" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I108" s="0" t="s">
-        <v>17</v>
+        <v>221</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K108" s="0" t="s">
-        <v>201</v>
+        <v>232</v>
       </c>
       <c r="L108" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
-        <v>159</v>
+        <v>223</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>457</v>
+        <v>15</v>
       </c>
       <c r="C109" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>729</v>
+        <v>480</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>730</v>
+        <v>481</v>
       </c>
       <c r="H109" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I109" s="0" t="s">
-        <v>17</v>
+        <v>221</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K109" s="0" t="s">
-        <v>167</v>
+        <v>15</v>
       </c>
       <c r="L109" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
-        <v>211</v>
+        <v>223</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>733</v>
+        <v>399</v>
       </c>
       <c r="C110" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>734</v>
+        <v>482</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>450</v>
+        <v>369</v>
       </c>
       <c r="G110" s="0" t="s">
-        <v>736</v>
+        <v>483</v>
       </c>
       <c r="H110" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I110" s="0" t="s">
-        <v>17</v>
+        <v>221</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K110" s="0" t="s">
-        <v>167</v>
+        <v>232</v>
       </c>
       <c r="L110" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
-        <v>159</v>
+        <v>241</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>931</v>
+        <v>242</v>
       </c>
       <c r="C111" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>360</v>
+        <v>484</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>15</v>
+        <v>280</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>949</v>
+        <v>485</v>
       </c>
       <c r="H111" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I111" s="0" t="s">
-        <v>17</v>
+        <v>221</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K111" s="0" t="s">
-        <v>167</v>
+        <v>249</v>
       </c>
       <c r="L111" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
-        <v>159</v>
+        <v>223</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>15</v>
+        <v>373</v>
       </c>
       <c r="C112" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>303</v>
+        <v>486</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>950</v>
+        <v>487</v>
       </c>
       <c r="H112" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I112" s="0" t="s">
-        <v>17</v>
+        <v>221</v>
       </c>
       <c r="J112" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K112" s="0" t="s">
-        <v>15</v>
+        <v>227</v>
       </c>
       <c r="L112" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
-        <v>211</v>
+        <v>241</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>484</v>
+        <v>488</v>
       </c>
       <c r="C113" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>745</v>
+        <v>489</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>303</v>
+        <v>369</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>748</v>
+        <v>245</v>
       </c>
       <c r="H113" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I113" s="0" t="s">
-        <v>17</v>
+        <v>221</v>
       </c>
       <c r="J113" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K113" s="0" t="s">
-        <v>201</v>
+        <v>227</v>
       </c>
       <c r="L113" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
-        <v>159</v>
+        <v>223</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>635</v>
+        <v>432</v>
       </c>
       <c r="C114" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>754</v>
+        <v>328</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>450</v>
+        <v>15</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>549</v>
+        <v>490</v>
       </c>
       <c r="H114" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I114" s="0" t="s">
-        <v>17</v>
+        <v>221</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K114" s="0" t="s">
-        <v>254</v>
+        <v>227</v>
       </c>
       <c r="L114" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
-        <v>159</v>
+        <v>223</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>537</v>
+        <v>15</v>
       </c>
       <c r="C115" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>758</v>
+        <v>305</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>759</v>
+        <v>15</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>472</v>
+        <v>491</v>
       </c>
       <c r="H115" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I115" s="0" t="s">
-        <v>17</v>
+        <v>221</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K115" s="0" t="s">
-        <v>209</v>
+        <v>15</v>
       </c>
       <c r="L115" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
-        <v>159</v>
+        <v>241</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>560</v>
+        <v>399</v>
       </c>
       <c r="C116" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>654</v>
+        <v>492</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>201</v>
+        <v>305</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>657</v>
+        <v>493</v>
       </c>
       <c r="H116" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I116" s="0" t="s">
-        <v>17</v>
+        <v>221</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K116" s="0" t="s">
-        <v>209</v>
+        <v>249</v>
       </c>
       <c r="L116" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
-        <v>159</v>
+        <v>223</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>339</v>
+        <v>465</v>
       </c>
       <c r="C117" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>762</v>
+        <v>494</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>468</v>
+        <v>369</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>534</v>
+        <v>439</v>
       </c>
       <c r="H117" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I117" s="0" t="s">
-        <v>17</v>
+        <v>221</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K117" s="0" t="s">
-        <v>254</v>
+        <v>275</v>
       </c>
       <c r="L117" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
-        <v>159</v>
+        <v>223</v>
       </c>
       <c r="B118" s="0" t="s">
-        <v>466</v>
+        <v>430</v>
       </c>
       <c r="C118" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>951</v>
+        <v>495</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>15</v>
+        <v>496</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>952</v>
+        <v>384</v>
       </c>
       <c r="H118" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I118" s="0" t="s">
-        <v>17</v>
+        <v>221</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K118" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="L118" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
-        <v>159</v>
+        <v>223</v>
       </c>
       <c r="B119" s="0" t="s">
-        <v>953</v>
+        <v>444</v>
       </c>
       <c r="C119" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>954</v>
+        <v>497</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>201</v>
+        <v>249</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>554</v>
+        <v>498</v>
       </c>
       <c r="H119" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I119" s="0" t="s">
-        <v>17</v>
+        <v>221</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K119" s="0" t="s">
-        <v>167</v>
+        <v>253</v>
       </c>
       <c r="L119" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
-        <v>159</v>
+        <v>223</v>
       </c>
       <c r="B120" s="0" t="s">
-        <v>955</v>
+        <v>321</v>
       </c>
       <c r="C120" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>956</v>
+        <v>499</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>15</v>
+        <v>381</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>957</v>
+        <v>429</v>
       </c>
       <c r="H120" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I120" s="0" t="s">
-        <v>17</v>
+        <v>221</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K120" s="0" t="s">
-        <v>303</v>
+        <v>275</v>
       </c>
       <c r="L120" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
-        <v>159</v>
+        <v>223</v>
       </c>
       <c r="B121" s="0" t="s">
-        <v>457</v>
+        <v>379</v>
       </c>
       <c r="C121" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>767</v>
+        <v>500</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>769</v>
+        <v>501</v>
       </c>
       <c r="H121" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I121" s="0" t="s">
-        <v>17</v>
+        <v>221</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K121" s="0" t="s">
-        <v>254</v>
+        <v>249</v>
       </c>
       <c r="L121" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
-        <v>159</v>
+        <v>223</v>
       </c>
       <c r="B122" s="0" t="s">
-        <v>188</v>
+        <v>502</v>
       </c>
       <c r="C122" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>771</v>
+        <v>503</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>282</v>
+        <v>249</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>772</v>
+        <v>441</v>
       </c>
       <c r="H122" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I122" s="0" t="s">
-        <v>17</v>
+        <v>221</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K122" s="0" t="s">
-        <v>209</v>
+        <v>227</v>
       </c>
       <c r="L122" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
-        <v>159</v>
+        <v>223</v>
       </c>
       <c r="B123" s="0" t="s">
-        <v>958</v>
+        <v>504</v>
       </c>
       <c r="C123" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>959</v>
+        <v>505</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>926</v>
+        <v>506</v>
       </c>
       <c r="H123" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I123" s="0" t="s">
-        <v>17</v>
+        <v>221</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K123" s="0" t="s">
-        <v>156</v>
+        <v>305</v>
       </c>
       <c r="L123" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
-        <v>159</v>
+        <v>223</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>635</v>
+        <v>373</v>
       </c>
       <c r="C124" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>774</v>
+        <v>507</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>406</v>
+        <v>15</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>775</v>
+        <v>508</v>
       </c>
       <c r="H124" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I124" s="0" t="s">
-        <v>17</v>
+        <v>221</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K124" s="0" t="s">
-        <v>177</v>
+        <v>275</v>
       </c>
       <c r="L124" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
-        <v>159</v>
+        <v>223</v>
       </c>
       <c r="B125" s="0" t="s">
-        <v>779</v>
+        <v>237</v>
       </c>
       <c r="C125" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>780</v>
+        <v>509</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>450</v>
+        <v>296</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>781</v>
+        <v>510</v>
       </c>
       <c r="H125" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I125" s="0" t="s">
-        <v>17</v>
+        <v>221</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K125" s="0" t="s">
-        <v>185</v>
+        <v>253</v>
       </c>
       <c r="L125" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
-        <v>211</v>
+        <v>223</v>
       </c>
       <c r="B126" s="0" t="s">
-        <v>635</v>
+        <v>511</v>
       </c>
       <c r="C126" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>783</v>
+        <v>512</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>430</v>
+        <v>15</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>549</v>
+        <v>398</v>
       </c>
       <c r="H126" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I126" s="0" t="s">
-        <v>17</v>
+        <v>221</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K126" s="0" t="s">
-        <v>167</v>
+        <v>222</v>
       </c>
       <c r="L126" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
-        <v>159</v>
+        <v>223</v>
       </c>
       <c r="B127" s="0" t="s">
-        <v>790</v>
+        <v>465</v>
       </c>
       <c r="C127" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>791</v>
+        <v>513</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>156</v>
+        <v>280</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>792</v>
+        <v>514</v>
       </c>
       <c r="H127" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I127" s="0" t="s">
-        <v>17</v>
+        <v>221</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K127" s="0" t="s">
-        <v>201</v>
+        <v>232</v>
       </c>
       <c r="L127" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="s">
-        <v>159</v>
+        <v>223</v>
       </c>
       <c r="B128" s="0" t="s">
-        <v>188</v>
+        <v>515</v>
       </c>
       <c r="C128" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>799</v>
+        <v>516</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>411</v>
+        <v>369</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>800</v>
+        <v>517</v>
       </c>
       <c r="H128" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I128" s="0" t="s">
-        <v>17</v>
+        <v>221</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K128" s="0" t="s">
-        <v>254</v>
+        <v>236</v>
       </c>
       <c r="L128" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0" t="s">
-        <v>159</v>
+        <v>241</v>
       </c>
       <c r="B129" s="0" t="s">
-        <v>15</v>
+        <v>465</v>
       </c>
       <c r="C129" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>960</v>
+        <v>518</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>15</v>
+        <v>357</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>922</v>
+        <v>439</v>
       </c>
       <c r="H129" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I129" s="0" t="s">
-        <v>17</v>
+        <v>221</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K129" s="0" t="s">
-        <v>15</v>
+        <v>227</v>
       </c>
       <c r="L129" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0" t="s">
-        <v>159</v>
+        <v>223</v>
       </c>
       <c r="B130" s="0" t="s">
-        <v>279</v>
+        <v>233</v>
       </c>
       <c r="C130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>818</v>
+        <v>519</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>156</v>
+        <v>239</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>819</v>
+        <v>449</v>
       </c>
       <c r="H130" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I130" s="0" t="s">
-        <v>17</v>
+        <v>161</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K130" s="0" t="s">
-        <v>209</v>
+        <v>227</v>
       </c>
       <c r="L130" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0" t="s">
-        <v>159</v>
+        <v>223</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>825</v>
+        <v>520</v>
       </c>
       <c r="C131" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>826</v>
+        <v>521</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>411</v>
+        <v>256</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>827</v>
+        <v>332</v>
       </c>
       <c r="H131" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I131" s="0" t="s">
-        <v>17</v>
+        <v>161</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K131" s="0" t="s">
-        <v>177</v>
+        <v>249</v>
       </c>
       <c r="L131" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="0" t="s">
-        <v>159</v>
+        <v>241</v>
       </c>
       <c r="B132" s="0" t="s">
-        <v>243</v>
+        <v>254</v>
       </c>
       <c r="C132" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>832</v>
+        <v>522</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>334</v>
+        <v>300</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>534</v>
+        <v>485</v>
       </c>
       <c r="H132" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I132" s="0" t="s">
-        <v>17</v>
+        <v>157</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K132" s="0" t="s">
-        <v>201</v>
+        <v>222</v>
       </c>
       <c r="L132" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="0" t="s">
-        <v>159</v>
+        <v>241</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>685</v>
+        <v>399</v>
       </c>
       <c r="C133" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>834</v>
+        <v>523</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>254</v>
+        <v>280</v>
       </c>
       <c r="G133" s="0" t="s">
-        <v>657</v>
+        <v>411</v>
       </c>
       <c r="H133" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I133" s="0" t="s">
-        <v>17</v>
+        <v>157</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K133" s="0" t="s">
-        <v>156</v>
+        <v>222</v>
       </c>
       <c r="L133" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="0" t="s">
-        <v>211</v>
+        <v>241</v>
       </c>
       <c r="B134" s="0" t="s">
-        <v>189</v>
+        <v>298</v>
       </c>
       <c r="C134" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>838</v>
+        <v>524</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>430</v>
+        <v>256</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>841</v>
+        <v>411</v>
       </c>
       <c r="H134" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I134" s="0" t="s">
-        <v>17</v>
+        <v>157</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K134" s="0" t="s">
-        <v>156</v>
+        <v>227</v>
       </c>
       <c r="L134" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="0" t="s">
-        <v>159</v>
+        <v>241</v>
       </c>
       <c r="B135" s="0" t="s">
-        <v>845</v>
+        <v>338</v>
       </c>
       <c r="C135" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>846</v>
+        <v>525</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>15</v>
+        <v>305</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>848</v>
+        <v>257</v>
       </c>
       <c r="H135" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I135" s="0" t="s">
-        <v>17</v>
+        <v>157</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K135" s="0" t="s">
-        <v>167</v>
+        <v>280</v>
       </c>
       <c r="L135" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="0" t="s">
-        <v>159</v>
+        <v>241</v>
       </c>
       <c r="B136" s="0" t="s">
-        <v>359</v>
+        <v>338</v>
       </c>
       <c r="C136" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>961</v>
+        <v>525</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>430</v>
+        <v>305</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>962</v>
+        <v>257</v>
       </c>
       <c r="H136" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I136" s="0" t="s">
-        <v>17</v>
+        <v>157</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K136" s="0" t="s">
-        <v>406</v>
+        <v>280</v>
       </c>
       <c r="L136" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="0" t="s">
-        <v>159</v>
+        <v>241</v>
       </c>
       <c r="B137" s="0" t="s">
-        <v>396</v>
+        <v>526</v>
       </c>
       <c r="C137" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>858</v>
+        <v>527</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>153</v>
+        <v>528</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>859</v>
+        <v>529</v>
       </c>
       <c r="H137" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I137" s="0" t="s">
-        <v>17</v>
+        <v>157</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K137" s="0" t="s">
-        <v>209</v>
+        <v>232</v>
       </c>
       <c r="L137" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0" t="s">
-        <v>159</v>
+        <v>223</v>
       </c>
       <c r="B138" s="0" t="s">
-        <v>299</v>
+        <v>390</v>
       </c>
       <c r="C138" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>861</v>
+        <v>236</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>863</v>
+        <v>319</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>405</v>
+        <v>530</v>
       </c>
       <c r="H138" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I138" s="0" t="s">
-        <v>17</v>
+        <v>157</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K138" s="0" t="s">
-        <v>185</v>
+        <v>236</v>
       </c>
       <c r="L138" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="0" t="s">
-        <v>159</v>
+        <v>241</v>
       </c>
       <c r="B139" s="0" t="s">
-        <v>825</v>
+        <v>526</v>
       </c>
       <c r="C139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>867</v>
+        <v>531</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>15</v>
+        <v>278</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>868</v>
+        <v>532</v>
       </c>
       <c r="H139" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I139" s="0" t="s">
-        <v>17</v>
+        <v>157</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K139" s="0" t="s">
-        <v>156</v>
+        <v>296</v>
       </c>
       <c r="L139" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="0" t="s">
-        <v>159</v>
+        <v>241</v>
       </c>
       <c r="B140" s="0" t="s">
-        <v>484</v>
+        <v>254</v>
       </c>
       <c r="C140" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>963</v>
+        <v>533</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>374</v>
+        <v>218</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>948</v>
+        <v>257</v>
       </c>
       <c r="H140" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I140" s="0" t="s">
-        <v>17</v>
+        <v>157</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K140" s="0" t="s">
-        <v>177</v>
+        <v>227</v>
       </c>
       <c r="L140" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="0" t="s">
-        <v>159</v>
+        <v>241</v>
       </c>
       <c r="B141" s="0" t="s">
-        <v>870</v>
+        <v>354</v>
       </c>
       <c r="C141" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>871</v>
+        <v>534</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>15</v>
+        <v>256</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>873</v>
+        <v>411</v>
       </c>
       <c r="H141" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I141" s="0" t="s">
-        <v>17</v>
+        <v>157</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K141" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="L141" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="0" t="s">
-        <v>159</v>
+        <v>241</v>
       </c>
       <c r="B142" s="0" t="s">
-        <v>635</v>
+        <v>465</v>
       </c>
       <c r="C142" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>875</v>
+        <v>535</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>225</v>
+        <v>296</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>277</v>
+        <v>439</v>
       </c>
       <c r="H142" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I142" s="0" t="s">
-        <v>17</v>
+        <v>157</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K142" s="0" t="s">
-        <v>254</v>
+        <v>249</v>
       </c>
       <c r="L142" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="0" t="s">
-        <v>211</v>
+        <v>241</v>
       </c>
       <c r="B143" s="0" t="s">
-        <v>484</v>
+        <v>465</v>
       </c>
       <c r="C143" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>525</v>
+        <v>536</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>201</v>
+        <v>369</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>526</v>
+        <v>439</v>
       </c>
       <c r="H143" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I143" s="0" t="s">
-        <v>17</v>
+        <v>157</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K143" s="0" t="s">
-        <v>303</v>
+        <v>249</v>
       </c>
       <c r="L143" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="0" t="s">
-        <v>159</v>
+        <v>241</v>
       </c>
       <c r="B144" s="0" t="s">
-        <v>794</v>
+        <v>242</v>
       </c>
       <c r="C144" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>964</v>
+        <v>537</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>282</v>
+        <v>275</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>943</v>
+        <v>257</v>
       </c>
       <c r="H144" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I144" s="0" t="s">
-        <v>17</v>
+        <v>157</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K144" s="0" t="s">
-        <v>156</v>
+        <v>249</v>
       </c>
       <c r="L144" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="0" t="s">
-        <v>159</v>
+        <v>215</v>
       </c>
       <c r="B145" s="0" t="s">
-        <v>751</v>
+        <v>444</v>
       </c>
       <c r="C145" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>886</v>
+        <v>497</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>374</v>
+        <v>249</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>226</v>
+        <v>498</v>
       </c>
       <c r="H145" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I145" s="0" t="s">
-        <v>17</v>
+        <v>157</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K145" s="0" t="s">
-        <v>167</v>
+        <v>253</v>
       </c>
       <c r="L145" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="0" t="s">
-        <v>146</v>
+        <v>241</v>
       </c>
       <c r="B146" s="0" t="s">
-        <v>342</v>
+        <v>465</v>
       </c>
       <c r="C146" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>343</v>
+        <v>538</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>153</v>
+        <v>369</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>892</v>
+        <v>439</v>
       </c>
       <c r="H146" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I146" s="0" t="s">
-        <v>17</v>
+        <v>157</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K146" s="0" t="s">
-        <v>303</v>
+        <v>227</v>
       </c>
       <c r="L146" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="0" t="s">
-        <v>159</v>
+        <v>241</v>
       </c>
       <c r="B147" s="0" t="s">
-        <v>845</v>
+        <v>539</v>
       </c>
       <c r="C147" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>900</v>
+        <v>540</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>15</v>
+        <v>319</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>901</v>
+        <v>424</v>
       </c>
       <c r="H147" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I147" s="0" t="s">
-        <v>17</v>
+        <v>157</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K147" s="0" t="s">
-        <v>209</v>
+        <v>227</v>
       </c>
       <c r="L147" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="0" t="s">
-        <v>159</v>
+        <v>241</v>
       </c>
       <c r="B148" s="0" t="s">
-        <v>903</v>
+        <v>526</v>
       </c>
       <c r="C148" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>904</v>
+        <v>541</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>201</v>
+        <v>436</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>905</v>
+        <v>529</v>
       </c>
       <c r="H148" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I148" s="0" t="s">
-        <v>17</v>
+        <v>157</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K148" s="0" t="s">
-        <v>303</v>
+        <v>232</v>
       </c>
       <c r="L148" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="0" t="s">
-        <v>159</v>
+        <v>223</v>
       </c>
       <c r="B149" s="0" t="s">
-        <v>965</v>
+        <v>216</v>
       </c>
       <c r="C149" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>966</v>
+        <v>542</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>167</v>
+        <v>239</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>967</v>
+        <v>219</v>
       </c>
       <c r="H149" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I149" s="0" t="s">
-        <v>55</v>
+        <v>157</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K149" s="0" t="s">
-        <v>167</v>
+        <v>222</v>
       </c>
       <c r="L149" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="0" t="s">
-        <v>159</v>
+        <v>241</v>
       </c>
       <c r="B150" s="0" t="s">
-        <v>181</v>
+        <v>390</v>
       </c>
       <c r="C150" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>662</v>
+        <v>369</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>191</v>
+        <v>305</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>567</v>
+        <v>543</v>
       </c>
       <c r="H150" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I150" s="0" t="s">
-        <v>55</v>
+        <v>157</v>
       </c>
       <c r="J150" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K150" s="0" t="s">
-        <v>167</v>
+        <v>249</v>
       </c>
       <c r="L150" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="0" t="s">
-        <v>159</v>
+        <v>223</v>
       </c>
       <c r="B151" s="0" t="s">
-        <v>751</v>
+        <v>544</v>
       </c>
       <c r="C151" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>752</v>
+        <v>545</v>
       </c>
       <c r="E151" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>216</v>
+        <v>222</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>368</v>
+        <v>546</v>
       </c>
       <c r="H151" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I151" s="0" t="s">
-        <v>55</v>
+        <v>221</v>
       </c>
       <c r="J151" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K151" s="0" t="s">
-        <v>201</v>
+        <v>249</v>
       </c>
       <c r="L151" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="0" t="s">
-        <v>159</v>
+        <v>223</v>
       </c>
       <c r="B152" s="0" t="s">
-        <v>794</v>
+        <v>237</v>
       </c>
       <c r="C152" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>795</v>
+        <v>547</v>
       </c>
       <c r="E152" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>167</v>
+        <v>349</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>796</v>
+        <v>548</v>
       </c>
       <c r="H152" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I152" s="0" t="s">
-        <v>55</v>
+        <v>221</v>
       </c>
       <c r="J152" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K152" s="0" t="s">
-        <v>201</v>
+        <v>275</v>
       </c>
       <c r="L152" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="0" t="s">
-        <v>159</v>
+        <v>223</v>
       </c>
       <c r="B153" s="0" t="s">
-        <v>466</v>
+        <v>15</v>
       </c>
       <c r="C153" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>822</v>
+        <v>549</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>548</v>
+        <v>15</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>823</v>
+        <v>308</v>
       </c>
       <c r="H153" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I153" s="0" t="s">
-        <v>55</v>
+        <v>221</v>
       </c>
       <c r="J153" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K153" s="0" t="s">
-        <v>156</v>
+        <v>15</v>
       </c>
       <c r="L153" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="0" t="s">
-        <v>159</v>
+        <v>223</v>
       </c>
       <c r="B154" s="0" t="s">
-        <v>339</v>
+        <v>294</v>
       </c>
       <c r="C154" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>865</v>
+        <v>550</v>
       </c>
       <c r="E154" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>15</v>
+        <v>222</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>683</v>
+        <v>551</v>
       </c>
       <c r="H154" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I154" s="0" t="s">
-        <v>55</v>
+        <v>221</v>
       </c>
       <c r="J154" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K154" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="L154" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="0" t="s">
-        <v>159</v>
+        <v>223</v>
       </c>
       <c r="B155" s="0" t="s">
-        <v>484</v>
+        <v>552</v>
       </c>
       <c r="C155" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>882</v>
+        <v>553</v>
       </c>
       <c r="E155" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>406</v>
+        <v>349</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>883</v>
+        <v>554</v>
       </c>
       <c r="H155" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I155" s="0" t="s">
-        <v>55</v>
+        <v>221</v>
       </c>
       <c r="J155" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K155" s="0" t="s">
-        <v>201</v>
+        <v>232</v>
       </c>
       <c r="L155" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="0" t="s">
-        <v>211</v>
+        <v>223</v>
       </c>
       <c r="B156" s="0" t="s">
-        <v>574</v>
+        <v>268</v>
       </c>
       <c r="C156" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>575</v>
+        <v>555</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>309</v>
+        <v>319</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>217</v>
+        <v>429</v>
       </c>
       <c r="H156" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I156" s="0" t="s">
-        <v>50</v>
+        <v>221</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K156" s="0" t="s">
-        <v>167</v>
+        <v>249</v>
       </c>
       <c r="L156" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="0" t="s">
-        <v>968</v>
+        <v>223</v>
       </c>
       <c r="B157" s="0" t="s">
-        <v>15</v>
+        <v>462</v>
       </c>
       <c r="C157" s="0" t="s">
-        <v>969</v>
+        <v>15</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>970</v>
+        <v>556</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>971</v>
+        <v>15</v>
       </c>
       <c r="F157" s="0" t="s">
-        <v>15</v>
+        <v>275</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>972</v>
+        <v>498</v>
       </c>
       <c r="H157" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I157" s="0" t="s">
-        <v>50</v>
+        <v>221</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K157" s="0" t="s">
-        <v>177</v>
+        <v>222</v>
       </c>
       <c r="L157" s="0" t="s">
-        <v>48</v>
+        <v>15</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="0" t="s">
-        <v>211</v>
+        <v>241</v>
       </c>
       <c r="B158" s="0" t="s">
-        <v>213</v>
+        <v>238</v>
       </c>
       <c r="C158" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>581</v>
+        <v>557</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>294</v>
+        <v>357</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>584</v>
+        <v>558</v>
       </c>
       <c r="H158" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I158" s="0" t="s">
-        <v>50</v>
+        <v>221</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K158" s="0" t="s">
-        <v>156</v>
+        <v>222</v>
       </c>
       <c r="L158" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="0" t="s">
-        <v>211</v>
+        <v>223</v>
       </c>
       <c r="B159" s="0" t="s">
-        <v>484</v>
+        <v>559</v>
       </c>
       <c r="C159" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>588</v>
+        <v>560</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>406</v>
+        <v>15</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>499</v>
+        <v>561</v>
       </c>
       <c r="H159" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I159" s="0" t="s">
-        <v>50</v>
+        <v>221</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K159" s="0" t="s">
-        <v>156</v>
+        <v>227</v>
       </c>
       <c r="L159" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="0" t="s">
-        <v>211</v>
+        <v>223</v>
       </c>
       <c r="B160" s="0" t="s">
-        <v>290</v>
+        <v>327</v>
       </c>
       <c r="C160" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>593</v>
+        <v>562</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>216</v>
+        <v>357</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>499</v>
+        <v>563</v>
       </c>
       <c r="H160" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I160" s="0" t="s">
-        <v>50</v>
+        <v>221</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K160" s="0" t="s">
-        <v>167</v>
+        <v>280</v>
       </c>
       <c r="L160" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="0" t="s">
-        <v>211</v>
+        <v>223</v>
       </c>
       <c r="B161" s="0" t="s">
-        <v>388</v>
+        <v>341</v>
       </c>
       <c r="C161" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>597</v>
+        <v>564</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>303</v>
+        <v>218</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>217</v>
+        <v>565</v>
       </c>
       <c r="H161" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I161" s="0" t="s">
-        <v>50</v>
+        <v>221</v>
       </c>
       <c r="J161" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K161" s="0" t="s">
-        <v>406</v>
+        <v>253</v>
       </c>
       <c r="L161" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="0" t="s">
-        <v>211</v>
+        <v>223</v>
       </c>
       <c r="B162" s="0" t="s">
-        <v>388</v>
+        <v>302</v>
       </c>
       <c r="C162" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>597</v>
+        <v>566</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>303</v>
+        <v>567</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>217</v>
+        <v>346</v>
       </c>
       <c r="H162" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I162" s="0" t="s">
-        <v>50</v>
+        <v>221</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K162" s="0" t="s">
-        <v>406</v>
+        <v>236</v>
       </c>
       <c r="L162" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="0" t="s">
-        <v>211</v>
+        <v>223</v>
       </c>
       <c r="B163" s="0" t="s">
-        <v>602</v>
+        <v>552</v>
       </c>
       <c r="C163" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>603</v>
+        <v>568</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>606</v>
+        <v>15</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>607</v>
+        <v>569</v>
       </c>
       <c r="H163" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I163" s="0" t="s">
-        <v>50</v>
+        <v>221</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K163" s="0" t="s">
-        <v>177</v>
+        <v>222</v>
       </c>
       <c r="L163" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="0" t="s">
-        <v>159</v>
+        <v>223</v>
       </c>
       <c r="B164" s="0" t="s">
-        <v>574</v>
+        <v>399</v>
       </c>
       <c r="C164" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>185</v>
+        <v>570</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>334</v>
+        <v>244</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>614</v>
+        <v>483</v>
       </c>
       <c r="H164" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I164" s="0" t="s">
-        <v>50</v>
+        <v>221</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K164" s="0" t="s">
-        <v>185</v>
+        <v>232</v>
       </c>
       <c r="L164" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="0" t="s">
-        <v>211</v>
+        <v>223</v>
       </c>
       <c r="B165" s="0" t="s">
-        <v>602</v>
+        <v>571</v>
       </c>
       <c r="C165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>618</v>
+        <v>572</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>548</v>
+        <v>15</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>621</v>
+        <v>573</v>
       </c>
       <c r="H165" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I165" s="0" t="s">
-        <v>50</v>
+        <v>221</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K165" s="0" t="s">
-        <v>282</v>
+        <v>305</v>
       </c>
       <c r="L165" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="0" t="s">
-        <v>211</v>
+        <v>223</v>
       </c>
       <c r="B166" s="0" t="s">
-        <v>213</v>
+        <v>465</v>
       </c>
       <c r="C166" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>626</v>
+        <v>574</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>153</v>
+        <v>260</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>217</v>
+        <v>98</v>
       </c>
       <c r="H166" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I166" s="0" t="s">
-        <v>50</v>
+        <v>221</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K166" s="0" t="s">
-        <v>167</v>
+        <v>275</v>
       </c>
       <c r="L166" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="0" t="s">
-        <v>211</v>
+        <v>241</v>
       </c>
       <c r="B167" s="0" t="s">
+        <v>399</v>
+      </c>
+      <c r="C167" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="D167" s="0" t="s">
+        <v>423</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="G167" s="0" t="s">
         <v>424</v>
       </c>
-      <c r="C167" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H167" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I167" s="0" t="s">
-        <v>50</v>
+        <v>221</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K167" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="L167" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="0" t="s">
-        <v>211</v>
+        <v>223</v>
       </c>
       <c r="B168" s="0" t="s">
-        <v>635</v>
+        <v>575</v>
       </c>
       <c r="C168" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>636</v>
+        <v>576</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>282</v>
+        <v>296</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>549</v>
+        <v>475</v>
       </c>
       <c r="H168" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I168" s="0" t="s">
-        <v>50</v>
+        <v>221</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K168" s="0" t="s">
-        <v>201</v>
+        <v>222</v>
       </c>
       <c r="L168" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="0" t="s">
-        <v>211</v>
+        <v>223</v>
       </c>
       <c r="B169" s="0" t="s">
-        <v>635</v>
+        <v>520</v>
       </c>
       <c r="C169" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>642</v>
+        <v>577</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>450</v>
+        <v>244</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>549</v>
+        <v>261</v>
       </c>
       <c r="H169" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I169" s="0" t="s">
-        <v>50</v>
+        <v>221</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K169" s="0" t="s">
-        <v>201</v>
+        <v>227</v>
       </c>
       <c r="L169" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="0" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="B170" s="0" t="s">
-        <v>342</v>
+        <v>242</v>
       </c>
       <c r="C170" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>648</v>
+        <v>323</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>254</v>
+        <v>218</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>217</v>
+        <v>578</v>
       </c>
       <c r="H170" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I170" s="0" t="s">
-        <v>50</v>
+        <v>221</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K170" s="0" t="s">
-        <v>201</v>
+        <v>305</v>
       </c>
       <c r="L170" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="0" t="s">
-        <v>146</v>
+        <v>223</v>
       </c>
       <c r="B171" s="0" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
       <c r="C171" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>654</v>
+        <v>579</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>201</v>
+        <v>15</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>657</v>
+        <v>580</v>
       </c>
       <c r="H171" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I171" s="0" t="s">
-        <v>50</v>
+        <v>221</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K171" s="0" t="s">
-        <v>209</v>
+        <v>253</v>
       </c>
       <c r="L171" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="0" t="s">
-        <v>211</v>
+        <v>223</v>
       </c>
       <c r="B172" s="0" t="s">
-        <v>635</v>
+        <v>581</v>
       </c>
       <c r="C172" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>666</v>
+        <v>582</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>450</v>
+        <v>249</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>549</v>
+        <v>583</v>
       </c>
       <c r="H172" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I172" s="0" t="s">
-        <v>50</v>
+        <v>221</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K172" s="0" t="s">
-        <v>167</v>
+        <v>305</v>
       </c>
       <c r="L172" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="0" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="B173" s="0" t="s">
-        <v>690</v>
+        <v>294</v>
       </c>
       <c r="C173" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>691</v>
+        <v>584</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>334</v>
+        <v>436</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>526</v>
+        <v>585</v>
       </c>
       <c r="H173" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I173" s="0" t="s">
-        <v>50</v>
+        <v>131</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K173" s="0" t="s">
-        <v>167</v>
+        <v>232</v>
       </c>
       <c r="L173" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="0" t="s">
-        <v>211</v>
+        <v>223</v>
       </c>
       <c r="B174" s="0" t="s">
-        <v>602</v>
+        <v>575</v>
       </c>
       <c r="C174" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>707</v>
+        <v>586</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>541</v>
+        <v>227</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>607</v>
+        <v>587</v>
       </c>
       <c r="H174" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I174" s="0" t="s">
-        <v>50</v>
+        <v>161</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K174" s="0" t="s">
-        <v>177</v>
+        <v>249</v>
       </c>
       <c r="L174" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="0" t="s">
-        <v>159</v>
+        <v>223</v>
       </c>
       <c r="B175" s="0" t="s">
-        <v>148</v>
+        <v>379</v>
       </c>
       <c r="C175" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>725</v>
+        <v>588</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>191</v>
+        <v>278</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>154</v>
+        <v>279</v>
       </c>
       <c r="H175" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I175" s="0" t="s">
-        <v>50</v>
+        <v>161</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K175" s="0" t="s">
-        <v>156</v>
+        <v>222</v>
       </c>
       <c r="L175" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="0" t="s">
-        <v>211</v>
+        <v>223</v>
       </c>
       <c r="B176" s="0" t="s">
-        <v>574</v>
+        <v>321</v>
       </c>
       <c r="C176" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>450</v>
+        <v>589</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>303</v>
+        <v>15</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>741</v>
+        <v>457</v>
       </c>
       <c r="H176" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I176" s="0" t="s">
-        <v>50</v>
+        <v>161</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K176" s="0" t="s">
-        <v>201</v>
+        <v>249</v>
       </c>
       <c r="L176" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="0" t="s">
-        <v>146</v>
+        <v>223</v>
       </c>
       <c r="B177" s="0" t="s">
-        <v>148</v>
+        <v>399</v>
       </c>
       <c r="C177" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>802</v>
+        <v>590</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F177" s="0" t="s">
-        <v>450</v>
+        <v>280</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>804</v>
+        <v>591</v>
       </c>
       <c r="H177" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I177" s="0" t="s">
-        <v>50</v>
+        <v>161</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K177" s="0" t="s">
-        <v>201</v>
+        <v>249</v>
       </c>
       <c r="L177" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="0" t="s">
-        <v>159</v>
+        <v>215</v>
       </c>
       <c r="B178" s="0" t="s">
-        <v>305</v>
+        <v>216</v>
       </c>
       <c r="C178" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>808</v>
+        <v>592</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>201</v>
+        <v>369</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>810</v>
+        <v>593</v>
       </c>
       <c r="H178" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I178" s="0" t="s">
-        <v>50</v>
+        <v>157</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K178" s="0" t="s">
-        <v>177</v>
+        <v>249</v>
       </c>
       <c r="L178" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="0" t="s">
-        <v>146</v>
+        <v>223</v>
       </c>
       <c r="B179" s="0" t="s">
-        <v>148</v>
+        <v>309</v>
       </c>
       <c r="C179" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>725</v>
+        <v>594</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>191</v>
+        <v>249</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>154</v>
+        <v>595</v>
       </c>
       <c r="H179" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I179" s="0" t="s">
-        <v>50</v>
+        <v>157</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K179" s="0" t="s">
-        <v>156</v>
+        <v>232</v>
       </c>
       <c r="L179" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="0" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="B180" s="0" t="s">
-        <v>424</v>
+        <v>216</v>
       </c>
       <c r="C180" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>829</v>
+        <v>542</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>374</v>
+        <v>239</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>499</v>
+        <v>219</v>
       </c>
       <c r="H180" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I180" s="0" t="s">
-        <v>50</v>
+        <v>157</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K180" s="0" t="s">
-        <v>156</v>
+        <v>222</v>
       </c>
       <c r="L180" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="0" t="s">
-        <v>211</v>
+        <v>241</v>
       </c>
       <c r="B181" s="0" t="s">
-        <v>850</v>
+        <v>354</v>
       </c>
       <c r="C181" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>851</v>
+        <v>596</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>216</v>
+        <v>244</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>854</v>
+        <v>411</v>
       </c>
       <c r="H181" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I181" s="0" t="s">
-        <v>50</v>
+        <v>157</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K181" s="0" t="s">
-        <v>167</v>
+        <v>222</v>
       </c>
       <c r="L181" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="0" t="s">
-        <v>146</v>
+        <v>241</v>
       </c>
       <c r="B182" s="0" t="s">
-        <v>148</v>
+        <v>95</v>
       </c>
       <c r="C182" s="0" t="s">
         <v>15</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>895</v>
+        <v>597</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>167</v>
+        <v>256</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>154</v>
+        <v>598</v>
       </c>
       <c r="H182" s="0" t="s">
-        <v>911</v>
+        <v>220</v>
       </c>
       <c r="I182" s="0" t="s">
-        <v>50</v>
+        <v>157</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>15</v>
       </c>
       <c r="K182" s="0" t="s">
-        <v>156</v>
+        <v>227</v>
       </c>
       <c r="L182" s="0" t="s">
         <v>15</v>
       </c>
     </row>
-  </sheetData>
-[...833 lines deleted...]
-      <c r="H21" s="0" t="s">
+    <row r="183">
+      <c r="A183" s="0" t="s">
+        <v>215</v>
+      </c>
+      <c r="B183" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="C183" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="D183" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E183" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="F183" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="G183" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="H183" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="I183" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="J183" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="K183" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="L183" s="0" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...217 lines deleted...]
-<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:DL11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="139.994918823242" customWidth="1"/>
-    <col min="2" max="2" width="11.9074773788452" customWidth="1"/>
-[...30 lines deleted...]
-    <col min="33" max="33" width="19.1858921051025" customWidth="1"/>
+    <col min="2" max="2" width="16.4682579040527" customWidth="1"/>
+    <col min="3" max="3" width="12.2438411712646" customWidth="1"/>
+    <col min="4" max="4" width="13.7846775054932" customWidth="1"/>
+    <col min="5" max="5" width="46.6056823730469" customWidth="1"/>
+    <col min="6" max="6" width="13.4709873199463" customWidth="1"/>
+    <col min="7" max="7" width="16.8507900238037" customWidth="1"/>
+    <col min="8" max="8" width="15.7650098800659" customWidth="1"/>
+    <col min="9" max="9" width="17.7794742584229" customWidth="1"/>
+    <col min="10" max="10" width="16.7715549468994" customWidth="1"/>
+    <col min="11" max="11" width="16.8943119049072" customWidth="1"/>
+    <col min="12" max="12" width="9.28933811187744" customWidth="1"/>
+    <col min="13" max="13" width="11.2328100204468" customWidth="1"/>
+    <col min="14" max="14" width="9.140625" customWidth="1"/>
+    <col min="15" max="15" width="12.3193073272705" customWidth="1"/>
+    <col min="16" max="16" width="9.4730052947998" customWidth="1"/>
+    <col min="17" max="17" width="14.0015459060669" customWidth="1"/>
+    <col min="18" max="18" width="9.62744140625" customWidth="1"/>
+    <col min="19" max="19" width="14.1586542129517" customWidth="1"/>
+    <col min="20" max="20" width="9.140625" customWidth="1"/>
+    <col min="21" max="21" width="12.3197755813599" customWidth="1"/>
+    <col min="22" max="22" width="11.0761251449585" customWidth="1"/>
+    <col min="23" max="23" width="23.2858848571777" customWidth="1"/>
+    <col min="24" max="24" width="26.8468170166016" customWidth="1"/>
+    <col min="25" max="25" width="23.4107551574707" customWidth="1"/>
+    <col min="26" max="26" width="21.9337024688721" customWidth="1"/>
+    <col min="27" max="27" width="24.5701885223389" customWidth="1"/>
+    <col min="28" max="28" width="15.4134759902954" customWidth="1"/>
+    <col min="29" max="29" width="24.3194923400879" customWidth="1"/>
+    <col min="30" max="30" width="9.140625" customWidth="1"/>
+    <col min="31" max="31" width="11.9074773788452" customWidth="1"/>
+    <col min="32" max="32" width="27.1680431365967" customWidth="1"/>
+    <col min="33" max="33" width="16.4163856506348" customWidth="1"/>
     <col min="34" max="34" width="35.8930320739746" customWidth="1"/>
-    <col min="35" max="35" width="21.8553886413574" customWidth="1"/>
-[...16 lines deleted...]
-    <col min="52" max="52" width="16.639232635498" customWidth="1"/>
+    <col min="35" max="35" width="35.8930320739746" customWidth="1"/>
+    <col min="36" max="36" width="16.8935375213623" customWidth="1"/>
+    <col min="37" max="37" width="9.46847057342529" customWidth="1"/>
+    <col min="38" max="38" width="13.0042209625244" customWidth="1"/>
+    <col min="39" max="39" width="13.9987125396729" customWidth="1"/>
+    <col min="40" max="40" width="22.8609447479248" customWidth="1"/>
+    <col min="41" max="41" width="12.0073404312134" customWidth="1"/>
+    <col min="42" max="42" width="14.0951719284058" customWidth="1"/>
+    <col min="43" max="43" width="9.140625" customWidth="1"/>
+    <col min="44" max="44" width="9.140625" customWidth="1"/>
+    <col min="45" max="45" width="16.639232635498" customWidth="1"/>
+    <col min="46" max="46" width="19.1858921051025" customWidth="1"/>
+    <col min="47" max="47" width="16.8960285186768" customWidth="1"/>
+    <col min="48" max="48" width="14.4082813262939" customWidth="1"/>
+    <col min="49" max="49" width="15.9452333450317" customWidth="1"/>
+    <col min="50" max="50" width="16.1050109863281" customWidth="1"/>
+    <col min="51" max="51" width="12.477201461792" customWidth="1"/>
+    <col min="52" max="52" width="12.0075979232788" customWidth="1"/>
     <col min="53" max="53" width="9.140625" customWidth="1"/>
     <col min="54" max="54" width="9.140625" customWidth="1"/>
     <col min="55" max="55" width="9.140625" customWidth="1"/>
     <col min="56" max="56" width="9.140625" customWidth="1"/>
     <col min="57" max="57" width="9.140625" customWidth="1"/>
     <col min="58" max="58" width="9.140625" customWidth="1"/>
     <col min="59" max="59" width="9.140625" customWidth="1"/>
     <col min="60" max="60" width="9.140625" customWidth="1"/>
     <col min="61" max="61" width="9.140625" customWidth="1"/>
     <col min="62" max="62" width="9.140625" customWidth="1"/>
     <col min="63" max="63" width="9.140625" customWidth="1"/>
     <col min="64" max="64" width="9.140625" customWidth="1"/>
     <col min="65" max="65" width="9.140625" customWidth="1"/>
     <col min="66" max="66" width="9.140625" customWidth="1"/>
     <col min="67" max="67" width="9.140625" customWidth="1"/>
     <col min="68" max="68" width="9.140625" customWidth="1"/>
     <col min="69" max="69" width="9.140625" customWidth="1"/>
     <col min="70" max="70" width="9.140625" customWidth="1"/>
     <col min="71" max="71" width="9.140625" customWidth="1"/>
     <col min="72" max="72" width="9.140625" customWidth="1"/>
     <col min="73" max="73" width="9.140625" customWidth="1"/>
     <col min="74" max="74" width="9.140625" customWidth="1"/>
     <col min="75" max="75" width="9.140625" customWidth="1"/>
     <col min="76" max="76" width="9.140625" customWidth="1"/>
     <col min="77" max="77" width="9.140625" customWidth="1"/>
@@ -20919,204 +11330,204 @@
     <col min="116" max="116" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="s">
-        <v>1047</v>
+        <v>600</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>1048</v>
+        <v>601</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>8</v>
+        <v>602</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>1049</v>
+        <v>603</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>1050</v>
+        <v>604</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>1051</v>
+        <v>605</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>1052</v>
+        <v>606</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>1053</v>
+        <v>607</v>
       </c>
       <c r="I10" s="1" t="s">
-        <v>1054</v>
+        <v>608</v>
       </c>
       <c r="J10" s="1" t="s">
-        <v>1055</v>
+        <v>609</v>
       </c>
       <c r="K10" s="1" t="s">
-        <v>1056</v>
+        <v>610</v>
       </c>
       <c r="L10" s="1" t="s">
-        <v>1057</v>
+        <v>611</v>
       </c>
       <c r="M10" s="1" t="s">
-        <v>1058</v>
+        <v>612</v>
       </c>
       <c r="N10" s="1" t="s">
-        <v>1059</v>
+        <v>613</v>
       </c>
       <c r="O10" s="1" t="s">
-        <v>1060</v>
+        <v>614</v>
       </c>
       <c r="P10" s="1" t="s">
-        <v>1061</v>
+        <v>615</v>
       </c>
       <c r="Q10" s="1" t="s">
-        <v>1062</v>
+        <v>616</v>
       </c>
       <c r="R10" s="1" t="s">
-        <v>1063</v>
+        <v>617</v>
       </c>
       <c r="S10" s="1" t="s">
-        <v>1064</v>
+        <v>618</v>
       </c>
       <c r="T10" s="1" t="s">
-        <v>1065</v>
+        <v>619</v>
       </c>
       <c r="U10" s="1" t="s">
-        <v>1066</v>
+        <v>620</v>
       </c>
       <c r="V10" s="1" t="s">
-        <v>1067</v>
+        <v>621</v>
       </c>
       <c r="W10" s="1" t="s">
-        <v>1068</v>
+        <v>622</v>
       </c>
       <c r="X10" s="1" t="s">
-        <v>1069</v>
+        <v>623</v>
       </c>
       <c r="Y10" s="1" t="s">
+        <v>624</v>
+      </c>
+      <c r="Z10" s="1" t="s">
+        <v>625</v>
+      </c>
+      <c r="AA10" s="1" t="s">
+        <v>626</v>
+      </c>
+      <c r="AB10" s="1" t="s">
+        <v>627</v>
+      </c>
+      <c r="AC10" s="1" t="s">
+        <v>628</v>
+      </c>
+      <c r="AD10" s="1" t="s">
+        <v>629</v>
+      </c>
+      <c r="AE10" s="1" t="s">
+        <v>630</v>
+      </c>
+      <c r="AF10" s="1" t="s">
+        <v>631</v>
+      </c>
+      <c r="AG10" s="1" t="s">
+        <v>632</v>
+      </c>
+      <c r="AH10" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="Z10" s="1" t="s">
+      <c r="AI10" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AJ10" s="1" t="s">
+        <v>633</v>
+      </c>
+      <c r="AK10" s="1" t="s">
+        <v>634</v>
+      </c>
+      <c r="AL10" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="AA10" s="1" t="s">
-[...34 lines deleted...]
-      </c>
       <c r="AM10" s="1" t="s">
-        <v>1080</v>
+        <v>635</v>
       </c>
       <c r="AN10" s="1" t="s">
-        <v>1081</v>
+        <v>121</v>
       </c>
       <c r="AO10" s="1" t="s">
-        <v>1082</v>
+        <v>123</v>
       </c>
       <c r="AP10" s="1" t="s">
-        <v>1083</v>
+        <v>636</v>
       </c>
       <c r="AQ10" s="1" t="s">
-        <v>1084</v>
+        <v>637</v>
       </c>
       <c r="AR10" s="1" t="s">
-        <v>1085</v>
+        <v>638</v>
       </c>
       <c r="AS10" s="1" t="s">
-        <v>1086</v>
+        <v>639</v>
       </c>
       <c r="AT10" s="1" t="s">
-        <v>1087</v>
+        <v>640</v>
       </c>
       <c r="AU10" s="1" t="s">
-        <v>1088</v>
+        <v>641</v>
       </c>
       <c r="AV10" s="1" t="s">
-        <v>1089</v>
+        <v>642</v>
       </c>
       <c r="AW10" s="1" t="s">
-        <v>1090</v>
+        <v>643</v>
       </c>
       <c r="AX10" s="1" t="s">
-        <v>1091</v>
+        <v>644</v>
       </c>
       <c r="AY10" s="1" t="s">
-        <v>1092</v>
+        <v>645</v>
       </c>
       <c r="AZ10" s="1" t="s">
-        <v>1093</v>
+        <v>646</v>
       </c>
       <c r="BA10" s="1"/>
       <c r="BB10" s="1"/>
       <c r="BC10" s="1"/>
       <c r="BD10" s="1"/>
       <c r="BE10" s="1"/>
       <c r="BF10" s="1"/>
       <c r="BG10" s="1"/>
       <c r="BH10" s="1"/>
       <c r="BI10" s="1"/>
       <c r="BJ10" s="1"/>
       <c r="BK10" s="1"/>
       <c r="BL10" s="1"/>
       <c r="BM10" s="1"/>
       <c r="BN10" s="1"/>
       <c r="BO10" s="1"/>
       <c r="BP10" s="1"/>
       <c r="BQ10" s="1"/>
       <c r="BR10" s="1"/>
       <c r="BS10" s="1"/>
       <c r="BT10" s="1"/>
       <c r="BU10" s="1"/>
       <c r="BV10" s="1"/>
       <c r="BW10" s="1"/>
       <c r="BX10" s="1"/>
@@ -21141,201 +11552,204 @@
       <c r="CQ10" s="1"/>
       <c r="CR10" s="1"/>
       <c r="CS10" s="1"/>
       <c r="CT10" s="1"/>
       <c r="CU10" s="1"/>
       <c r="CV10" s="1"/>
       <c r="CW10" s="1"/>
       <c r="CX10" s="1"/>
       <c r="CY10" s="1"/>
       <c r="CZ10" s="1"/>
       <c r="DA10" s="1"/>
       <c r="DB10" s="1"/>
       <c r="DC10" s="1"/>
       <c r="DD10" s="1"/>
       <c r="DE10" s="1"/>
       <c r="DF10" s="1"/>
       <c r="DG10" s="1"/>
       <c r="DH10" s="1"/>
       <c r="DI10" s="1"/>
       <c r="DJ10" s="1"/>
       <c r="DK10" s="1"/>
       <c r="DL10" s="1"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>1094</v>
+        <v>647</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>1094</v>
+        <v>648</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>1094</v>
+        <v>649</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>1095</v>
+        <v>650</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>1096</v>
+        <v>651</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>1094</v>
+        <v>650</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>1094</v>
+        <v>650</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>1094</v>
+        <v>652</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>1094</v>
+        <v>650</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>1094</v>
+        <v>84</v>
       </c>
       <c r="K11" s="0" t="s">
-        <v>1097</v>
+        <v>653</v>
       </c>
       <c r="L11" s="0" t="s">
-        <v>1094</v>
+        <v>654</v>
       </c>
       <c r="M11" s="0" t="s">
-        <v>1094</v>
+        <v>650</v>
       </c>
       <c r="N11" s="0" t="s">
-        <v>1094</v>
+        <v>120</v>
       </c>
       <c r="O11" s="0" t="s">
-        <v>1046</v>
+        <v>650</v>
       </c>
       <c r="P11" s="0" t="s">
-        <v>1094</v>
+        <v>655</v>
       </c>
       <c r="Q11" s="0" t="s">
-        <v>1098</v>
+        <v>655</v>
       </c>
       <c r="R11" s="0" t="s">
-        <v>1094</v>
+        <v>650</v>
       </c>
       <c r="S11" s="0" t="s">
-        <v>1094</v>
+        <v>650</v>
       </c>
       <c r="T11" s="0" t="s">
-        <v>1094</v>
+        <v>650</v>
       </c>
       <c r="U11" s="0" t="s">
-        <v>1099</v>
+        <v>650</v>
       </c>
       <c r="V11" s="0" t="s">
-        <v>1094</v>
+        <v>650</v>
       </c>
       <c r="W11" s="0" t="s">
-        <v>1094</v>
+        <v>656</v>
       </c>
       <c r="X11" s="0" t="s">
-        <v>1094</v>
+        <v>650</v>
       </c>
       <c r="Y11" s="0" t="s">
-        <v>14</v>
+        <v>650</v>
       </c>
       <c r="Z11" s="0" t="s">
-        <v>1094</v>
+        <v>650</v>
       </c>
       <c r="AA11" s="0" t="s">
-        <v>1100</v>
+        <v>650</v>
       </c>
       <c r="AB11" s="0" t="s">
-        <v>1101</v>
+        <v>650</v>
       </c>
       <c r="AC11" s="0" t="s">
-        <v>1094</v>
+        <v>650</v>
       </c>
       <c r="AD11" s="0" t="s">
-        <v>1094</v>
+        <v>657</v>
       </c>
       <c r="AE11" s="0" t="s">
-        <v>1094</v>
+        <v>650</v>
       </c>
       <c r="AF11" s="0" t="s">
-        <v>1102</v>
+        <v>650</v>
       </c>
       <c r="AG11" s="0" t="s">
-        <v>16</v>
+        <v>650</v>
       </c>
       <c r="AH11" s="0" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="AI11" s="0" t="s">
-        <v>1094</v>
+        <v>25</v>
       </c>
       <c r="AJ11" s="0" t="s">
-        <v>1094</v>
+        <v>650</v>
       </c>
       <c r="AK11" s="0" t="s">
-        <v>1094</v>
+        <v>650</v>
       </c>
       <c r="AL11" s="0" t="s">
-        <v>1094</v>
+        <v>658</v>
       </c>
       <c r="AM11" s="0" t="s">
-        <v>1102</v>
+        <v>650</v>
       </c>
       <c r="AN11" s="0" t="s">
-        <v>1094</v>
+        <v>650</v>
       </c>
       <c r="AO11" s="0" t="s">
-        <v>1094</v>
+        <v>650</v>
       </c>
       <c r="AP11" s="0" t="s">
-        <v>1094</v>
+        <v>650</v>
       </c>
       <c r="AQ11" s="0" t="s">
-        <v>1103</v>
+        <v>650</v>
       </c>
       <c r="AR11" s="0" t="s">
-        <v>1104</v>
+        <v>650</v>
       </c>
       <c r="AS11" s="0" t="s">
-        <v>1094</v>
+        <v>650</v>
       </c>
       <c r="AT11" s="0" t="s">
-        <v>1105</v>
+        <v>659</v>
       </c>
       <c r="AU11" s="0" t="s">
-        <v>1094</v>
+        <v>650</v>
       </c>
       <c r="AV11" s="0" t="s">
-        <v>1099</v>
+        <v>650</v>
       </c>
       <c r="AW11" s="0" t="s">
-        <v>1094</v>
+        <v>650</v>
       </c>
       <c r="AX11" s="0" t="s">
-        <v>1015</v>
+        <v>650</v>
       </c>
       <c r="AY11" s="0" t="s">
-        <v>1094</v>
+        <v>659</v>
+      </c>
+      <c r="AZ11" s="0" t="s">
+        <v>660</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=EPPlusLicense.txt>This workbook was created with the EPPlus library, licensed to South African National Biodiversity Institute under the Polyform Noncommercial license, see https://polyformproject.org/licenses/noncommercial/1.0.0
 For more information about EPPlus, see https://epplussoftware.com/
 
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>EPPlus</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:keywords>EPPlus noncommercial use</cp:keywords>
   <dc:description>This workbook has been created with EPPlus licensed to South African National Biodiversity Institute under The Polyform Noncommercial License: See https://polyformproject.org/licenses/noncommercial/1.0.0</dc:description>
   <dc:creator>South African National Biodiversity Institute</dc:creator>
 </cp:coreProperties>