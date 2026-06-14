--- v0 (2026-04-04)
+++ v1 (2026-06-14)
@@ -6,1644 +6,1884 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet3.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet4.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet5.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet6.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="text/plain" PartName="/EPPlusLicense.txt"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
-    <sheet name="SYNONYMS" sheetId="1" r:id="rId1"/>
+    <sheet name="TAXONDESCRIPTIONS" sheetId="1" r:id="rId1"/>
     <sheet name="BOTANICALRECORDS" sheetId="2" r:id="rId3"/>
-    <sheet name="SPECIMENBARCODE" sheetId="3" r:id="rId4"/>
-[...1 lines deleted...]
-    <sheet name="LITERATURE" sheetId="5" r:id="rId6"/>
+    <sheet name="LITERATURE" sheetId="3" r:id="rId4"/>
+    <sheet name="SYNONYMS" sheetId="4" r:id="rId5"/>
+    <sheet name="SPECIMENBARCODE" sheetId="5" r:id="rId6"/>
     <sheet name="TAXON" sheetId="6" r:id="rId7"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="527" uniqueCount="527">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="607" uniqueCount="607">
   <si>
     <t>Biodiversity Advisor Search Results</t>
   </si>
   <si>
-    <t xml:space="preserve">Downloaded from Biodiversity Advisor (https://biodiversityadvisor.sanbi.org)  [Accessed (please insert date of download 4/4/2026 2:02:28 PM.</t>
+    <t xml:space="preserve">Downloaded from Biodiversity Advisor (https://biodiversityadvisor.sanbi.org)  [Accessed (please insert date of download 6/14/2026 2:23:22 AM.</t>
   </si>
   <si>
     <t>Acknowledgement and attribution</t>
   </si>
   <si>
     <t>South African National Biodiversity Institute. 2023. Available: https://biodiversityadvisor.sanbi.org</t>
   </si>
   <si>
     <t>CALCFULLNAME</t>
   </si>
   <si>
-    <t>NOMENCLATURENOTE</t>
-[...23 lines deleted...]
-    <t>CITESFIELD</t>
+    <t>TEXTTITLE</t>
+  </si>
+  <si>
+    <t>TAXONTEXT</t>
+  </si>
+  <si>
+    <t>BIBLIO</t>
+  </si>
+  <si>
+    <t>COMMENTS</t>
   </si>
   <si>
     <t>Isoglossa ciliata (Nees) Engl.</t>
   </si>
   <si>
+    <t>Diagnostic</t>
+  </si>
+  <si>
+    <t>I. ciliata has a fringe of long white hairs on the bracts and calyx lobes, especially towards the base. The inflorescences are compact, with the calyces at successive nodes overlapping for at least half their length. The obovate to spathulate bracts that are usually longer than 10 mm are characteristic of this species. Although the bracts of I. ovata are also longer than 10 mm, they are ovate.</t>
+  </si>
+  <si>
+    <t>Balkwill, K; Sebola, RJ; Poriazis, DL. 2017. Taxonomic revision of white-flowered Isoglossa Oerst. (Acanthaceae) in southern Africa. S. African J. Bot. 108: 48-80. [http://dx.doi.org/10.1016/j.sajb.2016.09.013] [Copyright held by the South African Association of Botanists (2017); http://www.sciencedirect.com/science/journal/02546299] [CC BY]</t>
+  </si>
+  <si>
+    <t>e-Fl; PS</t>
+  </si>
+  <si>
+    <t>Distribution</t>
+  </si>
+  <si>
+    <t>This species occurs mainly along the Indian Ocean Coastal Belt from Knysna to St Lucia and northwards into Mozambique. The northern-most locality in South Africa is at Louws Creek, east of Barberton.</t>
+  </si>
+  <si>
+    <t>Knysna to KwaZulu-Natal.</t>
+  </si>
+  <si>
+    <t>Balkwill, K. 2012. Acanthaceae: Isoglossa Oerst. In: J Manning &amp; P Goldblatt (eds), Plants of the Greater Cape Floristic Region 1: The Core Cape flora. Strelitzia 29: 258-259. South African National Biodiversity Institute, Pretoria. [CC BY]</t>
+  </si>
+  <si>
+    <t>e-Fl</t>
+  </si>
+  <si>
+    <t>Habitat</t>
+  </si>
+  <si>
+    <t>Inland populations are associated with river valleys. This species occurs together with other species, but also in some drier vegetation types (e.g. valley bushveld and Addo bush).</t>
+  </si>
+  <si>
+    <t>Shade of trees or shrubs, alt. 40-400 m. Indigenous Forests, Sub-Escarpment Savanna, Albany Thicket.</t>
+  </si>
+  <si>
+    <t>Makholela, T; Balkwill, K. 2019. Acanthaceae. In: CL Bredenkamp (ed.), A Flora of the Eastern Cape Province. Strelitzia 41(1): 169-187. South African National Biodiversity Institute, Pretoria. [CC BY]</t>
+  </si>
+  <si>
+    <t>Forests and forest margins.</t>
+  </si>
+  <si>
+    <t>Morphology</t>
+  </si>
+  <si>
+    <t>Monocarpic spreading, vigorous herb to suffrutex with scandent stems, branches pubescent, usually bifarious, but sometimes with hairs on all sides. Young stems bifariously hairy with fine, recurved, short (1-celled) eglandular trichomes. Leaves ovate to elliptic, (9-)19-46(-77) x (8-)10-21(-33) mm; obtuse to acuminate; base obtuse to cuneate; lateral veins 3 to 5, sometimes 6. Petiole (3.7-)4.7-20(-39) mm long. Inflorescence terminal and axillary, compact; terminal inflorescence (14-)16-30(-40) x (7.4-)10-19(-27) mm; leaf below inflorescence ovate to elliptic, (6.5-)8.4-16(-20) x (3.5-)4.9-8.3(-12) mm, obtuse to acuminate; bracts with sparse short eglandular trichomes near the base and sometimes dense short glandular trichomes near the apex on the outer surface and dense short and sparse long eglandular trichomes on the margins; bracts at base of inflorescence spathulate to obovate, (5.5-)8.5-14(-19) x (0.7-)1.4-3.6(-6) mm; midrib prominent on lower surface; bracts next to open flower spathulate to obovate, (7.5-)8.9-12(-14) x (0.7-)1.3-2.4(-2.7) mm; lateral inflorescence (8-)12-24(-43) x (6-)9-16(-21) mm; leaf below inflorescence ovate to elliptic, (5-)7-15(-22) x (2-)3.4-7.9(-12) mm, obtuse to acuminate; bract at base of inflorescence spathulate to obovate, (6.2-)8.7-13(-22) x (0.8-)1.3-3.6(-8.1) mm; bracts next to open flower spathulate to obovate, (7-)7.9-12(-16) x (0.8-)1.1-2.2(-3.3) mm. Sepals linear to lanceolate; (4-)5.5-8.3(-11) x (0.2-)0.6-1.2(-2) mm at anthesis; (5-)6-10(-16) x (0.4-)0.6-1.5(-2.4) mm at fruiting, outer surface with sparse short eglandular trichomes near the base and sometimes sparse short-stalked glandular trichomes near the apex, margins with rare short and dense long eglandular trichomes and rare short-stalked glandular trichomes on the margins. Corolla tube (3.5-)5.1-6.8 (-8) x (2-)2.2-3.2(-3.5) mm; upper lip (4.5-)5.5-7.2(-8) x (4-)4.4-6.2(-6.5) mm; lower lip (4.5-)5.5-7.1 (-8) x (4.5-)5-6.4(-7) mm, with sparse short (1-celled) eglandular trichomes; ridges on palate 7. Pollen grains 4.9 µm diam. Capsule (6.3-)6.8-9.6(-11) x (2.1-)2.5-3.5(-4.2) mm. Seeds (2-)2.1-2.9 (-3.2) x (1.6-)1.9-2.7(-3) mm.</t>
+  </si>
+  <si>
+    <t>Shrub or herb, 0.3-1.3 m high; branches pubescent; young stems bifarious hairy with fine eglandular hairs. Leaves glabrous, ovate, elliptic, apex obtuse to acuminate, base cuneate, secondary veins 4 or 5. Inflorescence axillary, compact. Bracts spathulate. Flowering time Mar.-July.</t>
+  </si>
+  <si>
+    <t>Sprawling, glabrescent subshrub sometimes to 1 m. Leaves opposite, ovate. Flowers in axillary spikes arranged in panicles, pink or white with spotted throat; bracts glandular-hairy but fringed with eglandular hairs.</t>
+  </si>
+  <si>
+    <t>SpecCit</t>
+  </si>
+  <si>
+    <t>South Africa. MPUMALANGA: 2531 (Komatipoort): Louws Creek area, Three Sisters Farm (-CB), 5 May 1989, Balkwill &amp; Balkwill 4451 (B, E, J, MO); 4 May 1989, Glen 1771 (PRE). KWAZULU-NATAL: 2732 (Ubombo): Jozini Pass (-AC), 27 May 1987, Brusse 5078 (NH, PRE); coastal forest (-BB), Mar.-May 1980, MacDevette 227 (DKH); Manzengwenya, N of Sodwana (-BC), 24 Jun. 1986, MacDevette 890 (NH); 7 June 1982, Balkwill 188 (K, NU, PRE); Lake Sibayi, Eastern shores (-BC), Jun. 1970, Moll 5010 (NH, PRE); Lake Sibayi (-BC), 7 May 1965, Vahrmeyer &amp; Tolken 872 (NH, PRE); Manzengwenya area, Island Rock (-BD), single plant in flower 5 Nov. 1989, Ward 10620 (K, NH, NU, PRE). 2829 (Harrismith): Estcourt district, Kempton Farm (-DD); 19 Apr. 1988, Green 572 (NH). 2830 (Dundee): Muden area (-CD), 15 Mar. 1947, Acocks 13476 (NU, PRE). 2831 (Nkandla): Tugela Valley, Mambula near river (-CC), 11 May 1943, Dyer 4342 (K, PRE, SRGH); Umhlatuzi Valley, Nogeya (-DA), 31 May 1967, Venter 3718 (PRE). 2832 (Mtubatuba): Hlabisa district, Baheni Stream (-AB), 7 May 1957, Ward 3128 (NH, NU, PRE); St Lucia area, Bhangazi Hill (-BA), 20 Sep. 1981, Ward 9447 (K, NH, PRE); 29 May 1971, Ward 7028 (PRE); Eastern Shores Nature Reserve, Cape Vidal, Barracuda campsite (-BA), 10 Aug. 1991, Vos 293 (NU). 2930 (Pietermaritzburg): Inanda, Matabetule Plateau (-DB), 30 Mar. 1993, Mbonambi 3 (NH, PRE); Mzinyathi Gorge, near falls (-DB), 13 Jul. 1993, Ward 12301 (NH, NU, PRE); Pinetown district, Forest Hills, above Nkutu Falls (-DD), 20 Feb. 1963, Johnson 1492 (K, NH, PRE, SRGH); Kloof, Gillits, Geber Gorge (-DD), 28 Feb. 1993, Nichols 1308 (NH); Durban (-DD), 18 Jun. 1893, Schlechter 2787 (GRA, K, PRE); North Park Nature Reserve (-DD), 30 May 1994, Nichols 1325 (NH); Isipingo Beach (-DD), 30 Sep. 1983, Ward 9641 (K, NH, NU, PRE). 2931 (Stanger): Mapumulo district, Ngobeni (Ekunqobeni) (-AA), 31 Mar. 1943, West 1972 (NH); Mtunzini district, north bank ofTugela River (-BA), 21 Mar. 2013, Styles 4095 (B, CM, E, J, K, M, MO, RSA); Durban, Salisbury Island (-CC), Aug. 1934, Herre sub STEU 20366 (STE); Morningside, Burman Bush (-CC), 30 Apr. 1964, Bourquin 291 (NU); near Durban (-CC), 2 Jul. 1903, Wood 11650 (BOL, NH, NU, PRE). 3029 (Kokstad): Mount Ayliff district, 7.5 km W by S of Rode (-CC), 19 Mar. 1962, Acocks 22109 (K, PRE). 3030 (Port Shepstone): Umzinto district, near Sawoni, Mpambanyone River valley (-AB), Sep. 1931, King 106 (PRE); Isipingo Beach (-BB), 4 Aug. 1963, Ward 4663 (K, MO, NH, NU, PRE); 15 Mar. 1964, Ward 4899 (K, NH, NU, PRE); 30 Mar. 1964, Ward 4922 (K, NH, NU, PRE); Amanzimtoti (-BB), 2 June 2013, Styles 4212 (B, CM, E, J, K, M, MO, RSA); Apr. 1912, Franks [sub Wood on K sheet] 12304 (K, NH); Ilanda Wilds (-BB), 24 May 1983, Ward 9611 (K, NH, NU, PRE); Umbogintwini, Umbogavango Nature Reserve (-BB), 26 Apr. 1993, Ward 12263 (NH, NU, PRE); Umgeni River (-BC), 1837, Drège s.n. (K); Vernon Crookes Nature Reserve (-BC), 12 Mar. 1983, Ward 9563 (K, NH, NU, PRE); Umzinto (-BC), 3 Apr. 1943, Leisegang sub PRE 40739 (PRE); Oribi Gorge Nature Reserve, Baboon Spruit (-CB), Feb. 1973, Davidson2506 (J); Oribi Gorge Nature Reserve, on road through gorge (-CB), 8 Mar. 2005, Styles 2507 (NH); Umtamvuna Nature Reserve (-CC), 5 Mar. 1983, Abbott 914 (NH); Umtamvuna Nature Reserve, Hazel Ridge (-CC), 22 Mar. 1984, Abbott 1856 (NH). 3130 (Port Edward): Umtamvuna Nature Reserve (-AA), 24 Mar. 1983, Nicholson 2304 (NH); 22 Mar. 1984, Nicholson 2377 (NH). EASTERN CAPE: 3129 (Port St Johns): between Lusikisiki and Port St Johns (-BC), 23 Aug. 1984, Balkwill et al. 1943 (J); Port St Johns, Eagles Nest (-DA), 19 Mar. 1993, Cloete 2406 (NH). 3226 (Fort Beaufort): 3 km from Mpofu Game Reserve, near Blinkwater River (-DA), 01 Mar. 2006, Mpupa &amp; Bredenkamp 11 (PRE); Victoria East district, Garfield (-DD), 12 Jun. 1951, Acocks 15971 (PRE). 3227 (Stutterheim): Keiskammahoek (-CA), 30 Apr. 2009, Balkwill &amp;Joubert 12356 (B, E,J, K, RSA). 3228 (Butterworth): Kentani (-CB), Mar. 1911, Pegler 1834 (BOL, K, NU, PRE). 3324 (Steytlerville): Zwartkop River (-DB), Oct., Zeyher 78 (BOL, SAM). 3325 (Port Elizabeth): Zuurberg, Doorn Nek (-BC), 25 Apr. 1947, Story 2366 (GRA, K, PRE); Coerney (-BC), 18 Feb. 1972, Hall-Martin ET18 (GRA); 3 miles west of Sandflats (-BD), 24 Apr. 1947, Acocks 13638 (K, PRE); Addo Elephant National Park (-BD), 24 Mar. 1955, Brynard 437 (K, PRE); Elephant camp (-BD), 14 May 1976, Hall-Martin 1899 (PRE); Addo Elephant National Park, Spekboom Veld (-BD), 1 May 1977, Hall-Martin 1934 (GRA); Zuurberg National Park, Ferniebrae/Heatherbrae (-BD), 11 May 1986, van Wyk &amp; van Wyk 1606 (PRE); Uitenhage (-CD), Ecklon &amp; Zeyher 928 (K, SAM); Zeyher 1401 (k, SAM); 17 Dec. 1847, Priors.n. [sub PRE 40715] (K [2 sheets], PRE); Uitenhage, Springs Nature Reserve (-CD), 16 Feb. 1978, Oliver 2036 (PEU); Addo (-DA), Ecklon &amp;Zeyher 1401 (GRA); Uitenhage, Addo Elephant Park (-DB), 30 Jun. 1997, Dold &amp; Johnson 2445 (GRA); Coega (-DC), Mar. 1900, Rogers 1321 (BOL); Port Elizabeth, Chelsea (-DC), 5 Apr. 2009, Balkwill s.n. (GRA, J, K); Port Elizabeth, Markman Industrial Area (-DC), 17 Sep. 1975, Dahlstrand 3255 (PRE). 3326 (Grahamstown): Dwyka, top of Zuurberg Pass (-AC), 2 May 1956, Archibald 7270 (GRA, PRE); Andries Vosloo Kudu Reserve (-BA), 16 Mar. 1995, White 26 (GRA); Blaauwkrantz Drift (-BD), 1 Mar. 1919, Britten 1400 (GRA, PRE); Alexandria, in forest (-CB), Nightingale sub SAM 42931 (NBG); Bushman's River Mouth (-DA), 14 Aug. 1951, Archibald 3643 (GRA); 17 Aug. 1951, Archibald 3654 (PRE); between Kenton-on-Sea and Port Alfred, Kasouga area (-DA), 1 May 2009, Balkwill &amp; Joubert 12358 (B, E, J, K, RSA); near Kwaaihoek/Boknes Beach (-DA), 23 Jun. 1990, Burrows 3318 (GRA); Kowie (-DB), Apr. 1919, Tyson sub PRE 40716, sub STEU 15183 (PRE, STE); 24 Apr. 1919, Britten 1431 (GRA, PRE); Britten 766 (GRA); Port Alfred (-DB), Jul. 1908, Burtt-Davy 7853 (BOL); Port Alfred, Kowie River (-DB),Jul. 1928, Galpin sub BLFU7552 (BLFU, PRE). 3327 (Peddie): East London (-BB), Jun.1961, Batten 1 - PL51 (NBG); Aug. 1907, Rattray 140 (GRA); Apr. 1897, Galpin 3186 (BOL, GRA, PRE). WESTERN CAPE: 3322 (Oudtshoorn): Beervlei Forest Station (-DC), 17 Feb. 1977, Geldenhuys 372 (PRE); above Wilderness (-DC), 27 Jan. 1987, Geldenhuys 1304 (PRE). 3423 (Knysna): Keurbooms River (-AB), 20 Mar. 1910, Fourcade 629 (BOL, GRA, STE); 10 Aug. 1920, Keet 539 (GRA, PRE, STE). Without locality or date, Drège s.n. (MO); without locality or date, Sieber 175 (MO). Swaziland. 2631 (Mbabane): Stegi district, Chilobe Forest (-BD), 2 Jun. 1960, Compton 30070 (K, NBG, PRE); Hlatikulu district, Sitobela (-DC), 3 Mar. 1960, Karsten s.n. (K, NBG), sub PRE 40673 (PRE). 2632 (Bela Vista): Blue Jay Ranch, 3 miles S of W entrance to Umbuluzi Gorge (-AA), 11 Apr. 1977, Culverwell 755 (K, PRE); 8 km SW of Goba/ Mhlumeni Border Post, between Siteki and Umbuluzi Gorge, Mlawula Farm (-AC), 13 Mar. 1977, Culverwell 651 (K, PRE, SRGH); 28 May 1977, Culverwell 820 (PRE). Mozambique. (2332): Gaza, Chipenhe, in Chirindzene Forest, Vila de Joao Bele (-BB), 9 Jun. 1960, Lemes &amp; Balsinhas 50 (SRGH).</t>
+  </si>
+  <si>
+    <t>ELEVATION</t>
+  </si>
+  <si>
+    <t>CULTIVATED</t>
+  </si>
+  <si>
+    <t>MUSEUMCODE</t>
+  </si>
+  <si>
+    <t>LOCALITYNOTES</t>
+  </si>
+  <si>
+    <t>COLLECTIONYEAR</t>
+  </si>
+  <si>
+    <t>LLRESOLUTION</t>
+  </si>
+  <si>
+    <t>FIELDNUMBER</t>
+  </si>
+  <si>
+    <t>LATITUDE</t>
+  </si>
+  <si>
+    <t>HABITATTEXT</t>
+  </si>
+  <si>
+    <t>COUNTRYNAME</t>
+  </si>
+  <si>
+    <t>COLLECTORSCODE</t>
+  </si>
+  <si>
+    <t>COLLECTIONDAY</t>
+  </si>
+  <si>
+    <t>COLLECTORS</t>
+  </si>
+  <si>
+    <t>GENERALNOTES</t>
+  </si>
+  <si>
+    <t>MAJORADMINNAME</t>
+  </si>
+  <si>
+    <t>COLLECTIONMONTH</t>
+  </si>
+  <si>
+    <t>PLANTDESCRIPTION</t>
+  </si>
+  <si>
+    <t>LONGITUDE</t>
+  </si>
+  <si>
     <t/>
   </si>
   <si>
-    <t>Bot. Jahrb. Syst. 10(3): 265 (1888)</t>
-[...187 lines deleted...]
-  <si>
     <t>False</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
+    <t xml:space="preserve">LUBOMBO MTS.; MBULUZI GORGE; BLUE JAY RANCH 3 MI. S. OF W. ENTRANCE TO  GORGE</t>
+  </si>
+  <si>
+    <t>1977</t>
+  </si>
+  <si>
+    <t>755</t>
+  </si>
+  <si>
+    <t>-26.125</t>
+  </si>
+  <si>
+    <t>Eswatini</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>Culverwell, J</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>32.125</t>
+  </si>
+  <si>
+    <t>Zuurberg National Park. Ferniebrae/ Heatherbrae.</t>
+  </si>
+  <si>
+    <t>1986</t>
+  </si>
+  <si>
+    <t>1606</t>
+  </si>
+  <si>
+    <t>-33.375</t>
+  </si>
+  <si>
+    <t>South Africa</t>
+  </si>
+  <si>
+    <t>Van Wyk, B-E</t>
+  </si>
+  <si>
+    <t>Along riverbed. White flowers marked with purple spots.</t>
+  </si>
+  <si>
+    <t>Eastern Cape</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>25.875</t>
+  </si>
+  <si>
+    <t>BATHURST DIV.; KOWIE; FIRST PICNIC PLACE</t>
+  </si>
+  <si>
+    <t>1919</t>
+  </si>
+  <si>
+    <t>1431</t>
+  </si>
+  <si>
+    <t>-33.625</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>Britten, LL</t>
+  </si>
+  <si>
+    <t>26.875</t>
+  </si>
+  <si>
+    <t>PINETOWN; UKUTU FALLS</t>
+  </si>
+  <si>
+    <t>1963</t>
+  </si>
+  <si>
+    <t>1492</t>
+  </si>
+  <si>
+    <t>-29.875</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>Johnson, SM</t>
+  </si>
+  <si>
+    <t>KwaZulu-Natal</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>30.875</t>
+  </si>
+  <si>
+    <t>DURBAN; NR. TOWN</t>
+  </si>
+  <si>
+    <t>1903</t>
+  </si>
+  <si>
+    <t>11650</t>
+  </si>
+  <si>
+    <t>Wood, JM</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>31.125</t>
+  </si>
+  <si>
+    <t>UITENHAGE</t>
+  </si>
+  <si>
+    <t>1847</t>
+  </si>
+  <si>
+    <t>PRE 40715</t>
+  </si>
+  <si>
+    <t>-33.875</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>Alexander-Prior, RC</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>25.375</t>
+  </si>
+  <si>
+    <t>MOUNT AYLIFF DIST.; RODE; 4.9 MI. W. BY S. OF RODE</t>
+  </si>
+  <si>
+    <t>1962</t>
+  </si>
+  <si>
+    <t>22109</t>
+  </si>
+  <si>
+    <t>-30.84057699</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>Acocks, JPH</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>29.0831479</t>
+  </si>
+  <si>
+    <t>DURBAN DIST.; ISIPINGO BEACH; N. SWIM BATH ABOVE UPPER PLATFORM OF BLUFF</t>
+  </si>
+  <si>
+    <t>1964</t>
+  </si>
+  <si>
+    <t>4922</t>
+  </si>
+  <si>
+    <t>-30.125</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>Ward, CJ</t>
+  </si>
+  <si>
+    <t>VICTORIA EAST DIV.; ALICE; GARFIELD SW. OF ALICE</t>
+  </si>
+  <si>
+    <t>1951</t>
+  </si>
+  <si>
+    <t>15971</t>
+  </si>
+  <si>
+    <t>-32.8486</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>26.7647</t>
+  </si>
+  <si>
+    <t>DURBAN DIST.; ISIPINGO BEACH; OLD HOTEL RD.</t>
+  </si>
+  <si>
+    <t>4663</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>DURBAN</t>
+  </si>
+  <si>
+    <t>1893</t>
+  </si>
+  <si>
+    <t>2787</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>Schlechter, FRR</t>
+  </si>
+  <si>
+    <t>UBOMBO DIST.; LAKE SIBAYI</t>
+  </si>
+  <si>
+    <t>1965</t>
+  </si>
+  <si>
+    <t>872</t>
+  </si>
+  <si>
+    <t>-27.375</t>
+  </si>
+  <si>
+    <t>Vahrmeijer, J(H)</t>
+  </si>
+  <si>
+    <t>32.625</t>
+  </si>
+  <si>
+    <t>DURBAN DIST.; ISIPINGO BEACH</t>
+  </si>
+  <si>
+    <t>4899</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>-29.5</t>
+  </si>
+  <si>
+    <t>30.86666667</t>
+  </si>
+  <si>
+    <t>KOWIE</t>
+  </si>
+  <si>
+    <t>PRE 40716</t>
+  </si>
+  <si>
+    <t>Tyson, W</t>
+  </si>
+  <si>
+    <t>PORT ALFRED; KOWIE; E. BANK</t>
+  </si>
+  <si>
+    <t>1928</t>
+  </si>
+  <si>
+    <t>7552</t>
+  </si>
+  <si>
+    <t>Galpin, J</t>
+  </si>
+  <si>
+    <t>BANGHAZI FIRE TOWER</t>
+  </si>
+  <si>
+    <t>1971</t>
+  </si>
+  <si>
+    <t>7028</t>
+  </si>
+  <si>
+    <t>-28.125</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>PORT ELIZABETH; MARKMAN INDUSTRIAL A</t>
+  </si>
+  <si>
+    <t>1975</t>
+  </si>
+  <si>
+    <t>3255</t>
+  </si>
+  <si>
+    <t>Dahlstrand, KA</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>25.625</t>
+  </si>
+  <si>
+    <t>LUBOMBO MTS.; GOBA/MHLUMENI BORDER; MLAWULA FARM 5 MI. SW. OF BORDERPOST BETW. SITEKI &amp; UMBULUZI GORGE</t>
+  </si>
+  <si>
+    <t>651</t>
+  </si>
+  <si>
+    <t>-26.375</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>GEORGE DIV.; SAASVELD</t>
+  </si>
+  <si>
+    <t>372</t>
+  </si>
+  <si>
+    <t>Geldenhuys, CJ</t>
+  </si>
+  <si>
+    <t>Western Cape</t>
+  </si>
+  <si>
+    <t>22.625</t>
+  </si>
+  <si>
+    <t>LUBOMBO MTS.; MHLUMENI/GOBA BORDER; MLAWULA FARM 5 MI. SW. OF BORDERPOST</t>
+  </si>
+  <si>
+    <t>820</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>UBOMBO DIST; MANSENGWENYA</t>
+  </si>
+  <si>
+    <t>1982</t>
+  </si>
+  <si>
+    <t>188</t>
+  </si>
+  <si>
+    <t>Balkwill, K</t>
+  </si>
+  <si>
+    <t>LEBOMBO MNTS; SUMMIT OF JOZINI PASS</t>
+  </si>
+  <si>
+    <t>1987</t>
+  </si>
+  <si>
+    <t>5078</t>
+  </si>
+  <si>
+    <t>Brusse, FA</t>
+  </si>
+  <si>
+    <t>WILDERNIS</t>
+  </si>
+  <si>
+    <t>1304</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>BARBERTON DIST; THREE SISTERS FARM; UNDER TREE C 50 M FROM STREAM</t>
+  </si>
+  <si>
+    <t>1989</t>
+  </si>
+  <si>
+    <t>1771</t>
+  </si>
+  <si>
+    <t>-25.65077</t>
+  </si>
+  <si>
+    <t>Glen, HF</t>
+  </si>
+  <si>
+    <t>Mpumalanga</t>
+  </si>
+  <si>
+    <t>31.35089</t>
+  </si>
+  <si>
+    <t>Public Road in Mpofu Game Reserve, 3 km from Reception next to Blinkwater River.</t>
+  </si>
+  <si>
+    <t>2006</t>
+  </si>
+  <si>
+    <t>3359</t>
+  </si>
+  <si>
+    <t>-32.62027778</t>
+  </si>
+  <si>
+    <t>mountain slope</t>
+  </si>
+  <si>
+    <t>Bredenkamp, CL</t>
+  </si>
+  <si>
+    <t>Steep slope. Sprawling shrublet. Leaves opposite. Flowers in spike-like clusters, white with maroon speckles. Height: ±40 cm.</t>
+  </si>
+  <si>
+    <t>26.55944444</t>
+  </si>
+  <si>
+    <t>Public road. 3 km from Mpofu Game Reserve next to Blinkwater River.</t>
+  </si>
+  <si>
+    <t>-32.61916667</t>
+  </si>
+  <si>
+    <t>hill slope;river/stream bank</t>
+  </si>
+  <si>
+    <t>Mpupa, L</t>
+  </si>
+  <si>
+    <t>Mountain Valley Bushveld Riverine Thicket. Undergrowth of thicket. Mist/fog. Pristine. Flowers white with purple markings.</t>
+  </si>
+  <si>
+    <t>HT: 30.00, HTUNIT: cm; GRFRMS: Dwarf shrub</t>
+  </si>
+  <si>
+    <t>26.56027778</t>
+  </si>
+  <si>
+    <t>ADDO ELEPHANT NAT. P; ELEPHANT CAMP</t>
+  </si>
+  <si>
+    <t>1976</t>
+  </si>
+  <si>
+    <t>1899</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>Hall-Martin, AJ</t>
+  </si>
+  <si>
+    <t>George District: Biervlei.</t>
+  </si>
+  <si>
+    <t>Conf: K. Balkwill</t>
+  </si>
+  <si>
+    <t>22.375</t>
+  </si>
+  <si>
+    <t>Matabetule Plateau: Inanda.</t>
+  </si>
+  <si>
+    <t>1993</t>
+  </si>
+  <si>
+    <t>-29.625</t>
+  </si>
+  <si>
+    <t>Mbonambi, BM</t>
+  </si>
+  <si>
+    <t>Vernon Crookes Nature Reserve. 30°15'S ; 30°35'E.</t>
+  </si>
+  <si>
+    <t>1983</t>
+  </si>
+  <si>
+    <t>9563</t>
+  </si>
+  <si>
+    <t>-30.25</t>
+  </si>
+  <si>
+    <t>At margin of clifftop short forest. Herb. Corolla pale mauve, white below; double purple marks on lower lip. Common. Ex University of Durban-Westville, Natal</t>
+  </si>
+  <si>
+    <t>30.58333333</t>
+  </si>
+  <si>
+    <t>South Coast (upper): Umbogintwini; AECI property, Umbogavango Nature Reserve. 30°01'S ; 30°53'E.</t>
+  </si>
+  <si>
+    <t>12263</t>
+  </si>
+  <si>
+    <t>-30.01666667</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>30.88333333</t>
+  </si>
+  <si>
+    <t>Op suidelike helling bokant Wildernis.</t>
+  </si>
+  <si>
+    <t>Greater Durban Area: Inanda Mission Reserve 4579; Matabetulu Area; Mzinyathi Gorge near falls.</t>
+  </si>
+  <si>
+    <t>12301</t>
+  </si>
+  <si>
+    <t xml:space="preserve">St. Lucia Area: Bhangazi Hill. 28°07' S  32°33'E.</t>
+  </si>
+  <si>
+    <t>1981</t>
+  </si>
+  <si>
+    <t>9447</t>
+  </si>
+  <si>
+    <t>-28.11666667</t>
+  </si>
+  <si>
+    <t>At side of track through dense forest. Light shade. Diffuse suffrutescent herb. Locally frequent. Ex Herbarium, University of Durban-Westville, Natal</t>
+  </si>
+  <si>
+    <t>32.55</t>
+  </si>
+  <si>
+    <t>Maputaland: Island Rock/Manzengwenya Area.</t>
+  </si>
+  <si>
+    <t>10620</t>
+  </si>
+  <si>
+    <t>32.875</t>
+  </si>
+  <si>
+    <t>Amanzimtoti: Ilanda Wilds. 30°03'S;30°52'E.</t>
+  </si>
+  <si>
+    <t>9611</t>
+  </si>
+  <si>
+    <t>-30.05</t>
+  </si>
+  <si>
+    <t>At side of track in open woodland, north-facing slope; clayey loam (ex Dwykatillite). Herb. Common. Conf. M.Welman. Ex Herbarium: University of Durban-Westville.</t>
+  </si>
+  <si>
+    <t>Isipingo Beach. 29°59'S;30°56 E.</t>
+  </si>
+  <si>
+    <t>9641</t>
+  </si>
+  <si>
+    <t>-29.98333333</t>
+  </si>
+  <si>
+    <t>At thicket margin. Top of steep east-facing slope. Sandy soil. Suffruticose herb. Dying after flowering. Frequent. Ex Herbarium: University of Durban-Westville.</t>
+  </si>
+  <si>
+    <t>30.93333333</t>
+  </si>
+  <si>
     <t>EAST LONDON</t>
   </si>
   <si>
     <t>1896</t>
   </si>
   <si>
     <t>3375</t>
   </si>
   <si>
     <t>-33.125</t>
   </si>
   <si>
-    <t>South Africa</t>
-[...4 lines deleted...]
-  <si>
     <t>Wood, J</t>
   </si>
   <si>
-    <t>Eastern Cape</t>
-[...4 lines deleted...]
-  <si>
     <t>27.875</t>
   </si>
   <si>
+    <t>ALEXANDRIA DIST.; SANDFLATS; 3 MI. W. OF SANDFLATS ADDO BUSH</t>
+  </si>
+  <si>
+    <t>1947</t>
+  </si>
+  <si>
+    <t>13638</t>
+  </si>
+  <si>
+    <t>-33.42762148</t>
+  </si>
+  <si>
+    <t>25.91001836</t>
+  </si>
+  <si>
+    <t>NGOME</t>
+  </si>
+  <si>
+    <t>1943</t>
+  </si>
+  <si>
+    <t>PRE 40739</t>
+  </si>
+  <si>
+    <t>-27.875</t>
+  </si>
+  <si>
+    <t>Leisegang, S</t>
+  </si>
+  <si>
+    <t>31.375</t>
+  </si>
+  <si>
+    <t>CAPE PENINSULA</t>
+  </si>
+  <si>
+    <t>PRE 11819</t>
+  </si>
+  <si>
+    <t>-34.125</t>
+  </si>
+  <si>
+    <t>Ecklon, CF</t>
+  </si>
+  <si>
+    <t>18.375</t>
+  </si>
+  <si>
+    <t>UMHLATUZI VALLEY; NOGEYA</t>
+  </si>
+  <si>
+    <t>1967</t>
+  </si>
+  <si>
+    <t>3718</t>
+  </si>
+  <si>
+    <t>-28.5</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>Venter, HJT</t>
+  </si>
+  <si>
+    <t>31.86666667</t>
+  </si>
+  <si>
+    <t>COEGA</t>
+  </si>
+  <si>
+    <t>1324</t>
+  </si>
+  <si>
+    <t>Rogers, FA</t>
+  </si>
+  <si>
+    <t>WEENEN DIST.; MUDEN; TO THE W. OF MUDEN</t>
+  </si>
+  <si>
+    <t>13476</t>
+  </si>
+  <si>
+    <t>-28.96794</t>
+  </si>
+  <si>
+    <t>30.30618</t>
+  </si>
+  <si>
     <t>NH</t>
   </si>
   <si>
-    <t>St. Lucia Area, Bhangazi Hill.</t>
-[...50 lines deleted...]
-    <t>32.875</t>
+    <t>Ubombo. Summit of Jozini pass, near Jozini. Lebombo Mountains. Rhyolite bedrock.</t>
+  </si>
+  <si>
+    <t>Altitude: ca. 500m.</t>
+  </si>
+  <si>
+    <t>Brusse, F</t>
+  </si>
+  <si>
+    <t>Shrub. 40 cm untidy shrub, with pale mauve flowers, growing in shade of solitary tree, in open mixed woodland, on S side of small rise, on summit of rhyolite mountain range. Not common.</t>
+  </si>
+  <si>
+    <t>North Park Nature Reserve.</t>
+  </si>
+  <si>
+    <t>1994</t>
+  </si>
+  <si>
+    <t>1325</t>
+  </si>
+  <si>
+    <t>Nichols, G</t>
+  </si>
+  <si>
+    <t>In flower white and attended by bees in shade of understorey ñ 1m tall.</t>
+  </si>
+  <si>
+    <t>South Coast (upper). Umbogintwini. AECI property: Umbogavango Nature Reserve.</t>
+  </si>
+  <si>
+    <t>Vegetation type: plantation. Substrate: soil. Soil type: sand and humus. Exposure: light shade. Aspect: South East. Slope: gentle. Other: in understory of old, tall eucalypt plantation. Plant features: herb, robust; stems ascending (or decumbent), rooting irregularly from lower nodes, extending 800 - 900mm above ground; corolla white with pale purple guides on lower lip. Notes: locally common. [Only this spreading form has flowers, all upright Isoglossa woodii in vicinity have no flowers].</t>
   </si>
   <si>
     <t>On road through the Oribi Gorge Nature Reserve. Inland of Port Shepstone.</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>2507</t>
   </si>
   <si>
     <t>-30.625</t>
   </si>
   <si>
     <t>Biome: forest edge.</t>
   </si>
   <si>
-    <t>8</t>
-[...1 lines deleted...]
-  <si>
     <t>Styles, D</t>
   </si>
   <si>
-    <t>3</t>
-[...1 lines deleted...]
-  <si>
     <t>Herb growing on forest edges. Flowers mauve.</t>
   </si>
   <si>
     <t>30.375</t>
   </si>
   <si>
-    <t>PORT ELIZABETH; MARKMAN INDUSTRIAL A</t>
-[...70 lines deleted...]
-  <si>
     <t>Greater Durban Area. Inanda Mission Reserve 4579. Matabetule Area: Mzinyathi Gorge near falls.</t>
   </si>
   <si>
     <t>-29.68333333</t>
   </si>
   <si>
     <t>Cliff base. Vegetation type: forest. Substrate: soil. Soil type: loamy sand and humus. Lithology: Natal Group Sandstone. Exposure: shade. Aspect: South. Slope: steep. Other: on ledge of cliff. Altitude: ca. 190m.</t>
   </si>
   <si>
     <t>Plant features: herb, diffuse; mostly dry and leafless. Notes: common.</t>
   </si>
   <si>
     <t>30.9</t>
-  </si>
-[...475 lines deleted...]
-    <t>Herb, c.30cm high. Flowers with purple marks.</t>
   </si>
   <si>
     <t>Tsitsikamma. Whiskey Creek NR.</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>-33.94861111</t>
   </si>
   <si>
     <t>Baard, JA</t>
   </si>
   <si>
     <t xml:space="preserve">Scrub. Flat area.
 Plant height: 30-40 cm.</t>
   </si>
   <si>
     <t>Herb, 40 cm;</t>
   </si>
   <si>
     <t>23.42111111</t>
   </si>
   <si>
-    <t>BANGHAZI FIRE TOWER</t>
-[...8 lines deleted...]
-    <t>29</t>
+    <t>Kloof, Gillitts, Geber Gorge, along stream edge.</t>
+  </si>
+  <si>
+    <t>1308</t>
+  </si>
+  <si>
+    <t>humid.</t>
+  </si>
+  <si>
+    <t>Herb, c.1m high. F;pwers in hairy racemes.</t>
+  </si>
+  <si>
+    <t>Umtamvuna Reserve.</t>
+  </si>
+  <si>
+    <t>2304</t>
+  </si>
+  <si>
+    <t>-31.125</t>
+  </si>
+  <si>
+    <t>Nicholson, HB</t>
+  </si>
+  <si>
+    <t>Undershrub. ±20cm high.</t>
+  </si>
+  <si>
+    <t>30.125</t>
+  </si>
+  <si>
+    <t>Umtamvuna Nature Reserve, Hazel Ridge.</t>
+  </si>
+  <si>
+    <t>1984</t>
+  </si>
+  <si>
+    <t>1856</t>
+  </si>
+  <si>
+    <t>-30.875</t>
+  </si>
+  <si>
+    <t>Forest margin in sun.</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>Abbott, ATD</t>
+  </si>
+  <si>
+    <t>Flowers with red spots.</t>
+  </si>
+  <si>
+    <t>Island Rock/ Manzengwenya Area.</t>
+  </si>
+  <si>
+    <t>Dune forest, coastal dunes, sand"white" + humus, moderate slope.</t>
+  </si>
+  <si>
+    <t>Herb, c.1.6m tall; stems 2-2,5m long, leaning on neighnours; leaves small at time of collection; corolla white with pale purple guides.Frequent, only one seen in flower.</t>
+  </si>
+  <si>
+    <t>St. Lucia Area, Bhangazi Hill.</t>
+  </si>
+  <si>
+    <t>In light shade at side of track through dense forest.</t>
+  </si>
+  <si>
+    <t>Diffuse suffrutescent herb. Locally frequent.</t>
+  </si>
+  <si>
+    <t>Umtamvuna Nature Reserve.</t>
+  </si>
+  <si>
+    <t>914</t>
+  </si>
+  <si>
+    <t>Rocky.</t>
+  </si>
+  <si>
+    <t>Flower flecked with mauve.</t>
   </si>
   <si>
     <t>Vernon Crookes Nature Reserve.</t>
   </si>
   <si>
-    <t>9563</t>
-[...1 lines deleted...]
-  <si>
     <t>-30.375</t>
   </si>
   <si>
     <t>At margin of clifftop short forest.</t>
   </si>
   <si>
     <t>Herb. Corolla pale mauve, white below; double purple marks on lower lip.</t>
   </si>
   <si>
     <t>30.625</t>
   </si>
   <si>
-    <t>Maputaland: Island Rock/Manzengwenya Area.</t>
-[...98 lines deleted...]
-    <t>Herb, c.1m high. F;pwers in hairy racemes.</t>
+    <t>Isipingo Beach.</t>
+  </si>
+  <si>
+    <t>At thicket margin, top of steep east-facing slope, sandy soil.</t>
+  </si>
+  <si>
+    <t>Suffruticose herb. Dying after flowering. Frequent.</t>
+  </si>
+  <si>
+    <t>"Kempton Farm", Estcourt District.</t>
+  </si>
+  <si>
+    <t>1988</t>
+  </si>
+  <si>
+    <t>572</t>
+  </si>
+  <si>
+    <t>-28.875</t>
+  </si>
+  <si>
+    <t>Growing on streambank on steep, north facing slope in clay in thornveld.</t>
+  </si>
+  <si>
+    <t>Green, DM</t>
+  </si>
+  <si>
+    <t>Vigorous herb, erect. 2-3ft high. Flowers with ribbed lower lip.</t>
+  </si>
+  <si>
+    <t>29.875</t>
+  </si>
+  <si>
+    <t>Matabetule Plateu, Inanda.</t>
+  </si>
+  <si>
+    <t>Rock sheet, shallow sandy soil.</t>
+  </si>
+  <si>
+    <t>Herb, c.30cm high. Flowers with purple marks.</t>
+  </si>
+  <si>
+    <t>Port St. Johns, Eagles Nest.</t>
+  </si>
+  <si>
+    <t>2406</t>
+  </si>
+  <si>
+    <t>-31.625</t>
+  </si>
+  <si>
+    <t>Forest floor, Natal Sandstone, moderate slope, undisturbed.</t>
+  </si>
+  <si>
+    <t>Cloete, E</t>
+  </si>
+  <si>
+    <t>80cm shrub. Flowers with pink markings.</t>
+  </si>
+  <si>
+    <t>29.625</t>
+  </si>
+  <si>
+    <t>Manzengwenya. Dune 4 north of Sodwana.</t>
+  </si>
+  <si>
+    <t>890</t>
+  </si>
+  <si>
+    <t>Growing in dune forest.</t>
+  </si>
+  <si>
+    <t>MacDevette, K</t>
+  </si>
+  <si>
+    <t>Herb. 0.3m jigh.</t>
+  </si>
+  <si>
+    <t>E.shores of Lake Sibayi- Forest.</t>
+  </si>
+  <si>
+    <t>1970</t>
+  </si>
+  <si>
+    <t>5010</t>
+  </si>
+  <si>
+    <t>Moll, EJ</t>
+  </si>
+  <si>
+    <t>The community was in full flower.</t>
+  </si>
+  <si>
+    <t>Diminant undershrub to coastal forest. Flowers pale mauve with purple honey guids.</t>
+  </si>
+  <si>
+    <t>Aanzimtoti; Ilanda Wilds.</t>
+  </si>
+  <si>
+    <t>At side of track in open woodland, north-facing slope; clayey loam(exDwyka tillite).</t>
+  </si>
+  <si>
+    <t>Herb.</t>
+  </si>
+  <si>
+    <t>EThekwini District Municipality area. Durban Metropolitan area. Emzinyathi Tribal Authority area. Nyoni Village.</t>
+  </si>
+  <si>
+    <t>2018</t>
+  </si>
+  <si>
+    <t>4615</t>
+  </si>
+  <si>
+    <t>-29.67166667</t>
+  </si>
+  <si>
+    <t>hill slope. Indian Ocean Coastal Belt Bioregion. Vegetation type: KwaZulu-Natal Coastal Belt. Moderate slope. Roadside.</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>Ngwenya, AM</t>
+  </si>
+  <si>
+    <t>Herb, ± 0.40m high. Woody, erect, branching close to the ground. Flowers white with purple markings on the upper lip.</t>
+  </si>
+  <si>
+    <t>30.8775</t>
+  </si>
+  <si>
+    <t>Umtamvuna Nature Reserve, West side ridges above the river.</t>
+  </si>
+  <si>
+    <t>2377</t>
+  </si>
+  <si>
+    <t>-31.002365</t>
+  </si>
+  <si>
+    <t>Growing on the forest floor. Stony soil, well-drained sand. North West Aspect.</t>
+  </si>
+  <si>
+    <t>Herbs. Flowers white, streaked mauve. 30mm high.</t>
+  </si>
+  <si>
+    <t>30.147664</t>
+  </si>
+  <si>
+    <t>SPECIESID</t>
+  </si>
+  <si>
+    <t>LITERATUREPRINTYEAR</t>
+  </si>
+  <si>
+    <t>REFERENCE_TYPE</t>
+  </si>
+  <si>
+    <t>LITERATURETITLE</t>
+  </si>
+  <si>
+    <t>LITERATURENAMESTRING</t>
+  </si>
+  <si>
+    <t>LITERATUREADDINFO</t>
+  </si>
+  <si>
+    <t>LITERATUREPUBLISHER</t>
+  </si>
+  <si>
+    <t>DOI</t>
+  </si>
+  <si>
+    <t>REFERENCEURL</t>
+  </si>
+  <si>
+    <t>db58f98f-b8b0-4bcc-86e6-964cc7478988</t>
+  </si>
+  <si>
+    <t>2019</t>
+  </si>
+  <si>
+    <t>Series Chapter</t>
+  </si>
+  <si>
+    <t>Acanthaceae</t>
+  </si>
+  <si>
+    <t>Makholela, T; Balkwill, K</t>
+  </si>
+  <si>
+    <t>In: CL Bredenkamp (ed.), A Flora of the Eastern Cape Province. Strelitzia 41(1)169-187</t>
+  </si>
+  <si>
+    <t>South African National Biodiversity Institute, Pretoria</t>
+  </si>
+  <si>
+    <t>2017</t>
+  </si>
+  <si>
+    <t>Periodical/Journal</t>
+  </si>
+  <si>
+    <t>Taxonomic revision of white-flowered Isoglossa Oerst. (Acanthaceae) in southern Africa</t>
+  </si>
+  <si>
+    <t>Balkwill, K; Sebola, RJ; Poriazis, DL</t>
+  </si>
+  <si>
+    <t>South African Journal of Botany 108: 48-80</t>
+  </si>
+  <si>
+    <t>http://dx.doi.org/10.1016/j.sajb.2016.09.013</t>
+  </si>
+  <si>
+    <t>2015</t>
+  </si>
+  <si>
+    <t>Flora</t>
+  </si>
+  <si>
+    <t>126. Acanthaceae (Part 2): 33. Isoglossa Oerst.</t>
+  </si>
+  <si>
+    <t>Darbyshire, I</t>
+  </si>
+  <si>
+    <t>Flora Zambesiaca 8(6)145-162</t>
+  </si>
+  <si>
+    <t>Royal Botanic Gardens, Kew, London</t>
+  </si>
+  <si>
+    <t>2012</t>
+  </si>
+  <si>
+    <t>Acanthaceae: Isoglossa Oerst.</t>
+  </si>
+  <si>
+    <t>In: J Manning &amp; P Goldblatt (eds), Plants of the Greater Cape Floristic Region 1: The Core Cape flora. Strelitzia 29: 258-259</t>
+  </si>
+  <si>
+    <t>1908</t>
+  </si>
+  <si>
+    <t>Brown, NE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kew Bulletin 1908: </t>
+  </si>
+  <si>
+    <t>1901</t>
+  </si>
+  <si>
+    <t>Order CI. Acanthaceae</t>
+  </si>
+  <si>
+    <t>Clarke, CB</t>
+  </si>
+  <si>
+    <t>In: WT Thiselton-Dyer (ed.), Acanthaceae to Proteaceae. Flora Capensis 5(1)1-92</t>
+  </si>
+  <si>
+    <t>Lovell Reeve &amp; Co., London</t>
+  </si>
+  <si>
+    <t>https://www.biodiversitylibrary.org/item/15244#page/3/mode/1up</t>
+  </si>
+  <si>
+    <t>NOMENCLATURENOTE</t>
+  </si>
+  <si>
+    <t>ACC_PROTOLOGUECITATION</t>
+  </si>
+  <si>
+    <t>TAXSTATUS</t>
+  </si>
+  <si>
+    <t>TYPENOTE</t>
+  </si>
+  <si>
+    <t>CALCACCEPTEDNAME</t>
+  </si>
+  <si>
+    <t>SYN_SPECIESID</t>
+  </si>
+  <si>
+    <t>SYNCATEGORY</t>
+  </si>
+  <si>
+    <t>SYN_PROTOLOGUECITATION</t>
+  </si>
+  <si>
+    <t>CITESFIELD</t>
+  </si>
+  <si>
+    <t>Rhytiglossa ciliata Nees</t>
+  </si>
+  <si>
+    <t>Bot. Jahrb. Syst. 10(3): 265 (1888)</t>
+  </si>
+  <si>
+    <t>Synonym</t>
+  </si>
+  <si>
+    <t>&lt;em&gt;Isoglossa ciliata&lt;/em&gt; (Nees) Engl.</t>
+  </si>
+  <si>
+    <t>a70657df-92ae-4ba2-a461-0ba57e1e7bf9</t>
+  </si>
+  <si>
+    <t>bas</t>
+  </si>
+  <si>
+    <t>Linnaea 15: 364 (1841)</t>
+  </si>
+  <si>
+    <t>Rhytiglossa ciliata</t>
+  </si>
+  <si>
+    <t>Ecteinanthus divaricatus T.Anderson</t>
+  </si>
+  <si>
+    <t>nom.illegit.superfl.</t>
+  </si>
+  <si>
+    <t>Types: South Africa, Uitenhage and Albany, Ecklon &amp; Zeyher s.n. (K, syn.); Durban (Port Natal), Gueinzius s.n. (syn. not traced)</t>
+  </si>
+  <si>
+    <t>c95a2517-09a8-4777-8a59-2250706bbb5f</t>
+  </si>
+  <si>
+    <t>hom</t>
+  </si>
+  <si>
+    <t>J. Proc. Linn. Soc., Bot. 7: 45 (1863)</t>
+  </si>
+  <si>
+    <t>Ecteinanthus divaricatus</t>
+  </si>
+  <si>
+    <t>Rhytiglossa ciliata Nees [1]</t>
+  </si>
+  <si>
+    <t>nom.nud.</t>
+  </si>
+  <si>
+    <t>996eb1d3-14ff-4adc-9f08-5f75c92c92a0</t>
+  </si>
+  <si>
+    <t>Nat. syst. bot., ed. 2 (Lindl.): 445 (1836)</t>
+  </si>
+  <si>
+    <t>Justicia intercepta E.Mey. [1]</t>
+  </si>
+  <si>
+    <t>Type: South Africa, [KwaZulu-Natal], Umgeni River, Drege (K, HAL113678, MO, PRE, syn.)</t>
+  </si>
+  <si>
+    <t>ebcbd53a-324c-46c5-95d5-9a0f1b7f82f2</t>
+  </si>
+  <si>
+    <t>het</t>
+  </si>
+  <si>
+    <t>Zwei Pflanzengeogr. Docum. (Drège): 195 (1843)</t>
+  </si>
+  <si>
+    <t>Justicia intercepta</t>
+  </si>
+  <si>
+    <t>Isoglossa sylvatica C.B.Clarke</t>
+  </si>
+  <si>
+    <t>Type: South Africa, Eastern Cape, Knysna Division, near Melville, 10-5-1814, Burchell 5438 (K, holo.)</t>
+  </si>
+  <si>
+    <t>2b32ed8c-ea7a-4672-b336-1d49f4f92121</t>
+  </si>
+  <si>
+    <t>Fl. Cap. (Harvey) 5(1): 80 (1901)</t>
+  </si>
+  <si>
+    <t>Isoglossa sylvatica</t>
+  </si>
+  <si>
+    <t>Isoglossa densa N.E.Br.</t>
+  </si>
+  <si>
+    <t>Type: South Africa, Eastern Cape, near East London, n.d., Wood in Herb. Galpin 3375 (K, holo.; PRE, iso.)</t>
+  </si>
+  <si>
+    <t>52345f0f-6606-4614-bb0d-04be6c072a4f</t>
+  </si>
+  <si>
+    <t>Bull. Misc. Inform. Kew 1908(10): 437 (1908)</t>
+  </si>
+  <si>
+    <t>Isoglossa densa</t>
+  </si>
+  <si>
+    <t>Isoglossa grantii auct. [1]</t>
+  </si>
+  <si>
+    <t>sensu Compton, Fl. Swaziland in J. S Afr. Bot., suppl. 11: 563 (1976) as regards Compton 30070, non C.B.Clarke (1901)</t>
+  </si>
+  <si>
+    <t>misap</t>
+  </si>
+  <si>
+    <t>1641938f-5e40-45f1-86a5-6e6ea6d3d2c4</t>
+  </si>
+  <si>
+    <t>syn</t>
+  </si>
+  <si>
+    <t>Isoglossa grantii</t>
+  </si>
+  <si>
+    <t>SPECIMENCATEGORY</t>
   </si>
   <si>
     <t>TYPECATEGORY</t>
   </si>
   <si>
     <t>TYPETAXSTATUS</t>
   </si>
   <si>
-    <t>SPECIMENCATEGORY</t>
+    <t>TYPECALCFULLNAME</t>
   </si>
   <si>
     <t>IMAGEURL</t>
   </si>
   <si>
-    <t>TYPECALCFULLNAME</t>
+    <t>Herbarium voucher</t>
+  </si>
+  <si>
+    <t>1400</t>
+  </si>
+  <si>
+    <t>Drege</t>
+  </si>
+  <si>
+    <t>PRE 13103</t>
+  </si>
+  <si>
+    <t>1900</t>
+  </si>
+  <si>
+    <t>West, O</t>
+  </si>
+  <si>
+    <t>1972</t>
   </si>
   <si>
     <t>Isotype</t>
   </si>
   <si>
-    <t>Herbarium voucher</t>
-[...1 lines deleted...]
-  <si>
     <t>https://seis.sanbi.org.za/anura/default/asset.do?preview=260661</t>
   </si>
   <si>
-    <t>1400</t>
-[...20 lines deleted...]
-    <t>West, O</t>
+    <t>Karsten, MC</t>
+  </si>
+  <si>
+    <t>PRE 40673</t>
   </si>
   <si>
     <t>1960</t>
   </si>
   <si>
-    <t>PRE 40673</t>
-[...2 lines deleted...]
-    <t>Karsten, MC</t>
+    <t>Archibald, EEA</t>
+  </si>
+  <si>
+    <t>7270</t>
   </si>
   <si>
     <t>1956</t>
   </si>
   <si>
-    <t>7270</t>
-[...2 lines deleted...]
-    <t>Archibald, EEA</t>
+    <t>Galpin, EE</t>
+  </si>
+  <si>
+    <t>3186</t>
   </si>
   <si>
     <t>1898</t>
   </si>
   <si>
-    <t>3186</t>
-[...2 lines deleted...]
-    <t>Galpin, EE</t>
+    <t>King, KF</t>
+  </si>
+  <si>
+    <t>106</t>
   </si>
   <si>
     <t>1931</t>
   </si>
   <si>
-    <t>106</t>
-[...2 lines deleted...]
-    <t>King, KF</t>
+    <t>Fourcade, HG</t>
   </si>
   <si>
     <t>6117</t>
   </si>
   <si>
-    <t>Fourcade, HG</t>
+    <t>Vahrmeijer</t>
   </si>
   <si>
     <t>1905</t>
   </si>
   <si>
-    <t>Vahrmeijer</t>
+    <t>3643</t>
+  </si>
+  <si>
+    <t>Keet, JDM</t>
+  </si>
+  <si>
+    <t>539</t>
+  </si>
+  <si>
+    <t>1920</t>
+  </si>
+  <si>
+    <t>3128</t>
   </si>
   <si>
     <t>1957</t>
   </si>
   <si>
-    <t>3128</t>
+    <t>Brynard, AM</t>
+  </si>
+  <si>
+    <t>437</t>
   </si>
   <si>
     <t>1955</t>
   </si>
   <si>
-    <t>437</t>
-[...2 lines deleted...]
-    <t>Brynard, AM</t>
+    <t>Pegler, AM</t>
+  </si>
+  <si>
+    <t>1834</t>
   </si>
   <si>
     <t>1911</t>
   </si>
   <si>
-    <t>1834</t>
-[...4 lines deleted...]
-  <si>
     <t>Medley-Wood, J</t>
   </si>
   <si>
-    <t>TEXTTITLE</t>
-[...182 lines deleted...]
-    <t>https://www.biodiversitylibrary.org/item/15244#page/3/mode/1up</t>
+    <t>3654</t>
+  </si>
+  <si>
+    <t>Dyer, RA</t>
+  </si>
+  <si>
+    <t>4342</t>
+  </si>
+  <si>
+    <t>Franks, M</t>
+  </si>
+  <si>
+    <t>12304</t>
+  </si>
+  <si>
+    <t>1912</t>
+  </si>
+  <si>
+    <t>Story, R</t>
+  </si>
+  <si>
+    <t>2366</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>KINGDOM</t>
+  </si>
+  <si>
+    <t>SUBKINGDOM</t>
+  </si>
+  <si>
+    <t>PHYLUM</t>
+  </si>
+  <si>
+    <t>SUBPHYLUM</t>
+  </si>
+  <si>
+    <t>GROUPNAME</t>
+  </si>
+  <si>
+    <t>CLASSNAME</t>
+  </si>
+  <si>
+    <t>SUBCLASSNAME</t>
+  </si>
+  <si>
+    <t>ORDERNAME</t>
+  </si>
+  <si>
+    <t>SUBORDERNAME</t>
+  </si>
+  <si>
+    <t>FAMILY</t>
+  </si>
+  <si>
+    <t>SUBFAMILY</t>
+  </si>
+  <si>
+    <t>TRIBE</t>
+  </si>
+  <si>
+    <t>SUBTRIBE</t>
+  </si>
+  <si>
+    <t>GENUS</t>
+  </si>
+  <si>
+    <t>SUBGENUS</t>
+  </si>
+  <si>
+    <t>SPECIES</t>
+  </si>
+  <si>
+    <t>SUBSPECIES</t>
+  </si>
+  <si>
+    <t>VARIETY</t>
+  </si>
+  <si>
+    <t>SUBVARIETY</t>
+  </si>
+  <si>
+    <t>FORMA</t>
+  </si>
+  <si>
+    <t>SUBFORMA</t>
+  </si>
+  <si>
+    <t>CULTIVAR</t>
+  </si>
+  <si>
+    <t>SPECIESAUTHORNAME</t>
+  </si>
+  <si>
+    <t>SUBSPECIESAUTHORNAME</t>
+  </si>
+  <si>
+    <t>VARIETYAUTHORNAME</t>
+  </si>
+  <si>
+    <t>FORMAAUTHORNAME</t>
+  </si>
+  <si>
+    <t>CULTIVARAUTHORNAME</t>
+  </si>
+  <si>
+    <t>NAMESTRING</t>
+  </si>
+  <si>
+    <t>PROTOLOGUECITATION</t>
+  </si>
+  <si>
+    <t>HABIT</t>
+  </si>
+  <si>
+    <t>LIFECYCLE</t>
+  </si>
+  <si>
+    <t>LIFEFORMCLASSIFICATION</t>
+  </si>
+  <si>
+    <t>PLANTHEIGHT</t>
+  </si>
+  <si>
+    <t>GENUSHYBRID</t>
+  </si>
+  <si>
+    <t>INVALID</t>
+  </si>
+  <si>
+    <t>LEGITIMACY</t>
+  </si>
+  <si>
+    <t>ETYMOLOGY</t>
   </si>
   <si>
     <t>TOPS</t>
   </si>
   <si>
-    <t>LIFECYCLE</t>
-[...16 lines deleted...]
-  <si>
     <t>IUCN</t>
   </si>
   <si>
-    <t>ETYMOLOGY</t>
-[...2 lines deleted...]
-    <t>GROUPNAME</t>
+    <t>IUCNCRITERIA</t>
+  </si>
+  <si>
+    <t>OLDSPECIESCODE</t>
+  </si>
+  <si>
+    <t>FLOWERSTART</t>
+  </si>
+  <si>
+    <t>FLOWEREND</t>
+  </si>
+  <si>
+    <t>MINALTITUDE</t>
   </si>
   <si>
     <t>MAXALTITUDE</t>
   </si>
   <si>
-    <t>SUBFORMA</t>
-[...41 lines deleted...]
-    <t>VARIETYAUTHORNAME</t>
+    <t>SPNUMBER</t>
   </si>
   <si>
     <t>HASIMAGE</t>
   </si>
   <si>
-    <t>FORMA</t>
-[...56 lines deleted...]
-    <t>IUCNCRITERIA</t>
+    <t>Plantae</t>
+  </si>
+  <si>
+    <t>Phanerogamae</t>
+  </si>
+  <si>
+    <t>Anthophyta</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
+    <t>Flowering plants: dicots (Dicotyledons: eudicots)</t>
+  </si>
+  <si>
+    <t>Lamiales</t>
+  </si>
+  <si>
+    <t>Acanthoideae</t>
+  </si>
+  <si>
+    <t>Justicieae</t>
+  </si>
+  <si>
+    <t>Isoglossinae</t>
+  </si>
+  <si>
+    <t>Isoglossa</t>
+  </si>
+  <si>
+    <t>ciliata</t>
+  </si>
+  <si>
+    <t>(Nees) Engl.</t>
+  </si>
+  <si>
+    <t>Herb; Shrub</t>
+  </si>
+  <si>
     <t>Perennial</t>
   </si>
   <si>
-    <t>Herb; Shrub</t>
-[...5 lines deleted...]
-    <t>Flowering plants: dicots (Dicotyledons: eudicots)</t>
+    <t>acc</t>
+  </si>
+  <si>
+    <t>Type: South Africa, Eastern Cape, Uitenhage, in the region of the ‘Olifantshoek’ [Alexandria] forest by the ‘Bosjesmanrivier’ [Bushman's River], Sep. 1836, Ecklon (B, holo.†; C, M, S S04-1328, S04-1329, iso.)</t>
+  </si>
+  <si>
+    <t>94093</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
-    <t>Isoglossa</t>
-[...10 lines deleted...]
-  <si>
     <t>True</t>
-  </si>
-[...16 lines deleted...]
-    <t>ciliata</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1654,61 +1894,4948 @@
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:BV18"/>
+  <dimension ref="A1:BQ20"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="137.342971801758" customWidth="1"/>
+    <col min="1" max="1" width="138.731414794922" customWidth="1"/>
+    <col min="2" max="2" width="12.666654586792" customWidth="1"/>
+    <col min="3" max="3" width="256" customWidth="1"/>
+    <col min="4" max="4" width="256" customWidth="1"/>
+    <col min="5" max="5" width="12.9443483352661" customWidth="1"/>
+    <col min="6" max="6" width="9.140625" customWidth="1"/>
+    <col min="7" max="7" width="9.140625" customWidth="1"/>
+    <col min="8" max="8" width="9.140625" customWidth="1"/>
+    <col min="9" max="9" width="9.140625" customWidth="1"/>
+    <col min="10" max="10" width="9.140625" customWidth="1"/>
+    <col min="11" max="11" width="9.140625" customWidth="1"/>
+    <col min="12" max="12" width="9.140625" customWidth="1"/>
+    <col min="13" max="13" width="9.140625" customWidth="1"/>
+    <col min="14" max="14" width="9.140625" customWidth="1"/>
+    <col min="15" max="15" width="9.140625" customWidth="1"/>
+    <col min="16" max="16" width="9.140625" customWidth="1"/>
+    <col min="17" max="17" width="9.140625" customWidth="1"/>
+    <col min="18" max="18" width="9.140625" customWidth="1"/>
+    <col min="19" max="19" width="9.140625" customWidth="1"/>
+    <col min="20" max="20" width="9.140625" customWidth="1"/>
+    <col min="21" max="21" width="9.140625" customWidth="1"/>
+    <col min="22" max="22" width="9.140625" customWidth="1"/>
+    <col min="23" max="23" width="9.140625" customWidth="1"/>
+    <col min="24" max="24" width="9.140625" customWidth="1"/>
+    <col min="25" max="25" width="9.140625" customWidth="1"/>
+    <col min="26" max="26" width="9.140625" customWidth="1"/>
+    <col min="27" max="27" width="9.140625" customWidth="1"/>
+    <col min="28" max="28" width="9.140625" customWidth="1"/>
+    <col min="29" max="29" width="9.140625" customWidth="1"/>
+    <col min="30" max="30" width="9.140625" customWidth="1"/>
+    <col min="31" max="31" width="9.140625" customWidth="1"/>
+    <col min="32" max="32" width="9.140625" customWidth="1"/>
+    <col min="33" max="33" width="9.140625" customWidth="1"/>
+    <col min="34" max="34" width="9.140625" customWidth="1"/>
+    <col min="35" max="35" width="9.140625" customWidth="1"/>
+    <col min="36" max="36" width="9.140625" customWidth="1"/>
+    <col min="37" max="37" width="9.140625" customWidth="1"/>
+    <col min="38" max="38" width="9.140625" customWidth="1"/>
+    <col min="39" max="39" width="9.140625" customWidth="1"/>
+    <col min="40" max="40" width="9.140625" customWidth="1"/>
+    <col min="41" max="41" width="9.140625" customWidth="1"/>
+    <col min="42" max="42" width="9.140625" customWidth="1"/>
+    <col min="43" max="43" width="9.140625" customWidth="1"/>
+    <col min="44" max="44" width="9.140625" customWidth="1"/>
+    <col min="45" max="45" width="9.140625" customWidth="1"/>
+    <col min="46" max="46" width="9.140625" customWidth="1"/>
+    <col min="47" max="47" width="9.140625" customWidth="1"/>
+    <col min="48" max="48" width="9.140625" customWidth="1"/>
+    <col min="49" max="49" width="9.140625" customWidth="1"/>
+    <col min="50" max="50" width="9.140625" customWidth="1"/>
+    <col min="51" max="51" width="9.140625" customWidth="1"/>
+    <col min="52" max="52" width="9.140625" customWidth="1"/>
+    <col min="53" max="53" width="9.140625" customWidth="1"/>
+    <col min="54" max="54" width="9.140625" customWidth="1"/>
+    <col min="55" max="55" width="9.140625" customWidth="1"/>
+    <col min="56" max="56" width="9.140625" customWidth="1"/>
+    <col min="57" max="57" width="9.140625" customWidth="1"/>
+    <col min="58" max="58" width="9.140625" customWidth="1"/>
+    <col min="59" max="59" width="9.140625" customWidth="1"/>
+    <col min="60" max="60" width="9.140625" customWidth="1"/>
+    <col min="61" max="61" width="9.140625" customWidth="1"/>
+    <col min="62" max="62" width="9.140625" customWidth="1"/>
+    <col min="63" max="63" width="9.140625" customWidth="1"/>
+    <col min="64" max="64" width="9.140625" customWidth="1"/>
+    <col min="65" max="65" width="9.140625" customWidth="1"/>
+    <col min="66" max="66" width="9.140625" customWidth="1"/>
+    <col min="67" max="67" width="9.140625" customWidth="1"/>
+    <col min="68" max="68" width="9.140625" customWidth="1"/>
+    <col min="69" max="69" width="9.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="0" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="0" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="0" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="0" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10" s="1"/>
+      <c r="G10" s="1"/>
+      <c r="H10" s="1"/>
+      <c r="I10" s="1"/>
+      <c r="J10" s="1"/>
+      <c r="K10" s="1"/>
+      <c r="L10" s="1"/>
+      <c r="M10" s="1"/>
+      <c r="N10" s="1"/>
+      <c r="O10" s="1"/>
+      <c r="P10" s="1"/>
+      <c r="Q10" s="1"/>
+      <c r="R10" s="1"/>
+      <c r="S10" s="1"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+      <c r="X10" s="1"/>
+      <c r="Y10" s="1"/>
+      <c r="Z10" s="1"/>
+      <c r="AA10" s="1"/>
+      <c r="AB10" s="1"/>
+      <c r="AC10" s="1"/>
+      <c r="AD10" s="1"/>
+      <c r="AE10" s="1"/>
+      <c r="AF10" s="1"/>
+      <c r="AG10" s="1"/>
+      <c r="AH10" s="1"/>
+      <c r="AI10" s="1"/>
+      <c r="AJ10" s="1"/>
+      <c r="AK10" s="1"/>
+      <c r="AL10" s="1"/>
+      <c r="AM10" s="1"/>
+      <c r="AN10" s="1"/>
+      <c r="AO10" s="1"/>
+      <c r="AP10" s="1"/>
+      <c r="AQ10" s="1"/>
+      <c r="AR10" s="1"/>
+      <c r="AS10" s="1"/>
+      <c r="AT10" s="1"/>
+      <c r="AU10" s="1"/>
+      <c r="AV10" s="1"/>
+      <c r="AW10" s="1"/>
+      <c r="AX10" s="1"/>
+      <c r="AY10" s="1"/>
+      <c r="AZ10" s="1"/>
+      <c r="BA10" s="1"/>
+      <c r="BB10" s="1"/>
+      <c r="BC10" s="1"/>
+      <c r="BD10" s="1"/>
+      <c r="BE10" s="1"/>
+      <c r="BF10" s="1"/>
+      <c r="BG10" s="1"/>
+      <c r="BH10" s="1"/>
+      <c r="BI10" s="1"/>
+      <c r="BJ10" s="1"/>
+      <c r="BK10" s="1"/>
+      <c r="BL10" s="1"/>
+      <c r="BM10" s="1"/>
+      <c r="BN10" s="1"/>
+      <c r="BO10" s="1"/>
+      <c r="BP10" s="1"/>
+      <c r="BQ10" s="1"/>
+    </row>
+    <row r="11">
+      <c r="A11" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="B11" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="C11" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="D11" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="E11" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="B12" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="C12" s="0" t="s">
+        <v>15</v>
+      </c>
+      <c r="D12" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="E12" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="B13" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="C13" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="B14" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="C14" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="D14" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="E14" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="B15" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="C15" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="D15" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="E15" s="0" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="B16" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="C16" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="D16" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="E16" s="0" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="B17" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="C17" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="D17" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="E17" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="B18" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="C18" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="D18" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="B19" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="C19" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="D19" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="E19" s="0" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="B20" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="C20" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="D20" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="E20" s="0" t="s">
+        <v>13</v>
+      </c>
+    </row>
+  </sheetData>
+  <headerFooter/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1:CD80"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="138.731414794922" customWidth="1"/>
+    <col min="2" max="2" width="14.1555633544922" customWidth="1"/>
+    <col min="3" max="3" width="16.2056007385254" customWidth="1"/>
+    <col min="4" max="4" width="124.131217956543" customWidth="1"/>
+    <col min="5" max="5" width="18.9249477386475" customWidth="1"/>
+    <col min="6" max="6" width="16.4443302154541" customWidth="1"/>
+    <col min="7" max="7" width="16.4186573028564" customWidth="1"/>
+    <col min="8" max="8" width="16.128345489502" customWidth="1"/>
+    <col min="9" max="9" width="201.461944580078" customWidth="1"/>
+    <col min="10" max="10" width="16.3991889953613" customWidth="1"/>
+    <col min="11" max="11" width="19.5752983093262" customWidth="1"/>
+    <col min="12" max="12" width="17.8236141204834" customWidth="1"/>
+    <col min="13" max="13" width="19.9050045013428" customWidth="1"/>
+    <col min="14" max="14" width="256" customWidth="1"/>
+    <col min="15" max="15" width="20.2256126403809" customWidth="1"/>
+    <col min="16" max="16" width="21.1659736633301" customWidth="1"/>
+    <col min="17" max="17" width="181.977981567383" customWidth="1"/>
+    <col min="18" max="18" width="15.2131252288818" customWidth="1"/>
+    <col min="19" max="19" width="9.140625" customWidth="1"/>
+    <col min="20" max="20" width="9.140625" customWidth="1"/>
+    <col min="21" max="21" width="9.140625" customWidth="1"/>
+    <col min="22" max="22" width="9.140625" customWidth="1"/>
+    <col min="23" max="23" width="9.140625" customWidth="1"/>
+    <col min="24" max="24" width="9.140625" customWidth="1"/>
+    <col min="25" max="25" width="9.140625" customWidth="1"/>
+    <col min="26" max="26" width="9.140625" customWidth="1"/>
+    <col min="27" max="27" width="9.140625" customWidth="1"/>
+    <col min="28" max="28" width="9.140625" customWidth="1"/>
+    <col min="29" max="29" width="9.140625" customWidth="1"/>
+    <col min="30" max="30" width="9.140625" customWidth="1"/>
+    <col min="31" max="31" width="9.140625" customWidth="1"/>
+    <col min="32" max="32" width="9.140625" customWidth="1"/>
+    <col min="33" max="33" width="9.140625" customWidth="1"/>
+    <col min="34" max="34" width="9.140625" customWidth="1"/>
+    <col min="35" max="35" width="9.140625" customWidth="1"/>
+    <col min="36" max="36" width="9.140625" customWidth="1"/>
+    <col min="37" max="37" width="9.140625" customWidth="1"/>
+    <col min="38" max="38" width="9.140625" customWidth="1"/>
+    <col min="39" max="39" width="9.140625" customWidth="1"/>
+    <col min="40" max="40" width="9.140625" customWidth="1"/>
+    <col min="41" max="41" width="9.140625" customWidth="1"/>
+    <col min="42" max="42" width="9.140625" customWidth="1"/>
+    <col min="43" max="43" width="9.140625" customWidth="1"/>
+    <col min="44" max="44" width="9.140625" customWidth="1"/>
+    <col min="45" max="45" width="9.140625" customWidth="1"/>
+    <col min="46" max="46" width="9.140625" customWidth="1"/>
+    <col min="47" max="47" width="9.140625" customWidth="1"/>
+    <col min="48" max="48" width="9.140625" customWidth="1"/>
+    <col min="49" max="49" width="9.140625" customWidth="1"/>
+    <col min="50" max="50" width="9.140625" customWidth="1"/>
+    <col min="51" max="51" width="9.140625" customWidth="1"/>
+    <col min="52" max="52" width="9.140625" customWidth="1"/>
+    <col min="53" max="53" width="9.140625" customWidth="1"/>
+    <col min="54" max="54" width="9.140625" customWidth="1"/>
+    <col min="55" max="55" width="9.140625" customWidth="1"/>
+    <col min="56" max="56" width="9.140625" customWidth="1"/>
+    <col min="57" max="57" width="9.140625" customWidth="1"/>
+    <col min="58" max="58" width="9.140625" customWidth="1"/>
+    <col min="59" max="59" width="9.140625" customWidth="1"/>
+    <col min="60" max="60" width="9.140625" customWidth="1"/>
+    <col min="61" max="61" width="9.140625" customWidth="1"/>
+    <col min="62" max="62" width="9.140625" customWidth="1"/>
+    <col min="63" max="63" width="9.140625" customWidth="1"/>
+    <col min="64" max="64" width="9.140625" customWidth="1"/>
+    <col min="65" max="65" width="9.140625" customWidth="1"/>
+    <col min="66" max="66" width="9.140625" customWidth="1"/>
+    <col min="67" max="67" width="9.140625" customWidth="1"/>
+    <col min="68" max="68" width="9.140625" customWidth="1"/>
+    <col min="69" max="69" width="9.140625" customWidth="1"/>
+    <col min="70" max="70" width="9.140625" customWidth="1"/>
+    <col min="71" max="71" width="9.140625" customWidth="1"/>
+    <col min="72" max="72" width="9.140625" customWidth="1"/>
+    <col min="73" max="73" width="9.140625" customWidth="1"/>
+    <col min="74" max="74" width="9.140625" customWidth="1"/>
+    <col min="75" max="75" width="9.140625" customWidth="1"/>
+    <col min="76" max="76" width="9.140625" customWidth="1"/>
+    <col min="77" max="77" width="9.140625" customWidth="1"/>
+    <col min="78" max="78" width="9.140625" customWidth="1"/>
+    <col min="79" max="79" width="9.140625" customWidth="1"/>
+    <col min="80" max="80" width="9.140625" customWidth="1"/>
+    <col min="81" max="81" width="9.140625" customWidth="1"/>
+    <col min="82" max="82" width="9.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="0" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="0" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="0" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="0" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="F10" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="H10" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="I10" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="J10" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="K10" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="L10" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="M10" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="N10" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="O10" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="P10" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="Q10" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="R10" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="S10" s="1"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+      <c r="X10" s="1"/>
+      <c r="Y10" s="1"/>
+      <c r="Z10" s="1"/>
+      <c r="AA10" s="1"/>
+      <c r="AB10" s="1"/>
+      <c r="AC10" s="1"/>
+      <c r="AD10" s="1"/>
+      <c r="AE10" s="1"/>
+      <c r="AF10" s="1"/>
+      <c r="AG10" s="1"/>
+      <c r="AH10" s="1"/>
+      <c r="AI10" s="1"/>
+      <c r="AJ10" s="1"/>
+      <c r="AK10" s="1"/>
+      <c r="AL10" s="1"/>
+      <c r="AM10" s="1"/>
+      <c r="AN10" s="1"/>
+      <c r="AO10" s="1"/>
+      <c r="AP10" s="1"/>
+      <c r="AQ10" s="1"/>
+      <c r="AR10" s="1"/>
+      <c r="AS10" s="1"/>
+      <c r="AT10" s="1"/>
+      <c r="AU10" s="1"/>
+      <c r="AV10" s="1"/>
+      <c r="AW10" s="1"/>
+      <c r="AX10" s="1"/>
+      <c r="AY10" s="1"/>
+      <c r="AZ10" s="1"/>
+      <c r="BA10" s="1"/>
+      <c r="BB10" s="1"/>
+      <c r="BC10" s="1"/>
+      <c r="BD10" s="1"/>
+      <c r="BE10" s="1"/>
+      <c r="BF10" s="1"/>
+      <c r="BG10" s="1"/>
+      <c r="BH10" s="1"/>
+      <c r="BI10" s="1"/>
+      <c r="BJ10" s="1"/>
+      <c r="BK10" s="1"/>
+      <c r="BL10" s="1"/>
+      <c r="BM10" s="1"/>
+      <c r="BN10" s="1"/>
+      <c r="BO10" s="1"/>
+      <c r="BP10" s="1"/>
+      <c r="BQ10" s="1"/>
+      <c r="BR10" s="1"/>
+      <c r="BS10" s="1"/>
+      <c r="BT10" s="1"/>
+      <c r="BU10" s="1"/>
+      <c r="BV10" s="1"/>
+      <c r="BW10" s="1"/>
+      <c r="BX10" s="1"/>
+      <c r="BY10" s="1"/>
+      <c r="BZ10" s="1"/>
+      <c r="CA10" s="1"/>
+      <c r="CB10" s="1"/>
+      <c r="CC10" s="1"/>
+      <c r="CD10" s="1"/>
+    </row>
+    <row r="11">
+      <c r="A11" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="B11" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="C11" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="D11" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E11" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="F11" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="G11" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="H11" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="I11" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="J11" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="K11" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="L11" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="M11" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="N11" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="O11" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="P11" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="Q11" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="R11" s="0" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="B12" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="C12" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="D12" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E12" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="F12" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="G12" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="H12" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="I12" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="J12" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="K12" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="L12" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="M12" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="N12" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="O12" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="P12" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="Q12" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="R12" s="0" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="B13" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="C13" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="D13" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="F13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="G13" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="H13" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="I13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="J13" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="K13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="L13" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="M13" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="N13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="O13" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="P13" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="Q13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="R13" s="0" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="B14" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="C14" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="D14" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="E14" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="F14" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="G14" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="H14" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="I14" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="J14" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="K14" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="L14" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="M14" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="N14" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="O14" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="P14" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="Q14" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="R14" s="0" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="B15" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="C15" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="D15" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="E15" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="F15" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="G15" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="H15" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="I15" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="J15" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="K15" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="L15" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="M15" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="N15" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="O15" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="P15" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="Q15" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="R15" s="0" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="B16" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="C16" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="D16" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="E16" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="F16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="G16" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="H16" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="I16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="J16" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="K16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="L16" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="M16" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="N16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="O16" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="P16" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="Q16" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="R16" s="0" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="B17" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="C17" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="D17" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="E17" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="F17" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="G17" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="H17" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="I17" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="J17" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="K17" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="L17" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="M17" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="N17" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="O17" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="P17" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="Q17" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="R17" s="0" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="B18" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="C18" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="D18" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="H18" s="0" t="s">
+        <v>111</v>
+      </c>
+      <c r="I18" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="J18" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="K18" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="L18" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="M18" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="N18" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="O18" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="P18" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="Q18" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="R18" s="0" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="B19" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="C19" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="D19" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="E19" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="F19" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="G19" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="H19" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="I19" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="J19" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="K19" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="L19" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="M19" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="N19" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="O19" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="P19" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="Q19" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="R19" s="0" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="B20" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="C20" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="D20" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="E20" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="F20" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="G20" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="H20" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="I20" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="J20" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="K20" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="L20" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="M20" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="N20" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="O20" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="P20" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="Q20" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="R20" s="0" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="B21" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="C21" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="D21" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="E21" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="F21" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>121</v>
+      </c>
+      <c r="H21" s="0" t="s">
+        <v>111</v>
+      </c>
+      <c r="I21" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="J21" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="K21" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="L21" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="M21" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="N21" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="O21" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="P21" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="Q21" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="R21" s="0" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="B22" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="C22" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="D22" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="E22" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="F22" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="G22" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="H22" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="I22" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="J22" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="K22" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="L22" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="M22" s="0" t="s">
+        <v>127</v>
+      </c>
+      <c r="N22" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="O22" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="P22" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="Q22" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="R22" s="0" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="B23" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="C23" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="D23" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="G23" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="H23" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="I23" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="J23" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="K23" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="L23" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="M23" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="N23" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="O23" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="P23" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="Q23" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="R23" s="0" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="B24" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="C24" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="D24" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="E24" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="F24" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="G24" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="H24" s="0" t="s">
+        <v>111</v>
+      </c>
+      <c r="I24" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="J24" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="K24" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="L24" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="M24" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="N24" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="O24" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="P24" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="Q24" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="R24" s="0" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="B25" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="C25" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="D25" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="E25" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="F25" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="H25" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="I25" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="J25" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="K25" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="L25" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="M25" s="0" t="s">
+        <v>127</v>
+      </c>
+      <c r="N25" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="O25" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="P25" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="Q25" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="R25" s="0" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="B26" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="C26" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="D26" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="E26" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="F26" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="G26" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="H26" s="0" t="s">
+        <v>137</v>
+      </c>
+      <c r="I26" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="J26" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="K26" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="L26" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="M26" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="N26" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="O26" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="P26" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="Q26" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="R26" s="0" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="B27" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="C27" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="D27" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="G27" s="0" t="s">
+        <v>140</v>
+      </c>
+      <c r="H27" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="I27" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="J27" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="K27" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="L27" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="M27" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="N27" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="O27" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="P27" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="Q27" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="R27" s="0" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="B28" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="C28" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="D28" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>143</v>
+      </c>
+      <c r="F28" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="G28" s="0" t="s">
+        <v>144</v>
+      </c>
+      <c r="H28" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="I28" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="J28" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="K28" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="L28" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="M28" s="0" t="s">
+        <v>145</v>
+      </c>
+      <c r="N28" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="O28" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="P28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="Q28" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="R28" s="0" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="B29" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="C29" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="D29" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>147</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="H29" s="0" t="s">
+        <v>149</v>
+      </c>
+      <c r="I29" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="J29" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="K29" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="L29" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="M29" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="N29" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="O29" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="P29" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="Q29" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="R29" s="0" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="B30" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="C30" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="D30" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="E30" s="0" t="s">
+        <v>152</v>
+      </c>
+      <c r="F30" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="G30" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="H30" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="I30" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="J30" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="K30" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="L30" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="M30" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="N30" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="O30" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="P30" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="Q30" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="R30" s="0" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="B31" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="C31" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="D31" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="E31" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="F31" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="G31" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="H31" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="I31" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="J31" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="K31" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="L31" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="M31" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="N31" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="O31" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="P31" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="Q31" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="R31" s="0" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="B32" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="C32" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="D32" s="0" t="s">
+        <v>161</v>
+      </c>
+      <c r="E32" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="F32" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="G32" s="0" t="s">
+        <v>162</v>
+      </c>
+      <c r="H32" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="I32" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="J32" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="K32" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="L32" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="M32" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="N32" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="O32" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="P32" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="Q32" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="R32" s="0" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="B33" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="C33" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="D33" s="0" t="s">
+        <v>166</v>
+      </c>
+      <c r="E33" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="F33" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="G33" s="0" t="s">
+        <v>167</v>
+      </c>
+      <c r="H33" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="I33" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="J33" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="K33" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="L33" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="M33" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="N33" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="O33" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="P33" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="Q33" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="R33" s="0" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="B34" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="C34" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="D34" s="0" t="s">
+        <v>169</v>
+      </c>
+      <c r="E34" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="F34" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="G34" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="H34" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="I34" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="J34" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="K34" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="L34" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="M34" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="N34" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="O34" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="P34" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="Q34" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="R34" s="0" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="B35" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="C35" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="D35" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="F35" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="G35" s="0" t="s">
+        <v>175</v>
+      </c>
+      <c r="H35" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="I35" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="J35" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="K35" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="L35" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="M35" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="N35" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="O35" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="P35" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="Q35" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="R35" s="0" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="B36" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="C36" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="D36" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E36" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="H36" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="I36" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="J36" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="K36" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="L36" s="0" t="s">
+        <v>179</v>
+      </c>
+      <c r="M36" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="N36" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="O36" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="P36" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="Q36" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="R36" s="0" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="B37" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="C37" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="D37" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>182</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="G37" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="H37" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="I37" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="J37" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="K37" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="L37" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="M37" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="N37" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="O37" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="P37" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="Q37" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="R37" s="0" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="B38" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="C38" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="D38" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E38" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F38" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="G38" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="H38" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="I38" s="0" t="s">
+        <v>192</v>
+      </c>
+      <c r="J38" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="K38" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="L38" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="M38" s="0" t="s">
+        <v>193</v>
+      </c>
+      <c r="N38" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="O38" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="P38" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="Q38" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="R38" s="0" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="B39" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="C39" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="D39" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="E39" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F39" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="G39" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="H39" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="I39" s="0" t="s">
+        <v>198</v>
+      </c>
+      <c r="J39" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="K39" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="L39" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="M39" s="0" t="s">
+        <v>199</v>
+      </c>
+      <c r="N39" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="O39" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="P39" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="Q39" s="0" t="s">
+        <v>201</v>
+      </c>
+      <c r="R39" s="0" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="B40" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="C40" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="D40" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="E40" s="0" t="s">
+        <v>204</v>
+      </c>
+      <c r="F40" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="G40" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="H40" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="I40" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="J40" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="K40" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="L40" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="M40" s="0" t="s">
+        <v>207</v>
+      </c>
+      <c r="N40" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="O40" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="P40" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="Q40" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="R40" s="0" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="B41" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="C41" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="D41" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="G41" s="0" t="s">
+        <v>162</v>
+      </c>
+      <c r="H41" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="I41" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="J41" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="K41" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="L41" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="M41" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="N41" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="O41" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="P41" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="Q41" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="R41" s="0" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="B42" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="C42" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="D42" s="0" t="s">
+        <v>211</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="F42" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="G42" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="H42" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="I42" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="J42" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="K42" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="L42" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="M42" s="0" t="s">
+        <v>214</v>
+      </c>
+      <c r="N42" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="O42" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="P42" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="Q42" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="R42" s="0" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="B43" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="C43" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="D43" s="0" t="s">
+        <v>215</v>
+      </c>
+      <c r="E43" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="F43" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="G43" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="H43" s="0" t="s">
+        <v>218</v>
+      </c>
+      <c r="I43" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="J43" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="K43" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="L43" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="M43" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="N43" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="O43" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="P43" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="Q43" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="R43" s="0" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="B44" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="C44" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="D44" s="0" t="s">
+        <v>221</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="H44" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="I44" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="J44" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="K44" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="L44" s="0" t="s">
+        <v>224</v>
+      </c>
+      <c r="M44" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="N44" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="O44" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="P44" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="Q44" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="R44" s="0" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="B45" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="C45" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="D45" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="E45" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="F45" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="G45" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="H45" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="I45" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="J45" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="K45" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="L45" s="0" t="s">
+        <v>179</v>
+      </c>
+      <c r="M45" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="N45" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="O45" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="P45" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="Q45" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="R45" s="0" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="B46" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="C46" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="D46" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="E46" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="F46" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="G46" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="H46" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="I46" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="J46" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="K46" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="L46" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="M46" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="N46" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="O46" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="P46" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="Q46" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="R46" s="0" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="B47" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="C47" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="D47" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="E47" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="F47" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="G47" s="0" t="s">
+        <v>231</v>
+      </c>
+      <c r="H47" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="I47" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="J47" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="K47" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="L47" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="M47" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="N47" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="O47" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="P47" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="Q47" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="R47" s="0" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="B48" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="C48" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="D48" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E48" s="0" t="s">
+        <v>182</v>
+      </c>
+      <c r="F48" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="H48" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="I48" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="J48" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="K48" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="L48" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="M48" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="N48" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="O48" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="P48" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q48" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="R48" s="0" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="B49" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="C49" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="D49" s="0" t="s">
+        <v>238</v>
+      </c>
+      <c r="E49" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="F49" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="G49" s="0" t="s">
+        <v>239</v>
+      </c>
+      <c r="H49" s="0" t="s">
+        <v>240</v>
+      </c>
+      <c r="I49" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="J49" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="K49" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="L49" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="M49" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="N49" s="0" t="s">
+        <v>241</v>
+      </c>
+      <c r="O49" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="P49" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="Q49" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="R49" s="0" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="B50" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="C50" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="D50" s="0" t="s">
+        <v>242</v>
+      </c>
+      <c r="E50" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="F50" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="G50" s="0" t="s">
+        <v>243</v>
+      </c>
+      <c r="H50" s="0" t="s">
+        <v>244</v>
+      </c>
+      <c r="I50" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="J50" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="K50" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="L50" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="M50" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="N50" s="0" t="s">
+        <v>245</v>
+      </c>
+      <c r="O50" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="P50" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q50" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="R50" s="0" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="B51" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="C51" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="D51" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="E51" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="F51" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="G51" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="H51" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="I51" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="J51" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="K51" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="L51" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="M51" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="N51" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="O51" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="P51" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q51" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="R51" s="0" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="B52" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="C52" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="D52" s="0" t="s">
+        <v>253</v>
+      </c>
+      <c r="E52" s="0" t="s">
+        <v>254</v>
+      </c>
+      <c r="F52" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="G52" s="0" t="s">
+        <v>255</v>
+      </c>
+      <c r="H52" s="0" t="s">
+        <v>256</v>
+      </c>
+      <c r="I52" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="J52" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="K52" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="L52" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="M52" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="N52" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="O52" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="P52" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="Q52" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="R52" s="0" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="B53" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="C53" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="D53" s="0" t="s">
+        <v>258</v>
+      </c>
+      <c r="E53" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="F53" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="G53" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="H53" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="I53" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="J53" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="K53" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="L53" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="M53" s="0" t="s">
+        <v>262</v>
+      </c>
+      <c r="N53" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="O53" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="P53" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="Q53" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="R53" s="0" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="B54" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="C54" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="D54" s="0" t="s">
+        <v>264</v>
+      </c>
+      <c r="E54" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="F54" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="G54" s="0" t="s">
+        <v>265</v>
+      </c>
+      <c r="H54" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="I54" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="J54" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="K54" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="L54" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="M54" s="0" t="s">
+        <v>267</v>
+      </c>
+      <c r="N54" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="O54" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="P54" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="Q54" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="R54" s="0" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="B55" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="C55" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="D55" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E55" s="0" t="s">
+        <v>270</v>
+      </c>
+      <c r="F55" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="G55" s="0" t="s">
+        <v>271</v>
+      </c>
+      <c r="H55" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="I55" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="J55" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="K55" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="L55" s="0" t="s">
+        <v>273</v>
+      </c>
+      <c r="M55" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="N55" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="O55" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="P55" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="Q55" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="R55" s="0" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="B56" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="C56" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="D56" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>277</v>
+      </c>
+      <c r="H56" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="I56" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="J56" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="K56" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="L56" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="M56" s="0" t="s">
+        <v>278</v>
+      </c>
+      <c r="N56" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="O56" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="P56" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="Q56" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="R56" s="0" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="B57" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="C57" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="D57" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="E57" s="0" t="s">
+        <v>254</v>
+      </c>
+      <c r="F57" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="G57" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="H57" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="I57" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="J57" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="K57" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="L57" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="M57" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="N57" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="O57" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="P57" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="Q57" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="R57" s="0" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="B58" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="C58" s="0" t="s">
+        <v>283</v>
+      </c>
+      <c r="D58" s="0" t="s">
+        <v>284</v>
+      </c>
+      <c r="E58" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="F58" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="G58" s="0" t="s">
+        <v>175</v>
+      </c>
+      <c r="H58" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="I58" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="J58" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="K58" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="L58" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="M58" s="0" t="s">
+        <v>286</v>
+      </c>
+      <c r="N58" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="O58" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="P58" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="Q58" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="R58" s="0" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="B59" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="C59" s="0" t="s">
+        <v>283</v>
+      </c>
+      <c r="D59" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>289</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="G59" s="0" t="s">
+        <v>290</v>
+      </c>
+      <c r="H59" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="I59" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="J59" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="K59" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="L59" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="M59" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="N59" s="0" t="s">
+        <v>292</v>
+      </c>
+      <c r="O59" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="P59" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="Q59" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="R59" s="0" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="B60" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="C60" s="0" t="s">
+        <v>283</v>
+      </c>
+      <c r="D60" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="E60" s="0" t="s">
+        <v>289</v>
+      </c>
+      <c r="F60" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="G60" s="0" t="s">
+        <v>290</v>
+      </c>
+      <c r="H60" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="I60" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="J60" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="K60" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="L60" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="M60" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="N60" s="0" t="s">
+        <v>292</v>
+      </c>
+      <c r="O60" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="P60" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="Q60" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="R60" s="0" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="B61" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="C61" s="0" t="s">
+        <v>283</v>
+      </c>
+      <c r="D61" s="0" t="s">
+        <v>293</v>
+      </c>
+      <c r="E61" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="F61" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="G61" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="H61" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="I61" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="J61" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="K61" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="L61" s="0" t="s">
+        <v>224</v>
+      </c>
+      <c r="M61" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="N61" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="O61" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="P61" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="Q61" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="R61" s="0" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="B62" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="C62" s="0" t="s">
+        <v>283</v>
+      </c>
+      <c r="D62" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="E62" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="F62" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="G62" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="H62" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="I62" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="J62" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="K62" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="L62" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="M62" s="0" t="s">
+        <v>300</v>
+      </c>
+      <c r="N62" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="O62" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="P62" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="Q62" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="R62" s="0" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="B63" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="C63" s="0" t="s">
+        <v>283</v>
+      </c>
+      <c r="D63" s="0" t="s">
+        <v>303</v>
+      </c>
+      <c r="E63" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="F63" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="G63" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="H63" s="0" t="s">
+        <v>304</v>
+      </c>
+      <c r="I63" s="0" t="s">
+        <v>305</v>
+      </c>
+      <c r="J63" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="K63" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="L63" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="M63" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="N63" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="O63" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="P63" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="Q63" s="0" t="s">
+        <v>306</v>
+      </c>
+      <c r="R63" s="0" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="B64" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="C64" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="D64" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="E64" s="0" t="s">
+        <v>309</v>
+      </c>
+      <c r="F64" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="G64" s="0" t="s">
+        <v>310</v>
+      </c>
+      <c r="H64" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="I64" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="J64" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="K64" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="L64" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="M64" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="N64" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="O64" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="P64" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="Q64" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="R64" s="0" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="B65" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="C65" s="0" t="s">
+        <v>283</v>
+      </c>
+      <c r="D65" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="E65" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="F65" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="G65" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="H65" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="I65" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="J65" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="K65" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="L65" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="M65" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="N65" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="O65" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="P65" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="Q65" s="0" t="s">
+        <v>319</v>
+      </c>
+      <c r="R65" s="0" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="B66" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="C66" s="0" t="s">
+        <v>283</v>
+      </c>
+      <c r="D66" s="0" t="s">
+        <v>320</v>
+      </c>
+      <c r="E66" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="F66" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="G66" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="H66" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="I66" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="J66" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="K66" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="L66" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="M66" s="0" t="s">
+        <v>323</v>
+      </c>
+      <c r="N66" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="O66" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="P66" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="Q66" s="0" t="s">
+        <v>324</v>
+      </c>
+      <c r="R66" s="0" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="B67" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="C67" s="0" t="s">
+        <v>283</v>
+      </c>
+      <c r="D67" s="0" t="s">
+        <v>326</v>
+      </c>
+      <c r="E67" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="F67" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="G67" s="0" t="s">
+        <v>328</v>
+      </c>
+      <c r="H67" s="0" t="s">
+        <v>329</v>
+      </c>
+      <c r="I67" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="J67" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="K67" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="L67" s="0" t="s">
+        <v>331</v>
+      </c>
+      <c r="M67" s="0" t="s">
+        <v>332</v>
+      </c>
+      <c r="N67" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="O67" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="P67" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="Q67" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="R67" s="0" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="B68" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="C68" s="0" t="s">
+        <v>283</v>
+      </c>
+      <c r="D68" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E68" s="0" t="s">
+        <v>182</v>
+      </c>
+      <c r="F68" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="G68" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="H68" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="I68" s="0" t="s">
+        <v>335</v>
+      </c>
+      <c r="J68" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="K68" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="L68" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="M68" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="N68" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="O68" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="P68" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q68" s="0" t="s">
+        <v>336</v>
+      </c>
+      <c r="R68" s="0" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="B69" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="C69" s="0" t="s">
+        <v>283</v>
+      </c>
+      <c r="D69" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E69" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="F69" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="G69" s="0" t="s">
+        <v>231</v>
+      </c>
+      <c r="H69" s="0" t="s">
+        <v>149</v>
+      </c>
+      <c r="I69" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="J69" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="K69" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="L69" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="M69" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="N69" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="O69" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="P69" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="Q69" s="0" t="s">
+        <v>339</v>
+      </c>
+      <c r="R69" s="0" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="B70" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="C70" s="0" t="s">
+        <v>283</v>
+      </c>
+      <c r="D70" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E70" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="F70" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="G70" s="0" t="s">
+        <v>341</v>
+      </c>
+      <c r="H70" s="0" t="s">
+        <v>329</v>
+      </c>
+      <c r="I70" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="J70" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="K70" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="L70" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="M70" s="0" t="s">
+        <v>332</v>
+      </c>
+      <c r="N70" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="O70" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="P70" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="Q70" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="R70" s="0" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="B71" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="C71" s="0" t="s">
+        <v>283</v>
+      </c>
+      <c r="D71" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E71" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="F71" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="G71" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="H71" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="I71" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="J71" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="K71" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="L71" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="M71" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="N71" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="O71" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="P71" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="Q71" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="R71" s="0" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="B72" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="C72" s="0" t="s">
+        <v>283</v>
+      </c>
+      <c r="D72" s="0" t="s">
+        <v>349</v>
+      </c>
+      <c r="E72" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="F72" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="G72" s="0" t="s">
+        <v>243</v>
+      </c>
+      <c r="H72" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="I72" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="J72" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="K72" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="L72" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="M72" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="N72" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="O72" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="P72" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="Q72" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="R72" s="0" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="B73" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="C73" s="0" t="s">
+        <v>283</v>
+      </c>
+      <c r="D73" s="0" t="s">
+        <v>352</v>
+      </c>
+      <c r="E73" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="F73" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="G73" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="H73" s="0" t="s">
+        <v>355</v>
+      </c>
+      <c r="I73" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="J73" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="K73" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="L73" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="M73" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="N73" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="O73" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="P73" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="Q73" s="0" t="s">
+        <v>358</v>
+      </c>
+      <c r="R73" s="0" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="B74" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="C74" s="0" t="s">
+        <v>283</v>
+      </c>
+      <c r="D74" s="0" t="s">
+        <v>360</v>
+      </c>
+      <c r="E74" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="F74" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="G74" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="H74" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="I74" s="0" t="s">
+        <v>361</v>
+      </c>
+      <c r="J74" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="K74" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="L74" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="M74" s="0" t="s">
+        <v>214</v>
+      </c>
+      <c r="N74" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="O74" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="P74" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="Q74" s="0" t="s">
+        <v>362</v>
+      </c>
+      <c r="R74" s="0" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="B75" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="C75" s="0" t="s">
+        <v>283</v>
+      </c>
+      <c r="D75" s="0" t="s">
+        <v>363</v>
+      </c>
+      <c r="E75" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="F75" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="G75" s="0" t="s">
+        <v>364</v>
+      </c>
+      <c r="H75" s="0" t="s">
+        <v>365</v>
+      </c>
+      <c r="I75" s="0" t="s">
+        <v>366</v>
+      </c>
+      <c r="J75" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="K75" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="L75" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="M75" s="0" t="s">
+        <v>367</v>
+      </c>
+      <c r="N75" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="O75" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="P75" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="Q75" s="0" t="s">
+        <v>368</v>
+      </c>
+      <c r="R75" s="0" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="B76" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="C76" s="0" t="s">
+        <v>283</v>
+      </c>
+      <c r="D76" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="E76" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="F76" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="G76" s="0" t="s">
+        <v>371</v>
+      </c>
+      <c r="H76" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="I76" s="0" t="s">
+        <v>372</v>
+      </c>
+      <c r="J76" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="K76" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="L76" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="M76" s="0" t="s">
+        <v>373</v>
+      </c>
+      <c r="N76" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="O76" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="P76" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="Q76" s="0" t="s">
+        <v>374</v>
+      </c>
+      <c r="R76" s="0" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="B77" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="C77" s="0" t="s">
+        <v>283</v>
+      </c>
+      <c r="D77" s="0" t="s">
+        <v>375</v>
+      </c>
+      <c r="E77" s="0" t="s">
+        <v>376</v>
+      </c>
+      <c r="F77" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="G77" s="0" t="s">
+        <v>377</v>
+      </c>
+      <c r="H77" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="I77" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="J77" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="K77" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="L77" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="M77" s="0" t="s">
+        <v>378</v>
+      </c>
+      <c r="N77" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="O77" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="P77" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="Q77" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="R77" s="0" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="B78" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="C78" s="0" t="s">
+        <v>283</v>
+      </c>
+      <c r="D78" s="0" t="s">
+        <v>381</v>
+      </c>
+      <c r="E78" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="F78" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="G78" s="0" t="s">
+        <v>239</v>
+      </c>
+      <c r="H78" s="0" t="s">
+        <v>111</v>
+      </c>
+      <c r="I78" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="J78" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="K78" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="L78" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="M78" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="N78" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="O78" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="P78" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="Q78" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="R78" s="0" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="B79" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="C79" s="0" t="s">
+        <v>283</v>
+      </c>
+      <c r="D79" s="0" t="s">
+        <v>384</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>386</v>
+      </c>
+      <c r="H79" s="0" t="s">
+        <v>387</v>
+      </c>
+      <c r="I79" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="J79" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="K79" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="L79" s="0" t="s">
+        <v>389</v>
+      </c>
+      <c r="M79" s="0" t="s">
+        <v>390</v>
+      </c>
+      <c r="N79" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="O79" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="P79" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="Q79" s="0" t="s">
+        <v>391</v>
+      </c>
+      <c r="R79" s="0" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="B80" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="C80" s="0" t="s">
+        <v>283</v>
+      </c>
+      <c r="D80" s="0" t="s">
+        <v>393</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>394</v>
+      </c>
+      <c r="H80" s="0" t="s">
+        <v>395</v>
+      </c>
+      <c r="I80" s="0" t="s">
+        <v>396</v>
+      </c>
+      <c r="J80" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="K80" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="L80" s="0" t="s">
+        <v>331</v>
+      </c>
+      <c r="M80" s="0" t="s">
+        <v>323</v>
+      </c>
+      <c r="N80" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="O80" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="P80" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="Q80" s="0" t="s">
+        <v>397</v>
+      </c>
+      <c r="R80" s="0" t="s">
+        <v>398</v>
+      </c>
+    </row>
+  </sheetData>
+  <headerFooter/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1:BU16"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="138.731414794922" customWidth="1"/>
+    <col min="2" max="2" width="24.6175117492676" customWidth="1"/>
+    <col min="3" max="3" width="19.0595378875732" customWidth="1"/>
+    <col min="4" max="4" width="84.2260055541992" customWidth="1"/>
+    <col min="5" max="5" width="34.2945671081543" customWidth="1"/>
+    <col min="6" max="6" width="119.355354309082" customWidth="1"/>
+    <col min="7" max="7" width="50.2981452941895" customWidth="1"/>
+    <col min="8" max="8" width="64.6920700073242" customWidth="1"/>
+    <col min="9" max="9" width="16.7160453796387" customWidth="1"/>
+    <col min="10" max="10" width="9.140625" customWidth="1"/>
+    <col min="11" max="11" width="9.140625" customWidth="1"/>
+    <col min="12" max="12" width="9.140625" customWidth="1"/>
+    <col min="13" max="13" width="9.140625" customWidth="1"/>
+    <col min="14" max="14" width="9.140625" customWidth="1"/>
+    <col min="15" max="15" width="9.140625" customWidth="1"/>
+    <col min="16" max="16" width="9.140625" customWidth="1"/>
+    <col min="17" max="17" width="9.140625" customWidth="1"/>
+    <col min="18" max="18" width="9.140625" customWidth="1"/>
+    <col min="19" max="19" width="9.140625" customWidth="1"/>
+    <col min="20" max="20" width="9.140625" customWidth="1"/>
+    <col min="21" max="21" width="9.140625" customWidth="1"/>
+    <col min="22" max="22" width="9.140625" customWidth="1"/>
+    <col min="23" max="23" width="9.140625" customWidth="1"/>
+    <col min="24" max="24" width="9.140625" customWidth="1"/>
+    <col min="25" max="25" width="9.140625" customWidth="1"/>
+    <col min="26" max="26" width="9.140625" customWidth="1"/>
+    <col min="27" max="27" width="9.140625" customWidth="1"/>
+    <col min="28" max="28" width="9.140625" customWidth="1"/>
+    <col min="29" max="29" width="9.140625" customWidth="1"/>
+    <col min="30" max="30" width="9.140625" customWidth="1"/>
+    <col min="31" max="31" width="9.140625" customWidth="1"/>
+    <col min="32" max="32" width="9.140625" customWidth="1"/>
+    <col min="33" max="33" width="9.140625" customWidth="1"/>
+    <col min="34" max="34" width="9.140625" customWidth="1"/>
+    <col min="35" max="35" width="9.140625" customWidth="1"/>
+    <col min="36" max="36" width="9.140625" customWidth="1"/>
+    <col min="37" max="37" width="9.140625" customWidth="1"/>
+    <col min="38" max="38" width="9.140625" customWidth="1"/>
+    <col min="39" max="39" width="9.140625" customWidth="1"/>
+    <col min="40" max="40" width="9.140625" customWidth="1"/>
+    <col min="41" max="41" width="9.140625" customWidth="1"/>
+    <col min="42" max="42" width="9.140625" customWidth="1"/>
+    <col min="43" max="43" width="9.140625" customWidth="1"/>
+    <col min="44" max="44" width="9.140625" customWidth="1"/>
+    <col min="45" max="45" width="9.140625" customWidth="1"/>
+    <col min="46" max="46" width="9.140625" customWidth="1"/>
+    <col min="47" max="47" width="9.140625" customWidth="1"/>
+    <col min="48" max="48" width="9.140625" customWidth="1"/>
+    <col min="49" max="49" width="9.140625" customWidth="1"/>
+    <col min="50" max="50" width="9.140625" customWidth="1"/>
+    <col min="51" max="51" width="9.140625" customWidth="1"/>
+    <col min="52" max="52" width="9.140625" customWidth="1"/>
+    <col min="53" max="53" width="9.140625" customWidth="1"/>
+    <col min="54" max="54" width="9.140625" customWidth="1"/>
+    <col min="55" max="55" width="9.140625" customWidth="1"/>
+    <col min="56" max="56" width="9.140625" customWidth="1"/>
+    <col min="57" max="57" width="9.140625" customWidth="1"/>
+    <col min="58" max="58" width="9.140625" customWidth="1"/>
+    <col min="59" max="59" width="9.140625" customWidth="1"/>
+    <col min="60" max="60" width="9.140625" customWidth="1"/>
+    <col min="61" max="61" width="9.140625" customWidth="1"/>
+    <col min="62" max="62" width="9.140625" customWidth="1"/>
+    <col min="63" max="63" width="9.140625" customWidth="1"/>
+    <col min="64" max="64" width="9.140625" customWidth="1"/>
+    <col min="65" max="65" width="9.140625" customWidth="1"/>
+    <col min="66" max="66" width="9.140625" customWidth="1"/>
+    <col min="67" max="67" width="9.140625" customWidth="1"/>
+    <col min="68" max="68" width="9.140625" customWidth="1"/>
+    <col min="69" max="69" width="9.140625" customWidth="1"/>
+    <col min="70" max="70" width="9.140625" customWidth="1"/>
+    <col min="71" max="71" width="9.140625" customWidth="1"/>
+    <col min="72" max="72" width="9.140625" customWidth="1"/>
+    <col min="73" max="73" width="9.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="0" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="0" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="0" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="0" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="F10" s="1" t="s">
+        <v>404</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="H10" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="I10" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="J10" s="1"/>
+      <c r="K10" s="1"/>
+      <c r="L10" s="1"/>
+      <c r="M10" s="1"/>
+      <c r="N10" s="1"/>
+      <c r="O10" s="1"/>
+      <c r="P10" s="1"/>
+      <c r="Q10" s="1"/>
+      <c r="R10" s="1"/>
+      <c r="S10" s="1"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+      <c r="X10" s="1"/>
+      <c r="Y10" s="1"/>
+      <c r="Z10" s="1"/>
+      <c r="AA10" s="1"/>
+      <c r="AB10" s="1"/>
+      <c r="AC10" s="1"/>
+      <c r="AD10" s="1"/>
+      <c r="AE10" s="1"/>
+      <c r="AF10" s="1"/>
+      <c r="AG10" s="1"/>
+      <c r="AH10" s="1"/>
+      <c r="AI10" s="1"/>
+      <c r="AJ10" s="1"/>
+      <c r="AK10" s="1"/>
+      <c r="AL10" s="1"/>
+      <c r="AM10" s="1"/>
+      <c r="AN10" s="1"/>
+      <c r="AO10" s="1"/>
+      <c r="AP10" s="1"/>
+      <c r="AQ10" s="1"/>
+      <c r="AR10" s="1"/>
+      <c r="AS10" s="1"/>
+      <c r="AT10" s="1"/>
+      <c r="AU10" s="1"/>
+      <c r="AV10" s="1"/>
+      <c r="AW10" s="1"/>
+      <c r="AX10" s="1"/>
+      <c r="AY10" s="1"/>
+      <c r="AZ10" s="1"/>
+      <c r="BA10" s="1"/>
+      <c r="BB10" s="1"/>
+      <c r="BC10" s="1"/>
+      <c r="BD10" s="1"/>
+      <c r="BE10" s="1"/>
+      <c r="BF10" s="1"/>
+      <c r="BG10" s="1"/>
+      <c r="BH10" s="1"/>
+      <c r="BI10" s="1"/>
+      <c r="BJ10" s="1"/>
+      <c r="BK10" s="1"/>
+      <c r="BL10" s="1"/>
+      <c r="BM10" s="1"/>
+      <c r="BN10" s="1"/>
+      <c r="BO10" s="1"/>
+      <c r="BP10" s="1"/>
+      <c r="BQ10" s="1"/>
+      <c r="BR10" s="1"/>
+      <c r="BS10" s="1"/>
+      <c r="BT10" s="1"/>
+      <c r="BU10" s="1"/>
+    </row>
+    <row r="11">
+      <c r="A11" s="0" t="s">
+        <v>408</v>
+      </c>
+      <c r="B11" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="C11" s="0" t="s">
+        <v>410</v>
+      </c>
+      <c r="D11" s="0" t="s">
+        <v>411</v>
+      </c>
+      <c r="E11" s="0" t="s">
+        <v>412</v>
+      </c>
+      <c r="F11" s="0" t="s">
+        <v>413</v>
+      </c>
+      <c r="G11" s="0" t="s">
+        <v>414</v>
+      </c>
+      <c r="H11" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="I11" s="0" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="0" t="s">
+        <v>408</v>
+      </c>
+      <c r="B12" s="0" t="s">
+        <v>415</v>
+      </c>
+      <c r="C12" s="0" t="s">
+        <v>416</v>
+      </c>
+      <c r="D12" s="0" t="s">
+        <v>417</v>
+      </c>
+      <c r="E12" s="0" t="s">
+        <v>418</v>
+      </c>
+      <c r="F12" s="0" t="s">
+        <v>419</v>
+      </c>
+      <c r="G12" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="H12" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="I12" s="0" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="0" t="s">
+        <v>408</v>
+      </c>
+      <c r="B13" s="0" t="s">
+        <v>421</v>
+      </c>
+      <c r="C13" s="0" t="s">
+        <v>422</v>
+      </c>
+      <c r="D13" s="0" t="s">
+        <v>423</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>424</v>
+      </c>
+      <c r="F13" s="0" t="s">
+        <v>425</v>
+      </c>
+      <c r="G13" s="0" t="s">
+        <v>426</v>
+      </c>
+      <c r="H13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="I13" s="0" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="0" t="s">
+        <v>408</v>
+      </c>
+      <c r="B14" s="0" t="s">
+        <v>427</v>
+      </c>
+      <c r="C14" s="0" t="s">
+        <v>410</v>
+      </c>
+      <c r="D14" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="E14" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="F14" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="G14" s="0" t="s">
+        <v>414</v>
+      </c>
+      <c r="H14" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="I14" s="0" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="0" t="s">
+        <v>408</v>
+      </c>
+      <c r="B15" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="C15" s="0" t="s">
+        <v>416</v>
+      </c>
+      <c r="D15" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E15" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F15" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="G15" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="H15" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="I15" s="0" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="0" t="s">
+        <v>408</v>
+      </c>
+      <c r="B16" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="C16" s="0" t="s">
+        <v>422</v>
+      </c>
+      <c r="D16" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="E16" s="0" t="s">
+        <v>435</v>
+      </c>
+      <c r="F16" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="G16" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="H16" s="0" t="s">
+        <v>438</v>
+      </c>
+      <c r="I16" s="0" t="s">
+        <v>48</v>
+      </c>
+    </row>
+  </sheetData>
+  <headerFooter/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1:BV17"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="138.731414794922" customWidth="1"/>
     <col min="2" max="2" width="116.261657714844" customWidth="1"/>
     <col min="3" max="3" width="34.2416954040527" customWidth="1"/>
     <col min="4" max="4" width="13.0042209625244" customWidth="1"/>
-    <col min="5" max="5" width="199.737014770508" customWidth="1"/>
+    <col min="5" max="5" width="122.140686035156" customWidth="1"/>
     <col min="6" max="6" width="41.588939666748" customWidth="1"/>
     <col min="7" max="7" width="42.2696838378906" customWidth="1"/>
     <col min="8" max="8" width="39.5880470275879" customWidth="1"/>
     <col min="9" max="9" width="48.3102226257324" customWidth="1"/>
     <col min="10" max="10" width="23.9046058654785" customWidth="1"/>
     <col min="11" max="11" width="9.140625" customWidth="1"/>
     <col min="12" max="12" width="9.140625" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
     <col min="27" max="27" width="9.140625" customWidth="1"/>
     <col min="28" max="28" width="9.140625" customWidth="1"/>
     <col min="29" max="29" width="9.140625" customWidth="1"/>
     <col min="30" max="30" width="9.140625" customWidth="1"/>
@@ -1761,75 +6888,75 @@
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>5</v>
+        <v>439</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>6</v>
+        <v>440</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>7</v>
+        <v>441</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>8</v>
+        <v>442</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>9</v>
+        <v>443</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>10</v>
+        <v>444</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>11</v>
+        <v>445</v>
       </c>
       <c r="I10" s="1" t="s">
-        <v>12</v>
+        <v>446</v>
       </c>
       <c r="J10" s="1" t="s">
-        <v>13</v>
+        <v>447</v>
       </c>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
       <c r="P10" s="1"/>
       <c r="Q10" s="1"/>
       <c r="R10" s="1"/>
       <c r="S10" s="1"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
       <c r="X10" s="1"/>
       <c r="Y10" s="1"/>
       <c r="Z10" s="1"/>
       <c r="AA10" s="1"/>
       <c r="AB10" s="1"/>
       <c r="AC10" s="1"/>
       <c r="AD10" s="1"/>
       <c r="AE10" s="1"/>
       <c r="AF10" s="1"/>
       <c r="AG10" s="1"/>
       <c r="AH10" s="1"/>
@@ -1854,3413 +6981,291 @@
       <c r="BA10" s="1"/>
       <c r="BB10" s="1"/>
       <c r="BC10" s="1"/>
       <c r="BD10" s="1"/>
       <c r="BE10" s="1"/>
       <c r="BF10" s="1"/>
       <c r="BG10" s="1"/>
       <c r="BH10" s="1"/>
       <c r="BI10" s="1"/>
       <c r="BJ10" s="1"/>
       <c r="BK10" s="1"/>
       <c r="BL10" s="1"/>
       <c r="BM10" s="1"/>
       <c r="BN10" s="1"/>
       <c r="BO10" s="1"/>
       <c r="BP10" s="1"/>
       <c r="BQ10" s="1"/>
       <c r="BR10" s="1"/>
       <c r="BS10" s="1"/>
       <c r="BT10" s="1"/>
       <c r="BU10" s="1"/>
       <c r="BV10" s="1"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>14</v>
+        <v>448</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>16</v>
+        <v>449</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>17</v>
+        <v>450</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>18</v>
+        <v>48</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>19</v>
+        <v>451</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>15</v>
+        <v>452</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>16</v>
+        <v>453</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>20</v>
+        <v>454</v>
+      </c>
+      <c r="J11" s="0" t="s">
+        <v>455</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>21</v>
+        <v>456</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>15</v>
+        <v>457</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>16</v>
+        <v>449</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>22</v>
+        <v>450</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>15</v>
+        <v>458</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>23</v>
+        <v>451</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>24</v>
+        <v>459</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>25</v>
+        <v>460</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>26</v>
+        <v>461</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>27</v>
+        <v>462</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>28</v>
+        <v>463</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>29</v>
+        <v>464</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>16</v>
+        <v>449</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>22</v>
+        <v>450</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>30</v>
+        <v>451</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>23</v>
+        <v>465</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>31</v>
+        <v>460</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>32</v>
+        <v>466</v>
       </c>
       <c r="I13" s="0" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>455</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>35</v>
+        <v>467</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>36</v>
+        <v>464</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>16</v>
+        <v>449</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>22</v>
+        <v>450</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>23</v>
+        <v>468</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>37</v>
+        <v>451</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>32</v>
+        <v>469</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>38</v>
+        <v>470</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>27</v>
+        <v>471</v>
+      </c>
+      <c r="J14" s="0" t="s">
+        <v>472</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>39</v>
+        <v>473</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>36</v>
+        <v>48</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>16</v>
+        <v>449</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>22</v>
+        <v>450</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>40</v>
+        <v>474</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>23</v>
+        <v>451</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>41</v>
+        <v>475</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>42</v>
+        <v>470</v>
       </c>
       <c r="I15" s="0" t="s">
-        <v>43</v>
+        <v>476</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>44</v>
+        <v>477</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>45</v>
+        <v>478</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>16</v>
+        <v>449</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>22</v>
+        <v>450</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>46</v>
+        <v>479</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>23</v>
+        <v>451</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>47</v>
+        <v>480</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>42</v>
+        <v>470</v>
       </c>
       <c r="I16" s="0" t="s">
-        <v>48</v>
+        <v>481</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>49</v>
+        <v>482</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>50</v>
+        <v>483</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>15</v>
+        <v>484</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>16</v>
+        <v>449</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>22</v>
+        <v>485</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>51</v>
+        <v>451</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>23</v>
+        <v>486</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>52</v>
+        <v>487</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="I17" s="0" t="s">
-        <v>53</v>
-[...31 lines deleted...]
-        <v>60</v>
+        <v>488</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:CD61"/>
+  <dimension ref="A1:BX105"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="137.342971801758" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="124.131217956543" customWidth="1"/>
+    <col min="1" max="1" width="138.731414794922" customWidth="1"/>
+    <col min="2" max="2" width="21.9820461273193" customWidth="1"/>
+    <col min="3" max="3" width="19.9050045013428" customWidth="1"/>
+    <col min="4" max="4" width="16.4186573028564" customWidth="1"/>
     <col min="5" max="5" width="18.9249477386475" customWidth="1"/>
-    <col min="6" max="6" width="16.4443302154541" customWidth="1"/>
-[...3098 lines deleted...]
-    <col min="12" max="12" width="23.3942604064941" customWidth="1"/>
+    <col min="6" max="6" width="21.1659736633301" customWidth="1"/>
+    <col min="7" max="7" width="17.8236141204834" customWidth="1"/>
+    <col min="8" max="8" width="16.8503913879395" customWidth="1"/>
+    <col min="9" max="9" width="17.5667171478271" customWidth="1"/>
+    <col min="10" max="10" width="23.3942604064941" customWidth="1"/>
+    <col min="11" max="11" width="63.0541000366211" customWidth="1"/>
+    <col min="12" max="12" width="17.1655139923096" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
     <col min="27" max="27" width="9.140625" customWidth="1"/>
     <col min="28" max="28" width="9.140625" customWidth="1"/>
     <col min="29" max="29" width="9.140625" customWidth="1"/>
     <col min="30" max="30" width="9.140625" customWidth="1"/>
     <col min="31" max="31" width="9.140625" customWidth="1"/>
     <col min="32" max="32" width="9.140625" customWidth="1"/>
     <col min="33" max="33" width="9.140625" customWidth="1"/>
     <col min="34" max="34" width="9.140625" customWidth="1"/>
     <col min="35" max="35" width="9.140625" customWidth="1"/>
     <col min="36" max="36" width="9.140625" customWidth="1"/>
     <col min="37" max="37" width="9.140625" customWidth="1"/>
@@ -5305,84 +7310,84 @@
     <col min="76" max="76" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="s">
-        <v>63</v>
+        <v>32</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>65</v>
+        <v>489</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>360</v>
+        <v>42</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>67</v>
+        <v>36</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>361</v>
+        <v>34</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>72</v>
+        <v>45</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>73</v>
+        <v>41</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>362</v>
+        <v>490</v>
       </c>
       <c r="I10" s="1" t="s">
-        <v>10</v>
+        <v>491</v>
       </c>
       <c r="J10" s="1" t="s">
-        <v>363</v>
+        <v>492</v>
       </c>
       <c r="K10" s="1" t="s">
-        <v>76</v>
+        <v>493</v>
       </c>
       <c r="L10" s="1" t="s">
-        <v>364</v>
+        <v>444</v>
       </c>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
       <c r="P10" s="1"/>
       <c r="Q10" s="1"/>
       <c r="R10" s="1"/>
       <c r="S10" s="1"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
       <c r="X10" s="1"/>
       <c r="Y10" s="1"/>
       <c r="Z10" s="1"/>
       <c r="AA10" s="1"/>
       <c r="AB10" s="1"/>
       <c r="AC10" s="1"/>
       <c r="AD10" s="1"/>
       <c r="AE10" s="1"/>
       <c r="AF10" s="1"/>
       <c r="AG10" s="1"/>
       <c r="AH10" s="1"/>
       <c r="AI10" s="1"/>
       <c r="AJ10" s="1"/>
@@ -5407,3405 +7412,3438 @@
       <c r="BC10" s="1"/>
       <c r="BD10" s="1"/>
       <c r="BE10" s="1"/>
       <c r="BF10" s="1"/>
       <c r="BG10" s="1"/>
       <c r="BH10" s="1"/>
       <c r="BI10" s="1"/>
       <c r="BJ10" s="1"/>
       <c r="BK10" s="1"/>
       <c r="BL10" s="1"/>
       <c r="BM10" s="1"/>
       <c r="BN10" s="1"/>
       <c r="BO10" s="1"/>
       <c r="BP10" s="1"/>
       <c r="BQ10" s="1"/>
       <c r="BR10" s="1"/>
       <c r="BS10" s="1"/>
       <c r="BT10" s="1"/>
       <c r="BU10" s="1"/>
       <c r="BV10" s="1"/>
       <c r="BW10" s="1"/>
       <c r="BX10" s="1"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>80</v>
+        <v>283</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>82</v>
+        <v>494</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>365</v>
+        <v>113</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>83</v>
+        <v>231</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>59</v>
+        <v>230</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>86</v>
+        <v>155</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>366</v>
+        <v>48</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>367</v>
+        <v>48</v>
       </c>
       <c r="K11" s="0" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-        <v>50</v>
+        <v>48</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>91</v>
+        <v>50</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>93</v>
+        <v>494</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>15</v>
+        <v>176</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>94</v>
+        <v>175</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>15</v>
+        <v>174</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>97</v>
+        <v>68</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>98</v>
+        <v>150</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>366</v>
+        <v>48</v>
       </c>
       <c r="I12" s="0" t="s">
-        <v>19</v>
+        <v>48</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="K12" s="0" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>48</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>91</v>
+        <v>283</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>188</v>
+        <v>494</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>15</v>
+        <v>113</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>224</v>
+        <v>110</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>15</v>
+        <v>109</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>154</v>
+        <v>106</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>98</v>
+        <v>112</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>366</v>
+        <v>48</v>
       </c>
       <c r="I13" s="0" t="s">
-        <v>19</v>
+        <v>48</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="K13" s="0" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>48</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>80</v>
+        <v>50</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>241</v>
+        <v>494</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>15</v>
+        <v>267</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>368</v>
+        <v>265</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>261</v>
+        <v>155</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>255</v>
+        <v>56</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>366</v>
+        <v>48</v>
       </c>
       <c r="I14" s="0" t="s">
-        <v>19</v>
+        <v>48</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="K14" s="0" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>48</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>91</v>
+        <v>50</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>104</v>
+        <v>494</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>15</v>
+        <v>75</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>105</v>
+        <v>495</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>15</v>
+        <v>71</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>86</v>
+        <v>106</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>98</v>
+        <v>180</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>366</v>
+        <v>48</v>
       </c>
       <c r="I15" s="0" t="s">
-        <v>19</v>
+        <v>48</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="K15" s="0" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>48</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>80</v>
+        <v>283</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>369</v>
+        <v>494</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>15</v>
+        <v>113</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>370</v>
+        <v>236</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>15</v>
+        <v>182</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>97</v>
+        <v>56</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>371</v>
+        <v>68</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>366</v>
+        <v>48</v>
       </c>
       <c r="I16" s="0" t="s">
-        <v>19</v>
+        <v>48</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="K16" s="0" t="s">
-        <v>245</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>48</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>91</v>
+        <v>50</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>111</v>
+        <v>494</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>15</v>
+        <v>496</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>112</v>
+        <v>497</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>15</v>
+        <v>498</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>115</v>
+        <v>58</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>116</v>
+        <v>81</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>366</v>
+        <v>48</v>
       </c>
       <c r="I17" s="0" t="s">
-        <v>19</v>
+        <v>48</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="K17" s="0" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>48</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>80</v>
+        <v>50</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>121</v>
+        <v>494</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>15</v>
+        <v>105</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>122</v>
+        <v>255</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>15</v>
+        <v>254</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>124</v>
+        <v>58</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>125</v>
+        <v>74</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>366</v>
+        <v>48</v>
       </c>
       <c r="I18" s="0" t="s">
-        <v>19</v>
+        <v>48</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="K18" s="0" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>48</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>91</v>
+        <v>283</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>128</v>
+        <v>494</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>15</v>
+        <v>300</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>129</v>
+        <v>297</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>15</v>
+        <v>296</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>132</v>
+        <v>106</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>133</v>
+        <v>122</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>366</v>
+        <v>48</v>
       </c>
       <c r="I19" s="0" t="s">
-        <v>19</v>
+        <v>48</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="K19" s="0" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>48</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>80</v>
+        <v>50</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>137</v>
+        <v>494</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>15</v>
+        <v>154</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>138</v>
+        <v>153</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>15</v>
+        <v>152</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>140</v>
+        <v>155</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>366</v>
+        <v>48</v>
       </c>
       <c r="I20" s="0" t="s">
-        <v>19</v>
+        <v>48</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="K20" s="0" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>48</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>91</v>
+        <v>50</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>137</v>
+        <v>494</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>15</v>
+        <v>207</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>138</v>
+        <v>205</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>15</v>
+        <v>204</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>140</v>
+        <v>68</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>98</v>
+        <v>206</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>366</v>
+        <v>48</v>
       </c>
       <c r="I21" s="0" t="s">
-        <v>19</v>
+        <v>48</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="K21" s="0" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>48</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>91</v>
+        <v>283</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>150</v>
+        <v>494</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>15</v>
+        <v>332</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>151</v>
+        <v>328</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>15</v>
+        <v>327</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>154</v>
+        <v>106</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>98</v>
+        <v>331</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>366</v>
+        <v>48</v>
       </c>
       <c r="I22" s="0" t="s">
-        <v>19</v>
+        <v>48</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="K22" s="0" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>48</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>80</v>
+        <v>50</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>157</v>
+        <v>494</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>15</v>
+        <v>113</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>158</v>
+        <v>228</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>15</v>
+        <v>212</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>159</v>
+        <v>90</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>160</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>366</v>
+        <v>48</v>
       </c>
       <c r="I23" s="0" t="s">
-        <v>19</v>
+        <v>48</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="K23" s="0" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>48</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>91</v>
+        <v>283</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>372</v>
+        <v>494</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>15</v>
+        <v>113</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>373</v>
+        <v>228</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>15</v>
+        <v>212</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>374</v>
+        <v>90</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>375</v>
+        <v>160</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>366</v>
+        <v>48</v>
       </c>
       <c r="I24" s="0" t="s">
-        <v>19</v>
+        <v>48</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="K24" s="0" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>48</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>80</v>
+        <v>283</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>163</v>
+        <v>494</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>15</v>
+        <v>113</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>164</v>
+        <v>243</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>15</v>
+        <v>216</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>142</v>
+        <v>155</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>165</v>
+        <v>112</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>366</v>
+        <v>48</v>
       </c>
       <c r="I25" s="0" t="s">
-        <v>19</v>
+        <v>48</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="K25" s="0" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>48</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>91</v>
+        <v>50</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>167</v>
+        <v>494</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>15</v>
+        <v>89</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>168</v>
+        <v>88</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>15</v>
+        <v>87</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>171</v>
+        <v>90</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>172</v>
+        <v>84</v>
       </c>
       <c r="H26" s="0" t="s">
-        <v>366</v>
+        <v>48</v>
       </c>
       <c r="I26" s="0" t="s">
-        <v>19</v>
+        <v>48</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="K26" s="0" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>48</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>80</v>
+        <v>283</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>176</v>
+        <v>494</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>15</v>
+        <v>499</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>177</v>
+        <v>500</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>15</v>
+        <v>259</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>180</v>
+        <v>106</v>
       </c>
       <c r="G27" s="0" t="s">
-        <v>181</v>
+        <v>273</v>
       </c>
       <c r="H27" s="0" t="s">
-        <v>366</v>
+        <v>48</v>
       </c>
       <c r="I27" s="0" t="s">
-        <v>19</v>
+        <v>48</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="K27" s="0" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>48</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>91</v>
+        <v>50</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>188</v>
+        <v>494</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>15</v>
+        <v>132</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>189</v>
+        <v>130</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>15</v>
+        <v>129</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>191</v>
+        <v>68</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>98</v>
+        <v>90</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>366</v>
+        <v>48</v>
       </c>
       <c r="I28" s="0" t="s">
-        <v>19</v>
+        <v>48</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="K28" s="0" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>48</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>80</v>
+        <v>283</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>176</v>
+        <v>494</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>15</v>
+        <v>390</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>183</v>
+        <v>386</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>15</v>
+        <v>385</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>124</v>
+        <v>106</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>184</v>
+        <v>389</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>366</v>
+        <v>48</v>
       </c>
       <c r="I29" s="0" t="s">
-        <v>19</v>
+        <v>48</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="K29" s="0" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>48</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>91</v>
+        <v>50</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>298</v>
+        <v>494</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>15</v>
+        <v>57</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>299</v>
+        <v>167</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>97</v>
+        <v>68</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>300</v>
+        <v>168</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>366</v>
+        <v>48</v>
       </c>
       <c r="I30" s="0" t="s">
-        <v>19</v>
+        <v>48</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="K30" s="0" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>48</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>80</v>
+        <v>50</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>188</v>
+        <v>494</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>15</v>
+        <v>274</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>189</v>
+        <v>271</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>15</v>
+        <v>270</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>191</v>
+        <v>68</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>273</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>366</v>
+        <v>48</v>
       </c>
       <c r="I31" s="0" t="s">
-        <v>19</v>
+        <v>48</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="K31" s="0" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>48</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>80</v>
+        <v>283</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>150</v>
+        <v>494</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>15</v>
+        <v>113</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>151</v>
+        <v>135</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>15</v>
+        <v>109</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>154</v>
+        <v>106</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>98</v>
+        <v>136</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>366</v>
+        <v>48</v>
       </c>
       <c r="I32" s="0" t="s">
-        <v>19</v>
+        <v>48</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="K32" s="0" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>48</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>91</v>
+        <v>50</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>197</v>
+        <v>494</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>15</v>
+        <v>163</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>198</v>
+        <v>162</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>200</v>
+        <v>84</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>201</v>
+        <v>96</v>
       </c>
       <c r="H33" s="0" t="s">
-        <v>366</v>
+        <v>48</v>
       </c>
       <c r="I33" s="0" t="s">
-        <v>19</v>
+        <v>48</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="K33" s="0" t="s">
-        <v>202</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>48</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>80</v>
+        <v>50</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>205</v>
+        <v>494</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>15</v>
+        <v>262</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>206</v>
+        <v>260</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>15</v>
+        <v>259</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>208</v>
+        <v>58</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>209</v>
+        <v>106</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>366</v>
+        <v>48</v>
       </c>
       <c r="I34" s="0" t="s">
-        <v>19</v>
+        <v>48</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="K34" s="0" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>48</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>80</v>
+        <v>283</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>137</v>
+        <v>494</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>15</v>
+        <v>113</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>15</v>
+        <v>78</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>154</v>
+        <v>122</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>212</v>
+        <v>58</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>366</v>
+        <v>48</v>
       </c>
       <c r="I35" s="0" t="s">
-        <v>19</v>
+        <v>48</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="K35" s="0" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>48</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>80</v>
+        <v>283</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>188</v>
+        <v>494</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>15</v>
+        <v>82</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>189</v>
+        <v>79</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>15</v>
+        <v>78</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>191</v>
+        <v>84</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>98</v>
+        <v>81</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>366</v>
+        <v>48</v>
       </c>
       <c r="I36" s="0" t="s">
-        <v>19</v>
+        <v>48</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="K36" s="0" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>48</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>91</v>
+        <v>50</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>137</v>
+        <v>494</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>15</v>
+        <v>113</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>217</v>
+        <v>135</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>15</v>
+        <v>109</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>208</v>
+        <v>106</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>220</v>
+        <v>136</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>366</v>
+        <v>48</v>
       </c>
       <c r="I37" s="0" t="s">
-        <v>19</v>
+        <v>48</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="K37" s="0" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>48</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>80</v>
+        <v>50</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>188</v>
+        <v>494</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>15</v>
+        <v>65</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>224</v>
+        <v>62</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>15</v>
+        <v>61</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>154</v>
+        <v>68</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>98</v>
+        <v>56</v>
       </c>
       <c r="H38" s="0" t="s">
-        <v>366</v>
+        <v>48</v>
       </c>
       <c r="I38" s="0" t="s">
-        <v>19</v>
+        <v>48</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="K38" s="0" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>48</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>80</v>
+        <v>50</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>226</v>
+        <v>494</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>15</v>
+        <v>113</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>227</v>
+        <v>243</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>15</v>
+        <v>216</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>228</v>
+        <v>56</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>229</v>
+        <v>112</v>
       </c>
       <c r="H39" s="0" t="s">
-        <v>366</v>
+        <v>48</v>
       </c>
       <c r="I39" s="0" t="s">
-        <v>19</v>
+        <v>48</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="K39" s="0" t="s">
-        <v>202</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>48</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>80</v>
+        <v>283</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>376</v>
+        <v>494</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>15</v>
+        <v>373</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>377</v>
+        <v>371</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>15</v>
+        <v>61</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>378</v>
+        <v>74</v>
       </c>
       <c r="H40" s="0" t="s">
-        <v>366</v>
+        <v>48</v>
       </c>
       <c r="I40" s="0" t="s">
-        <v>19</v>
+        <v>48</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="K40" s="0" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>48</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>80</v>
+        <v>283</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>379</v>
+        <v>494</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>15</v>
+        <v>113</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>380</v>
+        <v>239</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>15</v>
+        <v>216</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>159</v>
+        <v>68</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>381</v>
+        <v>74</v>
       </c>
       <c r="H41" s="0" t="s">
-        <v>366</v>
+        <v>48</v>
       </c>
       <c r="I41" s="0" t="s">
-        <v>19</v>
+        <v>48</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="K41" s="0" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>48</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>80</v>
+        <v>50</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>231</v>
+        <v>494</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>15</v>
+        <v>105</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>232</v>
+        <v>102</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>15</v>
+        <v>101</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>142</v>
+        <v>106</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>233</v>
+        <v>104</v>
       </c>
       <c r="H42" s="0" t="s">
-        <v>366</v>
+        <v>48</v>
       </c>
       <c r="I42" s="0" t="s">
-        <v>19</v>
+        <v>48</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="K42" s="0" t="s">
-        <v>202</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>48</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>80</v>
+        <v>50</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>382</v>
+        <v>494</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>15</v>
+        <v>214</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>383</v>
+        <v>106</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>15</v>
+        <v>212</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>15</v>
+        <v>106</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>384</v>
+        <v>112</v>
       </c>
       <c r="H43" s="0" t="s">
-        <v>366</v>
+        <v>48</v>
       </c>
       <c r="I43" s="0" t="s">
-        <v>19</v>
+        <v>48</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="K43" s="0" t="s">
-        <v>245</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>48</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>91</v>
+        <v>50</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>235</v>
+        <v>494</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>15</v>
+        <v>113</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>236</v>
+        <v>135</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>15</v>
+        <v>109</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>15</v>
+        <v>106</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>237</v>
+        <v>136</v>
       </c>
       <c r="H44" s="0" t="s">
-        <v>366</v>
+        <v>48</v>
       </c>
       <c r="I44" s="0" t="s">
-        <v>19</v>
+        <v>48</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="K44" s="0" t="s">
-        <v>202</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>48</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>80</v>
+        <v>50</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>241</v>
+        <v>494</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>15</v>
+        <v>251</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>242</v>
+        <v>249</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>15</v>
+        <v>248</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>15</v>
+        <v>56</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>244</v>
+        <v>68</v>
       </c>
       <c r="H45" s="0" t="s">
-        <v>366</v>
+        <v>501</v>
       </c>
       <c r="I45" s="0" t="s">
-        <v>19</v>
+        <v>487</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>15</v>
+        <v>478</v>
       </c>
       <c r="K45" s="0" t="s">
-        <v>245</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>502</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>80</v>
+        <v>283</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>385</v>
+        <v>494</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>15</v>
+        <v>367</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>386</v>
+        <v>364</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>15</v>
+        <v>212</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>15</v>
+        <v>106</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>387</v>
+        <v>104</v>
       </c>
       <c r="H46" s="0" t="s">
-        <v>366</v>
+        <v>48</v>
       </c>
       <c r="I46" s="0" t="s">
-        <v>19</v>
+        <v>48</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="K46" s="0" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>48</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>80</v>
+        <v>50</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>248</v>
+        <v>494</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>15</v>
+        <v>113</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>249</v>
+        <v>110</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>15</v>
+        <v>109</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>251</v>
+        <v>106</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>209</v>
+        <v>112</v>
       </c>
       <c r="H47" s="0" t="s">
-        <v>366</v>
+        <v>48</v>
       </c>
       <c r="I47" s="0" t="s">
-        <v>19</v>
+        <v>48</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="K47" s="0" t="s">
-        <v>202</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>48</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>80</v>
+        <v>50</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>372</v>
+        <v>494</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>15</v>
+        <v>127</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>388</v>
+        <v>125</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>15</v>
+        <v>124</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>180</v>
+        <v>118</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>389</v>
+        <v>126</v>
       </c>
       <c r="H48" s="0" t="s">
-        <v>366</v>
+        <v>48</v>
       </c>
       <c r="I48" s="0" t="s">
-        <v>19</v>
+        <v>48</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="K48" s="0" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>48</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>80</v>
+        <v>50</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>241</v>
+        <v>494</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>15</v>
+        <v>127</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>254</v>
+        <v>125</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>15</v>
+        <v>124</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>200</v>
+        <v>118</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>255</v>
+        <v>126</v>
       </c>
       <c r="H49" s="0" t="s">
-        <v>366</v>
+        <v>48</v>
       </c>
       <c r="I49" s="0" t="s">
-        <v>19</v>
+        <v>48</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="K49" s="0" t="s">
-        <v>245</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>48</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
-        <v>80</v>
+        <v>50</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>257</v>
+        <v>494</v>
       </c>
       <c r="C50" s="0" t="s">
-        <v>15</v>
+        <v>163</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>258</v>
+        <v>178</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>15</v>
+        <v>174</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>261</v>
+        <v>180</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>262</v>
+        <v>179</v>
       </c>
       <c r="H50" s="0" t="s">
-        <v>366</v>
+        <v>48</v>
       </c>
       <c r="I50" s="0" t="s">
-        <v>19</v>
+        <v>48</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="K50" s="0" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>48</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>80</v>
+        <v>50</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>266</v>
+        <v>494</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>15</v>
+        <v>503</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>267</v>
+        <v>504</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>15</v>
+        <v>505</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>15</v>
+        <v>106</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>268</v>
+        <v>106</v>
       </c>
       <c r="H51" s="0" t="s">
-        <v>366</v>
+        <v>48</v>
       </c>
       <c r="I51" s="0" t="s">
-        <v>19</v>
+        <v>48</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="K51" s="0" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>48</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>91</v>
+        <v>50</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>390</v>
+        <v>494</v>
       </c>
       <c r="C52" s="0" t="s">
-        <v>15</v>
+        <v>506</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>164</v>
+        <v>507</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>15</v>
+        <v>508</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>142</v>
+        <v>106</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>391</v>
+        <v>84</v>
       </c>
       <c r="H52" s="0" t="s">
-        <v>366</v>
+        <v>48</v>
       </c>
       <c r="I52" s="0" t="s">
-        <v>19</v>
+        <v>48</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="K52" s="0" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>48</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>91</v>
+        <v>50</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>150</v>
+        <v>494</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>15</v>
+        <v>172</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>270</v>
+        <v>171</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>15</v>
+        <v>170</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>200</v>
+        <v>118</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>272</v>
+        <v>90</v>
       </c>
       <c r="H53" s="0" t="s">
-        <v>366</v>
+        <v>48</v>
       </c>
       <c r="I53" s="0" t="s">
-        <v>19</v>
+        <v>48</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="K53" s="0" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>48</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>80</v>
+        <v>50</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>176</v>
+        <v>494</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>15</v>
+        <v>509</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>183</v>
+        <v>510</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>15</v>
+        <v>511</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>124</v>
+        <v>58</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>184</v>
+        <v>48</v>
       </c>
       <c r="H54" s="0" t="s">
-        <v>366</v>
+        <v>48</v>
       </c>
       <c r="I54" s="0" t="s">
-        <v>19</v>
+        <v>48</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="K54" s="0" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>48</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>80</v>
+        <v>50</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>278</v>
+        <v>494</v>
       </c>
       <c r="C55" s="0" t="s">
-        <v>15</v>
+        <v>509</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>279</v>
+        <v>510</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>15</v>
+        <v>511</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>280</v>
+        <v>58</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>184</v>
+        <v>48</v>
       </c>
       <c r="H55" s="0" t="s">
-        <v>366</v>
+        <v>48</v>
       </c>
       <c r="I55" s="0" t="s">
-        <v>19</v>
+        <v>48</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="K55" s="0" t="s">
-        <v>261</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>48</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>80</v>
+        <v>283</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>283</v>
+        <v>494</v>
       </c>
       <c r="C56" s="0" t="s">
-        <v>15</v>
+        <v>378</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>284</v>
+        <v>377</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>15</v>
+        <v>376</v>
       </c>
       <c r="F56" s="0" t="s">
-        <v>124</v>
+        <v>118</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>285</v>
+        <v>48</v>
       </c>
       <c r="H56" s="0" t="s">
-        <v>366</v>
+        <v>48</v>
       </c>
       <c r="I56" s="0" t="s">
-        <v>19</v>
+        <v>48</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="K56" s="0" t="s">
-        <v>251</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>48</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>80</v>
+        <v>283</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>176</v>
+        <v>494</v>
       </c>
       <c r="C57" s="0" t="s">
-        <v>15</v>
+        <v>291</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>15</v>
+        <v>289</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>140</v>
+        <v>68</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>181</v>
+        <v>112</v>
       </c>
       <c r="H57" s="0" t="s">
-        <v>366</v>
+        <v>48</v>
       </c>
       <c r="I57" s="0" t="s">
-        <v>19</v>
+        <v>48</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="K57" s="0" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>48</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>80</v>
+        <v>283</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>392</v>
+        <v>494</v>
       </c>
       <c r="C58" s="0" t="s">
-        <v>15</v>
+        <v>291</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>393</v>
+        <v>290</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>15</v>
+        <v>289</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>142</v>
+        <v>68</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>98</v>
+        <v>112</v>
       </c>
       <c r="H58" s="0" t="s">
-        <v>366</v>
+        <v>48</v>
       </c>
       <c r="I58" s="0" t="s">
-        <v>19</v>
+        <v>48</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="K58" s="0" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>48</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
-        <v>80</v>
+        <v>50</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>394</v>
+        <v>494</v>
       </c>
       <c r="C59" s="0" t="s">
-        <v>15</v>
+        <v>141</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>395</v>
+        <v>140</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>15</v>
+        <v>71</v>
       </c>
       <c r="F59" s="0" t="s">
-        <v>200</v>
+        <v>58</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>396</v>
+        <v>48</v>
       </c>
       <c r="H59" s="0" t="s">
-        <v>366</v>
+        <v>48</v>
       </c>
       <c r="I59" s="0" t="s">
-        <v>19</v>
+        <v>48</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="K59" s="0" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>48</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>80</v>
+        <v>50</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>397</v>
+        <v>494</v>
       </c>
       <c r="C60" s="0" t="s">
-        <v>15</v>
+        <v>512</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>398</v>
+        <v>513</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>15</v>
+        <v>514</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>15</v>
+        <v>155</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>399</v>
+        <v>48</v>
       </c>
       <c r="H60" s="0" t="s">
-        <v>366</v>
+        <v>48</v>
       </c>
       <c r="I60" s="0" t="s">
-        <v>19</v>
+        <v>48</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="K60" s="0" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>48</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
-        <v>91</v>
+        <v>283</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>290</v>
+        <v>494</v>
       </c>
       <c r="C61" s="0" t="s">
-        <v>15</v>
+        <v>286</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>291</v>
+        <v>175</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>15</v>
+        <v>174</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>208</v>
+        <v>68</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>294</v>
+        <v>150</v>
       </c>
       <c r="H61" s="0" t="s">
-        <v>366</v>
+        <v>48</v>
       </c>
       <c r="I61" s="0" t="s">
-        <v>19</v>
+        <v>48</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="K61" s="0" t="s">
-        <v>245</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>48</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>80</v>
+        <v>50</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>298</v>
+        <v>494</v>
       </c>
       <c r="C62" s="0" t="s">
-        <v>15</v>
+        <v>105</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>299</v>
+        <v>116</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>15</v>
+        <v>115</v>
       </c>
       <c r="F62" s="0" t="s">
-        <v>97</v>
+        <v>118</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>300</v>
+        <v>98</v>
       </c>
       <c r="H62" s="0" t="s">
-        <v>366</v>
+        <v>48</v>
       </c>
       <c r="I62" s="0" t="s">
-        <v>19</v>
+        <v>48</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="K62" s="0" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>48</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
-        <v>91</v>
+        <v>50</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>150</v>
+        <v>494</v>
       </c>
       <c r="C63" s="0" t="s">
-        <v>15</v>
+        <v>515</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>302</v>
+        <v>516</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>15</v>
+        <v>259</v>
       </c>
       <c r="F63" s="0" t="s">
-        <v>86</v>
+        <v>155</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>133</v>
+        <v>168</v>
       </c>
       <c r="H63" s="0" t="s">
-        <v>366</v>
+        <v>48</v>
       </c>
       <c r="I63" s="0" t="s">
-        <v>19</v>
+        <v>48</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="K63" s="0" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>48</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
-        <v>91</v>
+        <v>50</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>137</v>
+        <v>494</v>
       </c>
       <c r="C64" s="0" t="s">
-        <v>15</v>
+        <v>75</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>117</v>
+        <v>72</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>15</v>
+        <v>71</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>154</v>
+        <v>58</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>212</v>
+        <v>74</v>
       </c>
       <c r="H64" s="0" t="s">
-        <v>366</v>
+        <v>48</v>
       </c>
       <c r="I64" s="0" t="s">
-        <v>19</v>
+        <v>48</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="K64" s="0" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>48</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
-        <v>80</v>
+        <v>50</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>309</v>
+        <v>494</v>
       </c>
       <c r="C65" s="0" t="s">
-        <v>15</v>
+        <v>75</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>310</v>
+        <v>72</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>15</v>
+        <v>71</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>15</v>
+        <v>58</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>312</v>
+        <v>74</v>
       </c>
       <c r="H65" s="0" t="s">
-        <v>366</v>
+        <v>48</v>
       </c>
       <c r="I65" s="0" t="s">
-        <v>19</v>
+        <v>48</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="K65" s="0" t="s">
-        <v>202</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>48</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
-        <v>91</v>
+        <v>50</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>157</v>
+        <v>494</v>
       </c>
       <c r="C66" s="0" t="s">
-        <v>15</v>
+        <v>105</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>158</v>
+        <v>280</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>15</v>
+        <v>254</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>159</v>
+        <v>106</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>400</v>
+        <v>136</v>
       </c>
       <c r="H66" s="0" t="s">
-        <v>366</v>
+        <v>48</v>
       </c>
       <c r="I66" s="0" t="s">
-        <v>19</v>
+        <v>48</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="K66" s="0" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>48</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
-        <v>80</v>
+        <v>50</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>317</v>
+        <v>494</v>
       </c>
       <c r="C67" s="0" t="s">
-        <v>15</v>
+        <v>193</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>318</v>
+        <v>190</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>15</v>
+        <v>189</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>319</v>
+        <v>106</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>98</v>
+        <v>180</v>
       </c>
       <c r="H67" s="0" t="s">
-        <v>366</v>
+        <v>48</v>
       </c>
       <c r="I67" s="0" t="s">
-        <v>19</v>
+        <v>48</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="K67" s="0" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>48</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
-        <v>91</v>
+        <v>50</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>150</v>
+        <v>494</v>
       </c>
       <c r="C68" s="0" t="s">
-        <v>15</v>
+        <v>145</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>321</v>
+        <v>144</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>15</v>
+        <v>143</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>251</v>
+        <v>90</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>98</v>
+        <v>48</v>
       </c>
       <c r="H68" s="0" t="s">
-        <v>366</v>
+        <v>48</v>
       </c>
       <c r="I68" s="0" t="s">
-        <v>19</v>
+        <v>48</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="K68" s="0" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>48</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>80</v>
+        <v>283</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>104</v>
+        <v>494</v>
       </c>
       <c r="C69" s="0" t="s">
-        <v>15</v>
+        <v>517</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>105</v>
+        <v>130</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>15</v>
+        <v>518</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>86</v>
+        <v>68</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>98</v>
+        <v>90</v>
       </c>
       <c r="H69" s="0" t="s">
-        <v>366</v>
+        <v>48</v>
       </c>
       <c r="I69" s="0" t="s">
-        <v>19</v>
+        <v>48</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="K69" s="0" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>48</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
-        <v>80</v>
+        <v>283</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>150</v>
+        <v>494</v>
       </c>
       <c r="C70" s="0" t="s">
-        <v>15</v>
+        <v>323</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>328</v>
+        <v>321</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>15</v>
+        <v>216</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>200</v>
+        <v>106</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>98</v>
+        <v>74</v>
       </c>
       <c r="H70" s="0" t="s">
-        <v>366</v>
+        <v>48</v>
       </c>
       <c r="I70" s="0" t="s">
-        <v>19</v>
+        <v>48</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="K70" s="0" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>48</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
-        <v>80</v>
+        <v>50</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>298</v>
+        <v>494</v>
       </c>
       <c r="C71" s="0" t="s">
-        <v>15</v>
+        <v>163</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>332</v>
+        <v>162</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>245</v>
+        <v>84</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="H71" s="0" t="s">
-        <v>366</v>
+        <v>48</v>
       </c>
       <c r="I71" s="0" t="s">
-        <v>19</v>
+        <v>48</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="K71" s="0" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>48</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
-        <v>80</v>
+        <v>50</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>150</v>
+        <v>494</v>
       </c>
       <c r="C72" s="0" t="s">
-        <v>15</v>
+        <v>506</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>321</v>
+        <v>519</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>15</v>
+        <v>115</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>251</v>
+        <v>122</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>98</v>
+        <v>206</v>
       </c>
       <c r="H72" s="0" t="s">
-        <v>366</v>
+        <v>48</v>
       </c>
       <c r="I72" s="0" t="s">
-        <v>19</v>
+        <v>48</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="K72" s="0" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>48</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
-        <v>91</v>
+        <v>50</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>137</v>
+        <v>494</v>
       </c>
       <c r="C73" s="0" t="s">
-        <v>15</v>
+        <v>57</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>338</v>
+        <v>53</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>340</v>
+        <v>58</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>98</v>
+        <v>56</v>
       </c>
       <c r="H73" s="0" t="s">
-        <v>366</v>
+        <v>48</v>
       </c>
       <c r="I73" s="0" t="s">
-        <v>19</v>
+        <v>48</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="K73" s="0" t="s">
-        <v>245</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>48</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
-        <v>80</v>
+        <v>50</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>257</v>
+        <v>494</v>
       </c>
       <c r="C74" s="0" t="s">
-        <v>15</v>
+        <v>163</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>89</v>
+        <v>178</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>15</v>
+        <v>174</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>261</v>
+        <v>180</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>346</v>
+        <v>179</v>
       </c>
       <c r="H74" s="0" t="s">
-        <v>366</v>
+        <v>48</v>
       </c>
       <c r="I74" s="0" t="s">
-        <v>19</v>
+        <v>48</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="K74" s="0" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>48</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
-        <v>80</v>
+        <v>50</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>93</v>
+        <v>494</v>
       </c>
       <c r="C75" s="0" t="s">
-        <v>15</v>
+        <v>520</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>94</v>
+        <v>521</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>15</v>
+        <v>522</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>97</v>
+        <v>122</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>98</v>
+        <v>389</v>
       </c>
       <c r="H75" s="0" t="s">
-        <v>366</v>
+        <v>48</v>
       </c>
       <c r="I75" s="0" t="s">
-        <v>19</v>
+        <v>48</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="K75" s="0" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>48</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
-        <v>80</v>
+        <v>50</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>137</v>
+        <v>494</v>
       </c>
       <c r="C76" s="0" t="s">
-        <v>15</v>
+        <v>97</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>338</v>
+        <v>94</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>15</v>
+        <v>93</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>340</v>
+        <v>98</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="H76" s="0" t="s">
-        <v>366</v>
+        <v>48</v>
       </c>
       <c r="I76" s="0" t="s">
-        <v>19</v>
+        <v>48</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="K76" s="0" t="s">
-        <v>245</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>48</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
-        <v>91</v>
+        <v>50</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>392</v>
+        <v>494</v>
       </c>
       <c r="C77" s="0" t="s">
-        <v>15</v>
+        <v>278</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>393</v>
+        <v>277</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>142</v>
+        <v>48</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>98</v>
+        <v>48</v>
       </c>
       <c r="H77" s="0" t="s">
-        <v>366</v>
+        <v>48</v>
       </c>
       <c r="I77" s="0" t="s">
-        <v>19</v>
+        <v>48</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="K77" s="0" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>48</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
-        <v>91</v>
+        <v>50</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>137</v>
+        <v>494</v>
       </c>
       <c r="C78" s="0" t="s">
-        <v>15</v>
+        <v>57</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>356</v>
+        <v>158</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="F78" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="G78" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="H78" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="I78" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="J78" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="K78" s="0" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="B79" s="0" t="s">
+        <v>494</v>
+      </c>
+      <c r="C79" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="D79" s="0" t="s">
+        <v>523</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>524</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="H79" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="I79" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="J79" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="K79" s="0" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="B80" s="0" t="s">
+        <v>494</v>
+      </c>
+      <c r="C80" s="0" t="s">
+        <v>525</v>
+      </c>
+      <c r="D80" s="0" t="s">
+        <v>526</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="H80" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="I80" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="J80" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="K80" s="0" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="B81" s="0" t="s">
+        <v>494</v>
+      </c>
+      <c r="C81" s="0" t="s">
+        <v>528</v>
+      </c>
+      <c r="D81" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="E81" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="F81" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="G81" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="H81" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="I81" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="J81" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="K81" s="0" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" s="0" t="s">
+        <v>283</v>
+      </c>
+      <c r="B82" s="0" t="s">
+        <v>494</v>
+      </c>
+      <c r="C82" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="D82" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="E82" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="F82" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="G82" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="H82" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="I82" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="J82" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="K82" s="0" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="B83" s="0" t="s">
+        <v>494</v>
+      </c>
+      <c r="C83" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="D83" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="H83" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="I83" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="J83" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="K83" s="0" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" s="0" t="s">
+        <v>283</v>
+      </c>
+      <c r="B84" s="0" t="s">
+        <v>494</v>
+      </c>
+      <c r="C84" s="0" t="s">
+        <v>332</v>
+      </c>
+      <c r="D84" s="0" t="s">
+        <v>341</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="H84" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="I84" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="J84" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="K84" s="0" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" s="0" t="s">
+        <v>283</v>
+      </c>
+      <c r="B85" s="0" t="s">
+        <v>494</v>
+      </c>
+      <c r="C85" s="0" t="s">
+        <v>214</v>
+      </c>
+      <c r="D85" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="E85" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="F85" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="G85" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="H85" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="I85" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="J85" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="K85" s="0" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="B86" s="0" t="s">
+        <v>494</v>
+      </c>
+      <c r="C86" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="D86" s="0" t="s">
+        <v>310</v>
+      </c>
+      <c r="E86" s="0" t="s">
+        <v>309</v>
+      </c>
+      <c r="F86" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G86" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="H86" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="I86" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="J86" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="K86" s="0" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" s="0" t="s">
+        <v>283</v>
+      </c>
+      <c r="B87" s="0" t="s">
+        <v>494</v>
+      </c>
+      <c r="C87" s="0" t="s">
+        <v>531</v>
+      </c>
+      <c r="D87" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="E87" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="F87" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="G87" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="H87" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="I87" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="J87" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="K87" s="0" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="B88" s="0" t="s">
+        <v>494</v>
+      </c>
+      <c r="C88" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="D88" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="E88" s="0" t="s">
+        <v>147</v>
+      </c>
+      <c r="F88" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G88" s="0" t="s">
+        <v>150</v>
+      </c>
+      <c r="H88" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="I88" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="J88" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="K88" s="0" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="B89" s="0" t="s">
+        <v>494</v>
+      </c>
+      <c r="C89" s="0" t="s">
+        <v>506</v>
+      </c>
+      <c r="D89" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="H89" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="I89" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="J89" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="K89" s="0" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" s="0" t="s">
+        <v>283</v>
+      </c>
+      <c r="B90" s="0" t="s">
+        <v>494</v>
+      </c>
+      <c r="C90" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="D90" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="E90" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="F90" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="G90" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="H90" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="I90" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="J90" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="K90" s="0" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="B91" s="0" t="s">
+        <v>494</v>
+      </c>
+      <c r="C91" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="D91" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="E91" s="0" t="s">
+        <v>182</v>
+      </c>
+      <c r="F91" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G91" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="H91" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="I91" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="J91" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="K91" s="0" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="B92" s="0" t="s">
+        <v>494</v>
+      </c>
+      <c r="C92" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="D92" s="0" t="s">
+        <v>239</v>
+      </c>
+      <c r="E92" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="F92" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G92" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="H92" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="I92" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="J92" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="K92" s="0" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="B93" s="0" t="s">
+        <v>494</v>
+      </c>
+      <c r="C93" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="D93" s="0" t="s">
+        <v>121</v>
+      </c>
+      <c r="E93" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="F93" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="G93" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="H93" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="I93" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="J93" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="K93" s="0" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="B94" s="0" t="s">
+        <v>494</v>
+      </c>
+      <c r="C94" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="D94" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="E94" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="F94" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="G94" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="H94" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="I94" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="J94" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="K94" s="0" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" s="0" t="s">
+        <v>283</v>
+      </c>
+      <c r="B95" s="0" t="s">
+        <v>494</v>
+      </c>
+      <c r="C95" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="D95" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E95" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="F95" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="G95" s="0" t="s">
+        <v>224</v>
+      </c>
+      <c r="H95" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="I95" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="J95" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="K95" s="0" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="B96" s="0" t="s">
+        <v>494</v>
+      </c>
+      <c r="C96" s="0" t="s">
+        <v>199</v>
+      </c>
+      <c r="D96" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="E96" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F96" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="G96" s="0" t="s">
         <v>180</v>
       </c>
-      <c r="G78" s="0" t="s">
-[...723 lines deleted...]
-        <v>462</v>
+      <c r="H96" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="I96" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="J96" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="K96" s="0" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="B97" s="0" t="s">
+        <v>494</v>
+      </c>
+      <c r="C97" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="D97" s="0" t="s">
+        <v>231</v>
+      </c>
+      <c r="E97" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="F97" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="G97" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="H97" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="I97" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="J97" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="K97" s="0" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="B98" s="0" t="s">
+        <v>494</v>
+      </c>
+      <c r="C98" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="D98" s="0" t="s">
+        <v>534</v>
+      </c>
+      <c r="E98" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="F98" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G98" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="H98" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="I98" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="J98" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="K98" s="0" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" s="0" t="s">
+        <v>283</v>
+      </c>
+      <c r="B99" s="0" t="s">
+        <v>494</v>
+      </c>
+      <c r="C99" s="0" t="s">
+        <v>535</v>
+      </c>
+      <c r="D99" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E99" s="0" t="s">
+        <v>537</v>
+      </c>
+      <c r="F99" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="G99" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="H99" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="I99" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="J99" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="K99" s="0" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="B100" s="0" t="s">
+        <v>494</v>
+      </c>
+      <c r="C100" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="D100" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E100" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="F100" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="G100" s="0" t="s">
+        <v>224</v>
+      </c>
+      <c r="H100" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="I100" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="J100" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="K100" s="0" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" s="0" t="s">
+        <v>283</v>
+      </c>
+      <c r="B101" s="0" t="s">
+        <v>494</v>
+      </c>
+      <c r="C101" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="D101" s="0" t="s">
+        <v>523</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>524</v>
+      </c>
+      <c r="F101" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G101" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="H101" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="I101" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="J101" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="K101" s="0" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="B102" s="0" t="s">
+        <v>494</v>
+      </c>
+      <c r="C102" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="D102" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E102" s="0" t="s">
+        <v>182</v>
+      </c>
+      <c r="F102" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G102" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="H102" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="I102" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="J102" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="K102" s="0" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" s="0" t="s">
+        <v>283</v>
+      </c>
+      <c r="B103" s="0" t="s">
+        <v>494</v>
+      </c>
+      <c r="C103" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="D103" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>212</v>
+      </c>
+      <c r="F103" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="G103" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="H103" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="I103" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="J103" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="K103" s="0" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="B104" s="0" t="s">
+        <v>494</v>
+      </c>
+      <c r="C104" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="D104" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E104" s="0" t="s">
+        <v>254</v>
+      </c>
+      <c r="F104" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="G104" s="0" t="s">
+        <v>540</v>
+      </c>
+      <c r="H104" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="I104" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="J104" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="K104" s="0" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" s="0" t="s">
+        <v>283</v>
+      </c>
+      <c r="B105" s="0" t="s">
+        <v>494</v>
+      </c>
+      <c r="C105" s="0" t="s">
+        <v>323</v>
+      </c>
+      <c r="D105" s="0" t="s">
+        <v>394</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="F105" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="G105" s="0" t="s">
+        <v>331</v>
+      </c>
+      <c r="H105" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="I105" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="J105" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="K105" s="0" t="s">
+        <v>48</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:DL11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="137.342971801758" customWidth="1"/>
-[...32 lines deleted...]
-    <col min="34" max="34" width="13.0042209625244" customWidth="1"/>
+    <col min="1" max="1" width="138.731414794922" customWidth="1"/>
+    <col min="2" max="2" width="16.4682579040527" customWidth="1"/>
+    <col min="3" max="3" width="12.2438411712646" customWidth="1"/>
+    <col min="4" max="4" width="13.7846775054932" customWidth="1"/>
+    <col min="5" max="5" width="46.6056823730469" customWidth="1"/>
+    <col min="6" max="6" width="13.4709873199463" customWidth="1"/>
+    <col min="7" max="7" width="16.8507900238037" customWidth="1"/>
+    <col min="8" max="8" width="14.5682554244995" customWidth="1"/>
+    <col min="9" max="9" width="17.7794742584229" customWidth="1"/>
+    <col min="10" max="10" width="14.0036344528198" customWidth="1"/>
+    <col min="11" max="11" width="14.7784786224365" customWidth="1"/>
+    <col min="12" max="12" width="10.6952066421509" customWidth="1"/>
+    <col min="13" max="13" width="13.37144947052" customWidth="1"/>
+    <col min="14" max="14" width="10.0638294219971" customWidth="1"/>
+    <col min="15" max="15" width="12.3193073272705" customWidth="1"/>
+    <col min="16" max="16" width="9.4730052947998" customWidth="1"/>
+    <col min="17" max="17" width="14.0015459060669" customWidth="1"/>
+    <col min="18" max="18" width="9.62744140625" customWidth="1"/>
+    <col min="19" max="19" width="14.1586542129517" customWidth="1"/>
+    <col min="20" max="20" width="9.140625" customWidth="1"/>
+    <col min="21" max="21" width="12.3197755813599" customWidth="1"/>
+    <col min="22" max="22" width="11.0761251449585" customWidth="1"/>
+    <col min="23" max="23" width="23.2858848571777" customWidth="1"/>
+    <col min="24" max="24" width="26.8468170166016" customWidth="1"/>
+    <col min="25" max="25" width="23.4107551574707" customWidth="1"/>
+    <col min="26" max="26" width="21.9337024688721" customWidth="1"/>
+    <col min="27" max="27" width="24.5701885223389" customWidth="1"/>
+    <col min="28" max="28" width="15.4134759902954" customWidth="1"/>
+    <col min="29" max="29" width="34.2416954040527" customWidth="1"/>
+    <col min="30" max="30" width="13.3007354736328" customWidth="1"/>
+    <col min="31" max="31" width="11.9074773788452" customWidth="1"/>
+    <col min="32" max="32" width="27.1680431365967" customWidth="1"/>
+    <col min="33" max="33" width="16.4163856506348" customWidth="1"/>
+    <col min="34" max="34" width="28.0095977783203" customWidth="1"/>
     <col min="35" max="35" width="28.0095977783203" customWidth="1"/>
-    <col min="36" max="36" width="9.62744140625" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="52" max="52" width="16.639232635498" customWidth="1"/>
+    <col min="36" max="36" width="16.8935375213623" customWidth="1"/>
+    <col min="37" max="37" width="9.46847057342529" customWidth="1"/>
+    <col min="38" max="38" width="13.0042209625244" customWidth="1"/>
+    <col min="39" max="39" width="13.9987125396729" customWidth="1"/>
+    <col min="40" max="40" width="22.8609447479248" customWidth="1"/>
+    <col min="41" max="41" width="199.737014770508" customWidth="1"/>
+    <col min="42" max="42" width="14.0951719284058" customWidth="1"/>
+    <col min="43" max="43" width="9.140625" customWidth="1"/>
+    <col min="44" max="44" width="9.140625" customWidth="1"/>
+    <col min="45" max="45" width="16.639232635498" customWidth="1"/>
+    <col min="46" max="46" width="19.1858921051025" customWidth="1"/>
+    <col min="47" max="47" width="16.8960285186768" customWidth="1"/>
+    <col min="48" max="48" width="14.4082813262939" customWidth="1"/>
+    <col min="49" max="49" width="15.9452333450317" customWidth="1"/>
+    <col min="50" max="50" width="16.1050109863281" customWidth="1"/>
+    <col min="51" max="51" width="12.477201461792" customWidth="1"/>
+    <col min="52" max="52" width="12.0075979232788" customWidth="1"/>
     <col min="53" max="53" width="9.140625" customWidth="1"/>
     <col min="54" max="54" width="9.140625" customWidth="1"/>
     <col min="55" max="55" width="9.140625" customWidth="1"/>
     <col min="56" max="56" width="9.140625" customWidth="1"/>
     <col min="57" max="57" width="9.140625" customWidth="1"/>
     <col min="58" max="58" width="9.140625" customWidth="1"/>
     <col min="59" max="59" width="9.140625" customWidth="1"/>
     <col min="60" max="60" width="9.140625" customWidth="1"/>
     <col min="61" max="61" width="9.140625" customWidth="1"/>
     <col min="62" max="62" width="9.140625" customWidth="1"/>
     <col min="63" max="63" width="9.140625" customWidth="1"/>
     <col min="64" max="64" width="9.140625" customWidth="1"/>
     <col min="65" max="65" width="9.140625" customWidth="1"/>
     <col min="66" max="66" width="9.140625" customWidth="1"/>
     <col min="67" max="67" width="9.140625" customWidth="1"/>
     <col min="68" max="68" width="9.140625" customWidth="1"/>
     <col min="69" max="69" width="9.140625" customWidth="1"/>
     <col min="70" max="70" width="9.140625" customWidth="1"/>
     <col min="71" max="71" width="9.140625" customWidth="1"/>
     <col min="72" max="72" width="9.140625" customWidth="1"/>
     <col min="73" max="73" width="9.140625" customWidth="1"/>
     <col min="74" max="74" width="9.140625" customWidth="1"/>
     <col min="75" max="75" width="9.140625" customWidth="1"/>
     <col min="76" max="76" width="9.140625" customWidth="1"/>
     <col min="77" max="77" width="9.140625" customWidth="1"/>
@@ -8850,204 +10888,204 @@
     <col min="116" max="116" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="1" t="s">
-        <v>463</v>
+        <v>541</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>464</v>
+        <v>542</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>8</v>
+        <v>543</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>465</v>
+        <v>544</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>466</v>
+        <v>545</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>467</v>
+        <v>546</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>468</v>
+        <v>547</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>469</v>
+        <v>548</v>
       </c>
       <c r="I10" s="1" t="s">
-        <v>470</v>
+        <v>549</v>
       </c>
       <c r="J10" s="1" t="s">
-        <v>471</v>
+        <v>550</v>
       </c>
       <c r="K10" s="1" t="s">
-        <v>472</v>
+        <v>551</v>
       </c>
       <c r="L10" s="1" t="s">
-        <v>473</v>
+        <v>552</v>
       </c>
       <c r="M10" s="1" t="s">
-        <v>474</v>
+        <v>553</v>
       </c>
       <c r="N10" s="1" t="s">
-        <v>475</v>
+        <v>554</v>
       </c>
       <c r="O10" s="1" t="s">
-        <v>476</v>
+        <v>555</v>
       </c>
       <c r="P10" s="1" t="s">
-        <v>477</v>
+        <v>556</v>
       </c>
       <c r="Q10" s="1" t="s">
-        <v>478</v>
+        <v>557</v>
       </c>
       <c r="R10" s="1" t="s">
-        <v>479</v>
+        <v>558</v>
       </c>
       <c r="S10" s="1" t="s">
-        <v>480</v>
+        <v>559</v>
       </c>
       <c r="T10" s="1" t="s">
-        <v>481</v>
+        <v>560</v>
       </c>
       <c r="U10" s="1" t="s">
-        <v>482</v>
+        <v>561</v>
       </c>
       <c r="V10" s="1" t="s">
-        <v>483</v>
+        <v>562</v>
       </c>
       <c r="W10" s="1" t="s">
-        <v>484</v>
+        <v>563</v>
       </c>
       <c r="X10" s="1" t="s">
-        <v>485</v>
+        <v>564</v>
       </c>
       <c r="Y10" s="1" t="s">
+        <v>565</v>
+      </c>
+      <c r="Z10" s="1" t="s">
+        <v>566</v>
+      </c>
+      <c r="AA10" s="1" t="s">
+        <v>567</v>
+      </c>
+      <c r="AB10" s="1" t="s">
+        <v>568</v>
+      </c>
+      <c r="AC10" s="1" t="s">
+        <v>569</v>
+      </c>
+      <c r="AD10" s="1" t="s">
+        <v>570</v>
+      </c>
+      <c r="AE10" s="1" t="s">
+        <v>571</v>
+      </c>
+      <c r="AF10" s="1" t="s">
+        <v>572</v>
+      </c>
+      <c r="AG10" s="1" t="s">
+        <v>573</v>
+      </c>
+      <c r="AH10" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="Z10" s="1" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="AI10" s="1" t="s">
-        <v>9</v>
+        <v>443</v>
       </c>
       <c r="AJ10" s="1" t="s">
-        <v>493</v>
+        <v>574</v>
       </c>
       <c r="AK10" s="1" t="s">
-        <v>494</v>
+        <v>575</v>
       </c>
       <c r="AL10" s="1" t="s">
-        <v>495</v>
+        <v>441</v>
       </c>
       <c r="AM10" s="1" t="s">
-        <v>496</v>
+        <v>576</v>
       </c>
       <c r="AN10" s="1" t="s">
-        <v>497</v>
+        <v>439</v>
       </c>
       <c r="AO10" s="1" t="s">
-        <v>498</v>
+        <v>442</v>
       </c>
       <c r="AP10" s="1" t="s">
-        <v>499</v>
+        <v>577</v>
       </c>
       <c r="AQ10" s="1" t="s">
-        <v>500</v>
+        <v>578</v>
       </c>
       <c r="AR10" s="1" t="s">
-        <v>501</v>
+        <v>579</v>
       </c>
       <c r="AS10" s="1" t="s">
-        <v>502</v>
+        <v>580</v>
       </c>
       <c r="AT10" s="1" t="s">
-        <v>503</v>
+        <v>581</v>
       </c>
       <c r="AU10" s="1" t="s">
-        <v>504</v>
+        <v>582</v>
       </c>
       <c r="AV10" s="1" t="s">
-        <v>505</v>
+        <v>583</v>
       </c>
       <c r="AW10" s="1" t="s">
-        <v>506</v>
+        <v>584</v>
       </c>
       <c r="AX10" s="1" t="s">
-        <v>507</v>
+        <v>585</v>
       </c>
       <c r="AY10" s="1" t="s">
-        <v>508</v>
+        <v>586</v>
       </c>
       <c r="AZ10" s="1" t="s">
-        <v>509</v>
+        <v>587</v>
       </c>
       <c r="BA10" s="1"/>
       <c r="BB10" s="1"/>
       <c r="BC10" s="1"/>
       <c r="BD10" s="1"/>
       <c r="BE10" s="1"/>
       <c r="BF10" s="1"/>
       <c r="BG10" s="1"/>
       <c r="BH10" s="1"/>
       <c r="BI10" s="1"/>
       <c r="BJ10" s="1"/>
       <c r="BK10" s="1"/>
       <c r="BL10" s="1"/>
       <c r="BM10" s="1"/>
       <c r="BN10" s="1"/>
       <c r="BO10" s="1"/>
       <c r="BP10" s="1"/>
       <c r="BQ10" s="1"/>
       <c r="BR10" s="1"/>
       <c r="BS10" s="1"/>
       <c r="BT10" s="1"/>
       <c r="BU10" s="1"/>
       <c r="BV10" s="1"/>
       <c r="BW10" s="1"/>
       <c r="BX10" s="1"/>
@@ -9072,204 +11110,204 @@
       <c r="CQ10" s="1"/>
       <c r="CR10" s="1"/>
       <c r="CS10" s="1"/>
       <c r="CT10" s="1"/>
       <c r="CU10" s="1"/>
       <c r="CV10" s="1"/>
       <c r="CW10" s="1"/>
       <c r="CX10" s="1"/>
       <c r="CY10" s="1"/>
       <c r="CZ10" s="1"/>
       <c r="DA10" s="1"/>
       <c r="DB10" s="1"/>
       <c r="DC10" s="1"/>
       <c r="DD10" s="1"/>
       <c r="DE10" s="1"/>
       <c r="DF10" s="1"/>
       <c r="DG10" s="1"/>
       <c r="DH10" s="1"/>
       <c r="DI10" s="1"/>
       <c r="DJ10" s="1"/>
       <c r="DK10" s="1"/>
       <c r="DL10" s="1"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>510</v>
+        <v>588</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>511</v>
+        <v>589</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>18</v>
+        <v>590</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>512</v>
+        <v>591</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>513</v>
+        <v>592</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>510</v>
+        <v>591</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>510</v>
+        <v>591</v>
       </c>
       <c r="H11" s="0" t="s">
-        <v>510</v>
+        <v>593</v>
       </c>
       <c r="I11" s="0" t="s">
-        <v>510</v>
+        <v>591</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>510</v>
+        <v>411</v>
       </c>
       <c r="K11" s="0" t="s">
-        <v>514</v>
+        <v>594</v>
       </c>
       <c r="L11" s="0" t="s">
-        <v>515</v>
+        <v>595</v>
       </c>
       <c r="M11" s="0" t="s">
-        <v>510</v>
+        <v>596</v>
       </c>
       <c r="N11" s="0" t="s">
-        <v>510</v>
+        <v>597</v>
       </c>
       <c r="O11" s="0" t="s">
-        <v>516</v>
+        <v>591</v>
       </c>
       <c r="P11" s="0" t="s">
-        <v>510</v>
+        <v>598</v>
       </c>
       <c r="Q11" s="0" t="s">
-        <v>517</v>
+        <v>591</v>
       </c>
       <c r="R11" s="0" t="s">
-        <v>510</v>
+        <v>591</v>
       </c>
       <c r="S11" s="0" t="s">
-        <v>510</v>
+        <v>591</v>
       </c>
       <c r="T11" s="0" t="s">
-        <v>510</v>
+        <v>591</v>
       </c>
       <c r="U11" s="0" t="s">
-        <v>510</v>
+        <v>591</v>
       </c>
       <c r="V11" s="0" t="s">
-        <v>159</v>
+        <v>591</v>
       </c>
       <c r="W11" s="0" t="s">
-        <v>510</v>
+        <v>599</v>
       </c>
       <c r="X11" s="0" t="s">
-        <v>86</v>
+        <v>591</v>
       </c>
       <c r="Y11" s="0" t="s">
-        <v>14</v>
+        <v>591</v>
       </c>
       <c r="Z11" s="0" t="s">
-        <v>510</v>
+        <v>591</v>
       </c>
       <c r="AA11" s="0" t="s">
-        <v>518</v>
+        <v>591</v>
       </c>
       <c r="AB11" s="0" t="s">
-        <v>519</v>
+        <v>591</v>
       </c>
       <c r="AC11" s="0" t="s">
-        <v>510</v>
+        <v>449</v>
       </c>
       <c r="AD11" s="0" t="s">
-        <v>520</v>
+        <v>600</v>
       </c>
       <c r="AE11" s="0" t="s">
-        <v>510</v>
+        <v>601</v>
       </c>
       <c r="AF11" s="0" t="s">
-        <v>86</v>
+        <v>591</v>
       </c>
       <c r="AG11" s="0" t="s">
-        <v>521</v>
+        <v>591</v>
       </c>
       <c r="AH11" s="0" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="AI11" s="0" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="AJ11" s="0" t="s">
-        <v>510</v>
+        <v>591</v>
       </c>
       <c r="AK11" s="0" t="s">
-        <v>510</v>
+        <v>591</v>
       </c>
       <c r="AL11" s="0" t="s">
-        <v>510</v>
+        <v>602</v>
       </c>
       <c r="AM11" s="0" t="s">
-        <v>522</v>
+        <v>591</v>
       </c>
       <c r="AN11" s="0" t="s">
-        <v>521</v>
+        <v>591</v>
       </c>
       <c r="AO11" s="0" t="s">
-        <v>510</v>
+        <v>603</v>
       </c>
       <c r="AP11" s="0" t="s">
-        <v>16</v>
+        <v>591</v>
       </c>
       <c r="AQ11" s="0" t="s">
-        <v>510</v>
+        <v>591</v>
       </c>
       <c r="AR11" s="0" t="s">
-        <v>523</v>
+        <v>591</v>
       </c>
       <c r="AS11" s="0" t="s">
-        <v>524</v>
+        <v>591</v>
       </c>
       <c r="AT11" s="0" t="s">
-        <v>510</v>
+        <v>604</v>
       </c>
       <c r="AU11" s="0" t="s">
-        <v>525</v>
+        <v>84</v>
       </c>
       <c r="AV11" s="0" t="s">
-        <v>510</v>
+        <v>68</v>
       </c>
       <c r="AW11" s="0" t="s">
-        <v>526</v>
+        <v>68</v>
       </c>
       <c r="AX11" s="0" t="s">
-        <v>510</v>
+        <v>605</v>
       </c>
       <c r="AY11" s="0" t="s">
-        <v>438</v>
+        <v>604</v>
       </c>
       <c r="AZ11" s="0" t="s">
-        <v>510</v>
+        <v>606</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=EPPlusLicense.txt>This workbook was created with the EPPlus library, licensed to South African National Biodiversity Institute under the Polyform Noncommercial license, see https://polyformproject.org/licenses/noncommercial/1.0.0
 For more information about EPPlus, see https://epplussoftware.com/
 
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>EPPlus</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:keywords>EPPlus noncommercial use</cp:keywords>
   <dc:description>This workbook has been created with EPPlus licensed to South African National Biodiversity Institute under The Polyform Noncommercial License: See https://polyformproject.org/licenses/noncommercial/1.0.0</dc:description>
   <dc:creator>South African National Biodiversity Institute</dc:creator>
 </cp:coreProperties>