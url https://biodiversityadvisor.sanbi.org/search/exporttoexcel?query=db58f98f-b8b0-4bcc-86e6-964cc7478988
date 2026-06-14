--- v1 (2026-06-14)
+++ v2 (2026-06-14)
@@ -23,51 +23,51 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="TAXONDESCRIPTIONS" sheetId="1" r:id="rId1"/>
     <sheet name="BOTANICALRECORDS" sheetId="2" r:id="rId3"/>
     <sheet name="LITERATURE" sheetId="3" r:id="rId4"/>
     <sheet name="SYNONYMS" sheetId="4" r:id="rId5"/>
     <sheet name="SPECIMENBARCODE" sheetId="5" r:id="rId6"/>
     <sheet name="TAXON" sheetId="6" r:id="rId7"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="607" uniqueCount="607">
   <si>
     <t>Biodiversity Advisor Search Results</t>
   </si>
   <si>
-    <t xml:space="preserve">Downloaded from Biodiversity Advisor (https://biodiversityadvisor.sanbi.org)  [Accessed (please insert date of download 6/14/2026 2:23:22 AM.</t>
+    <t xml:space="preserve">Downloaded from Biodiversity Advisor (https://biodiversityadvisor.sanbi.org)  [Accessed (please insert date of download 6/14/2026 3:37:24 AM.</t>
   </si>
   <si>
     <t>Acknowledgement and attribution</t>
   </si>
   <si>
     <t>South African National Biodiversity Institute. 2023. Available: https://biodiversityadvisor.sanbi.org</t>
   </si>
   <si>
     <t>CALCFULLNAME</t>
   </si>
   <si>
     <t>TEXTTITLE</t>
   </si>
   <si>
     <t>TAXONTEXT</t>
   </si>
   <si>
     <t>BIBLIO</t>
   </si>
   <si>
     <t>COMMENTS</t>
   </si>
   <si>
     <t>Isoglossa ciliata (Nees) Engl.</t>
   </si>