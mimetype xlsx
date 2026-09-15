--- v0 (2026-05-06)
+++ v1 (2026-09-15)
@@ -23,51 +23,51 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="TAXONDESCRIPTIONS" sheetId="1" r:id="rId1"/>
     <sheet name="BOTANICALRECORDS" sheetId="2" r:id="rId3"/>
     <sheet name="LITERATURE" sheetId="3" r:id="rId4"/>
     <sheet name="SYNONYMS" sheetId="4" r:id="rId5"/>
     <sheet name="SPECIMENBARCODE" sheetId="5" r:id="rId6"/>
     <sheet name="TAXON" sheetId="6" r:id="rId7"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="780" uniqueCount="780">
   <si>
     <t>Biodiversity Advisor Search Results</t>
   </si>
   <si>
-    <t xml:space="preserve">Downloaded from Biodiversity Advisor (https://biodiversityadvisor.sanbi.org)  [Accessed (please insert date of download 5/6/2026 7:34:08 PM.</t>
+    <t xml:space="preserve">Downloaded from Biodiversity Advisor (https://biodiversityadvisor.sanbi.org)  [Accessed (please insert date of download 9/15/2026 1:38:05 PM.</t>
   </si>
   <si>
     <t>Acknowledgement and attribution</t>
   </si>
   <si>
     <t>South African National Biodiversity Institute. 2023. Available: https://biodiversityadvisor.sanbi.org</t>
   </si>
   <si>
     <t>CALCFULLNAME</t>
   </si>
   <si>
     <t>TEXTTITLE</t>
   </si>
   <si>
     <t>TAXONTEXT</t>
   </si>
   <si>
     <t>BIBLIO</t>
   </si>
   <si>
     <t>COMMENTS</t>
   </si>
   <si>
     <t>Miraglossum pulchellum (Schltr.) Kupicha</t>
   </si>
@@ -2424,51 +2424,51 @@
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:BQ21"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="137.342971801758" customWidth="1"/>
+    <col min="1" max="1" width="138.606475830078" customWidth="1"/>
     <col min="2" max="2" width="12.666654586792" customWidth="1"/>
     <col min="3" max="3" width="256" customWidth="1"/>
     <col min="4" max="4" width="221.393707275391" customWidth="1"/>
     <col min="5" max="5" width="12.9443483352661" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
     <col min="7" max="7" width="9.140625" customWidth="1"/>
     <col min="8" max="8" width="9.140625" customWidth="1"/>
     <col min="9" max="9" width="9.140625" customWidth="1"/>
     <col min="10" max="10" width="9.140625" customWidth="1"/>
     <col min="11" max="11" width="9.140625" customWidth="1"/>
     <col min="12" max="12" width="9.140625" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
@@ -9025,51 +9025,51 @@
         <v>50</v>
       </c>
       <c r="P117" s="0" t="s">
         <v>94</v>
       </c>
       <c r="Q117" s="0" t="s">
         <v>50</v>
       </c>
       <c r="R117" s="0" t="s">
         <v>50</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:BT15"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="137.342971801758" customWidth="1"/>
+    <col min="1" max="1" width="138.606475830078" customWidth="1"/>
     <col min="2" max="2" width="19.0595378875732" customWidth="1"/>
     <col min="3" max="3" width="76.2137298583984" customWidth="1"/>
     <col min="4" max="4" width="46.8509140014648" customWidth="1"/>
     <col min="5" max="5" width="108.53963470459" customWidth="1"/>
     <col min="6" max="6" width="50.2981452941895" customWidth="1"/>
     <col min="7" max="7" width="9.140625" customWidth="1"/>
     <col min="8" max="8" width="16.7160453796387" customWidth="1"/>
     <col min="9" max="9" width="9.140625" customWidth="1"/>
     <col min="10" max="10" width="9.140625" customWidth="1"/>
     <col min="11" max="11" width="9.140625" customWidth="1"/>
     <col min="12" max="12" width="9.140625" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
@@ -9352,51 +9352,51 @@
         <v>661</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>50</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>50</v>
       </c>
       <c r="H15" s="0" t="s">
         <v>50</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:BV12"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="137.342971801758" customWidth="1"/>
+    <col min="1" max="1" width="138.606475830078" customWidth="1"/>
     <col min="2" max="2" width="13.0042209625244" customWidth="1"/>
     <col min="3" max="3" width="53.3866882324219" customWidth="1"/>
     <col min="4" max="4" width="28.8234539031982" customWidth="1"/>
     <col min="5" max="5" width="31.7704181671143" customWidth="1"/>
     <col min="6" max="6" width="29.0559272766113" customWidth="1"/>
     <col min="7" max="7" width="22.8609447479248" customWidth="1"/>
     <col min="8" max="8" width="25.5953254699707" customWidth="1"/>
     <col min="9" max="9" width="16.8950748443604" customWidth="1"/>
     <col min="10" max="10" width="12.0073404312134" customWidth="1"/>
     <col min="11" max="11" width="9.140625" customWidth="1"/>
     <col min="12" max="12" width="9.140625" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
@@ -9615,51 +9615,51 @@
         <v>50</v>
       </c>
       <c r="H12" s="0" t="s">
         <v>677</v>
       </c>
       <c r="I12" s="0" t="s">
         <v>678</v>
       </c>
       <c r="J12" s="0" t="s">
         <v>50</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:BX131"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="137.342971801758" customWidth="1"/>
+    <col min="1" max="1" width="138.606475830078" customWidth="1"/>
     <col min="2" max="2" width="21.9820461273193" customWidth="1"/>
     <col min="3" max="3" width="23.792459487915" customWidth="1"/>
     <col min="4" max="4" width="18.0319232940674" customWidth="1"/>
     <col min="5" max="5" width="18.9249477386475" customWidth="1"/>
     <col min="6" max="6" width="21.1659736633301" customWidth="1"/>
     <col min="7" max="7" width="17.8236141204834" customWidth="1"/>
     <col min="8" max="8" width="16.8503913879395" customWidth="1"/>
     <col min="9" max="9" width="17.5667171478271" customWidth="1"/>
     <col min="10" max="10" width="39.776985168457" customWidth="1"/>
     <col min="11" max="11" width="63.0541000366211" customWidth="1"/>
     <col min="12" max="12" width="41.5588722229004" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="9.140625" customWidth="1"/>
     <col min="22" max="22" width="9.140625" customWidth="1"/>
     <col min="23" max="23" width="9.140625" customWidth="1"/>
     <col min="24" max="24" width="9.140625" customWidth="1"/>
     <col min="25" max="25" width="9.140625" customWidth="1"/>
     <col min="26" max="26" width="9.140625" customWidth="1"/>
@@ -14075,51 +14075,51 @@
         <v>50</v>
       </c>
       <c r="I131" s="0" t="s">
         <v>50</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>50</v>
       </c>
       <c r="K131" s="0" t="s">
         <v>50</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:DL11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="137.342971801758" customWidth="1"/>
+    <col min="1" max="1" width="138.606475830078" customWidth="1"/>
     <col min="2" max="2" width="15.7276439666748" customWidth="1"/>
     <col min="3" max="3" width="12.2438411712646" customWidth="1"/>
     <col min="4" max="4" width="13.7846775054932" customWidth="1"/>
     <col min="5" max="5" width="46.6056823730469" customWidth="1"/>
     <col min="6" max="6" width="13.4709873199463" customWidth="1"/>
     <col min="7" max="7" width="16.8507900238037" customWidth="1"/>
     <col min="8" max="8" width="14.5682554244995" customWidth="1"/>
     <col min="9" max="9" width="17.7794742584229" customWidth="1"/>
     <col min="10" max="10" width="14.4263792037964" customWidth="1"/>
     <col min="11" max="11" width="16.527494430542" customWidth="1"/>
     <col min="12" max="12" width="14.3575954437256" customWidth="1"/>
     <col min="13" max="13" width="11.2328100204468" customWidth="1"/>
     <col min="14" max="14" width="13.7241449356079" customWidth="1"/>
     <col min="15" max="15" width="12.3193073272705" customWidth="1"/>
     <col min="16" max="16" width="11.9640712738037" customWidth="1"/>
     <col min="17" max="17" width="14.0015459060669" customWidth="1"/>
     <col min="18" max="18" width="9.62744140625" customWidth="1"/>
     <col min="19" max="19" width="14.1586542129517" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
     <col min="21" max="21" width="12.3197755813599" customWidth="1"/>
     <col min="22" max="22" width="11.0761251449585" customWidth="1"/>
     <col min="23" max="23" width="23.2858848571777" customWidth="1"/>
     <col min="24" max="24" width="26.8468170166016" customWidth="1"/>
     <col min="25" max="25" width="23.4107551574707" customWidth="1"/>
     <col min="26" max="26" width="21.9337024688721" customWidth="1"/>